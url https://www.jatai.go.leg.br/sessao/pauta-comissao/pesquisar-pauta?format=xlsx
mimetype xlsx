--- v0 (2026-05-18)
+++ v1 (2026-07-18)
@@ -10,65 +10,83 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="535" uniqueCount="516">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="541" uniqueCount="522">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Data e Hora de Início</t>
   </si>
   <si>
     <t>T</t>
   </si>
   <si>
     <t>Link de Acesso</t>
   </si>
   <si>
-    <t>19/05/2026 às 07:30</t>
+    <t>23/06/2026 às 07:41</t>
+  </si>
+  <si>
+    <t>10ª Reunião da CCJ da 2ª Sessão Legislativa da 21ª Legislatura</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/sessao/pauta-comissao/1375</t>
+  </si>
+  <si>
+    <t>09/06/2026 às 07:40</t>
+  </si>
+  <si>
+    <t>9ª Reunião da CCJ da 2ª Sessão Legislativa da 21ª Legislatura</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/sessao/pauta-comissao/1371</t>
+  </si>
+  <si>
+    <t>22/05/2026 às 07:46</t>
   </si>
   <si>
     <t>8ª Reunião da CCJ da 2ª Sessão Legislativa da 21ª Legislatura</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/sessao/pauta-comissao/1370</t>
   </si>
   <si>
     <t>05/05/2026 às 07:42</t>
   </si>
   <si>
     <t>7ª Reunião da CCJ da 2ª Sessão Legislativa da 21ª Legislatura</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/sessao/pauta-comissao/1363</t>
   </si>
   <si>
     <t>28/04/2026 às 07:16</t>
   </si>
   <si>
     <t>6ª Reunião da CCJ da 2ª Sessão Legislativa da 21ª Legislatura</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/sessao/pauta-comissao/1360</t>
   </si>
@@ -1905,2557 +1923,2585 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1370" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1363" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1360" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1357" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1353" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1350" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1347" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1344" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1340" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1336" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1332" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1329" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1324" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1321" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1317" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1313" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1309" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1305" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1300" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1294" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1291" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1284" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1280" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1277" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1274" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1267" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1263" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1251" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1247" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1244" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1241" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1238" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1236" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1234" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1229" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1227" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1223" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1222" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1216" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1207" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1201" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1197" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1194" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1191" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1187" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1183" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1175" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1169" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1165" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1162" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1159" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1158" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1152" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1148" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1143" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1139" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1135" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1131" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1127" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1123" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1114" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1105" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1101" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1097" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1093" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1089" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1080" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1074" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1071" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1066" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1061" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1058" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1052" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1048" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1044" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1032" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/969" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/965" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/960" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/957" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/956" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/949" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/946" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/942" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/936" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/931" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/927" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/923" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/919" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/915" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/908" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/904" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/901" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/898" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/895" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/892" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/887" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/879" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/870" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/864" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/859" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/856" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/853" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/845" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/841" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/837" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/833" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/829" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/825" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/821" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/817" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/813" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/807" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/803" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/802" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/800" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/798" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/794" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/793" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/790" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/783" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/780" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/778" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/777" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/776" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/770" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/767" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/763" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/762" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/753" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/752" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/748" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/724" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/541" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/536" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/531" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/526" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/522" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/518" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/515" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/511" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/508" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/506" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/498" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/487" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/482" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/478" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/473" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/472" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/468" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/463" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/459" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/455" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/451" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/443" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/439" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/435" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/431" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/427" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/418" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/414" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/410" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/407" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/400" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/396" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/392" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/388" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/380" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/376" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/370" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1375" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1371" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1370" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1363" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1360" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1357" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1353" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1350" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1344" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1340" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1336" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1332" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1329" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1324" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1321" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1317" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1313" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1309" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1305" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1300" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1294" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1291" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1284" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1280" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1277" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1274" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1267" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1263" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1251" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1247" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1244" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1241" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1238" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1236" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1234" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1229" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1227" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1223" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1222" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1216" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1207" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1201" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1197" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1194" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1191" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1187" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1183" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1175" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1169" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1165" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1162" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1159" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1158" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1152" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1148" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1143" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1139" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1135" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1131" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1127" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1114" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1110" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1105" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1097" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1093" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1089" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1080" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1074" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1071" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1066" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1061" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1058" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1057" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1052" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1048" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1039" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1035" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1032" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/1022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/969" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/965" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/960" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/957" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/956" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/949" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/946" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/942" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/936" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/931" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/927" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/923" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/919" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/915" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/908" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/904" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/901" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/898" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/895" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/892" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/887" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/879" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/870" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/864" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/859" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/856" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/853" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/845" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/841" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/837" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/833" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/829" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/825" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/821" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/817" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/813" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/807" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/803" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/802" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/800" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/798" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/794" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/793" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/790" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/783" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/780" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/778" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/777" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/776" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/770" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/767" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/763" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/762" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/753" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/752" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/748" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/724" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/541" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/536" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/531" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/526" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/522" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/518" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/515" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/511" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/508" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/506" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/498" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/487" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/482" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/478" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/473" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/472" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/468" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/463" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/459" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/455" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/451" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/443" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/439" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/435" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/431" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/427" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/418" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/414" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/410" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/407" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/400" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/396" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/392" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/388" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/380" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/376" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/sessao/pauta-comissao/370" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:D178"/>
+  <dimension ref="A1:D180"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="51.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
-        <v>1370</v>
+        <v>1375</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
-        <v>1363</v>
+        <v>1371</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
-        <v>1360</v>
+        <v>1370</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
-        <v>1357</v>
+        <v>1363</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
-        <v>1353</v>
+        <v>1360</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
-        <v>1350</v>
+        <v>1357</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
-        <v>1347</v>
+        <v>1353</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
-        <v>1344</v>
+        <v>1350</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
-        <v>1340</v>
+        <v>1347</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
-        <v>1336</v>
+        <v>1344</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
-        <v>1332</v>
+        <v>1340</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
-        <v>1329</v>
+        <v>1336</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
-        <v>1324</v>
+        <v>1332</v>
       </c>
       <c r="B14" t="s">
         <v>40</v>
       </c>
       <c r="C14" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
-        <v>1321</v>
+        <v>1329</v>
       </c>
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15" t="s">
         <v>44</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
-        <v>1317</v>
+        <v>1324</v>
       </c>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
-        <v>1313</v>
+        <v>1321</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17" t="s">
         <v>50</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
-        <v>1309</v>
+        <v>1317</v>
       </c>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" t="s">
         <v>53</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
-        <v>1305</v>
+        <v>1313</v>
       </c>
       <c r="B19" t="s">
         <v>55</v>
       </c>
       <c r="C19" t="s">
         <v>56</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
-        <v>1300</v>
+        <v>1309</v>
       </c>
       <c r="B20" t="s">
         <v>58</v>
       </c>
       <c r="C20" t="s">
         <v>59</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
-        <v>1294</v>
+        <v>1305</v>
       </c>
       <c r="B21" t="s">
         <v>61</v>
       </c>
       <c r="C21" t="s">
         <v>62</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
-        <v>1291</v>
+        <v>1300</v>
       </c>
       <c r="B22" t="s">
         <v>64</v>
       </c>
       <c r="C22" t="s">
         <v>65</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
-        <v>1284</v>
+        <v>1294</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" t="s">
         <v>68</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
-        <v>1280</v>
+        <v>1291</v>
       </c>
       <c r="B24" t="s">
         <v>70</v>
       </c>
       <c r="C24" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
-        <v>1277</v>
+        <v>1284</v>
       </c>
       <c r="B25" t="s">
         <v>73</v>
       </c>
       <c r="C25" t="s">
         <v>74</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
-        <v>1274</v>
+        <v>1280</v>
       </c>
       <c r="B26" t="s">
         <v>76</v>
       </c>
       <c r="C26" t="s">
         <v>77</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
-        <v>1267</v>
+        <v>1277</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" t="s">
         <v>80</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
-        <v>1263</v>
+        <v>1274</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" t="s">
         <v>83</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
-        <v>1251</v>
+        <v>1267</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" t="s">
         <v>86</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
-        <v>1247</v>
+        <v>1263</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" t="s">
         <v>89</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
-        <v>1244</v>
+        <v>1251</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" t="s">
         <v>92</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
-        <v>1241</v>
+        <v>1247</v>
       </c>
       <c r="B32" t="s">
         <v>94</v>
       </c>
       <c r="C32" t="s">
         <v>95</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
-        <v>1238</v>
+        <v>1244</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33" t="s">
         <v>98</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
-        <v>1236</v>
+        <v>1241</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" t="s">
         <v>101</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
-        <v>1234</v>
+        <v>1238</v>
       </c>
       <c r="B35" t="s">
         <v>103</v>
       </c>
       <c r="C35" t="s">
         <v>104</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
-        <v>1229</v>
+        <v>1236</v>
       </c>
       <c r="B36" t="s">
         <v>106</v>
       </c>
       <c r="C36" t="s">
         <v>107</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
-        <v>1227</v>
+        <v>1234</v>
       </c>
       <c r="B37" t="s">
         <v>109</v>
       </c>
       <c r="C37" t="s">
         <v>110</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
-        <v>1223</v>
+        <v>1229</v>
       </c>
       <c r="B38" t="s">
         <v>112</v>
       </c>
       <c r="C38" t="s">
         <v>113</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
-        <v>1222</v>
+        <v>1227</v>
       </c>
       <c r="B39" t="s">
         <v>115</v>
       </c>
       <c r="C39" t="s">
         <v>116</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
-        <v>1216</v>
+        <v>1223</v>
       </c>
       <c r="B40" t="s">
         <v>118</v>
       </c>
       <c r="C40" t="s">
         <v>119</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
-        <v>1207</v>
+        <v>1222</v>
       </c>
       <c r="B41" t="s">
         <v>121</v>
       </c>
       <c r="C41" t="s">
         <v>122</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
-        <v>1201</v>
+        <v>1216</v>
       </c>
       <c r="B42" t="s">
         <v>124</v>
       </c>
       <c r="C42" t="s">
         <v>125</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
-        <v>1197</v>
+        <v>1207</v>
       </c>
       <c r="B43" t="s">
         <v>127</v>
       </c>
       <c r="C43" t="s">
         <v>128</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
-        <v>1194</v>
+        <v>1201</v>
       </c>
       <c r="B44" t="s">
         <v>130</v>
       </c>
       <c r="C44" t="s">
         <v>131</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
-        <v>1191</v>
+        <v>1197</v>
       </c>
       <c r="B45" t="s">
         <v>133</v>
       </c>
       <c r="C45" t="s">
         <v>134</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
-        <v>1187</v>
+        <v>1194</v>
       </c>
       <c r="B46" t="s">
         <v>136</v>
       </c>
       <c r="C46" t="s">
         <v>137</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
-        <v>1183</v>
+        <v>1191</v>
       </c>
       <c r="B47" t="s">
         <v>139</v>
       </c>
       <c r="C47" t="s">
         <v>140</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
-        <v>1175</v>
+        <v>1187</v>
       </c>
       <c r="B48" t="s">
         <v>142</v>
       </c>
       <c r="C48" t="s">
         <v>143</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
-        <v>1169</v>
+        <v>1183</v>
       </c>
       <c r="B49" t="s">
         <v>145</v>
       </c>
       <c r="C49" t="s">
         <v>146</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
-        <v>1165</v>
+        <v>1175</v>
       </c>
       <c r="B50" t="s">
         <v>148</v>
       </c>
       <c r="C50" t="s">
         <v>149</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="B51" t="s">
         <v>151</v>
       </c>
       <c r="C51" t="s">
         <v>152</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
-        <v>1159</v>
+        <v>1165</v>
       </c>
       <c r="B52" t="s">
         <v>154</v>
       </c>
       <c r="C52" t="s">
         <v>155</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
-        <v>1158</v>
+        <v>1162</v>
       </c>
       <c r="B53" t="s">
         <v>157</v>
       </c>
       <c r="C53" t="s">
         <v>158</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
-        <v>1152</v>
+        <v>1159</v>
       </c>
       <c r="B54" t="s">
         <v>160</v>
       </c>
       <c r="C54" t="s">
         <v>161</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
-        <v>1148</v>
+        <v>1158</v>
       </c>
       <c r="B55" t="s">
         <v>163</v>
       </c>
       <c r="C55" t="s">
         <v>164</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
-        <v>1143</v>
+        <v>1152</v>
       </c>
       <c r="B56" t="s">
         <v>166</v>
       </c>
       <c r="C56" t="s">
         <v>167</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
-        <v>1139</v>
+        <v>1148</v>
       </c>
       <c r="B57" t="s">
         <v>169</v>
       </c>
       <c r="C57" t="s">
         <v>170</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
-        <v>1135</v>
+        <v>1143</v>
       </c>
       <c r="B58" t="s">
         <v>172</v>
       </c>
       <c r="C58" t="s">
         <v>173</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
-        <v>1131</v>
+        <v>1139</v>
       </c>
       <c r="B59" t="s">
         <v>175</v>
       </c>
       <c r="C59" t="s">
         <v>176</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
-        <v>1127</v>
+        <v>1135</v>
       </c>
       <c r="B60" t="s">
         <v>178</v>
       </c>
       <c r="C60" t="s">
         <v>179</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
-        <v>1123</v>
+        <v>1131</v>
       </c>
       <c r="B61" t="s">
         <v>181</v>
       </c>
       <c r="C61" t="s">
         <v>182</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
-        <v>1114</v>
+        <v>1127</v>
       </c>
       <c r="B62" t="s">
         <v>184</v>
       </c>
       <c r="C62" t="s">
         <v>185</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
-        <v>1110</v>
+        <v>1123</v>
       </c>
       <c r="B63" t="s">
         <v>187</v>
       </c>
       <c r="C63" t="s">
         <v>188</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
-        <v>1105</v>
+        <v>1114</v>
       </c>
       <c r="B64" t="s">
         <v>190</v>
       </c>
       <c r="C64" t="s">
         <v>191</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
-        <v>1101</v>
+        <v>1110</v>
       </c>
       <c r="B65" t="s">
         <v>193</v>
       </c>
       <c r="C65" t="s">
         <v>194</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
-        <v>1097</v>
+        <v>1105</v>
       </c>
       <c r="B66" t="s">
         <v>196</v>
       </c>
       <c r="C66" t="s">
         <v>197</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
-        <v>1093</v>
+        <v>1101</v>
       </c>
       <c r="B67" t="s">
         <v>199</v>
       </c>
       <c r="C67" t="s">
         <v>200</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
-        <v>1089</v>
+        <v>1097</v>
       </c>
       <c r="B68" t="s">
         <v>202</v>
       </c>
       <c r="C68" t="s">
         <v>203</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
-        <v>1080</v>
+        <v>1093</v>
       </c>
       <c r="B69" t="s">
         <v>205</v>
       </c>
       <c r="C69" t="s">
         <v>206</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
-        <v>1074</v>
+        <v>1089</v>
       </c>
       <c r="B70" t="s">
         <v>208</v>
       </c>
       <c r="C70" t="s">
         <v>209</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
-        <v>1071</v>
+        <v>1080</v>
       </c>
       <c r="B71" t="s">
         <v>211</v>
       </c>
       <c r="C71" t="s">
         <v>212</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
-        <v>1066</v>
+        <v>1074</v>
       </c>
       <c r="B72" t="s">
         <v>214</v>
       </c>
       <c r="C72" t="s">
         <v>215</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
-        <v>1061</v>
+        <v>1071</v>
       </c>
       <c r="B73" t="s">
         <v>217</v>
       </c>
       <c r="C73" t="s">
         <v>218</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74">
-        <v>1058</v>
+        <v>1066</v>
       </c>
       <c r="B74" t="s">
         <v>220</v>
       </c>
       <c r="C74" t="s">
         <v>221</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="B75" t="s">
         <v>223</v>
       </c>
       <c r="C75" t="s">
         <v>224</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76">
-        <v>1052</v>
+        <v>1058</v>
       </c>
       <c r="B76" t="s">
         <v>226</v>
       </c>
       <c r="C76" t="s">
         <v>227</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
-        <v>1048</v>
+        <v>1057</v>
       </c>
       <c r="B77" t="s">
         <v>229</v>
       </c>
       <c r="C77" t="s">
         <v>230</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78">
-        <v>1044</v>
+        <v>1052</v>
       </c>
       <c r="B78" t="s">
         <v>232</v>
       </c>
       <c r="C78" t="s">
         <v>233</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="B79" t="s">
         <v>235</v>
       </c>
       <c r="C79" t="s">
         <v>236</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
-        <v>1035</v>
+        <v>1044</v>
       </c>
       <c r="B80" t="s">
         <v>238</v>
       </c>
       <c r="C80" t="s">
         <v>239</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
-        <v>1032</v>
+        <v>1039</v>
       </c>
       <c r="B81" t="s">
         <v>241</v>
       </c>
       <c r="C81" t="s">
         <v>242</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
-        <v>1028</v>
+        <v>1035</v>
       </c>
       <c r="B82" t="s">
         <v>244</v>
       </c>
       <c r="C82" t="s">
         <v>245</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
-        <v>1024</v>
+        <v>1032</v>
       </c>
       <c r="B83" t="s">
         <v>247</v>
       </c>
       <c r="C83" t="s">
         <v>248</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
-        <v>1022</v>
+        <v>1028</v>
       </c>
       <c r="B84" t="s">
         <v>250</v>
       </c>
       <c r="C84" t="s">
         <v>251</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85">
-        <v>969</v>
+        <v>1024</v>
       </c>
       <c r="B85" t="s">
         <v>253</v>
       </c>
       <c r="C85" t="s">
         <v>254</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86">
-        <v>965</v>
+        <v>1022</v>
       </c>
       <c r="B86" t="s">
         <v>256</v>
       </c>
       <c r="C86" t="s">
         <v>257</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87">
-        <v>960</v>
+        <v>969</v>
       </c>
       <c r="B87" t="s">
         <v>259</v>
       </c>
       <c r="C87" t="s">
         <v>260</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88">
-        <v>957</v>
+        <v>965</v>
       </c>
       <c r="B88" t="s">
         <v>262</v>
       </c>
       <c r="C88" t="s">
         <v>263</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="B89" t="s">
         <v>265</v>
       </c>
       <c r="C89" t="s">
         <v>266</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90">
-        <v>949</v>
+        <v>957</v>
       </c>
       <c r="B90" t="s">
         <v>268</v>
       </c>
       <c r="C90" t="s">
         <v>269</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91">
-        <v>946</v>
+        <v>956</v>
       </c>
       <c r="B91" t="s">
         <v>271</v>
       </c>
       <c r="C91" t="s">
         <v>272</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92">
-        <v>942</v>
+        <v>949</v>
       </c>
       <c r="B92" t="s">
         <v>274</v>
       </c>
       <c r="C92" t="s">
         <v>275</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93">
-        <v>936</v>
+        <v>946</v>
       </c>
       <c r="B93" t="s">
         <v>277</v>
       </c>
       <c r="C93" t="s">
         <v>278</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94">
-        <v>931</v>
+        <v>942</v>
       </c>
       <c r="B94" t="s">
         <v>280</v>
       </c>
       <c r="C94" t="s">
         <v>281</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95">
-        <v>927</v>
+        <v>936</v>
       </c>
       <c r="B95" t="s">
         <v>283</v>
       </c>
       <c r="C95" t="s">
         <v>284</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96">
-        <v>923</v>
+        <v>931</v>
       </c>
       <c r="B96" t="s">
         <v>286</v>
       </c>
       <c r="C96" t="s">
         <v>287</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97">
-        <v>919</v>
+        <v>927</v>
       </c>
       <c r="B97" t="s">
         <v>289</v>
       </c>
       <c r="C97" t="s">
         <v>290</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98">
-        <v>915</v>
+        <v>923</v>
       </c>
       <c r="B98" t="s">
         <v>292</v>
       </c>
       <c r="C98" t="s">
         <v>293</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
-        <v>908</v>
+        <v>919</v>
       </c>
       <c r="B99" t="s">
         <v>295</v>
       </c>
       <c r="C99" t="s">
         <v>296</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100">
-        <v>904</v>
+        <v>915</v>
       </c>
       <c r="B100" t="s">
         <v>298</v>
       </c>
       <c r="C100" t="s">
         <v>299</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101">
-        <v>901</v>
+        <v>908</v>
       </c>
       <c r="B101" t="s">
         <v>301</v>
       </c>
       <c r="C101" t="s">
         <v>302</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102">
-        <v>898</v>
+        <v>904</v>
       </c>
       <c r="B102" t="s">
         <v>304</v>
       </c>
       <c r="C102" t="s">
         <v>305</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103">
-        <v>895</v>
+        <v>901</v>
       </c>
       <c r="B103" t="s">
         <v>307</v>
       </c>
       <c r="C103" t="s">
         <v>308</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104">
-        <v>892</v>
+        <v>898</v>
       </c>
       <c r="B104" t="s">
         <v>310</v>
       </c>
       <c r="C104" t="s">
         <v>311</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105">
-        <v>887</v>
+        <v>895</v>
       </c>
       <c r="B105" t="s">
         <v>313</v>
       </c>
       <c r="C105" t="s">
         <v>314</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106">
-        <v>879</v>
+        <v>892</v>
       </c>
       <c r="B106" t="s">
         <v>316</v>
       </c>
       <c r="C106" t="s">
         <v>317</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107">
-        <v>870</v>
+        <v>887</v>
       </c>
       <c r="B107" t="s">
         <v>319</v>
       </c>
       <c r="C107" t="s">
         <v>320</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108">
-        <v>864</v>
+        <v>879</v>
       </c>
       <c r="B108" t="s">
         <v>322</v>
       </c>
       <c r="C108" t="s">
         <v>323</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109">
-        <v>859</v>
+        <v>870</v>
       </c>
       <c r="B109" t="s">
         <v>325</v>
       </c>
       <c r="C109" t="s">
         <v>326</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110">
-        <v>856</v>
+        <v>864</v>
       </c>
       <c r="B110" t="s">
         <v>328</v>
       </c>
       <c r="C110" t="s">
         <v>329</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111">
-        <v>853</v>
+        <v>859</v>
       </c>
       <c r="B111" t="s">
         <v>331</v>
       </c>
       <c r="C111" t="s">
         <v>332</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112">
-        <v>845</v>
+        <v>856</v>
       </c>
       <c r="B112" t="s">
         <v>334</v>
       </c>
       <c r="C112" t="s">
         <v>335</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113">
-        <v>841</v>
+        <v>853</v>
       </c>
       <c r="B113" t="s">
         <v>337</v>
       </c>
       <c r="C113" t="s">
         <v>338</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114">
-        <v>837</v>
+        <v>845</v>
       </c>
       <c r="B114" t="s">
         <v>340</v>
       </c>
       <c r="C114" t="s">
         <v>341</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115">
-        <v>833</v>
+        <v>841</v>
       </c>
       <c r="B115" t="s">
         <v>343</v>
       </c>
       <c r="C115" t="s">
         <v>344</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116">
-        <v>829</v>
+        <v>837</v>
       </c>
       <c r="B116" t="s">
         <v>346</v>
       </c>
       <c r="C116" t="s">
         <v>347</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117">
-        <v>825</v>
+        <v>833</v>
       </c>
       <c r="B117" t="s">
         <v>349</v>
       </c>
       <c r="C117" t="s">
         <v>350</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118">
-        <v>821</v>
+        <v>829</v>
       </c>
       <c r="B118" t="s">
         <v>352</v>
       </c>
       <c r="C118" t="s">
         <v>353</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119">
-        <v>817</v>
+        <v>825</v>
       </c>
       <c r="B119" t="s">
         <v>355</v>
       </c>
       <c r="C119" t="s">
         <v>356</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120">
-        <v>813</v>
+        <v>821</v>
       </c>
       <c r="B120" t="s">
         <v>358</v>
       </c>
       <c r="C120" t="s">
         <v>359</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="B121" t="s">
         <v>361</v>
       </c>
       <c r="C121" t="s">
         <v>362</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122">
-        <v>803</v>
+        <v>813</v>
       </c>
       <c r="B122" t="s">
         <v>364</v>
       </c>
       <c r="C122" t="s">
         <v>365</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123">
-        <v>802</v>
+        <v>807</v>
       </c>
       <c r="B123" t="s">
         <v>367</v>
       </c>
       <c r="C123" t="s">
         <v>368</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="B124" t="s">
         <v>370</v>
       </c>
       <c r="C124" t="s">
         <v>371</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="B125" t="s">
         <v>373</v>
       </c>
       <c r="C125" t="s">
         <v>374</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126">
-        <v>794</v>
+        <v>800</v>
       </c>
       <c r="B126" t="s">
         <v>376</v>
       </c>
       <c r="C126" t="s">
         <v>377</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127">
-        <v>793</v>
+        <v>798</v>
       </c>
       <c r="B127" t="s">
         <v>379</v>
       </c>
       <c r="C127" t="s">
         <v>380</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="B128" t="s">
         <v>382</v>
       </c>
       <c r="C128" t="s">
         <v>383</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129">
-        <v>783</v>
+        <v>793</v>
       </c>
       <c r="B129" t="s">
         <v>385</v>
       </c>
       <c r="C129" t="s">
         <v>386</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130">
-        <v>780</v>
+        <v>790</v>
       </c>
       <c r="B130" t="s">
         <v>388</v>
       </c>
       <c r="C130" t="s">
         <v>389</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131">
-        <v>778</v>
+        <v>783</v>
       </c>
       <c r="B131" t="s">
         <v>391</v>
       </c>
       <c r="C131" t="s">
         <v>392</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="B132" t="s">
         <v>394</v>
       </c>
       <c r="C132" t="s">
         <v>395</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="B133" t="s">
         <v>397</v>
       </c>
       <c r="C133" t="s">
         <v>398</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="B134" t="s">
         <v>400</v>
       </c>
       <c r="C134" t="s">
         <v>401</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135">
-        <v>767</v>
+        <v>776</v>
       </c>
       <c r="B135" t="s">
         <v>403</v>
       </c>
       <c r="C135" t="s">
         <v>404</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136">
-        <v>763</v>
+        <v>770</v>
       </c>
       <c r="B136" t="s">
         <v>406</v>
       </c>
       <c r="C136" t="s">
         <v>407</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137">
-        <v>762</v>
+        <v>767</v>
       </c>
       <c r="B137" t="s">
         <v>409</v>
       </c>
       <c r="C137" t="s">
         <v>410</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138">
-        <v>753</v>
+        <v>763</v>
       </c>
       <c r="B138" t="s">
         <v>412</v>
       </c>
       <c r="C138" t="s">
         <v>413</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139">
-        <v>752</v>
+        <v>762</v>
       </c>
       <c r="B139" t="s">
         <v>415</v>
       </c>
       <c r="C139" t="s">
         <v>416</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140">
-        <v>748</v>
+        <v>753</v>
       </c>
       <c r="B140" t="s">
         <v>418</v>
       </c>
       <c r="C140" t="s">
         <v>419</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141">
-        <v>724</v>
+        <v>752</v>
       </c>
       <c r="B141" t="s">
         <v>421</v>
       </c>
       <c r="C141" t="s">
         <v>422</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142">
-        <v>541</v>
+        <v>748</v>
       </c>
       <c r="B142" t="s">
         <v>424</v>
       </c>
       <c r="C142" t="s">
         <v>425</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143">
-        <v>536</v>
+        <v>724</v>
       </c>
       <c r="B143" t="s">
         <v>427</v>
       </c>
       <c r="C143" t="s">
         <v>428</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144">
-        <v>531</v>
+        <v>541</v>
       </c>
       <c r="B144" t="s">
         <v>430</v>
       </c>
       <c r="C144" t="s">
         <v>431</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145">
-        <v>526</v>
+        <v>536</v>
       </c>
       <c r="B145" t="s">
         <v>433</v>
       </c>
       <c r="C145" t="s">
         <v>434</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146">
-        <v>522</v>
+        <v>531</v>
       </c>
       <c r="B146" t="s">
         <v>436</v>
       </c>
       <c r="C146" t="s">
         <v>437</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147">
-        <v>518</v>
+        <v>526</v>
       </c>
       <c r="B147" t="s">
         <v>439</v>
       </c>
       <c r="C147" t="s">
         <v>440</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148">
-        <v>515</v>
+        <v>522</v>
       </c>
       <c r="B148" t="s">
         <v>442</v>
       </c>
       <c r="C148" t="s">
         <v>443</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149">
-        <v>511</v>
+        <v>518</v>
       </c>
       <c r="B149" t="s">
         <v>445</v>
       </c>
       <c r="C149" t="s">
         <v>446</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150">
-        <v>508</v>
+        <v>515</v>
       </c>
       <c r="B150" t="s">
         <v>448</v>
       </c>
       <c r="C150" t="s">
         <v>449</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="B151" t="s">
         <v>451</v>
       </c>
       <c r="C151" t="s">
         <v>452</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152">
-        <v>498</v>
+        <v>508</v>
       </c>
       <c r="B152" t="s">
         <v>454</v>
       </c>
       <c r="C152" t="s">
         <v>455</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153">
-        <v>487</v>
+        <v>506</v>
       </c>
       <c r="B153" t="s">
         <v>457</v>
       </c>
       <c r="C153" t="s">
         <v>458</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154">
-        <v>482</v>
+        <v>498</v>
       </c>
       <c r="B154" t="s">
         <v>460</v>
       </c>
       <c r="C154" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155">
-        <v>478</v>
+        <v>487</v>
       </c>
       <c r="B155" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C155" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156">
-        <v>473</v>
+        <v>482</v>
       </c>
       <c r="B156" t="s">
+        <v>466</v>
+      </c>
+      <c r="C156" t="s">
         <v>464</v>
       </c>
-      <c r="C156" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D156" s="1" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="B157" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="C157" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="B158" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C158" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159">
-        <v>463</v>
+        <v>472</v>
       </c>
       <c r="B159" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C159" t="s">
-        <v>458</v>
+        <v>473</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160">
-        <v>459</v>
+        <v>468</v>
       </c>
       <c r="B160" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="C160" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="B161" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="C161" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="B162" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="C162" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163">
-        <v>443</v>
+        <v>455</v>
       </c>
       <c r="B163" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="C163" t="s">
-        <v>480</v>
+        <v>464</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164">
-        <v>439</v>
+        <v>451</v>
       </c>
       <c r="B164" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C164" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="B165" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C165" t="s">
-        <v>458</v>
+        <v>486</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="B166" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="C166" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="B167" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="C167" t="s">
-        <v>489</v>
+        <v>464</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168">
-        <v>418</v>
+        <v>431</v>
       </c>
       <c r="B168" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C168" t="s">
-        <v>480</v>
+        <v>464</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169">
-        <v>414</v>
+        <v>427</v>
       </c>
       <c r="B169" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C169" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="B170" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C170" t="s">
-        <v>458</v>
+        <v>486</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="B171" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C171" t="s">
-        <v>458</v>
+        <v>500</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172">
-        <v>400</v>
+        <v>410</v>
       </c>
       <c r="B172" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="C172" t="s">
-        <v>501</v>
+        <v>464</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173">
-        <v>396</v>
+        <v>407</v>
       </c>
       <c r="B173" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C173" t="s">
-        <v>504</v>
+        <v>464</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="B174" t="s">
         <v>506</v>
       </c>
       <c r="C174" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="B175" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C175" t="s">
-        <v>501</v>
+        <v>510</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176">
-        <v>380</v>
+        <v>392</v>
       </c>
       <c r="B176" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="C176" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177">
-        <v>376</v>
+        <v>388</v>
       </c>
       <c r="B177" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="C177" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178">
+        <v>380</v>
+      </c>
+      <c r="B178" t="s">
+        <v>516</v>
+      </c>
+      <c r="C178" t="s">
+        <v>510</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4">
+      <c r="A179">
+        <v>376</v>
+      </c>
+      <c r="B179" t="s">
+        <v>518</v>
+      </c>
+      <c r="C179" t="s">
+        <v>507</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4">
+      <c r="A180">
         <v>370</v>
       </c>
-      <c r="B178" t="s">
-[...6 lines deleted...]
-        <v>515</v>
+      <c r="B180" t="s">
+        <v>520</v>
+      </c>
+      <c r="C180" t="s">
+        <v>507</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>521</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId1"/>
     <hyperlink ref="D3" r:id="rId2"/>
     <hyperlink ref="D4" r:id="rId3"/>
     <hyperlink ref="D5" r:id="rId4"/>
     <hyperlink ref="D6" r:id="rId5"/>
     <hyperlink ref="D7" r:id="rId6"/>
     <hyperlink ref="D8" r:id="rId7"/>
     <hyperlink ref="D9" r:id="rId8"/>
     <hyperlink ref="D10" r:id="rId9"/>
     <hyperlink ref="D11" r:id="rId10"/>
     <hyperlink ref="D12" r:id="rId11"/>
     <hyperlink ref="D13" r:id="rId12"/>
     <hyperlink ref="D14" r:id="rId13"/>
     <hyperlink ref="D15" r:id="rId14"/>
     <hyperlink ref="D16" r:id="rId15"/>
     <hyperlink ref="D17" r:id="rId16"/>
     <hyperlink ref="D18" r:id="rId17"/>
     <hyperlink ref="D19" r:id="rId18"/>
     <hyperlink ref="D20" r:id="rId19"/>
     <hyperlink ref="D21" r:id="rId20"/>
     <hyperlink ref="D22" r:id="rId21"/>
@@ -4593,50 +4639,52 @@
     <hyperlink ref="D154" r:id="rId153"/>
     <hyperlink ref="D155" r:id="rId154"/>
     <hyperlink ref="D156" r:id="rId155"/>
     <hyperlink ref="D157" r:id="rId156"/>
     <hyperlink ref="D158" r:id="rId157"/>
     <hyperlink ref="D159" r:id="rId158"/>
     <hyperlink ref="D160" r:id="rId159"/>
     <hyperlink ref="D161" r:id="rId160"/>
     <hyperlink ref="D162" r:id="rId161"/>
     <hyperlink ref="D163" r:id="rId162"/>
     <hyperlink ref="D164" r:id="rId163"/>
     <hyperlink ref="D165" r:id="rId164"/>
     <hyperlink ref="D166" r:id="rId165"/>
     <hyperlink ref="D167" r:id="rId166"/>
     <hyperlink ref="D168" r:id="rId167"/>
     <hyperlink ref="D169" r:id="rId168"/>
     <hyperlink ref="D170" r:id="rId169"/>
     <hyperlink ref="D171" r:id="rId170"/>
     <hyperlink ref="D172" r:id="rId171"/>
     <hyperlink ref="D173" r:id="rId172"/>
     <hyperlink ref="D174" r:id="rId173"/>
     <hyperlink ref="D175" r:id="rId174"/>
     <hyperlink ref="D176" r:id="rId175"/>
     <hyperlink ref="D177" r:id="rId176"/>
     <hyperlink ref="D178" r:id="rId177"/>
+    <hyperlink ref="D179" r:id="rId178"/>
+    <hyperlink ref="D180" r:id="rId179"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>