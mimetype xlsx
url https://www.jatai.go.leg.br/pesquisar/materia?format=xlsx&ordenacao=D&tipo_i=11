--- v0 (2026-06-22)
+++ v1 (2026-08-27)
@@ -10,245 +10,257 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="406" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="416" uniqueCount="176">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>EMADT</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Carlone Assis</t>
   </si>
   <si>
+    <t>https://www.jatai.go.leg.br/materia/23579</t>
+  </si>
+  <si>
+    <t>“Acrescenta parágrafo ao art. 1º do Projeto de Lei Ordinária nº 037/2026, para estabelecer a substituição da expressão ‘mães atípicas’ por ‘famílias atípicas’.”</t>
+  </si>
+  <si>
+    <t>Abimael Silva da TV</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23578</t>
+  </si>
+  <si>
+    <t>Acrescenta parágrafo único ao artigo 3º do Projeto de Lei nº 37/2026, que altera a Lei Ordinária nº 4941/2026, estabelecendo a obrigatoriedade de que as unidades habitacionais destinadas às famílias atípicas observem critérios de acessibilidade e adaptação às necessidades específicas dos beneficiários.</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/23514</t>
   </si>
   <si>
     <t>"Acrescenta o § 1º e o § 2º ao art. 2º do Projeto de Lei nº 54/2026, para estabelecer hipóteses mínimas de isenção do preço público pela utilização do Centro Cultural Dom Benedito Domingos Cóscia."</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23379</t>
   </si>
   <si>
     <t>“Acrescenta o inciso X ao art. 7º do Projeto de Lei nº 42/2026, para incluir as famílias chefiadas por mães atípicas como grupo prioritário no Programa Casa Jataiense.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23378</t>
   </si>
   <si>
     <t>“Acrescenta o § 9º ao art. 13 do Projeto de Lei nº 42/2026, para possibilitar atendimento habitacional às famílias em situação de extrema vulnerabilidade social independentemente de aprovação por agente financeiro.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23377</t>
   </si>
   <si>
     <t>“Acrescenta o § 8º , do Art. 5º do Projeto de Lei nº 042/2026, para incluir a possibilidade de flexibilização nos casos em que comprovada a perda do imóvel, dissolução de vínculo conjugal, situação de vulnerabilidade superveniente ou alteração significativa da condição socioeconômica do núcleo familiar, na forma do regulamento”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23376</t>
   </si>
   <si>
     <t>“Acrescenta o § 6º ao art. 11 do Projeto de Lei nº 42/2026, para assegurar transparência, publicidade e controle social na divulgação da classificação dos candidatos ao Programa Casa Jataiense.”</t>
   </si>
   <si>
     <t>(</t>
   </si>
   <si>
-    <t>Carlinhos Canzi</t>
+    <t>Guilherme Alves</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23371</t>
   </si>
   <si>
     <t>Acrescenta parágrafo e inciso no Projeto de Lei Ordinária do Executivo n° 37/2026 e dá outras providências</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23108</t>
   </si>
   <si>
     <t>Acrescenta o art. 4º, com §§ 1º e 2º, ao Substitutivo ao Projeto nº 01 de 2026.</t>
   </si>
   <si>
-    <t>Marcos Patrick</t>
+    <t>Kátia Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22318</t>
   </si>
   <si>
     <t>Acrescenta inciso ao artigo 3º do Projeto de Lei nº 065/2025, que “Dispõe sobre regras de uso, fixa preço público e taxas para utilização do Centro Cultural Dom Benedito Domingos Cóscia e dá outras providências”.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Guilherme Alves</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22303</t>
   </si>
   <si>
     <t>Acrescenta parágrafo ao artigo 1º do Projeto de Lei nº 064/2025, que altera a Lei nº 4753/2024, para garantir prioridade à agricultura familiar_x000D_
 na ocupação dos boxes e espaços públicos do Mercado Municipal.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22159</t>
   </si>
   <si>
     <t>“Acrescenta ao art. 1º do PLOE nº 23/2025, para acrescentar o §3º ao art. 96 da Lei nº 2.761/2007.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22153</t>
   </si>
   <si>
     <t>Acrescenta ao art. 1º do PLOE nº 049/2025, para acrescentar o §6º ao art. 113 da Lei nº 2.058/1998.</t>
   </si>
   <si>
-    <t>Kátia Carvalho</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22055</t>
   </si>
   <si>
     <t>Acrescenta o Parágrafo Único ao Art. 3º, do Projeto de Lei Ordinária do Legislativo nº 021/2025, e dá outras providências.</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso</t>
+    <t>Carlinhos Canzi</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21902</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo único ao artigo 3º do Projeto de Lei Ordinária do Executivo sob o nº 27/2025.</t>
+  </si>
+  <si>
+    <t>Marcos Patrick</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21898</t>
   </si>
   <si>
     <t>“Acrescenta cláusula de vigência ao Projeto de Lei Ordinária do Legislativo nº 017/2025, que “Dispõe sobre princípios, regras e instrumentos para o Governo Digital no âmbito da Câmara Municipal de Jataí, buscando o aumento da eficiência e transparência pública e dá outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21848</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº _______/2025, de 09 de abril de 2025._x000D_
 _x000D_
 Ao Projeto de Lei Ordinária do Executivo nº 022, de 04 de abril de 2025, que “Dispõe sobre a Criação de Pátio Municipal, regulamenta os serviços de reboque, remoção, depósito, guarda, taxas e alienação de veículos automotores apreendidos e, dá outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21761</t>
   </si>
   <si>
     <t>Altera a redação do Projeto de Lei do Executivo n° 016/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21561</t>
   </si>
   <si>
     <t>“Acrescenta o artigo 2º, no Projeto de Lei Ordinária do Legislativo nº001/2025 e dá outras providências”.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20604</t>
   </si>
   <si>
     <t>Acrescenta o § 16, ao Art. 113, da Lei Orgânica do Município de Jataí.</t>
   </si>
   <si>
     <t>Vicente Mantelli</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20270</t>
   </si>
   <si>
     <t>Acrescenta o Art. 2º no Projeto de Lei do Executivo nº 054/2023 e dá outras providências”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20225</t>
   </si>
   <si>
     <t>Acrescenta artigos no Projeto de Lei do Executivo nº 054/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20187</t>
   </si>
   <si>
     <t>Altera a redação do Projeto de Lei do Executivo n° 054/2023,e dá outras providências.</t>
   </si>
   <si>
+    <t>Professora Marina Silveira</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/19738</t>
   </si>
   <si>
     <t>Modifica a redação do item 3 contido no art. 2º do Projeto de Lei Ordinária do Executivo sob o nº 94, de 17 de novembro de 2022.</t>
   </si>
   <si>
-    <t>Professora Marina Silveira</t>
+    <t>Alessandra Oliveira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19730</t>
   </si>
   <si>
     <t>" Acrescenta parágrafos ao Art. 113, da Lei Orgânica do Município de Jataí"</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19427</t>
   </si>
   <si>
     <t>“Acrescenta alínea “a” ao inciso II do artigo 5º e acrescenta §4º, também no artigo 5º do Projeto de Lei do Executivo nº 016/2022 e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19398</t>
   </si>
   <si>
     <t>“Acrescenta o artigo 5º ao Projeto de Lei do Executivo n° 052/2022, e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19359</t>
   </si>
   <si>
     <t>Acrescenta o artigo 3º do Projeto de Lei do Legislativo n° 016/2022, e dá outras providências.</t>
   </si>
@@ -447,96 +459,93 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/12028</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PROJETO DE LEI Nº 57, DE 20 DE JUNHO DE 2017.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11895</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI DO EXECUTIVO Nº 57/2017. AUTORIA: VEREADOR THIAGO MAGGIONI. ACRESCENTA ITENS 7, 7.1, 7.2, E 7.3 NO INCISO II DO ART. 23, MODIFICA A REDAÇÃO DO INCISO III, SUPRIME O INCISO IV, ALTERA A REDAÇÃO DO ITEM 2.1 DO INCISO III, ALTERA A REDAÇÃO DOS ITENS 14, 15 E 16, CRIA O ITEM 23 NA TABELA ANEXA EM SEU ITEM 2-SECRETARIA DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11767</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 064/2017 DE 04 DE SETEMBRO DE 2017. "INSERE PARÁGRAFO ÚNICO E INCISO I AO ARTIGO 1º DO PROJETO DE LEI Nº 064/2017 DE 04 DE SETEMBRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11499</t>
   </si>
   <si>
     <t>INSERE-SE AO ART. 3º DO PLOE Nº 69/2017 ITENS V, VI, VII E VIII.</t>
   </si>
   <si>
-    <t>Carlos Miranda</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4570</t>
   </si>
   <si>
     <t>INSERE PARÁGRAFO ÚNICO AO ART. 2º DO PROJETO DE LEI COMPLEMENTAR 084/2015.</t>
   </si>
   <si>
+    <t>Vinícius Luz</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/4384</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI 074/2015. AUTORIA: VEREADORES: THIAGO MAGGIONI E VINICIUS LUZ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4380</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI 074/2015. AUTORIA: VEREADOR GILDENICIO SANTOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4232</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI 45/2015.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4105</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 49/2015. AUTORIA VEREADOR MARCOS ANTONIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4084</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DO EXECUTIVO Nº 49/2015. AUTORIA: VEREADOR MARCOS ANTONIO; ANTÔNIO</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4077</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI N. 27/2015. AUTORIA. VER. GILDENICIO SANTOS.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Vinícius Luz</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3102</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 035/2014. ALTERA A REDAÇAO DO ARTIGO 35 E ACRESCENTA-SE OS PARAGRAFOS 1º E 2º DO PROJETO DE LEI 035/2014 QUE CRIA CARGOS E REGULAMENTA O EXERCICIO DOS AGENTES COMUNITARIOS DE SAUDE E DOS AGENTES DE COMBATE A ENDEMIAS NO AMBITO DO MUNICIPIO DE JATAI E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>Nelson Antônio</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1965</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI N 76 DE 31 DE OUTUBRO DE 2012.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1621</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PROJETO DE RESOLUÇÃO Nº1, DE 06 DE MARÇO DE 2012.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1462</t>
   </si>
@@ -879,1915 +888,1967 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23514" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23379" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23378" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23377" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23376" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23371" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23108" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22318" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22159" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22153" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22055" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21898" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21848" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21761" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21561" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20604" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20270" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20225" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20187" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19738" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19730" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19427" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19398" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19359" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19357" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19356" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19355" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18968" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18419" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18174" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18130" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17855" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17854" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17762" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17706" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17701" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17231" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17192" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17187" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16931" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16790" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16783" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15980" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15582" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14744" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14710" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14532" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13670" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12286" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12028" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11895" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11767" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11499" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4570" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4384" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4380" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4232" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4105" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4084" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4077" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3102" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1965" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1621" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1462" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1461" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/981" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23579" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23578" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23514" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23379" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23378" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23377" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23376" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23371" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23108" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22318" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22303" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22159" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22153" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22055" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21902" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21898" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21848" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21761" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21561" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20604" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20270" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20225" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20187" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19738" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19730" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19427" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19398" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19359" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19357" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19356" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19355" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18968" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18419" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18174" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18130" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17855" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17854" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17762" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17706" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17701" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17231" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17192" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17187" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16931" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16790" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16783" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15980" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15582" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14744" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14710" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14532" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13670" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12286" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11895" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11767" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11499" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4570" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4384" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4380" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4232" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4105" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4084" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4077" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3102" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1965" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1621" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1462" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1461" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/981" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H71"/>
+  <dimension ref="A1:H73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="39" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>23514</v>
+        <v>23579</v>
       </c>
       <c r="B2">
         <v>2026</v>
       </c>
       <c r="C2">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>23379</v>
+        <v>23578</v>
       </c>
       <c r="B3">
         <v>2026</v>
       </c>
       <c r="C3">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>23378</v>
+        <v>23514</v>
       </c>
       <c r="B4">
         <v>2026</v>
       </c>
       <c r="C4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>23377</v>
+        <v>23379</v>
       </c>
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>23376</v>
+        <v>23378</v>
       </c>
       <c r="B6">
         <v>2026</v>
       </c>
       <c r="C6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" t="s">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="A7">
+        <v>23377</v>
+      </c>
+      <c r="B7">
+        <v>2026</v>
+      </c>
+      <c r="C7">
+        <v>4</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>23108</v>
+        <v>23376</v>
       </c>
       <c r="B8">
         <v>2026</v>
       </c>
       <c r="C8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="B9" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" t="s">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="A10">
+        <v>23108</v>
+      </c>
+      <c r="B10">
+        <v>2026</v>
+      </c>
+      <c r="C10">
+        <v>1</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>31</v>
       </c>
-      <c r="H10" t="s">
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" t="s">
         <v>32</v>
-      </c>
-[...18 lines deleted...]
-        <v>10</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H11" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="A12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" t="s">
+        <v>26</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>22055</v>
+        <v>22159</v>
       </c>
       <c r="B13">
         <v>2025</v>
       </c>
       <c r="C13">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>38</v>
       </c>
-      <c r="H13" t="s">
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14">
+        <v>22153</v>
+      </c>
+      <c r="B14">
+        <v>2025</v>
+      </c>
+      <c r="C14">
+        <v>7</v>
+      </c>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" t="s">
+        <v>10</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>39</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F14" t="s">
+      <c r="H14" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>21898</v>
+        <v>22055</v>
       </c>
       <c r="B15">
         <v>2025</v>
       </c>
       <c r="C15">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="G15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H15" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" t="s">
+        <v>26</v>
+      </c>
+      <c r="C16" t="s">
+        <v>26</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" t="s">
         <v>43</v>
       </c>
-      <c r="H15" t="s">
+      <c r="G16" s="1" t="s">
         <v>44</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>21761</v>
+        <v>21898</v>
       </c>
       <c r="B17">
         <v>2025</v>
       </c>
       <c r="C17">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>47</v>
       </c>
       <c r="H17" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>21561</v>
+        <v>21848</v>
       </c>
       <c r="B18">
         <v>2025</v>
       </c>
       <c r="C18">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>49</v>
       </c>
       <c r="H18" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:8">
-      <c r="A19" t="s">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="A19">
+        <v>21761</v>
+      </c>
+      <c r="B19">
+        <v>2025</v>
+      </c>
+      <c r="C19">
+        <v>2</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" t="s">
+        <v>43</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="G19" s="1" t="s">
+      <c r="H19" t="s">
         <v>52</v>
       </c>
-      <c r="H19" t="s">
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20">
+        <v>21561</v>
+      </c>
+      <c r="B20">
+        <v>2025</v>
+      </c>
+      <c r="C20">
+        <v>1</v>
+      </c>
+      <c r="D20" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" t="s">
+        <v>46</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>53</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F20" t="s">
+      <c r="H20" t="s">
         <v>54</v>
       </c>
-      <c r="G20" s="1" t="s">
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" t="s">
+        <v>26</v>
+      </c>
+      <c r="D21" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="H20" t="s">
+      <c r="H21" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="21" spans="1:8">
-      <c r="A21">
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" t="s">
+        <v>26</v>
+      </c>
+      <c r="D22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" t="s">
+        <v>57</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H22" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23">
         <v>20225</v>
       </c>
-      <c r="B21">
+      <c r="B23">
         <v>2023</v>
       </c>
-      <c r="C21">
+      <c r="C23">
         <v>2</v>
       </c>
-      <c r="D21" t="s">
-[...16 lines deleted...]
-      <c r="A22">
+      <c r="D23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" t="s">
+        <v>46</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H23" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24">
         <v>20187</v>
       </c>
-      <c r="B22">
+      <c r="B24">
         <v>2023</v>
       </c>
-      <c r="C22">
+      <c r="C24">
         <v>1</v>
       </c>
-      <c r="D22" t="s">
-[...37 lines deleted...]
-      <c r="H23" t="s">
+      <c r="D24" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" t="s">
+        <v>43</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>62</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F24" t="s">
+      <c r="H24" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="B25" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="C25" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
       <c r="F25" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="G25" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H25" t="s">
         <v>66</v>
       </c>
-      <c r="H25" t="s">
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>26</v>
+      </c>
+      <c r="B26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C26" t="s">
+        <v>26</v>
+      </c>
+      <c r="D26" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" t="s">
         <v>67</v>
-      </c>
-[...18 lines deleted...]
-        <v>63</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>68</v>
       </c>
       <c r="H26" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="27" spans="1:8">
-      <c r="A27">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A27" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" t="s">
+        <v>26</v>
+      </c>
+      <c r="C27" t="s">
+        <v>26</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>70</v>
       </c>
       <c r="H27" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>19357</v>
+        <v>19398</v>
       </c>
       <c r="B28">
         <v>2022</v>
       </c>
       <c r="C28">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>72</v>
       </c>
       <c r="H28" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>19356</v>
+        <v>19359</v>
       </c>
       <c r="B29">
         <v>2022</v>
       </c>
       <c r="C29">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H29" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>19355</v>
+        <v>19357</v>
       </c>
       <c r="B30">
         <v>2022</v>
       </c>
       <c r="C30">
+        <v>3</v>
+      </c>
+      <c r="D30" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" t="s">
+        <v>46</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H30" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31">
+        <v>19356</v>
+      </c>
+      <c r="B31">
+        <v>2022</v>
+      </c>
+      <c r="C31">
+        <v>2</v>
+      </c>
+      <c r="D31" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" t="s">
+        <v>46</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H31" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32">
+        <v>19355</v>
+      </c>
+      <c r="B32">
+        <v>2022</v>
+      </c>
+      <c r="C32">
         <v>1</v>
       </c>
-      <c r="D30" t="s">
-[...37 lines deleted...]
-      <c r="H31" t="s">
+      <c r="D32" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" t="s">
         <v>80</v>
-      </c>
-[...18 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H32" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="33" spans="1:8">
-      <c r="A33">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A33" t="s">
+        <v>26</v>
+      </c>
+      <c r="B33" t="s">
+        <v>26</v>
+      </c>
+      <c r="C33" t="s">
+        <v>26</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H33" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="34" spans="1:8">
-      <c r="A34">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A34" t="s">
+        <v>26</v>
+      </c>
+      <c r="B34" t="s">
+        <v>26</v>
+      </c>
+      <c r="C34" t="s">
+        <v>26</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
       <c r="F34" t="s">
+        <v>64</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="G34" s="1" t="s">
+      <c r="H34" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>18174</v>
+        <v>18968</v>
       </c>
       <c r="B35">
         <v>2021</v>
       </c>
       <c r="C35">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="G35" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H35" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>18130</v>
+        <v>18419</v>
       </c>
       <c r="B36">
-        <v>2021</v>
+        <v>1998</v>
       </c>
       <c r="C36">
         <v>1</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
       <c r="F36" t="s">
-        <v>22</v>
+        <v>89</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H36" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>17855</v>
+        <v>18174</v>
       </c>
       <c r="B37">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C37">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
       <c r="F37" t="s">
+        <v>46</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="G37" s="1" t="s">
+      <c r="H37" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>17854</v>
+        <v>18130</v>
       </c>
       <c r="B38">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C38">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
       <c r="F38" t="s">
-        <v>92</v>
+        <v>43</v>
       </c>
       <c r="G38" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H38" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>17762</v>
+        <v>17855</v>
       </c>
       <c r="B39">
         <v>2020</v>
       </c>
       <c r="C39">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D39" t="s">
         <v>8</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
       <c r="F39" t="s">
+        <v>96</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="G39" s="1" t="s">
+      <c r="H39" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>17706</v>
+        <v>17854</v>
       </c>
       <c r="B40">
         <v>2020</v>
       </c>
       <c r="C40">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
       <c r="F40" t="s">
+        <v>96</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H40" t="s">
         <v>100</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>17701</v>
+        <v>17762</v>
       </c>
       <c r="B41">
         <v>2020</v>
       </c>
       <c r="C41">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
       <c r="F41" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G41" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H41" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>17231</v>
+        <v>17706</v>
       </c>
       <c r="B42">
         <v>2020</v>
       </c>
       <c r="C42">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D42" t="s">
         <v>8</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42" t="s">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>105</v>
       </c>
       <c r="H42" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>17192</v>
+        <v>17701</v>
       </c>
       <c r="B43">
         <v>2020</v>
       </c>
       <c r="C43">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D43" t="s">
         <v>8</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
       <c r="F43" t="s">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>107</v>
       </c>
       <c r="H43" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>17187</v>
+        <v>17231</v>
       </c>
       <c r="B44">
         <v>2020</v>
       </c>
       <c r="C44">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>109</v>
       </c>
       <c r="H44" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>16931</v>
+        <v>17192</v>
       </c>
       <c r="B45">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C45">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D45" t="s">
         <v>8</v>
       </c>
       <c r="E45" t="s">
         <v>9</v>
       </c>
       <c r="F45" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>111</v>
       </c>
       <c r="H45" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>16790</v>
+        <v>17187</v>
       </c>
       <c r="B46">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C46">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D46" t="s">
         <v>8</v>
       </c>
       <c r="E46" t="s">
         <v>9</v>
       </c>
       <c r="F46" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H46" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>16783</v>
+        <v>16931</v>
       </c>
       <c r="B47">
         <v>2019</v>
       </c>
       <c r="C47">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D47" t="s">
         <v>8</v>
       </c>
       <c r="E47" t="s">
         <v>9</v>
       </c>
       <c r="F47" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>115</v>
       </c>
       <c r="H47" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="48" spans="1:8">
-      <c r="A48" t="s">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="A48">
+        <v>16790</v>
+      </c>
+      <c r="B48">
+        <v>2019</v>
+      </c>
+      <c r="C48">
+        <v>6</v>
       </c>
       <c r="D48" t="s">
         <v>8</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
       <c r="F48" t="s">
-        <v>37</v>
+        <v>96</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H48" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>15582</v>
+        <v>16783</v>
       </c>
       <c r="B49">
         <v>2019</v>
       </c>
       <c r="C49">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D49" t="s">
         <v>8</v>
       </c>
       <c r="E49" t="s">
         <v>9</v>
       </c>
       <c r="F49" t="s">
+        <v>101</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="G49" s="1" t="s">
+      <c r="H49" t="s">
         <v>120</v>
       </c>
-      <c r="H49" t="s">
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>26</v>
+      </c>
+      <c r="B50" t="s">
+        <v>26</v>
+      </c>
+      <c r="C50" t="s">
+        <v>26</v>
+      </c>
+      <c r="D50" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" t="s">
+        <v>32</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>121</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F50" t="s">
+      <c r="H50" t="s">
         <v>122</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>14710</v>
+        <v>15582</v>
       </c>
       <c r="B51">
         <v>2019</v>
       </c>
       <c r="C51">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D51" t="s">
         <v>8</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
       <c r="F51" t="s">
+        <v>123</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H51" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>14532</v>
+        <v>14744</v>
       </c>
       <c r="B52">
-        <v>2005</v>
+        <v>2019</v>
       </c>
       <c r="C52">
+        <v>2</v>
+      </c>
+      <c r="D52" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" t="s">
+        <v>126</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H52" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53">
+        <v>14710</v>
+      </c>
+      <c r="B53">
+        <v>2019</v>
+      </c>
+      <c r="C53">
         <v>1</v>
       </c>
-      <c r="D52" t="s">
-[...8 lines deleted...]
-      <c r="G52" s="1" t="s">
+      <c r="D53" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" t="s">
         <v>129</v>
       </c>
-      <c r="H52" t="s">
+      <c r="G53" s="1" t="s">
         <v>130</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G53" s="1" t="s">
+      <c r="H53" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>12286</v>
+        <v>14532</v>
       </c>
       <c r="B54">
-        <v>2017</v>
+        <v>2005</v>
       </c>
       <c r="C54">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D54" t="s">
         <v>8</v>
       </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
       <c r="F54" t="s">
+        <v>132</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="G54" s="1" t="s">
+      <c r="H54" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="B55" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="C55" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D55" t="s">
         <v>8</v>
       </c>
       <c r="E55" t="s">
         <v>9</v>
       </c>
       <c r="F55" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="G55" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H55" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>11895</v>
+        <v>12286</v>
       </c>
       <c r="B56">
         <v>2017</v>
       </c>
       <c r="C56">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D56" t="s">
         <v>8</v>
       </c>
       <c r="E56" t="s">
         <v>9</v>
       </c>
       <c r="F56" t="s">
-        <v>119</v>
+        <v>137</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H56" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="57" spans="1:8">
-      <c r="A57">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A57" t="s">
+        <v>26</v>
+      </c>
+      <c r="B57" t="s">
+        <v>26</v>
+      </c>
+      <c r="C57" t="s">
+        <v>26</v>
       </c>
       <c r="D57" t="s">
         <v>8</v>
       </c>
       <c r="E57" t="s">
         <v>9</v>
       </c>
       <c r="F57" t="s">
-        <v>76</v>
+        <v>32</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>140</v>
       </c>
       <c r="H57" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>11499</v>
+        <v>11895</v>
       </c>
       <c r="B58">
         <v>2017</v>
       </c>
       <c r="C58">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D58" t="s">
         <v>8</v>
       </c>
       <c r="E58" t="s">
         <v>9</v>
       </c>
       <c r="F58" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>142</v>
       </c>
       <c r="H58" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="59" spans="1:8">
-      <c r="A59" t="s">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="A59">
+        <v>11767</v>
+      </c>
+      <c r="B59">
+        <v>2017</v>
+      </c>
+      <c r="C59">
+        <v>2</v>
       </c>
       <c r="D59" t="s">
         <v>8</v>
       </c>
       <c r="E59" t="s">
         <v>9</v>
       </c>
       <c r="F59" t="s">
+        <v>80</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="G59" s="1" t="s">
+      <c r="H59" t="s">
         <v>145</v>
       </c>
-      <c r="H59" t="s">
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60">
+        <v>11499</v>
+      </c>
+      <c r="B60">
+        <v>2017</v>
+      </c>
+      <c r="C60">
+        <v>1</v>
+      </c>
+      <c r="D60" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" t="s">
+        <v>123</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>146</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G60" s="1" t="s">
+      <c r="H60" t="s">
         <v>147</v>
       </c>
-      <c r="H60" t="s">
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>26</v>
+      </c>
+      <c r="B61" t="s">
+        <v>26</v>
+      </c>
+      <c r="C61" t="s">
+        <v>26</v>
+      </c>
+      <c r="D61" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" t="s">
+        <v>123</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>148</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G61" s="1" t="s">
+      <c r="H61" t="s">
         <v>149</v>
       </c>
-      <c r="H61" t="s">
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>26</v>
+      </c>
+      <c r="B62" t="s">
+        <v>26</v>
+      </c>
+      <c r="C62" t="s">
+        <v>26</v>
+      </c>
+      <c r="D62" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" t="s">
         <v>150</v>
-      </c>
-[...18 lines deleted...]
-        <v>122</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>151</v>
       </c>
       <c r="H62" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>4105</v>
+        <v>4380</v>
       </c>
       <c r="B63">
         <v>2015</v>
       </c>
       <c r="C63">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D63" t="s">
         <v>8</v>
       </c>
       <c r="E63" t="s">
         <v>9</v>
       </c>
       <c r="F63" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>153</v>
       </c>
       <c r="H63" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>4084</v>
+        <v>4232</v>
       </c>
       <c r="B64">
         <v>2015</v>
       </c>
       <c r="C64">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D64" t="s">
         <v>8</v>
       </c>
       <c r="E64" t="s">
         <v>9</v>
       </c>
       <c r="F64" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>155</v>
       </c>
       <c r="H64" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>4077</v>
+        <v>4105</v>
       </c>
       <c r="B65">
         <v>2015</v>
       </c>
       <c r="C65">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D65" t="s">
         <v>8</v>
       </c>
       <c r="E65" t="s">
         <v>9</v>
       </c>
       <c r="F65" t="s">
-        <v>122</v>
+        <v>137</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>157</v>
       </c>
       <c r="H65" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>3102</v>
+        <v>4084</v>
       </c>
       <c r="B66">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C66">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D66" t="s">
         <v>8</v>
       </c>
       <c r="E66" t="s">
         <v>9</v>
       </c>
       <c r="F66" t="s">
+        <v>137</v>
+      </c>
+      <c r="G66" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="G66" s="1" t="s">
+      <c r="H66" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>1965</v>
+        <v>4077</v>
       </c>
       <c r="B67">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="C67">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D67" t="s">
         <v>8</v>
       </c>
       <c r="E67" t="s">
         <v>9</v>
       </c>
       <c r="F67" t="s">
+        <v>126</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H67" t="s">
         <v>162</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>1621</v>
+        <v>3102</v>
       </c>
       <c r="B68">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="C68">
         <v>1</v>
       </c>
       <c r="D68" t="s">
         <v>8</v>
       </c>
       <c r="E68" t="s">
         <v>9</v>
       </c>
       <c r="F68" t="s">
-        <v>133</v>
+        <v>150</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="H68" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>1462</v>
+        <v>1965</v>
       </c>
       <c r="B69">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="C69">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D69" t="s">
         <v>8</v>
       </c>
       <c r="E69" t="s">
         <v>9</v>
       </c>
       <c r="F69" t="s">
-        <v>133</v>
+        <v>165</v>
       </c>
       <c r="G69" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H69" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>1461</v>
+        <v>1621</v>
       </c>
       <c r="B70">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="C70">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D70" t="s">
         <v>8</v>
       </c>
       <c r="E70" t="s">
         <v>9</v>
       </c>
       <c r="F70" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="G70" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H70" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>981</v>
+        <v>1462</v>
       </c>
       <c r="B71">
         <v>2011</v>
       </c>
       <c r="C71">
+        <v>3</v>
+      </c>
+      <c r="D71" t="s">
+        <v>8</v>
+      </c>
+      <c r="E71" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" t="s">
+        <v>137</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H71" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72">
+        <v>1461</v>
+      </c>
+      <c r="B72">
+        <v>2011</v>
+      </c>
+      <c r="C72">
+        <v>2</v>
+      </c>
+      <c r="D72" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" t="s">
+        <v>137</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H72" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73">
+        <v>981</v>
+      </c>
+      <c r="B73">
+        <v>2011</v>
+      </c>
+      <c r="C73">
         <v>1</v>
       </c>
-      <c r="D71" t="s">
-[...12 lines deleted...]
-        <v>172</v>
+      <c r="D73" t="s">
+        <v>8</v>
+      </c>
+      <c r="E73" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" t="s">
+        <v>132</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H73" t="s">
+        <v>175</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2818,50 +2879,52 @@
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>