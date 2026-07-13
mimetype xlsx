--- v0 (2026-05-05)
+++ v1 (2026-07-13)
@@ -10,71 +10,71 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="608" uniqueCount="262">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="623" uniqueCount="262">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Fernando Fernandes Pinto</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15775</t>
   </si>
   <si>
     <t>SUBSTITUI NOME DE VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15545</t>
   </si>
   <si>
     <t>"IMPLANTA NAS ESCOLAS DA REDE MUNICIPAL AULAS PRÁTICAS E TEÓRICAS SOBRE EDUCAÇÃO DE TRÂNSITO."</t>
   </si>
@@ -87,87 +87,78 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/14490</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE O PLANO DE CARGOS E VENCIMENTOS COM CARREIRA FUNCIONAL DOS SERVIDORES  DA CÂMARA MUNICIPAL DE JATAÍ."</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14488</t>
   </si>
   <si>
     <t>" INTRODUZ  MODIFICAÇÕES NAS DISPOSIÇÕES DA RESOLUÇÃO Nº 003/91 NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14486</t>
   </si>
   <si>
     <t>" CRIA CARGO DE AUXILIAR DE LIMPEZA EM GERAL, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14461</t>
   </si>
   <si>
     <t>" ATRIBUI NOME À SALA DE EX-SERVIDOR QUE MENCIONA."</t>
   </si>
   <si>
-    <t>Maria Euzébia de Lima_x000D_
-Fernando Fernandes Pinto</t>
+    <t>(</t>
+  </si>
+  <si>
+    <t>Maria Euzébia de Lima</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14459</t>
   </si>
   <si>
     <t>" MODIFICA HORÁRIO DE FUNCIONAMENTO DAS SESSÕES ORDINÁRIAS DA CÂMARA MUNICIPAL DE JATAÍ E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>Cidália Vilela_x000D_
-[...1 lines deleted...]
-Lísias Arantes</t>
+    <t>Cidália Vilela</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14362</t>
   </si>
   <si>
     <t>" CONCEDE TÍTULO DE CIDADANIA A PESSOA QUE  ESPECIFICA".</t>
   </si>
   <si>
-    <t>Ubaldo de Assis_x000D_
-[...8 lines deleted...]
-Cilene Maria de Moraes Guimarães</t>
+    <t>Ubaldo de Assis</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14361</t>
   </si>
   <si>
     <t>" CONCEDE TÍTULO DE CIDADÃO JATAIENSE A PESSOA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14356</t>
   </si>
   <si>
     <t xml:space="preserve">" CONCEDE TÍTULO DE CIDADÃO JATAIENSE A PESSOA QUE ESPECIFICA". </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14355</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA A PESSOA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14341</t>
   </si>
   <si>
     <t>" CONCEDE APOSENTADORIA POR TEMPO DE SERVIÇO O SERVIDOR QUE ESPECIFICA".</t>
   </si>
@@ -504,117 +495,99 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/9152</t>
   </si>
   <si>
     <t xml:space="preserve">REIVINDICA MEDIDA A CURTO PRAZO, SOLUÇÃO PARA O PROBLEMA DO ANTIGO NÚCLEO INDUSTRIAL </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9151</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO SOLICITANDO CONSTRUÇÃO DE ABRIGOS EM PONTOS DE ÔNIBUS</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9148</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO, ANEXANDO CÓPIA AO EXMO SR GOVERNADOR, CUMPRIMENTADO-O PELA FELIZ INICIATIVA AO PREMIAR O MEIO RURAL COM A AMPLIAÇÃO DA ESCOLA FAZENDA INSTALADA NO MUNICÍPIO DE ITAUÇU.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9147</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER ENCAMINHAMENTO DE OFÍCIO AO EXMO SR PREFEITO REIVINDICANDO MEDIDAS INADIÁVEIS NO SENTIDO DE SOLICIONAR O CASO PREFEITURA/SANEAGO </t>
   </si>
   <si>
-    <t>Fernando Fernandes Pinto_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/8717</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO PREFEITO MUNICIPAL, SR. NELSON ANTÔNIO DA SILVA, REIVINDICANDO-LHE UM BEBEDOURO NAS DEPENDÊNCIAS DO FÓRUM LOCAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8716</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO PREFEITO MUNICIPAL, SR. NELSON ANTÔNIO DA SILVA, PEDINDO A CONSTRUÇÃO DE UMA ESCOLA MUNICIPAL DE 1° GRAU NO BAIRRO SODRÉ, COM PREVISÃO DE FUNCIONAMENTO NO ANO LETIVO DE 1997.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8715</t>
   </si>
   <si>
     <t>REQUER DA MESA A CONCESSÃO DE UM TÍTULO DE HONRA  AO MÉRITO AO SR. NAPOLEÃO ALVES NETO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8714</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO SR. MAJOR CARLOS ANTÔNIO ELIAS, COMANDANTE DO 4ª CIPM EM JATAÍ, PEDINDO QUE A POLÍCIA MANTENHA VIGILÂNCIA OSTENSIVA, NO PERÍODO NOTURNO, NOS BAIRROS PERIFÉRICOS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8713</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO AO GERENTE REGIONAL DA CELG, SR. ANGELINO FRANCISCO BARROS, PEDINDO QUE OS CORTES DE ENERGIA ELÉTRICA, POR FALTA DE PAGAMENTO, ACONTEÇAM SOMENTE PELA MANHÃ PARA QUE O CONTRIBUINTE POSSA EFETUAR O PAGAMENTO E PEDIR A RELIGAÇÃO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8711</t>
   </si>
   <si>
     <t>REQUER O ENCAMINHAMENTO DE OFÍCIO AO SUPERINTENDENTE DE TRÂNSITO O SR. HUMBERTO DE FREITAS MACHADO, PEDINDO A REGULAMENTAÇÃO DE TRÂNSITO NA PRAÇA DA CATEDRAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8710</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO AO PREFEITO MUNICIPAL SR. NELSON ANTÔNIO DA SILVA, PEDINDO A AUTORIZAÇÃO PARA A REALIZAÇÃO DE MUTIRÕES DE LIMPEZA GERAL EM TODOS OS TERRENOS BALDIOS DA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8703</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO PREFEITO MUNICIPAL, SR. DR. NELSON ANTÔNIO DA SILVA, REIVINDICANDO-LHE MEDIDAS PARA ASSEGURAR AOS IDOSOS O DIREITO AO PASSE LIVRE NA EMPRESA DE ÔNIBUS COLETIVO LOCAL.</t>
   </si>
   <si>
-    <t>Rui Carlos Ferreira_x000D_
-[...13 lines deleted...]
-Plínio Sebastião Ortiz Oliveira</t>
+    <t>Rui Carlos Ferreira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7719</t>
   </si>
   <si>
     <t>SOLICITA DO SECRETÁRIO ESTADUAL DE INDÚSTRIA E COMÉRCIO DO ESTADO DE GOIÁS AJUDA PARA CARREAR ALGUMAS INDÚSTRIAS PARA JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7655</t>
   </si>
   <si>
     <t>SOLICITA MEDIDAS CABÍVEIS E URGENTES PROCURANDO MELHORAR E ADEQUAR AS INSTALAÇÕES E FUNCIONAMENTO DO TERMINAL RODOVIÁRIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7653</t>
   </si>
   <si>
     <t>REIVINDICA A CONFECÇÃO DE PASSARELA PARA PEDESTRES NO ACESSO DA ESTÁTUA DO CRISTO REDENTOR, MARGEANDO A RODOVIA JATAÍ-RIO VERDE, COM INÍCIO NA ROTATÓRIA JUNTO AO ANTIGO POSTO SÃO PAULO ATÉ O COMEÇO DAS ESCADARIAS, INCLUSIVE AINDA COM ESTACIONAMENTO PARA VEÍCULOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7651</t>
   </si>
   <si>
     <t>REIVINDICA A CONFECÇÃO E COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO EM TODAS AS RUAS DA CIDADE, COM CUIDADOS ESPECIAIS NAS DE PERIFERIAS.</t>
   </si>
@@ -1186,51 +1159,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15775" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15545" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14490" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14488" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14486" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14461" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14459" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14362" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14361" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14356" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14355" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14341" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14335" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10785" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10782" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10781" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10780" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10779" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10778" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10777" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10776" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10775" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10774" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10773" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10771" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10770" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10769" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10768" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10767" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10766" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10765" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10764" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10757" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9855" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9516" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9515" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9305" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9304" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9303" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9302" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9301" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9300" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9299" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9298" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9295" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9294" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9293" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9292" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9291" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9290" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9289" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9288" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9287" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9286" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9164" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9163" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9162" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9161" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9160" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9159" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9158" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9157" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9156" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9155" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9154" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9153" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9152" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9151" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9148" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9147" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8717" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8716" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8715" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8714" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8713" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8711" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8710" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8703" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7719" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7655" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7653" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7651" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7648" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7646" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7645" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7640" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7638" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7637" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7636" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7635" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7634" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7633" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7632" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7631" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7630" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7629" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7628" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7627" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7372" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7371" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7370" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7369" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7368" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7352" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7067" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7066" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7065" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7064" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7063" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7062" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7061" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7060" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6883" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6882" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6877" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6875" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6870" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6867" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6865" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6863" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H121"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="33" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="39" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1374,3002 +1347,3002 @@
         <v>14461</v>
       </c>
       <c r="B7">
         <v>1997</v>
       </c>
       <c r="C7">
         <v>3</v>
       </c>
       <c r="D7" t="s">
         <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" t="s">
+        <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
+        <v>26</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H8" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
         <v>25</v>
       </c>
-      <c r="G8" s="1" t="s">
-[...14 lines deleted...]
-        <v>3</v>
+      <c r="B9" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" t="s">
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
+        <v>30</v>
+      </c>
+      <c r="F9" t="s">
+        <v>31</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H9" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" t="s">
         <v>29</v>
       </c>
-      <c r="F9" t="s">
+      <c r="E10" t="s">
         <v>30</v>
       </c>
-      <c r="G9" s="1" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>14356</v>
       </c>
       <c r="B11">
         <v>1996</v>
       </c>
       <c r="C11">
         <v>10</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F11" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>14355</v>
       </c>
       <c r="B12">
         <v>1995</v>
       </c>
       <c r="C12">
         <v>8</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F12" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>14341</v>
       </c>
       <c r="B13">
         <v>1996</v>
       </c>
       <c r="C13">
         <v>1</v>
       </c>
       <c r="D13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F13" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>14335</v>
       </c>
       <c r="B14">
         <v>1994</v>
       </c>
       <c r="C14">
         <v>2</v>
       </c>
       <c r="D14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>10785</v>
       </c>
       <c r="B15">
         <v>1993</v>
       </c>
       <c r="C15">
         <v>414</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>10782</v>
       </c>
       <c r="B16">
         <v>1993</v>
       </c>
       <c r="C16">
         <v>14</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H16" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>10781</v>
       </c>
       <c r="B17">
         <v>1993</v>
       </c>
       <c r="C17">
         <v>15</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F17" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>10780</v>
       </c>
       <c r="B18">
         <v>1993</v>
       </c>
       <c r="C18">
         <v>16</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>10779</v>
       </c>
       <c r="B19">
         <v>1993</v>
       </c>
       <c r="C19">
         <v>17</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F19" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H19" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>10778</v>
       </c>
       <c r="B20">
         <v>1993</v>
       </c>
       <c r="C20">
         <v>25</v>
       </c>
       <c r="D20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F20" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H20" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>10777</v>
       </c>
       <c r="B21">
         <v>1993</v>
       </c>
       <c r="C21">
         <v>30</v>
       </c>
       <c r="D21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F21" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>10776</v>
       </c>
       <c r="B22">
         <v>1993</v>
       </c>
       <c r="C22">
         <v>82</v>
       </c>
       <c r="D22" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E22" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F22" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H22" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>10775</v>
       </c>
       <c r="B23">
         <v>1993</v>
       </c>
       <c r="C23">
         <v>150</v>
       </c>
       <c r="D23" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E23" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F23" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H23" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>10774</v>
       </c>
       <c r="B24">
         <v>1993</v>
       </c>
       <c r="C24">
         <v>212</v>
       </c>
       <c r="D24" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E24" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F24" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H24" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>10773</v>
       </c>
       <c r="B25">
         <v>1993</v>
       </c>
       <c r="C25">
         <v>218</v>
       </c>
       <c r="D25" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E25" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F25" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H25" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>10771</v>
       </c>
       <c r="B26">
         <v>1993</v>
       </c>
       <c r="C26">
         <v>262</v>
       </c>
       <c r="D26" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E26" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F26" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H26" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>10770</v>
       </c>
       <c r="B27">
         <v>1993</v>
       </c>
       <c r="C27">
         <v>266</v>
       </c>
       <c r="D27" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E27" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F27" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H27" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>10769</v>
       </c>
       <c r="B28">
         <v>1993</v>
       </c>
       <c r="C28">
         <v>279</v>
       </c>
       <c r="D28" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E28" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F28" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H28" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>10768</v>
       </c>
       <c r="B29">
         <v>1993</v>
       </c>
       <c r="C29">
         <v>334</v>
       </c>
       <c r="D29" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E29" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F29" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H29" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>10767</v>
       </c>
       <c r="B30">
         <v>1993</v>
       </c>
       <c r="C30">
         <v>354</v>
       </c>
       <c r="D30" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F30" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H30" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>10766</v>
       </c>
       <c r="B31">
         <v>1993</v>
       </c>
       <c r="C31">
         <v>355</v>
       </c>
       <c r="D31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E31" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F31" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H31" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>10765</v>
       </c>
       <c r="B32">
         <v>1993</v>
       </c>
       <c r="C32">
         <v>426</v>
       </c>
       <c r="D32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E32" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F32" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H32" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>10764</v>
       </c>
       <c r="B33">
         <v>1993</v>
       </c>
       <c r="C33">
         <v>451</v>
       </c>
       <c r="D33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F33" t="s">
         <v>10</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H33" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>10757</v>
       </c>
       <c r="B34">
         <v>1993</v>
       </c>
       <c r="C34">
         <v>452</v>
       </c>
       <c r="D34" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F34" t="s">
         <v>10</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H34" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>9855</v>
       </c>
       <c r="B35">
         <v>1994</v>
       </c>
       <c r="C35">
         <v>177</v>
       </c>
       <c r="D35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E35" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F35" t="s">
         <v>10</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="H35" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>9516</v>
       </c>
       <c r="B36">
         <v>1994</v>
       </c>
       <c r="C36">
         <v>23600</v>
       </c>
       <c r="D36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F36" t="s">
         <v>10</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H36" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>9515</v>
       </c>
       <c r="B37">
         <v>1994</v>
       </c>
       <c r="C37">
         <v>246</v>
       </c>
       <c r="D37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F37" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H37" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>9305</v>
       </c>
       <c r="B38">
         <v>1994</v>
       </c>
       <c r="C38">
         <v>1</v>
       </c>
       <c r="D38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F38" t="s">
         <v>10</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H38" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>9304</v>
       </c>
       <c r="B39">
         <v>1994</v>
       </c>
       <c r="C39">
         <v>41</v>
       </c>
       <c r="D39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F39" t="s">
         <v>10</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H39" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>9303</v>
       </c>
       <c r="B40">
         <v>1994</v>
       </c>
       <c r="C40">
         <v>95</v>
       </c>
       <c r="D40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F40" t="s">
         <v>10</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H40" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>9302</v>
       </c>
       <c r="B41">
         <v>1994</v>
       </c>
       <c r="C41">
         <v>235</v>
       </c>
       <c r="D41" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F41" t="s">
         <v>10</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H41" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>9301</v>
       </c>
       <c r="B42">
         <v>1994</v>
       </c>
       <c r="C42">
         <v>2360</v>
       </c>
       <c r="D42" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E42" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F42" t="s">
         <v>10</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H42" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>9300</v>
       </c>
       <c r="B43">
         <v>1994</v>
       </c>
       <c r="C43">
         <v>237</v>
       </c>
       <c r="D43" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E43" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F43" t="s">
         <v>10</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H43" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>9299</v>
       </c>
       <c r="B44">
         <v>1994</v>
       </c>
       <c r="C44">
         <v>364</v>
       </c>
       <c r="D44" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E44" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F44" t="s">
         <v>10</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H44" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>9298</v>
       </c>
       <c r="B45">
         <v>1994</v>
       </c>
       <c r="C45">
         <v>370</v>
       </c>
       <c r="D45" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E45" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F45" t="s">
         <v>10</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="H45" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>9295</v>
       </c>
       <c r="B46">
         <v>1994</v>
       </c>
       <c r="C46">
         <v>372</v>
       </c>
       <c r="D46" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E46" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F46" t="s">
         <v>10</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="H46" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>9294</v>
       </c>
       <c r="B47">
         <v>1994</v>
       </c>
       <c r="C47">
         <v>415</v>
       </c>
       <c r="D47" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E47" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F47" t="s">
         <v>10</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H47" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>9293</v>
       </c>
       <c r="B48">
         <v>1994</v>
       </c>
       <c r="C48">
         <v>416</v>
       </c>
       <c r="D48" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E48" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F48" t="s">
         <v>10</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="H48" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>9292</v>
       </c>
       <c r="B49">
         <v>1994</v>
       </c>
       <c r="C49">
         <v>426</v>
       </c>
       <c r="D49" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E49" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F49" t="s">
         <v>10</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H49" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>9291</v>
       </c>
       <c r="B50">
         <v>1994</v>
       </c>
       <c r="C50">
         <v>427</v>
       </c>
       <c r="D50" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E50" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F50" t="s">
         <v>10</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H50" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>9290</v>
       </c>
       <c r="B51">
         <v>1994</v>
       </c>
       <c r="C51">
         <v>460</v>
       </c>
       <c r="D51" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E51" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F51" t="s">
         <v>10</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="H51" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>9289</v>
       </c>
       <c r="B52">
         <v>1994</v>
       </c>
       <c r="C52">
         <v>503</v>
       </c>
       <c r="D52" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E52" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F52" t="s">
         <v>10</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="H52" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>9288</v>
       </c>
       <c r="B53">
         <v>1994</v>
       </c>
       <c r="C53">
         <v>510</v>
       </c>
       <c r="D53" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E53" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F53" t="s">
         <v>10</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H53" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>9287</v>
       </c>
       <c r="B54">
         <v>1994</v>
       </c>
       <c r="C54">
         <v>531</v>
       </c>
       <c r="D54" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E54" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F54" t="s">
         <v>10</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H54" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>9286</v>
       </c>
       <c r="B55">
         <v>1994</v>
       </c>
       <c r="C55">
         <v>591</v>
       </c>
       <c r="D55" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E55" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F55" t="s">
         <v>10</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H55" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>9164</v>
       </c>
       <c r="B56">
         <v>1995</v>
       </c>
       <c r="C56">
         <v>72</v>
       </c>
       <c r="D56" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E56" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F56" t="s">
         <v>10</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="H56" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>9163</v>
       </c>
       <c r="B57">
         <v>1995</v>
       </c>
       <c r="C57">
         <v>548</v>
       </c>
       <c r="D57" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E57" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F57" t="s">
         <v>10</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="H57" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>9162</v>
       </c>
       <c r="B58">
         <v>1995</v>
       </c>
       <c r="C58">
         <v>398</v>
       </c>
       <c r="D58" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E58" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F58" t="s">
         <v>10</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H58" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>9161</v>
       </c>
       <c r="B59">
         <v>1995</v>
       </c>
       <c r="C59">
         <v>3480</v>
       </c>
       <c r="D59" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E59" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F59" t="s">
         <v>10</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H59" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>9160</v>
       </c>
       <c r="B60">
         <v>1995</v>
       </c>
       <c r="C60">
         <v>347</v>
       </c>
       <c r="D60" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E60" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F60" t="s">
         <v>10</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H60" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>9159</v>
       </c>
       <c r="B61">
         <v>1995</v>
       </c>
       <c r="C61">
         <v>345</v>
       </c>
       <c r="D61" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E61" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F61" t="s">
         <v>10</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="H61" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>9158</v>
       </c>
       <c r="B62">
         <v>1995</v>
       </c>
       <c r="C62">
         <v>290</v>
       </c>
       <c r="D62" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E62" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F62" t="s">
         <v>10</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="H62" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>9157</v>
       </c>
       <c r="B63">
         <v>1995</v>
       </c>
       <c r="C63">
         <v>252</v>
       </c>
       <c r="D63" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E63" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F63" t="s">
         <v>10</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="H63" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>9156</v>
       </c>
       <c r="B64">
         <v>1995</v>
       </c>
       <c r="C64">
         <v>222</v>
       </c>
       <c r="D64" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E64" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F64" t="s">
         <v>10</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H64" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>9155</v>
       </c>
       <c r="B65">
         <v>1995</v>
       </c>
       <c r="C65">
         <v>206</v>
       </c>
       <c r="D65" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E65" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F65" t="s">
         <v>10</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="H65" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>9154</v>
       </c>
       <c r="B66">
         <v>1995</v>
       </c>
       <c r="C66">
         <v>194</v>
       </c>
       <c r="D66" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E66" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F66" t="s">
         <v>10</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H66" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>9153</v>
       </c>
       <c r="B67">
         <v>1995</v>
       </c>
       <c r="C67">
         <v>188</v>
       </c>
       <c r="D67" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E67" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F67" t="s">
         <v>10</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="H67" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>9152</v>
       </c>
       <c r="B68">
         <v>1995</v>
       </c>
       <c r="C68">
         <v>163</v>
       </c>
       <c r="D68" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E68" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F68" t="s">
         <v>10</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="H68" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>9151</v>
       </c>
       <c r="B69">
         <v>1995</v>
       </c>
       <c r="C69">
         <v>1450</v>
       </c>
       <c r="D69" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E69" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F69" t="s">
         <v>10</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="H69" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>9148</v>
       </c>
       <c r="B70">
         <v>1995</v>
       </c>
       <c r="C70">
         <v>6</v>
       </c>
       <c r="D70" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E70" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F70" t="s">
         <v>10</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="H70" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>9147</v>
       </c>
       <c r="B71">
         <v>1995</v>
       </c>
       <c r="C71">
         <v>1</v>
       </c>
       <c r="D71" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E71" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F71" t="s">
         <v>10</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="H71" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="72" spans="1:8">
-      <c r="A72">
-[...6 lines deleted...]
-        <v>5730</v>
+      <c r="A72" t="s">
+        <v>25</v>
+      </c>
+      <c r="B72" t="s">
+        <v>25</v>
+      </c>
+      <c r="C72" t="s">
+        <v>25</v>
       </c>
       <c r="D72" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E72" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F72" t="s">
-        <v>160</v>
+        <v>10</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>161</v>
       </c>
       <c r="H72" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>8716</v>
       </c>
       <c r="B73">
         <v>1996</v>
       </c>
       <c r="C73">
         <v>386</v>
       </c>
       <c r="D73" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E73" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F73" t="s">
         <v>10</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>163</v>
       </c>
       <c r="H73" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>8715</v>
       </c>
       <c r="B74">
         <v>1996</v>
       </c>
       <c r="C74">
         <v>325</v>
       </c>
       <c r="D74" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E74" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F74" t="s">
         <v>10</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>165</v>
       </c>
       <c r="H74" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>8714</v>
       </c>
       <c r="B75">
         <v>1996</v>
       </c>
       <c r="C75">
         <v>274</v>
       </c>
       <c r="D75" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E75" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F75" t="s">
         <v>10</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>167</v>
       </c>
       <c r="H75" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>8713</v>
       </c>
       <c r="B76">
         <v>1996</v>
       </c>
       <c r="C76">
         <v>73</v>
       </c>
       <c r="D76" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E76" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F76" t="s">
         <v>10</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>169</v>
       </c>
       <c r="H76" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>8711</v>
       </c>
       <c r="B77">
         <v>1996</v>
       </c>
       <c r="C77">
         <v>38</v>
       </c>
       <c r="D77" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E77" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F77" t="s">
         <v>10</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>171</v>
       </c>
       <c r="H77" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>8710</v>
       </c>
       <c r="B78">
         <v>1996</v>
       </c>
       <c r="C78">
         <v>29</v>
       </c>
       <c r="D78" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E78" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F78" t="s">
         <v>10</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>173</v>
       </c>
       <c r="H78" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>8703</v>
       </c>
       <c r="B79">
         <v>1996</v>
       </c>
       <c r="C79">
         <v>20</v>
       </c>
       <c r="D79" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E79" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F79" t="s">
         <v>10</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>175</v>
       </c>
       <c r="H79" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="80" spans="1:8">
-      <c r="A80">
-[...6 lines deleted...]
-        <v>377</v>
+      <c r="A80" t="s">
+        <v>25</v>
+      </c>
+      <c r="B80" t="s">
+        <v>25</v>
+      </c>
+      <c r="C80" t="s">
+        <v>25</v>
       </c>
       <c r="D80" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E80" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F80" t="s">
         <v>177</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>178</v>
       </c>
       <c r="H80" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>7655</v>
       </c>
       <c r="B81">
         <v>1997</v>
       </c>
       <c r="C81">
         <v>587</v>
       </c>
       <c r="D81" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E81" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F81" t="s">
         <v>10</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>180</v>
       </c>
       <c r="H81" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>7653</v>
       </c>
       <c r="B82">
         <v>1997</v>
       </c>
       <c r="C82">
         <v>5750</v>
       </c>
       <c r="D82" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E82" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F82" t="s">
         <v>10</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>182</v>
       </c>
       <c r="H82" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>7651</v>
       </c>
       <c r="B83">
         <v>1997</v>
       </c>
       <c r="C83">
         <v>555</v>
       </c>
       <c r="D83" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E83" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F83" t="s">
         <v>10</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>184</v>
       </c>
       <c r="H83" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>7648</v>
       </c>
       <c r="B84">
         <v>1997</v>
       </c>
       <c r="C84">
         <v>554</v>
       </c>
       <c r="D84" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E84" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F84" t="s">
         <v>10</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H84" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>7646</v>
       </c>
       <c r="B85">
         <v>1997</v>
       </c>
       <c r="C85">
         <v>522</v>
       </c>
       <c r="D85" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E85" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F85" t="s">
         <v>10</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>188</v>
       </c>
       <c r="H85" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>7645</v>
       </c>
       <c r="B86">
         <v>1997</v>
       </c>
       <c r="C86">
         <v>521</v>
       </c>
       <c r="D86" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E86" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F86" t="s">
         <v>10</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>190</v>
       </c>
       <c r="H86" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>7640</v>
       </c>
       <c r="B87">
         <v>1997</v>
       </c>
       <c r="C87">
         <v>455</v>
       </c>
       <c r="D87" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E87" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F87" t="s">
         <v>10</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>192</v>
       </c>
       <c r="H87" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>7638</v>
       </c>
       <c r="B88">
         <v>1997</v>
       </c>
       <c r="C88">
         <v>454</v>
       </c>
       <c r="D88" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E88" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F88" t="s">
         <v>10</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>194</v>
       </c>
       <c r="H88" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>7637</v>
       </c>
       <c r="B89">
         <v>1997</v>
       </c>
       <c r="C89">
         <v>352</v>
       </c>
       <c r="D89" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E89" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F89" t="s">
         <v>10</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>196</v>
       </c>
       <c r="H89" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>7636</v>
       </c>
       <c r="B90">
         <v>1997</v>
       </c>
       <c r="C90">
         <v>314</v>
       </c>
       <c r="D90" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E90" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F90" t="s">
         <v>10</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>198</v>
       </c>
       <c r="H90" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>7635</v>
       </c>
       <c r="B91">
         <v>1997</v>
       </c>
       <c r="C91">
         <v>311</v>
       </c>
       <c r="D91" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E91" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F91" t="s">
         <v>10</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>200</v>
       </c>
       <c r="H91" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>7634</v>
       </c>
       <c r="B92">
         <v>1997</v>
       </c>
       <c r="C92">
         <v>289</v>
       </c>
       <c r="D92" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E92" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F92" t="s">
         <v>10</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>202</v>
       </c>
       <c r="H92" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
         <v>7633</v>
       </c>
       <c r="B93">
         <v>1997</v>
       </c>
       <c r="C93">
         <v>285</v>
       </c>
       <c r="D93" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E93" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F93" t="s">
         <v>10</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>204</v>
       </c>
       <c r="H93" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
         <v>7632</v>
       </c>
       <c r="B94">
         <v>1997</v>
       </c>
       <c r="C94">
         <v>166</v>
       </c>
       <c r="D94" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E94" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F94" t="s">
         <v>10</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>206</v>
       </c>
       <c r="H94" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
         <v>7631</v>
       </c>
       <c r="B95">
         <v>1997</v>
       </c>
       <c r="C95">
         <v>152</v>
       </c>
       <c r="D95" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E95" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F95" t="s">
         <v>10</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>208</v>
       </c>
       <c r="H95" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>7630</v>
       </c>
       <c r="B96">
         <v>1997</v>
       </c>
       <c r="C96">
         <v>103</v>
       </c>
       <c r="D96" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E96" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F96" t="s">
         <v>10</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>210</v>
       </c>
       <c r="H96" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>7629</v>
       </c>
       <c r="B97">
         <v>1997</v>
       </c>
       <c r="C97">
         <v>15</v>
       </c>
       <c r="D97" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E97" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F97" t="s">
         <v>10</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>212</v>
       </c>
       <c r="H97" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>7628</v>
       </c>
       <c r="B98">
         <v>1997</v>
       </c>
       <c r="C98">
         <v>14</v>
       </c>
       <c r="D98" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E98" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F98" t="s">
         <v>10</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H98" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>7627</v>
       </c>
       <c r="B99">
         <v>1997</v>
       </c>
       <c r="C99">
         <v>7</v>
       </c>
       <c r="D99" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E99" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F99" t="s">
         <v>10</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>216</v>
       </c>
       <c r="H99" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>7372</v>
       </c>
       <c r="B100">
         <v>1998</v>
       </c>
       <c r="C100">
         <v>136</v>
       </c>
       <c r="D100" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E100" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F100" t="s">
         <v>10</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>218</v>
       </c>
       <c r="H100" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>7371</v>
       </c>
       <c r="B101">
         <v>1998</v>
       </c>
       <c r="C101">
         <v>114</v>
       </c>
       <c r="D101" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E101" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F101" t="s">
         <v>10</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>220</v>
       </c>
       <c r="H101" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>7370</v>
       </c>
       <c r="B102">
         <v>1998</v>
       </c>
       <c r="C102">
         <v>90</v>
       </c>
       <c r="D102" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E102" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F102" t="s">
         <v>10</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>222</v>
       </c>
       <c r="H102" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
         <v>7369</v>
       </c>
       <c r="B103">
         <v>1998</v>
       </c>
       <c r="C103">
         <v>89</v>
       </c>
       <c r="D103" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E103" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F103" t="s">
         <v>10</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>224</v>
       </c>
       <c r="H103" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
         <v>7368</v>
       </c>
       <c r="B104">
         <v>1998</v>
       </c>
       <c r="C104">
         <v>2</v>
       </c>
       <c r="D104" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E104" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F104" t="s">
         <v>10</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>226</v>
       </c>
       <c r="H104" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>7352</v>
       </c>
       <c r="B105">
         <v>1998</v>
       </c>
       <c r="C105">
         <v>38</v>
       </c>
       <c r="D105" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E105" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F105" t="s">
         <v>10</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H105" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>7067</v>
       </c>
       <c r="B106">
         <v>1999</v>
       </c>
       <c r="C106">
         <v>210</v>
       </c>
       <c r="D106" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E106" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F106" t="s">
         <v>10</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>230</v>
       </c>
       <c r="H106" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>7066</v>
       </c>
       <c r="B107">
         <v>1999</v>
       </c>
       <c r="C107">
         <v>207</v>
       </c>
       <c r="D107" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E107" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F107" t="s">
         <v>10</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>232</v>
       </c>
       <c r="H107" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>7065</v>
       </c>
       <c r="B108">
         <v>1999</v>
       </c>
       <c r="C108">
         <v>135</v>
       </c>
       <c r="D108" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E108" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F108" t="s">
         <v>10</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>234</v>
       </c>
       <c r="H108" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>7064</v>
       </c>
       <c r="B109">
         <v>1999</v>
       </c>
       <c r="C109">
         <v>134</v>
       </c>
       <c r="D109" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E109" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F109" t="s">
         <v>10</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>236</v>
       </c>
       <c r="H109" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>7063</v>
       </c>
       <c r="B110">
         <v>1999</v>
       </c>
       <c r="C110">
         <v>107</v>
       </c>
       <c r="D110" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E110" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F110" t="s">
         <v>10</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>238</v>
       </c>
       <c r="H110" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>7062</v>
       </c>
       <c r="B111">
         <v>1999</v>
       </c>
       <c r="C111">
         <v>106</v>
       </c>
       <c r="D111" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E111" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F111" t="s">
         <v>10</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>240</v>
       </c>
       <c r="H111" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>7061</v>
       </c>
       <c r="B112">
         <v>1999</v>
       </c>
       <c r="C112">
         <v>4</v>
       </c>
       <c r="D112" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E112" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F112" t="s">
         <v>10</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>242</v>
       </c>
       <c r="H112" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
         <v>7060</v>
       </c>
       <c r="B113">
         <v>1999</v>
       </c>
       <c r="C113">
         <v>3</v>
       </c>
       <c r="D113" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E113" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F113" t="s">
         <v>10</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>244</v>
       </c>
       <c r="H113" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
         <v>6883</v>
       </c>
       <c r="B114">
         <v>2000</v>
       </c>
       <c r="C114">
         <v>130</v>
       </c>
       <c r="D114" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E114" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F114" t="s">
         <v>10</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>246</v>
       </c>
       <c r="H114" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
         <v>6882</v>
       </c>
       <c r="B115">
         <v>2000</v>
       </c>
       <c r="C115">
         <v>711</v>
       </c>
       <c r="D115" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E115" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F115" t="s">
         <v>10</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>248</v>
       </c>
       <c r="H115" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
         <v>6877</v>
       </c>
       <c r="B116">
         <v>2000</v>
       </c>
       <c r="C116">
         <v>66</v>
       </c>
       <c r="D116" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E116" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F116" t="s">
         <v>10</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>250</v>
       </c>
       <c r="H116" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
         <v>6875</v>
       </c>
       <c r="B117">
         <v>2000</v>
       </c>
       <c r="C117">
         <v>65</v>
       </c>
       <c r="D117" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E117" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F117" t="s">
         <v>10</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>252</v>
       </c>
       <c r="H117" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
         <v>6870</v>
       </c>
       <c r="B118">
         <v>2000</v>
       </c>
       <c r="C118">
         <v>53</v>
       </c>
       <c r="D118" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E118" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F118" t="s">
         <v>10</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>254</v>
       </c>
       <c r="H118" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
         <v>6867</v>
       </c>
       <c r="B119">
         <v>2000</v>
       </c>
       <c r="C119">
         <v>52</v>
       </c>
       <c r="D119" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E119" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F119" t="s">
         <v>10</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>256</v>
       </c>
       <c r="H119" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
         <v>6865</v>
       </c>
       <c r="B120">
         <v>2000</v>
       </c>
       <c r="C120">
         <v>51</v>
       </c>
       <c r="D120" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E120" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F120" t="s">
         <v>10</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>258</v>
       </c>
       <c r="H120" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
         <v>6863</v>
       </c>
       <c r="B121">
         <v>2000</v>
       </c>
       <c r="C121">
         <v>4</v>
       </c>
       <c r="D121" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E121" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F121" t="s">
         <v>10</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>260</v>
       </c>
       <c r="H121" t="s">
         <v>261</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>