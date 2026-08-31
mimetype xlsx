--- v0 (2026-07-03)
+++ v1 (2026-08-31)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="120">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -138,231 +138,240 @@
   <si>
     <t>Requer envio de ofício ao Sr. Prefeito Municipal, no sentido de informar a esta casa quais as providências tomadas para o funcionamento do antigo curso ginasial, no grupo escolar da Vila Progresso.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17678</t>
   </si>
   <si>
     <t>Requer a distribuição de cópias às comissões permanentes do projeto-lei, que oficializa o nome da estrada da onça para Estrada Municipal José Raimundo Prado.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17677</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando que determine a recuperação de todas as estradas municipais.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17676</t>
   </si>
   <si>
     <t>O vereador requer o envio de ofício ao Sr. Ministro da Saúde, reivindicando-lhe gestões junto aos órgãos competente, visando estabilitar os preços de medicamentos.</t>
   </si>
   <si>
     <t>(</t>
   </si>
   <si>
+    <t>Areno Rocha Vieira</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/17675</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Sr. Dr. Adeval Nunes Montalvão, Presidente da CELG, em Goiânia, no sentido de fazer algumas observações e descobrir o motivo do exorbitante aumento de taxa de energia elétrica em Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17674</t>
   </si>
   <si>
     <t>O vereador requer envio de ofício ao Exmo. Sr. Ministro da Previdência Social, reivindicando-lhe atenções no sentido que o homem do campo  seja  também atendido pelo I.N.P.S.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17673</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Exmo. Sr. Ministro da Agricultura, sugerindo-lhe interceder junto as fábricas de tratores e implementos agrícolas, visando eliminar o intermediário na revenda e na comercialização destes produtos.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17672</t>
   </si>
   <si>
     <t>Requer o envio de Moção de pesar aos familiares de Dona. Cândida Almeida Cunha, nascida em 13 de Novembro de 1893 e  falecida em 16 de janeiro de 1980.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17671</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Exmo. Sr. Prefeito Municipal,solicitando providências junto a Secretaria de Educação Municipal, no sentido de de que seja doado todos os materiais escolares para os que estão cursando o 1° grau.</t>
   </si>
   <si>
-    <t>Elita Maria de Carvalho Lima</t>
+    <t>Joviano Justino de Souza</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17663</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Sr. Presidente da SANEAGO, em Goiânia, solicitando desta autoridade ,uma urgente reconsideração nas tarifas de água em nossa cidade.</t>
   </si>
   <si>
+    <t>João Braz Souza</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/17644</t>
   </si>
   <si>
     <t>A vereadora requer envio de ofício ao Exmo. Sr. Prefeito Municipal Dr.Mauro Bento, solicitando ajuda de custos para as despesas de transporte aos estudantes que frequentam cursos superiores na Faculdade de filosofia na cidade de  Rio Verde.</t>
   </si>
   <si>
     <t>Antônio Soares Gedda</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17636</t>
   </si>
   <si>
     <t>Requer envio de ofício aos Dep. Domingos Venâncio e Costa Lima, que façam gestões junto ao Detran - Goiás, reivindicando-lhes para a cidade de Jataí, uma Delegacia  Regional de Transito.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17546</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Sr. DD. Secretário de Educação e Cultura do Estado de Goiás, reivindicando-lhe no sentido de cumprir a lei  obrigando que seja cantado o Hino Nacional no início ou termino das aulas.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17545</t>
   </si>
   <si>
     <t>Requer da mesa diretora  o envio de ofício ao Sr. Prefeito Municipal, solicitando inconformação sobre os professores do  município de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17544</t>
   </si>
   <si>
     <t>O vereador requer da  Presidência desta casa de leis, informação se já foram encaminhado ao seu destino os requerimentos aprovado nesta casa.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17543</t>
   </si>
   <si>
     <t>Requer  com máxima urgência a vinda de um fiscal da Organização de Saúde do Estado de Goiás, afim de fiscalizar açougues e o frigorífico FRINJAL principalmente  em horário de matança de animais.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17542</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Sr. Juiz de Direito desta Comarca, solicitando a proibição de crianças tomarem banho no banheiro público denominado de OLHO D'ÁGUA.</t>
   </si>
   <si>
+    <t>Nivaldo Sousa Moraes</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/17541</t>
   </si>
   <si>
     <t>O vereador solicita da mesa diretora da Câmara o envio de moção de pesar aos familiares do Sr. LÁZARO JUSTINO DE OLIVEIRA pelo seu falecimento ocorrido recentemente.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17540</t>
   </si>
   <si>
     <t>O vereador requer envio de ofício ao Sr. Prefeito Municipal, solicitando o patrolamento da estrada de Jataí, até a fazenda do Sr. João Braz, passando  ainda pela a fazenda do  Dr. Silvestre de Carvalho.</t>
   </si>
   <si>
+    <t>Jarbas de Assis Carvalho</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/17532</t>
   </si>
   <si>
     <t>O vereador requer envio de ofício ao Dr. Dorival de Carvalho, M.D. do Distrito do D.N.E,R. de Jataí, solicitando providências urgentes a retirada dos animais das rodovias federais pelos seus donos.</t>
   </si>
   <si>
-    <t>Nivaldo Sousa Moraes</t>
+    <t>Edgar Carneiro Souza</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17461</t>
   </si>
   <si>
     <t>Solicita a Mesa da Câmara fazer apelo ao Diretor do Colégio Estadual Nestório Ribeiro no sentido de reduzir taxas de inscrições.</t>
   </si>
   <si>
+    <t>https://www.jatai.go.leg.br/materia/17460</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito Municipal, enviar mensagem ao Poder Legislativo, solicitando autorização para abertura de crédito especial.</t>
+  </si>
+  <si>
+    <t>Ariston Quirino de Moraes</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/17430</t>
+  </si>
+  <si>
+    <t>O vereador  infra -assinado  requer a apreciação desta casa de leis o projeto de lei que visa a modificação do Projeto - Lei n° 92-A, tabela l de março de 1967.</t>
+  </si>
+  <si>
     <t>Alan-Kardec de Rezende</t>
   </si>
   <si>
-    <t>https://www.jatai.go.leg.br/materia/17460</t>
-[...2 lines deleted...]
-    <t>Solicita ao Prefeito Municipal, enviar mensagem ao Poder Legislativo, solicitando autorização para abertura de crédito especial.</t>
+    <t>https://www.jatai.go.leg.br/materia/17427</t>
+  </si>
+  <si>
+    <t>O vereador que este assina, requer envio de ofício ao Sr. Prefeito Municipal com a máxima urgência, solicitando  a remessa de crédito especial para pagamento do décimo terceiro salário aos funcionários da municipalidade.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/17419</t>
+  </si>
+  <si>
+    <t>O vereador que ao final subscreve, requer envio de ofício ao dirigentes da "CEM" (campanha de erradicação da malária), afim de estudarem uma imediata tomada de providências, que requer o caso, que atualmente assola nossa cidade.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/17418</t>
+  </si>
+  <si>
+    <t>Requer do Sr. Prefeito Municipal, para que envie  a esta casa de leis um projeto - lei, solicitando a aumento dos vencimentos dos diaristas da prefeitura e que atualize o salário mínimo para os contratados.</t>
   </si>
   <si>
     <t>Jerônimo Epaminondas Vilela</t>
   </si>
   <si>
-    <t>https://www.jatai.go.leg.br/materia/17430</t>
-[...25 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17406</t>
   </si>
   <si>
     <t>O vereador requer envio de ofício ao Exmo. Sr. Prefeito Municipal, para que encaminhe um projeto -Lei a esta casa, concedendo abono salarial aos funcionários da municipalidade.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17405</t>
   </si>
   <si>
     <t>O vereador juntamente com toda a edilidade, solicita ao Superintendência  do Instituto Nacional da Previdência Social, em Goiânia, para que sejam estendidos os benefícios  a esta cidade  dos mesmos moldes  em todo o Estado de Goiás e do país.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17403</t>
   </si>
   <si>
     <t>O vereador requer envio de ofício ao Exmo Sr. Prefeito Municipal. sugerindo-lhe que mande um projeto - Lei que concede permissão ao mesmo de assinar convênio com IPASGO, visando assistência médica e social aos servidores municipais.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17402</t>
   </si>
   <si>
     <t>Requer envio de ofício de pesar aos familiares de Major Flávio Francisco Vilela, pelo seu falecimento ocorrido no dia 04 de outubro próximo passado.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17401</t>
   </si>
   <si>
     <t>O vereador que ao final subscreve, requer envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando isenção de multas dos impostos municipais para quem fizer o pagamento até o dia 30 de Dezembro de 1967.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Augusto Rodrigues da Silva</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17398</t>
   </si>
   <si>
     <t>O vereador que ao final subscreve, solicita do Exmo. Sr. Prefeito Municipal, no sentido de se estar caminhando um projeto - lei, concedendo isenção de  dos impostos e taxas, os senhores vereadores.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17387</t>
   </si>
   <si>
     <t>O vereador solicita envio de ofício ao Exmo. Dr. Mário Evaristo de Oliveira diretor do Serviço Estadual de Saneamento e do Encarregado do S.S.S.E. de  Jataí, requerendo informações sobre  o andamento da construção de captação de água do queixada.</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17348</t>
   </si>
   <si>
     <t>" Que troca nome e dá nova denominação a via pública".</t>
   </si>
@@ -1162,863 +1171,863 @@
       </c>
       <c r="G16" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17" t="s">
         <v>41</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>17674</v>
       </c>
       <c r="B18">
         <v>1980</v>
       </c>
       <c r="C18">
         <v>20</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H18" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>17673</v>
       </c>
       <c r="B19">
         <v>1980</v>
       </c>
       <c r="C19">
         <v>19</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H19" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>17672</v>
       </c>
       <c r="B20">
         <v>1980</v>
       </c>
       <c r="C20">
         <v>10</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H20" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>17671</v>
       </c>
       <c r="B21">
         <v>1980</v>
       </c>
       <c r="C21">
         <v>9</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H21" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22" t="s">
         <v>41</v>
       </c>
       <c r="C22" t="s">
         <v>41</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H22" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>41</v>
       </c>
       <c r="B23" t="s">
         <v>41</v>
       </c>
       <c r="C23" t="s">
         <v>41</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H23" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>41</v>
       </c>
       <c r="B24" t="s">
         <v>41</v>
       </c>
       <c r="C24" t="s">
         <v>41</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H24" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>17546</v>
       </c>
       <c r="B25">
         <v>1969</v>
       </c>
       <c r="C25">
         <v>75</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
       <c r="F25" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="H25" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>17545</v>
       </c>
       <c r="B26">
         <v>1969</v>
       </c>
       <c r="C26">
         <v>74</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
       <c r="F26" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H26" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>17544</v>
       </c>
       <c r="B27">
         <v>1969</v>
       </c>
       <c r="C27">
         <v>21</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="H27" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>17543</v>
       </c>
       <c r="B28">
         <v>1969</v>
       </c>
       <c r="C28">
         <v>18</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="H28" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>17542</v>
       </c>
       <c r="B29">
         <v>1969</v>
       </c>
       <c r="C29">
         <v>14</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H29" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30" t="s">
         <v>41</v>
       </c>
       <c r="C30" t="s">
         <v>41</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30" t="s">
-        <v>10</v>
+        <v>72</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="H30" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>17540</v>
       </c>
       <c r="B31">
         <v>1969</v>
       </c>
       <c r="C31">
         <v>3</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="H31" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32" t="s">
         <v>41</v>
       </c>
       <c r="C32" t="s">
         <v>41</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="H32" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33" t="s">
         <v>41</v>
       </c>
       <c r="C33" t="s">
         <v>41</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="H33" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34" t="s">
         <v>41</v>
       </c>
       <c r="C34" t="s">
         <v>41</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
       <c r="F34" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="H34" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35" t="s">
         <v>41</v>
       </c>
       <c r="C35" t="s">
         <v>41</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="H35" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>41</v>
       </c>
       <c r="B36" t="s">
         <v>41</v>
       </c>
       <c r="C36" t="s">
         <v>41</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
       <c r="F36" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="H36" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>41</v>
       </c>
       <c r="B37" t="s">
         <v>41</v>
       </c>
       <c r="C37" t="s">
         <v>41</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
       <c r="F37" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="H37" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>41</v>
       </c>
       <c r="B38" t="s">
         <v>41</v>
       </c>
       <c r="C38" t="s">
         <v>41</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
       <c r="F38" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="H38" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>41</v>
       </c>
       <c r="B39" t="s">
         <v>41</v>
       </c>
       <c r="C39" t="s">
         <v>41</v>
       </c>
       <c r="D39" t="s">
         <v>8</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
       <c r="F39" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="H39" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>17405</v>
       </c>
       <c r="B40">
         <v>1967</v>
       </c>
       <c r="C40">
         <v>256</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
       <c r="F40" t="s">
         <v>10</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="H40" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>41</v>
       </c>
       <c r="B41" t="s">
         <v>41</v>
       </c>
       <c r="C41" t="s">
         <v>41</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
       <c r="F41" t="s">
         <v>10</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="H41" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>41</v>
       </c>
       <c r="D42" t="s">
         <v>8</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42" t="s">
         <v>10</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="H42" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>41</v>
       </c>
       <c r="B43" t="s">
         <v>41</v>
       </c>
       <c r="C43" t="s">
         <v>41</v>
       </c>
       <c r="D43" t="s">
         <v>8</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
       <c r="F43" t="s">
-        <v>10</v>
+        <v>80</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="H43" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>41</v>
       </c>
       <c r="B44" t="s">
         <v>41</v>
       </c>
       <c r="C44" t="s">
         <v>41</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="H44" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>41</v>
       </c>
       <c r="B45" t="s">
         <v>41</v>
       </c>
       <c r="C45" t="s">
         <v>41</v>
       </c>
       <c r="D45" t="s">
         <v>8</v>
       </c>
       <c r="E45" t="s">
         <v>9</v>
       </c>
       <c r="F45" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="H45" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>17348</v>
       </c>
       <c r="B46">
         <v>1982</v>
       </c>
       <c r="C46">
         <v>7</v>
       </c>
       <c r="D46" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="E46" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="F46" t="s">
         <v>10</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H46" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>17347</v>
       </c>
       <c r="B47">
         <v>1982</v>
       </c>
       <c r="C47">
         <v>6</v>
       </c>
       <c r="D47" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="E47" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="F47" t="s">
         <v>10</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="H47" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>41</v>
       </c>
       <c r="B48" t="s">
         <v>41</v>
       </c>
       <c r="C48" t="s">
         <v>41</v>
       </c>
       <c r="D48" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="E48" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F48" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="H48" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>