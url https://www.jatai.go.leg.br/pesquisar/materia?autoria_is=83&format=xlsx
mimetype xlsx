--- v0 (2025-11-01)
+++ v1 (2026-07-01)
@@ -10,163 +10,158 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="743" uniqueCount="336">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="836" uniqueCount="324">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Elita Maria de Carvalho Lima</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17670</t>
   </si>
   <si>
     <t>Requer envio de Moção de congratulação ao grupo de arte Dram por intermédio de sua diretora Alice Franco de Lima.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17668</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito Municipal, reivindicando-lhe a reforma da escola de 1° grau Maria Victoria neste município.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17667</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr.  Prefeito Municipal, a canalização dos detritos do gado abatido no matadouro, até o córrego Jataí.</t>
   </si>
   <si>
-    <t>Eufrásio Pereira Rocha_x000D_
-[...4 lines deleted...]
-Dolorita Macedo de Oliveira</t>
+    <t>(</t>
+  </si>
+  <si>
+    <t>Eufrásio Pereira Rocha</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17663</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Sr. Presidente da SANEAGO, em Goiânia, solicitando desta autoridade ,uma urgente reconsideração nas tarifas de água em nossa cidade.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17662</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Sr. Presidente da Telegoiás, reivindicando a colocação de telefone público na Estação Rodoviária em nossa cidade.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17661</t>
   </si>
   <si>
     <t>Requer do Exmo. Sr. Prefeito Municipal, reivindicando-lhe a limpeza no Olho-d'água.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17660</t>
   </si>
   <si>
     <t>Requer ao  Exmo. Sr. Prefeito Municipal, o asfaltamento da Rua José Pereira Rezende, trecho compreendido entre as ruas Miranda de Carvalho e Jerônimo Silva.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17659</t>
   </si>
   <si>
     <t>Requer do Exmo. Sr. Prefeito Municipal, providências no sentido de estar asfaltando o trecho entre o Clube  13 de Maio e a Vila Paraíso.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17658</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Exmo. Sr. Prefeito Municipal, sugerindo-lhe a decretar feriado ou ponto facultativo no dia 30 deste, ao ensejo da visita do Papa João Paulo ll a Brasilia - DF.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17657</t>
   </si>
   <si>
     <t>Requer envio de Moção de pesar à Professora Carmem Lopes da Silva Carvalho, pelo falecimento de pai ocorrido no dia 06 próximo passado em Minas Gerais.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17656</t>
   </si>
   <si>
     <t>A vereadora que ao final subscreve, requer envio de ofício ao Exmo. Sr. Prefeito Municipal, reivindicando-lhe a  recolocação dos semáforos nos cruzamento da Av. Rio Claro com a Av. Goiás.</t>
   </si>
   <si>
-    <t>Lindomar Rezende Silva_x000D_
-[...2 lines deleted...]
-Elita Maria de Carvalho Lima</t>
+    <t>Lindomar Rezende Silva</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17655</t>
   </si>
   <si>
     <t>Requer envio de Moção de Congratulação à Senhora Professora Maria do Rosário Cassimiro, pelos relevantes serviços prestados à Comunidade Jataienses.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17654</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Exmo.Sr. Presidente do IPASGO em Goiânia, afim de regularizar a situação junto aos hospitais  para que os beneficiários possam usufruir  dos descontos nos procedimentos  de Raio - X.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17653</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Exmo. Sr. Prefeito Municipal Dr. Mauro Bento, reivindicando-lhe o aterramento de uma vala que existe há muito tempo nas proximidades do Posto São Paulo.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17652</t>
   </si>
   <si>
     <t>Requer do Sr. Prefeito Municipal, o asfaltamento da Viela Juca Borges, em nossa cidade.</t>
   </si>
@@ -191,203 +186,126 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/17648</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Sr. Prefeito Municipal, reivindicando-lhe providências no sentido de interferir junto ao Posto do Mec, em nossa cidade, para que a representação deste órgão mantenha firme servindo a comunidade Jataiense.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17647</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Sr. Prefeito Municipal, que autoriza a troca de seis lâmpadas queimadas na Vila São Pedro, à rua Paraná, seguindo até a Igreja Sant'Ana.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17646</t>
   </si>
   <si>
     <t>A vereadora requer envio de ofício a todas as entidades de classe e também aos clubes de serviços, informando-os da luta árdua que os professores estão passando em busca de seus direitos.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17645</t>
   </si>
   <si>
     <t>Requer o envio de ofício ao Sr. Gerente da Empresa Expresso São LUIZ, solicitando o favorecimento aos estudantes Jataienses, que cursam Faculdade em Rio Verde, destinando um ônibus para transporta-los todos os finais de semana.</t>
   </si>
   <si>
-    <t>Sebastião Bento Moraes_x000D_
-[...10 lines deleted...]
-Zilah Amorim Carvalho Vieira</t>
+    <t>Sebastião Bento Moraes</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17644</t>
   </si>
   <si>
     <t>A vereadora requer envio de ofício ao Exmo. Sr. Prefeito Municipal Dr.Mauro Bento, solicitando ajuda de custos para as despesas de transporte aos estudantes que frequentam cursos superiores na Faculdade de filosofia na cidade de  Rio Verde.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17643</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Exmo. Sr. Engenheiro da segunda residência do DNER, sugerindo-lhe a construção de um trevo no entroncamento Jataí / Serranópolis.</t>
   </si>
   <si>
-    <t>Dolorita Macedo de Oliveira_x000D_
-Elita Maria de Carvalho Lima</t>
+    <t>Dolorita Macedo de Oliveira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17642</t>
   </si>
   <si>
     <t>A vereadora requer da mesa diretora, que seja elaborado uma resolução elevando o salário do  Diretor Administrativo.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17641</t>
   </si>
   <si>
     <t>A vereadora que ao final subscreve, requer envio de ofício ao Exmo Sr, Vanderlei Benetolo, chefe do Consorcio Rodoviário Intermunicipal, solicitando -lhe recuperação na ponte de Pedra e também na do Ribeirão Felicidade.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17640</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Sr, Prefeito Municipal, sugerindo-lhe a construção de casinhas nos pontos mais estratégicos dos coletivos.</t>
   </si>
   <si>
-    <t>Elita Maria de Carvalho Lima_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17600</t>
   </si>
   <si>
     <t>O vereador que ao final subscreve propõe Título de Cidadão Jataiense ao Reitor da Universidade Federal de Goiás, Dr. José Cruciano de Araujo.</t>
   </si>
   <si>
-    <t>Nivaldo Sousa Moraes_x000D_
-[...7 lines deleted...]
-Vanderlei Gonçalves Terra</t>
+    <t>Nivaldo Sousa Moraes</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17251</t>
   </si>
   <si>
     <t>A Bancada do Partido do Movimento Democrático Brasileiro - PMDB - de Jataí, Estado de Goiás, composta pelos vereadores que o presente subscrevem, requerem envio de ofício ao Exmo. Sr. Deputado Federal Ulisses Guimarães, Presidente Nacional do PMDB, expressando condolências pelo falecimento do Ex-Senador TEOTÔNIO BRANDÃO VILELA.</t>
   </si>
   <si>
-    <t>Eulando Faria Borges_x000D_
-[...11 lines deleted...]
-João Justino de Oliveira</t>
+    <t>Eulando Faria Borges</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17222</t>
   </si>
   <si>
     <t>Os vereadores que ao final subscrevem, requer envio de ofício de ao Dr. José Santana e sua esposa Dna. Marlene, expressando-lhes  o mais profundo pesar pelo falecimento de seu filho.</t>
   </si>
   <si>
-    <t>Semi de Assis_x000D_
-[...10 lines deleted...]
-Wanda Carvalho</t>
+    <t>Semi de Assis</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17164</t>
   </si>
   <si>
     <t>O vereador requer a construção de ponte de concreto no ribeirão da picada, construção de ponte no ribeirão da felicidade,recuperação da estrada da ariranha, patrolamento e encascalhamento das estradas desta região mencionada.</t>
   </si>
   <si>
-    <t>Eulando Faria Borges_x000D_
-[...13 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17091</t>
   </si>
   <si>
     <t>O vereador que ao final subscreve juntamente com os demais edis, requerem envio de ofício ao Exmo. Sr. Prefeito Municipal, reivindicando-lhe a destinação de uma verba em favor do MOBRAL.</t>
   </si>
   <si>
-    <t>Wanda Carvalho_x000D_
-[...11 lines deleted...]
-Elita Maria de Carvalho Lima</t>
+    <t>Wanda Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17067</t>
   </si>
   <si>
     <t>A vereadora que ao final subscreve, requer envio de ofício ao Exmo. Sr. Delegado de Polícia local ou responsável,  apelando em nome da comunidade, seja feito um estudo maior, procurando descobrir o "porquê" de tantos assassinatos atualmente em Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16933</t>
   </si>
   <si>
     <t>Requer envio de Moção de congratulações  ao Sr. Prefeito Municipal, ao ensejo do encerramento do ano em curso, que transcorreu num ritmo  de trabalho e prosperidade.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16932</t>
   </si>
   <si>
     <t>A vereadora que ao final subscreve, solicita do Sr. Prefeito Municipal disponibilidade de uma linha telefônica para o Matadouro Municipal.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16930</t>
   </si>
   <si>
     <t>A vereadora solicita do Poder Executivo Municipal, a colocação de luminárias na área de estacionamento ao lado do Palácio das Abelhas.</t>
   </si>
@@ -478,188 +396,96 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/16913</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Exmo. Sr. Prefeito Municipal, reivindicando-lhe o asfaltamento da Rua Riachuelo.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16912</t>
   </si>
   <si>
     <t>O vereador que ao final subscreve, requer envio de ofício em nome de toda a edilidade parabenizando  ao Ilustre Dr. Luiz Alberto Maguito Vilela ao tomar posse como Deputado Estadual e ao Ilustre Sr. Nelson Antonio da Silva na Função de Prefeito Municipal de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16911</t>
   </si>
   <si>
     <t>O vereador que ao final subscreve solicita do Exmo. Sr. Prefeito Municipal, providências em construir alguns abrigos nos pontos de ônibus com maior movimentação de pessoas.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16906</t>
   </si>
   <si>
     <t>Requer envio ofício ao Exmo. Sr. Prefeito Municipal, solicitando boas medidas no sentido de obrigar os proprietários de lotes baldios a proceder limpeza existentes nos mesmo.</t>
   </si>
   <si>
-    <t>Wanda Carvalho_x000D_
-[...13 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16766</t>
   </si>
   <si>
     <t>Requer o envio de ofício ao Exmo. Sr. Deputado Luiz Alberto Vilela, reivindicando-lhe seu trabalho junto a TELEGOIÁS, no sentido de voltar para Jataí o atendimento que fora transferido para Morrinhos.</t>
   </si>
   <si>
-    <t>Elita Maria de Carvalho Lima_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16616</t>
   </si>
   <si>
     <t>As vereadoras que ao final subscrevem, requer envio de ofício ao Exmo. Sr. Coordenador Estadual da Merenda Escolar, reivindicando - lhe a inclusão da cidade de Jataí no programa do  leite  " in natura.</t>
   </si>
   <si>
-    <t>Sidney Pedrosa de Assis_x000D_
-[...11 lines deleted...]
-Dolorita Macedo de Oliveira</t>
+    <t>Sidney Pedrosa de Assis</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16602</t>
   </si>
   <si>
     <t>Requer envio de ofício inclusive cópia deste, ao Exmo. Sr. Reverendo EUDÓXIO MENDES DOS SANTOS, presidente do conselho deliberativo do I.S.G, solicitando informações sobre  o que provocou o fechamento do curso normal noturno.</t>
   </si>
   <si>
-    <t>Nivaldo Sousa Moraes_x000D_
-[...13 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16590</t>
   </si>
   <si>
     <t>Nos vereadores requeremos envio de ofício ao Exmo. Sr. Ministro da Previdência e Assistência Social,  que autorize a liberação do processo  do se trata do credenciamento do médico WALGMAR RAMOS DE OLIVEIRA, sob os números : 407-0277 e 508- 0274.</t>
   </si>
   <si>
-    <t>Elita Maria de Carvalho Lima_x000D_
-[...13 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16529</t>
   </si>
   <si>
     <t>Os vereadores da bancada do PDS, requer envio de Moção de Pesar aos familiares pelo falecimento de DUZOLINA MACEDO DE JESUS, ocorrido no último dia 12 de julho passado.</t>
   </si>
   <si>
-    <t>Semi de Assis_x000D_
-[...13 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16527</t>
   </si>
   <si>
     <t>A vereadora  requer envio de Moção de pesar aos familiares de OROZIMBO LOPES CARVALHO pelo seu falecimento ocorrido no último dia 05.</t>
   </si>
   <si>
-    <t>Elita Maria de Carvalho Lima_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16523</t>
   </si>
   <si>
     <t>Requer envio de Moção de pesar aos familiares  pelo falecimento de Dnª. ORMÊNIA BARROS ZAIDEM, ocorrido em 22 de março último.</t>
   </si>
   <si>
-    <t>Vanderlei Gonçalves Terra_x000D_
-[...8 lines deleted...]
-Elita Maria de Carvalho Lima</t>
+    <t>Vanderlei Gonçalves Terra</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16519</t>
   </si>
   <si>
     <t>Requer envio de ofício ao  Pe.  José Del'agua  cumprimentando em seu nome e de toda edilidade Jataiense, pelo seu aniversário natalício.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16518</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Exmo. Dr, Natal  Araújo de Castro, DD. Delegado de Polícia de Jataí, sugerindo - lhe uma modificação no trânsito da Av. rio claro.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16517</t>
   </si>
   <si>
     <t>Requer o envio de ofício ao Exmo. Sr. Presidente do Ipasgo do Estado de Goiás, reivindicando - lhe a instalação de uma junta médica oficial em Jataí -GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16516</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Dep. Maguito Vilela, reivindicando -lhe providências junto ao Secretário de Segurança Pública a disponibilidade de mais uma viatura para auxiliar ao destacamento e Polícia do Distrito de Perolândia.</t>
   </si>
@@ -678,61 +504,51 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/16513</t>
   </si>
   <si>
     <t>Requer envio de ofício à Diretoria da Associação Esportiva Jataiense, solicitando que remete a esta casa de leis os balancetes em forma de prestação de contas, justificando perante a comunidade a destinação de verbas doadas ao esporte.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16512</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Exmo. Sr. Delegado de Polícia de Jataí, Dr. Natal de Castro Araújo, reivindicando - lhe providências no sentido de disciplinar o trânsito  nas imediações da Av. Rio Claro.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16511</t>
   </si>
   <si>
     <t>Requer o encaminhamento de ofício ao Dep. Maguito Vilela, agradecendo em nome de toda delegação de voleibol feminino pela sua participação na decisão na pretensão  de integrar GOIÁS às equipes que disputam o campeonato brasileiro.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16510</t>
   </si>
   <si>
     <t>Requer envio de moção de pesar Á FAMÍLIA de SANDOR BORGES MACHADO E ADEMAR BORGES MACHADO pelo seu falecimento ocorrido no  mês próximo passado.</t>
   </si>
   <si>
-    <t>Morandir Machado de Souza_x000D_
-[...9 lines deleted...]
-Zilah Amorim Carvalho Vieira</t>
+    <t>Morandir Machado de Souza</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16509</t>
   </si>
   <si>
     <t>Requer envio de moção de pesar á família de WELLINGTON CABRAL DE MOURA, falecido no mês próximo passado.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16508</t>
   </si>
   <si>
     <t>Requer ofício ao Poder Executivo Municipal, que este solicita do Secretário Municipal da Agricultura no sentido de promover a arborização e gramagem de duas ilhas, uma na vila Santa Maria e outra da rua Castro Alves, próximo ao Nestório Ribeiro.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16507</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Sr. Presidente do Ipasgo, em Goiânia, reivindicando - lhe as boas atenções no sentido de dar privilégio a Jataí, na instalação de farmácia do interior.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16506</t>
   </si>
   <si>
     <t>Requer envio de ofício a  L. B. A, em  Goiânia , solicitando  em nome desta casa e da comunidade que esta representa, designar uma equipe  destinada ao fornecimento de registros de nascimento de crianças, jovens e adultos desta cidade de Jataí - GO.</t>
   </si>
@@ -769,52 +585,51 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/16500</t>
   </si>
   <si>
     <t>A vereadora que ao final subscreve, requer envio de ofício ao Presidente da GELG em Goiânia, apontando a necessidade de mais um veículo para o atendimento da grande demanda existente  em Jataí - GO .</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16499</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Expresso São Luiz, agência de Jataí,afim de reservar algumas vagas no carro que faz o trajeto Cuiabá - Belo Horizonte, vagas entre Jataí e Belo Horizonte.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16498</t>
   </si>
   <si>
     <t>A vereadora que ao final subscreve, solicita envio de ofício ao Secretário da Educação e Cultura do Estado de Goiás, Ademar Santilo, reivindicando em caráter de urgência, a construção de mais duas sala na Escola Estadual 1° Grau Marcondes de Godoy para funcionar o 2° Grau.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16248</t>
   </si>
   <si>
     <t>A vereadora que ao final subscreve , requer que seja enviado ao Prefeito Municipal, Senhor, Nelson Antonio da Silva , Moção de congratulação por mais este ano de uma administração profícua, inteligente, ordeira e progressista.</t>
   </si>
   <si>
-    <t>Zilah Amorim Carvalho Vieira_x000D_
-Elita Maria de Carvalho Lima</t>
+    <t>Zilah Amorim Carvalho Vieira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16247</t>
   </si>
   <si>
     <t>As vereadoras que ao final subscrevem, requer ao Digníssimo Senhor Prefeito Municipal  uma ajuda de custo para os estudantes Jataienses que fazem curso superior na cidade de Rio Verde, para o ano de 1985.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16246</t>
   </si>
   <si>
     <t>As vereadoras que ao final subscreve, requerem ao Poder Executivo boas atenções no sentido de estar  colocando luminárias no meio do quarteirão pavimentado da rua Léo Lince, no mesmo estilo que foram colocadas na praça da Bandeira.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16245</t>
   </si>
   <si>
     <t>Requer  que seja enviado cumprimentos a todos que participaram do evento esportivo onde a Jataiense  conquistou uma expressiva vitória diante do Esporte Clube  Goiás.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16244</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo  a criação de um curso Supletivo a nível de segundo grau,de preferência , no turno noturno.</t>
   </si>
@@ -1097,142 +912,108 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/16124</t>
   </si>
   <si>
     <t>Requer à Secretaria de Saúde do Estado a instalação de cobertura no prédio da OSEGO de nossa cidade.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16123</t>
   </si>
   <si>
     <t>Requer disponibilização de uma verba mensal para a dinamização dos trabalhos da UNIÃO DAS ASSOCIAÇÕES DE MORADORES DE BAIRROS DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16122</t>
   </si>
   <si>
     <t>Requer adoção de medidas, objetivando declarar de UTILIDADE PÚBLICA a Igreja Presbiteriana Independente de Jataí.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>João Justino de Oliveira_x000D_
-[...2 lines deleted...]
-Elita Maria de Carvalho Lima</t>
+    <t>João Justino de Oliveira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14511</t>
   </si>
   <si>
     <t>" FIXA SUBSÍDIOS DOS VEREADORES PARA O PRIMEIRO SEMESTRE DO ANO DE 1986 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14510</t>
   </si>
   <si>
     <t>" ESTABELECE CRITÉRIOS PARA PAGAMENTO DA DIFERENÇA DE SUBSÍDIOS AOS VEREADORES EM 1985"</t>
   </si>
   <si>
-    <t>Sidney Pedrosa de Assis_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14509</t>
   </si>
   <si>
     <t>' FIXA SUBSÍDIOS DOS VEREADORES PARA O EXERCÍCIO DE 1986 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
-    <t>Sidney Pedrosa de Assis_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14508</t>
   </si>
   <si>
     <t>" ESTABELECE CRITÉRIOS PARA PAGAMENTO DA DIFERENÇA DE SUBSÍDIOS  AOS VEREADORES"</t>
   </si>
   <si>
-    <t>Luiz Abatuir Assis_x000D_
-[...2 lines deleted...]
-Elita Maria de Carvalho Lima</t>
+    <t>Luiz Abatuir Assis</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14471</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE MODIFICAÇÕES DA RESOLUÇÃO NÚMERO 01/86 DE 02 DE JULHO DE 1986"</t>
   </si>
   <si>
-    <t>Luiz Abatuir Assis_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14470</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE MODIFICAÇÕES DA RESOLUÇÃO N°02/84 DE 10-09/1984"</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>Sidney Pedrosa de Assis_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14418</t>
   </si>
   <si>
     <t>" FIXA OS SUBSÍDIOS DO PREFEITO MUNICIPAL DE JATAÍ, INCLUSIVE A VERBA DE REPRESENTAÇÃO DO MESMO E BEM ASSIM A VERBA DE REPRESENTAÇÃO DO VICE- PREFEITO E DO PRESIDENTE DO PODER LEGISLATIVO JATAIENSE".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14417</t>
   </si>
   <si>
     <t>" FIXA OS SUBSÍDIOS DO PREFEITO MUNICIPAL DE JATAÍ, INCLUSIVE A VERBA DE REPRESENTAÇÃO DO MESMO, E BEM ASSIM A VERBA DE REPRESENTAÇÃO DO VICE- PREFEITO E DO PRESIDENTE DO PODER LEGISLATIVO"</t>
-  </si>
-[...2 lines deleted...]
-Elita Maria de Carvalho Lima</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14416</t>
   </si>
   <si>
     <t xml:space="preserve">" APROVA O BALANÇO GERAL DA PREFEITURA MUNICIPAL DE JATAÍ, REFERENTE AO EXERCÍCIO FINANCEIRO DE 1984". </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14415</t>
   </si>
   <si>
     <t>" APROVA CONTAS E BALANCETES MENSAIS DA PREFEITURA MUNICIPAL DE JATAÍ"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1674,3791 +1455,3791 @@
         <v>17667</v>
       </c>
       <c r="B4">
         <v>1980</v>
       </c>
       <c r="C4">
         <v>186</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5">
-[...6 lines deleted...]
-        <v>177</v>
+      <c r="A5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" t="s">
+        <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>17662</v>
       </c>
       <c r="B6">
         <v>1980</v>
       </c>
       <c r="C6">
         <v>164</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>17661</v>
       </c>
       <c r="B7">
         <v>1980</v>
       </c>
       <c r="C7">
         <v>153</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>17660</v>
       </c>
       <c r="B8">
         <v>1980</v>
       </c>
       <c r="C8">
         <v>152</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>17659</v>
       </c>
       <c r="B9">
         <v>1980</v>
       </c>
       <c r="C9">
         <v>140</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>17658</v>
       </c>
       <c r="B10">
         <v>1980</v>
       </c>
       <c r="C10">
         <v>136</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>17657</v>
       </c>
       <c r="B11">
         <v>1980</v>
       </c>
       <c r="C11">
         <v>134</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>17656</v>
       </c>
       <c r="B12">
         <v>1980</v>
       </c>
       <c r="C12">
         <v>133</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13">
-[...6 lines deleted...]
-        <v>116</v>
+      <c r="A13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" t="s">
+        <v>17</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>17654</v>
       </c>
       <c r="B14">
         <v>1980</v>
       </c>
       <c r="C14">
         <v>115</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>17653</v>
       </c>
       <c r="B15">
         <v>1980</v>
       </c>
       <c r="C15">
         <v>114</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>17652</v>
       </c>
       <c r="B16">
         <v>1980</v>
       </c>
       <c r="C16">
         <v>93</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>17651</v>
       </c>
       <c r="B17">
         <v>1980</v>
       </c>
       <c r="C17">
         <v>92</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H17" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>17650</v>
       </c>
       <c r="B18">
         <v>1980</v>
       </c>
       <c r="C18">
         <v>91</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H18" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>17649</v>
       </c>
       <c r="B19">
         <v>1980</v>
       </c>
       <c r="C19">
         <v>73</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H19" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>17648</v>
       </c>
       <c r="B20">
         <v>1980</v>
       </c>
       <c r="C20">
         <v>64</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H20" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>17647</v>
       </c>
       <c r="B21">
         <v>1980</v>
       </c>
       <c r="C21">
         <v>63</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H21" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>17646</v>
       </c>
       <c r="B22">
         <v>1980</v>
       </c>
       <c r="C22">
         <v>62</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H22" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>17645</v>
       </c>
       <c r="B23">
         <v>1980</v>
       </c>
       <c r="C23">
         <v>59</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H23" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="24" spans="1:8">
-      <c r="A24">
-[...5 lines deleted...]
-      <c r="C24">
+      <c r="A24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" t="s">
+        <v>17</v>
+      </c>
+      <c r="D24" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" t="s">
         <v>58</v>
       </c>
-      <c r="D24" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G24" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H24" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>17643</v>
       </c>
       <c r="B25">
         <v>1980</v>
       </c>
       <c r="C25">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
       <c r="F25" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H25" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:8">
-      <c r="A26">
-[...6 lines deleted...]
-        <v>39</v>
+      <c r="A26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B26" t="s">
+        <v>17</v>
+      </c>
+      <c r="C26" t="s">
+        <v>17</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
       <c r="F26" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H26" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>17641</v>
       </c>
       <c r="B27">
         <v>1980</v>
       </c>
       <c r="C27">
         <v>38</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H27" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>17640</v>
       </c>
       <c r="B28">
         <v>1980</v>
       </c>
       <c r="C28">
         <v>37</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H28" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="29" spans="1:8">
-      <c r="A29">
-[...6 lines deleted...]
-        <v>70</v>
+      <c r="A29" t="s">
+        <v>17</v>
+      </c>
+      <c r="B29" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" t="s">
+        <v>17</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>70</v>
       </c>
       <c r="H29" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:8">
-      <c r="A30">
-[...6 lines deleted...]
-        <v>623</v>
+      <c r="A30" t="s">
+        <v>17</v>
+      </c>
+      <c r="B30" t="s">
+        <v>17</v>
+      </c>
+      <c r="C30" t="s">
+        <v>17</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30" t="s">
         <v>72</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H30" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:8">
-      <c r="A31">
-[...6 lines deleted...]
-        <v>488</v>
+      <c r="A31" t="s">
+        <v>17</v>
+      </c>
+      <c r="B31" t="s">
+        <v>17</v>
+      </c>
+      <c r="C31" t="s">
+        <v>17</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31" t="s">
         <v>75</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>76</v>
       </c>
       <c r="H31" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="32" spans="1:8">
-      <c r="A32">
-[...6 lines deleted...]
-        <v>108</v>
+      <c r="A32" t="s">
+        <v>17</v>
+      </c>
+      <c r="B32" t="s">
+        <v>17</v>
+      </c>
+      <c r="C32" t="s">
+        <v>17</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32" t="s">
         <v>78</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H32" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:8">
-      <c r="A33">
-[...6 lines deleted...]
-        <v>204</v>
+      <c r="A33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B33" t="s">
+        <v>17</v>
+      </c>
+      <c r="C33" t="s">
+        <v>17</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33" t="s">
+        <v>75</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="G33" s="1" t="s">
+      <c r="H33" t="s">
         <v>82</v>
       </c>
-      <c r="H33" t="s">
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>17</v>
+      </c>
+      <c r="B34" t="s">
+        <v>17</v>
+      </c>
+      <c r="C34" t="s">
+        <v>17</v>
+      </c>
+      <c r="D34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" t="s">
         <v>83</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F34" t="s">
+      <c r="G34" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="G34" s="1" t="s">
+      <c r="H34" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>16933</v>
       </c>
       <c r="B35">
         <v>1983</v>
       </c>
       <c r="C35">
         <v>628</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35" t="s">
         <v>10</v>
       </c>
       <c r="G35" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H35" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>16932</v>
       </c>
       <c r="B36">
         <v>1983</v>
       </c>
       <c r="C36">
         <v>627</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
       <c r="F36" t="s">
         <v>10</v>
       </c>
       <c r="G36" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H36" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>16930</v>
       </c>
       <c r="B37">
         <v>1983</v>
       </c>
       <c r="C37">
         <v>608</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
       <c r="F37" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H37" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>16929</v>
       </c>
       <c r="B38">
         <v>1983</v>
       </c>
       <c r="C38">
         <v>597</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
       <c r="F38" t="s">
         <v>10</v>
       </c>
       <c r="G38" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H38" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>16928</v>
       </c>
       <c r="B39">
         <v>1983</v>
       </c>
       <c r="C39">
         <v>571</v>
       </c>
       <c r="D39" t="s">
         <v>8</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
       <c r="F39" t="s">
         <v>10</v>
       </c>
       <c r="G39" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H39" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>16927</v>
       </c>
       <c r="B40">
         <v>1983</v>
       </c>
       <c r="C40">
         <v>495</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
       <c r="F40" t="s">
         <v>10</v>
       </c>
       <c r="G40" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H40" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>16926</v>
       </c>
       <c r="B41">
         <v>1983</v>
       </c>
       <c r="C41">
         <v>479</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
       <c r="F41" t="s">
         <v>10</v>
       </c>
       <c r="G41" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H41" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>16925</v>
       </c>
       <c r="B42">
         <v>1983</v>
       </c>
       <c r="C42">
         <v>463</v>
       </c>
       <c r="D42" t="s">
         <v>8</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42" t="s">
         <v>10</v>
       </c>
       <c r="G42" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H42" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>16923</v>
       </c>
       <c r="B43">
         <v>1983</v>
       </c>
       <c r="C43">
         <v>447</v>
       </c>
       <c r="D43" t="s">
         <v>8</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
       <c r="F43" t="s">
         <v>10</v>
       </c>
       <c r="G43" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H43" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>16922</v>
       </c>
       <c r="B44">
         <v>1983</v>
       </c>
       <c r="C44">
         <v>398</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44" t="s">
         <v>10</v>
       </c>
       <c r="G44" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H44" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>16921</v>
       </c>
       <c r="B45">
         <v>1983</v>
       </c>
       <c r="C45">
         <v>237</v>
       </c>
       <c r="D45" t="s">
         <v>8</v>
       </c>
       <c r="E45" t="s">
         <v>9</v>
       </c>
       <c r="F45" t="s">
         <v>10</v>
       </c>
       <c r="G45" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H45" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>16919</v>
       </c>
       <c r="B46">
         <v>1983</v>
       </c>
       <c r="C46">
         <v>111</v>
       </c>
       <c r="D46" t="s">
         <v>8</v>
       </c>
       <c r="E46" t="s">
         <v>9</v>
       </c>
       <c r="F46" t="s">
         <v>10</v>
       </c>
       <c r="G46" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H46" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>16918</v>
       </c>
       <c r="B47">
         <v>1983</v>
       </c>
       <c r="C47">
         <v>110</v>
       </c>
       <c r="D47" t="s">
         <v>8</v>
       </c>
       <c r="E47" t="s">
         <v>9</v>
       </c>
       <c r="F47" t="s">
         <v>10</v>
       </c>
       <c r="G47" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H47" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>16917</v>
       </c>
       <c r="B48">
         <v>1983</v>
       </c>
       <c r="C48">
         <v>109</v>
       </c>
       <c r="D48" t="s">
         <v>8</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
       <c r="F48" t="s">
         <v>10</v>
       </c>
       <c r="G48" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H48" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>16916</v>
       </c>
       <c r="B49">
         <v>1983</v>
       </c>
       <c r="C49">
         <v>94</v>
       </c>
       <c r="D49" t="s">
         <v>8</v>
       </c>
       <c r="E49" t="s">
         <v>9</v>
       </c>
       <c r="F49" t="s">
         <v>10</v>
       </c>
       <c r="G49" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H49" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>16915</v>
       </c>
       <c r="B50">
         <v>1983</v>
       </c>
       <c r="C50">
         <v>93</v>
       </c>
       <c r="D50" t="s">
         <v>8</v>
       </c>
       <c r="E50" t="s">
         <v>9</v>
       </c>
       <c r="F50" t="s">
         <v>10</v>
       </c>
       <c r="G50" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H50" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>16914</v>
       </c>
       <c r="B51">
         <v>1983</v>
       </c>
       <c r="C51">
         <v>92</v>
       </c>
       <c r="D51" t="s">
         <v>8</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
       <c r="F51" t="s">
         <v>10</v>
       </c>
       <c r="G51" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H51" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>16913</v>
       </c>
       <c r="B52">
         <v>1983</v>
       </c>
       <c r="C52">
         <v>91</v>
       </c>
       <c r="D52" t="s">
         <v>8</v>
       </c>
       <c r="E52" t="s">
         <v>9</v>
       </c>
       <c r="F52" t="s">
         <v>10</v>
       </c>
       <c r="G52" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H52" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>16912</v>
       </c>
       <c r="B53">
         <v>1983</v>
       </c>
       <c r="C53">
         <v>67</v>
       </c>
       <c r="D53" t="s">
         <v>8</v>
       </c>
       <c r="E53" t="s">
         <v>9</v>
       </c>
       <c r="F53" t="s">
         <v>10</v>
       </c>
       <c r="G53" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H53" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>16911</v>
       </c>
       <c r="B54">
         <v>1983</v>
       </c>
       <c r="C54">
         <v>52</v>
       </c>
       <c r="D54" t="s">
         <v>8</v>
       </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
       <c r="F54" t="s">
         <v>10</v>
       </c>
       <c r="G54" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H54" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>16906</v>
       </c>
       <c r="B55">
         <v>1983</v>
       </c>
       <c r="C55">
         <v>51</v>
       </c>
       <c r="D55" t="s">
         <v>8</v>
       </c>
       <c r="E55" t="s">
         <v>9</v>
       </c>
       <c r="F55" t="s">
         <v>10</v>
       </c>
       <c r="G55" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H55" t="s">
         <v>127</v>
       </c>
-      <c r="H55" t="s">
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>17</v>
+      </c>
+      <c r="B56" t="s">
+        <v>17</v>
+      </c>
+      <c r="C56" t="s">
+        <v>17</v>
+      </c>
+      <c r="D56" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" t="s">
+        <v>83</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>128</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F56" t="s">
+      <c r="H56" t="s">
         <v>129</v>
       </c>
-      <c r="G56" s="1" t="s">
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>17</v>
+      </c>
+      <c r="B57" t="s">
+        <v>17</v>
+      </c>
+      <c r="C57" t="s">
+        <v>17</v>
+      </c>
+      <c r="D57" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" t="s">
+        <v>10</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="H56" t="s">
+      <c r="H57" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="57" spans="1:8">
-[...15 lines deleted...]
-      <c r="F57" t="s">
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>17</v>
+      </c>
+      <c r="B58" t="s">
+        <v>17</v>
+      </c>
+      <c r="C58" t="s">
+        <v>17</v>
+      </c>
+      <c r="D58" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" t="s">
         <v>132</v>
       </c>
-      <c r="G57" s="1" t="s">
+      <c r="G58" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="H57" t="s">
+      <c r="H58" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="58" spans="1:8">
-[...15 lines deleted...]
-      <c r="F58" t="s">
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>17</v>
+      </c>
+      <c r="B59" t="s">
+        <v>17</v>
+      </c>
+      <c r="C59" t="s">
+        <v>17</v>
+      </c>
+      <c r="D59" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" t="s">
+        <v>72</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="G58" s="1" t="s">
+      <c r="H59" t="s">
         <v>136</v>
       </c>
-      <c r="H58" t="s">
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>17</v>
+      </c>
+      <c r="B60" t="s">
+        <v>17</v>
+      </c>
+      <c r="C60" t="s">
+        <v>17</v>
+      </c>
+      <c r="D60" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" t="s">
+        <v>10</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>137</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F59" t="s">
+      <c r="H60" t="s">
         <v>138</v>
       </c>
-      <c r="G59" s="1" t="s">
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>17</v>
+      </c>
+      <c r="B61" t="s">
+        <v>17</v>
+      </c>
+      <c r="C61" t="s">
+        <v>17</v>
+      </c>
+      <c r="D61" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" t="s">
+        <v>78</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="H59" t="s">
+      <c r="H61" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="60" spans="1:8">
-[...15 lines deleted...]
-      <c r="F60" t="s">
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>17</v>
+      </c>
+      <c r="B62" t="s">
+        <v>17</v>
+      </c>
+      <c r="C62" t="s">
+        <v>17</v>
+      </c>
+      <c r="D62" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" t="s">
+        <v>10</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="G60" s="1" t="s">
+      <c r="H62" t="s">
         <v>142</v>
       </c>
-      <c r="H60" t="s">
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>17</v>
+      </c>
+      <c r="B63" t="s">
+        <v>17</v>
+      </c>
+      <c r="C63" t="s">
+        <v>17</v>
+      </c>
+      <c r="D63" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" t="s">
         <v>143</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F61" t="s">
+      <c r="G63" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="G61" s="1" t="s">
+      <c r="H63" t="s">
         <v>145</v>
-      </c>
-[...53 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>16518</v>
       </c>
       <c r="B64">
         <v>1984</v>
       </c>
       <c r="C64">
         <v>419</v>
       </c>
       <c r="D64" t="s">
         <v>8</v>
       </c>
       <c r="E64" t="s">
         <v>9</v>
       </c>
       <c r="F64" t="s">
         <v>10</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="H64" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>16517</v>
       </c>
       <c r="B65">
         <v>1984</v>
       </c>
       <c r="C65">
         <v>350</v>
       </c>
       <c r="D65" t="s">
         <v>8</v>
       </c>
       <c r="E65" t="s">
         <v>9</v>
       </c>
       <c r="F65" t="s">
         <v>10</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="H65" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>16516</v>
       </c>
       <c r="B66">
         <v>1984</v>
       </c>
       <c r="C66">
         <v>2870</v>
       </c>
       <c r="D66" t="s">
         <v>8</v>
       </c>
       <c r="E66" t="s">
         <v>9</v>
       </c>
       <c r="F66" t="s">
         <v>10</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="H66" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>16515</v>
       </c>
       <c r="B67">
         <v>1984</v>
       </c>
       <c r="C67">
         <v>282</v>
       </c>
       <c r="D67" t="s">
         <v>8</v>
       </c>
       <c r="E67" t="s">
         <v>9</v>
       </c>
       <c r="F67" t="s">
         <v>10</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="H67" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>16514</v>
       </c>
       <c r="B68">
         <v>1984</v>
       </c>
       <c r="C68">
         <v>278</v>
       </c>
       <c r="D68" t="s">
         <v>8</v>
       </c>
       <c r="E68" t="s">
         <v>9</v>
       </c>
       <c r="F68" t="s">
         <v>10</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="H68" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>16513</v>
       </c>
       <c r="B69">
         <v>1984</v>
       </c>
       <c r="C69">
         <v>253</v>
       </c>
       <c r="D69" t="s">
         <v>8</v>
       </c>
       <c r="E69" t="s">
         <v>9</v>
       </c>
       <c r="F69" t="s">
         <v>10</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="H69" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>16512</v>
       </c>
       <c r="B70">
         <v>1984</v>
       </c>
       <c r="C70">
         <v>252</v>
       </c>
       <c r="D70" t="s">
         <v>8</v>
       </c>
       <c r="E70" t="s">
         <v>9</v>
       </c>
       <c r="F70" t="s">
         <v>10</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="H70" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>16511</v>
       </c>
       <c r="B71">
         <v>1984</v>
       </c>
       <c r="C71">
         <v>251</v>
       </c>
       <c r="D71" t="s">
         <v>8</v>
       </c>
       <c r="E71" t="s">
         <v>9</v>
       </c>
       <c r="F71" t="s">
         <v>10</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="H71" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>16510</v>
       </c>
       <c r="B72">
         <v>1984</v>
       </c>
       <c r="C72">
         <v>185</v>
       </c>
       <c r="D72" t="s">
         <v>8</v>
       </c>
       <c r="E72" t="s">
         <v>9</v>
       </c>
       <c r="F72" t="s">
         <v>10</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="H72" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:8">
-      <c r="A73">
-[...6 lines deleted...]
-        <v>182</v>
+      <c r="A73" t="s">
+        <v>17</v>
+      </c>
+      <c r="B73" t="s">
+        <v>17</v>
+      </c>
+      <c r="C73" t="s">
+        <v>17</v>
       </c>
       <c r="D73" t="s">
         <v>8</v>
       </c>
       <c r="E73" t="s">
         <v>9</v>
       </c>
       <c r="F73" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>172</v>
+        <v>165</v>
       </c>
       <c r="H73" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>16508</v>
       </c>
       <c r="B74">
         <v>1984</v>
       </c>
       <c r="C74">
         <v>1670</v>
       </c>
       <c r="D74" t="s">
         <v>8</v>
       </c>
       <c r="E74" t="s">
         <v>9</v>
       </c>
       <c r="F74" t="s">
         <v>10</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="H74" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>16507</v>
       </c>
       <c r="B75">
         <v>1984</v>
       </c>
       <c r="C75">
         <v>180</v>
       </c>
       <c r="D75" t="s">
         <v>8</v>
       </c>
       <c r="E75" t="s">
         <v>9</v>
       </c>
       <c r="F75" t="s">
         <v>10</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="H75" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>16506</v>
       </c>
       <c r="B76">
         <v>1984</v>
       </c>
       <c r="C76">
         <v>158</v>
       </c>
       <c r="D76" t="s">
         <v>8</v>
       </c>
       <c r="E76" t="s">
         <v>9</v>
       </c>
       <c r="F76" t="s">
         <v>10</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="H76" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>16505</v>
       </c>
       <c r="B77">
         <v>1984</v>
       </c>
       <c r="C77">
         <v>150</v>
       </c>
       <c r="D77" t="s">
         <v>8</v>
       </c>
       <c r="E77" t="s">
         <v>9</v>
       </c>
       <c r="F77" t="s">
         <v>10</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="H77" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>16504</v>
       </c>
       <c r="B78">
         <v>1984</v>
       </c>
       <c r="C78">
         <v>149</v>
       </c>
       <c r="D78" t="s">
         <v>8</v>
       </c>
       <c r="E78" t="s">
         <v>9</v>
       </c>
       <c r="F78" t="s">
         <v>10</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="H78" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>16503</v>
       </c>
       <c r="B79">
         <v>1984</v>
       </c>
       <c r="C79">
         <v>148</v>
       </c>
       <c r="D79" t="s">
         <v>8</v>
       </c>
       <c r="E79" t="s">
         <v>9</v>
       </c>
       <c r="F79" t="s">
         <v>10</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="H79" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>16502</v>
       </c>
       <c r="B80">
         <v>1984</v>
       </c>
       <c r="C80">
         <v>56</v>
       </c>
       <c r="D80" t="s">
         <v>8</v>
       </c>
       <c r="E80" t="s">
         <v>9</v>
       </c>
       <c r="F80" t="s">
         <v>10</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="H80" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>16501</v>
       </c>
       <c r="B81">
         <v>1984</v>
       </c>
       <c r="C81">
         <v>23</v>
       </c>
       <c r="D81" t="s">
         <v>8</v>
       </c>
       <c r="E81" t="s">
         <v>9</v>
       </c>
       <c r="F81" t="s">
         <v>10</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="H81" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>16500</v>
       </c>
       <c r="B82">
         <v>1984</v>
       </c>
       <c r="C82">
         <v>22</v>
       </c>
       <c r="D82" t="s">
         <v>8</v>
       </c>
       <c r="E82" t="s">
         <v>9</v>
       </c>
       <c r="F82" t="s">
         <v>10</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="H82" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>16499</v>
       </c>
       <c r="B83">
         <v>1984</v>
       </c>
       <c r="C83">
         <v>21</v>
       </c>
       <c r="D83" t="s">
         <v>8</v>
       </c>
       <c r="E83" t="s">
         <v>9</v>
       </c>
       <c r="F83" t="s">
         <v>10</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="H83" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>16498</v>
       </c>
       <c r="B84">
         <v>1984</v>
       </c>
       <c r="C84">
         <v>18</v>
       </c>
       <c r="D84" t="s">
         <v>8</v>
       </c>
       <c r="E84" t="s">
         <v>9</v>
       </c>
       <c r="F84" t="s">
         <v>10</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="H84" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>16248</v>
       </c>
       <c r="B85">
         <v>1984</v>
       </c>
       <c r="C85">
         <v>452</v>
       </c>
       <c r="D85" t="s">
         <v>8</v>
       </c>
       <c r="E85" t="s">
         <v>9</v>
       </c>
       <c r="F85" t="s">
         <v>10</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="H85" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
     </row>
     <row r="86" spans="1:8">
-      <c r="A86">
-[...6 lines deleted...]
-        <v>451</v>
+      <c r="A86" t="s">
+        <v>17</v>
+      </c>
+      <c r="B86" t="s">
+        <v>17</v>
+      </c>
+      <c r="C86" t="s">
+        <v>17</v>
       </c>
       <c r="D86" t="s">
         <v>8</v>
       </c>
       <c r="E86" t="s">
         <v>9</v>
       </c>
       <c r="F86" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="H86" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
     </row>
     <row r="87" spans="1:8">
-      <c r="A87">
-[...6 lines deleted...]
-        <v>450</v>
+      <c r="A87" t="s">
+        <v>17</v>
+      </c>
+      <c r="B87" t="s">
+        <v>17</v>
+      </c>
+      <c r="C87" t="s">
+        <v>17</v>
       </c>
       <c r="D87" t="s">
         <v>8</v>
       </c>
       <c r="E87" t="s">
         <v>9</v>
       </c>
       <c r="F87" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="H87" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>16245</v>
       </c>
       <c r="B88">
         <v>1984</v>
       </c>
       <c r="C88">
         <v>408</v>
       </c>
       <c r="D88" t="s">
         <v>8</v>
       </c>
       <c r="E88" t="s">
         <v>9</v>
       </c>
       <c r="F88" t="s">
         <v>10</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="H88" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>16244</v>
       </c>
       <c r="B89">
         <v>1984</v>
       </c>
       <c r="C89">
         <v>371</v>
       </c>
       <c r="D89" t="s">
         <v>8</v>
       </c>
       <c r="E89" t="s">
         <v>9</v>
       </c>
       <c r="F89" t="s">
         <v>10</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="H89" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>16242</v>
       </c>
       <c r="B90">
         <v>1984</v>
       </c>
       <c r="C90">
         <v>367</v>
       </c>
       <c r="D90" t="s">
         <v>8</v>
       </c>
       <c r="E90" t="s">
         <v>9</v>
       </c>
       <c r="F90" t="s">
         <v>10</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="H90" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>16241</v>
       </c>
       <c r="B91">
         <v>1984</v>
       </c>
       <c r="C91">
         <v>360</v>
       </c>
       <c r="D91" t="s">
         <v>8</v>
       </c>
       <c r="E91" t="s">
         <v>9</v>
       </c>
       <c r="F91" t="s">
         <v>10</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="H91" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>16239</v>
       </c>
       <c r="B92">
         <v>1984</v>
       </c>
       <c r="C92">
         <v>351</v>
       </c>
       <c r="D92" t="s">
         <v>8</v>
       </c>
       <c r="E92" t="s">
         <v>9</v>
       </c>
       <c r="F92" t="s">
         <v>10</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="H92" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
         <v>16238</v>
       </c>
       <c r="B93">
         <v>1984</v>
       </c>
       <c r="C93">
         <v>286</v>
       </c>
       <c r="D93" t="s">
         <v>8</v>
       </c>
       <c r="E93" t="s">
         <v>9</v>
       </c>
       <c r="F93" t="s">
         <v>10</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="H93" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
         <v>16236</v>
       </c>
       <c r="B94">
         <v>1984</v>
       </c>
       <c r="C94">
         <v>263</v>
       </c>
       <c r="D94" t="s">
         <v>8</v>
       </c>
       <c r="E94" t="s">
         <v>9</v>
       </c>
       <c r="F94" t="s">
         <v>10</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="H94" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
         <v>16235</v>
       </c>
       <c r="B95">
         <v>1984</v>
       </c>
       <c r="C95">
         <v>262</v>
       </c>
       <c r="D95" t="s">
         <v>8</v>
       </c>
       <c r="E95" t="s">
         <v>9</v>
       </c>
       <c r="F95" t="s">
         <v>10</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="H95" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>16234</v>
       </c>
       <c r="B96">
         <v>1984</v>
       </c>
       <c r="C96">
         <v>250</v>
       </c>
       <c r="D96" t="s">
         <v>8</v>
       </c>
       <c r="E96" t="s">
         <v>9</v>
       </c>
       <c r="F96" t="s">
         <v>10</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="H96" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>16233</v>
       </c>
       <c r="B97">
         <v>1984</v>
       </c>
       <c r="C97">
         <v>186</v>
       </c>
       <c r="D97" t="s">
         <v>8</v>
       </c>
       <c r="E97" t="s">
         <v>9</v>
       </c>
       <c r="F97" t="s">
         <v>10</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="H97" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>16232</v>
       </c>
       <c r="B98">
         <v>1984</v>
       </c>
       <c r="C98">
         <v>177</v>
       </c>
       <c r="D98" t="s">
         <v>8</v>
       </c>
       <c r="E98" t="s">
         <v>9</v>
       </c>
       <c r="F98" t="s">
         <v>10</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="H98" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>16231</v>
       </c>
       <c r="B99">
         <v>1984</v>
       </c>
       <c r="C99">
         <v>92</v>
       </c>
       <c r="D99" t="s">
         <v>8</v>
       </c>
       <c r="E99" t="s">
         <v>9</v>
       </c>
       <c r="F99" t="s">
         <v>10</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
       <c r="H99" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>16230</v>
       </c>
       <c r="B100">
         <v>1984</v>
       </c>
       <c r="C100">
         <v>91</v>
       </c>
       <c r="D100" t="s">
         <v>8</v>
       </c>
       <c r="E100" t="s">
         <v>9</v>
       </c>
       <c r="F100" t="s">
         <v>10</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="H100" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>16229</v>
       </c>
       <c r="B101">
         <v>1984</v>
       </c>
       <c r="C101">
         <v>82</v>
       </c>
       <c r="D101" t="s">
         <v>8</v>
       </c>
       <c r="E101" t="s">
         <v>9</v>
       </c>
       <c r="F101" t="s">
         <v>10</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="H101" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>16228</v>
       </c>
       <c r="B102">
         <v>1984</v>
       </c>
       <c r="C102">
         <v>81</v>
       </c>
       <c r="D102" t="s">
         <v>8</v>
       </c>
       <c r="E102" t="s">
         <v>9</v>
       </c>
       <c r="F102" t="s">
         <v>10</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="H102" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
         <v>16227</v>
       </c>
       <c r="B103">
         <v>1984</v>
       </c>
       <c r="C103">
         <v>80</v>
       </c>
       <c r="D103" t="s">
         <v>8</v>
       </c>
       <c r="E103" t="s">
         <v>9</v>
       </c>
       <c r="F103" t="s">
         <v>10</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="H103" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
         <v>16226</v>
       </c>
       <c r="B104">
         <v>1984</v>
       </c>
       <c r="C104">
         <v>55</v>
       </c>
       <c r="D104" t="s">
         <v>8</v>
       </c>
       <c r="E104" t="s">
         <v>9</v>
       </c>
       <c r="F104" t="s">
         <v>10</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="H104" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>16225</v>
       </c>
       <c r="B105">
         <v>1984</v>
       </c>
       <c r="C105">
         <v>15</v>
       </c>
       <c r="D105" t="s">
         <v>8</v>
       </c>
       <c r="E105" t="s">
         <v>9</v>
       </c>
       <c r="F105" t="s">
         <v>10</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="H105" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>16206</v>
       </c>
       <c r="B106">
         <v>1988</v>
       </c>
       <c r="C106">
         <v>181</v>
       </c>
       <c r="D106" t="s">
         <v>8</v>
       </c>
       <c r="E106" t="s">
         <v>9</v>
       </c>
       <c r="F106" t="s">
         <v>10</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>239</v>
+        <v>232</v>
       </c>
       <c r="H106" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>16204</v>
       </c>
       <c r="B107">
         <v>1988</v>
       </c>
       <c r="C107">
         <v>180</v>
       </c>
       <c r="D107" t="s">
         <v>8</v>
       </c>
       <c r="E107" t="s">
         <v>9</v>
       </c>
       <c r="F107" t="s">
         <v>10</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="H107" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>16203</v>
       </c>
       <c r="B108">
         <v>1988</v>
       </c>
       <c r="C108">
         <v>175</v>
       </c>
       <c r="D108" t="s">
         <v>8</v>
       </c>
       <c r="E108" t="s">
         <v>9</v>
       </c>
       <c r="F108" t="s">
         <v>10</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
       <c r="H108" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>16202</v>
       </c>
       <c r="B109">
         <v>1988</v>
       </c>
       <c r="C109">
         <v>174</v>
       </c>
       <c r="D109" t="s">
         <v>8</v>
       </c>
       <c r="E109" t="s">
         <v>9</v>
       </c>
       <c r="F109" t="s">
         <v>10</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="H109" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>16200</v>
       </c>
       <c r="B110">
         <v>1988</v>
       </c>
       <c r="C110">
         <v>171</v>
       </c>
       <c r="D110" t="s">
         <v>8</v>
       </c>
       <c r="E110" t="s">
         <v>9</v>
       </c>
       <c r="F110" t="s">
         <v>10</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="H110" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>16198</v>
       </c>
       <c r="B111">
         <v>1988</v>
       </c>
       <c r="C111">
         <v>170</v>
       </c>
       <c r="D111" t="s">
         <v>8</v>
       </c>
       <c r="E111" t="s">
         <v>9</v>
       </c>
       <c r="F111" t="s">
         <v>10</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="H111" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>16190</v>
       </c>
       <c r="B112">
         <v>1988</v>
       </c>
       <c r="C112">
         <v>165</v>
       </c>
       <c r="D112" t="s">
         <v>8</v>
       </c>
       <c r="E112" t="s">
         <v>9</v>
       </c>
       <c r="F112" t="s">
         <v>10</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="H112" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
         <v>16188</v>
       </c>
       <c r="B113">
         <v>1988</v>
       </c>
       <c r="C113">
         <v>164</v>
       </c>
       <c r="D113" t="s">
         <v>8</v>
       </c>
       <c r="E113" t="s">
         <v>9</v>
       </c>
       <c r="F113" t="s">
         <v>10</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="H113" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
         <v>16187</v>
       </c>
       <c r="B114">
         <v>1988</v>
       </c>
       <c r="C114">
         <v>163</v>
       </c>
       <c r="D114" t="s">
         <v>8</v>
       </c>
       <c r="E114" t="s">
         <v>9</v>
       </c>
       <c r="F114" t="s">
         <v>10</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="H114" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
         <v>16184</v>
       </c>
       <c r="B115">
         <v>1988</v>
       </c>
       <c r="C115">
         <v>150</v>
       </c>
       <c r="D115" t="s">
         <v>8</v>
       </c>
       <c r="E115" t="s">
         <v>9</v>
       </c>
       <c r="F115" t="s">
         <v>10</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="H115" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
         <v>16156</v>
       </c>
       <c r="B116">
         <v>1988</v>
       </c>
       <c r="C116">
         <v>141</v>
       </c>
       <c r="D116" t="s">
         <v>8</v>
       </c>
       <c r="E116" t="s">
         <v>9</v>
       </c>
       <c r="F116" t="s">
         <v>10</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="H116" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
         <v>16155</v>
       </c>
       <c r="B117">
         <v>1988</v>
       </c>
       <c r="C117">
         <v>140</v>
       </c>
       <c r="D117" t="s">
         <v>8</v>
       </c>
       <c r="E117" t="s">
         <v>9</v>
       </c>
       <c r="F117" t="s">
         <v>10</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="H117" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
         <v>16154</v>
       </c>
       <c r="B118">
         <v>1988</v>
       </c>
       <c r="C118">
         <v>136</v>
       </c>
       <c r="D118" t="s">
         <v>8</v>
       </c>
       <c r="E118" t="s">
         <v>9</v>
       </c>
       <c r="F118" t="s">
         <v>10</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="H118" t="s">
-        <v>264</v>
+        <v>257</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
         <v>16152</v>
       </c>
       <c r="B119">
         <v>1988</v>
       </c>
       <c r="C119">
         <v>131</v>
       </c>
       <c r="D119" t="s">
         <v>8</v>
       </c>
       <c r="E119" t="s">
         <v>9</v>
       </c>
       <c r="F119" t="s">
         <v>10</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>265</v>
+        <v>258</v>
       </c>
       <c r="H119" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
         <v>16151</v>
       </c>
       <c r="B120">
         <v>1988</v>
       </c>
       <c r="C120">
         <v>129</v>
       </c>
       <c r="D120" t="s">
         <v>8</v>
       </c>
       <c r="E120" t="s">
         <v>9</v>
       </c>
       <c r="F120" t="s">
         <v>10</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="H120" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
         <v>16150</v>
       </c>
       <c r="B121">
         <v>1988</v>
       </c>
       <c r="C121">
         <v>1270</v>
       </c>
       <c r="D121" t="s">
         <v>8</v>
       </c>
       <c r="E121" t="s">
         <v>9</v>
       </c>
       <c r="F121" t="s">
         <v>10</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="H121" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
         <v>16147</v>
       </c>
       <c r="B122">
         <v>1988</v>
       </c>
       <c r="C122">
         <v>127</v>
       </c>
       <c r="D122" t="s">
         <v>8</v>
       </c>
       <c r="E122" t="s">
         <v>9</v>
       </c>
       <c r="F122" t="s">
         <v>10</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="H122" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
         <v>16146</v>
       </c>
       <c r="B123">
         <v>1988</v>
       </c>
       <c r="C123">
         <v>119</v>
       </c>
       <c r="D123" t="s">
         <v>8</v>
       </c>
       <c r="E123" t="s">
         <v>9</v>
       </c>
       <c r="F123" t="s">
         <v>10</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="H123" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
         <v>16145</v>
       </c>
       <c r="B124">
         <v>1988</v>
       </c>
       <c r="C124">
         <v>104</v>
       </c>
       <c r="D124" t="s">
         <v>8</v>
       </c>
       <c r="E124" t="s">
         <v>9</v>
       </c>
       <c r="F124" t="s">
         <v>10</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="H124" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
         <v>16144</v>
       </c>
       <c r="B125">
         <v>1988</v>
       </c>
       <c r="C125">
         <v>96</v>
       </c>
       <c r="D125" t="s">
         <v>8</v>
       </c>
       <c r="E125" t="s">
         <v>9</v>
       </c>
       <c r="F125" t="s">
         <v>10</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="H125" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
         <v>16143</v>
       </c>
       <c r="B126">
         <v>1988</v>
       </c>
       <c r="C126">
         <v>85</v>
       </c>
       <c r="D126" t="s">
         <v>8</v>
       </c>
       <c r="E126" t="s">
         <v>9</v>
       </c>
       <c r="F126" t="s">
         <v>10</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="H126" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
         <v>16141</v>
       </c>
       <c r="B127">
         <v>1988</v>
       </c>
       <c r="C127">
         <v>84</v>
       </c>
       <c r="D127" t="s">
         <v>8</v>
       </c>
       <c r="E127" t="s">
         <v>9</v>
       </c>
       <c r="F127" t="s">
         <v>10</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="H127" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
         <v>16138</v>
       </c>
       <c r="B128">
         <v>1988</v>
       </c>
       <c r="C128">
         <v>76</v>
       </c>
       <c r="D128" t="s">
         <v>8</v>
       </c>
       <c r="E128" t="s">
         <v>9</v>
       </c>
       <c r="F128" t="s">
         <v>10</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="H128" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
         <v>16134</v>
       </c>
       <c r="B129">
         <v>1988</v>
       </c>
       <c r="C129">
         <v>58</v>
       </c>
       <c r="D129" t="s">
         <v>8</v>
       </c>
       <c r="E129" t="s">
         <v>9</v>
       </c>
       <c r="F129" t="s">
         <v>10</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="H129" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
         <v>16133</v>
       </c>
       <c r="B130">
         <v>1988</v>
       </c>
       <c r="C130">
         <v>53</v>
       </c>
       <c r="D130" t="s">
         <v>8</v>
       </c>
       <c r="E130" t="s">
         <v>9</v>
       </c>
       <c r="F130" t="s">
         <v>10</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="H130" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
         <v>16132</v>
       </c>
       <c r="B131">
         <v>1988</v>
       </c>
       <c r="C131">
         <v>32</v>
       </c>
       <c r="D131" t="s">
         <v>8</v>
       </c>
       <c r="E131" t="s">
         <v>9</v>
       </c>
       <c r="F131" t="s">
         <v>10</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="H131" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
         <v>16131</v>
       </c>
       <c r="B132">
         <v>1988</v>
       </c>
       <c r="C132">
         <v>31</v>
       </c>
       <c r="D132" t="s">
         <v>8</v>
       </c>
       <c r="E132" t="s">
         <v>9</v>
       </c>
       <c r="F132" t="s">
         <v>10</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="H132" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
         <v>16128</v>
       </c>
       <c r="B133">
         <v>1988</v>
       </c>
       <c r="C133">
         <v>30</v>
       </c>
       <c r="D133" t="s">
         <v>8</v>
       </c>
       <c r="E133" t="s">
         <v>9</v>
       </c>
       <c r="F133" t="s">
         <v>10</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="H133" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
         <v>16127</v>
       </c>
       <c r="B134">
         <v>1988</v>
       </c>
       <c r="C134">
         <v>26</v>
       </c>
       <c r="D134" t="s">
         <v>8</v>
       </c>
       <c r="E134" t="s">
         <v>9</v>
       </c>
       <c r="F134" t="s">
         <v>10</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="H134" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
         <v>16125</v>
       </c>
       <c r="B135">
         <v>1988</v>
       </c>
       <c r="C135">
         <v>10</v>
       </c>
       <c r="D135" t="s">
         <v>8</v>
       </c>
       <c r="E135" t="s">
         <v>9</v>
       </c>
       <c r="F135" t="s">
         <v>10</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="H135" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
         <v>16124</v>
       </c>
       <c r="B136">
         <v>1988</v>
       </c>
       <c r="C136">
         <v>9</v>
       </c>
       <c r="D136" t="s">
         <v>8</v>
       </c>
       <c r="E136" t="s">
         <v>9</v>
       </c>
       <c r="F136" t="s">
         <v>10</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="H136" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
         <v>16123</v>
       </c>
       <c r="B137">
         <v>1988</v>
       </c>
       <c r="C137">
         <v>8</v>
       </c>
       <c r="D137" t="s">
         <v>8</v>
       </c>
       <c r="E137" t="s">
         <v>9</v>
       </c>
       <c r="F137" t="s">
         <v>10</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="H137" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
         <v>16122</v>
       </c>
       <c r="B138">
         <v>1988</v>
       </c>
       <c r="C138">
         <v>1</v>
       </c>
       <c r="D138" t="s">
         <v>8</v>
       </c>
       <c r="E138" t="s">
         <v>9</v>
       </c>
       <c r="F138" t="s">
         <v>10</v>
       </c>
       <c r="G138" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H138" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>17</v>
+      </c>
+      <c r="B139" t="s">
+        <v>17</v>
+      </c>
+      <c r="C139" t="s">
+        <v>17</v>
+      </c>
+      <c r="D139" t="s">
+        <v>298</v>
+      </c>
+      <c r="E139" t="s">
+        <v>299</v>
+      </c>
+      <c r="F139" t="s">
+        <v>300</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H139" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>17</v>
+      </c>
+      <c r="B140" t="s">
+        <v>17</v>
+      </c>
+      <c r="C140" t="s">
+        <v>17</v>
+      </c>
+      <c r="D140" t="s">
+        <v>298</v>
+      </c>
+      <c r="E140" t="s">
+        <v>299</v>
+      </c>
+      <c r="F140" t="s">
+        <v>300</v>
+      </c>
+      <c r="G140" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="H138" t="s">
+      <c r="H140" t="s">
         <v>304</v>
       </c>
     </row>
-    <row r="139" spans="1:8">
-[...9 lines deleted...]
-      <c r="D139" t="s">
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>17</v>
+      </c>
+      <c r="B141" t="s">
+        <v>17</v>
+      </c>
+      <c r="C141" t="s">
+        <v>17</v>
+      </c>
+      <c r="D141" t="s">
+        <v>298</v>
+      </c>
+      <c r="E141" t="s">
+        <v>299</v>
+      </c>
+      <c r="F141" t="s">
+        <v>132</v>
+      </c>
+      <c r="G141" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="E139" t="s">
+      <c r="H141" t="s">
         <v>306</v>
       </c>
-      <c r="F139" t="s">
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>17</v>
+      </c>
+      <c r="B142" t="s">
+        <v>17</v>
+      </c>
+      <c r="C142" t="s">
+        <v>17</v>
+      </c>
+      <c r="D142" t="s">
+        <v>298</v>
+      </c>
+      <c r="E142" t="s">
+        <v>299</v>
+      </c>
+      <c r="F142" t="s">
+        <v>132</v>
+      </c>
+      <c r="G142" s="1" t="s">
         <v>307</v>
       </c>
-      <c r="G139" s="1" t="s">
+      <c r="H142" t="s">
         <v>308</v>
       </c>
-      <c r="H139" t="s">
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>17</v>
+      </c>
+      <c r="B143" t="s">
+        <v>17</v>
+      </c>
+      <c r="C143" t="s">
+        <v>17</v>
+      </c>
+      <c r="D143" t="s">
+        <v>298</v>
+      </c>
+      <c r="E143" t="s">
+        <v>299</v>
+      </c>
+      <c r="F143" t="s">
         <v>309</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G140" s="1" t="s">
+      <c r="G143" s="1" t="s">
         <v>310</v>
       </c>
-      <c r="H140" t="s">
+      <c r="H143" t="s">
         <v>311</v>
       </c>
     </row>
-    <row r="141" spans="1:8">
-[...15 lines deleted...]
-      <c r="F141" t="s">
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>17</v>
+      </c>
+      <c r="B144" t="s">
+        <v>17</v>
+      </c>
+      <c r="C144" t="s">
+        <v>17</v>
+      </c>
+      <c r="D144" t="s">
+        <v>298</v>
+      </c>
+      <c r="E144" t="s">
+        <v>299</v>
+      </c>
+      <c r="F144" t="s">
+        <v>309</v>
+      </c>
+      <c r="G144" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="G141" s="1" t="s">
+      <c r="H144" t="s">
         <v>313</v>
       </c>
-      <c r="H141" t="s">
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>17</v>
+      </c>
+      <c r="B145" t="s">
+        <v>17</v>
+      </c>
+      <c r="C145" t="s">
+        <v>17</v>
+      </c>
+      <c r="D145" t="s">
         <v>314</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F142" t="s">
+      <c r="E145" t="s">
         <v>315</v>
       </c>
-      <c r="G142" s="1" t="s">
+      <c r="F145" t="s">
+        <v>132</v>
+      </c>
+      <c r="G145" s="1" t="s">
         <v>316</v>
       </c>
-      <c r="H142" t="s">
+      <c r="H145" t="s">
         <v>317</v>
       </c>
     </row>
-    <row r="143" spans="1:8">
-[...15 lines deleted...]
-      <c r="F143" t="s">
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>17</v>
+      </c>
+      <c r="B146" t="s">
+        <v>17</v>
+      </c>
+      <c r="C146" t="s">
+        <v>17</v>
+      </c>
+      <c r="D146" t="s">
+        <v>314</v>
+      </c>
+      <c r="E146" t="s">
+        <v>315</v>
+      </c>
+      <c r="F146" t="s">
+        <v>300</v>
+      </c>
+      <c r="G146" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="G143" s="1" t="s">
+      <c r="H146" t="s">
         <v>319</v>
       </c>
-      <c r="H143" t="s">
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>17</v>
+      </c>
+      <c r="B147" t="s">
+        <v>17</v>
+      </c>
+      <c r="C147" t="s">
+        <v>17</v>
+      </c>
+      <c r="D147" t="s">
+        <v>314</v>
+      </c>
+      <c r="E147" t="s">
+        <v>315</v>
+      </c>
+      <c r="F147" t="s">
+        <v>300</v>
+      </c>
+      <c r="G147" s="1" t="s">
         <v>320</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F144" t="s">
+      <c r="H147" t="s">
         <v>321</v>
       </c>
-      <c r="G144" s="1" t="s">
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>17</v>
+      </c>
+      <c r="B148" t="s">
+        <v>17</v>
+      </c>
+      <c r="C148" t="s">
+        <v>17</v>
+      </c>
+      <c r="D148" t="s">
+        <v>314</v>
+      </c>
+      <c r="E148" t="s">
+        <v>315</v>
+      </c>
+      <c r="F148" t="s">
+        <v>300</v>
+      </c>
+      <c r="G148" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="H144" t="s">
+      <c r="H148" t="s">
         <v>323</v>
-      </c>
-[...102 lines deleted...]
-        <v>335</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>