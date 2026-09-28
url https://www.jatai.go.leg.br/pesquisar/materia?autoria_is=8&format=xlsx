--- v0 (2025-12-24)
+++ v1 (2026-09-28)
@@ -10,296 +10,221 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5053" uniqueCount="2278">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5884" uniqueCount="2063">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>(</t>
+  </si>
+  <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-Izalter Francisco de Souza</t>
+    <t>Geovaci Peres</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16011</t>
   </si>
   <si>
     <t>“ Concede título honorífico de cidadania a pessoa que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>SP</t>
   </si>
   <si>
     <t>Substitutivo a Projeto</t>
   </si>
   <si>
-    <t>Geovaci Peres</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15525</t>
   </si>
   <si>
     <t>" INCLUI ALÍNEA "C" AO PARÁGRAFO 3° DO ART. 37 DA LEI 3.066/2010 ( CÓDIGO DE POSTURA)".</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...8 lines deleted...]
-Gênio Eurípedes</t>
+    <t>Adilson de Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15512</t>
   </si>
   <si>
     <t>" CONCESSÃO DE REVISÃO GERAL ANUAL, NOS TERMOS DO ART. 37, X , DA CF/88, INCIDENTE SOBRE OS SUBSÍDIOS DOS VEREADORES E SERVIDORES E, AINDA, REAJUSTE AOS VENCIMENTOS DOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL".</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15389</t>
   </si>
   <si>
     <t>" SUBSTITUI DESIGNAÇÃO DE VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15339</t>
   </si>
   <si>
     <t>" ALTERA A LEI 2.805, DE JUNHO DE 2007 - CÓDIGO DE POSTURA PARA ESTABELECER MULTA E EXIGIR O USO DE FOCINHEIRA E ENFORCADOR EM CÃES NA CONDUÇÃO EM VIA PÚBLICA".</t>
   </si>
   <si>
-    <t>Vilma Feitosa_x000D_
-[...8 lines deleted...]
-João Rosa</t>
+    <t>Vilma Feitosa</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15335</t>
   </si>
   <si>
     <t>'DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE PROVIMENTO EM COMISSÃO DE ASSESSORES LEGISLATIVO E ASSESSORES DE COMISSÕES LEGISLATIVAS TEMÁTICAS".</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15039</t>
   </si>
   <si>
     <t>" ALTERA O PARÁGRAFO ÚNICO DO ARTIGO 12 DA LEI N° 2.135/99 QUE DISPÕE SOBRE O PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE JATAÍ, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>Alcântara de Carvalho Neto_x000D_
-[...7 lines deleted...]
-Izalter Francisco de Souza</t>
+    <t>Alcântara de Carvalho Neto</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15038</t>
   </si>
   <si>
     <t>"MODIFICA O PARÁGRAFO 2°, ARTIGO 29 DA LEI N°2134/99  DE 20 DE DEZEMBRO DE 1999, QUE DISPÕE SOBRE O ESTATUTO DOS SERVIDORES DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE JATAÍ,NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14687</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE O ENSINO OBRIGATÓRIO DO FOLCLORE LOCAL E REGIONAL, NAS ESCOLAS PÚBLICAS DA REDE ESCOLAR MUNICIPAL".</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...3 lines deleted...]
-Alcântara de Carvalho Neto</t>
+    <t>Gildenicio  Santos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14468</t>
   </si>
   <si>
     <t>ESTABELECE NOVO VALOR DE DIÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14466</t>
   </si>
   <si>
     <t>" ACRESCENTA O INCISO IV AO ART. 1° E O INCISO IX AO PARÁGRAFO 3° DO  ART. 4° DA RESOLUÇÃO ADMINISTRATIVA - RA N° 001/03, QUE DEFINE O SETOR DE CONTROLADORIA GERAL E PROTOCOLO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14438</t>
   </si>
   <si>
     <t>" ACRESCENTA MAIS UMA COMISSÃO PERMANENTE  AO ARTIGO 28 DO REGIMENTO INTERNO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14293</t>
   </si>
   <si>
     <t>"DISCRIMINA VALOR DO BENEFÍCIO CONCEDIDO A BENEFICIARIAS QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14285</t>
   </si>
   <si>
     <t>"APROVA BALANCETES DA PREFEITURA MUNICIPAL DE JATAÍ NOS PERÍODOS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14284</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO HONORÍFICO DE CIDADANIA A PESSOA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14281</t>
   </si>
   <si>
     <t>"  CONCEDE TÍTULO HONORÍFICO DE CIDADANIA À PESSOA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14280</t>
   </si>
   <si>
     <t>" CONCEDE TÍTULO HONORÍFICO DE CIDADANIA À PESSOA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>Adilson Morais_x000D_
-[...13 lines deleted...]
-João Wesley Cabral de Moura</t>
+    <t>Adilson Morais</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14277</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO HONORÍFICO DE CIDADANIA A PESSOA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14275</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO HONORÍFICO DE CIDADANIA JATAIENSE À PESSOA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14274</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADANIA JATAIENSE À PESSOA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14273</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO  HONORÍFICO  DE CIDADANIA À PESSOA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
@@ -312,240 +237,189 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/14270</t>
   </si>
   <si>
     <t>"INSTITUI E REGULAMENTA NO MUNICÍPIO DE JATAÍ, ATO DE HOMENAGEM AOS PORTADORES DE  NECESSIDADES ESPECIAIS"</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14269</t>
   </si>
   <si>
     <t>" INSTITUI NA CÂMARA MUNICIPAL DE JATAÍ, A HOMENAGEM AO "DESTAQUE PROFISSIONAL NA ÁREA DE GARIS COLETORES E AGENTES MUNICIPAL DE LIMPEZA PÚBLICA".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14235</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADANIA JATAIENSE A PESSOA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>SEMD</t>
   </si>
   <si>
     <t>Sub-Emenda</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...7 lines deleted...]
-Vinícius Luz</t>
+    <t>João Rosa</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9041</t>
   </si>
   <si>
     <t>SUBEMENDA MODIFICATIVA Nº 49/2016. ALTERA DISPOSITIVOS NORMATIVOS EMENDA MODIFICATIVA EM REFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...6 lines deleted...]
-Adilson de Carvalho</t>
+    <t>Carlos Miranda</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9040</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 069/2016 E DÁ OUTRAS PROVIDÊNCIAS. "ALTERA O ART. 1º DO PROJETO DE LEI Nº 069/2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Nilton César Soró_x000D_
-[...5 lines deleted...]
-Mauro Bento Filho</t>
+    <t>Nilton César Soró</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9010</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 045/2016, DE 23 DE AGOSTO DE 2016. "ALTERA DISPOSITIVOS NORMATIVOS NO PROJETO DE LEI EM REFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/9005</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 032/2016.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8965</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 045, DE 23 DE AGOSTO DE 2016.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8964</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8963</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8962</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8961</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8960</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8959</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8958</t>
   </si>
   <si>
     <t>ELOL</t>
   </si>
   <si>
     <t>Proposta do Legislativo de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...8 lines deleted...]
-Geovaci Peres</t>
+    <t>Marcos Antônio</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8803</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8729</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO DA UNIDADE DE LOTE RESIDENCIAL DE 300 M² PARA 250 M², PARA OS PROJETOS DE LOTEAMENTO, DESMEMBRAMENTO E REMEMBRAMENTO DO SOLO, NO MUNICÍPIO DE JATAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8707</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 1º NO ART. 12 DA LEI Nº 3068/2010 LEI DE USO E OCUPAÇÃO DO SOLO URBANO E ZONEAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8706</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE ATIVIDADE DE BAR, CONSTANTE DO DISPOSITIVO DA LEI DE USO E OCUPAÇÃO DO SOLO URBANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-Geovaci Peres</t>
+    <t>Mauro Bento Filho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8677</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO Nº 100/2016, QUE SOLICITA UMA REAVALIAÇÃO DOS IMÓVEIS DE NOSSA CIDADE, COM O OBJETIVO DE REDUZIR OS VALORES DO IPTU E ITBI, COM VIGÊNCIA PARA O PRÓXIMO ANO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8597</t>
   </si>
   <si>
     <t>SOLICITA UM ESTUDO PARA A IMPLANTAÇÃO DE ESTACIONAMENTO ROTATIVO, COM O TEMPO MÁXIMO DE 15 MINUTOS, COM PELO MENOS DUAS VAGAS DE CADA LADO DA AV. VERIANO DE OLIVEIRA LIMA, ESQUINA COM A RUA TIRADENTES, EM FRENTE AO PONTO COMERCIAL BANGALÔ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8309</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DOS DECRETOS LEGISLATIVOS DE NÚMEROS 009/91, 002/96 E 004/09, QUE CONCEDERAM OS TÍTULOS DE CIDADÃO JATAIENSE, ÀS PESSOAS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8193</t>
   </si>
   <si>
     <t>SOLICITA DO NOBRE DEPUTADO, PROJETO DE LEI, PROPONDO ALTERAÇÃO NO INCISO II, PARÁGRAFO 1º, DO ARTIGO 59, DA LEI FEDERAL Nº 11.977/2009 - PROGRAMA MINHA CASA MINHA VIDA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7861</t>
   </si>
   <si>
     <t>SOLICITA AS BOAS PROVIDÊNCIAS NO SENTIDO DE ENVIAR PARA A CÂMARA MUNICIPAL, PROJETO DE LEI SOLICITANDO AUTORIZAÇÃO PARA CONTRATAR POR TEMPO DETERMINADO, PESSOAS QUALIFICADAS PARA FAZER A GUARDA DAS ESCOLAS MUNICIPAIS DE JATAÍ.</t>
   </si>
   <si>
-    <t>Fernando Fernandes Pinto_x000D_
-[...13 lines deleted...]
-Fernando Henrique Peres</t>
+    <t>Fernando Fernandes Pinto</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7719</t>
   </si>
   <si>
     <t>SOLICITA DO SECRETÁRIO ESTADUAL DE INDÚSTRIA E COMÉRCIO DO ESTADO DE GOIÁS AJUDA PARA CARREAR ALGUMAS INDÚSTRIAS PARA JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7657</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A INSTALAÇÃO DE UM TELEFONE A CARTÃO NAS DEPENDÊNCIAS DA ESCOLA MUNICIPAL PREFESSOR LUZIANO DIAS DE FREITAS, SITUADA NO CONJUNTO HABITACIONAL ESTRELA DALVA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7656</t>
   </si>
   <si>
     <t>SOLICITA AS BOAS PROVIDÊNCIAS NO SENTIDO DE COLOCAR UM SEMÁFARO NO CRUZAMENTO DA AVENIDA DR. DORIVAL DE CARVALHO COM RUA JORGE ZAIDEM, NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7654</t>
   </si>
   <si>
     <t>SOLICITA AS BOAS PROVIDÊNCIAS NO SENTIDO DE DOAR UM VEÍCULO KOMBI PARA A MESA DIACONAL DA IGREJA PRESBITERIANA INDEPENDENTE DE JATAÍ.</t>
   </si>
@@ -1212,54 +1086,50 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/7359</t>
   </si>
   <si>
     <t>SOLICITA ESFORÇOS EM CONJUNTO NO SENTIDO DE CONSTRUIR O TREVO DE ACESSO A JATAÍ, PELA RUA 09 QUE PASSA EM FRENTE A RODOVIÁRIA, BEM COMO, UM VIADUTO NA BR 364 COM UMA VIA DE ACESSO AO BAIRRO ESTRELA DALVA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7356</t>
   </si>
   <si>
     <t>SOLICITA NO SENTIDO DE DETERMINAR AO ÓRGÃO COMPETENTE PARA FAZER AS MELHORIAS NECESSÁRIAS NO SISTEMA DE TRANSMISSÃO DE IMAGEM DE TELEVISÃO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7354</t>
   </si>
   <si>
     <t xml:space="preserve"> SOLICITA NO SENTIDO DE COLOCAR  PLACAS INDICATIVAS, NAS RUAS COM SEUS RESPECTIVOS NOMES E ACESSO AOS BAIRROS, SAÍDAS DA CIDADE BEM COMO REPARTIÇÕES PÚBLICAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7348</t>
   </si>
   <si>
     <t>SOLICITA GESTÕES NO SENTIDO DE  A RENUMERAÇÃO DAS CASAS DE TODAS AS RUAS DE NOSSA CIDADE.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/7343</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO 13/2016. AUTORES: VEREADORES MARCOS ANTONIO E GEOVACI PERES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7333</t>
   </si>
   <si>
     <t>SOLICITA GESTÃO NO SENTIDO DE CONSTRUIR ROTATÓRIAS NOS SEGUINTES CRUZAMENTOS: RUA CASTRO ALVES COM RUA PIO XII; RUA DEP. HONORATO DE CARVALHO COM RUA SÃO PAULO E J?IO CUNHA, NA PARTE ALTA DA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7332</t>
   </si>
   <si>
     <t>SOLICITO AS BOAS GESTÕES NO SENTIDO DE COLOCAR REDUTORES DE VELOCIDADE E SINALIZAÇÃO ADEQUADA EM FRENTE AS ESCOLAS DE NOSSA CIDADE, QUE AINDA NÃO POSSUEM ESTE BENEFÍCIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7330</t>
   </si>
   <si>
     <t>SOLICITA UM  PROJETO DE URBANIZAÇÃO MODERNA, CONDIZENTE COM A IMPORTÂNCIA QUE REPRESENTA, A PRAÇA CLODOALDO REZENDE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7327</t>
@@ -1294,78 +1164,69 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/7301</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UM CAMELÓDROMO DEFINITIVO, EM UMA ÁREA MAIS CENTRALIZADA DA CIDADE, COM ÁREA PARA ESTACIONAMENTO, BANHEIROS, E ESTANTES PADRONIZADAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7300</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS NO SENTIDO DE FAZER REDES DE ESGOTOS NOS BAIRROS: SANTO ANTÔNIO E BELA VISTA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7299</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS NO SENTIDO DE CONCLUIR A EXTENSÃO DA REDE DE ESGOTOS NA PARTE ALTA DA CIDADE, COMPREENDENDO OS SEGUINTES SETORES: SETOR ANTENA, SETOR AEROPORTO, SETOR PLANALTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7298</t>
   </si>
   <si>
     <t>SOLICITA NO SENTIDO DE CRIAR UMA ESCALA DE SERVIÇOS, PARA O SETOR DE ILUMINAÇÃO PÚBLICA DE NOSSA CIDADE, ATENDENDO UM BAIRRO DE CADA VEZ ATÉ QUE SEJA CONCLUÍDO O RODÍZIO.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/7282</t>
   </si>
   <si>
     <t>PEDEM A REEDIÇÃO DO REQUERIMENTO SOB PROTOCOLO DE Nº 065 DE 20 DE DEZEMBRO DE 2013, EM QUE PEDEM A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, OBJETIVANDO A DISCUSSÃO DE ASSUNTOS RELACIONADOS À SEGURANÇA PÚBLICA NO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7260</t>
   </si>
   <si>
     <t>SOLICITA COM URGÊNCIA, UMA FISCALIZAÇÃO POR PARTE DO PROCON, SOBRE OS PREÇOS DE COMBUSTÍVEIS PRATICADOS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7258</t>
   </si>
   <si>
     <t>SOLICITA 02 POLICIAIS PERMANENTES PARA MANTER A ORDEM E A SEGURANÇA NO POVOADO DA ESTÂNCIA.</t>
   </si>
   <si>
-    <t>Leandro Vilela Veloso_x000D_
-[...4 lines deleted...]
-Sebastião Assis Carvalho</t>
+    <t>Leandro Vilela Veloso</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7241</t>
   </si>
   <si>
     <t>SOLICITA AO EXCELENTÍSSIMO SENHOR NELSON ANTÔNIO DA SILVA, EX-PREFEITO DE JATAÍ, SOLICITANDO SUA PRESENÇA NESTE PLENÁRIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7100</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS NO SENTIDO DE INCLUIR NO PROGRAMA DE OBRAS PARA O ANO DE 2000, OS SEGUINTES BENEFÍCIOS PARA O SETOR COLMEIA PARK: DOAR UMA ÁREA E POSTERIORMENTE AJUDAR NA CONSTRUÇÃO DA SEDE DA ASSOCIAÇÃO DE MORADORES; CONSTRUIR UMA ESCOLA MUNICIPAL, COM CURSOS PRIMÁRIO E GINASIAL; ASFALTAMENTO DO BAIRRO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7099</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE ALAMBRADOS NO CAMPO DE FUTEBOL "DOM BENEDITO", SITUADO NO SETOR OLAVO, PELA PARTE QUE FICA DE FRENTE PARA À AV. RIO VERDE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7098</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA CRECHE NO SETOR SANTA TEREZINHA, PARA ABRIGAR AS CRIANÇAS DAQUELE SETOR.</t>
   </si>
@@ -1846,176 +1707,126 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/6859</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA ESCADARIA DOTADA DE UMA COMPLETA INFRAESTRUTURA DE SEGURANÇA, TAIS COMO: PARAPEITO, CORRIMÃO, ILUMINAÇÃO, GRAMAGEM, ETC, NO MORRO QUE SEPARA OS SETORES JARDIM DA LIBERDADE E CAMPO NEUTRO, MAIS PRECISAMENTE NA RUA 2 ESQUINA COM A AV. GOIÁS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6858</t>
   </si>
   <si>
     <t>SOLICITA A POSSIBILIDADE DE COLOCAÇÃO DE UM POSTO DE ATENDIMENTO DO BANCO DO BRASIL NO PALÁCIO DAS ABELHAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6857</t>
   </si>
   <si>
     <t>SOLICITA A DOAÇÃO DE 20 BOLSAS DE ESTUDO À ESTUDANTES UNIVERSITÁRIOS CARENTES DE NOSSA CIDADE, CONFORME PREVISTO NA DOTAÇÃO ORÇAMENTÁRIA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6770</t>
   </si>
   <si>
     <t>SOLICITA REPAROS URGENTES NO ASFALTO DA RUA ANHANGUERA, EM FRENTE À PRAÇA TENENTE DIOMAR MENEZES, NO CENTRO DA CIDADE.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/6752</t>
   </si>
   <si>
     <t>REGULAMENTA A PULVERIZAÇÃO AGRÍCOLA TERRESTRE NO MUNICÍPIO DE JATAÍ/GO NUM RAIO DE 300 METROS DAS ÁREAS URBANIZADAS E MANANCIAIS DE CAPTAÇÃO DE ÁGUA DO MUNICÍPIO DE JATAÍ/GO.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/6682</t>
   </si>
   <si>
     <t>APOIO PARA INSTALAÇÃO DO PREVENTIVO DE INCÊNDIO NA ASSOCIAÇÃO DE BENEFICÊNCIA ALBERGUE SÃO VICENTE DE PAULO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6383</t>
   </si>
   <si>
     <t>SOLICITA AS BOAS GESTÕES NO SENTIDO DE DOAR UMA ÁREA EXISTENTE NO SETOR JOSÉ BENTO, MAIS PRECISAMENTE AO LADO DO CENTRO COMUNITÁRIO DAQUELE BAIRRO, PARA A ASSOCIAÇÃO BENEFICENTE DENOMINADA (ABSD), DE NOSSA CIDADE, PARA QUE LÁ POSSAM CONSTRUIR UMA CRECHE, CONFORME PROJETO JÁ POR ELES ELABORADO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6382</t>
   </si>
   <si>
     <t>SOLICITA A DOAÇÃO DE UMA ÁREA COM 10 MIL M² PARA O CEREA DE JATAÍ, DESTINADA À CONSTRUÇÃO DE UMA CLÍNICA PARA REPOUSO-ABRIGO E RECUPERAÇÃO DE ALCOÓLATRAS, BEM COMO NESTA MESMA ÁREA, CONSTRUIR UM CLUBE DE LAZER PARA OS CEREANOS DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6381</t>
   </si>
   <si>
     <t>SOLICITA AS BOAS PROVIDÊNCIAS NO SENTIDO DE ASFALTAR TRECHOS QUE AINDA FALTAM DAS SEGUINTES RUAS NO SETOR CAMPO NEUTRO: RUA DOS PIONEIROS, BUENOS AIRES, E ABERTURA DE TRECHO DA RUA FLUMINENSE E POSTERIORMENTE ASFALTÁ-LA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6380</t>
   </si>
   <si>
     <t>SOLICITA AS PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A INSTALAÇÃO DE UM TELEFONE PÚBLICO NO POVOADO DE NAVESLÂNDIA, EM FRENTE A ESCOLA MUNICIPAL 'CLOBERTINO NAVES'.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6379</t>
   </si>
   <si>
     <t>SOLICITA AO EXCELENTÍSSIMO SENHOR DR. HUMBERTO DE FREITAS MACHADO, PREFEITO MUNICIPAL, QUE AUTORIZE SUA EQUIPE DE TRABALHO PARA QUE FAÇA A LIMPEZA DE MATAGAIS, ROÇAGENS, RECUPERAÇÃO DE RUAS, MELHORAMENTO NA ILUMINAÇÃO PÚBLICA, COLOCANDO LUMINÁRIAS E LÂMPADAS EM LOCAIS COM DEFICIÊNCIAS, NOS SETORES SERRA AZUL , FABRINI, SODRÉ  E AIMBIRÉ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6378</t>
   </si>
   <si>
     <t>SOLICITA AS BOAS PROVIDÊNCIAS NO SENTIDO DE DESTINAR UMA EQUIPE PERMANENTE DE ATENDIMENTO À ESTRUTURA DOS BAIRROS DE JATAÍ, SENDO COMPOSTA PELOS SEGUINTES MAQUINÁRIOS: UMA PATROL; UMA PÁ MECÂNICA; DOIS CAMINHÕES PIPA; E DEZ HOMENS BRAÇAIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6377</t>
   </si>
   <si>
     <t>SOLICITA AS BOAS PROVIDÊNCIAS NO SENTIDO DE INCLUIR NO PLANO DE TRABALHO EM 2002, O ASFALTAMENTO DE TODAS AS RUAS AINDA DESPROVIDAS DESSE BENEFÍCIO DO BAIRRO COHACOL.</t>
   </si>
   <si>
-    <t>Carlone Assis_x000D_
-[...13 lines deleted...]
-João Wesley Cabral de Moura</t>
+    <t>Carlone Assis</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6281</t>
   </si>
   <si>
     <t>REQUEREM A IMPLANTAÇÃO DE UMA DELEGACIA DA INFÂNCIA E DA JUVENTUDE NA CIDADE DE JATAÍ.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/6228</t>
   </si>
   <si>
     <t>REQUEREM DA MESA DIRETORA DESTA EGRÉGIA CASA DE LEIS, A INSTITUIÇÃO E A REALIZAÇÃO DE UMA SESSÃO ESPECIAL HONORÍFICA EM HOMENAGEM ÀS MÃES PELO TRANSCURSO DO SEU DIA A OCORRER NO SEGUNDO DOMINGO DE MAIO.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>Cidália Vilela_x000D_
-[...13 lines deleted...]
-Sebastião Assis Carvalho</t>
+    <t>Cidália Vilela</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6181</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA "ALVES ASSIS", ESPECIALMENTE, AO VEREADOR EX-PRESIDENTE DESTA CASA, CARLONE ALVES DE ASSIS E SUA GENITORA TEREZA ALVES DE ASSIS PELO FALECIMENTO DE SEU GENITOR, EURÍPEDES JOSÉ DE ASSIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6121</t>
   </si>
   <si>
     <t>SOLICITA AS BOAS PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UMA PONTE NO CÓRREGO DO AÇUDE, ATRAVÉS DA RUA CAP. SERAFIM DE BARROS, NO BAIRRO IRACEMA, LIGANDO ESTA À RUA SÃO SEBASTIÃO NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6120</t>
   </si>
   <si>
     <t>SOLICITA AS BOAS PROVIDÊNCIAS NO SENTIDO DE AMPLIAR A LINHA DE ÔNIBUS A PARTIR DA VILA LUIZA E BAIRRO POPULAR.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6119</t>
   </si>
   <si>
     <t>SOLICITA AS BOAS PROVIDÊNCIAS NO SENTIDO DE COLOCAR COBERTURAS NOS SEGUINTES PONTOS DE ÔNIBUS COLETIVO: RUA 15, N.º 221, ESQUINA COM A RUA RIBAS MARQUES - SETOR COLMEIA PARK, EM FRENTE O MINI-BOX DE PROPRIEDADE DO SENHOR JOÃO BARBOSA; RUA S-01, ESQUINA COM A CHAMADA 'ESTRADA VELHA DE CAIAPÔNIA'- SETOR JARDIM PARAÍSO.</t>
   </si>
@@ -2226,77 +2037,57 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/6073</t>
   </si>
   <si>
     <t>SOLICITA COLOCAR EM FUNCIONAMENTO O CENTRO DE ZOONOSE DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6072</t>
   </si>
   <si>
     <t>SOLICITA ESFORÇOS EM CONJUNTO VISANDO ESTENDER O BENEFÍCIO DA MERENDA ESCOLAR, TAMBÉM AOS APROXIMADAMENTE 1.513 (UM MIL QUINHENTOS E TREZE) ALUNOS QUE FREQUENTAM REGULARMENTE A REDE MUNICIPAL DE ENSINO NO PERÍODO NOTURNO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6071</t>
   </si>
   <si>
     <t>SOLICITA A DOAÇÃO DE UMA ÁREA, OU SEJA, UM LOTE PARA O CENTRO ESPÍRITA "MARIA MADALENA".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6070</t>
   </si>
   <si>
     <t>SOLICITA AUTORIZAÇÃO PARA A CONSTRUÇÃO DE BANHEIROS NAS PRAÇAS: OLHO D'ÁGUA E CLODOALDO REZENDE (ANTIGA LAMBARI).</t>
   </si>
   <si>
-    <t>Alcântara de Carvalho Neto_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5958</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA LIBERAÇÃO DE RECURSOS ORÇAMENTÁRIOS PARA A A SAÚDE PÚBLICA DE JATAÍ. </t>
   </si>
   <si>
-    <t>Maria Euzébia de Lima_x000D_
-[...8 lines deleted...]
-Adilson de Carvalho</t>
+    <t>Maria Euzébia de Lima</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5956</t>
   </si>
   <si>
     <t>SOLICITA LIBERAÇÃO DE RECURSOS ORÇAMENTÁRIOS PARA A SAÚDE PÚBLICA DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5847</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE UM PROJETO DE LEI PARA ESTA CASA LEGISLATIVA, SOLICITANDO A APROVAÇÃO DE "PENSÃO MERCÊ" PARA O FUNCIONÁRIO DA PREFEITURA MUNICIPAL DE JATAÍ, O SENHOR MÁRCIO CRISTINO DE FREITAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5846</t>
   </si>
   <si>
     <t>EMISSÃO DE TÍTULOS DE HONRA AO MÉRITO À CIDADÃ D. ANGELITA DE LIMA PIRES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5845</t>
   </si>
   <si>
     <t>SOLICITA O ASFALTAMENTO NA RUA MELO LÚCIO, NO TRECHO QUE FICA NOS FUNDOS DO CTG - BAIRRO VILA FÁTIMA.</t>
   </si>
@@ -2459,60 +2250,51 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/5813</t>
   </si>
   <si>
     <t>COLOCAR PLACAS DE SINALIZAÇÃO DE TRÂNSITO, VISANDO COIBIR O TRÁFEGO DE VEÍCULOS PESADOS, TAIS COMO: CARRETAS, CAMINHÕES ALONGADOS NO CONJUNTO RESIDENCIAL ESTRELA DALVA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5812</t>
   </si>
   <si>
     <t>EXTENSÃO DE REDE DE ENERGIA ELÉTRICA E COLOCAR 01 POSTE NA AV. DAS AMÉRICAS ACIMA DO CRUZAMENTO COM A RUA ANDRÉ LUIZ, EM FRENTE A IGREJA ASSEMBLEIA DE DEUS - VILA FÁTIMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5811</t>
   </si>
   <si>
     <t>CONSTRUIR GALERIAS PLUVIAIS E POSTERIORMENTE ASFALTAR A RUA 01 - BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5810</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE EXTENSÃO DE REDE DE ENERGIA ELÉTRICA E COLOCAR 02 POSTES NA RUA VOLUNTÁRIOS DO PAPA, LIGANDO O BAIRRO SANTO ANTÔNIO AO DORIVAL DE CARVALHO.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...8 lines deleted...]
-Marcos Antônio</t>
+    <t>Vinícius Luz</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5809</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI 047/2015. AUTORIA: VEREADORES DA LEGISLATURA DE 2013/2016.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5808</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MAIS QUATRO SALAS NA ESCOLA MUNICIPAL "CLOBERTINO NAVES" NO POVOADO DE NAVESLÂNDIA, SENDO TRÊS PARA AULAS E UMA PARA BIBLIOTECA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5807</t>
   </si>
   <si>
     <t>CONSTRUIR DUAS CELAS PARA REEDUCANDOS NO ANTIGO POSTO DE TELEFONE DO POVOADO DE NAVESLÂNDIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5806</t>
   </si>
   <si>
     <t>EXTENSÃO DE REDE DE ENERGIA ELÉTRICA E COLOCAR 06 POSTES, NA RUA PITÃO, INICIANDO-SE NO CRUZAMENTO DESTA COM A RUA 106 ATÉ O C.T.G., VILA FÁTIMA.</t>
   </si>
@@ -2543,151 +2325,102 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/5797</t>
   </si>
   <si>
     <t>BENEFÍCIOS PARA OS MORADORES DA VILA PROGRESSO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5795</t>
   </si>
   <si>
     <t>EMISSÃO DE TÍTULOS DE HONRA AO MÉRITO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5794</t>
   </si>
   <si>
     <t>LIMPEZA DOS MATAGAIS EXISTENTES NOS LOTES BALDIOS, MELHORAMENTO DAS VIAS PÚBLICAS DO SETOR DOM ABEL, PRINCIPALMENTE EM VOLTA E NAS IMEDIAÇÕES DO CONJUNTO MILITAR II.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5792</t>
   </si>
   <si>
     <t>ESCLARECIMENTO DOS MOTIVOS DA ALTA INCIDÊNCIA DE PACIENTES ACOMETIDOS DE DIFERENTES TIPOS DE CÂNCER, NO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5791</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DE D. IDELFONSA PERES DE ASSIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5790</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO ENG.° MECÂNICO JOSÉ HUMBERTO DE OLIVEIRA QUEIROZ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5789</t>
   </si>
   <si>
     <t>MELHORIAS NA PRAÇA EXISTENTE NO SETOR FILOSTRO MACHADO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5771</t>
   </si>
   <si>
     <t>SOLICITA REVISÃO DOS VALORES VENAIS DOS IMÓVEIS URBANOS, LOCALIZADOS EM NOSSO MUNICÍPIO, COM VIGÊNCIA PARA O PRÓXIMO ANO.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5758</t>
   </si>
   <si>
     <t>PEDEM A IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE, MODELO FAIXA ELEVADA, NAS PRINCIPAIS VIAS DA CIDADE, ONDE O TRÂNSITO TEM UM FLUXO GRANDE DE VEÍCULOS, CONFORME AS NORMAS DA RESOLUÇÃO Nº 495 DE 5 DE JULHO DE 2014, ONDE ESTABELECE OS PADRÕES E CRITÉRIOS PARA A INSTALAÇÃO DE FAIXA ELEVADA.</t>
   </si>
   <si>
-    <t>Adilson Morais_x000D_
-[...15 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5715</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE C.P.I. - COMISSÃO PARLAMENTAR DE INQUÉRITO, PARA APURAR FRAUDE NO DEPARTAMENTO DE COBRANÇA DA PREFEITURA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5617</t>
   </si>
   <si>
     <t>SOLICITA À SUPERINTENDÊNCIA MUNICIPAL DE TRÂNSITO A DEMARCAÇÃO E IMPLANTAÇÃO DE UMA PLACA DE CARGA E DESCARGA, COM HORÁRIO RESERVADO DAS 13 ÀS 16 HORAS, NA AVENIDA GOIÁS EM FRENTE A ZEMA, BENEFICIANDO NÃO SÓ A LOJA CORRESPONDENTE, MAS TAMBÉM TODO O VAREJO EM GERAL DAS PROXIMIDADES.</t>
   </si>
   <si>
-    <t>André Pires do Nascimento_x000D_
-[...1 lines deleted...]
-Abimael Silva da TV</t>
+    <t>André Pires do Nascimento</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5444</t>
   </si>
   <si>
     <t>SOLICITAM MELHORIAS NO ATENDIMENTO AO PÚBLICO POR PARTE DA CLASSE MÉDICA DE JATAÍ.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...1 lines deleted...]
-André Pires do Nascimento</t>
+    <t>Abimael Silva da TV</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5443</t>
   </si>
   <si>
     <t>SOLICITAM INFORMAÇÕES CONCERNENTES À CRIAÇÃO DE COOPERATIVA HABITACIONAL DOS SERVIDORES MUNICIPAIS DA SAÚDE, EDUCAÇÃO E DEMAIS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5442</t>
   </si>
   <si>
     <t>SOLICITA DO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, BENEFÍCIOS PARA A ESCOLA MUNICIPAL UBALDINA RIBEIRO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5441</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA PARA TRATAR DE ASSUNTO REFERENTE AO MATADOURO MUNICIPAL, EM DATA E HORÁRIO A CONFIRMAR DE ACORDO COM O CRONOGRAMA DAS AUDIÊNCIAS JÁ AGENDADAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5440</t>
   </si>
   <si>
     <t>SOLICITA A ELABORAÇÃO DE UM PROJETO EM PARCERIA COM OS SERVIDORES MUNICIPAIS JUNTO À CAIXA ECONÔMICA FEDERAL VISANDO ADQUIRIR UMA ÁREA PRA TAL FINALIDADE E FACULTAR AOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS, A OBTEREM SUA CASA PRÓPRIA, OU SEJA, BENEFICIAR ÀQUELES QUE AINDA NÃO AS TÊM.</t>
   </si>
@@ -2868,77 +2601,60 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/5410</t>
   </si>
   <si>
     <t>SOLICITA CRIAÇÃO DE UMA FROTA RURAL PARA ATENDER OS PEQUENOS PRODUTORES DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5409</t>
   </si>
   <si>
     <t>SOLICITA O INCENTIVO E APOIO À COMUNIDADE QUANTO À IMPORTÂNCIA DA COLETA DE LIXO NO POVOADO DA ESTÂNCIA E POSTERIORMENTE FAZER GESTÕES NO SENTIDO DE CONSTRUIR UM ATERRO SANITÁRIO, BEM COMO CONTRATAR UM VEÍCULO COM MOTORISTA PARA COLETAR O LIXO DOMÉSTICO DAS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5408</t>
   </si>
   <si>
     <t>SOLICITA A AUTORIZAÇÃO DA RECUPERAÇÃO DO CALÇADÃO EM VOLTA DO COLÉGIO INSTITUTO SAMUEL GRAHAM E SUBSTITUIR AS ÁRVORES EXISTENTES E INADEQUADAS POR ESPÉCIES QUE NÃO PREJUDIQUEM O TRÁFEGO NORMAL DE PEDESTRES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5407</t>
   </si>
   <si>
     <t>SOLICITA PAVIMENTAÇÃO ASFÁLTICA EM AMBAS MARGENS DA BR-158, NO TRECHO DE PERCURSO DO POVOADO DA ESTÂNCIA, BEM COMO REFAZER A ILUMINAÇÃO PÚBLICA E TROCAR LÂMPADAS QUEIMADAS NAS VIAS PÚBLICAS.</t>
   </si>
   <si>
-    <t xml:space="preserve">Gênio Eurípedes_x000D_
-[...7 lines deleted...]
-Maria José </t>
+    <t>Gênio Eurípedes</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5341</t>
   </si>
   <si>
     <t xml:space="preserve">PLEITEIAM COM VEEMÊNCIA A DOAÇÃO DO PRÉDIO DENOMINADO PALÁCIO DAS ABELHAS COM A RESPECTIVA ÁREA QUE CIRCUNDA O PODER LEGISLATIVO JATAIENSE. </t>
   </si>
   <si>
-    <t>Alcides Peregrino Fazolino_x000D_
-[...8 lines deleted...]
-Geovaci Peres</t>
+    <t>Alcides Peregrino Fazolino</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5280</t>
   </si>
   <si>
     <t>OS VEREADORES SOLICITAM AS PROVIDÊNCIAS CABÍVEIS PARA A CONCLUSÃO DE ASFALTAMENTO DA RUA MANOEL RAMIRO DE LIMA, NO SETOR EPAMINONDAS II.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5272</t>
   </si>
   <si>
     <t>SOLICITA FAZER GESTÕES JUNTO AO MINISTÉRIO DOS TRANSPORTES E DNIT VISANDO INSTALAR UMA PASSARELA DE SUPERFÍCIE NA BR-364 EM FRENTE O BAIRRO ESTRELA DALVA LIGANDO ESTE AOS BAIRROS ADJACENTES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5271</t>
   </si>
   <si>
     <t>SOLICITA UM CAMINHÃO COM O OBJETIVO DE FAZER A COLETA DE ESGOTO E LIMPEZA EM FOSSAS SÉPTICAS DAS RESIDÊNCIAS DESPROVIDAS DE BENEFÍCIOS DA REDE DE ESGOTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5270</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE MATÉRIA QUE ESPECIFICA.</t>
   </si>
@@ -2951,1064 +2667,641 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/5268</t>
   </si>
   <si>
     <t>SOLICITA EXTENSÃO DE REDE DE ENERGIA ELÉTRICA NA RUA CAP. SERAFIM DE BARROS, INICIANDO NA DIVISA DA RUA 106, SETOR JARDIM RIO CLARO ATÉ À RUA 111-A, SETOR INDUSTRIAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5267</t>
   </si>
   <si>
     <t>SOLICITA UMA ÁREA NA PARTE ALTA DA CIDADE COM A FINALIDADE DE CONSTRUIR UM COMPLEXO ESPORTIVO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5176</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL LEANDRO VILELA VELOSO VIABILIZAR, ATRAVÉS DE EMENDA NO ORÇAMENTO DA UNIÃO, VALOR MONETÁRIO SUFICIENTE PARA SEREM DESTINADOS À DESPOLUIÇÃO E REFLORESTAMENTO DOS CÓRREGOS DO AÇUDE, JATAÍ E DIACUÍ, DE JATAÍ-GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5175</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL LEANDRO VILELA VELOSO VIABILIZAR, ATRAVÉS DE EMENDA NO ORÇAMENTO DA UNIÃO, VALOR MONETÁRIO SUFICIENTE PARA SEREM DESTINADOS AO TÉRMINO DA CONSTRUÇÃO DO PRÉDIO DA PSF - PROGRAMA SAÚDE DA FAMÍLIA, SITO À AV. GOIÁS, SETOR FREI DOMINGOS, NESTA CIDADE.</t>
   </si>
   <si>
-    <t>André Pires do Nascimento_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5145</t>
   </si>
   <si>
     <t>SOLICITA-SE AO EXCELENTÍSSIMO SENHOR PREFEITO FERNANDO HENRIQUE PERES O ATENDIMENTO DOS PEDIDOS FEITOS PELA POPULAÇÃO DURANTE A REALIZAÇÃO DO PROJETO CÂMARA CIDADÃ NA ESCOLA MUNICIPAL DIOGO LEMES DE LIMA COMPREENDENDO A VILA SOFIA E BAIRROS ADJACENTES.</t>
   </si>
   <si>
-    <t>Ediglan  Maia_x000D_
-[...8 lines deleted...]
-André Pires do Nascimento</t>
+    <t>Ediglan  Maia</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5144</t>
   </si>
   <si>
     <t>SOLICITA-SE AO EXCELENTÍSSIMO SENHOR PREFEITO FERNANDO HENRIQUE PERES O ATENDIMENTO DOS PEDIDOS FEITOS PELA POPULAÇÃO DURANTE A REALIZAÇÃO DO PROJETO CÂMARA CIDADÃ  NA ESCOLA MUNICIPAL LEOPOLDO NONATO COMPREENDENDO O BAIRRO JARDIM RIO CLARO E ADJACÊNCIAS.</t>
   </si>
   <si>
-    <t>Soraia Rodrigues _x000D_
-[...8 lines deleted...]
-Adilson de Carvalho</t>
+    <t xml:space="preserve">Soraia Rodrigues </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5143</t>
   </si>
   <si>
     <t>SOLICITA-SE AO EXCELENTÍSSIMO SENHOR PREFEITO FERNANDO HENRIQUE PERES O ATENDIMENTO DOS PEDIDOS FEITOS PELA POPULAÇÃO DURANTE A REALIZAÇÃO DO PROJETO CÂMARA CIDADÃ NA ESCOLA MUNICIPAL ANTÔNIO TOSTA DE CARVALHO COMPREENDENDO O SETOR OESTE E BAIRROS ADJACENTES.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5142</t>
   </si>
   <si>
     <t>SOLICITA-SE AO EXCELENTÍSSIMO SENHOR PREFEITO FERNANDO HENRIQUE PERES O ATENDIMENTO DOS PEDIDOS FEITOS PELA POPULAÇÃO DURANTE A REALIZAÇÃO DO PROJETO CÂMARA CIDADÃ NA ESCOLA MUNICIPAL IZAÍAS SOARES COMPREENDENDO O SETOR GRANJEIRO E BAIRROS ADJACENTES.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5141</t>
   </si>
   <si>
     <t>SOLICITA-SE AO EXCELENTÍSSIMO SENHOR PREFEITO FERNANDO HENRIQUE PERES O ATENDIMENTO DOS PEDIDOS FEITOS PELA POPULAÇÃO DURANTE A REALIZAÇÃO DO PROJETO CÂMARA CIDADÃ NA ESCOLA MUNICIPAL LUZIANO DIAS DE FREITAS COMPREENDENDO OS BAIRROS ESTRELA DALVA, FRANCISCO ANTÔNIO E ADJACÊNCIAS.</t>
   </si>
   <si>
-    <t>André Pires do Nascimento_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5140</t>
   </si>
   <si>
     <t>SOLICITA-SE AO EXCELENTÍSSIMO SENHOR PREFEITO FERNANDO HENRIQUE PERES O ATENDIMENTO DOS PEDIDOS FEITOS PELA POPULAÇÃO DURANTE A REALIZAÇÃO DO PROJETO CÂMARA CIDADÃ NA ESCOLA IZABEL FRANCO DE CARVALHO COMPREENDENDO OS CONJUNTOS RIO CLARO I, II E III E BAIRROS ADJACENTES.</t>
   </si>
   <si>
-    <t>Soraia Rodrigues _x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5139</t>
   </si>
   <si>
-    <t xml:space="preserve">Adilson de Carvalho_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5018</t>
   </si>
   <si>
     <t>INFORMAÇÕES A RESPEITO DE CONTRATO FIRMADO ENTRE A CAIXA ECONÔMICA FEDERAL E PREFEITURA MUNICIPAL DE JATAÍ, CONCERNENTE ÀS CANALIZAÇÕES DOS CÓRREGOS: AÇUDE E DIACUÍ.</t>
   </si>
   <si>
-    <t xml:space="preserve">Soraia Rodrigues _x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4967</t>
   </si>
   <si>
     <t>SOLICITAM QUEBRA MOLAS EM FRENTE A ESCOLA MUNICIPAL DAVI FERREIRA.</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4752</t>
   </si>
   <si>
     <t>COBRA JUNTO À CELG MELHORIAS NA DISTRIBUIÇÃO DE ENERGIA NOS SETORES COHACOL 5 E SUL, ALÉM DE SOLICITAR À SANEAGO A REVISÃO DA COBRANÇA DE ÁGUA NO SETOR SUL E MELHORAR A DISTRIBUIÇÃO DO LÍQUIDO NO MESMO BAIRRO. REIVINDICA AINDA EXPLICAÇÕES DA ODEBRECHT SOBRE O ASFALTAMENTO E TRATAMENTO DE ESGOTO NOS BAIRROS SUPRACITADOS. SOLICITA A PREFEITURA A LIMPEZA E A MANUTENÇÃO DAS ÁREAS PÚBLICAS EM TORNO DOS SETORES, BEM COMO A INSTALAÇÃO DE BRINQUEDOS NA PRAÇA DO COHACOL 5 E A CONSTRUÇÃO DA PRAÇA DO SETOR SUL.</t>
   </si>
   <si>
-    <t>Ediglan  Maia_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4715</t>
   </si>
   <si>
     <t>SOLICITAM O REGISTRO DE CHAPA PARA PARTICIPAR DO PLEITO ELEITORAL DA NOVA MESA DIRETORA.</t>
   </si>
   <si>
-    <t>João Wesley Cabral de Moura_x000D_
-[...4 lines deleted...]
-Gênio Eurípedes</t>
+    <t>João Wesley Cabral de Moura</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4714</t>
   </si>
   <si>
     <t>BENEFÍCIOS PARA OS BAIRROS HAMILTON NUNES E FERNANDES.</t>
   </si>
   <si>
-    <t>João Wesley Cabral de Moura_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4713</t>
   </si>
   <si>
     <t>NOVA ELEIÇÃO DA CÂMARA MUNICIPAL EM RAZÃO DE ORDEM JUDICIAL.</t>
   </si>
   <si>
-    <t xml:space="preserve">Geovaci Peres_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4712</t>
   </si>
   <si>
     <t>BENEFÍCIOS SOLICITADOS NA 1ª CÂMARA ITINERANTE.</t>
   </si>
   <si>
-    <t>João Wesley Cabral de Moura_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4707</t>
   </si>
   <si>
     <t>BENEFÍCIOS SOLICITADOS NO GABINETE ITINERANTE.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4703</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DE SESSÃO EXTRAORDINÁRIA.</t>
   </si>
   <si>
-    <t xml:space="preserve">Geovaci Peres_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4701</t>
   </si>
   <si>
     <t>CONVOCA VEREADORES PARA ELEIÇÃO DA MESA DIRETORA ANUÊNIO 2008.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4699</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE SEMÁFORO EM VIA PÚBLICA QUE MENCIONA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4698</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE SANITÁRIOS PÚBLICOS NA AGÊNCIA DA RECEITA FEDERAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4697</t>
   </si>
   <si>
     <t>LOMBADAS OU SONORIZAÇÃO EM LOCAIS QUE MENCIONA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4696</t>
   </si>
   <si>
     <t>SOLICITA UMA ATENÇÃO ESPECIAL NO SENTIDO DE IMPLANTAR LOMBADA OU SONORIZAÇÃO NA BR 158 - PRÓXIMO AO PARQUE DE EXPOSIÇÃO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4695</t>
   </si>
   <si>
     <t>SOLICITA AS BOAS PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR BANCOS DE ASSENTO COM NUMERAÇÃO E COBERTURA, EM FRENTE OS POSTOS MUNICIPAIS DE SAÚDE, INCLUSIVE NO CENTRO MUNICIPAL DE SAÚDE EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4694</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA OFICIADO CAPEANDO UM EXEMPLAR DO PRESENTE REQUERIMENTO À GERENTE DO VAPT-VUPT REGIONAL, DRª IVONE KELLY C. C. RAMOS, SOLICITANDO-LHE UMA ATENÇÃO ESPECIAL NO SENTIDO DE INSTALAR UMA AGÊNCIA DO BANCO ITAÚ NAS DEPENDÊNCIAS DO POSTO DE ATENDIMENTO DO VAPT-VUPT DE JATAÍ-GO. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4690</t>
   </si>
   <si>
     <t>SOLICITA REPARO URGENTE NO ASFALTO DA RUA RUI BARBOSA, LOGO ABAIXO DA ENTRADA DO ESTACIONAMENTO DO ANTIGO SUPERMERCADO BRETAS, NA PARTE CENTRAL DA CIDADE.</t>
   </si>
   <si>
-    <t>Nelson Antônio_x000D_
-[...8 lines deleted...]
-Mauro Bento Filho</t>
+    <t>Nelson Antônio</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4687</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR EM HONRA AO RECENTE FALECIDO SENHOR JOSÉ FRANCISCO DE SOUZA, GENITOR DO SENHOR IZALTER FRANCISCO DE SOUZA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4683</t>
   </si>
   <si>
     <t>IMPLANTAR PAINÉIS ELETRÔNICOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4681</t>
   </si>
   <si>
     <t>AUTORIZAR CURSOS PÚBLICOS PARA AGENTES/FISCAIS MUNICIPAIS DE TRÂNSITO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4676</t>
   </si>
   <si>
     <t>BRASIL TELECON CALL CETER, SOLICITABDO-LHES A INTALAÇÃO DE 01 (UM) TELEFONE PÚBLICO (ORELHÃO) NA ASSOCIAÇÃO DOS AGRICULTORES FAMILIARES DA COMUNIDADE NOSSA SENHORA DE GUADALUPE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4675</t>
   </si>
   <si>
     <t>PROVIDENCIAR A SINALIZAÇÃO DA RODOVIA GO 406 (ESTRADA VELHA DE CAIAPÔNIA) NOS DOIS SENTIDOS DE TRECHO QUE VAI SETOR JARDIM PARAISO ATÉ A INDÚSTRIA COSAN CENTRO OESTE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4655</t>
   </si>
   <si>
     <t>SOLICITA DO SENHOR SECRETÁRIO MUNICIPAL DE TURISMO, ALEXANDRE CAZORLA, DEVIDOS ESCLARECIMENTOS SOBRE O ACESSO À PRAÇA DE ALIMENTAÇÃO DO THERMAS PARK JATAHY.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4651</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 17 NO ART. 5º DA LEI Nº 3.068/2010 LEI DE USO E OCUPAÇÃO DO SOLO URBANO E ZONEAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4641</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO DE PROTOCOLO Nº 372/2015 NO QUAL SOLICITA COM URGÊNCIA, O REPARO DAS LOMBADAS EXISTENTES NA BR-364, NO POVOADO DE NAVESLÂNDIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4599</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE CANALETA, PARA O ESCOAMENTO DE ÁGUA NA RUA RUI BARBOSA, ESQUINA COM A RUA MIGUEL DE ASSIS, NA PARTE CENTRAL DA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4598</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO ASFÁLTICO DE UM PEQUENO TRECHO DA RUA 5, ENTRE A AV. ARAGUAIA E RUA 8, NA VILA PALMEIRAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4572</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI 058/2015. ALTERA DISPOSITIVOS NORMATIVOS NO PROJETO DE LEI EM REFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS. VER. GEOVACI PERES.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...6 lines deleted...]
-Nilton César Soró</t>
+    <t>Thiago Maggioni</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4571</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 058/2015. AUTORIA: VEREADORES DA LEGISLATURA 2013/2016.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4569</t>
   </si>
   <si>
     <t>SOLICITA A INCLUSÃO DAS VIAS PÚBLICAS DO SETOR SANTO ANTÔNIO, QUE ESTÃO EM PIORES CONDIÇÕES DE TRÁFEGO, NO PRÓXIMO PROGRAMA DE RECAPEAMENTO ASFÁLTICO A SER REALIZADO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4556</t>
   </si>
   <si>
     <t>PEDE O ENVIO DE MOÇÃO DE PESAR AO EX-VEREADOR GÊNIO EURÍPEDES CABRAL DE ASSIS PELO FALECIMENTO DE SEU PAI, AGOSTINHO FERREIRA DE ASSIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4555</t>
   </si>
   <si>
     <t>SOLICITA A INCLUSÃO DOS BAIRROS: ESTRELA DALVA, FRANCISCO ANTÔNIO E PARTE DO CONJUNTO HABITACIONAL MAURO BENTO, NO PRÓXIMO PROGRAMA DE RECAPEAMENTO ASFÁLTICO, A SER REALIZADO EM NOSSO MÚNICÍPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4554</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO, E DA SUPERINTENDÊNCIA MUNICIPAL DE TRÂNSITO, UM ESTUDO VISANDO A INSTALAÇÃO DE UM PONTO DE TÁXI, NA RUA MINEIROS, EM FRENTE À ENTRADA DO SESC.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4527</t>
   </si>
   <si>
     <t>SOLICITA A RETOMADA DO BENEFÍCIO DE DOAÇÃO DE CESTAS BÁSICAS MENSAIS OU VALE ALIMENTAÇÃO AOS GARIS DA PREFEITURA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4509</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI 058/2015. AUTORIA VER. GEOVACI PERES DE CASTRO</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4508</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4507</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI 058 DE 28 DE AGOSTO DE 2015. AUTORIA VER. GEOVACI PERES DE CASTRO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4506</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI 058 DE 28 DE AGOSTO DE 2015. AUTORIA VER. GEOVACI PERES DE CASTRO.ASSOCIAÇAO FAVOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4398</t>
   </si>
   <si>
     <t>SOLICITA A ABERTURA DA RUA P-4, NO BAIRRO POPULAR, ATÉ O CONJUNTO COHACOL V.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4397</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE ACADEMIA AO AR LIVRE NA PRAÇA DAS ARTES, LOCALIZADA NO CRUZAMENTO DA RUA C-2 COM A RUA ANDRÉ LUIZ, NA VILA FÁTIMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4396</t>
   </si>
   <si>
     <t>SOLICITA ESTUDO TÉCNICO, VISANDO A INSTALAÇÃO DE UMA ROTATÓRIA NO CRUZAMENTO DA RUA SEBASTIÃO R. CINTRA, COM A RUA NAPOLEÃO LAUREANO, NO SETOR ANTENA.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4387</t>
   </si>
   <si>
     <t>PEDE MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR MANOEL MESSIAS DO PRADO, AOS SEUS FAMILIARES.</t>
   </si>
   <si>
-    <t>Nilton César Soró_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4386</t>
   </si>
   <si>
     <t>PEDE MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA ISALTINA CABRAL DE SOUSA AOS SEUS FAMILIARES.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4385</t>
   </si>
   <si>
     <t>PEDE MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA MARGARIDA ALAIR CABRAL FARIA, AOS SEUS FAMILIARES.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4381</t>
   </si>
   <si>
     <t>ENCAMINHA SOLICITAÇÃO AO REITOR DA UFG PARA ALTERAR O NOME UNIVERSIDADE FEDERAL DO SUDOESTE GOIANO PARA UNIVERSIDADE FEDERAL DE JATAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4365</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA PULVERIZAÇÃO AGRÍCOLA TERRESTRE NO MUNICÍPIO DE JATAÍ/GO NUM RAIO DE 300 METROS DAS ÁREAS URBANIZADAS E MANANCIAIS DE CAPTAÇÃO DE ÁGUA DO MUNICÍPIO DE JATAÍ/GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4326</t>
   </si>
   <si>
     <t>SOLICITA A COMPLEMENTAÇÃO DA PRAÇA GELVACI ALVES SANTANA, VULGO "NEGRINHO", LOCALIZADA NO SETOR EPAMINONDAS I.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4319</t>
   </si>
   <si>
     <t>SOLICITA UMA FISCALIZAÇÃO MAIS EFICAZ EM TODA A ÁREA DO LAGO BONSUCESSO, COMO TAMBÉM, A REFORMA DA PISTA QUE DÁ ACESSO AO LOCAL DE EMBARQUE E DESEMBARQUE DAS EMBARCAÇÕES NÁUTICAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4318</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE UMA CAMPANHA COM A FINALIDADE DE CONSCIENTIZAR A POPULAÇÃO PARA O PLANTIO DE ÁRVORES EM SUAS RESIDÊNCIAS E LOTES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4294</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE HONRA AO MÉRITO AO NÚCLEO REGIONAL DE COMBATE AO CÂNCER DE JATAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4265</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI 59/2015. AUTORIA: TODOS PARLAMENTARES.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4263</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEGISLATIVO 030/2015. AUTORES: TODOS PARLAMENTARES.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4256</t>
   </si>
   <si>
     <t>ESTUDOS DE VIABILIDADE MUNICIPAL NECESSÁRIOS PARA A TRANSFORMAÇÃO DOS POVOADOS DE ESTÂNCIA E NAVESLÂNDIA EM DISTRITOS, E PROJETO DE LEI DE INICIATIVA DO EXECUTIVO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4248</t>
   </si>
   <si>
     <t>ESTABELECE PENALIDADES AOS ESTABELECIMENTOS QUE MENCIONA, QUANDO PERMITIREM O INGRESSO DE CRIANÇAS E ADOLESCENTES DESACOMPANHADOS DOS PAIS OU RESPONSÁVEIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4234</t>
   </si>
   <si>
     <t>SOLICITA DENTRO DAS POSSIBILIDADES, INCLUIR NO PROJETO DE REVITALIZAÇÃO DA PRAÇA CLODOALDO REZENDE, A CONSTRUÇÃO DE COBERTURA PARA DOIS PONTOS DE TÁXI E A INSTALAÇÃO DE UM PARQUE INFANTIL.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4225</t>
   </si>
   <si>
     <t>SOLICITAM UM ESTUDO TÉCNICO EM PARCERIA COM OS ENGENHEIROS DE TRÂNSITO, SOBRE A POSSIBILIDADE DE SUBSTITUIÇÃO DE TODAS AS "TARTARUGAS DE CONCRETO MAIS ELEVADAS" EXISTENTES NAS VIAS PÚBLICAS DE NOSSA CIDADE, POR REDUTORES DE VELOCIDADE MAIS MODERNOS E EFICAZES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4210</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO OU A RETIRADA DOS PROTETORES DE CALÇADAS INSTALADOS PRÓXIMOS À CÂMARA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4189</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO DE PROTOCOLO Nº 161/2014 NO QUAL SOLICITA COM URGÊNCIA O REPARO DAS LOMBADAS EXISTENTES NA BR-364, NO POVOADO DE NAVESLÂNDIA.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4182</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO Nº 235 DE 27/05/2013, APROVADO EM PLENÁRIO EM 04/06/2013, NO QUAL SOLICITAM A CONSTRUÇÃO DE UM GALPÃO COM INFRAESTRUTURA ADEQUADA, DOTADO DE MÚLTIPLAS FUNÇÕES, NO POVOADO DA ESTÂNCIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4180</t>
   </si>
   <si>
     <t>SUGERE A CRIAÇÃO DE UM PROJETO QUE DIVIDA A CIDADE EM QUATRO ÁREAS DE ATUAÇÃO DA  POLÍCIA MILITAR, TENDO COMO REFERÊNCIA, A RUA INÁCIO JOSÉ DE MELO E AVENIDA VERIANO DE OLIVEIRA LIMA E, QUE O POLICIAMENTO SEJA FEITO EM MOTOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4164</t>
   </si>
   <si>
     <t>SOLICITA A AMPLIAÇÃO DE VAGAS PARA IDOSOS NO CONDOMÍNIO VILA VIDA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4161</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE SANITÁRIOS OU INSTALAÇÃO DE BANHEIROS QUÍMICOS NAS DEPENDÊNCIAS DA PRAÇA TENENTE DIOMAR MENEZES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4154</t>
   </si>
   <si>
     <t>SOLICITA AJUDA HUMANITÁRIA, EM CARÁTER DE URGÊNCIA, PARA TRATAMENTO DE SAÚDE A QUEM INDICA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4153</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE UMA CAMPANHA COM A FINALIDADE DE CONSCIENTIZAR A POPULAÇÃO SOBRE O MANUSEIO E O PREPARO CORRETO DO LIXO DOMÉSTICO, COMO TAMBÉM, A POSSIBILIDADE DE CADA CIDADÃO INSTALAR UMA LIXEIRA SUSPENSA EM SUA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4121</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS PLACAS DE IDENTIFICAÇÃO DE RUAS E LOGRADOUROS PÚBLICOS DE NOSSA CIDADE, COMO TAMBÉM, A INSTALAÇÃO DE NOVAS PLACAS, NOS LOCAIS ONDE NÃO EXISTIREM.</t>
   </si>
   <si>
     <t>EMSUB</t>
   </si>
   <si>
     <t>Emenda Substitutiva a Projetos de Lei</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4116</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA AO PROJETO DE LEI 049/2015, AUTORIA: TODOS PARLAMENTARES.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4106</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA AO PROJETO DE LEI Nº 049, DE 12 DE JUNHO DE 2015, QUE</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4073</t>
   </si>
   <si>
     <t>SUBEMENDA A EMENDA MODIFICATIVA 08/2015. TODOS PARLAMENTARES.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4072</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI N. 040/2015. TODOS PARLAMENTARES.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4043</t>
   </si>
   <si>
     <t>OS VEREADORES CARLOS MIRANDA E GEOVACI PERES, SOLICITAM UM ESTUDO PARA A INSTALAÇÃO DE MAIS BANCOS NO LAGO DIACUY.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4041</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE CALÇADAS PARA PEDESTRES NA AV. LEOMAR FERREIRA DE MELO, INICIANDO-SE PELA ACADEMIA AO AR LIVRE ATÉ A CRECHE SILVIA FERREIRA DE CARVALHO, NO RESIDENCIAL CIDADE JARDIM.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4040</t>
   </si>
   <si>
     <t>SOLICITA A ABERTURA DE RUAS NO ASSENTAMENTO RIO PARAÍSO, DE ACORDO COM O MAPA DO LOCAL E A LEGISLAÇÃO VIGENTE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4027</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO URGENTE DE DISPONIBILIZADORES DE SENHAS ELETRÔNICAS PARA ATENDIMENTO AO PÚBLICO, NA UNIDADE DA AGÊNCIA GOIANA DE DEFESA AGROPECUÁRIA - AGRODEFESA, INSTALADA EM NOSSA CIDADE.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4020</t>
   </si>
   <si>
     <t>SOLICITAM  A IMPLANTAÇÃO DE LIXEIRAS ECOLÓGICAS NA AVENIDA GOIÁS, TENDO INÍCIO NA AV. RIO CLARO INDO ATÉ A RUA ZECA LOPES, DEMANDANDO-SE COM MAIS URGÊNCIA NA PORTA DE TODAS AS AGÊNCIAS BANCÁRIAS DA AVENIDA.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4017</t>
   </si>
   <si>
     <t>PEDEM A REFORMA DO PRÉDIO HISTÓRICO QUE ABRIGA A ACADEMIA JATAIENSE DE LETRAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3992</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE UMA CADEIRA DE RODA MOTORIZADA PARA A SENHORA ROSANA SILVA PEREIRA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3987</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO BENEMÉRITO ÀS PESSOAS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3985</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE UMA ROTATÓRIA NO CRUZAMENTO DA RUA TIRADENTES COM A RUA ITARUMÃ, NO SETOR SAMUEL GRAHAM.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3970</t>
   </si>
   <si>
     <t>DENOMINA DE AVENIDA AMADOR JOSÉ DE ASSIS, A VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3965</t>
   </si>
   <si>
     <t>SOLICITAM A LIMPEZA DOS IMÓVEIS NÃO EDIFICADOS, A VARREÇÃO DAS RUAS E DOS LOGRADOUROS PÚBLICOS, A ARBORIZAÇÃO DOS CANTEIROS E A CONSTRUÇÃO DE UMA PRAÇA DE LAZER, NO RESIDENCIAL PORTAL DO SOL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3951</t>
   </si>
   <si>
     <t>DENOMINA DE AVENIDA JOSÉ BERNAZZOLI, A VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3949</t>
   </si>
   <si>
     <t>SOLICITAM A CONSTRUÇÃO DE BANHEIROS DE ALVENARIA, TANTO MASCULINO QUANTO FEMININO, NA ÁREA INTERNA DO PARQUE ECOLÓGICO SAMUEL GRAHAM, TENDO EM VISTA O GRANDE NÚMERO DE PESSOAS E DE IDOSOS QUE REALIZAM CAMINHADAS NO LOCAL, ESTES QUE SOFREM POR NÃO HAVER BANHEIROS NO PARQUE.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3930</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 112/2014</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3902</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO DE PROTOCOLO Nº 378/2013, NO QUAL SOLICITA A CONSTRUÇÃO DE ALOJAMENTOS DOTADOS DE BELICHES, DESTINADOS AOS MOTORISTAS QUE TRANSPORTAM ALUNOS PARA AS ESCOLAS RURAIS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3901</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO DE PROTOCOLO Nº 227/2013, NO QUAL É FEITA A SOLICITAÇÃO PARA A CONSTRUÇÃO DE UM COMPLEXO POLIESPORTIVO E DE LAZER, PARA ATENDER A COMUNIDADE DOS SETORES: BRASILIA, JACUTINGA, PALMEIRAS, CIDADE JARDIM, COLINAS, SÃO PEDRO, CAMPO NEUTRO, E OUTROS QUE FOREM CRIADOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3900</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO DE PROTOCOLO Nº 173/2014, NO QUAL É FEITA A SOLICITAÇÃO PARA A INSTALAÇÃO DE SANITÁRIOS PARA CADEIRANTES, NAS DEPENDÊNCIAS DA FEIRA COBERTA, COM AS DEVIDAS ADAPTAÇÕES.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3881</t>
   </si>
   <si>
     <t>SOLICITAM A IMPLANTAÇÃO DE SINALIZAÇÃO PARA CARGA E DESCARGA DE CAMINHÕES, EM ESPECIAL, NAS ESQUINAS PRÓXIMAS AOS SUPERMERCADOS DE NOSSA CIDADE.</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3831</t>
   </si>
   <si>
     <t>SOLICITA AJUDA HUMANITÁRIA, EM CARÁTER DE URGEM CIA, PARA TRATAMENTO DE SAÚDE A QUEM INDICA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3782</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE CANALETAS NAS RUA 7 E RUA 8, ESQUINA COM A ALAMEDA CAIAPÔNIA, NO CONJUNTO RIO CLARO I.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3771</t>
   </si>
   <si>
     <t>SOLICITAM A INSTALAÇÃO DE UM PONTO DE ÔNIBUS, COM COBERTURA NA RUA PROFESSOR PAULO VIEIRA, AO LADO DO COMERCIAL SAO PEDRO, NO SETOR ESTRELA DALVA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3769</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO Nº 86/2013. SOLICITA A CONSTRUÇÃO DE PISTA PARA CICLISTAS E PEDESTRES LIGANDO O PARQUE DE EXPOSIÇÕES ATE O LAGO BOM SUCESSO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3766</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DE SINALIZAÇÃO DE SENTIDO ÚNICO, DANDO PREFERENCIA PARA QUEM DESCE NA RUA ENGENHEIRO BAMFIM, NO TRECHO ENTRE A AV. GOIAS E RUA JOSE PEREIRA REZENDE, NAS PROXIMIDADES DO COLEGIO NOSSA SENHORA DO BOM CONSELHO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3751</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO Nº 52/2014, SOLICITANDO A INSTALAÇÃO DE ACADEMIA AO AR LIVRE, NA PRAÇA ERIOS FERREIRA, VULGO "COQUINHO"</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3729</t>
@@ -4025,1606 +3318,896 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/3709</t>
   </si>
   <si>
     <t>SOLICITA AUDIÊNCIA PUBLICA, EM CARÁTER EMERGENCIAL, COM A PARTICIPAÇÃO DE TODOS OS ÓRGÃOS E ENTIDADES ENVOLVIDOS NA PROTEÇÃO DO MEIO AMBIENTE DE NOSSA CIDADE, PARA TRATAR DE ASSUNTOS INERENTES A PROTEÇÃO AMBIENTAL, ESPECIFICAMENTE QUANTO A PROTEÇÃO DAS MINAS, OLHOS D'ÁGUA E NASCENTES, EXISTENTES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3705</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO SOB O PROTOCOLO Nº 77 DE 06/03/2013. SOLICITAM ESTACIONAMENTO PUBLICO PARA CAMINHÕES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3704</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE UMA OFICINA ORTOPÉDICA NO CENTRO DE REABILITAÇÃO DO CONJUNTO RIO CLARO, ATRAVÉS DE CONVENIO COM O MINISTÉRIO DA SAÚDE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3702</t>
   </si>
   <si>
     <t>REEDIÇÃO PARCIAL DO REQUERIMENTO Nº 466/2013, SOLICITANDO A AMPLIAÇÃO DO MURO DA ESCOLA MUNICIPAL FLÁVIO VILELA, LOCALIZADA NA VILA SÃO PEDRO.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3694</t>
   </si>
   <si>
     <t>SOLICITAM A PAVIMENTAÇÃO ASFÁLTICA DA VIA DE ACESSO E DO ESTACIONAMENTO DO SINDICATO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE JATAI - SINDSEMUJ.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3690</t>
   </si>
   <si>
     <t>SOLICITAM RECAPEAMENTO DE RUAS NO SETOR JACUTINGA: AVENIDA NOSSA SENHORA APARECIDA, RUA DO JACAREAÇU, RUA SANTA ANA, RUA SÃO TIAGO, RUA GERALDO DE LIMA, RUA RAFAEL DE SOUSA, RUA JOSE DOMINGOS MESQUITA, RUA ORLANDO DE CARVALHO, RUA NENE MUNIQUE, RUA SÃO JOSE, RUA DOM BENEDITO, RUA QUATRO E AVENIDA RIO DOCE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3687</t>
   </si>
   <si>
     <t>SOLICITA UM ESTUDO TÉCNICO PARA SOLUCIONAR O PROBLEMA DE VENTILAÇÃO, NA PARTE INTERNA DO MEMORIAL ALFAIX.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3686</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES QUE ABAIXO SUBSCREVEM, NO USO DE SUAS PRERROGATIVAS PARLAMENTARES, SOLICITAM AO SR. PREFEITO MUNICIPAL QUE PARTE DAS SOBRAS DO DUODÉCIMO DEVOLVIDOS DA CAMARÁ, COM O AVAL DO PRESIDENTE DESTA CASA, SEJA REDIRECIONADO AO CONSELHO DE SEGURANÇA/CONSEG DE JATAI, MEDIANTE OS MECANISMOS LEGAIS E TRANSPARENTES, VALOR O QUAL SERA ENCAMINHADO AS NOSSAS FORÇAS DE SEGURANÇA, PARA MELHORES CONDIÇÕES DE TRABALHO VISANDO A INIBIÇÃO MAIS RÍGIDA E EFICAZ FRENTE A CRIMINALIDADE. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3649</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO NORMATIVOS NO PROJETO DE LEI EM REFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3648</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3647</t>
   </si>
   <si>
     <t>SOLICITAM A CONSTRUÇÃO DE MATA-BURROS EM TODAS AS ESTRADAS VICINAIS DO NOSSO MUNICÍPIO, ATRAVÉS DE PARCERIAS, COM AS EMPRESAS QUE UTILIZAM O TRANSPORTE RURAL, TAIS COMO: PERDIGÃO, RAIZEN, NESTLÊ, LOUIS DREYFUS, ENTRE OUTRAS.</t>
   </si>
   <si>
-    <t>Nilton César Soró_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3642</t>
   </si>
   <si>
     <t>CONCESSÃO DE APOIO AOS COMERCIANTES DA FEIRA DA NOITE.CONCESSÃO DE APOIO AOS COMERCIANTES DA FEIRA DA NOITE: 1-ALUGUEL DE 2 TENDAS 10X10 PARA PROTEÇÃO DOS VISITANTES DURANTE AS CHUVAS 1000 REAIS. 2- ALUGUEL DE SOM PARA TODOS OS DIAS E APRESENTAÇÕES 1500 REAIS; 3- ALUGUEL DE MESAS 450 REAIS; 4- SEGURANÇAS NOTURNOS 1500 REAIS; 4- DESPESAS COM ENERGIA ELETRICA DURANTE OS 13 DIAS 750 REAIS; 5- LANCHE PARA POLICIAIS E COLABORADORES QUE REALIZARÃO APRESENTAÇÕES ARTISTICAS 485 REAIS; 5- SERVIÇO DE LIMPEZA DURANTE A FEIRA E APÓS O SEU TERMINO 450 REAIS.</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3639</t>
   </si>
   <si>
     <t>REQUER CONCESSÃO DE AJUDA HUMANITÁRIA A SENHORA ELENAIDE BENTO DA SILVA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3611</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO 556/2013, SOLICITANDO A CONSTRUÇÃO DE UM ECOPONTO, NAS PROXIMIDADES DOS SETORES ESTRELA DALVA E FRANCISCO ANTÓNIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3609</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO Nº 157/2013, NO QUAL SUGERE AO PODER EXECUTIVO A CRIAÇÃO DE UM PROGRAMA PRODUTOR DE AGUAS EM NOSSO MUNICÍPIO, SOB A COORDENAÇÃO DA SECRETARIA MUNICIPAL DO MEIO AMBIENTE, SEMELHANTE AO CRIADO PELA PREFEITURA DE RIO VERDE(GO).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3608</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO Nº 557/2013, SOLICITANDO UM ESTUDO PARA A INSTALAÇÃO DE REDUTORES DE VELOCIDADE MAIS ADEQUADOS E EFICIENTES, PARA FACILITAR O ACESSO DE VEÍCULOS QUE TRANSITAM PELA RUA 1, NO SETOR EPAMINONDAS, COMO DESTINO AO CENTRO, ACESSANDO A AV. 31 DE MAIO, NAS PROXIMIDADES DA ROTATORIA DO JATAÍ SHOPPING.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3607</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO 302/2013, SOLICITANDO A CONSTRUÇÃO DE MAIS SALAS DE ATIVIDADES E BANHEIRO INFANTIL NO CEMEI CIDÁLIA VILELA, NO SETOR SERRA AZUL.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3587</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ABAIXO SUBSCREVEM, NO USO DE SUAS PRERROGATIVAS PARLAMENTARES, SOLICITAM A IMPLANTAÇÃO DE UMA ACADEMIA AO AR LIVRE, NA PRAÇA DA ACADEMIA DA SAÚDE BALDONEDO ALMANÇA VILONDRES, NO SETOR COLMEIA PARK.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3578</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI 101/2014. INSERE §2º AO ART. 2º DO PROJETO DE LEI EM REFERENCIA.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3573</t>
   </si>
   <si>
     <t>PEDE A CONVOCAÇÃO DAS ENTIDADES PUBLICAS, BEM COMO DE TODA A SOCIEDADE ORGANIZADA, POR SEUS REPRESENTANTES, PARA REALIZAÇÃO DE AUDIÊNCIA PUBLICA, VISANDO DEBATER SOBRE A MÁ PRESTAÇÃO DE SERVIÇOS OFERECIDOS PELE OPERADORA VIVO, BEM COMO DOS SERVIÇOS DE INTERNET OFERECIDOS PELA OPERADORA OI. SOLICITA AINDA A PRESENÇA DE REPRESENTANTES DAS EMPRESAS CITADAS..</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3569</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DOS ARTIGOS 26-A, PARAGRAFO ÚNICO E 26-B, AO CAPITULO VII, DA LEI 3.272/2012, REGULAMENTAÇÃO DO SERVIÇO DE AUTOMÓVEIS DE ALUGUEL NO MUNICÍPIO DE JATAÍ E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3568</t>
   </si>
   <si>
     <t>DENOMINA DE AVENIDA SEBASTIÃO GARIMPO DE OLIVEIRA, A VIA PUBLICA QUE MENCIONA E DA OUTRAS PROVIDENCIAS. (AVENIDA SANTANA, LOCALIZADA NO POVOADO DA ESTÂNCIA).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3567</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA CANALETA NA RUA CAPITÃO SERAFIM DE BARROS, ENTRE A AVENIDA DAS AMÉRICAS E A RUA DR. LAURO TAVEIRA, NA VILA PARAÍSO.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3561</t>
   </si>
   <si>
     <t>ALTERA O INCISO II DO ART. 13 DA RESOLUÇÃO 002/2010 - REGIMENTO INTERNO DA CAMARA MUNICIPAL DE JATAÍ..</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3559</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE AGÊNCIA LOTÉRICA NA ESTAÇÃO RODOVIÁRIA DE JATAÍ.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3558</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CAIXAS ELETRÔNICOS NO TERMINAL RODOVIÁRIO DE JATAÍ.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3557</t>
   </si>
   <si>
     <t>CESSÃO DE SERVIDORES DO EXECUTIVO MUNICIPAL AO JATAIPREV.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3555</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO § 5º DO ART. 18, DA LEI ORGÂNICA DO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3554</t>
   </si>
   <si>
     <t>ALTERA O ART. 12 DA RESOLUÇAO 002/2010 - REGIMENTO INTERNO DA CAMARA MUNICIPAL DE JATAÍ, PARA ESTABELECER O PRAZO DE 01 (UM) ANO PARA O MANDATO DA MESA DIRETORA.</t>
   </si>
   <si>
-    <t>Nilton César Soró_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3550</t>
   </si>
   <si>
     <t>SOLICITAM AOS EXCELENTÍSSIMOS JUÍZES DAS VARAS CRIMINAIS DAS COMARCAS DE JATAÍ A DESTINAÇÃO DOS VALORES, DECORRENTES DE TRANSAÇÃO PENAL NOS CRIMES DE MENOR POTENCIAL OFENSIVO, CONVERSÃO DE PENAS PRIVATIVAS DE LIBERDADE EM RESTRITIVA DE DIREITO E TAMBÉM NO CASO DE MULTAS, A ASSOCIAÇÃO FAVOS E TAMBÉM AO NÚCLEO DO CÂNCER DE JATAÍ.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3510</t>
   </si>
   <si>
     <t>MOÇÃO DE REPUDIO E PROTESTO A EMPRESA CELG PELA MA PRESTAÇÃO DE SERVIÇOS AOS PRODUTORES RURAIS DE NOSSA REGIÃO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3488</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇAO DE UM REDUTOR DE VELOCIDADE MAIS ADEQUADO E EFICIENTE, NO CRUZAMENTO DA RUA TIRADENTES COM A RUA TOCANTINS, NO SETOR AEROPORTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3487</t>
   </si>
   <si>
     <t>SOLICITA UM ESTUDO PARA A IMPLANTAÇAO DE ESTACIONAMENTO PARA MOTOS E TRICICLOS DESTINADO AOS PORTADORES DE NECESSIDADES ESPECIAIS, NAS PRINCIPAIS VIAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3435</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO DA PISTA DE COOPER AO LADO DA AV. PETROBRÁS (CONTINUIDADE DA BR-158), PERÍMETRO URBANO DA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3397</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM INSTALADOS ASSENTOS EM TODAS AS RECECPÇÕES DOS POSTOS DE SAÚDE E UNIDADES DE ATENDIMENTO MEDICO DE NOSSA CIDADE.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3371</t>
   </si>
   <si>
     <t>ALTERA NOME DE RUA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3358</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE PLACAS EM TODAS AS VIAS QUE DÃO ACESSO A NOSSA CIDADE, INFORMANDO AOS VENDEDORES AMBULANTES, QUE PROCUREM A SECRETARIA DA FAZENDA MUNICIPAL, A FIM DE LICENCIAREM-SE, SOB PENA DE SEREM MULTADOS E TEREM SUAS MERCADORIAS APREENDIDAS.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3354</t>
   </si>
   <si>
     <t>SOLICITA A AUTORIZAÇÃO PARA A INSTALAÇÃO DE 04 POSTE DE ALTA TENSÃO, ADAPTADOS COM LUMINARIAS, NA RUA 3, SEQUÊNCIA DA RUA SALGADO FILHO, ABAIXO DO CRUZAMENTO DA RUA MIRANDA DE CARVALHO, NO SETOR SANTO ANTÓNIO.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3349</t>
   </si>
   <si>
     <t>ALTERA CLASSIFICAÇÃO DE VIA PÚBLICA QUE MENCIONA, NOMINA SEU PROLONGAMENTO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3325</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO URGENTE DE DISPONIBILIZADORES DE SENHAS ELETRÔNICAS PARA ATENDIMENTO AO PUBLICO, EM TODOS OS ÓRGÃOS LIGADOS A PREFEITURA, EM ESPECIAL NO DEPARTAMENTO TÉCNICO, NA SECRETARIA DE SAÚDE (TFD) E NA SECRETARIA DE PROMOÇÃO E ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3318</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE 4 LUMINÁRIAS NA RUA 3, SEQUÊNCIA DA RUA SALGADO FILHO, ABAIXO DO CRUZAMENTO DA RUA MIRANDA DE CARVALHO, NO SETOR SANTO ANTÔNIO.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3315</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO MUNICIPAL QUE ESTE REMETA A ESTA CASA LEGISLATIVA, PROJETO DE LEI CONCEDENDO REMISSÃO TOTAL DA CONTRIBUIÇÃO DE MELHORIA AS ENTIDADES FILANTRÓPICAS DEFINIDAS EM LEI.</t>
   </si>
   <si>
-    <t>Nilton César Soró_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3282</t>
   </si>
   <si>
     <t>CONFERE OS TITULOS DE CIDADADAOS JATAIENSES AO DR, SERGIO BRITO TEIXEIRA E SILVA E A DRA. GLAUCIA BRITO FREIRE TEIXEIRA E SILVA.</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3273</t>
   </si>
   <si>
     <t>DENOMINA RESIDENCIAL NONDAS MACHADO A SEGUNDA ETAPA DO PROGRAMA MINHA CASA MINHA VIDA (CIDADE JARDIM II) NESTE MUNICIPIO, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3213</t>
   </si>
   <si>
     <t>MOÇAO DE PESAR PELO FALECIMENTO DE SUZELI FERREIRA DE OLIVEIRA AOS SEUS FAMILIARES.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3212</t>
   </si>
   <si>
     <t>MOÇAO DE PESAR PELO FALECIMENTO DO SR. VERIANO DE OLIVEIRA LIMA AOS SEUS FAMILIARES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3210</t>
   </si>
   <si>
     <t>SOLICITAM A CONSTRUÇÃO DE UMA PRAÇA NO SETOR RESIDENCIAL DAS BRISAS, NA ÁREA INSTITUCIONAL LOCALIZADA A RUA 37 ESQUINA COM A RUA 38, ONDE SE ENCONTRA A NASCENTE DO CÓRREGO DO TATU.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3186</t>
   </si>
   <si>
     <t xml:space="preserve">NOMINA O TRECHO QUE MENCIONA E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3183</t>
   </si>
   <si>
     <t>ATRIBUIÇAO DE NOMES A EQUIPAMENTOS PUBLICOS E PRAÇAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3178</t>
   </si>
   <si>
     <t>SOLICITA O EMPENHO DO ILUSTRE DEPUTADO LEANDRO VILELA, JUNTO AO MINISTÉRIO DAS CIDADES, COM O OBJETIVO DE ALOCAR VERBAS, VISANDO A COBERTURA DA QUADRA DA ESCOLA FLAVIO VILELA, NA VILA SÃO PEDRO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3171</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE BANCOS DE CONCRETO E A IMPLANTAÇÃO DE PISTA DE SKATE NA ILHA EXISTENTE NA RUA PALESTINA, NA VILA FÁTIMA.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3169</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE INDICATIVO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE JATAI - GO, RELATIVA A CELEBRAÇÃO DE CONVÊNIO COM O ESTADO DE GOIAS PARA INSTITUIÇÃO DE UNIDADE SÓCIO-EDUCATIVA, POR MEIO DA INSTITUIÇÃO DE MICRORREGIÃO, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3125</t>
   </si>
   <si>
     <t>SUPRIME §3º DO ART. 3º DO PROJETO DE LEI N. 035/2014.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3124</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO PROJETO DE LEI N. 035/2014.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3123</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3114</t>
   </si>
   <si>
     <t>SOLICITA COM URGENCIA, POR PARTE DA CHEFIA DO DNIT LOCAL, UMA CORREÇAO NA PONTE SOBRE O RIO CLARO, SENTIDO MINEIROS/JATAI, COM O OBJETIVO DE FACILITAR O ESCOAMENTO DA AGUA QUE FICA EMPOSSADA SOBRE A MESMA, DURANTE AS FORTES CHUVAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3096</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇAO DE SANITARIOS PARA CADEIRANTES, NAS DEPENDENCIAS DA FEIRA COBERTA, COM AS DEVIDAS ADAPTAÇOES.</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3093</t>
   </si>
   <si>
     <t>MAIOR AUTONOMIA E PODER DE DECISÃO PARA O DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES (DNIT) DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3072</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO DA RUA ZECA VILELA, PRÓXIMO AO POSTO DE SAÚDE NA VILA OLAVO, COMO TAMBÉM, A RECUPERAÇÃO DO MEIO-FIO DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3060</t>
   </si>
   <si>
     <t>SOLICITA UM ESTUDO TECNICO PARA CORRIGIR O ASSOREAMENTO DA ORLA DO LAGO DIACUY, EM TODA SUA EXTENSAO.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3021</t>
   </si>
   <si>
     <t>PEDE AO GOVERNO DO ESTADO A EXTENSAO DA CONCESSAO DO BENEFICIO DO PASSE LIVRE ESTUDANTIL - PLE TAMBEM AOS ESTUDANTES DO MUNICIPIO DE JATAI.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3020</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE INDICAÇAO AO DNIT - DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTE, RELATIVA A INSTALAÇAO DE PLACAS DE SINALIZAÇAO LUMINOSAS E AMBIENTALMENTE ADEQUADAS, LOMBADAS ELETRONICAS E REDUTORES DE VELOCIDADE NO TRECHO DA BR-364 QUE CORTA O MUNICIPIO DE JATA, COMPREENDIDO ENTRE O TREVO DE SERRANOPOLIS E A PONTE SOBRE O RIO CLARO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2997</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO DAS RUAS DEPUTADO HONORATO DE CARVALHO E PALESTINA, NA VILA FATIMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2985</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO DA RUA ALMEIDA DO TRAJETO DA AV GOIAS ATE A RUA CAPITAO SERAFIM DE BARROS, ESTENDENDO TAMBEM, ATE O CRUZAMENTO DA RUA 100, AMBAS NO SETOR JARDIM RIO CLARO</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2977</t>
   </si>
   <si>
     <t>A CAMARA MUNICIPAL DE JATAI USANDO DE SUAS ATRIBUIÇOES REGIMENTAIS APROVOU O ENVIO DE MOÇAO DE PESAR A FAMILIA DO EX-VEREADOR EUDES ASSIS CARVALHO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2975</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 006 DE 21 DE JANEIRO DE 2014. AUTORIA: PREFEITO MUNICIPAL. 'ALTERA OS CRITERIOS PARA A DOAÇAO DE TERRAS AS FAMILIAS DE BAIXA RENDA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2968</t>
   </si>
   <si>
     <t>SOLICITA COM URGENCIA, DA CHEFIA DO DNIT LOCAL, A REALIZAÇAO DE UMA OPERAÇAO TAPA-BURACOS NA BR158, EM TODO PERIMETRO URBANO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2966</t>
   </si>
   <si>
     <t>SOLICITA COM URGENCIA, O REPARO DAS LOMBADAS EXISTENTES NA BR364, NO POVOADO DE NAVESLANDIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2949</t>
   </si>
   <si>
     <t>SOLICITA DO PRESIDENTE DO DETRAN-GO, SR. JOAO FURTADO DE MENDONÇA NETO, A VISITA DA EQUIPE, COMPOSTA PELA JUNTA MEDICA COM OS INSTRUTORES, PELO MENOS DUAS VEZES AO ANO EM NOSSA CIDADE, PARA ATENDER AS PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS, QUE PLEITEIAM A EMISSAO OU RENOVAÇAO DA NCH.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2918</t>
   </si>
   <si>
     <t>DISPOE SOBRE A INCLUSAO DOS ARTIGOS 26-A E 26-B, AO CAPITULO VII, DA LEI 3.272/2012, REGULAMENTAÇAO DO SERVIÇO DE AUTOMOVEIS DE ALUGUEL NO MUNICIPIO DE JATAI E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2916</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇAO DE QUADRA POLIESPORTIVA COBERTA NA ESCOLA MUNICIPAL MANOEL DA COSTA LIMA, NA VILA LUIZA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2915</t>
   </si>
   <si>
     <t>INSTALAÇAO DE ACADEMIA AO AR LIVRE NA PRAÇA ERIOS FERREIRA, VULGO COQUINHO NO SETOR SANTA LUCIA, ONDE FUNCIONA A TRADICIONAL FEIRINHA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2914</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇAO DE MAIS BANCOS NO LAGO DIACUI.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2913</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇAO DE UM POSTO DE SAUDE NO SETOR SODRE.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2899</t>
   </si>
   <si>
     <t>PEDE O RECAPEAMENTO ASFALTICO DE VIAS PUBLICAS DA VILA PROGRESSO: RUA JOSE PEREIRA REZENDE, RUA BELA VISTA, RUA CAIAPONIA, RUA MIGUEL DE ASSIS E RUA MINEIROS.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2896</t>
   </si>
   <si>
     <t>TODOS OS VEREADORES: INSTALAÇAO DE BANHEIROS QUIMICOS NAS FEIRAS LIVRES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2887</t>
   </si>
   <si>
     <t>PROMOVER UM ESTUDO SOBRE A POSSIBILIDADE DE CRIAR UM PROGRAMA DE CESTAS BASICAS, QUE BENEFICIE OS GARIS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2875</t>
   </si>
   <si>
     <t>PROMOVER A SUBSTITUIÇAO DOS UNIFORMES USADOS PELOS GARIS E APONTADORES, POR UM TECIDO MAIS LEVE, MENOS CALORENTO E QUE DE MAIOR  PROTEÇAO CONTRA O SOL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2873</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇAO DE BANHEIROS QUIMICOS NAS FEIRAS LIVRES DE NOSSA CIDADE.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2841</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O PODER LEGISLATIVO MUNICIPAL PARA CESSÃO DE SERVIDOR PÚBLICO MUNICIPAL QUE MENCIONA.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2839</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO CENTRO DE ENSINO SUPERIOR DE JATAÍ - CESUT</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2823</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°43. ASSOCIAÇÃO CULTURAL SANTA LUZIA.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2821</t>
   </si>
   <si>
     <t>REVOGA O ART.5°, E SEUS PARÁGRAFOS, DA LEI N. 3.486/2013 E CONCEDE EFEITO REPRISTINATÓRIO A DISPOSITIVOS DA LEI N. 3.018/2009.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2805</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃ BENEMÉRITA À JATAIENSE SORAYA MARIA DE REZENDE VILELA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2804</t>
   </si>
   <si>
     <t>CRIA O DEPARTAMENTO DE CONTROLE E GESTÃO DE BENS DA CÂMARA MUNICIPAL DE JATAÍ E O CARGO COMISSIONADO DE CHEFE DO DEPARTAMENTO DE CONTROLE E GESTÃO DE BENS DA CÂMARA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2802</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°39. ASSOCIAÇÃO FAVOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2801</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°38. CENTRO DE RECUPERAÇÃO DE ALCOÓLATRAS DE JATAÍ - CEREA.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2786</t>
   </si>
   <si>
     <t>INSTITUI DEPARTAMENTO DE GABINETE PARLAMENTAR E CRIA O CARGO DE CHEFIA DE GABINETE PARLAMENTAR, DE PROVIMENTO EM COMISSÃO, NA ESTRUTURA DE GABINETES DA CÂMARA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2776</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS URGENTES NO SENTIDO DE INSTALAR OBSTÁCULO EM FORMA DE "T" PARA IMPEDIR O TRÂNSITO DE MOTOS, MOTONETAS E SIMILARES, NA PASSARELA QUE LIGA A RUA ALMEIDA NO SETOR JARDIM MAXIMINIANO, COM A RUA 8 NO SETOR JOSÉ ESTEVAM.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2765</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº30. DUODÉCIMO PARA A CÂMARA.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2748</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ABAIXO SUBSCREVEM SOLICITAM BENEFÍCIOS, PARA OS MORADORES DA OCUPAÇÃO DO FRIGORÍFICO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2744</t>
   </si>
   <si>
     <t>SOLICITA UM ESTUDO PARA A INSTALAÇÃO DE REDUTORES DE VELOCIDADE MAIS ADEQUADOS E EFICIENTES, PARA FACILITAR O ACESSO DOS VEÍCULOS QUE TRANSITAM PELA RUA 1, NO SETOR EPAMINONDAS, COM O DESTINO AO CENTRO, ACESSANDO A AV. 31 DE MAIO, NAS PROXIMIDADES DA ROTATÓRIA DO JATAÍ SHOPING.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2743</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CONSTRUÇÃO DE UM ECOPONTO, NA ÁREA QUE SERIA INSTALADA A ACASP, AO LADO DO FRIGORÍFICO, NO SETOR  FRANCISCO ANTONIO. </t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2742</t>
   </si>
   <si>
     <t>PEDE AO EXECUTIVO MUNICIPAL O ENVIO DE UM PROJETO, PARA ESTA CASA DE LEIS, SOLICITANDO AUTORIZAÇÃO DE REPASSE PARA APAE, TENDO SEU INÍCIO EM JANEIRO DE 2014, ATÉ DEZEMBRO DO MESMO ANO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2721</t>
   </si>
   <si>
     <t>ALTERA A LEI 3.478, DE 30 DE SETEMBRO DE 2013, QUE EXTINGUE CARGOS COMISSIONADOS; TRANSFORMA CARGOS COMISSIONADOS EM CARGOS EFETIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2714</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA NOTIFICADA A EMPRESA PROPRIETÁRIA DO LOTEAMENTO RECANTO DA MATA, A FIM DE OBRIGAREM A MESMA, A EFETUAREM UM ASFALTO DE MELHOR QUALIDADE, NO REFERIDO LOTEAMENTO.</t>
   </si>
   <si>
-    <t>Gênio Eurípedes_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2703</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADANIA AO SR. WAGMAR COSTA FRANCO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2698</t>
   </si>
   <si>
     <t>SOLICITA AO SUPERINTENDENTE MUNICIPAL DE TRÂNSITO DE JATAÍ - SMT, QUE SEJAM ESCLARECIDAS INFORMAÇÕES ACERCA DE SANÇÕES APLICADAS À EMPRESA AUTO VIAÇÃO JATAÍ, CONCESSIONÁRIA DE SERVIÇO PÚBLICO DE TRANSPORTE COLETIVO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2688</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DE SINALIZAÇÃO ADEQUADA NA RUA W-7, NO SETOR EPAMINONDAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2687</t>
   </si>
   <si>
     <t>SOLICITA UM ESTUDO NO SENTIDO DE MUDAR PARA OUTRO LOCAL, O PONTO DE ÔNIBUS EXISTENTE NA AVENIDA SAID ABDALLA, N°376, EM FRENTE À MARMORARIA PARAÍSO, NO BAIRRO JARDIM RIO CLARO.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2682</t>
   </si>
   <si>
     <t>ACRESCENTA "ITEM I" AO PARÁGRAFO 5° DO ARTIGO 94 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAÍ-GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2668</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE FAIXA ELEVADA PARA PEDESTRE, NA RUA ITARUMÃ, EM FRENTE AO SUPERMERCADO TOSTA, LIGANDO AO ESTACIONAMENTO.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2655</t>
   </si>
   <si>
     <t>PEDE A CONSTRUÇÃO DE UM NOVO PRÉDIO PARA A ESCOLA MUNICIPAL RURAL, PÓLO, NILO LOTTICI.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2640</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO DA AVENIDA RIBAS MARQUES, NO SETOR COLMEIA PARK.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2624</t>
   </si>
   <si>
     <t xml:space="preserve">INCLUI A ALÍNEA "C" AO PARÁGRAFO 3° DO ART.37 DA LEI Nº 3.066/2010 - CÓDIGO DE POSTURA DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2620</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE NO MÍNIMO DUAS MOTOS EQUIPADAS COM RADARES MÓVEIS PARA AUXILIAR NA FISCALIZAÇÃO DE TRÂNSITO, COMO TAMBÉM, A IMPLANTAÇÃO DE FAIXAS ELEVADAS PARA PEDESTRES, NAS PRINCIPAIS VIAS DE NOSSA CIDADE.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2619</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE COBERTURA DA QUADRA DE ESPORTES E A AMPLIAÇÃO DA ALTURA DO MURO DA ESCOLA MUNICIPAL  FLÁVIO VILELA, LOCALIZADA NA VILA SÃO PEDRO.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2609</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART.13 DA LEI ORGÂNICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2605</t>
   </si>
   <si>
     <t>ALTERA A LETRA "B" E INSERE A LETRA "C", NO PARÁGRAFO 3° NO ART. 37 DA LEI Nº3.066 - CÓDIGO DE POSTURA DO MUNICÍPIO, DE 28 DE JUNHO DE 2010.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2577</t>
   </si>
   <si>
     <t>ESTABELECE ALÍQUOTA DIFERENCIADA DE IPTU PARA OS PROPRIETÁRIOS DE UM ÚNICO IMÓVEL URBANO SEM EDIFICAÇÃO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2575</t>
   </si>
   <si>
     <t>SOLICITA UM ESTUDO A FIM DE RETORNAR O TRÁFEGO DA RUA 10, NA VILA PALMEIRAS, PARA FLUIR NOS DOIS SENTIDOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2574</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL GRAMADO, COM A EXTENSÃO DE 120M DE COMPRIMENTO, POR 90M DE LARGURA, NA ÁREA DA FUNDAÇÃO LAR DA CRIANÇA MARCONDES DIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2564</t>
   </si>
   <si>
     <t>CRIA A DIREÇÃO DE MÍDIAS, O DEPARTAMENTO DE RÁDIO E O DEPARTAMENTO DE TV DA CÂMARA MUNICIPAL DE JATAÍ E FUNÇÕES DE CONFIANÇA NA PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2563</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 14.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2539</t>
   </si>
   <si>
     <t>OS VEREADORES APRESENTA PEDIDO DE CONSTRUÇÃO DE QUADRA DE ESPORTE COBERTA PARA A ASSOCIAÇÃO AMOR E ARTE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2535</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO JATAIENSE, AO DR°. JOSÉ LÚCIO VIEIRA ALVES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2534</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SERVIDORES LOTADOS NOS GABINETES DOS VEREADORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2533</t>
   </si>
   <si>
     <t>CRIA DEPARTAMENTO (TV - CÂMARA E RÁDIO CÂMARA) E FUNÇÕES DE CONFIANÇA NO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2516</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESTINAÇÃO DE 5%, O PERCENTUAL MÍNIMO DE UNIDADES HABITACIONAIS RESERVADA AOS DOENTES PORTADORES DE MOLÉSTIA GRAVE NO PROGRAMA MINHA CASA MINHA VIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2507</t>
   </si>
   <si>
     <t>SOLICITA CONTRIBUIÇÃO PARA TRATAMENTO DE SAÚDE A QUEM INDICA.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2497</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 13 DA LEI ORGÂNICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2494</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE ALOJAMENTOS DOTADOS DE BELICHES, PARA OS MOTORISTAS QUE TRANSPORTAM ALUNOS PARA AS ESCOLAS RURAIS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2493</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 12.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2475</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM PROGRAMA, ATRAVÉS DE PROJETO DE LEI, DE INICIATIVA DO EXECUTIVO QUE BENEFICIE AS PESSOAS, COM RENDA FAMILIAR DE ATÉ 03 (TRÊS) SALÁRIOS MÍNIMOS, COM A DOAÇÃO DE TERRA, DESTINADA PARA EFETUAR MELHORAMENTOS EM SEU IMÓVEL, SEJA PARA CONSTRUIR OU PARA REFORMAR, LIMITADOS EM ATÉ, 3 (TRÊS) CAMINHÕES POR GRUPO FAMILIAR.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2474</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO DA AVENIDA BOA VIAGEM, NO SETOR JARDIM RIO CLARO.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2471</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº10.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2454</t>
   </si>
   <si>
     <t>TOMADAS DE MEDIDAS NECESSÁRIAS VISANDO, GRADATIVAMENTE, A REVITALIZAÇÃO, RECUPERAÇÃO E O REFLORESTAMENTO DAS MATAS CILIARES DOS CURSOS D'ÁGUA QUE CORTAM O PERÍMETRO URBANO DA CIDADE DE JATAÍ, EM PARCERIA COM EMPRESAS/INDÚSTRIAS FIXADAS EM NOSSO MUNICÍPIO QUE EXPLORAM OS NOSSOS RECURSOS NATURAIS; EMPRESAS DO SETOR PRIMÁRIO; EMPRESÁRIOS URBANOS E RURAIS; ALUNOS DA REDE MUNICIPAL E ESTADUAL; ASSOCIAÇÕES DE MORADORES; CURSOS DE GRADUAÇÃO DA UNIVERSIDADE FEDERAL DE GOIÁS (UFG) DE JATAÍ, QUE DÁ ENFOQUE A PRESERVAÇÃO DO MEIO-AMBIENTE, A CÂMARA MUNICIPAL DE JATAÍ, ETC.</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2446</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO NO CÓDIGO TRIBUTÁRIO MUNICIPAL - LC Nº 1.445/1990.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2443</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA MODIFICATIVA N°8/2013. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2433</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO DA RUA CAÇU, NAS PROXIMIDADES DA VILA DOS SARGENTOS, SETOR SANTA MARIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2432</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA CANALETA NA RUA SALGADO FILHO, NO TRECHO ENTRE AS RUAS JOSÉ DE CARVALHO E SEBASTIÃO R. CINTRA, NO SETOR AEROPORTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2431</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CONSTRUÇÃO DE UMA PRAÇA DOTADA DE UM PARQUE INFANTIL, NO SETOR RESIDENCIAL DAS BRISAS. </t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2427</t>
   </si>
   <si>
     <t>EMPENHO JUNTO AO MINISTÉRIO DAS CIDADES COM A FINALIDADE DE ALOCAR VERBAS VISANDO A CONSTRUÇÃO DA PONTE SOBRE O CÓRREGO DIACUY, QUE FAZ A LIGAÇÃO DOS BAIRROS VILA PROGRESSO E MAXIMIANO PERES, ATRAVÉS DA RUA BELA VISTA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2397</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ACADEMIA AO AR LIVRE NA PRAÇA DA MATRIZ, NO CENTRO E NA PRAÇA DO SETOR EPAMINONDAS, ENTRE AS RUAS MIRANDA DE CARVALHO E RUA 2 (FUNDOS DO JATAHY SHOPPING).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2383</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO DA RUA VISTA ALEGRE (VIELA CORPO DE BOMBEIRO), NO SETOR AEROPORTO.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2373</t>
   </si>
   <si>
     <t>REQUER ESTUDOS PARA IMPLANTAÇÃO DA PASSE LIVRE AOS ESTUDANTES DO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2368</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE REDUTORES DE VELOCIDADE MAIS ADEQUADOS E EFICIENTES, NOS CRUZAMENTOS DAS RUAS JOSÉ DE CARVALHO, ESQUINA COM A SALGADO FILHO; RUA JOSÉ GEDA ESQUINA COM A RUA SALGADO FILHO, AMBOS NO SETOR AEROPORTO E RUA SEBASTIÃO R. CINTRA, ESQUINA COM A RUA VISTA ALEGRE, NO SETOR PLANALTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2367</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE MAIS SALAS DE ATIVIDADES E MELHORIAS NO PARQUE INFANTIL DO CEMEI CIDÁLIA VILELA, NO SETOR SERRA AZUL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2366</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO PERMANENTE DE SOM, COM AS ADAPTAÇÕES NECESSÁRIAS PARA APRESENTAÇÕES CULTURAIS E ARTÍSTICAS, NA ESTRUTURA EXISTENTE NA FEIRA COBERTA.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2356</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE 215 METROS DE ALAMBRADO NA ÁREA DO ESTACIONAMENTO DO PRÉDIO DO PALÁCIO DAS ABELHAS, ATUAL CÂMARA MUNICIPAL DE JATAÍ, BEM COMO TAMBÉM, A CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE NO LOCAL.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2305</t>
   </si>
   <si>
     <t>SOLICITA O ATENDIMENTO DAS REIVINDICAÇÕES DA UNIVERSIDADE ESTADUAL DE GOIÁS - UNIDADE DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2303</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE REDUTORES DE VELOCIDADE MAIS ADEQUADOS E EFICIENTES, NO INÍCIO DA AVENIDA RIBAS MARQUES, NAS PROXIMIDADES DA ROTATÓRIA QUE DÁ ACESSO AO NÚCLEO DE SAÚDE MENTAL, CRECHE MARCONDES DIAS E ESCOLA FREI DOMINGOS, NO SETOR DOM ABEL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2292</t>
   </si>
   <si>
     <t>REPARO DO ASFALTO, NOS LOCAIS DANIFICADOS PELA SANEAGO, PARA A IMPLANTAÇÃO DE REDE DE ESGOTO E LIGAÇÃO DE ÁGUA NAS RESIDENCIAS, ESPECIALMENTE, NA AVENIDA BRASÍLIA, EM FRENTE AO N° 386 E NA ESQUINA DA RUA PEDRO LUDOVICO, NA VILA SÃO PEDRO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2284</t>
   </si>
   <si>
     <t>SOLICITA ATRAVÉS DE PARCERIA, A EXTENSÃO DE REDE ELÉTRICA DE BAIXA TENSÃO NA PASSARELA QUE LIGA O SETOR COHACOL, AO CONJUNTO HABITACIONAL MAURO BENTO.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2283</t>
   </si>
   <si>
     <t>A CRIAÇÃO, PELA PREFEITURA, DE UMA EQUIPE RESPONSÁVEL PELA PODA/CORTE DE ÁRVORES DE LOGRADOUROS PÚBLICOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2270</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM GALPÃO COM INFRAESTRUTURA ADEQUADA PARA REALIZAÇÃO DAS FESTAS DE SÃO SEBASTIÃO E NOSSA SENHORA DA ABADIA, NO POVOADO DA ESTÂNCIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2269</t>
   </si>
   <si>
     <t>SOLICITA A REPLANTIO DE MUDAS NA ALAMEDA PRIMAVERA, DO LAGO JK, ATÉ À BR 060.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2257</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM COMPLEXO POLIESPORTIVO E DE LAZER, PARA ATENDER A COMUNIDADE DOS SETORES: BRASÍLIA, JACUTINGA, PALMEIRAS, CIDADE JARDIM, COLINAS, SÃO PEDRO E CAMPO NEUTRO E, OUTROS QUE FOREM CRIADOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2248</t>
@@ -5665,520 +4248,335 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/2202</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR O PROGRAMA DE ATENDIMENTO DOMICILIAR (PAD) PARA PESSOAS ENFERMAS COM 60 ANOS OU MAIS E DEFICIENTES FÍSICOS QUE APRESENTEM IMPOSSIBILIDADE DE LOCOMOÇÃO ATÉ OS POSTOS MÉDICOS, EM RAZÃO DO SEU QUADRO DE SAÚDE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2195</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DE MENSAGENS DE INCENTIVO AO USO DE SACOLAS RETORNÁVEIS E AO CONSUMO RESPONSÁVEL NOS MERCADOS, SUPERMERCADOS, HIPERMERCADOS, E SIMILARES DO MUNICÍPIO DE JATAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2194</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE SESSÕES ITINERANTES E AUDIÊNCIAS PÚBLICAS NOS BAIRROS, A CADA TRINTA DIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2190</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE UMA ROTATÓRIA NO CRUZAMENTO DAS RUAS JOSÉ DE CARVALHO COM A ALAMEDA SANTOS DUMONT, DIVISA DO SETOR EPAMINONDAS COM O CONJUNTO RIO CLARO.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2183</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE HONRA AO MÉRITO A ACÁCIO DE CARVALHO NETO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2177</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA GERAL E ILUMINAÇÃO DA PASSARELA QUE LIGA O SETOR COHACOL I AO SETOR MAURO BENTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2169</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROGRAMA PRODUTOR DE ÁGUAS EM NOSSO MUNICÍPIO, ATRAVÉS DE PROJETO DE LEI, DE INICIATIVA DO EXECUTIVO.</t>
   </si>
   <si>
-    <t>Gênio Eurípedes_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2157</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO À PEC 37 - PROPOSTA DE EMENDA CONSTITUCIONAL - QUE PRETENDE ACABAR COM OS PODERES INVESTIGATÓRIOS DO MINISTÉRIO PÚBLICO.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2153</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO NO SALÁRIO BASE E REDUZ PERCENTUAL MÁXIMO DE GRATIFICAÇÃO PAGA AOS SERVIDORES COMISSIONADOS DO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2131</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE SANITÁRIOS PÚBLICOS NO PARQUE ECOLÓGICO INSTITUTO PRESBITERIANO SAMUEL GRAHAM.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2128</t>
   </si>
   <si>
     <t>SOLICITA AUDIÊNCIA PÚBLICA, COM A PARTICIPAÇÃO DO DIRETOR DE ENGENHARIA DA SANEAGO; DO ENGENHEIRO DA EMPRESA CCB E DOS ENGENHEIROS DA SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, DE PREFEITURA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2127</t>
   </si>
   <si>
     <t>SOLICITA UM ESTUDO PARA INSTALAR REDUTOR DE VELOCIDADE NO CRUZAMENTO DA RUA TIRADENTES COM A RUA TOCANTINS, NO SETOR AEROPORTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2119</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NO PARÁGRAFO 2º E 4º DO ARTIGO 94 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2104</t>
   </si>
   <si>
     <t>SOLICITA UM ESTUDO PARA TRANSFORMAR A RUA DO BOSQUE EM MÃO ÚNICA, DO CÓRREGO DO AÇUDE, ATÉ A AVENIDA BENJAMIN CONSTANT NO SETOR CAMPO NEUTRO.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2089</t>
   </si>
   <si>
     <t>ATUALIZAÇÃO DOS SUBSÍDIOS DOS VEREADORES E VENCIMENTO DAS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2079</t>
   </si>
   <si>
     <t>INSERE O ART. 101-A NA RESOLUÇÃO 002/10 (REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAÍ)</t>
   </si>
   <si>
-    <t>Gênio Eurípedes_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2070</t>
   </si>
   <si>
     <t>ACRESCENTA O §4° AO ART. 185 DA LEI ORGÂNICA DO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2063</t>
   </si>
   <si>
     <t>CRIAÇÃO DO ARQUIVO OFICIAL MUNICIPAL</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2052</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA DE 30 DIAS AO PREFEITO MUNICIPAL PARA TRATAMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2049</t>
   </si>
   <si>
     <t>SOLICITA ESTACIONAMENTO PÚBLICO PARA CAMINHÕES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2036</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA PARA DISCUTIR ASSUNTOS RELACIONADOS À SEGURANÇA PÚBLICA NO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2032</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DO PROGRAMA KIT MORADIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2017</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NO ARTIGO 63 E §1° DO REGIMENTO INTERNO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1966</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI DO LEGISLATIVO N 47.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1964</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE CDS-3 PARA CDS-2 DO CARGO DE CHEFE DE DEPARTAMENTO DE DOCUMENTAÇÃO ELETRÔNICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Ediglan  Maia_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1963</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N 28.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1959</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°27, AO PROJETO DE LEI N°059/2012.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1958</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 26, AO PROJETO DE LEI N° 059/2012.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1945</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 5° DO ART. 18 DA LEI ORGÂNICA DO MUNICIPAL DE JATAÍ, ESTADO DE GOIÁS, DE 05 DE ABRIL DE 1990.</t>
   </si>
   <si>
-    <t>Ediglan  Maia_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1943</t>
   </si>
   <si>
     <t>REALIZA INTERPRETAÇÃO AUTÊNTICA DA LEI MUNICIPAL 2.889/2008.</t>
   </si>
   <si>
-    <t>Vilma Feitosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1936</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JATAÍ, PARA O EXERCÍCIO FINANCEIRO DE 2013 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1929</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº20.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1928</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 19.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1927</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 18.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1926</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 17.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1915</t>
   </si>
   <si>
     <t>AUTORIZA CESSÃO DE USO, EM COMODATO, DA PARTE INFERIOR DE IMÓVEL DE PROPRIEDADE DO PODER LEGISLATIVO AO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Ediglan  Maia_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1907</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO SINDICATO RURAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1904</t>
   </si>
   <si>
     <t>SOLICITA A DOAÇÃO DE DOIS ÔNIBUS PARA UNIVERSIDADE FEDERAL DE GOIÁS - CÂMPUS JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1901</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DE UM ESTACIONAMENTO PÚBLICO PARA CAMINHÕES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1873</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DE UMA COMISSÃO PARA PROMOVER AÇÕES DE COMBATE À OBESIDADE INFANTIL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1861</t>
   </si>
   <si>
     <t>SOLICITA AO SECRETÁRIO DE OBRAS E PLANEJAMENTO URBANO, QUE SEJAM FEITAS CANALETAS NA RUA ENTORNO DA PRAÇA CAPITÃO SERAFIM DE BARROS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1860</t>
   </si>
   <si>
     <t>IMPLANTAR UM PARQUINHO PARA O CENTRO DE EDUCAÇÃO INFANTIL SANTA ROSA DE LIMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1859</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇADAS NAS VIAS PÚBLICAS QUE CIRCUNDAM O LAR DOS IDOSOS - VILA VIDA.</t>
   </si>
   <si>
-    <t>Ediglan  Maia_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1854</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA AO PROJETO DE RESOLUÇÃO N°016/2009, 10 DE NOVEMBRO DE 2009. SUPRIME-SE DO PROJETO EM EPÍGRAFE O INCISO II DO PARÁGRAFO ÚNICO DO ART. 1º, QUE PASSA A TER A SEGUINTE REDAÇÃO;</t>
   </si>
   <si>
-    <t>Nelson Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1853</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº3.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1852</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DE MOÇÃO DE PÊSAMES À FAMÍLIA DA ESTIMADA SILVIA FERREIRA DE CARVALHO.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1851</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº4/2012.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1850</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DE MOÇÃO DE PÊSAMES À FAMÍLIA DA ESTIMADA ZILAH AMORIM CARVALHO VIEIRA.</t>
   </si>
   <si>
-    <t>Ediglan  Maia_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1823</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TITULO E CIDADANIA JATAIENSE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1817</t>
   </si>
   <si>
     <t>SOLICITA À SECRETARIA DE SAÚDE A AQUISIÇÃO DE UM APARELHO DE ESPIROMETRIA PARA O POSTO DE SAÚDE DO SETOR SANTO ANTÔNIO.</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...1 lines deleted...]
-Geovaci Peres</t>
+    <t>Pastor Luiz Carlos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1813</t>
   </si>
   <si>
     <t>APROVA O PARECER PRÉVIO DO TRIBUNAL DE CONTAS DOS MUNICÍPIOS DO ESTADO DE GOIÁS, FAVORÁVEL À APROVAÇÃO DAS CONTAS E BALANÇO GERAL DA RECEITA E DA DESPESA, RELATIVOS AO EXERCÍCIO DE 2003, DO PODER EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1812</t>
   </si>
   <si>
     <t>APROVA O PARECER DO TRIBUNAL DE CONTAS DOS MUNICÍPIOS DO ESTADO DE GOIÁS</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1809</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE HONRARIA AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPIO DE GOIÂNIA-GO, IRIS REZENDE MACHADO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1804</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL DE JATAÍ QUE SEJA ENVIADO UM PROJETO DE LEI CONCEDENDO PASSE LIVRE AOS PORTADORES DE NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1803</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE MUNICIPAL DA DIVISÃO DE ASFALTO QUE SEJA FEITO RECAPEAMENTO ASFÁLTICO NOS ESTACIONAMENTOS DOS CAMPI RIACHUELO E JATOBÁ DA UNIVERSIDADE FEDERAL DE GOIÁS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1802</t>
@@ -6195,630 +4593,404 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/1786</t>
   </si>
   <si>
     <t>FAZER REFORMAS NECESSÁRIAS NA QUADRA DE ESPORTES DA VILA LUÍZA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1778</t>
   </si>
   <si>
     <t>SOLICITA REDUTORES DE VELOCIDADE NA BR 158</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1775</t>
   </si>
   <si>
     <t>SOLICITA A REVITALIZAÇÃO DA PRAÇA DO SETOR EPAMINONDAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1771</t>
   </si>
   <si>
     <t>ENVIAR PARA O PODER LEGISLATIVO MUNICIPAL UM PROJETO DE LEI PROPONDO A DOAÇÃO DE UMA ÁREA PARA O SENHOR GIL FREITAS DE LIMA.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1761</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO O ENVIO DE PROJETO DE LEI DOANDO O RESTANTE DA ÁREA, EQUIVALENTE A 6.430,03 METROS QUADRADOS EM FAVOR DA UEG.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1751</t>
   </si>
   <si>
     <t>CONSTRUIR UMA ROTATÓRIA E/OU SINALIZAÇÕES DE TRÂNSITO ADEQUADAS NO CRUZAMENTO DAS RUAS: DEPUTADO HONORATO DE CARVALHO COM A ITARUMÃ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1742</t>
   </si>
   <si>
     <t>LEVANTAR O MEMORIAL DESCRITIVO E ORÇAR OS SERVIÇOS DE REPAROS E ABERTURA DAS ESTRADAS EXISTENTES DENTRO DO ASSENTAMENTO NOSSA SENHORA DE GUADALUPE.</t>
   </si>
   <si>
-    <t>Ediglan  Maia_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1736</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1730</t>
   </si>
   <si>
     <t>FAZER PARCERIA ENTRE A PREFEITURA MUNICIPAL DE JATAÍ E O SENHOR BORDON SILVÉRIO E SILVA MARTINS (LOTEADOR DO BAIRRO RESIDENCIAL MORADA DO SOL), OBJETIVANDO REALIZAR OS SERVIÇOS DE INFRAESTRUTURA NAQUELE SETOR.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1729</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI N°3.272, DE 13 DE FEVEREIRO DE 2012, QUE REGULAMENTA O SERVIÇO DE TÁXI EM JATAÍ.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1722</t>
   </si>
   <si>
     <t>FIXA NOS TERMOS DOS INCISOS V, DO ART. 29 C/C OS INCISOS X E XI DO ART. 37 E §4° DO ART. 39, TODOS DA CF/88; ITEM "3", ALÍNEA "B", INCISO I DO ART. 14 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAÍ-GO, OS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS PARA A LEGISLATURA SUBSEQUENTE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1721</t>
   </si>
   <si>
     <t>FIXA NOS TERMOS DOS INCISOS VI, ALÍNEA "C" DO ART. 29 E ART. 29-A DA CF/88 C/C O ART. 68, §7° DA CONSTITUIÇÃO ESTADUAL C/C ITEM "3", ALÍNEA "B", INCISO I DO ART. 14 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAÍ-GO, OS SUBSÍDIOS DOS VEREADORES MUNICIPAIS PARA A LEGISLATURA SUBSEQUENTE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1720</t>
   </si>
   <si>
     <t>CONFECCIONAR UNIFORMES PARA OS VIGILANTES QUE INTEGRAM O QUADRO DE FUNCIONÁRIOS DA PREFEITURA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1719</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ACADEMIA AO AR LIVRE NA PRAÇA PROFESSOR MAROMBA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1718</t>
   </si>
   <si>
     <t>IMPLANTAR DUAS (2) LOMBADAS ELETRÔNICAS NA BR-364.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1717</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PARA A FAMÍLIA DA SENHORA MARIA DE LOURDES VILELA JAJAH.</t>
   </si>
   <si>
-    <t>Vilma Feitosa_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1708</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO JATAIENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1695</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°5, DE 09 DE MAIO DE 2012. AO PROJETO DE LEI N°26, DE 23 DE MARÇO DE 2012.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1694</t>
   </si>
   <si>
     <t>ASFALTO EM UM TRECHO DE CERCA DE 50 METROS NA RUA 20 NO SETOR JARDIM GOIÁS II.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1693</t>
   </si>
   <si>
     <t>IMPLANTAR ESTACIONAMENTOS NAS RUAS JOSÉ MANOEL VILELA E AVENIDA BRASIL, EM UM LADO DAS VIAS, NO CENTRO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1692</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO COM O NÚMERO DE PROTOCOLO: 079/2009. EMPENHAR JUNTO AO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES (DNIT), VISANDO A CONSTRUÇÃO DE PASSARELA SUSPENSA PARA PEDESTRES NA BR364 LIGANDO O BAIRRO ESTRELA DALVA AO OUTRO LADO DA BR, EM DIREÇÃO AO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1691</t>
   </si>
   <si>
     <t>FAZER REFORMAS E CONSTRUÇÃO DE COBERTURA NA QUADRA DE ESPORTE DA ESCOLA MUNICIPAL FLÁVIO VILELA, VILA SÃO PEDRO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1689</t>
   </si>
   <si>
     <t>DEMARCAR ESTACIONAMENTOS PARA IDOSOS EM FRENTE AO SUPERMERCADO BRETAS SITUADO NA AVENIDA GOIÁS E NOS OUTROS SUPERMERCADOS CONSIDERADOS DE MÉDIO A GRANDE PORTE DE NOSSA CIDADE, CONFORME O DISPOSTO NA LEI FEDERAL N° 10.741, DE 1° DE OUTUBRO DE 2003.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1688</t>
   </si>
   <si>
     <t>ESTUDOS TÉCNICOS VISANDO MELHORAR A SINALIZAÇÃO DE TRÂNSITO NO CRUZAMENTO DAS RUAS RIACHUELO E ZECA VILELA, SETOR VILA FÁTIMA.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1687</t>
   </si>
   <si>
     <t>AUTORIZA O EMPRÉSTIMO DE UMA IMPRESSORA À ASSOCIAÇÃO FAVOS - FAMÍLIA, AMOR, VOLUNTARIADO, OPORTUNIDADE, SAÚDE - CONTRA O CÂNCER. A FAVOR DA VIDA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1686</t>
   </si>
   <si>
     <t>INFORMAÇÕES ACERCA DA REMUNERAÇÃO DE MÉDICOS COM ESPECIALIDADES EM: NEUROLOGIA, PSIQUIATRIA, RADIOLOGISTA E OFTALMOLOGISTA.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1683</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA ESCOLA PARA ATENDER A DEMANDA DOS SEGUINTES BAIRROS: VILA FÁTIMA, SODRÉ, SETOR SUL, COHACOL 5, INDUSTRIAL, SERRA AZUL, FABRINY, AIMBIRÉ E JARDIM FLORESTA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1676</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE ESTÁGIO NO ÂMBITO DA CÂMARA MUNICIPAL DE JATAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Vilma Feitosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1673</t>
   </si>
   <si>
     <t>VEREADORES REEDITAM REQUERIMENTO E PEDEM: ASFALTAMENTO DA RUA SÃO SEBASTIÃO, COM A CONSTRUÇÃO DE PONTE, FAZENDO A LIGAÇÃO COM A RUA TIA JUSTINA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1670</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1666</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART.1° CAPUT DA LEI 1.720/94 E CRIA O §1°.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1665</t>
   </si>
   <si>
     <t>SOLICITA MELHORIAS NAS ENTRADAS DA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1663</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE DISPOSITIVO DA LEI DE USO E OCUPAÇÃO DO SOLO URBANO.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1660</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NA BAIRRO JARDIM FLORESTA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1658</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO DE PROTOCOLO N°477/2009. AUTORIZAR FORMAÇÃO DE UMA EQUIPE PERMANENTE PARA PODA DE ÁRVORES NA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1657</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE GALERIAS PLUVIAIS.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1655</t>
   </si>
   <si>
     <t>SOLICITA O ATENDIMENTO DAS REIVINDICAÇÕES DOS MORADORES DOS BAIRROS: SERRA AZUL, SODRÉ, INDUSTRIAL E FABRINY.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1654</t>
   </si>
   <si>
     <t>SOLICITA O ATENDIMENTO DAS REIVINDICAÇÕES DOS MORADORES DA VILA FÁTIMA.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1653</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA ESCOLA PARA ATENDER A DEMANDA DOS SEGUINTES BAIRROS: VILA FÁTIMA; SODRÉ; SETOR SUL; COHACOL 5; INDUSTRIAL; SERRA AZUL; FABRINY; AIMBIRÉ E JARDIM FLORESTA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1651</t>
   </si>
   <si>
     <t>SOLICITA MELHORIAS PARA ESCOLA MANOEL DA COSTA LIMA.</t>
   </si>
   <si>
-    <t>Gênio Eurípedes_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1636</t>
   </si>
   <si>
     <t>SOLICITA MEDIDAS URGENTES PARA ASFALTAR AS RUAS PEREIRA LOPES E SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1633</t>
   </si>
   <si>
     <t>SOLICITA CONCESSÃO DE SEIS MORADIAS PARA SERVIDORES DA AGÊNCIA GOIANA DO SISTEMA PRISIONAL (AGSEP).</t>
   </si>
   <si>
-    <t>Vilma Feitosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1626</t>
   </si>
   <si>
     <t>DE PESAR EM HONRA AO RECÉM-FALECIDO SENHOR FÁBIO PIRES MACHADO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1618</t>
   </si>
   <si>
     <t>REQUER A DEFINIÇÃO DA NOVA ÁREA DA ASSOCIAÇÃO DOS APOSENTADOS E PENSIONISTAS DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1617</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE HONRA AO MÉRITO AOS EMPRESÁRIOS QUE MENCIONA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1616</t>
   </si>
   <si>
     <t>RATIFICA A INDICAÇÃO DE REPRESENTANTES PARA COMPOR O COMITÊ LEGISLATIVO DE PROTEÇÃO E DEFESA DOS ANIMAIS CRIADO PELA LEI MUNICIPAL 3.283/2012.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1611</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO JATAIENSE À PESSOA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1602</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQ. N°50/2012. DE AUTORIA ORIGINAL DO VEREADOR GEOVACI PERES, ACRESCENTANDO O NOME DO VEREADOR MAURO BENTO FILHO COM O COAUTOR DO MESMO. "SOLICITA A SUBSTITUIÇÃO DA VALETA PARALELA À BR-364 EM FRENTE AO CONJUNTO ESTRELA DALVA, POR MANILHAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1599</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO N°126/2010. DE AUTORIA ORIGINAL DO VEREADOR GEOVACI PERES, ACRESCENTANDO O NOME DO VEREADOR MAURO BENTO FILHO COMO COAUTOR DO MESMO. "SOLICITA GALERIAS PLUVIAIS EM TODO TRECHO QUE COMPREENDE A VILA SANTA MARIA, DA FEIRA COBERTA, PASSANDO PELA REGIÃO DA IGREJA FURADA, DESCENDO RUMO AO LAGO DIACUY E ADJACÊNCIAS.</t>
   </si>
   <si>
-    <t>Nelson Antônio_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1594</t>
   </si>
   <si>
     <t>PROJETO SUBSTITUTIVO N°1, DE 20 DE MARÇO DE 2012.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1593</t>
   </si>
   <si>
     <t>SOLICITA LEVANTAMENTO DA INFLUÊNCIA DE FATORES SONOROS E PSICOAFETIVOS SOBRE O COTIDIANO NA EQUIPE DE ENFERMAGEM, PRONTO SOCORRO, MÉDICOS E PACIENTES DA REDE PÚBLICA DE SAÚDE.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1592</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E SALÁRIOS - PCCS DA CÂMARA MUNICIPAL DE JATAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1591</t>
   </si>
   <si>
     <t>CONCESSÃO DE REVISÃO GERAL ANUAL, NOS TERMOS DO ART. 37, X, DA CF/88, INCIDENTE SOBRE OS SUBSÍDIOS DOS VEREADORES E VENCIMENTO DOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1590</t>
   </si>
   <si>
     <t>CRIA O CARGO COMISSIONADA DE OUVIDOR GERAL DA CÂMARA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1589</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE CIDADÃO JATAIENSE AO DELEGADO ANDRÉ FERNANDES DE ALMEIDA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1588</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DE UM PROJETO DE LEI PARA EMPRÉSTIMO DE TERRENO NO POVOADO DA ESTÂNCIA, PARA INSTALAÇÃO DE UMA ANTENA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1586</t>
   </si>
   <si>
     <t>SOLICITA MEDIDAS URGENTES EM RELAÇÃO AO ESGOTO DA RUA PROFESSOR NESTÓRIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1584</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA CRIADA UMA LEI QUE ISENTE OS MAIORES DE 65 ANOS DO PAGAMENTO DA TAXA DE RENOVAÇÃO DA CNH OU QUE A MESMA SEJA PROPORCIONAL AO TEMPO DE SUA VALIDADE.</t>
   </si>
   <si>
-    <t>Gênio Eurípedes_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1582</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DE UM CONSELHO PARA FISCALIZAR AS OBRAS ESTADUAIS E FEDERAIS REALIZADAS NO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>Vilma Feitosa_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1580</t>
   </si>
   <si>
     <t>SOLICITA O ATENDIMENTO DAS REIVINDICAÇÕES DOS MORADORES DO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1577</t>
   </si>
   <si>
     <t>SOLICITA O ATENDIMENTO DAS REIVINDICAÇÕES DA SRA. MARIA ABADIA, DIRETORA DA ESCOLA GERALDO VENÉRIO DE CARVALHO.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1575</t>
   </si>
   <si>
     <t>SOLICITA O ANTENDIMENTO DAS REIVINDICAÇÕES DOS MORADORES DO BAIRRO SANTA TEREZINHA</t>
   </si>
   <si>
-    <t>Gênio Eurípedes_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1574</t>
   </si>
   <si>
     <t>SOLICITA O ATENDIMENTO DAS REIVINDICAÇÕES DOS MORADORES DO BAIRRO FLORESTA.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1573</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO À LEI ORGÂNICA DO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1572</t>
   </si>
   <si>
     <t>ADAPTA O REGIME DE PRESTAÇÃO DE SERVIÇO DOS PROCURADORES DA CÂMARA MUNICIPAL DE JATAÍ À LEI 8906/94 (ESTATUTO DA OAB).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1553</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE CAMPANHA DE DIVULGAÇÃO DAS FORMAS DE RECOLHIMENTO DE ANIMAIS MORTOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1545</t>
   </si>
   <si>
     <t>SOLICITA CRIAÇÃO DE BANCO DE DADOS SOBRE DISTRIBUIÇÃO DE HONRARIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1543</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO E INSTALAÇÃO DE UM MONUMENTO EM HOMENAGEM A BÍBLIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1542</t>
@@ -6829,589 +5001,326 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/1541</t>
   </si>
   <si>
     <t>SOLICITA A INSERÇÃO DO "TEMA DE PREVENÇÃO ÀS DROGAS" NA GRADE CURRICULAR MUNICIPAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1540</t>
   </si>
   <si>
     <t>SOLICITA MEDIDAS URGENTES PARA RETIRAR LIXO E ASFALTAR A RUA HONORATO NOGUEIRA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1537</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO A ELABORAÇÃO DE UM PROJETO DE LEI QUE CRIA A ARENA MIX PARA EVENTOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1536</t>
   </si>
   <si>
     <t>APROVA O PARECER PRÉVIO DO TRIBUNAL DE CONTAS DOS MUNICÍPIOS DO ESTADO DE GOIÁS, FAVORÁVEL À APROVAÇÃO DAS CONTAS E BALANÇO GERAL DA RECEITA E DA DESPESA, RELATIVOS AO EXERCÍCIO DE 2004, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1533</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DAS RUAS DA VILA PROGRESSO, EM ESPECIAL DA RUA MIGUEL DE ASSIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1527</t>
   </si>
   <si>
     <t>CRIA O DEPARTAMENTO (TV CÂMARA) E FUNÇÕES DE CONFIANÇA NO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1525</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO A ELABORAÇÃO DE UM PROJETO DE LEI QUE CRIA O PARQUE MUNICIPAL DO CERRADO.</t>
   </si>
   <si>
-    <t>Vilma Feitosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1524</t>
   </si>
   <si>
     <t>SOLICITA DEFINIÇÃO SOBRE A ÁREA DA ADIJ.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1523</t>
   </si>
   <si>
     <t>REFORMA E RECUPERAÇÃO DO COLÉGIO ESTADUAL JOSÉ FELICIANO FERREIRA.</t>
   </si>
   <si>
-    <t>Ediglan  Maia_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1522</t>
   </si>
   <si>
     <t>REFORMA E RECUPERAÇÃO DA ESCOLA ESTADUAL FREI DOMINGOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1498</t>
   </si>
   <si>
     <t>CRIA O COMITÊ LEGISLATIVO DE PROTEÇÃO E DEFESA DOS ANIMAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1456</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 28, DE 07 DE DEZEMBRO DE 2011.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1451</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 26/2011, DE 05 DE DEZEMBRO DE 2011.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1448</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NA PRAÇA DA BANDEIRA.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1445</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 25/2011, DE 05 DE DEZEMBRO DE 2011.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1444</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 24/2011, DE 05 DE DEZEMBRO DE 2011.</t>
   </si>
   <si>
-    <t>Gênio Eurípedes_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1441</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 21/2011, DE 05 DE DEZEMBRO DE 2011.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1437</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA PONTE NO RIBEIRÃO DA FELICIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1431</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE HONRA AO MÉRITO AO CANTOR LINDOMAR REZENDE SILVA - O IRMÃO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1407</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE CIDADÃO JATAIENSE AO SENHOR MARQUES ALVES PEREIRA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1391</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "NAVEGANDO COM A POLÍTICA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1376</t>
   </si>
   <si>
     <t>INSERE-SE §3º AO ART. 78 DA RESOLUÇÃO 002/2010 - REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1373</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1372</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1370</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO 216 DE 08/11/2010, SOLICITANDO A REALIZAÇÃO DE ESTUDOS, POSSIBILITANDO A CRIAÇÃO DE EQUIPES PERMANENTES APOIANDO OS BAIRROS NÃO PAVIMENTADOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1369</t>
   </si>
   <si>
     <t>SOLICITA ESTUDO PARA RETIRADA DAS TARTARUGAS LOCALIZADAS NA RUA 106, QUE PASSA PELO VIADUTO JOÃO JOAQUIM DE CARVALHO, NO BAIRRO JARDIM RIO CLARO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1353</t>
   </si>
   <si>
     <t>SOLICITA MELHORIAS NA CRECHE RECANTO FELIZ, NO BAIRRO ESTRELA DALVA.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1352</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO E RECAPEAMENTO DE RUAS, LIMPEZA DE BUEIROS, AJARDINAMENTO, CONSTRUÇÃO DE ÁREAS DE LAZER E AJUDA PARA MORADORA DO BAIRRO.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1351</t>
   </si>
   <si>
     <t>SOLICITA A MELHORIA, REVITALIZAÇÃO E CONSTRUÇÃO DE ÁREAS DE LAZER NO BAIRRO ESTRELA DALVA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1348</t>
   </si>
   <si>
     <t>CONCEDE A HOMENAGEM DENOMINADA TROFÉU JATOBÁ AOS CIDADÃOS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1343</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO BEM COMO MEIO FIO DAS VIELAS NEGO VILELA, SENHOR JACINTO E BASTIÃOZINHO MARIA NO CONJUNTO ESTRELA DALVA.</t>
   </si>
   <si>
-    <t>Gênio Eurípedes_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1335</t>
   </si>
   <si>
     <t>SOLICITA QUE A MESA DIRETORA DA CÂMARA MUNICIPAL DE JATAÍ DEVOLVA À PREFEITURA MUNICIPAL O VALOR DE R$ 20.000,00 (VINTE MIL REAIS) DO DUODÉCIMO. E A PREFEITURA REPASSE ESTE VALOR À CDL, PARA QUE POSSA SER REALIZADO EM JATAÍ O "PROJETO RECICLAR - ILUMINANDO O CERRADO".</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1323</t>
   </si>
   <si>
     <t>SOLICITA APOIO PARA QUE A CIDADE DE JATAÍ RECEBA INDÚSTRIAS E EMPRESAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1321</t>
   </si>
   <si>
     <t>AUTORIZA O EMPRÉSTIMO DE UM FOGÃO INDUSTRIAL AO CEREA.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1320</t>
   </si>
   <si>
     <t>AUTORIZA O EMPRÉSTIMO DE UMA CADEIRA GIRATÓRIA A CENTRAL DE CONFECÇÕES DE JATAÍ-GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1315</t>
   </si>
   <si>
     <t>ESTABELECE ALTERAÇÕES NA RESOLUÇÃO 002/2010 - REGIMENTO INTERNO E NA RESOLUÇÃO 012/2009 - CÓDIGO DE ÉTICA E DECORO PARLAMENTAR.</t>
   </si>
   <si>
-    <t>Vilma Feitosa_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1314</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA HABITACIONAL DO SERVIDOR PÚBLICO MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1313</t>
   </si>
   <si>
     <t>SOLICITA COMPLEMENTO DA DUPLICAÇÃO DA ALAMEDA SANTOS DUMONT, EM TRECHO COMPREENDIDO ENTRE ALAMEDA RIO VERDE ATÉ A ALAMEDA FLAMBOYANT NO CONJUNTO RIO CLARO III.</t>
   </si>
   <si>
-    <t>Vilma Feitosa_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1312</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO SERVIÇO DE AUTOMÓVEIS DE ALUGUEL NO MUNICÍPIO DE JATAÍ-GO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1310</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIZAÇÃO DE TRATAMENTO REALIZADO POR DENTISTA ONCOLÓGICO.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1296</t>
   </si>
   <si>
     <t>DE PESAR EM HONRA AO RECENTE FALECIDO SENHOR GILBERTO CARLOS DE CARVALHO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1295</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL DOAÇÃO DE ÁREA À SOCIEDADE EVANGÉLICA BENEFICENTE - SEB, PARA INSTALAÇÃO DE COMPLEXO EDUCACIONAL E ASSISTENCIAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1292</t>
   </si>
   <si>
     <t>SOLICITA A REVITALIZAÇÃO DA PONTE BONFIM.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1279</t>
   </si>
   <si>
     <t>TRANSFORMAR EM UMA CRECHE - CEMEI, O PRÉDIO QUE OUTRORA FORA O PRIMEIRO LOCAL - ONDE ORIGINOU - A ESCOLA MUNICIPAL IRMÃ SCHEILLA, NO BAIRRO FILOSTRO MACHADO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1275</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL ENVIO DE PROJETO QUE INSTITUI A SEMANA MUNICIPAL DE COMBATE AO CÂNCER INFANTIL.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1272</t>
   </si>
   <si>
     <t>TRANSPORTE DE UNIVERSITÁRIOS DE JATAÍ PARA RIO VERDE.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1266</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CENTRAIS TELEFÔNICAS POR TODO O PERÍMETRO URBANO DE JATAÍ.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1265</t>
   </si>
   <si>
     <t>SOLICITA O ATENDIMENTO DAS REIVINDICAÇÕES DOS MORADORES DO BAIRRO JACUTINGA E OUTROS;</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1264</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DO FORNECIMENTO DE ÁGUA NO BAIRRO JACUTINGA.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1259</t>
   </si>
   <si>
     <t>REVITALIZAR E RECUPERAR A MATA CILIAR DO CÓRREGO JATAÍ.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1253</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PAINÉIS NOS PONTOS DE ÔNIBUS EXPONDO OS PRINCIPAIS ATRATIVOS TURÍSTICOS DO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1250</t>
   </si>
   <si>
     <t>ACABAR COM A POLUIÇÃO SONORA E VISUAL DA AV. GOIÁS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1249</t>
   </si>
   <si>
     <t>ASFALTAR A VIA PÚBLICA NO TRECHO INICIANDO NO BAIRRO FRANCISCO ANTÔNIO LIGANDO AO FRIGORÍFICO ABELHA, E SEU ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1240</t>
   </si>
   <si>
     <t>PARCERIA ENTRE FUNCIONÁRIOS PÚBLICOS MUNICIPAIS, PREFEITURA E CAIXA ECONÔMICA FEDERAL PARA AQUISIÇÃO E/OU CONSTRUÇÃO DE CASAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1239</t>
   </si>
   <si>
     <t>FAZER IMPLANTAÇÃO DE LOMBADAS DE CONCRETO NA AVENIDA RIO BONITO, NAS IMEDIAÇÕES DO ESCRITÓRIO CRC.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1238</t>
@@ -7428,860 +5337,560 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/1232</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE CDS-3 PARA CDS-2 DO CARGO DE CHEFE DE DEPARTAMENTO DE SOM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1203</t>
   </si>
   <si>
     <t>FAZER AVALIAÇÕES E ESTUDOS TÉCNICOS JUNTAMENTE COM ENGENHEIRO DE TRÂNSITO A RETIRADA DAS "TARTARUGAS DE CONCRETO", NAS VIAS PÚBLICAS ONDE SE ENCONTRAM TAIS ORNAMENTOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1187</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA PONTE DA FELICIDADE - CONHECIDA COMO "PONTE DA BURGA", LOCALIZADA À FAZENDA BOA VISTA (FELICIDADE), NO MUNICÍPIO DE JATAÍ-GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1174</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NAS RUAS: C-2, C-3, DO HIPÓDROMO E PROFESSOR DANTE MOSCONI, NO SETOR VILA LUÍZA.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1172</t>
   </si>
   <si>
     <t>SOLICITA O ATENDIMENTO DAS REIVINDICAÇÕES DOS MORADORES DOS BAIRROS COLMÉIA PARK, FILÓSTRO MACHADO, DOM ABEL E OUTROS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1171</t>
   </si>
   <si>
     <t>PROMOVER PRIMEIRA CÂMARA ITINERANTE NA REGIÃO LESTE DA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1134</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE BANHEIROS COM VASOS SANITÁRIOS EM CASAS DE BAIXA RENDA, ONDE AINDA UTILIZAM "PRIVADA".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1131</t>
   </si>
   <si>
     <t>PROGRAMA QUE GARANTA PRORROGAÇÃO DA LICENÇA-MATERNIDADE PARA AS SERVIDORAS DO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1126</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA ANDRÉ LUÍS, LIGANDO ATÉ A RUA TOCANTINS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1105</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA, O FUNDO MUNICIPAL DE APOIO ÀS PESSOAS COM DEFICIÊNCIA E A POLÍTICA MUNICIPAL PARA INTEGRAÇÃO DA PESSOA COM DEFICIÊNCIA </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1104</t>
   </si>
   <si>
     <t>EXTENSÃO DA ILUMINAÇÃO DO CANTEIRO DA AV. RIO BONITO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1097</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DA AV. RIBAS MARQUES NO TRECHO COMPREENDIDO ENTRE AS RUAS 8 E 15 DO BAIRRO COLMÉIA PARK.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1090</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO PARA COOPERAÇÃO ENTRE ENTES PÚBLICOS.</t>
   </si>
   <si>
-    <t>Ediglan  Maia_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1086</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÕES DOS MORADORES DO CONJ. MAURO BENTO E COLMÉIA PARK NA SESSÃO ITINERANTE DA CÂMARA MUNICIPAL </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1082</t>
   </si>
   <si>
     <t>SOLICITA GUARDAS NOTURNOS PARA O CEMITÉRIO BOM PASTOR.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1077</t>
   </si>
   <si>
     <t>ATUALIZAÇÃO DOS SUBSÍDIOS DOS VEREADORES E VENCIMENTOS DOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
-    <t>Gênio Eurípedes_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1073</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI N° 012/2010, DE 03 DE MARÇO DE 2010.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1071</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE TELEFONE PÚBLICO (ORELHÃO), NA VILA SOFIA. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1067</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE REGULAMENTAÇÃO E EFETIVAÇÃO DA LEI Nº 1.865 DE 13 DE AGOSTO DE 1996 CRIAÇÃO DO CONSELHO MUNICIPAL DE SEGURANÇA PÚBLICA, BEM COMO A CRIAÇÃO DO FUNDO MUNICIPAL DE SEGURANÇA PÚBLICA </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1066</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 2.793 DE 18 DE ABRIL DE 2007, QUE DISPÕE SOBRE O ATENDIMENTO DE CLIENTE EM ESTABELECIMENTO BANCÁRIO NO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1064</t>
   </si>
   <si>
     <t xml:space="preserve">DISPONIBILIZAR UMA ÁREA URBANA NO SETOR ANTENA OU NO SETOR AEROPORTO, PARA EDIFICAR UMA ÁREA DE LAZER </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1062</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZAR FORMAÇÃO DE UMA EQUIPE PERMANENTE NA PODA DE ÁRVORES </t>
   </si>
   <si>
-    <t>Nelson Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1061</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RECEBIMENTO E DEPÓSITO DE SOBRAS DE MATERIAIS DE CONSTRUÇÃO PARA DOAÇÃO ÀS PESSOAS CARENTES OU ENTIDADES BENEFICENTES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1058</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUIR CALÇADA PARA PASSAGEM DE PEDESTRES </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1055</t>
   </si>
   <si>
     <t>CRIA LOCAL PARA RECEBIMENTO E DEPÓSITO DE SOBRAS DE MATERIAIS DE CONSTRUÇÕES DOADOS PELA POPULAÇÃO ÀS FAMÍLIAS CARENTES DO MUNICÍPIO DE JATAÍ-GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1015</t>
   </si>
   <si>
     <t xml:space="preserve">GESTÕES JUNTO A CAIXA ECONÔMICA FEDERAL (CEF), VISANDO PRIORIZAR AS PESSOAS COM O PROGRAMA INTITULADO MINHA CASA, MINHA VIDA DO GOVERNO FEDERAL, COM ACOMPANHAMENTO PELA SECRETARIA MUNICIPAL DE PROMOÇÃO SOCIAL, DA SEGUINTE FORMA: PESSOAS IDOSAS COM (10%), PORTADORAS DE NECESSIDADES ESPECIAIS (10%), MÃES SOLTEIRAS (10%), E FUNCIONÁRIOS PÚBLICOS (10%), PERFAZENDO UM TOTAL DE 40% DO BOLO DESTINADO AO MUNICÍPIO DE JATAÍ. </t>
   </si>
   <si>
-    <t>Nelson Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/993</t>
   </si>
   <si>
     <t xml:space="preserve">ASFALTAMENTO DA RUA SÃO SEBASTIÃO, COM A CONSTRUÇÃO DE PONTE FAZENDO A LIGAÇÃO COM A RUA TIA JUSTINA, SENTIDO CENTRO DA CIDADE </t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/983</t>
   </si>
   <si>
     <t>INSERE-SE § 7° AO ART.63 DA RESOLUÇÃO 002/2010 - REGIMENTO INTERNO.</t>
   </si>
   <si>
-    <t>Gênio Eurípedes_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/979</t>
   </si>
   <si>
     <t>VEREADORES SOLICITAM DECORAÇÃO DE NATAL PARA COMERCIANTES DA RUA JOSÉ DE CARVALHO BASTOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/940</t>
   </si>
   <si>
     <t>AUTORIZA O COMODATO, DE UMA CENTRAL TELEFÔNICA MARCA INTELBRÁS CORP 16000 PARA 16 LINHAS E 64 RAMAIS PERTENCENTES A ESTA CÂMARA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/939</t>
   </si>
   <si>
     <t>ALTERA O § 2° DO ART. 94 DA RESOLUÇÃO 002/10 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/937</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA IMPLANTADO O SISTEMA DE PRODUTIVIDADE PARA OS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/936</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE CAMPANHAS DE PREVENÇÃO DA SAÚDE VISUAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/935</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE CONVÊNIO COM A CAIXA ECONÔMICA FEDERAL EM BENEFÍCIO DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/934</t>
   </si>
   <si>
     <t>AUTORIZA O EMPRÉSTIMO DE UMA MESA DE SOM À APAE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/905</t>
   </si>
   <si>
     <t>REALIZAR ESTUDOS, POSSIBILITANDO A CRIAÇÃO DE EQUIPES PERMANENTES APOIANDO OS BAIRROS NÃO PAVIMENTADOS.</t>
   </si>
   <si>
-    <t>Vilma Feitosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/901</t>
   </si>
   <si>
     <t>LIXEIRAS NA PISTA DE COOPER DA VILA OLAVO NAS MARGENS URBANIZADAS DO CÓRREGO JATAÍ.</t>
   </si>
   <si>
-    <t>Ediglan  Maia_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/867</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CRIAÇÃO DO SERVIÇO DE ATENÇÃO ÀS PESSOAS OSTOMIZADAS, CONFORME PORTARIA N° 400 SAS/MINISTÉRIO DA SAÚDE.</t>
   </si>
   <si>
-    <t>Gênio Eurípedes_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/854</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES À EQUIPE DO GRUPO DE PATRULHAMENTO TÁTICO DE JATAÍ.</t>
   </si>
   <si>
-    <t>Ediglan  Maia_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/838</t>
   </si>
   <si>
     <t>ENCAMINHA AO EXECUTIVO MINUTA DE PROJETO DE LEI QUE CONCEDE DOAÇÃO DE ÁREA À EMPRESA ICTUS BIOSSEGURANÇA E ESTERILIZAÇÕES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/819</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A MODERNIZAÇÃO E EXECUÇÃO DA LEI MUNICIPAL 2.366/2002 QUE CRIA O PROJETO SOCIAL PRIMEIRO EMPREGO, DANDO SUGESTÕES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/810</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO PROTOCOLADO COM O N° 270 EM 15/05/2009 E APROVADO POR UNANIMIDADE EM VOTAÇÃO ÚNICA DO DIA 03/06/2009, O QUAL SOLICITA UMA PARCERIA ENTRE O PODER EXECUTIVO E COMPANHIA ENERGÉTICA DE GOIÁS - AGÊNCIA DE JATAÍ, REALIZAREM TOTAL ILUMINAÇÃO NO CEMITÉRIO BOM PASTOR, EM SEU INTERIOR.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/809</t>
   </si>
   <si>
     <t>ELABORAR PROJETOS PARA CONSTRUIR GALERIAS PLUVIAIS, BENEFICIANDO OS BAIRROS: DIVINO ESPÍRITO SANTO, VILA FÁTIMA E VILA SANTA MARIA.</t>
   </si>
   <si>
-    <t>Vilma Feitosa_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/807</t>
   </si>
   <si>
     <t>VEREADORES PEDEM PROVIDÊNCIAS PARA PROBLEMAS NO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/793</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO PROTOCOLADO COM O N° 487 EM 29/10/2009 E APROVADO POR MAIORIA ABSOLUTA EM VOTAÇÃO ÚNICA DO DIA 04/11/2009, O QUAL SOLICITA CONSTRUIR CALÇADA PARA PASSAGEM DE PEDESTRES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/792</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO PROTOCOLADO COM O N° 275 EM 21/05/2009 E APROVADO POR MAIORIA ABSOLUTA EM VOTAÇÃO ÚNICA NA SESSÃO DO DIA 04/06/2009, O QUAL SOLICITA AO PREFEITO HUMBERTO MACHADO DE FREITAS, A AUTORIZAR CONCURSO PÚBLICO PARA AGENTES/FISCAIS MUNICIPAIS DE TRÂNSITO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/791</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO PROTOCOLADO COM O N° 271 EM 15/05/2009 E APROVADO POR MAIORIA ABSOLUTA EM VOTAÇÃO ÚNICA NA SESSÃO DO DIA 04/06/2009, O QUAL SOLICITA A IMPLANTAÇÃO DE REDE DE ENERGIA ELÉTRICA (BAIXA TENSÃO) NA RUA CAPITÃO SERAFIM DE BARROS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/790</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO PROTOCOLADO COM O N° 349 EM 07/08/2009 E APROVADO POR MAIORIA ABSOLUTA EM VOTAÇÃO ÚNICA NA SESSÃO DO DIA 27/08/2009, O QUAL SOLICITAVA A AUTORIZAÇÃO PARA FECHAR COM ALAMBRADO A MATA "RESERVA" DO LAGO DIACUÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/789</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO PROTOCOLADO COM O N° 243 EM 05/05/2009 E APROVADO POR UNANIMIDADE EM VOTAÇÃO ÚNICA NA SESSÃO DO DIA 07/05/2009, O QUAL SOLICITA AO PREFEITO HUMBERTO MACHADO DE FREITAS, A CONSTRUÇÃO DE UMA ESCOLA DE ENSINO FUNDAMENTAL NO SETOR FABRINI NA QUADRA 21.</t>
   </si>
   <si>
-    <t>Ediglan  Maia_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/783</t>
   </si>
   <si>
     <t>SOLICITAÇÕES DA ASSOCIAÇÃO DE MORADORES DA VILA PROGRESSO MEDIANTE OFÍCIO À PRESIDÊNCIA DA CÂMARA.</t>
   </si>
   <si>
-    <t>Vilma Feitosa_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/780</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE JATAÍ, ESTADO DE GOIÁS, PARA QUE ENCAMINHE MOÇÃO DE PESAR À FAMÍLIA DO SENHOR MOISÉS MAIA FIRMO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/778</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO ESTUDOS DE SUGESTÕES DE AÇÕES EFICIENTES PARA O COMBATE A DENGUE.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/775</t>
   </si>
   <si>
     <t>SOLICITAÇÕES DOS MORADORES DOS BAIRROS JOSÉ BENTO E CONJUNTO RIO CLARO I, II, E III NA SESSÃO ITINERANTE DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/755</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NAS RUAS: C-2, C-3, C-5, DO HIPÓDROMO, CONTINUAÇÃO DA RUA JOSÉ FRANCISCO NUNES E PROFESSOR DANTE MOSCONI, SETOR VILA LUÍZA.</t>
   </si>
   <si>
-    <t>Ediglan  Maia_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/754</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE 3 SEGURANÇAS NO TERMINAL RODOVIÁRIO DE JATAÍ.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/717</t>
   </si>
   <si>
     <t>VEREADORES PEDEM PROVIDÊNCIAS PARA PROBLEMAS NOS BAIRROS: SEBASTIÃO HERCULANO I E II.</t>
   </si>
   <si>
-    <t>Gênio Eurípedes_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/716</t>
   </si>
   <si>
     <t>VEREADORES PEDEM PROVIDÊNCIAS PARA PROBLEMAS NOS BAIRROS: PALMEIRAS; COLINAS E JACUTINGA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/679</t>
   </si>
   <si>
     <t>CONTENÇÃO DE EROSÃO E O CONSERTO E DESENTUPIMENTO DE BUEIRO LOCALIZADO NA RUA TIO PEDRO BENTO ESQUINA COM AV. COMENDADOR EPAMINONDAS VIEIRA CUNHA, BAIRRO JOSÉ BENTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/664</t>
   </si>
   <si>
     <t>ASFALTAMENTO DA PISTA QUE DÁ ACESSO AO PESQUE E PAGUE DO ANDRÉ.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/663</t>
   </si>
   <si>
     <t>FORÇA TAREFA E MUTIRÃO NO BAIRRO DOM ABEL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/660</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA ROTATÓRIA NO CRUZAMENTO DA RUA SALGADO FILHO COM A SAMUEL GRAHAM.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/641</t>
   </si>
   <si>
     <t>SOLICITA A PRESENÇA DO DEPUTADO FEDERAL LEANDRO VILELA VELOSO A UMA DAS SESSÕES DO MÊS DE ABRIL DE 2011.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/630</t>
   </si>
   <si>
     <t>SOLICITA O LIGAMENTO DA RUA 106 COM A RUA 41, LIGANDO O SETOR COLMÉIA PARK AO MAURO BENTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/626</t>
   </si>
   <si>
     <t>ALTERA O ART. 69 DA RESOLUÇÃO 002/10 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/625</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO DE INTÉRPRETE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/624</t>
   </si>
   <si>
     <t>ELABORAÇÃO DE PROJETO DE GALERIAS PLUVIAIS NA RUA 108, VILA FÁTIMA.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/619</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO A EXECUÇÃO DO SERVIÇO DE ATENÇÃO ÀS PESSOAS OSTOMIZADAS, CONFORME PORTARIA N° 400 SAS/MINISTÉRIO DA SAÚDE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/615</t>
   </si>
   <si>
     <t>ENVIAR PARA O PODER LEGISLATIVO MUNICIPAL, UM PROJETO DE LEI CRIANDO O PROGRAMA SOLIDÁRIO DENOMINADO: "MORADIA DIGNA", VISANDO À CONSTRUÇÃO DE CASAS POPULARES PARA ATENDER FAMÍLIAS DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/602</t>
   </si>
   <si>
     <t>LIGAÇÃO DA BR 060 NO TRECHO ENTRE A CIDADE DE JATAÍ (GO) À CIDADE DE CHAPADÃO DO SUL (MS).</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/596</t>
   </si>
   <si>
     <t>CONSIDERANDO A REFORMA DA ALAMEDA DAS PRIMAVERAS, PRINCIPAL VIA DE ACESSO A ENTRADA DA CIDADE, SOLICITAMOS QUE SEJAM FEITOS: ALARGAMENTOS, CANTEIRO CENTRAL E ILUMINAÇÃO DA MESMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/586</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA BR 060 NO TRECHO ENTRE AS CIDADES DE JATAÍ E RIO VERDE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/584</t>
   </si>
   <si>
     <t>COLOCAR REDUTORES DE VELOCIDADE NAS RUAS: SÃO JOÃO, VOLUNTÁRIOS DO PAPA E RUA 3, BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/582</t>
   </si>
   <si>
     <t>ASFALTAR TRECHO DA RUA DOM ABEL (ANTIGO CORREDOR PÚBLICO) NO BAIRRO TRÊS MARIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/575</t>
   </si>
   <si>
     <t>ENVIO DE PROJETO DE LEI AO LEGISLATIVO MUNICIPAL DE JATAÍ, VERSANDO SOBRE TEMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/571</t>
   </si>
   <si>
     <t>DUPLICAR A RUA OROZIMBO LOPES DE CARVALHO NO TRECHO ENTRE A RUA ALTINO MORAES DE CARVALHO (BAIRRO DOM ABEL) ATÉ O ACESSO AO BAIRRO COLMÉIA PARK.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/569</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE UMA ROTATÓRIA OU SEMÁFORO NA RUA SALGADO FILHO COM A RUA JOSÉ DE CARVALHO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/568</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA RUA TIRADENTES, PRINCIPALMENTE NO TRECHO COMPREENDIDO ENTRE AS RUAS RIO VERDE E ZECA VILELA.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/541</t>
   </si>
   <si>
     <t>OS VEREADORES ENCAMINHAM REQUERIMENTO À OAB-GO SUBSEÇÃO JATAÍ.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/522</t>
   </si>
   <si>
     <t xml:space="preserve">PARCERIA SESI/JAC </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/521</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DA REDE DE ENERGIA ELÉTRICA (BAIXA TENSÃO) NA RUA CAPITÃO SERAFIM DE BARROS. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/520</t>
   </si>
   <si>
     <t xml:space="preserve">TOTAL ILUMINAÇÃO DO LOCAL ONDE SE SITUA O CEMITÉRIO BOM PASTOR. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/494</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUIR NA QUADRA 21 DO SETOR FABRINI UMA ESCOLA DE ENSINO FUNDAMENTAL. </t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/488</t>
   </si>
   <si>
     <t>POÇO ARTESIANO NO SINDSEMUJ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/478</t>
   </si>
   <si>
     <t>AUTORIZA O EMPRÉSTIMO DO DATA SHOW DA CÂMARA MUNICIPAL AO GRUPO ESCOTEIRO ELEOTÉRIO NOVAES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/462</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UM ALBERGUE TRANSITÓRIO, E A TÍTULO DE SUGESTÃO, FAZER PARCERIA JUNTAMENTE COM OS EMPRESÁRIOS DE NOSSA CIDADE PARA AJUDAR NO VESTUÁRIO, NA ALIMENTAÇÃO, ETC. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/457</t>
   </si>
   <si>
     <t xml:space="preserve">DOAÇÃO DE ÁREA PARA NOSSO LAR CASA DE APOIO DE JATAÍ </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/450</t>
   </si>
   <si>
     <t xml:space="preserve">TRANSPORTE GRATUITO ÀS PESSOAS PORTADORAS DE NECESSIDADES ESPECIAS. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/448</t>
   </si>
   <si>
     <t xml:space="preserve">URBANIZAÇÃO NO SETOR JARDIM PARAÍSO DA PRAÇA ROSA DOS VENTOS, COM A CONSTRUÇÃO DE UMA QUADRA POLI ESPORTIVA E UM PARQUE INFANTIL. </t>
   </si>
   <si>
-    <t>Vilma Feitosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/446</t>
   </si>
   <si>
     <t xml:space="preserve">VEREADORES PEDEM CONSTRUÇÃO DE UM CENTRO DE DEPENDENTES QUÍMICOS EM JATAÍ, COM DOAÇÃO DE ÁREA À ASSEV </t>
   </si>
   <si>
-    <t>Nelson Antônio_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/440</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÕES DOS MORADORES DA VILA PARAÍSO NA SESSÃO ITINERANTE DA CÂMARA MUNICIPAL </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/420</t>
   </si>
   <si>
     <t xml:space="preserve">DAR NOVO USO AO ANTIGO PRÉDIO DA CADEIA MUNICIPAL DE JATAÍ, EM FRENTE A PRAÇA PROFESSOR MAROMBA. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/418</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXECUÇÃO DO HINO NACIONAL E MUNICIPAL</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/411</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA ROTATÓRIA OU SEMÁFORO COM FAIXA DE PEDESTRE NO CRUZAMENTO DAS RUAS HERCULANO CARNEIRO E DEPUTADO MANOEL DA COSTA LIMA, AO LADO DA PRAÇA CLODOALDO REZENDE, SETOR SANTA MARIA</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/378</t>
@@ -8364,104 +5973,80 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/260</t>
   </si>
   <si>
     <t xml:space="preserve">INSERIR NO CÓDIGO DE POSTURA DO MUNICÍPIO DE JATAÍ, A OBRIGATORIEDADE DO USO DE LIXEIRAS SUSPENSAS </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/256</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE PASSARELA SUSPENSA PARA PEDESTRE NO LOCAL QUE MENCIONA. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/228</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM SEMÁFORO OU ROTATÓRIA NO CRUZAMENTO DA ALAMEDA FRANCISCO ANTÔNIO COM A RUA MANOEL CAPADO, NO BAIRRO ESTRELA DALVA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/224</t>
   </si>
   <si>
     <t>INSTALAÇÃO NO BAIRRO JACUTINGA DE DUAS ROTATÓRIAS, UMA NA AV. RIO DOCE E OUTRA NA AV. J. O. DE CARVALHO, COMO TAMBÉM A MODIFICAÇÃO DO CRUZAMENTO QUE CORTA A PRAÇA WELLINGTON CAETANO FONSECA.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/208</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS NO BAIRRO JOSÉ BENTO </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/202</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE ROTATÓRIA EM CONFLUÊNCIAS DE VIAS PÚBLICAS QUE MENCIONA. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/200</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE MOÇÃO DE PROTESTO E REPÚDIO PELOS FATOS DELITUOSOS OCORRIDOS NO GOVERNO DO DISTRITO FEDERAL </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/199</t>
   </si>
   <si>
     <t xml:space="preserve">RECUPERAÇÃO DE RUAS DO SETOR DOM ABEL. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/198</t>
   </si>
   <si>
     <t xml:space="preserve">RECUPERAÇÃO DAS VIAS PÚBLICAS DO SETOR EPAMINONDAS. </t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/169</t>
   </si>
   <si>
     <t xml:space="preserve">CONCLUSÃO DAS OBRAS DE REFORMA DO COLÉGIO ESTADUAL NESTÓRIO RIBEIRO, APESAR DA SUA INAUGURAÇÃO OFICIAL JÁ TER OCORRIDO </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/162</t>
   </si>
   <si>
     <t>SOLICITA A RETIRADA DA LOMBADA E CONSTRUÇÃO DE UMA CANALETA NO CRUZAMENTO DA RUA 103 E RUA PITÃO, VILA FÁTIMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/161</t>
   </si>
   <si>
     <t>SOLICITA ASFALTO NA RUA 02 DO SETOR COLINAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/160</t>
   </si>
   <si>
     <t>SOLICITA O ESTUDO PARA TRANSFORMAR A RUA JOÃO OTONI DE CARVALHO, SETOR JACUTINGA EM PISTA DUPLA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/149</t>
@@ -8502,62 +6087,50 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/118</t>
   </si>
   <si>
     <t>SOLICITA REUNIÃO DE AUDIÊNCIA PÚBLICA, A REALIZAR-SE EM 16/06/2011 PARA DISCUSSÃO SOBRE O TRATAMENTO DOS PACIENTES COM CÂNCER NO MUNICÍPIO DE JATAÍ E POSSÍVEL PARCERIA COM O HOSPITAL DO CÂNCER DE BARRETOS-SP.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/114</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO AS CONCEDER AUXÍLIO FINANCEIRO A ATLETAS, ARTISTAS E DEMAIS PESSOAS FÍSICAS QUE IRÃO PARTICIPAR DE EVENTOS ESPORTIVOS E/OU CULTURAIS EM OUTRA LOCALIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/111</t>
   </si>
   <si>
     <t>CONFERE DIPLOMA DE HONRA AO MÉRITO ÀS AGENCIAS DA EMPRESA DE CORREIO E TELÉGRAFOS - ECT EM JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/104</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 63, REVOGA O § 1° E RENUMERA OS §§ 2°, 3°, 4°, 5° E 6° DO MESMO ART.63, DA RESOLUÇÃO 002/10- REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
-    <t>Nelson Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/102</t>
   </si>
   <si>
     <t>AUDIÊNCIA PUBLICA</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/94</t>
   </si>
   <si>
     <t>ABERTURA DE VIA PÚBLICA NO TRECHO ENTRE O CÓRREGO DO AÇUDE E A RUA OROZIMBO LOPES DE CARVALHO; CONSTRUÇÃO DE UMA PONTE SOBRE O CÓRREGO DO AÇUDE, ATRAVÉS DA RUA 3.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/93</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA RUA SEBASTIÃO HERCULANO DE SOUZA E MELHORIAS NO ACESSO DA MESMA À BR 364, SAÍDA PARA A CIDADE DE MINEIROS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/73</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQ. 378 DE 06-08-2009, SOLICITANDO A CONTRATAÇÃO DE DOIS CAMINHÕES PIPA PARA MOLHAR AS RUAS SEM PAVIMENTAÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/70</t>
@@ -8584,62 +6157,50 @@
     <t>SOLICITA CERCA DE PROTEÇÃO E REPAROS NO JARDIM DO MEMORIAL JK</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/65</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA ROTATÓRIA NO CRUZAMENTO DA RUA CASTRO ALVES COM A PIO XII.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/64</t>
   </si>
   <si>
     <t>ELABORAR PROJETO VISANDO PADRONIZAR AS CALÇADAS DAS AVENIDAS GOIÁS E DORIVAL DE CARVALHO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/59</t>
   </si>
   <si>
     <t>SINALIZAÇÕES DE TRÂNSITO CONDIZENTES E ADEQUADAS NA RUA OROZIMBO LOPES DE CARVALHO, NO LOCAL DA VIA DE ACESSO A CRECHE MARCONDES DIAS, ALBERGUE ARNALDO DE CARVALHO E NÚCLEO DE SAÚDE MENTAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/58</t>
   </si>
   <si>
     <t>COLOCAR UMA EXTENSÃO DO CENTRO DE ATENDIMENTO AO TURISTA (CAT) NO MEMORIAL JK</t>
-  </si>
-[...10 lines deleted...]
-Mauro Bento Filho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/57</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A EXECUTIVO UMA ATENÇÃO ESPECIAL JUNTO A CATEGORIA DE GARIS NO MUNICÍPIO DE JATAÍ. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/55</t>
   </si>
   <si>
     <t>REALIZAR ESTUDOS VISANDO MELHORIAS E MAIOR SEGURANÇA NO TRÂNSITO DA RUA JERÔNIMO SILVA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/53</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REALIZAÇÃO DE CONSULTA AO TSE ACERCA DA INTERPRETAÇÃO A SER ADOTADA NA APLICAÇÃO DA EC N. 58/2009 QUE FIXA O NÚMERO DE VAGAS DE VEREADORES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/49</t>
   </si>
   <si>
     <t>RECAPEAMENTO COM ASFALTO DO TIPO PSS COM CAPA SELANTE AS RUAS DOS BAIRROS FRANCISCO ANTÔNIO E SEBASTIÃO HERCULANO, APROVEITANDO A BASE EXISTENTE.</t>
   </si>
@@ -9001,26313 +6562,26313 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16011" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15525" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15512" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15389" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15339" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15335" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15039" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15038" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14687" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14468" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14466" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14438" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14293" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14285" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14284" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14281" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14280" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14277" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14275" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14274" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14273" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14271" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14270" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14269" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14235" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9041" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8965" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8964" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8963" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8962" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8961" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8960" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8959" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8958" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8803" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8729" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8707" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8706" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8677" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8597" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8309" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8193" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7861" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7719" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7657" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7656" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7654" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7652" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7650" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7649" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7647" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7644" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7643" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7642" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7641" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7639" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7626" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7625" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7624" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7623" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7622" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7621" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7620" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7609" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7608" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7607" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7606" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7605" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7600" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7599" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7597" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7596" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7594" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7592" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7590" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7588" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7578" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7576" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7575" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7574" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7573" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7572" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7571" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7570" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7568" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7567" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7566" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7532" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7531" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7527" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7526" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7525" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7523" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7522" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7521" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7519" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7517" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7515" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7514" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7511" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7508" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7505" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7504" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7503" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7476" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7475" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7474" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7473" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7472" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7471" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7470" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7469" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7468" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7467" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7466" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7465" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7464" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7463" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7462" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7461" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7460" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7459" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7458" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7457" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7456" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7455" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7454" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7453" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7452" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7451" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7450" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7449" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7448" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7447" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7446" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7445" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7444" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7443" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7442" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7423" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7421" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7419" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7418" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7414" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7413" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7410" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7409" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7408" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7405" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7401" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7399" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7396" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7383" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7381" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7380" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7379" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7361" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7359" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7356" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7354" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7348" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7343" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7333" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7332" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7330" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7327" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7305" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7304" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7303" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7302" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7301" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7300" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7299" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7298" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7282" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7260" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7258" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7241" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7100" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7099" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7098" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7097" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7096" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7095" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7094" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7093" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7092" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7091" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7090" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7089" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7088" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7087" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7086" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7085" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7084" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7083" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7082" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7081" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7080" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7079" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7078" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7077" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7076" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7075" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7074" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7073" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7072" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7071" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7070" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6988" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6985" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6983" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6980" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6979" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6978" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6977" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6976" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6975" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6957" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6956" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6952" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6945" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6944" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6904" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6903" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6902" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6901" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6900" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6899" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6898" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6897" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6896" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6895" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6894" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6893" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6892" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6891" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6890" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6889" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6888" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6887" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6879" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6878" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6876" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6874" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6873" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6872" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6871" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6869" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6868" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6866" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6864" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6862" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6861" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6860" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6859" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6858" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6857" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6770" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6752" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6682" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6383" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6382" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6381" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6380" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6379" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6378" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6377" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6281" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6228" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6181" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6121" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6120" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6119" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6118" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6117" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6116" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6115" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6114" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6113" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6112" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6111" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6110" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6109" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6108" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6107" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6106" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6105" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6096" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6093" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6092" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6090" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6089" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6088" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6087" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6086" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6085" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6084" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6083" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6082" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6081" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6080" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6079" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6078" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6077" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6076" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6075" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6074" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6073" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6072" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6071" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6070" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5958" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5956" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5847" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5846" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5845" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5844" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5843" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5842" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5841" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5840" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5839" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5838" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5837" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5836" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5835" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5834" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5833" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5832" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5830" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5829" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5828" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5827" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5825" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5824" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5823" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5822" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5821" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5818" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5817" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5815" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5814" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5813" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5812" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5811" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5810" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5809" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5808" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5807" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5806" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5804" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5802" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5800" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5798" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5797" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5795" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5794" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5792" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5791" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5790" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5789" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5771" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5758" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5715" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5617" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5444" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5443" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5442" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5441" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5440" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5439" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5438" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5437" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5436" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5435" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5434" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5433" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5432" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5431" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5430" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5429" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5428" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5427" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5426" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5425" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5424" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5423" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5422" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5421" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5420" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5419" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5418" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5417" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5416" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5415" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5414" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5413" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5412" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5411" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5410" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5409" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5408" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5407" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5341" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5280" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5272" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5271" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5270" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5269" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5268" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5267" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5176" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5175" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5145" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5144" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5143" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5142" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5141" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5140" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5139" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5018" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4967" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4752" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4715" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4714" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4713" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4712" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4707" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4703" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4701" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4699" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4698" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4697" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4696" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4695" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4694" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4690" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4687" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4683" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4681" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4676" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4675" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4655" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4651" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4641" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4599" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4598" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4572" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4571" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4569" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4556" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4555" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4554" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4527" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4509" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4508" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4507" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4506" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4398" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4397" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4396" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4387" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4386" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4385" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4381" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4365" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4326" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4319" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4318" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4294" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4265" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4263" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4256" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4248" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4234" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4225" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4210" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4189" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4182" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4180" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4164" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4161" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4154" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4153" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4121" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4116" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4106" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4073" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4072" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4043" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4041" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4040" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4027" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4020" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4017" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3992" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3987" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3985" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3970" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3965" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3951" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3949" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3930" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3902" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3901" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3900" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3881" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3831" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3782" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3771" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3769" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3766" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3751" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3729" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3718" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3709" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3705" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3704" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3702" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3694" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3690" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3687" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3686" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3649" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3648" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3647" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3642" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3639" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3611" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3609" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3608" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3607" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3587" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3578" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3573" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3569" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3568" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3567" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3561" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3559" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3558" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3557" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3555" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3554" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3550" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3510" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3488" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3487" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3435" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3397" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3371" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3358" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3354" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3349" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3325" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3318" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3315" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3282" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3273" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3213" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3212" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3210" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3186" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3183" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3178" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3171" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3169" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3125" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3124" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3123" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3114" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3096" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3093" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3072" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3060" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3021" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3020" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2997" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2985" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2977" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2975" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2968" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2966" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2949" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2918" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2916" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2915" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2914" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2913" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2899" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2896" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2887" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2875" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2873" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2841" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2839" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2823" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2821" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2805" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2804" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2802" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2801" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2786" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2776" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2765" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2748" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2744" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2743" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2742" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2721" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2714" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2703" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2698" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2688" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2687" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2682" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2668" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2655" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2640" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2624" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2620" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2619" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2609" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2605" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2577" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2575" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2574" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2564" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2563" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2539" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2535" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2534" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2533" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2516" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2507" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2497" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2494" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2493" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2475" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2474" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2471" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2454" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2446" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2443" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2433" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2432" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2431" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2427" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2397" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2383" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2373" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2368" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2367" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2366" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2356" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2305" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2303" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2292" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2284" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2283" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2270" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2269" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2257" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2248" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2240" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2239" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2235" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2208" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2203" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2202" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2195" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2194" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2190" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2183" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2177" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2169" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2157" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2153" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2131" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2128" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2127" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2119" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2104" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2089" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2079" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2070" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2063" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2052" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2049" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2036" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2032" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2017" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1966" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1964" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1963" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1959" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1958" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1945" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1943" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1936" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1929" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1928" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1927" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1926" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1915" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1907" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1904" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1901" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1873" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1861" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1860" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1859" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1854" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1853" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1852" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1851" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1850" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1823" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1817" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1813" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1812" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1809" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1804" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1803" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1802" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1801" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1786" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1778" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1775" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1771" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1761" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1751" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1742" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1736" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1730" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1729" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1722" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1721" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1720" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1719" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1718" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1717" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1708" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1695" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1694" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1693" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1692" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1691" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1689" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1688" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1687" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1686" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1683" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1676" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1673" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1670" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1666" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1665" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1663" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1660" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1658" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1657" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1655" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1654" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1653" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1651" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1636" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1633" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1626" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1618" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1617" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1616" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1611" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1602" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1599" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1594" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1593" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1592" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1591" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1590" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1589" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1588" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1586" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1584" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1582" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1580" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1577" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1575" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1574" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1573" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1572" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1553" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1545" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1543" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1542" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1541" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1540" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1537" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1536" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1533" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1527" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1525" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1524" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1523" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1522" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1498" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1456" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1451" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1448" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1445" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1444" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1441" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1437" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1431" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1407" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1391" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1376" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1373" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1372" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1370" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1369" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1353" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1352" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1351" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1348" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1343" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1335" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1323" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1321" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1320" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1315" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1314" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1313" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1312" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1310" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1296" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1295" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1292" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1279" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1275" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1272" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1266" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1265" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1264" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1259" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1253" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1250" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1249" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1240" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1239" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1238" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1237" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1232" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1203" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1187" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1174" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1172" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1171" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1134" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1131" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1126" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1105" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1104" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1097" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1090" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1086" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1082" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1077" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1073" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1071" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1067" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1066" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1064" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1062" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1061" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1058" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1055" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1015" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/993" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/983" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/979" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/940" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/939" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/937" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/936" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/935" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/934" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/905" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/901" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/867" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/854" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/838" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/819" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/810" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/809" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/807" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/793" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/792" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/791" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/790" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/789" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/783" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/780" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/778" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/775" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/755" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/754" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/717" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/716" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/679" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/664" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/663" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/660" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/641" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/630" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/626" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/625" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/624" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/619" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/615" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/602" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/596" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/586" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/584" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/582" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/575" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/571" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/569" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/568" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/541" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/522" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/521" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/520" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/494" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/488" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/478" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/462" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/457" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/450" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/448" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/446" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/440" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/420" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/418" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/411" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/378" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/372" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/371" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/368" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/363" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/351" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/345" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/323" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/311" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/294" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/293" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/292" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/290" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/260" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/256" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/228" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/224" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/208" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/202" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/200" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/199" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/198" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/169" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/162" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/161" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/160" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/149" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/148" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/147" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/128" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/123" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/120" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/118" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/114" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/111" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/104" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/102" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/94" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/93" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/73" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/70" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/69" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/68" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/66" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/65" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/64" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/59" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/58" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/57" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/55" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/53" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/49" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1010"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="33" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="39" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2">
-[...6 lines deleted...]
-        <v>80</v>
+      <c r="A2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
       </c>
       <c r="D2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>15525</v>
       </c>
       <c r="B3">
         <v>2013</v>
       </c>
       <c r="C3">
         <v>49</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F3" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>8</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>15389</v>
       </c>
       <c r="B5">
         <v>2003</v>
       </c>
       <c r="C5">
         <v>101</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>22</v>
       </c>
       <c r="F5" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>15339</v>
       </c>
       <c r="B6">
         <v>2009</v>
       </c>
       <c r="C6">
         <v>28</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>22</v>
       </c>
       <c r="F6" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7">
-[...6 lines deleted...]
-        <v>10</v>
+      <c r="A7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" t="s">
+        <v>8</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
       <c r="F7" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8">
-[...6 lines deleted...]
-        <v>2511</v>
+      <c r="A8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" t="s">
+        <v>8</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G8" s="1" t="s">
+      <c r="H8" t="s">
         <v>31</v>
       </c>
-      <c r="H8" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9">
-[...6 lines deleted...]
-        <v>2510</v>
+      <c r="A9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" t="s">
+        <v>8</v>
       </c>
       <c r="D9" t="s">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9" t="s">
+        <v>32</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>14687</v>
       </c>
       <c r="B10">
         <v>2004</v>
       </c>
       <c r="C10">
         <v>290</v>
       </c>
       <c r="D10" t="s">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H10" t="s">
         <v>36</v>
       </c>
-      <c r="H10" t="s">
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" t="s">
         <v>37</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>38</v>
       </c>
-      <c r="E11" t="s">
+      <c r="F11" t="s">
         <v>39</v>
       </c>
-      <c r="F11" t="s">
+      <c r="G11" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>41</v>
       </c>
-      <c r="H11" t="s">
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" t="s">
+        <v>37</v>
+      </c>
+      <c r="E12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F12" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>42</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F12" t="s">
+      <c r="H12" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>14438</v>
       </c>
       <c r="B13">
         <v>2005</v>
       </c>
       <c r="C13">
         <v>7</v>
       </c>
       <c r="D13" t="s">
+        <v>37</v>
+      </c>
+      <c r="E13" t="s">
         <v>38</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G13" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H13" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" t="s">
+        <v>10</v>
+      </c>
+      <c r="F14" t="s">
+        <v>11</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="H13" t="s">
+      <c r="H14" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
-[...12 lines deleted...]
-      <c r="E14" t="s">
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" t="s">
         <v>9</v>
       </c>
-      <c r="F14" t="s">
+      <c r="E15" t="s">
+        <v>10</v>
+      </c>
+      <c r="F15" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="G14" s="1" t="s">
+      <c r="H15" t="s">
         <v>49</v>
-      </c>
-[...27 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>14284</v>
       </c>
       <c r="B16">
         <v>2004</v>
       </c>
       <c r="C16">
         <v>18</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F16" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="H16" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>14281</v>
       </c>
       <c r="B17">
         <v>2004</v>
       </c>
       <c r="C17">
         <v>13</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F17" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="H17" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>14280</v>
       </c>
       <c r="B18">
         <v>2004</v>
       </c>
       <c r="C18">
         <v>12</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E18" t="s">
+        <v>10</v>
+      </c>
+      <c r="F18" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H18" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" t="s">
         <v>9</v>
       </c>
-      <c r="F18" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="1" t="s">
+      <c r="E19" t="s">
+        <v>10</v>
+      </c>
+      <c r="F19" t="s">
+        <v>56</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="H18" t="s">
+      <c r="H19" t="s">
         <v>58</v>
-      </c>
-[...24 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>14275</v>
       </c>
       <c r="B20">
         <v>2004</v>
       </c>
       <c r="C20">
         <v>6</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F20" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="H20" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>14274</v>
       </c>
       <c r="B21">
         <v>2004</v>
       </c>
       <c r="C21">
         <v>5</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F21" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="H21" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>14273</v>
       </c>
       <c r="B22">
         <v>2004</v>
       </c>
       <c r="C22">
         <v>4</v>
       </c>
       <c r="D22" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E22" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F22" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="H22" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>14271</v>
       </c>
       <c r="B23">
         <v>2004</v>
       </c>
       <c r="C23">
         <v>3</v>
       </c>
       <c r="D23" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E23" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F23" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="H23" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>14270</v>
       </c>
       <c r="B24">
         <v>2004</v>
       </c>
       <c r="C24">
         <v>2</v>
       </c>
       <c r="D24" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E24" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F24" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="H24" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>14269</v>
       </c>
       <c r="B25">
         <v>2003</v>
       </c>
       <c r="C25">
         <v>9</v>
       </c>
       <c r="D25" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E25" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F25" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="H25" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>14235</v>
       </c>
       <c r="B26">
         <v>2008</v>
       </c>
       <c r="C26">
         <v>5</v>
       </c>
       <c r="D26" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E26" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F26" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G26" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H26" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C27" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" t="s">
+        <v>73</v>
+      </c>
+      <c r="E27" t="s">
         <v>74</v>
       </c>
-      <c r="H26" t="s">
+      <c r="F27" t="s">
         <v>75</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D27" t="s">
+      <c r="G27" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="E27" t="s">
+      <c r="H27" t="s">
         <v>77</v>
       </c>
-      <c r="F27" t="s">
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" t="s">
         <v>78</v>
       </c>
-      <c r="G27" s="1" t="s">
+      <c r="E28" t="s">
         <v>79</v>
       </c>
-      <c r="H27" t="s">
+      <c r="F28" t="s">
         <v>80</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D28" t="s">
+      <c r="G28" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="E28" t="s">
+      <c r="H28" t="s">
         <v>82</v>
       </c>
-      <c r="F28" t="s">
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>8</v>
+      </c>
+      <c r="B29" t="s">
+        <v>8</v>
+      </c>
+      <c r="C29" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" t="s">
+        <v>78</v>
+      </c>
+      <c r="E29" t="s">
+        <v>79</v>
+      </c>
+      <c r="F29" t="s">
         <v>83</v>
       </c>
-      <c r="G28" s="1" t="s">
+      <c r="G29" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="H28" t="s">
+      <c r="H29" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
-[...15 lines deleted...]
-      <c r="F29" t="s">
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>8</v>
+      </c>
+      <c r="B30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" t="s">
+        <v>78</v>
+      </c>
+      <c r="E30" t="s">
+        <v>79</v>
+      </c>
+      <c r="F30" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="G29" s="1" t="s">
+      <c r="H30" t="s">
         <v>87</v>
-      </c>
-[...27 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>8965</v>
       </c>
       <c r="B31">
         <v>2016</v>
       </c>
       <c r="C31">
         <v>29</v>
       </c>
       <c r="D31" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E31" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F31" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="H31" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>8964</v>
       </c>
       <c r="B32">
         <v>2016</v>
       </c>
       <c r="C32">
         <v>28</v>
       </c>
       <c r="D32" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E32" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F32" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="H32" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>8963</v>
       </c>
       <c r="B33">
         <v>2016</v>
       </c>
       <c r="C33">
         <v>27</v>
       </c>
       <c r="D33" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E33" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F33" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="H33" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>8962</v>
       </c>
       <c r="B34">
         <v>2016</v>
       </c>
       <c r="C34">
         <v>26</v>
       </c>
       <c r="D34" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E34" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F34" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="H34" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>8961</v>
       </c>
       <c r="B35">
         <v>2016</v>
       </c>
       <c r="C35">
         <v>25</v>
       </c>
       <c r="D35" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E35" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F35" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="H35" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>8960</v>
       </c>
       <c r="B36">
         <v>2016</v>
       </c>
       <c r="C36">
         <v>24</v>
       </c>
       <c r="D36" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E36" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F36" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="H36" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>8959</v>
       </c>
       <c r="B37">
         <v>2016</v>
       </c>
       <c r="C37">
         <v>23</v>
       </c>
       <c r="D37" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E37" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F37" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="H37" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>8958</v>
       </c>
       <c r="B38">
         <v>2016</v>
       </c>
       <c r="C38">
         <v>22</v>
       </c>
       <c r="D38" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E38" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F38" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G38" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H38" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" t="s">
+        <v>97</v>
+      </c>
+      <c r="E39" t="s">
+        <v>98</v>
+      </c>
+      <c r="F39" t="s">
+        <v>99</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="H38" t="s">
-[...13 lines deleted...]
-      <c r="D39" t="s">
+      <c r="H39" t="s">
         <v>101</v>
-      </c>
-[...10 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>8729</v>
       </c>
       <c r="B40">
         <v>2016</v>
       </c>
       <c r="C40">
         <v>32</v>
       </c>
       <c r="D40" t="s">
         <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>22</v>
       </c>
       <c r="F40" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="H40" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>8707</v>
       </c>
       <c r="B41">
         <v>2016</v>
       </c>
       <c r="C41">
         <v>31</v>
       </c>
       <c r="D41" t="s">
         <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>22</v>
       </c>
       <c r="F41" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="H41" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>8706</v>
       </c>
       <c r="B42">
         <v>2016</v>
       </c>
       <c r="C42">
         <v>30</v>
       </c>
       <c r="D42" t="s">
         <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>22</v>
       </c>
       <c r="F42" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G42" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H42" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>8</v>
+      </c>
+      <c r="B43" t="s">
+        <v>8</v>
+      </c>
+      <c r="C43" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43" t="s">
+        <v>108</v>
+      </c>
+      <c r="E43" t="s">
+        <v>109</v>
+      </c>
+      <c r="F43" t="s">
         <v>110</v>
       </c>
-      <c r="H42" t="s">
+      <c r="G43" s="1" t="s">
         <v>111</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D43" t="s">
+      <c r="H43" t="s">
         <v>112</v>
-      </c>
-[...10 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>8597</v>
       </c>
       <c r="B44">
         <v>2016</v>
       </c>
       <c r="C44">
         <v>267</v>
       </c>
       <c r="D44" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E44" t="s">
+        <v>109</v>
+      </c>
+      <c r="F44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="F44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H44" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>8309</v>
       </c>
       <c r="B45">
         <v>2016</v>
       </c>
       <c r="C45">
         <v>12</v>
       </c>
       <c r="D45" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E45" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F45" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="H45" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>8193</v>
       </c>
       <c r="B46">
         <v>2016</v>
       </c>
       <c r="C46">
         <v>190</v>
       </c>
       <c r="D46" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E46" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F46" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="H46" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>7861</v>
       </c>
       <c r="B47">
         <v>1997</v>
       </c>
       <c r="C47">
         <v>257</v>
       </c>
       <c r="D47" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E47" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F47" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G47" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H47" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>8</v>
+      </c>
+      <c r="B48" t="s">
+        <v>8</v>
+      </c>
+      <c r="C48" t="s">
+        <v>8</v>
+      </c>
+      <c r="D48" t="s">
+        <v>108</v>
+      </c>
+      <c r="E48" t="s">
+        <v>109</v>
+      </c>
+      <c r="F48" t="s">
+        <v>121</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H48" t="s">
         <v>123</v>
-      </c>
-[...27 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>7657</v>
       </c>
       <c r="B49">
         <v>1997</v>
       </c>
       <c r="C49">
         <v>583</v>
       </c>
       <c r="D49" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E49" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F49" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="H49" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>7656</v>
       </c>
       <c r="B50">
         <v>1997</v>
       </c>
       <c r="C50">
         <v>574</v>
       </c>
       <c r="D50" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E50" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F50" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="H50" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>7654</v>
       </c>
       <c r="B51">
         <v>1997</v>
       </c>
       <c r="C51">
         <v>567</v>
       </c>
       <c r="D51" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E51" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F51" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="H51" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>7652</v>
       </c>
       <c r="B52">
         <v>1997</v>
       </c>
       <c r="C52">
         <v>562</v>
       </c>
       <c r="D52" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E52" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F52" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="H52" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>7650</v>
       </c>
       <c r="B53">
         <v>1997</v>
       </c>
       <c r="C53">
         <v>559</v>
       </c>
       <c r="D53" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E53" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F53" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="H53" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>7649</v>
       </c>
       <c r="B54">
         <v>1997</v>
       </c>
       <c r="C54">
         <v>543</v>
       </c>
       <c r="D54" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E54" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F54" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="H54" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>7647</v>
       </c>
       <c r="B55">
         <v>1997</v>
       </c>
       <c r="C55">
         <v>535</v>
       </c>
       <c r="D55" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E55" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F55" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="H55" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>7644</v>
       </c>
       <c r="B56">
         <v>1997</v>
       </c>
       <c r="C56">
         <v>514</v>
       </c>
       <c r="D56" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E56" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F56" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="H56" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>7643</v>
       </c>
       <c r="B57">
         <v>1997</v>
       </c>
       <c r="C57">
         <v>513</v>
       </c>
       <c r="D57" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E57" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F57" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="H57" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>7642</v>
       </c>
       <c r="B58">
         <v>1997</v>
       </c>
       <c r="C58">
         <v>484</v>
       </c>
       <c r="D58" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E58" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F58" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="H58" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>7641</v>
       </c>
       <c r="B59">
         <v>1997</v>
       </c>
       <c r="C59">
         <v>470</v>
       </c>
       <c r="D59" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E59" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F59" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="H59" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>7639</v>
       </c>
       <c r="B60">
         <v>1997</v>
       </c>
       <c r="C60">
         <v>452</v>
       </c>
       <c r="D60" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E60" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F60" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="H60" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>7626</v>
       </c>
       <c r="B61">
         <v>2016</v>
       </c>
       <c r="C61">
         <v>164</v>
       </c>
       <c r="D61" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E61" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F61" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="H61" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>7625</v>
       </c>
       <c r="B62">
         <v>2016</v>
       </c>
       <c r="C62">
         <v>163</v>
       </c>
       <c r="D62" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E62" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F62" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="H62" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>7624</v>
       </c>
       <c r="B63">
         <v>1997</v>
       </c>
       <c r="C63">
         <v>441</v>
       </c>
       <c r="D63" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E63" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F63" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="H63" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>7623</v>
       </c>
       <c r="B64">
         <v>1997</v>
       </c>
       <c r="C64">
         <v>447</v>
       </c>
       <c r="D64" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E64" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F64" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="H64" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>7622</v>
       </c>
       <c r="B65">
         <v>1997</v>
       </c>
       <c r="C65">
         <v>446</v>
       </c>
       <c r="D65" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E65" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F65" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="H65" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>7621</v>
       </c>
       <c r="B66">
         <v>1997</v>
       </c>
       <c r="C66">
         <v>445</v>
       </c>
       <c r="D66" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E66" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F66" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="H66" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>7620</v>
       </c>
       <c r="B67">
         <v>1997</v>
       </c>
       <c r="C67">
         <v>444</v>
       </c>
       <c r="D67" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E67" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F67" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="H67" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>7609</v>
       </c>
       <c r="B68">
         <v>1997</v>
       </c>
       <c r="C68">
         <v>443</v>
       </c>
       <c r="D68" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E68" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F68" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="H68" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>7608</v>
       </c>
       <c r="B69">
         <v>1997</v>
       </c>
       <c r="C69">
         <v>429</v>
       </c>
       <c r="D69" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E69" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F69" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="H69" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>7607</v>
       </c>
       <c r="B70">
         <v>1997</v>
       </c>
       <c r="C70">
         <v>416</v>
       </c>
       <c r="D70" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E70" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F70" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="H70" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>7606</v>
       </c>
       <c r="B71">
         <v>1997</v>
       </c>
       <c r="C71">
         <v>412</v>
       </c>
       <c r="D71" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E71" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F71" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="H71" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>7605</v>
       </c>
       <c r="B72">
         <v>1997</v>
       </c>
       <c r="C72">
         <v>411</v>
       </c>
       <c r="D72" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E72" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F72" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="H72" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>7600</v>
       </c>
       <c r="B73">
         <v>1997</v>
       </c>
       <c r="C73">
         <v>410</v>
       </c>
       <c r="D73" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E73" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F73" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="H73" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>7599</v>
       </c>
       <c r="B74">
         <v>1997</v>
       </c>
       <c r="C74">
         <v>400</v>
       </c>
       <c r="D74" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E74" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F74" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="H74" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>7597</v>
       </c>
       <c r="B75">
         <v>1997</v>
       </c>
       <c r="C75">
         <v>399</v>
       </c>
       <c r="D75" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E75" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F75" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="H75" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>7596</v>
       </c>
       <c r="B76">
         <v>1997</v>
       </c>
       <c r="C76">
         <v>398</v>
       </c>
       <c r="D76" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E76" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F76" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="H76" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>7594</v>
       </c>
       <c r="B77">
         <v>1997</v>
       </c>
       <c r="C77">
         <v>397</v>
       </c>
       <c r="D77" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E77" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F77" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="H77" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>7592</v>
       </c>
       <c r="B78">
         <v>1997</v>
       </c>
       <c r="C78">
         <v>393</v>
       </c>
       <c r="D78" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E78" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F78" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="H78" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>7590</v>
       </c>
       <c r="B79">
         <v>1997</v>
       </c>
       <c r="C79">
         <v>392</v>
       </c>
       <c r="D79" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E79" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F79" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="H79" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>7588</v>
       </c>
       <c r="B80">
         <v>1997</v>
       </c>
       <c r="C80">
         <v>385</v>
       </c>
       <c r="D80" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E80" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F80" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="H80" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>7578</v>
       </c>
       <c r="B81">
         <v>1997</v>
       </c>
       <c r="C81">
         <v>372</v>
       </c>
       <c r="D81" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E81" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F81" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="H81" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>7576</v>
       </c>
       <c r="B82">
         <v>1997</v>
       </c>
       <c r="C82">
         <v>370</v>
       </c>
       <c r="D82" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E82" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F82" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="H82" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>7575</v>
       </c>
       <c r="B83">
         <v>1997</v>
       </c>
       <c r="C83">
         <v>363</v>
       </c>
       <c r="D83" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E83" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F83" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="H83" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>7574</v>
       </c>
       <c r="B84">
         <v>1997</v>
       </c>
       <c r="C84">
         <v>359</v>
       </c>
       <c r="D84" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E84" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F84" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="H84" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>7573</v>
       </c>
       <c r="B85">
         <v>1997</v>
       </c>
       <c r="C85">
         <v>341</v>
       </c>
       <c r="D85" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E85" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F85" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="H85" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>7572</v>
       </c>
       <c r="B86">
         <v>1997</v>
       </c>
       <c r="C86">
         <v>340</v>
       </c>
       <c r="D86" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E86" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F86" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="H86" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>7571</v>
       </c>
       <c r="B87">
         <v>1997</v>
       </c>
       <c r="C87">
         <v>325</v>
       </c>
       <c r="D87" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E87" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F87" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="H87" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>7570</v>
       </c>
       <c r="B88">
         <v>1997</v>
       </c>
       <c r="C88">
         <v>324</v>
       </c>
       <c r="D88" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E88" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F88" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="H88" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>7568</v>
       </c>
       <c r="B89">
         <v>1997</v>
       </c>
       <c r="C89">
         <v>317</v>
       </c>
       <c r="D89" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E89" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F89" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="H89" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>7567</v>
       </c>
       <c r="B90">
         <v>1997</v>
       </c>
       <c r="C90">
         <v>316</v>
       </c>
       <c r="D90" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E90" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F90" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="H90" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>7566</v>
       </c>
       <c r="B91">
         <v>1997</v>
       </c>
       <c r="C91">
         <v>315</v>
       </c>
       <c r="D91" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E91" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F91" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="H91" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>7532</v>
       </c>
       <c r="B92">
         <v>1997</v>
       </c>
       <c r="C92">
         <v>305</v>
       </c>
       <c r="D92" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E92" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F92" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="H92" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
         <v>7531</v>
       </c>
       <c r="B93">
         <v>1997</v>
       </c>
       <c r="C93">
         <v>295</v>
       </c>
       <c r="D93" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E93" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F93" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="H93" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
         <v>7527</v>
       </c>
       <c r="B94">
         <v>1997</v>
       </c>
       <c r="C94">
         <v>280</v>
       </c>
       <c r="D94" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E94" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F94" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="H94" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
         <v>7526</v>
       </c>
       <c r="B95">
         <v>1997</v>
       </c>
       <c r="C95">
         <v>275</v>
       </c>
       <c r="D95" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E95" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F95" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="H95" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>7525</v>
       </c>
       <c r="B96">
         <v>1997</v>
       </c>
       <c r="C96">
         <v>274</v>
       </c>
       <c r="D96" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E96" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F96" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="H96" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>7523</v>
       </c>
       <c r="B97">
         <v>1997</v>
       </c>
       <c r="C97">
         <v>273</v>
       </c>
       <c r="D97" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E97" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F97" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="H97" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>7522</v>
       </c>
       <c r="B98">
         <v>1997</v>
       </c>
       <c r="C98">
         <v>271</v>
       </c>
       <c r="D98" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E98" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F98" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="H98" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>7521</v>
       </c>
       <c r="B99">
         <v>1997</v>
       </c>
       <c r="C99">
         <v>253</v>
       </c>
       <c r="D99" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E99" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F99" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="H99" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>7519</v>
       </c>
       <c r="B100">
         <v>1997</v>
       </c>
       <c r="C100">
         <v>220</v>
       </c>
       <c r="D100" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E100" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F100" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="H100" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>7517</v>
       </c>
       <c r="B101">
         <v>1997</v>
       </c>
       <c r="C101">
         <v>195</v>
       </c>
       <c r="D101" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E101" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F101" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="H101" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>7515</v>
       </c>
       <c r="B102">
         <v>1997</v>
       </c>
       <c r="C102">
         <v>187</v>
       </c>
       <c r="D102" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E102" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F102" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="H102" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
         <v>7514</v>
       </c>
       <c r="B103">
         <v>1997</v>
       </c>
       <c r="C103">
         <v>169</v>
       </c>
       <c r="D103" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E103" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F103" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="H103" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
         <v>7511</v>
       </c>
       <c r="B104">
         <v>1997</v>
       </c>
       <c r="C104">
         <v>168</v>
       </c>
       <c r="D104" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E104" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F104" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="H104" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>7508</v>
       </c>
       <c r="B105">
         <v>1997</v>
       </c>
       <c r="C105">
         <v>146</v>
       </c>
       <c r="D105" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E105" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F105" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="H105" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>7505</v>
       </c>
       <c r="B106">
         <v>1997</v>
       </c>
       <c r="C106">
         <v>145</v>
       </c>
       <c r="D106" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E106" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F106" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="H106" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>7504</v>
       </c>
       <c r="B107">
         <v>1997</v>
       </c>
       <c r="C107">
         <v>144</v>
       </c>
       <c r="D107" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E107" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F107" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="H107" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>7503</v>
       </c>
       <c r="B108">
         <v>1997</v>
       </c>
       <c r="C108">
         <v>143</v>
       </c>
       <c r="D108" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E108" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F108" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="H108" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>7476</v>
       </c>
       <c r="B109">
         <v>1998</v>
       </c>
       <c r="C109">
         <v>186</v>
       </c>
       <c r="D109" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E109" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F109" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="H109" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>7475</v>
       </c>
       <c r="B110">
         <v>1998</v>
       </c>
       <c r="C110">
         <v>185</v>
       </c>
       <c r="D110" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E110" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F110" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="H110" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>7474</v>
       </c>
       <c r="B111">
         <v>1998</v>
       </c>
       <c r="C111">
         <v>172</v>
       </c>
       <c r="D111" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E111" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F111" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="H111" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>7473</v>
       </c>
       <c r="B112">
         <v>1998</v>
       </c>
       <c r="C112">
         <v>171</v>
       </c>
       <c r="D112" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E112" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F112" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="H112" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
         <v>7472</v>
       </c>
       <c r="B113">
         <v>1998</v>
       </c>
       <c r="C113">
         <v>167</v>
       </c>
       <c r="D113" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E113" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F113" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="H113" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
         <v>7471</v>
       </c>
       <c r="B114">
         <v>1998</v>
       </c>
       <c r="C114">
         <v>166</v>
       </c>
       <c r="D114" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E114" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F114" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="H114" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
         <v>7470</v>
       </c>
       <c r="B115">
         <v>1998</v>
       </c>
       <c r="C115">
         <v>165</v>
       </c>
       <c r="D115" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E115" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F115" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="H115" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
         <v>7469</v>
       </c>
       <c r="B116">
         <v>1998</v>
       </c>
       <c r="C116">
         <v>145</v>
       </c>
       <c r="D116" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E116" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F116" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="H116" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
         <v>7468</v>
       </c>
       <c r="B117">
         <v>1998</v>
       </c>
       <c r="C117">
         <v>144</v>
       </c>
       <c r="D117" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E117" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F117" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="H117" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
         <v>7467</v>
       </c>
       <c r="B118">
         <v>1998</v>
       </c>
       <c r="C118">
         <v>143</v>
       </c>
       <c r="D118" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E118" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F118" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="H118" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
         <v>7466</v>
       </c>
       <c r="B119">
         <v>1998</v>
       </c>
       <c r="C119">
         <v>1410</v>
       </c>
       <c r="D119" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E119" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F119" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="H119" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
         <v>7465</v>
       </c>
       <c r="B120">
         <v>1998</v>
       </c>
       <c r="C120">
         <v>121</v>
       </c>
       <c r="D120" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E120" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F120" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="H120" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
         <v>7464</v>
       </c>
       <c r="B121">
         <v>1998</v>
       </c>
       <c r="C121">
         <v>113</v>
       </c>
       <c r="D121" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E121" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F121" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="H121" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
         <v>7463</v>
       </c>
       <c r="B122">
         <v>1998</v>
       </c>
       <c r="C122">
         <v>112</v>
       </c>
       <c r="D122" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E122" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F122" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="H122" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
         <v>7462</v>
       </c>
       <c r="B123">
         <v>1998</v>
       </c>
       <c r="C123">
         <v>111</v>
       </c>
       <c r="D123" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E123" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F123" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="H123" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
         <v>7461</v>
       </c>
       <c r="B124">
         <v>1998</v>
       </c>
       <c r="C124">
         <v>110</v>
       </c>
       <c r="D124" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E124" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F124" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="H124" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
         <v>7460</v>
       </c>
       <c r="B125">
         <v>1998</v>
       </c>
       <c r="C125">
         <v>109</v>
       </c>
       <c r="D125" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E125" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F125" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="H125" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
         <v>7459</v>
       </c>
       <c r="B126">
         <v>1998</v>
       </c>
       <c r="C126">
         <v>108</v>
       </c>
       <c r="D126" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E126" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F126" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="H126" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
         <v>7458</v>
       </c>
       <c r="B127">
         <v>1998</v>
       </c>
       <c r="C127">
         <v>92</v>
       </c>
       <c r="D127" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E127" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F127" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="H127" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
         <v>7457</v>
       </c>
       <c r="B128">
         <v>1998</v>
       </c>
       <c r="C128">
         <v>91</v>
       </c>
       <c r="D128" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E128" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F128" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="H128" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
         <v>7456</v>
       </c>
       <c r="B129">
         <v>1998</v>
       </c>
       <c r="C129">
         <v>73</v>
       </c>
       <c r="D129" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E129" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F129" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="H129" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
         <v>7455</v>
       </c>
       <c r="B130">
         <v>1998</v>
       </c>
       <c r="C130">
         <v>72</v>
       </c>
       <c r="D130" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E130" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F130" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="H130" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
         <v>7454</v>
       </c>
       <c r="B131">
         <v>1998</v>
       </c>
       <c r="C131">
         <v>71</v>
       </c>
       <c r="D131" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E131" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F131" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="H131" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
         <v>7453</v>
       </c>
       <c r="B132">
         <v>1998</v>
       </c>
       <c r="C132">
         <v>70</v>
       </c>
       <c r="D132" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E132" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F132" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="H132" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
         <v>7452</v>
       </c>
       <c r="B133">
         <v>1998</v>
       </c>
       <c r="C133">
         <v>69</v>
       </c>
       <c r="D133" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E133" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F133" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="H133" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
         <v>7451</v>
       </c>
       <c r="B134">
         <v>1998</v>
       </c>
       <c r="C134">
         <v>68</v>
       </c>
       <c r="D134" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E134" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F134" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="H134" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
         <v>7450</v>
       </c>
       <c r="B135">
         <v>1998</v>
       </c>
       <c r="C135">
         <v>67</v>
       </c>
       <c r="D135" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E135" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F135" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="H135" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
         <v>7449</v>
       </c>
       <c r="B136">
         <v>1998</v>
       </c>
       <c r="C136">
         <v>66</v>
       </c>
       <c r="D136" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E136" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F136" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="H136" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
         <v>7448</v>
       </c>
       <c r="B137">
         <v>1998</v>
       </c>
       <c r="C137">
         <v>65</v>
       </c>
       <c r="D137" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E137" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F137" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="H137" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
         <v>7447</v>
       </c>
       <c r="B138">
         <v>1998</v>
       </c>
       <c r="C138">
         <v>43</v>
       </c>
       <c r="D138" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E138" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F138" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="H138" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
         <v>7446</v>
       </c>
       <c r="B139">
         <v>1998</v>
       </c>
       <c r="C139">
         <v>25</v>
       </c>
       <c r="D139" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E139" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F139" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="H139" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
         <v>7445</v>
       </c>
       <c r="B140">
         <v>1998</v>
       </c>
       <c r="C140">
         <v>24</v>
       </c>
       <c r="D140" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E140" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F140" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="H140" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
         <v>7444</v>
       </c>
       <c r="B141">
         <v>1998</v>
       </c>
       <c r="C141">
         <v>17</v>
       </c>
       <c r="D141" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E141" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F141" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="H141" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
         <v>7443</v>
       </c>
       <c r="B142">
         <v>1998</v>
       </c>
       <c r="C142">
         <v>3</v>
       </c>
       <c r="D142" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E142" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F142" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="H142" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
         <v>7442</v>
       </c>
       <c r="B143">
         <v>1998</v>
       </c>
       <c r="C143">
         <v>1</v>
       </c>
       <c r="D143" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E143" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F143" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="H143" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
         <v>7423</v>
       </c>
       <c r="B144">
         <v>1997</v>
       </c>
       <c r="C144">
         <v>142</v>
       </c>
       <c r="D144" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E144" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F144" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="H144" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
         <v>7421</v>
       </c>
       <c r="B145">
         <v>1997</v>
       </c>
       <c r="C145">
         <v>131</v>
       </c>
       <c r="D145" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E145" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F145" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="H145" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
         <v>7419</v>
       </c>
       <c r="B146">
         <v>1997</v>
       </c>
       <c r="C146">
         <v>130</v>
       </c>
       <c r="D146" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E146" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F146" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="H146" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
         <v>7418</v>
       </c>
       <c r="B147">
         <v>1997</v>
       </c>
       <c r="C147">
         <v>126</v>
       </c>
       <c r="D147" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E147" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F147" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="H147" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
         <v>7414</v>
       </c>
       <c r="B148">
         <v>1997</v>
       </c>
       <c r="C148">
         <v>124</v>
       </c>
       <c r="D148" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E148" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F148" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="H148" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
         <v>7413</v>
       </c>
       <c r="B149">
         <v>1997</v>
       </c>
       <c r="C149">
         <v>123</v>
       </c>
       <c r="D149" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E149" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F149" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="H149" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
         <v>7410</v>
       </c>
       <c r="B150">
         <v>1997</v>
       </c>
       <c r="C150">
         <v>122</v>
       </c>
       <c r="D150" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E150" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F150" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="H150" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
         <v>7409</v>
       </c>
       <c r="B151">
         <v>1997</v>
       </c>
       <c r="C151">
         <v>113</v>
       </c>
       <c r="D151" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E151" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F151" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="H151" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
         <v>7408</v>
       </c>
       <c r="B152">
         <v>1997</v>
       </c>
       <c r="C152">
         <v>102</v>
       </c>
       <c r="D152" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E152" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F152" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="H152" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
         <v>7405</v>
       </c>
       <c r="B153">
         <v>1997</v>
       </c>
       <c r="C153">
         <v>99</v>
       </c>
       <c r="D153" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E153" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F153" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="H153" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
         <v>7401</v>
       </c>
       <c r="B154">
         <v>1997</v>
       </c>
       <c r="C154">
         <v>98</v>
       </c>
       <c r="D154" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E154" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F154" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="H154" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
         <v>7399</v>
       </c>
       <c r="B155">
         <v>1997</v>
       </c>
       <c r="C155">
         <v>88</v>
       </c>
       <c r="D155" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E155" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F155" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="H155" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
         <v>7396</v>
       </c>
       <c r="B156">
         <v>1997</v>
       </c>
       <c r="C156">
         <v>78</v>
       </c>
       <c r="D156" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E156" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F156" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="H156" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
         <v>7383</v>
       </c>
       <c r="B157">
         <v>1997</v>
       </c>
       <c r="C157">
         <v>77</v>
       </c>
       <c r="D157" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E157" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F157" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="H157" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
         <v>7381</v>
       </c>
       <c r="B158">
         <v>1997</v>
       </c>
       <c r="C158">
         <v>76</v>
       </c>
       <c r="D158" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E158" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F158" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="H158" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
         <v>7380</v>
       </c>
       <c r="B159">
         <v>1997</v>
       </c>
       <c r="C159">
         <v>72</v>
       </c>
       <c r="D159" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E159" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F159" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="H159" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
         <v>7379</v>
       </c>
       <c r="B160">
         <v>1997</v>
       </c>
       <c r="C160">
         <v>71</v>
       </c>
       <c r="D160" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E160" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F160" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="H160" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
         <v>7361</v>
       </c>
       <c r="B161">
         <v>1997</v>
       </c>
       <c r="C161">
         <v>70</v>
       </c>
       <c r="D161" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E161" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F161" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="H161" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
         <v>7359</v>
       </c>
       <c r="B162">
         <v>1997</v>
       </c>
       <c r="C162">
         <v>69</v>
       </c>
       <c r="D162" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E162" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F162" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="H162" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
         <v>7356</v>
       </c>
       <c r="B163">
         <v>1997</v>
       </c>
       <c r="C163">
         <v>60</v>
       </c>
       <c r="D163" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E163" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F163" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="H163" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
         <v>7354</v>
       </c>
       <c r="B164">
         <v>1997</v>
       </c>
       <c r="C164">
         <v>59</v>
       </c>
       <c r="D164" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E164" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F164" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="H164" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
         <v>7348</v>
       </c>
       <c r="B165">
         <v>1997</v>
       </c>
       <c r="C165">
         <v>57</v>
       </c>
       <c r="D165" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E165" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F165" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="H165" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
     </row>
     <row r="166" spans="1:8">
-      <c r="A166">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="A166" t="s">
+        <v>8</v>
+      </c>
+      <c r="B166" t="s">
+        <v>8</v>
+      </c>
+      <c r="C166" t="s">
+        <v>8</v>
       </c>
       <c r="D166" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E166" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F166" t="s">
-        <v>362</v>
+        <v>99</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="H166" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
         <v>7333</v>
       </c>
       <c r="B167">
         <v>1997</v>
       </c>
       <c r="C167">
         <v>47</v>
       </c>
       <c r="D167" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E167" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F167" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="H167" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
         <v>7332</v>
       </c>
       <c r="B168">
         <v>1997</v>
       </c>
       <c r="C168">
         <v>46</v>
       </c>
       <c r="D168" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E168" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F168" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="H168" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
         <v>7330</v>
       </c>
       <c r="B169">
         <v>1997</v>
       </c>
       <c r="C169">
         <v>45</v>
       </c>
       <c r="D169" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E169" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F169" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="H169" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
         <v>7327</v>
       </c>
       <c r="B170">
         <v>1997</v>
       </c>
       <c r="C170">
         <v>44</v>
       </c>
       <c r="D170" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E170" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F170" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="H170" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
         <v>7305</v>
       </c>
       <c r="B171">
         <v>1997</v>
       </c>
       <c r="C171">
         <v>43</v>
       </c>
       <c r="D171" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E171" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F171" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="H171" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
         <v>7304</v>
       </c>
       <c r="B172">
         <v>1997</v>
       </c>
       <c r="C172">
         <v>42</v>
       </c>
       <c r="D172" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E172" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F172" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="H172" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
         <v>7303</v>
       </c>
       <c r="B173">
         <v>1997</v>
       </c>
       <c r="C173">
         <v>41</v>
       </c>
       <c r="D173" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E173" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F173" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="H173" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
         <v>7302</v>
       </c>
       <c r="B174">
         <v>1997</v>
       </c>
       <c r="C174">
         <v>40</v>
       </c>
       <c r="D174" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E174" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F174" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="H174" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
         <v>7301</v>
       </c>
       <c r="B175">
         <v>1997</v>
       </c>
       <c r="C175">
         <v>39</v>
       </c>
       <c r="D175" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E175" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F175" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="H175" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
         <v>7300</v>
       </c>
       <c r="B176">
         <v>1997</v>
       </c>
       <c r="C176">
         <v>38</v>
       </c>
       <c r="D176" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E176" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F176" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="H176" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
         <v>7299</v>
       </c>
       <c r="B177">
         <v>1997</v>
       </c>
       <c r="C177">
         <v>37</v>
       </c>
       <c r="D177" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E177" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F177" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="H177" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
         <v>7298</v>
       </c>
       <c r="B178">
         <v>1997</v>
       </c>
       <c r="C178">
         <v>36</v>
       </c>
       <c r="D178" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E178" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F178" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="H178" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
     </row>
     <row r="179" spans="1:8">
-      <c r="A179">
-[...6 lines deleted...]
-        <v>157</v>
+      <c r="A179" t="s">
+        <v>8</v>
+      </c>
+      <c r="B179" t="s">
+        <v>8</v>
+      </c>
+      <c r="C179" t="s">
+        <v>8</v>
       </c>
       <c r="D179" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E179" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F179" t="s">
-        <v>389</v>
+        <v>39</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="H179" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
         <v>7260</v>
       </c>
       <c r="B180">
         <v>2016</v>
       </c>
       <c r="C180">
         <v>146</v>
       </c>
       <c r="D180" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E180" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F180" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="H180" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
         <v>7258</v>
       </c>
       <c r="B181">
         <v>2016</v>
       </c>
       <c r="C181">
         <v>145</v>
       </c>
       <c r="D181" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E181" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F181" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="H181" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
     </row>
     <row r="182" spans="1:8">
-      <c r="A182">
-[...6 lines deleted...]
-        <v>157</v>
+      <c r="A182" t="s">
+        <v>8</v>
+      </c>
+      <c r="B182" t="s">
+        <v>8</v>
+      </c>
+      <c r="C182" t="s">
+        <v>8</v>
       </c>
       <c r="D182" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E182" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F182" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="H182" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
         <v>7100</v>
       </c>
       <c r="B183">
         <v>1999</v>
       </c>
       <c r="C183">
         <v>212</v>
       </c>
       <c r="D183" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E183" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F183" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="H183" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
         <v>7099</v>
       </c>
       <c r="B184">
         <v>1999</v>
       </c>
       <c r="C184">
         <v>203</v>
       </c>
       <c r="D184" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E184" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F184" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="H184" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
         <v>7098</v>
       </c>
       <c r="B185">
         <v>1999</v>
       </c>
       <c r="C185">
         <v>193</v>
       </c>
       <c r="D185" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E185" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F185" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
       <c r="H185" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
         <v>7097</v>
       </c>
       <c r="B186">
         <v>1999</v>
       </c>
       <c r="C186">
         <v>180</v>
       </c>
       <c r="D186" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E186" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F186" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="H186" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
         <v>7096</v>
       </c>
       <c r="B187">
         <v>1999</v>
       </c>
       <c r="C187">
         <v>1750</v>
       </c>
       <c r="D187" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E187" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F187" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="H187" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
         <v>7095</v>
       </c>
       <c r="B188">
         <v>1999</v>
       </c>
       <c r="C188">
         <v>162</v>
       </c>
       <c r="D188" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E188" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F188" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="H188" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
         <v>7094</v>
       </c>
       <c r="B189">
         <v>1999</v>
       </c>
       <c r="C189">
         <v>155</v>
       </c>
       <c r="D189" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E189" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F189" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="H189" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
         <v>7093</v>
       </c>
       <c r="B190">
         <v>1999</v>
       </c>
       <c r="C190">
         <v>152</v>
       </c>
       <c r="D190" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E190" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F190" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="H190" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
         <v>7092</v>
       </c>
       <c r="B191">
         <v>1999</v>
       </c>
       <c r="C191">
         <v>151</v>
       </c>
       <c r="D191" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E191" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F191" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="H191" t="s">
-        <v>416</v>
+        <v>410</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
         <v>7091</v>
       </c>
       <c r="B192">
         <v>1999</v>
       </c>
       <c r="C192">
         <v>150</v>
       </c>
       <c r="D192" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E192" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F192" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="H192" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
         <v>7090</v>
       </c>
       <c r="B193">
         <v>1999</v>
       </c>
       <c r="C193">
         <v>149</v>
       </c>
       <c r="D193" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E193" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F193" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="H193" t="s">
-        <v>420</v>
+        <v>414</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
         <v>7089</v>
       </c>
       <c r="B194">
         <v>1999</v>
       </c>
       <c r="C194">
         <v>148</v>
       </c>
       <c r="D194" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E194" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F194" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="H194" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
         <v>7088</v>
       </c>
       <c r="B195">
         <v>1999</v>
       </c>
       <c r="C195">
         <v>132</v>
       </c>
       <c r="D195" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E195" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F195" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="H195" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
         <v>7087</v>
       </c>
       <c r="B196">
         <v>1999</v>
       </c>
       <c r="C196">
         <v>131</v>
       </c>
       <c r="D196" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E196" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F196" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>425</v>
+        <v>419</v>
       </c>
       <c r="H196" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
         <v>7086</v>
       </c>
       <c r="B197">
         <v>1999</v>
       </c>
       <c r="C197">
         <v>118</v>
       </c>
       <c r="D197" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E197" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F197" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="H197" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
         <v>7085</v>
       </c>
       <c r="B198">
         <v>1999</v>
       </c>
       <c r="C198">
         <v>114</v>
       </c>
       <c r="D198" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E198" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F198" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="H198" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
         <v>7084</v>
       </c>
       <c r="B199">
         <v>1999</v>
       </c>
       <c r="C199">
         <v>113</v>
       </c>
       <c r="D199" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E199" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F199" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="H199" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
         <v>7083</v>
       </c>
       <c r="B200">
         <v>1999</v>
       </c>
       <c r="C200">
         <v>112</v>
       </c>
       <c r="D200" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E200" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F200" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="H200" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
         <v>7082</v>
       </c>
       <c r="B201">
         <v>1999</v>
       </c>
       <c r="C201">
         <v>109</v>
       </c>
       <c r="D201" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E201" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F201" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="H201" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
         <v>7081</v>
       </c>
       <c r="B202">
         <v>1999</v>
       </c>
       <c r="C202">
         <v>108</v>
       </c>
       <c r="D202" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E202" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F202" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="H202" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
         <v>7080</v>
       </c>
       <c r="B203">
         <v>1999</v>
       </c>
       <c r="C203">
         <v>94</v>
       </c>
       <c r="D203" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E203" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F203" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="H203" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
         <v>7079</v>
       </c>
       <c r="B204">
         <v>1999</v>
       </c>
       <c r="C204">
         <v>92</v>
       </c>
       <c r="D204" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E204" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F204" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="H204" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
         <v>7078</v>
       </c>
       <c r="B205">
         <v>1999</v>
       </c>
       <c r="C205">
         <v>66</v>
       </c>
       <c r="D205" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E205" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F205" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="H205" t="s">
-        <v>444</v>
+        <v>438</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
         <v>7077</v>
       </c>
       <c r="B206">
         <v>1999</v>
       </c>
       <c r="C206">
         <v>60</v>
       </c>
       <c r="D206" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E206" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F206" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>445</v>
+        <v>439</v>
       </c>
       <c r="H206" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
         <v>7076</v>
       </c>
       <c r="B207">
         <v>1999</v>
       </c>
       <c r="C207">
         <v>56</v>
       </c>
       <c r="D207" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E207" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F207" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="H207" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
         <v>7075</v>
       </c>
       <c r="B208">
         <v>1999</v>
       </c>
       <c r="C208">
         <v>54</v>
       </c>
       <c r="D208" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E208" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F208" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
       <c r="H208" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
         <v>7074</v>
       </c>
       <c r="B209">
         <v>1999</v>
       </c>
       <c r="C209">
         <v>42</v>
       </c>
       <c r="D209" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E209" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F209" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="H209" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
         <v>7073</v>
       </c>
       <c r="B210">
         <v>1999</v>
       </c>
       <c r="C210">
         <v>14</v>
       </c>
       <c r="D210" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E210" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F210" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="H210" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
         <v>7072</v>
       </c>
       <c r="B211">
         <v>1999</v>
       </c>
       <c r="C211">
         <v>13</v>
       </c>
       <c r="D211" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E211" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F211" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="H211" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
         <v>7071</v>
       </c>
       <c r="B212">
         <v>1999</v>
       </c>
       <c r="C212">
         <v>12</v>
       </c>
       <c r="D212" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E212" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F212" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="H212" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
         <v>7070</v>
       </c>
       <c r="B213">
         <v>1999</v>
       </c>
       <c r="C213">
         <v>7</v>
       </c>
       <c r="D213" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E213" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F213" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="H213" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
         <v>7010</v>
       </c>
       <c r="B214">
         <v>2000</v>
       </c>
       <c r="C214">
         <v>138</v>
       </c>
       <c r="D214" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E214" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F214" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="H214" t="s">
-        <v>462</v>
+        <v>456</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
         <v>7009</v>
       </c>
       <c r="B215">
         <v>2000</v>
       </c>
       <c r="C215">
         <v>137</v>
       </c>
       <c r="D215" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E215" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F215" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>463</v>
+        <v>457</v>
       </c>
       <c r="H215" t="s">
-        <v>464</v>
+        <v>458</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
         <v>7006</v>
       </c>
       <c r="B216">
         <v>2000</v>
       </c>
       <c r="C216">
         <v>136</v>
       </c>
       <c r="D216" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E216" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F216" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="H216" t="s">
-        <v>466</v>
+        <v>460</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
         <v>7005</v>
       </c>
       <c r="B217">
         <v>2000</v>
       </c>
       <c r="C217">
         <v>133</v>
       </c>
       <c r="D217" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E217" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F217" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>467</v>
+        <v>461</v>
       </c>
       <c r="H217" t="s">
-        <v>468</v>
+        <v>462</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
         <v>7003</v>
       </c>
       <c r="B218">
         <v>2000</v>
       </c>
       <c r="C218">
         <v>132</v>
       </c>
       <c r="D218" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E218" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F218" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>469</v>
+        <v>463</v>
       </c>
       <c r="H218" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
         <v>6988</v>
       </c>
       <c r="B219">
         <v>2000</v>
       </c>
       <c r="C219">
         <v>120</v>
       </c>
       <c r="D219" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E219" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F219" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>471</v>
+        <v>465</v>
       </c>
       <c r="H219" t="s">
-        <v>472</v>
+        <v>466</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
         <v>6985</v>
       </c>
       <c r="B220">
         <v>2000</v>
       </c>
       <c r="C220">
         <v>119</v>
       </c>
       <c r="D220" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E220" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F220" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="H220" t="s">
-        <v>474</v>
+        <v>468</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
         <v>6983</v>
       </c>
       <c r="B221">
         <v>2000</v>
       </c>
       <c r="C221">
         <v>118</v>
       </c>
       <c r="D221" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E221" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F221" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>475</v>
+        <v>469</v>
       </c>
       <c r="H221" t="s">
-        <v>476</v>
+        <v>470</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
         <v>6980</v>
       </c>
       <c r="B222">
         <v>2000</v>
       </c>
       <c r="C222">
         <v>117</v>
       </c>
       <c r="D222" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E222" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F222" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="H222" t="s">
-        <v>478</v>
+        <v>472</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
         <v>6979</v>
       </c>
       <c r="B223">
         <v>2000</v>
       </c>
       <c r="C223">
         <v>93</v>
       </c>
       <c r="D223" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E223" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F223" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>479</v>
+        <v>473</v>
       </c>
       <c r="H223" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
         <v>6978</v>
       </c>
       <c r="B224">
         <v>2000</v>
       </c>
       <c r="C224">
         <v>61</v>
       </c>
       <c r="D224" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E224" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F224" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="H224" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
         <v>6977</v>
       </c>
       <c r="B225">
         <v>2000</v>
       </c>
       <c r="C225">
         <v>55</v>
       </c>
       <c r="D225" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E225" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F225" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="H225" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
         <v>6976</v>
       </c>
       <c r="B226">
         <v>2000</v>
       </c>
       <c r="C226">
         <v>400</v>
       </c>
       <c r="D226" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E226" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F226" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="H226" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
         <v>6975</v>
       </c>
       <c r="B227">
         <v>2000</v>
       </c>
       <c r="C227">
         <v>38</v>
       </c>
       <c r="D227" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E227" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F227" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="H227" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
         <v>6957</v>
       </c>
       <c r="B228">
         <v>2000</v>
       </c>
       <c r="C228">
         <v>37</v>
       </c>
       <c r="D228" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E228" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F228" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="H228" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
         <v>6956</v>
       </c>
       <c r="B229">
         <v>2000</v>
       </c>
       <c r="C229">
         <v>21</v>
       </c>
       <c r="D229" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E229" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F229" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="H229" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
         <v>6952</v>
       </c>
       <c r="B230">
         <v>2000</v>
       </c>
       <c r="C230">
         <v>17</v>
       </c>
       <c r="D230" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E230" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F230" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
       <c r="H230" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
         <v>6945</v>
       </c>
       <c r="B231">
         <v>2000</v>
       </c>
       <c r="C231">
         <v>16</v>
       </c>
       <c r="D231" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E231" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F231" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
       <c r="H231" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
         <v>6944</v>
       </c>
       <c r="B232">
         <v>2000</v>
       </c>
       <c r="C232">
         <v>15</v>
       </c>
       <c r="D232" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E232" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F232" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
       <c r="H232" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
         <v>6904</v>
       </c>
       <c r="B233">
         <v>2001</v>
       </c>
       <c r="C233">
         <v>346</v>
       </c>
       <c r="D233" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E233" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F233" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
       <c r="H233" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
         <v>6903</v>
       </c>
       <c r="B234">
         <v>2001</v>
       </c>
       <c r="C234">
         <v>333</v>
       </c>
       <c r="D234" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E234" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F234" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="H234" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
         <v>6902</v>
       </c>
       <c r="B235">
         <v>2001</v>
       </c>
       <c r="C235">
         <v>332</v>
       </c>
       <c r="D235" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E235" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F235" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
       <c r="H235" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
         <v>6901</v>
       </c>
       <c r="B236">
         <v>2001</v>
       </c>
       <c r="C236">
         <v>331</v>
       </c>
       <c r="D236" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E236" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F236" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="H236" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
         <v>6900</v>
       </c>
       <c r="B237">
         <v>2001</v>
       </c>
       <c r="C237">
         <v>330</v>
       </c>
       <c r="D237" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E237" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F237" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
       <c r="H237" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
         <v>6899</v>
       </c>
       <c r="B238">
         <v>2001</v>
       </c>
       <c r="C238">
         <v>324</v>
       </c>
       <c r="D238" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E238" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F238" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="H238" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
         <v>6898</v>
       </c>
       <c r="B239">
         <v>2001</v>
       </c>
       <c r="C239">
         <v>315</v>
       </c>
       <c r="D239" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E239" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F239" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="H239" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
         <v>6897</v>
       </c>
       <c r="B240">
         <v>2001</v>
       </c>
       <c r="C240">
         <v>292</v>
       </c>
       <c r="D240" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E240" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F240" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="H240" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
         <v>6896</v>
       </c>
       <c r="B241">
         <v>2001</v>
       </c>
       <c r="C241">
         <v>241</v>
       </c>
       <c r="D241" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E241" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F241" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="H241" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
         <v>6895</v>
       </c>
       <c r="B242">
         <v>2001</v>
       </c>
       <c r="C242">
         <v>240</v>
       </c>
       <c r="D242" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E242" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F242" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="H242" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243">
         <v>6894</v>
       </c>
       <c r="B243">
         <v>2001</v>
       </c>
       <c r="C243">
         <v>239</v>
       </c>
       <c r="D243" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E243" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F243" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="H243" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
         <v>6893</v>
       </c>
       <c r="B244">
         <v>2001</v>
       </c>
       <c r="C244">
         <v>238</v>
       </c>
       <c r="D244" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E244" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F244" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
       <c r="H244" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
         <v>6892</v>
       </c>
       <c r="B245">
         <v>2001</v>
       </c>
       <c r="C245">
         <v>237</v>
       </c>
       <c r="D245" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E245" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F245" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="H245" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
         <v>6891</v>
       </c>
       <c r="B246">
         <v>2001</v>
       </c>
       <c r="C246">
         <v>199</v>
       </c>
       <c r="D246" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E246" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F246" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="H246" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
         <v>6890</v>
       </c>
       <c r="B247">
         <v>2001</v>
       </c>
       <c r="C247">
         <v>190</v>
       </c>
       <c r="D247" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E247" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F247" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="H247" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
         <v>6889</v>
       </c>
       <c r="B248">
         <v>2001</v>
       </c>
       <c r="C248">
         <v>189</v>
       </c>
       <c r="D248" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E248" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F248" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="H248" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249">
         <v>6888</v>
       </c>
       <c r="B249">
         <v>2001</v>
       </c>
       <c r="C249">
         <v>188</v>
       </c>
       <c r="D249" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E249" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F249" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
       <c r="H249" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
         <v>6887</v>
       </c>
       <c r="B250">
         <v>2001</v>
       </c>
       <c r="C250">
         <v>187</v>
       </c>
       <c r="D250" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E250" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F250" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>533</v>
+        <v>527</v>
       </c>
       <c r="H250" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
         <v>6879</v>
       </c>
       <c r="B251">
         <v>2001</v>
       </c>
       <c r="C251">
         <v>168</v>
       </c>
       <c r="D251" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E251" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F251" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="H251" t="s">
-        <v>536</v>
+        <v>530</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
         <v>6878</v>
       </c>
       <c r="B252">
         <v>2001</v>
       </c>
       <c r="C252">
         <v>167</v>
       </c>
       <c r="D252" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E252" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F252" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>537</v>
+        <v>531</v>
       </c>
       <c r="H252" t="s">
-        <v>538</v>
+        <v>532</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253">
         <v>6876</v>
       </c>
       <c r="B253">
         <v>2001</v>
       </c>
       <c r="C253">
         <v>165</v>
       </c>
       <c r="D253" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E253" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F253" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="H253" t="s">
-        <v>540</v>
+        <v>534</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254">
         <v>6874</v>
       </c>
       <c r="B254">
         <v>2001</v>
       </c>
       <c r="C254">
         <v>158</v>
       </c>
       <c r="D254" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E254" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F254" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="H254" t="s">
-        <v>542</v>
+        <v>536</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255">
         <v>6873</v>
       </c>
       <c r="B255">
         <v>2001</v>
       </c>
       <c r="C255">
         <v>157</v>
       </c>
       <c r="D255" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E255" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F255" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="H255" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256">
         <v>6872</v>
       </c>
       <c r="B256">
         <v>2001</v>
       </c>
       <c r="C256">
         <v>143</v>
       </c>
       <c r="D256" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E256" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F256" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="H256" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257">
         <v>6871</v>
       </c>
       <c r="B257">
         <v>2001</v>
       </c>
       <c r="C257">
         <v>142</v>
       </c>
       <c r="D257" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E257" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F257" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>547</v>
+        <v>541</v>
       </c>
       <c r="H257" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258">
         <v>6869</v>
       </c>
       <c r="B258">
         <v>2001</v>
       </c>
       <c r="C258">
         <v>96</v>
       </c>
       <c r="D258" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E258" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F258" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
       <c r="H258" t="s">
-        <v>550</v>
+        <v>544</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259">
         <v>6868</v>
       </c>
       <c r="B259">
         <v>2001</v>
       </c>
       <c r="C259">
         <v>62</v>
       </c>
       <c r="D259" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E259" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F259" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
       <c r="H259" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260">
         <v>6866</v>
       </c>
       <c r="B260">
         <v>2001</v>
       </c>
       <c r="C260">
         <v>61</v>
       </c>
       <c r="D260" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E260" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F260" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="H260" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261">
         <v>6864</v>
       </c>
       <c r="B261">
         <v>2001</v>
       </c>
       <c r="C261">
         <v>60</v>
       </c>
       <c r="D261" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E261" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F261" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="H261" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262">
         <v>6862</v>
       </c>
       <c r="B262">
         <v>2001</v>
       </c>
       <c r="C262">
         <v>59</v>
       </c>
       <c r="D262" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E262" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F262" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="H262" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263">
         <v>6861</v>
       </c>
       <c r="B263">
         <v>2001</v>
       </c>
       <c r="C263">
         <v>58</v>
       </c>
       <c r="D263" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E263" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F263" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="H263" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264">
         <v>6860</v>
       </c>
       <c r="B264">
         <v>2001</v>
       </c>
       <c r="C264">
         <v>57</v>
       </c>
       <c r="D264" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E264" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F264" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="H264" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265">
         <v>6859</v>
       </c>
       <c r="B265">
         <v>2001</v>
       </c>
       <c r="C265">
         <v>42</v>
       </c>
       <c r="D265" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E265" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F265" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="H265" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266">
         <v>6858</v>
       </c>
       <c r="B266">
         <v>2001</v>
       </c>
       <c r="C266">
         <v>38</v>
       </c>
       <c r="D266" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E266" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F266" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="H266" t="s">
-        <v>566</v>
+        <v>560</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267">
         <v>6857</v>
       </c>
       <c r="B267">
         <v>2001</v>
       </c>
       <c r="C267">
         <v>37</v>
       </c>
       <c r="D267" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E267" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F267" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>567</v>
+        <v>561</v>
       </c>
       <c r="H267" t="s">
-        <v>568</v>
+        <v>562</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
         <v>6770</v>
       </c>
       <c r="B268">
         <v>2016</v>
       </c>
       <c r="C268">
         <v>129</v>
       </c>
       <c r="D268" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E268" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F268" t="s">
+        <v>11</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H268" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>8</v>
+      </c>
+      <c r="B269" t="s">
+        <v>8</v>
+      </c>
+      <c r="C269" t="s">
+        <v>8</v>
+      </c>
+      <c r="D269" t="s">
+        <v>14</v>
+      </c>
+      <c r="E269" t="s">
         <v>15</v>
       </c>
-      <c r="G268" s="1" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="F269" t="s">
-        <v>571</v>
+        <v>11</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
       <c r="H269" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
     </row>
     <row r="270" spans="1:8">
-      <c r="A270">
-[...6 lines deleted...]
-        <v>121</v>
+      <c r="A270" t="s">
+        <v>8</v>
+      </c>
+      <c r="B270" t="s">
+        <v>8</v>
+      </c>
+      <c r="C270" t="s">
+        <v>8</v>
       </c>
       <c r="D270" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E270" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F270" t="s">
-        <v>574</v>
+        <v>11</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="H270" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
         <v>6383</v>
       </c>
       <c r="B271">
         <v>2002</v>
       </c>
       <c r="C271">
         <v>148</v>
       </c>
       <c r="D271" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E271" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F271" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
       <c r="H271" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272">
         <v>6382</v>
       </c>
       <c r="B272">
         <v>2002</v>
       </c>
       <c r="C272">
         <v>100</v>
       </c>
       <c r="D272" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E272" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F272" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="H272" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273">
         <v>6381</v>
       </c>
       <c r="B273">
         <v>2002</v>
       </c>
       <c r="C273">
         <v>82</v>
       </c>
       <c r="D273" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E273" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F273" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="H273" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274">
         <v>6380</v>
       </c>
       <c r="B274">
         <v>2002</v>
       </c>
       <c r="C274">
         <v>81</v>
       </c>
       <c r="D274" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E274" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F274" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
       <c r="H274" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275">
         <v>6379</v>
       </c>
       <c r="B275">
         <v>2002</v>
       </c>
       <c r="C275">
         <v>800</v>
       </c>
       <c r="D275" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E275" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F275" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="H275" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
         <v>6378</v>
       </c>
       <c r="B276">
         <v>2002</v>
       </c>
       <c r="C276">
         <v>64</v>
       </c>
       <c r="D276" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E276" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F276" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>587</v>
+        <v>579</v>
       </c>
       <c r="H276" t="s">
-        <v>588</v>
+        <v>580</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
         <v>6377</v>
       </c>
       <c r="B277">
         <v>2002</v>
       </c>
       <c r="C277">
         <v>9</v>
       </c>
       <c r="D277" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E277" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F277" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G277" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H277" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>8</v>
+      </c>
+      <c r="B278" t="s">
+        <v>8</v>
+      </c>
+      <c r="C278" t="s">
+        <v>8</v>
+      </c>
+      <c r="D278" t="s">
+        <v>108</v>
+      </c>
+      <c r="E278" t="s">
+        <v>109</v>
+      </c>
+      <c r="F278" t="s">
+        <v>583</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H278" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>8</v>
+      </c>
+      <c r="B279" t="s">
+        <v>8</v>
+      </c>
+      <c r="C279" t="s">
+        <v>8</v>
+      </c>
+      <c r="D279" t="s">
+        <v>108</v>
+      </c>
+      <c r="E279" t="s">
+        <v>109</v>
+      </c>
+      <c r="F279" t="s">
+        <v>11</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H279" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>8</v>
+      </c>
+      <c r="B280" t="s">
+        <v>8</v>
+      </c>
+      <c r="C280" t="s">
+        <v>8</v>
+      </c>
+      <c r="D280" t="s">
+        <v>588</v>
+      </c>
+      <c r="E280" t="s">
         <v>589</v>
       </c>
-      <c r="H277" t="s">
+      <c r="F280" t="s">
         <v>590</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F278" t="s">
+      <c r="G280" s="1" t="s">
         <v>591</v>
       </c>
-      <c r="G278" s="1" t="s">
+      <c r="H280" t="s">
         <v>592</v>
-      </c>
-[...53 lines deleted...]
-        <v>601</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281">
         <v>6121</v>
       </c>
       <c r="B281">
         <v>2003</v>
       </c>
       <c r="C281">
         <v>350</v>
       </c>
       <c r="D281" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E281" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F281" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>602</v>
+        <v>593</v>
       </c>
       <c r="H281" t="s">
-        <v>603</v>
+        <v>594</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282">
         <v>6120</v>
       </c>
       <c r="B282">
         <v>2003</v>
       </c>
       <c r="C282">
         <v>330</v>
       </c>
       <c r="D282" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E282" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F282" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>604</v>
+        <v>595</v>
       </c>
       <c r="H282" t="s">
-        <v>605</v>
+        <v>596</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283">
         <v>6119</v>
       </c>
       <c r="B283">
         <v>2003</v>
       </c>
       <c r="C283">
         <v>329</v>
       </c>
       <c r="D283" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E283" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F283" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
       <c r="H283" t="s">
-        <v>607</v>
+        <v>598</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
         <v>6118</v>
       </c>
       <c r="B284">
         <v>2003</v>
       </c>
       <c r="C284">
         <v>328</v>
       </c>
       <c r="D284" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E284" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F284" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
       <c r="H284" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285">
         <v>6117</v>
       </c>
       <c r="B285">
         <v>2003</v>
       </c>
       <c r="C285">
         <v>308</v>
       </c>
       <c r="D285" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E285" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F285" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="H285" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
         <v>6116</v>
       </c>
       <c r="B286">
         <v>2003</v>
       </c>
       <c r="C286">
         <v>307</v>
       </c>
       <c r="D286" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E286" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F286" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="H286" t="s">
-        <v>613</v>
+        <v>604</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287">
         <v>6115</v>
       </c>
       <c r="B287">
         <v>2003</v>
       </c>
       <c r="C287">
         <v>306</v>
       </c>
       <c r="D287" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E287" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F287" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
       <c r="H287" t="s">
-        <v>615</v>
+        <v>606</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288">
         <v>6114</v>
       </c>
       <c r="B288">
         <v>2003</v>
       </c>
       <c r="C288">
         <v>251</v>
       </c>
       <c r="D288" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E288" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F288" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="H288" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289">
         <v>6113</v>
       </c>
       <c r="B289">
         <v>2003</v>
       </c>
       <c r="C289">
         <v>250</v>
       </c>
       <c r="D289" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E289" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F289" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
       <c r="H289" t="s">
-        <v>619</v>
+        <v>610</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290">
         <v>6112</v>
       </c>
       <c r="B290">
         <v>2003</v>
       </c>
       <c r="C290">
         <v>231</v>
       </c>
       <c r="D290" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E290" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F290" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>620</v>
+        <v>611</v>
       </c>
       <c r="H290" t="s">
-        <v>621</v>
+        <v>612</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291">
         <v>6111</v>
       </c>
       <c r="B291">
         <v>2003</v>
       </c>
       <c r="C291">
         <v>213</v>
       </c>
       <c r="D291" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E291" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F291" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>622</v>
+        <v>613</v>
       </c>
       <c r="H291" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292">
         <v>6110</v>
       </c>
       <c r="B292">
         <v>2003</v>
       </c>
       <c r="C292">
         <v>212</v>
       </c>
       <c r="D292" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E292" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F292" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="H292" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293">
         <v>6109</v>
       </c>
       <c r="B293">
         <v>2003</v>
       </c>
       <c r="C293">
         <v>203</v>
       </c>
       <c r="D293" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E293" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F293" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
       <c r="H293" t="s">
-        <v>627</v>
+        <v>618</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294">
         <v>6108</v>
       </c>
       <c r="B294">
         <v>2003</v>
       </c>
       <c r="C294">
         <v>194</v>
       </c>
       <c r="D294" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E294" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F294" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>628</v>
+        <v>619</v>
       </c>
       <c r="H294" t="s">
-        <v>629</v>
+        <v>620</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295">
         <v>6107</v>
       </c>
       <c r="B295">
         <v>2003</v>
       </c>
       <c r="C295">
         <v>193</v>
       </c>
       <c r="D295" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E295" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F295" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>630</v>
+        <v>621</v>
       </c>
       <c r="H295" t="s">
-        <v>631</v>
+        <v>622</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296">
         <v>6106</v>
       </c>
       <c r="B296">
         <v>2003</v>
       </c>
       <c r="C296">
         <v>192</v>
       </c>
       <c r="D296" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E296" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F296" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="H296" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297">
         <v>6105</v>
       </c>
       <c r="B297">
         <v>2003</v>
       </c>
       <c r="C297">
         <v>191</v>
       </c>
       <c r="D297" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E297" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F297" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>634</v>
+        <v>625</v>
       </c>
       <c r="H297" t="s">
-        <v>635</v>
+        <v>626</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298">
         <v>6096</v>
       </c>
       <c r="B298">
         <v>2003</v>
       </c>
       <c r="C298">
         <v>190</v>
       </c>
       <c r="D298" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E298" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F298" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>636</v>
+        <v>627</v>
       </c>
       <c r="H298" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299">
         <v>6093</v>
       </c>
       <c r="B299">
         <v>2003</v>
       </c>
       <c r="C299">
         <v>172</v>
       </c>
       <c r="D299" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E299" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F299" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>638</v>
+        <v>629</v>
       </c>
       <c r="H299" t="s">
-        <v>639</v>
+        <v>630</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300">
         <v>6092</v>
       </c>
       <c r="B300">
         <v>2003</v>
       </c>
       <c r="C300">
         <v>171</v>
       </c>
       <c r="D300" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E300" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F300" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>640</v>
+        <v>631</v>
       </c>
       <c r="H300" t="s">
-        <v>641</v>
+        <v>632</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301">
         <v>6090</v>
       </c>
       <c r="B301">
         <v>2003</v>
       </c>
       <c r="C301">
         <v>160</v>
       </c>
       <c r="D301" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E301" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F301" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
       <c r="H301" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302">
         <v>6089</v>
       </c>
       <c r="B302">
         <v>2003</v>
       </c>
       <c r="C302">
         <v>147</v>
       </c>
       <c r="D302" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E302" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F302" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="H302" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303">
         <v>6088</v>
       </c>
       <c r="B303">
         <v>2003</v>
       </c>
       <c r="C303">
         <v>146</v>
       </c>
       <c r="D303" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E303" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F303" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="H303" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304">
         <v>6087</v>
       </c>
       <c r="B304">
         <v>2003</v>
       </c>
       <c r="C304">
         <v>145</v>
       </c>
       <c r="D304" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E304" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F304" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>648</v>
+        <v>639</v>
       </c>
       <c r="H304" t="s">
-        <v>649</v>
+        <v>640</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305">
         <v>6086</v>
       </c>
       <c r="B305">
         <v>2003</v>
       </c>
       <c r="C305">
         <v>144</v>
       </c>
       <c r="D305" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E305" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F305" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>650</v>
+        <v>641</v>
       </c>
       <c r="H305" t="s">
-        <v>651</v>
+        <v>642</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306">
         <v>6085</v>
       </c>
       <c r="B306">
         <v>2003</v>
       </c>
       <c r="C306">
         <v>143</v>
       </c>
       <c r="D306" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E306" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F306" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>652</v>
+        <v>643</v>
       </c>
       <c r="H306" t="s">
-        <v>653</v>
+        <v>644</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307">
         <v>6084</v>
       </c>
       <c r="B307">
         <v>2003</v>
       </c>
       <c r="C307">
         <v>142</v>
       </c>
       <c r="D307" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E307" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F307" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>654</v>
+        <v>645</v>
       </c>
       <c r="H307" t="s">
-        <v>655</v>
+        <v>646</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308">
         <v>6083</v>
       </c>
       <c r="B308">
         <v>2003</v>
       </c>
       <c r="C308">
         <v>141</v>
       </c>
       <c r="D308" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E308" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F308" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
       <c r="H308" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309">
         <v>6082</v>
       </c>
       <c r="B309">
         <v>2003</v>
       </c>
       <c r="C309">
         <v>139</v>
       </c>
       <c r="D309" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E309" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F309" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="H309" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310">
         <v>6081</v>
       </c>
       <c r="B310">
         <v>2003</v>
       </c>
       <c r="C310">
         <v>138</v>
       </c>
       <c r="D310" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E310" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F310" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>660</v>
+        <v>651</v>
       </c>
       <c r="H310" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311">
         <v>6080</v>
       </c>
       <c r="B311">
         <v>2003</v>
       </c>
       <c r="C311">
         <v>137</v>
       </c>
       <c r="D311" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E311" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F311" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="H311" t="s">
-        <v>663</v>
+        <v>654</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312">
         <v>6079</v>
       </c>
       <c r="B312">
         <v>2003</v>
       </c>
       <c r="C312">
         <v>135</v>
       </c>
       <c r="D312" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E312" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F312" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="H312" t="s">
-        <v>665</v>
+        <v>656</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313">
         <v>6078</v>
       </c>
       <c r="B313">
         <v>2003</v>
       </c>
       <c r="C313">
         <v>134</v>
       </c>
       <c r="D313" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E313" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F313" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>666</v>
+        <v>657</v>
       </c>
       <c r="H313" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314">
         <v>6077</v>
       </c>
       <c r="B314">
         <v>2003</v>
       </c>
       <c r="C314">
         <v>111</v>
       </c>
       <c r="D314" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E314" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F314" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>668</v>
+        <v>659</v>
       </c>
       <c r="H314" t="s">
-        <v>669</v>
+        <v>660</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315">
         <v>6076</v>
       </c>
       <c r="B315">
         <v>2003</v>
       </c>
       <c r="C315">
         <v>110</v>
       </c>
       <c r="D315" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E315" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F315" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>670</v>
+        <v>661</v>
       </c>
       <c r="H315" t="s">
-        <v>671</v>
+        <v>662</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316">
         <v>6075</v>
       </c>
       <c r="B316">
         <v>2003</v>
       </c>
       <c r="C316">
         <v>65</v>
       </c>
       <c r="D316" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E316" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F316" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>672</v>
+        <v>663</v>
       </c>
       <c r="H316" t="s">
-        <v>673</v>
+        <v>664</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317">
         <v>6074</v>
       </c>
       <c r="B317">
         <v>2003</v>
       </c>
       <c r="C317">
         <v>64</v>
       </c>
       <c r="D317" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E317" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F317" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>674</v>
+        <v>665</v>
       </c>
       <c r="H317" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318">
         <v>6073</v>
       </c>
       <c r="B318">
         <v>2003</v>
       </c>
       <c r="C318">
         <v>38</v>
       </c>
       <c r="D318" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E318" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F318" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="H318" t="s">
-        <v>677</v>
+        <v>668</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319">
         <v>6072</v>
       </c>
       <c r="B319">
         <v>2003</v>
       </c>
       <c r="C319">
         <v>37</v>
       </c>
       <c r="D319" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E319" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F319" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
       <c r="H319" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320">
         <v>6071</v>
       </c>
       <c r="B320">
         <v>2003</v>
       </c>
       <c r="C320">
         <v>13</v>
       </c>
       <c r="D320" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E320" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F320" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
       <c r="H320" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321">
         <v>6070</v>
       </c>
       <c r="B321">
         <v>2003</v>
       </c>
       <c r="C321">
         <v>12</v>
       </c>
       <c r="D321" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E321" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F321" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="H321" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
     </row>
     <row r="322" spans="1:8">
-      <c r="A322">
-[...6 lines deleted...]
-        <v>129</v>
+      <c r="A322" t="s">
+        <v>8</v>
+      </c>
+      <c r="B322" t="s">
+        <v>8</v>
+      </c>
+      <c r="C322" t="s">
+        <v>8</v>
       </c>
       <c r="D322" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E322" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F322" t="s">
-        <v>684</v>
+        <v>32</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>685</v>
+        <v>675</v>
       </c>
       <c r="H322" t="s">
-        <v>686</v>
+        <v>676</v>
       </c>
     </row>
     <row r="323" spans="1:8">
-      <c r="A323">
-[...6 lines deleted...]
-        <v>128</v>
+      <c r="A323" t="s">
+        <v>8</v>
+      </c>
+      <c r="B323" t="s">
+        <v>8</v>
+      </c>
+      <c r="C323" t="s">
+        <v>8</v>
       </c>
       <c r="D323" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E323" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F323" t="s">
-        <v>687</v>
+        <v>677</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>688</v>
+        <v>678</v>
       </c>
       <c r="H323" t="s">
-        <v>689</v>
+        <v>679</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324">
         <v>5847</v>
       </c>
       <c r="B324">
         <v>2004</v>
       </c>
       <c r="C324">
         <v>292</v>
       </c>
       <c r="D324" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E324" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F324" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>690</v>
+        <v>680</v>
       </c>
       <c r="H324" t="s">
-        <v>691</v>
+        <v>681</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325">
         <v>5846</v>
       </c>
       <c r="B325">
         <v>2004</v>
       </c>
       <c r="C325">
         <v>291</v>
       </c>
       <c r="D325" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E325" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F325" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>692</v>
+        <v>682</v>
       </c>
       <c r="H325" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326">
         <v>5845</v>
       </c>
       <c r="B326">
         <v>2004</v>
       </c>
       <c r="C326">
         <v>283</v>
       </c>
       <c r="D326" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E326" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F326" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
       <c r="H326" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327">
         <v>5844</v>
       </c>
       <c r="B327">
         <v>2004</v>
       </c>
       <c r="C327">
         <v>281</v>
       </c>
       <c r="D327" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E327" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F327" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>696</v>
+        <v>686</v>
       </c>
       <c r="H327" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328">
         <v>5843</v>
       </c>
       <c r="B328">
         <v>2004</v>
       </c>
       <c r="C328">
         <v>280</v>
       </c>
       <c r="D328" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E328" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F328" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="H328" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329">
         <v>5842</v>
       </c>
       <c r="B329">
         <v>2004</v>
       </c>
       <c r="C329">
         <v>2790</v>
       </c>
       <c r="D329" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E329" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F329" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>700</v>
+        <v>690</v>
       </c>
       <c r="H329" t="s">
-        <v>701</v>
+        <v>691</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330">
         <v>5841</v>
       </c>
       <c r="B330">
         <v>2004</v>
       </c>
       <c r="C330">
         <v>279</v>
       </c>
       <c r="D330" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E330" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F330" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
       <c r="H330" t="s">
-        <v>703</v>
+        <v>693</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331">
         <v>5840</v>
       </c>
       <c r="B331">
         <v>2004</v>
       </c>
       <c r="C331">
         <v>238</v>
       </c>
       <c r="D331" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E331" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F331" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>704</v>
+        <v>694</v>
       </c>
       <c r="H331" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332">
         <v>5839</v>
       </c>
       <c r="B332">
         <v>2004</v>
       </c>
       <c r="C332">
         <v>237</v>
       </c>
       <c r="D332" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E332" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F332" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="H332" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333">
         <v>5838</v>
       </c>
       <c r="B333">
         <v>2004</v>
       </c>
       <c r="C333">
         <v>235</v>
       </c>
       <c r="D333" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E333" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F333" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>708</v>
+        <v>698</v>
       </c>
       <c r="H333" t="s">
-        <v>709</v>
+        <v>699</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334">
         <v>5837</v>
       </c>
       <c r="B334">
         <v>2004</v>
       </c>
       <c r="C334">
         <v>232</v>
       </c>
       <c r="D334" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E334" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F334" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>710</v>
+        <v>700</v>
       </c>
       <c r="H334" t="s">
-        <v>711</v>
+        <v>701</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335">
         <v>5836</v>
       </c>
       <c r="B335">
         <v>2004</v>
       </c>
       <c r="C335">
         <v>222</v>
       </c>
       <c r="D335" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E335" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F335" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>712</v>
+        <v>702</v>
       </c>
       <c r="H335" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336">
         <v>5835</v>
       </c>
       <c r="B336">
         <v>2004</v>
       </c>
       <c r="C336">
         <v>216</v>
       </c>
       <c r="D336" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E336" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F336" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="H336" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337">
         <v>5834</v>
       </c>
       <c r="B337">
         <v>2004</v>
       </c>
       <c r="C337">
         <v>213</v>
       </c>
       <c r="D337" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="E337" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
       <c r="F337" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
       <c r="H337" t="s">
-        <v>717</v>
+        <v>707</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338">
         <v>5833</v>
       </c>
       <c r="B338">
         <v>2004</v>
       </c>
       <c r="C338">
         <v>212</v>
       </c>
       <c r="D338" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E338" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F338" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>718</v>
+        <v>708</v>
       </c>
       <c r="H338" t="s">
-        <v>719</v>
+        <v>709</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339">
         <v>5832</v>
       </c>
       <c r="B339">
         <v>2004</v>
       </c>
       <c r="C339">
         <v>1980</v>
       </c>
       <c r="D339" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E339" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F339" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>720</v>
+        <v>710</v>
       </c>
       <c r="H339" t="s">
-        <v>721</v>
+        <v>711</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340">
         <v>5830</v>
       </c>
       <c r="B340">
         <v>2004</v>
       </c>
       <c r="C340">
         <v>183</v>
       </c>
       <c r="D340" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E340" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F340" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>722</v>
+        <v>712</v>
       </c>
       <c r="H340" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341">
         <v>5829</v>
       </c>
       <c r="B341">
         <v>2004</v>
       </c>
       <c r="C341">
         <v>180</v>
       </c>
       <c r="D341" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E341" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F341" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="H341" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342">
         <v>5828</v>
       </c>
       <c r="B342">
         <v>2004</v>
       </c>
       <c r="C342">
         <v>146</v>
       </c>
       <c r="D342" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E342" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F342" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>726</v>
+        <v>716</v>
       </c>
       <c r="H342" t="s">
-        <v>727</v>
+        <v>717</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343">
         <v>5827</v>
       </c>
       <c r="B343">
         <v>2004</v>
       </c>
       <c r="C343">
         <v>130</v>
       </c>
       <c r="D343" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E343" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F343" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>728</v>
+        <v>718</v>
       </c>
       <c r="H343" t="s">
-        <v>729</v>
+        <v>719</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344">
         <v>5825</v>
       </c>
       <c r="B344">
         <v>2004</v>
       </c>
       <c r="C344">
         <v>129</v>
       </c>
       <c r="D344" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E344" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F344" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>730</v>
+        <v>720</v>
       </c>
       <c r="H344" t="s">
-        <v>731</v>
+        <v>721</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345">
         <v>5824</v>
       </c>
       <c r="B345">
         <v>2004</v>
       </c>
       <c r="C345">
         <v>128</v>
       </c>
       <c r="D345" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E345" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F345" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>732</v>
+        <v>722</v>
       </c>
       <c r="H345" t="s">
-        <v>733</v>
+        <v>723</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346">
         <v>5823</v>
       </c>
       <c r="B346">
         <v>2004</v>
       </c>
       <c r="C346">
         <v>127</v>
       </c>
       <c r="D346" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E346" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F346" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>734</v>
+        <v>724</v>
       </c>
       <c r="H346" t="s">
-        <v>735</v>
+        <v>725</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347">
         <v>5822</v>
       </c>
       <c r="B347">
         <v>2004</v>
       </c>
       <c r="C347">
         <v>126</v>
       </c>
       <c r="D347" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E347" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F347" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>736</v>
+        <v>726</v>
       </c>
       <c r="H347" t="s">
-        <v>737</v>
+        <v>727</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348">
         <v>5821</v>
       </c>
       <c r="B348">
         <v>2004</v>
       </c>
       <c r="C348">
         <v>125</v>
       </c>
       <c r="D348" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E348" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F348" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>738</v>
+        <v>728</v>
       </c>
       <c r="H348" t="s">
-        <v>739</v>
+        <v>729</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349">
         <v>5818</v>
       </c>
       <c r="B349">
         <v>2004</v>
       </c>
       <c r="C349">
         <v>119</v>
       </c>
       <c r="D349" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E349" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F349" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>740</v>
+        <v>730</v>
       </c>
       <c r="H349" t="s">
-        <v>741</v>
+        <v>731</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
         <v>5817</v>
       </c>
       <c r="B350">
         <v>2004</v>
       </c>
       <c r="C350">
         <v>117</v>
       </c>
       <c r="D350" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E350" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F350" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>742</v>
+        <v>732</v>
       </c>
       <c r="H350" t="s">
-        <v>743</v>
+        <v>733</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351">
         <v>5815</v>
       </c>
       <c r="B351">
         <v>2004</v>
       </c>
       <c r="C351">
         <v>100</v>
       </c>
       <c r="D351" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E351" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F351" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>744</v>
+        <v>734</v>
       </c>
       <c r="H351" t="s">
-        <v>745</v>
+        <v>735</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352">
         <v>5814</v>
       </c>
       <c r="B352">
         <v>2004</v>
       </c>
       <c r="C352">
         <v>99</v>
       </c>
       <c r="D352" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E352" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F352" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>746</v>
+        <v>736</v>
       </c>
       <c r="H352" t="s">
-        <v>747</v>
+        <v>737</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353">
         <v>5813</v>
       </c>
       <c r="B353">
         <v>2004</v>
       </c>
       <c r="C353">
         <v>98</v>
       </c>
       <c r="D353" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E353" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F353" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>748</v>
+        <v>738</v>
       </c>
       <c r="H353" t="s">
-        <v>749</v>
+        <v>739</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354">
         <v>5812</v>
       </c>
       <c r="B354">
         <v>2004</v>
       </c>
       <c r="C354">
         <v>890</v>
       </c>
       <c r="D354" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E354" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F354" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>750</v>
+        <v>740</v>
       </c>
       <c r="H354" t="s">
-        <v>751</v>
+        <v>741</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355">
         <v>5811</v>
       </c>
       <c r="B355">
         <v>2004</v>
       </c>
       <c r="C355">
         <v>870</v>
       </c>
       <c r="D355" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E355" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F355" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>752</v>
+        <v>742</v>
       </c>
       <c r="H355" t="s">
-        <v>753</v>
+        <v>743</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356">
         <v>5810</v>
       </c>
       <c r="B356">
         <v>2004</v>
       </c>
       <c r="C356">
         <v>84</v>
       </c>
       <c r="D356" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E356" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F356" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>754</v>
+        <v>744</v>
       </c>
       <c r="H356" t="s">
-        <v>755</v>
+        <v>745</v>
       </c>
     </row>
     <row r="357" spans="1:8">
-      <c r="A357">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="A357" t="s">
+        <v>8</v>
+      </c>
+      <c r="B357" t="s">
+        <v>8</v>
+      </c>
+      <c r="C357" t="s">
+        <v>8</v>
       </c>
       <c r="D357" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E357" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F357" t="s">
-        <v>756</v>
+        <v>746</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>757</v>
+        <v>747</v>
       </c>
       <c r="H357" t="s">
-        <v>758</v>
+        <v>748</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358">
         <v>5808</v>
       </c>
       <c r="B358">
         <v>2004</v>
       </c>
       <c r="C358">
         <v>71</v>
       </c>
       <c r="D358" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E358" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F358" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>759</v>
+        <v>749</v>
       </c>
       <c r="H358" t="s">
-        <v>760</v>
+        <v>750</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359">
         <v>5807</v>
       </c>
       <c r="B359">
         <v>2004</v>
       </c>
       <c r="C359">
         <v>70</v>
       </c>
       <c r="D359" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E359" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F359" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>761</v>
+        <v>751</v>
       </c>
       <c r="H359" t="s">
-        <v>762</v>
+        <v>752</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
         <v>5806</v>
       </c>
       <c r="B360">
         <v>2004</v>
       </c>
       <c r="C360">
         <v>63</v>
       </c>
       <c r="D360" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E360" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F360" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>763</v>
+        <v>753</v>
       </c>
       <c r="H360" t="s">
-        <v>764</v>
+        <v>754</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361">
         <v>5804</v>
       </c>
       <c r="B361">
         <v>2004</v>
       </c>
       <c r="C361">
         <v>62</v>
       </c>
       <c r="D361" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E361" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F361" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>765</v>
+        <v>755</v>
       </c>
       <c r="H361" t="s">
-        <v>766</v>
+        <v>756</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362">
         <v>5802</v>
       </c>
       <c r="B362">
         <v>2004</v>
       </c>
       <c r="C362">
         <v>61</v>
       </c>
       <c r="D362" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E362" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F362" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>767</v>
+        <v>757</v>
       </c>
       <c r="H362" t="s">
-        <v>768</v>
+        <v>758</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363">
         <v>5800</v>
       </c>
       <c r="B363">
         <v>2004</v>
       </c>
       <c r="C363">
         <v>60</v>
       </c>
       <c r="D363" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E363" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F363" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>769</v>
+        <v>759</v>
       </c>
       <c r="H363" t="s">
-        <v>770</v>
+        <v>760</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364">
         <v>5798</v>
       </c>
       <c r="B364">
         <v>2004</v>
       </c>
       <c r="C364">
         <v>55</v>
       </c>
       <c r="D364" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E364" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F364" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>771</v>
+        <v>761</v>
       </c>
       <c r="H364" t="s">
-        <v>772</v>
+        <v>762</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365">
         <v>5797</v>
       </c>
       <c r="B365">
         <v>2004</v>
       </c>
       <c r="C365">
         <v>54</v>
       </c>
       <c r="D365" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E365" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F365" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>773</v>
+        <v>763</v>
       </c>
       <c r="H365" t="s">
-        <v>774</v>
+        <v>764</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366">
         <v>5795</v>
       </c>
       <c r="B366">
         <v>2004</v>
       </c>
       <c r="C366">
         <v>49</v>
       </c>
       <c r="D366" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E366" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F366" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>775</v>
+        <v>765</v>
       </c>
       <c r="H366" t="s">
-        <v>776</v>
+        <v>766</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367">
         <v>5794</v>
       </c>
       <c r="B367">
         <v>2004</v>
       </c>
       <c r="C367">
         <v>46</v>
       </c>
       <c r="D367" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E367" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F367" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>777</v>
+        <v>767</v>
       </c>
       <c r="H367" t="s">
-        <v>778</v>
+        <v>768</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368">
         <v>5792</v>
       </c>
       <c r="B368">
         <v>2004</v>
       </c>
       <c r="C368">
         <v>34</v>
       </c>
       <c r="D368" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E368" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F368" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>779</v>
+        <v>769</v>
       </c>
       <c r="H368" t="s">
-        <v>780</v>
+        <v>770</v>
       </c>
     </row>
     <row r="369" spans="1:8">
-      <c r="A369">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="A369" t="s">
+        <v>8</v>
+      </c>
+      <c r="B369" t="s">
+        <v>8</v>
+      </c>
+      <c r="C369" t="s">
+        <v>8</v>
       </c>
       <c r="D369" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="E369" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
       <c r="F369" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>782</v>
+        <v>771</v>
       </c>
       <c r="H369" t="s">
-        <v>783</v>
+        <v>772</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370">
         <v>5790</v>
       </c>
       <c r="B370">
         <v>2004</v>
       </c>
       <c r="C370">
         <v>13</v>
       </c>
       <c r="D370" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="E370" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
       <c r="F370" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>784</v>
+        <v>773</v>
       </c>
       <c r="H370" t="s">
-        <v>785</v>
+        <v>774</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371">
         <v>5789</v>
       </c>
       <c r="B371">
         <v>2004</v>
       </c>
       <c r="C371">
         <v>3</v>
       </c>
       <c r="D371" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E371" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F371" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>786</v>
+        <v>775</v>
       </c>
       <c r="H371" t="s">
-        <v>787</v>
+        <v>776</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372">
         <v>5771</v>
       </c>
       <c r="B372">
         <v>2016</v>
       </c>
       <c r="C372">
         <v>100</v>
       </c>
       <c r="D372" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E372" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F372" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G372" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H372" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>8</v>
+      </c>
+      <c r="B373" t="s">
+        <v>8</v>
+      </c>
+      <c r="C373" t="s">
+        <v>8</v>
+      </c>
+      <c r="D373" t="s">
+        <v>108</v>
+      </c>
+      <c r="E373" t="s">
+        <v>109</v>
+      </c>
+      <c r="F373" t="s">
+        <v>11</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H373" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>8</v>
+      </c>
+      <c r="B374" t="s">
+        <v>8</v>
+      </c>
+      <c r="C374" t="s">
+        <v>8</v>
+      </c>
+      <c r="D374" t="s">
+        <v>108</v>
+      </c>
+      <c r="E374" t="s">
+        <v>109</v>
+      </c>
+      <c r="F374" t="s">
+        <v>56</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="H374" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>8</v>
+      </c>
+      <c r="B375" t="s">
+        <v>8</v>
+      </c>
+      <c r="C375" t="s">
+        <v>8</v>
+      </c>
+      <c r="D375" t="s">
+        <v>108</v>
+      </c>
+      <c r="E375" t="s">
+        <v>109</v>
+      </c>
+      <c r="F375" t="s">
+        <v>18</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="H375" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>8</v>
+      </c>
+      <c r="B376" t="s">
+        <v>8</v>
+      </c>
+      <c r="C376" t="s">
+        <v>8</v>
+      </c>
+      <c r="D376" t="s">
+        <v>108</v>
+      </c>
+      <c r="E376" t="s">
+        <v>109</v>
+      </c>
+      <c r="F376" t="s">
+        <v>785</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H376" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>8</v>
+      </c>
+      <c r="B377" t="s">
+        <v>8</v>
+      </c>
+      <c r="C377" t="s">
+        <v>8</v>
+      </c>
+      <c r="D377" t="s">
+        <v>108</v>
+      </c>
+      <c r="E377" t="s">
+        <v>109</v>
+      </c>
+      <c r="F377" t="s">
         <v>788</v>
       </c>
-      <c r="H372" t="s">
+      <c r="G377" s="1" t="s">
         <v>789</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F373" t="s">
+      <c r="H377" t="s">
         <v>790</v>
-      </c>
-[...108 lines deleted...]
-        <v>804</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378">
         <v>5442</v>
       </c>
       <c r="B378">
         <v>2005</v>
       </c>
       <c r="C378">
         <v>213</v>
       </c>
       <c r="D378" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E378" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F378" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>805</v>
+        <v>791</v>
       </c>
       <c r="H378" t="s">
-        <v>806</v>
+        <v>792</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379">
         <v>5441</v>
       </c>
       <c r="B379">
         <v>2005</v>
       </c>
       <c r="C379">
         <v>201</v>
       </c>
       <c r="D379" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E379" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F379" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>807</v>
+        <v>793</v>
       </c>
       <c r="H379" t="s">
-        <v>808</v>
+        <v>794</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380">
         <v>5440</v>
       </c>
       <c r="B380">
         <v>2005</v>
       </c>
       <c r="C380">
         <v>199</v>
       </c>
       <c r="D380" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E380" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F380" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>809</v>
+        <v>795</v>
       </c>
       <c r="H380" t="s">
-        <v>810</v>
+        <v>796</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381">
         <v>5439</v>
       </c>
       <c r="B381">
         <v>2005</v>
       </c>
       <c r="C381">
         <v>143</v>
       </c>
       <c r="D381" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E381" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F381" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>811</v>
+        <v>797</v>
       </c>
       <c r="H381" t="s">
-        <v>812</v>
+        <v>798</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382">
         <v>5438</v>
       </c>
       <c r="B382">
         <v>2005</v>
       </c>
       <c r="C382">
         <v>126</v>
       </c>
       <c r="D382" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E382" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F382" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>813</v>
+        <v>799</v>
       </c>
       <c r="H382" t="s">
-        <v>814</v>
+        <v>800</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383">
         <v>5437</v>
       </c>
       <c r="B383">
         <v>2005</v>
       </c>
       <c r="C383">
         <v>125</v>
       </c>
       <c r="D383" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E383" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F383" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>815</v>
+        <v>801</v>
       </c>
       <c r="H383" t="s">
-        <v>816</v>
+        <v>802</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384">
         <v>5436</v>
       </c>
       <c r="B384">
         <v>2005</v>
       </c>
       <c r="C384">
         <v>124</v>
       </c>
       <c r="D384" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E384" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F384" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>817</v>
+        <v>803</v>
       </c>
       <c r="H384" t="s">
-        <v>818</v>
+        <v>804</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385">
         <v>5435</v>
       </c>
       <c r="B385">
         <v>2005</v>
       </c>
       <c r="C385">
         <v>123</v>
       </c>
       <c r="D385" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E385" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F385" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>819</v>
+        <v>805</v>
       </c>
       <c r="H385" t="s">
-        <v>820</v>
+        <v>806</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386">
         <v>5434</v>
       </c>
       <c r="B386">
         <v>2005</v>
       </c>
       <c r="C386">
         <v>121</v>
       </c>
       <c r="D386" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E386" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F386" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>821</v>
+        <v>807</v>
       </c>
       <c r="H386" t="s">
-        <v>822</v>
+        <v>808</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387">
         <v>5433</v>
       </c>
       <c r="B387">
         <v>2005</v>
       </c>
       <c r="C387">
         <v>120</v>
       </c>
       <c r="D387" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E387" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F387" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>823</v>
+        <v>809</v>
       </c>
       <c r="H387" t="s">
-        <v>824</v>
+        <v>810</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388">
         <v>5432</v>
       </c>
       <c r="B388">
         <v>2005</v>
       </c>
       <c r="C388">
         <v>77</v>
       </c>
       <c r="D388" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E388" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F388" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>825</v>
+        <v>811</v>
       </c>
       <c r="H388" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389">
         <v>5431</v>
       </c>
       <c r="B389">
         <v>2005</v>
       </c>
       <c r="C389">
         <v>73</v>
       </c>
       <c r="D389" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E389" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F389" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>827</v>
+        <v>813</v>
       </c>
       <c r="H389" t="s">
-        <v>828</v>
+        <v>814</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390">
         <v>5430</v>
       </c>
       <c r="B390">
         <v>2005</v>
       </c>
       <c r="C390">
         <v>64</v>
       </c>
       <c r="D390" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E390" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F390" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>829</v>
+        <v>815</v>
       </c>
       <c r="H390" t="s">
-        <v>830</v>
+        <v>816</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391">
         <v>5429</v>
       </c>
       <c r="B391">
         <v>2005</v>
       </c>
       <c r="C391">
         <v>63</v>
       </c>
       <c r="D391" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E391" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F391" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>831</v>
+        <v>817</v>
       </c>
       <c r="H391" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392">
         <v>5428</v>
       </c>
       <c r="B392">
         <v>2005</v>
       </c>
       <c r="C392">
         <v>61</v>
       </c>
       <c r="D392" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E392" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F392" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>833</v>
+        <v>819</v>
       </c>
       <c r="H392" t="s">
-        <v>834</v>
+        <v>820</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393">
         <v>5427</v>
       </c>
       <c r="B393">
         <v>2005</v>
       </c>
       <c r="C393">
         <v>60</v>
       </c>
       <c r="D393" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E393" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F393" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="H393" t="s">
-        <v>836</v>
+        <v>822</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394">
         <v>5426</v>
       </c>
       <c r="B394">
         <v>2005</v>
       </c>
       <c r="C394">
         <v>59</v>
       </c>
       <c r="D394" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E394" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F394" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>837</v>
+        <v>823</v>
       </c>
       <c r="H394" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395">
         <v>5425</v>
       </c>
       <c r="B395">
         <v>2005</v>
       </c>
       <c r="C395">
         <v>58</v>
       </c>
       <c r="D395" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E395" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F395" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>839</v>
+        <v>825</v>
       </c>
       <c r="H395" t="s">
-        <v>840</v>
+        <v>826</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396">
         <v>5424</v>
       </c>
       <c r="B396">
         <v>2005</v>
       </c>
       <c r="C396">
         <v>57</v>
       </c>
       <c r="D396" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E396" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F396" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>841</v>
+        <v>827</v>
       </c>
       <c r="H396" t="s">
-        <v>842</v>
+        <v>828</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397">
         <v>5423</v>
       </c>
       <c r="B397">
         <v>2005</v>
       </c>
       <c r="C397">
         <v>56</v>
       </c>
       <c r="D397" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E397" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F397" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>843</v>
+        <v>829</v>
       </c>
       <c r="H397" t="s">
-        <v>844</v>
+        <v>830</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398">
         <v>5422</v>
       </c>
       <c r="B398">
         <v>2005</v>
       </c>
       <c r="C398">
         <v>55</v>
       </c>
       <c r="D398" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E398" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F398" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>845</v>
+        <v>831</v>
       </c>
       <c r="H398" t="s">
-        <v>846</v>
+        <v>832</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399">
         <v>5421</v>
       </c>
       <c r="B399">
         <v>2005</v>
       </c>
       <c r="C399">
         <v>54</v>
       </c>
       <c r="D399" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E399" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F399" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="H399" t="s">
-        <v>848</v>
+        <v>834</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400">
         <v>5420</v>
       </c>
       <c r="B400">
         <v>2005</v>
       </c>
       <c r="C400">
         <v>53</v>
       </c>
       <c r="D400" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E400" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F400" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="H400" t="s">
-        <v>850</v>
+        <v>836</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401">
         <v>5419</v>
       </c>
       <c r="B401">
         <v>2005</v>
       </c>
       <c r="C401">
         <v>52</v>
       </c>
       <c r="D401" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E401" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F401" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>851</v>
+        <v>837</v>
       </c>
       <c r="H401" t="s">
-        <v>852</v>
+        <v>838</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402">
         <v>5418</v>
       </c>
       <c r="B402">
         <v>2005</v>
       </c>
       <c r="C402">
         <v>51</v>
       </c>
       <c r="D402" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E402" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F402" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>853</v>
+        <v>839</v>
       </c>
       <c r="H402" t="s">
-        <v>854</v>
+        <v>840</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403">
         <v>5417</v>
       </c>
       <c r="B403">
         <v>2005</v>
       </c>
       <c r="C403">
         <v>50</v>
       </c>
       <c r="D403" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E403" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F403" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>855</v>
+        <v>841</v>
       </c>
       <c r="H403" t="s">
-        <v>856</v>
+        <v>842</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404">
         <v>5416</v>
       </c>
       <c r="B404">
         <v>2005</v>
       </c>
       <c r="C404">
         <v>49</v>
       </c>
       <c r="D404" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E404" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F404" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>857</v>
+        <v>843</v>
       </c>
       <c r="H404" t="s">
-        <v>858</v>
+        <v>844</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405">
         <v>5415</v>
       </c>
       <c r="B405">
         <v>2005</v>
       </c>
       <c r="C405">
         <v>48</v>
       </c>
       <c r="D405" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E405" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F405" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>859</v>
+        <v>845</v>
       </c>
       <c r="H405" t="s">
-        <v>860</v>
+        <v>846</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406">
         <v>5414</v>
       </c>
       <c r="B406">
         <v>2005</v>
       </c>
       <c r="C406">
         <v>47</v>
       </c>
       <c r="D406" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E406" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F406" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>861</v>
+        <v>847</v>
       </c>
       <c r="H406" t="s">
-        <v>862</v>
+        <v>848</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407">
         <v>5413</v>
       </c>
       <c r="B407">
         <v>2005</v>
       </c>
       <c r="C407">
         <v>46</v>
       </c>
       <c r="D407" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E407" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F407" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>863</v>
+        <v>849</v>
       </c>
       <c r="H407" t="s">
-        <v>864</v>
+        <v>850</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408">
         <v>5412</v>
       </c>
       <c r="B408">
         <v>2005</v>
       </c>
       <c r="C408">
         <v>14</v>
       </c>
       <c r="D408" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E408" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F408" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>865</v>
+        <v>851</v>
       </c>
       <c r="H408" t="s">
-        <v>866</v>
+        <v>852</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409">
         <v>5411</v>
       </c>
       <c r="B409">
         <v>2005</v>
       </c>
       <c r="C409">
         <v>13</v>
       </c>
       <c r="D409" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E409" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F409" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>867</v>
+        <v>853</v>
       </c>
       <c r="H409" t="s">
-        <v>868</v>
+        <v>854</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410">
         <v>5410</v>
       </c>
       <c r="B410">
         <v>2005</v>
       </c>
       <c r="C410">
         <v>12</v>
       </c>
       <c r="D410" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E410" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F410" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>869</v>
+        <v>855</v>
       </c>
       <c r="H410" t="s">
-        <v>870</v>
+        <v>856</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411">
         <v>5409</v>
       </c>
       <c r="B411">
         <v>2005</v>
       </c>
       <c r="C411">
         <v>11</v>
       </c>
       <c r="D411" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E411" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F411" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>871</v>
+        <v>857</v>
       </c>
       <c r="H411" t="s">
-        <v>872</v>
+        <v>858</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412">
         <v>5408</v>
       </c>
       <c r="B412">
         <v>2005</v>
       </c>
       <c r="C412">
         <v>10</v>
       </c>
       <c r="D412" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E412" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F412" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>873</v>
+        <v>859</v>
       </c>
       <c r="H412" t="s">
-        <v>874</v>
+        <v>860</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413">
         <v>5407</v>
       </c>
       <c r="B413">
         <v>2005</v>
       </c>
       <c r="C413">
         <v>9</v>
       </c>
       <c r="D413" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E413" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F413" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>875</v>
+        <v>861</v>
       </c>
       <c r="H413" t="s">
-        <v>876</v>
+        <v>862</v>
       </c>
     </row>
     <row r="414" spans="1:8">
-      <c r="A414">
-[...6 lines deleted...]
-        <v>171</v>
+      <c r="A414" t="s">
+        <v>8</v>
+      </c>
+      <c r="B414" t="s">
+        <v>8</v>
+      </c>
+      <c r="C414" t="s">
+        <v>8</v>
       </c>
       <c r="D414" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E414" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F414" t="s">
-        <v>877</v>
+        <v>863</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>878</v>
+        <v>864</v>
       </c>
       <c r="H414" t="s">
-        <v>879</v>
+        <v>865</v>
       </c>
     </row>
     <row r="415" spans="1:8">
-      <c r="A415">
-[...6 lines deleted...]
-        <v>52</v>
+      <c r="A415" t="s">
+        <v>8</v>
+      </c>
+      <c r="B415" t="s">
+        <v>8</v>
+      </c>
+      <c r="C415" t="s">
+        <v>8</v>
       </c>
       <c r="D415" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E415" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F415" t="s">
-        <v>880</v>
+        <v>866</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>881</v>
+        <v>867</v>
       </c>
       <c r="H415" t="s">
-        <v>882</v>
+        <v>868</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416">
         <v>5272</v>
       </c>
       <c r="B416">
         <v>2006</v>
       </c>
       <c r="C416">
         <v>197</v>
       </c>
       <c r="D416" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E416" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F416" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>883</v>
+        <v>869</v>
       </c>
       <c r="H416" t="s">
-        <v>884</v>
+        <v>870</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417">
         <v>5271</v>
       </c>
       <c r="B417">
         <v>2006</v>
       </c>
       <c r="C417">
         <v>186</v>
       </c>
       <c r="D417" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E417" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F417" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>885</v>
+        <v>871</v>
       </c>
       <c r="H417" t="s">
-        <v>886</v>
+        <v>872</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418">
         <v>5270</v>
       </c>
       <c r="B418">
         <v>2006</v>
       </c>
       <c r="C418">
         <v>172</v>
       </c>
       <c r="D418" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E418" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F418" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>887</v>
+        <v>873</v>
       </c>
       <c r="H418" t="s">
-        <v>888</v>
+        <v>874</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419">
         <v>5269</v>
       </c>
       <c r="B419">
         <v>2006</v>
       </c>
       <c r="C419">
         <v>41</v>
       </c>
       <c r="D419" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E419" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F419" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>889</v>
+        <v>875</v>
       </c>
       <c r="H419" t="s">
-        <v>890</v>
+        <v>876</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420">
         <v>5268</v>
       </c>
       <c r="B420">
         <v>2006</v>
       </c>
       <c r="C420">
         <v>15</v>
       </c>
       <c r="D420" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E420" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F420" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>891</v>
+        <v>877</v>
       </c>
       <c r="H420" t="s">
-        <v>892</v>
+        <v>878</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421">
         <v>5267</v>
       </c>
       <c r="B421">
         <v>2006</v>
       </c>
       <c r="C421">
         <v>14</v>
       </c>
       <c r="D421" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E421" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F421" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>893</v>
+        <v>879</v>
       </c>
       <c r="H421" t="s">
-        <v>894</v>
+        <v>880</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422">
         <v>5176</v>
       </c>
       <c r="B422">
         <v>2007</v>
       </c>
       <c r="C422">
         <v>119</v>
       </c>
       <c r="D422" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E422" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F422" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>895</v>
+        <v>881</v>
       </c>
       <c r="H422" t="s">
-        <v>896</v>
+        <v>882</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423">
         <v>5175</v>
       </c>
       <c r="B423">
         <v>2007</v>
       </c>
       <c r="C423">
         <v>118</v>
       </c>
       <c r="D423" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E423" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F423" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G423" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="H423" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>8</v>
+      </c>
+      <c r="B424" t="s">
+        <v>8</v>
+      </c>
+      <c r="C424" t="s">
+        <v>8</v>
+      </c>
+      <c r="D424" t="s">
+        <v>108</v>
+      </c>
+      <c r="E424" t="s">
+        <v>109</v>
+      </c>
+      <c r="F424" t="s">
+        <v>785</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="H424" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>8</v>
+      </c>
+      <c r="B425" t="s">
+        <v>8</v>
+      </c>
+      <c r="C425" t="s">
+        <v>8</v>
+      </c>
+      <c r="D425" t="s">
+        <v>108</v>
+      </c>
+      <c r="E425" t="s">
+        <v>109</v>
+      </c>
+      <c r="F425" t="s">
+        <v>887</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="H425" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>8</v>
+      </c>
+      <c r="B426" t="s">
+        <v>8</v>
+      </c>
+      <c r="C426" t="s">
+        <v>8</v>
+      </c>
+      <c r="D426" t="s">
+        <v>108</v>
+      </c>
+      <c r="E426" t="s">
+        <v>109</v>
+      </c>
+      <c r="F426" t="s">
+        <v>890</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="H426" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>8</v>
+      </c>
+      <c r="B427" t="s">
+        <v>8</v>
+      </c>
+      <c r="C427" t="s">
+        <v>8</v>
+      </c>
+      <c r="D427" t="s">
+        <v>108</v>
+      </c>
+      <c r="E427" t="s">
+        <v>109</v>
+      </c>
+      <c r="F427" t="s">
+        <v>11</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="H427" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>8</v>
+      </c>
+      <c r="B428" t="s">
+        <v>8</v>
+      </c>
+      <c r="C428" t="s">
+        <v>8</v>
+      </c>
+      <c r="D428" t="s">
+        <v>108</v>
+      </c>
+      <c r="E428" t="s">
+        <v>109</v>
+      </c>
+      <c r="F428" t="s">
+        <v>788</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="H428" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>8</v>
+      </c>
+      <c r="B429" t="s">
+        <v>8</v>
+      </c>
+      <c r="C429" t="s">
+        <v>8</v>
+      </c>
+      <c r="D429" t="s">
+        <v>108</v>
+      </c>
+      <c r="E429" t="s">
+        <v>109</v>
+      </c>
+      <c r="F429" t="s">
+        <v>785</v>
+      </c>
+      <c r="G429" s="1" t="s">
         <v>897</v>
       </c>
-      <c r="H423" t="s">
+      <c r="H429" t="s">
         <v>898</v>
       </c>
     </row>
-    <row r="424" spans="1:8">
-[...15 lines deleted...]
-      <c r="F424" t="s">
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>8</v>
+      </c>
+      <c r="B430" t="s">
+        <v>8</v>
+      </c>
+      <c r="C430" t="s">
+        <v>8</v>
+      </c>
+      <c r="D430" t="s">
+        <v>108</v>
+      </c>
+      <c r="E430" t="s">
+        <v>109</v>
+      </c>
+      <c r="F430" t="s">
+        <v>890</v>
+      </c>
+      <c r="G430" s="1" t="s">
         <v>899</v>
       </c>
-      <c r="G424" s="1" t="s">
+      <c r="H430" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>8</v>
+      </c>
+      <c r="B431" t="s">
+        <v>8</v>
+      </c>
+      <c r="C431" t="s">
+        <v>8</v>
+      </c>
+      <c r="D431" t="s">
+        <v>108</v>
+      </c>
+      <c r="E431" t="s">
+        <v>109</v>
+      </c>
+      <c r="F431" t="s">
+        <v>18</v>
+      </c>
+      <c r="G431" s="1" t="s">
         <v>900</v>
       </c>
-      <c r="H424" t="s">
+      <c r="H431" t="s">
         <v>901</v>
       </c>
     </row>
-    <row r="425" spans="1:8">
-[...15 lines deleted...]
-      <c r="F425" t="s">
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>8</v>
+      </c>
+      <c r="B432" t="s">
+        <v>8</v>
+      </c>
+      <c r="C432" t="s">
+        <v>8</v>
+      </c>
+      <c r="D432" t="s">
+        <v>108</v>
+      </c>
+      <c r="E432" t="s">
+        <v>109</v>
+      </c>
+      <c r="F432" t="s">
+        <v>890</v>
+      </c>
+      <c r="G432" s="1" t="s">
         <v>902</v>
       </c>
-      <c r="G425" s="1" t="s">
+      <c r="H432" t="s">
         <v>903</v>
       </c>
-      <c r="H425" t="s">
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>8</v>
+      </c>
+      <c r="B433" t="s">
+        <v>8</v>
+      </c>
+      <c r="C433" t="s">
+        <v>8</v>
+      </c>
+      <c r="D433" t="s">
+        <v>108</v>
+      </c>
+      <c r="E433" t="s">
+        <v>109</v>
+      </c>
+      <c r="F433" t="s">
+        <v>80</v>
+      </c>
+      <c r="G433" s="1" t="s">
         <v>904</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F426" t="s">
+      <c r="H433" t="s">
         <v>905</v>
       </c>
-      <c r="G426" s="1" t="s">
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>8</v>
+      </c>
+      <c r="B434" t="s">
+        <v>8</v>
+      </c>
+      <c r="C434" t="s">
+        <v>8</v>
+      </c>
+      <c r="D434" t="s">
+        <v>108</v>
+      </c>
+      <c r="E434" t="s">
+        <v>109</v>
+      </c>
+      <c r="F434" t="s">
+        <v>887</v>
+      </c>
+      <c r="G434" s="1" t="s">
         <v>906</v>
       </c>
-      <c r="H426" t="s">
+      <c r="H434" t="s">
         <v>907</v>
       </c>
     </row>
-    <row r="427" spans="1:8">
-[...15 lines deleted...]
-      <c r="F427" t="s">
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>8</v>
+      </c>
+      <c r="B435" t="s">
+        <v>8</v>
+      </c>
+      <c r="C435" t="s">
+        <v>8</v>
+      </c>
+      <c r="D435" t="s">
+        <v>108</v>
+      </c>
+      <c r="E435" t="s">
+        <v>109</v>
+      </c>
+      <c r="F435" t="s">
         <v>908</v>
       </c>
-      <c r="G427" s="1" t="s">
+      <c r="G435" s="1" t="s">
         <v>909</v>
       </c>
-      <c r="H427" t="s">
+      <c r="H435" t="s">
         <v>910</v>
       </c>
     </row>
-    <row r="428" spans="1:8">
-[...15 lines deleted...]
-      <c r="F428" t="s">
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>8</v>
+      </c>
+      <c r="B436" t="s">
+        <v>8</v>
+      </c>
+      <c r="C436" t="s">
+        <v>8</v>
+      </c>
+      <c r="D436" t="s">
+        <v>108</v>
+      </c>
+      <c r="E436" t="s">
+        <v>109</v>
+      </c>
+      <c r="F436" t="s">
+        <v>908</v>
+      </c>
+      <c r="G436" s="1" t="s">
         <v>911</v>
       </c>
-      <c r="G428" s="1" t="s">
+      <c r="H436" t="s">
         <v>912</v>
       </c>
-      <c r="H428" t="s">
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>8</v>
+      </c>
+      <c r="B437" t="s">
+        <v>8</v>
+      </c>
+      <c r="C437" t="s">
+        <v>8</v>
+      </c>
+      <c r="D437" t="s">
+        <v>108</v>
+      </c>
+      <c r="E437" t="s">
+        <v>109</v>
+      </c>
+      <c r="F437" t="s">
+        <v>11</v>
+      </c>
+      <c r="G437" s="1" t="s">
         <v>913</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F429" t="s">
+      <c r="H437" t="s">
         <v>914</v>
       </c>
-      <c r="G429" s="1" t="s">
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>8</v>
+      </c>
+      <c r="B438" t="s">
+        <v>8</v>
+      </c>
+      <c r="C438" t="s">
+        <v>8</v>
+      </c>
+      <c r="D438" t="s">
+        <v>108</v>
+      </c>
+      <c r="E438" t="s">
+        <v>109</v>
+      </c>
+      <c r="F438" t="s">
+        <v>908</v>
+      </c>
+      <c r="G438" s="1" t="s">
         <v>915</v>
       </c>
-      <c r="H429" t="s">
+      <c r="H438" t="s">
         <v>916</v>
       </c>
     </row>
-    <row r="430" spans="1:8">
-[...15 lines deleted...]
-      <c r="F430" t="s">
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>8</v>
+      </c>
+      <c r="B439" t="s">
+        <v>8</v>
+      </c>
+      <c r="C439" t="s">
+        <v>8</v>
+      </c>
+      <c r="D439" t="s">
+        <v>108</v>
+      </c>
+      <c r="E439" t="s">
+        <v>109</v>
+      </c>
+      <c r="F439" t="s">
+        <v>11</v>
+      </c>
+      <c r="G439" s="1" t="s">
         <v>917</v>
       </c>
-      <c r="G430" s="1" t="s">
+      <c r="H439" t="s">
         <v>918</v>
       </c>
-      <c r="H430" t="s">
-[...19 lines deleted...]
-      <c r="F431" t="s">
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>8</v>
+      </c>
+      <c r="B440" t="s">
+        <v>8</v>
+      </c>
+      <c r="C440" t="s">
+        <v>8</v>
+      </c>
+      <c r="D440" t="s">
+        <v>108</v>
+      </c>
+      <c r="E440" t="s">
+        <v>109</v>
+      </c>
+      <c r="F440" t="s">
+        <v>11</v>
+      </c>
+      <c r="G440" s="1" t="s">
         <v>919</v>
       </c>
-      <c r="G431" s="1" t="s">
+      <c r="H440" t="s">
         <v>920</v>
-      </c>
-[...235 lines deleted...]
-        <v>948</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441">
         <v>4699</v>
       </c>
       <c r="B441">
         <v>2008</v>
       </c>
       <c r="C441">
         <v>205</v>
       </c>
       <c r="D441" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E441" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F441" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>949</v>
+        <v>921</v>
       </c>
       <c r="H441" t="s">
-        <v>950</v>
+        <v>922</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442">
         <v>4698</v>
       </c>
       <c r="B442">
         <v>2008</v>
       </c>
       <c r="C442">
         <v>90</v>
       </c>
       <c r="D442" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E442" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F442" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>951</v>
+        <v>923</v>
       </c>
       <c r="H442" t="s">
-        <v>952</v>
+        <v>924</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443">
         <v>4697</v>
       </c>
       <c r="B443">
         <v>2008</v>
       </c>
       <c r="C443">
         <v>69</v>
       </c>
       <c r="D443" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E443" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F443" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>953</v>
+        <v>925</v>
       </c>
       <c r="H443" t="s">
-        <v>954</v>
+        <v>926</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444">
         <v>4696</v>
       </c>
       <c r="B444">
         <v>2008</v>
       </c>
       <c r="C444">
         <v>61</v>
       </c>
       <c r="D444" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E444" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F444" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>955</v>
+        <v>927</v>
       </c>
       <c r="H444" t="s">
-        <v>956</v>
+        <v>928</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445">
         <v>4695</v>
       </c>
       <c r="B445">
         <v>2008</v>
       </c>
       <c r="C445">
         <v>57</v>
       </c>
       <c r="D445" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E445" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F445" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>957</v>
+        <v>929</v>
       </c>
       <c r="H445" t="s">
-        <v>958</v>
+        <v>930</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446">
         <v>4694</v>
       </c>
       <c r="B446">
         <v>2007</v>
       </c>
       <c r="C446">
         <v>3</v>
       </c>
       <c r="D446" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E446" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F446" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>959</v>
+        <v>931</v>
       </c>
       <c r="H446" t="s">
-        <v>960</v>
+        <v>932</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447">
         <v>4690</v>
       </c>
       <c r="B447">
         <v>2016</v>
       </c>
       <c r="C447">
         <v>59</v>
       </c>
       <c r="D447" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E447" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F447" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>961</v>
+        <v>933</v>
       </c>
       <c r="H447" t="s">
-        <v>962</v>
+        <v>934</v>
       </c>
     </row>
     <row r="448" spans="1:8">
-      <c r="A448">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A448" t="s">
+        <v>8</v>
+      </c>
+      <c r="B448" t="s">
+        <v>8</v>
+      </c>
+      <c r="C448" t="s">
+        <v>8</v>
       </c>
       <c r="D448" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="E448" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
       <c r="F448" t="s">
-        <v>963</v>
+        <v>935</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>964</v>
+        <v>936</v>
       </c>
       <c r="H448" t="s">
-        <v>965</v>
+        <v>937</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449">
         <v>4683</v>
       </c>
       <c r="B449">
         <v>2009</v>
       </c>
       <c r="C449">
         <v>293</v>
       </c>
       <c r="D449" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E449" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F449" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>966</v>
+        <v>938</v>
       </c>
       <c r="H449" t="s">
-        <v>967</v>
+        <v>939</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450">
         <v>4681</v>
       </c>
       <c r="B450">
         <v>2009</v>
       </c>
       <c r="C450">
         <v>275</v>
       </c>
       <c r="D450" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E450" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F450" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>968</v>
+        <v>940</v>
       </c>
       <c r="H450" t="s">
-        <v>969</v>
+        <v>941</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451">
         <v>4676</v>
       </c>
       <c r="B451">
         <v>2009</v>
       </c>
       <c r="C451">
         <v>269</v>
       </c>
       <c r="D451" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E451" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F451" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>970</v>
+        <v>942</v>
       </c>
       <c r="H451" t="s">
-        <v>971</v>
+        <v>943</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452">
         <v>4675</v>
       </c>
       <c r="B452">
         <v>2009</v>
       </c>
       <c r="C452">
         <v>211</v>
       </c>
       <c r="D452" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E452" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F452" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>972</v>
+        <v>944</v>
       </c>
       <c r="H452" t="s">
-        <v>973</v>
+        <v>945</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453">
         <v>4655</v>
       </c>
       <c r="B453">
         <v>2016</v>
       </c>
       <c r="C453">
         <v>52</v>
       </c>
       <c r="D453" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E453" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F453" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>974</v>
+        <v>946</v>
       </c>
       <c r="H453" t="s">
-        <v>975</v>
+        <v>947</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454">
         <v>4651</v>
       </c>
       <c r="B454">
         <v>2016</v>
       </c>
       <c r="C454">
         <v>4</v>
       </c>
       <c r="D454" t="s">
         <v>21</v>
       </c>
       <c r="E454" t="s">
         <v>22</v>
       </c>
       <c r="F454" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>976</v>
+        <v>948</v>
       </c>
       <c r="H454" t="s">
-        <v>977</v>
+        <v>949</v>
       </c>
     </row>
     <row r="455" spans="1:8">
-      <c r="A455">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="A455" t="s">
+        <v>8</v>
+      </c>
+      <c r="B455" t="s">
+        <v>8</v>
+      </c>
+      <c r="C455" t="s">
+        <v>8</v>
       </c>
       <c r="D455" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E455" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F455" t="s">
-        <v>978</v>
+        <v>18</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>979</v>
+        <v>950</v>
       </c>
       <c r="H455" t="s">
-        <v>980</v>
+        <v>951</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456">
         <v>4599</v>
       </c>
       <c r="B456">
         <v>2016</v>
       </c>
       <c r="C456">
         <v>19</v>
       </c>
       <c r="D456" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E456" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F456" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>981</v>
+        <v>952</v>
       </c>
       <c r="H456" t="s">
-        <v>982</v>
+        <v>953</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457">
         <v>4598</v>
       </c>
       <c r="B457">
         <v>2016</v>
       </c>
       <c r="C457">
         <v>18</v>
       </c>
       <c r="D457" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E457" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F457" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>983</v>
+        <v>954</v>
       </c>
       <c r="H457" t="s">
-        <v>984</v>
+        <v>955</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458">
         <v>4572</v>
       </c>
       <c r="B458">
         <v>2015</v>
       </c>
       <c r="C458">
         <v>39</v>
       </c>
       <c r="D458" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E458" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F458" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>985</v>
+        <v>956</v>
       </c>
       <c r="H458" t="s">
-        <v>986</v>
+        <v>957</v>
       </c>
     </row>
     <row r="459" spans="1:8">
-      <c r="A459">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="A459" t="s">
+        <v>8</v>
+      </c>
+      <c r="B459" t="s">
+        <v>8</v>
+      </c>
+      <c r="C459" t="s">
+        <v>8</v>
       </c>
       <c r="D459" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E459" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F459" t="s">
-        <v>987</v>
+        <v>958</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>988</v>
+        <v>959</v>
       </c>
       <c r="H459" t="s">
-        <v>989</v>
+        <v>960</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460">
         <v>4569</v>
       </c>
       <c r="B460">
         <v>2015</v>
       </c>
       <c r="C460">
         <v>549</v>
       </c>
       <c r="D460" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E460" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F460" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>990</v>
+        <v>961</v>
       </c>
       <c r="H460" t="s">
-        <v>991</v>
+        <v>962</v>
       </c>
     </row>
     <row r="461" spans="1:8">
-      <c r="A461">
-[...6 lines deleted...]
-        <v>22</v>
+      <c r="A461" t="s">
+        <v>8</v>
+      </c>
+      <c r="B461" t="s">
+        <v>8</v>
+      </c>
+      <c r="C461" t="s">
+        <v>8</v>
       </c>
       <c r="D461" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="E461" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
       <c r="F461" t="s">
-        <v>992</v>
+        <v>75</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>993</v>
+        <v>963</v>
       </c>
       <c r="H461" t="s">
-        <v>994</v>
+        <v>964</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462">
         <v>4555</v>
       </c>
       <c r="B462">
         <v>2015</v>
       </c>
       <c r="C462">
         <v>548</v>
       </c>
       <c r="D462" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E462" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F462" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>995</v>
+        <v>965</v>
       </c>
       <c r="H462" t="s">
-        <v>996</v>
+        <v>966</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463">
         <v>4554</v>
       </c>
       <c r="B463">
         <v>2015</v>
       </c>
       <c r="C463">
         <v>547</v>
       </c>
       <c r="D463" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E463" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F463" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>997</v>
+        <v>967</v>
       </c>
       <c r="H463" t="s">
-        <v>998</v>
+        <v>968</v>
       </c>
     </row>
     <row r="464" spans="1:8">
-      <c r="A464">
-[...6 lines deleted...]
-        <v>539</v>
+      <c r="A464" t="s">
+        <v>8</v>
+      </c>
+      <c r="B464" t="s">
+        <v>8</v>
+      </c>
+      <c r="C464" t="s">
+        <v>8</v>
       </c>
       <c r="D464" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E464" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F464" t="s">
-        <v>999</v>
+        <v>11</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1000</v>
+        <v>969</v>
       </c>
       <c r="H464" t="s">
-        <v>1001</v>
+        <v>970</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465">
         <v>4509</v>
       </c>
       <c r="B465">
         <v>2015</v>
       </c>
       <c r="C465">
         <v>31</v>
       </c>
       <c r="D465" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E465" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F465" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1002</v>
+        <v>971</v>
       </c>
       <c r="H465" t="s">
-        <v>1003</v>
+        <v>972</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466">
         <v>4508</v>
       </c>
       <c r="B466">
         <v>2015</v>
       </c>
       <c r="C466">
         <v>30</v>
       </c>
       <c r="D466" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E466" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F466" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1004</v>
+        <v>973</v>
       </c>
       <c r="H466" t="s">
-        <v>1003</v>
+        <v>972</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467">
         <v>4507</v>
       </c>
       <c r="B467">
         <v>2015</v>
       </c>
       <c r="C467">
         <v>29</v>
       </c>
       <c r="D467" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E467" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F467" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1005</v>
+        <v>974</v>
       </c>
       <c r="H467" t="s">
-        <v>1006</v>
+        <v>975</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468">
         <v>4506</v>
       </c>
       <c r="B468">
         <v>2015</v>
       </c>
       <c r="C468">
         <v>28</v>
       </c>
       <c r="D468" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E468" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F468" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1007</v>
+        <v>976</v>
       </c>
       <c r="H468" t="s">
-        <v>1008</v>
+        <v>977</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469">
         <v>4398</v>
       </c>
       <c r="B469">
         <v>2015</v>
       </c>
       <c r="C469">
         <v>503</v>
       </c>
       <c r="D469" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E469" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F469" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1009</v>
+        <v>978</v>
       </c>
       <c r="H469" t="s">
-        <v>1010</v>
+        <v>979</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470">
         <v>4397</v>
       </c>
       <c r="B470">
         <v>2015</v>
       </c>
       <c r="C470">
         <v>502</v>
       </c>
       <c r="D470" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E470" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F470" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1011</v>
+        <v>980</v>
       </c>
       <c r="H470" t="s">
-        <v>1012</v>
+        <v>981</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471">
         <v>4396</v>
       </c>
       <c r="B471">
         <v>2015</v>
       </c>
       <c r="C471">
         <v>501</v>
       </c>
       <c r="D471" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E471" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F471" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1013</v>
+        <v>982</v>
       </c>
       <c r="H471" t="s">
-        <v>1014</v>
+        <v>983</v>
       </c>
     </row>
     <row r="472" spans="1:8">
-      <c r="A472">
-[...6 lines deleted...]
-        <v>17</v>
+      <c r="A472" t="s">
+        <v>8</v>
+      </c>
+      <c r="B472" t="s">
+        <v>8</v>
+      </c>
+      <c r="C472" t="s">
+        <v>8</v>
       </c>
       <c r="D472" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="E472" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
       <c r="F472" t="s">
-        <v>1015</v>
+        <v>110</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1016</v>
+        <v>984</v>
       </c>
       <c r="H472" t="s">
-        <v>1017</v>
+        <v>985</v>
       </c>
     </row>
     <row r="473" spans="1:8">
-      <c r="A473">
-[...6 lines deleted...]
-        <v>16</v>
+      <c r="A473" t="s">
+        <v>8</v>
+      </c>
+      <c r="B473" t="s">
+        <v>8</v>
+      </c>
+      <c r="C473" t="s">
+        <v>8</v>
       </c>
       <c r="D473" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="E473" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
       <c r="F473" t="s">
-        <v>1018</v>
+        <v>83</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1019</v>
+        <v>986</v>
       </c>
       <c r="H473" t="s">
-        <v>1020</v>
+        <v>987</v>
       </c>
     </row>
     <row r="474" spans="1:8">
-      <c r="A474">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="A474" t="s">
+        <v>8</v>
+      </c>
+      <c r="B474" t="s">
+        <v>8</v>
+      </c>
+      <c r="C474" t="s">
+        <v>8</v>
       </c>
       <c r="D474" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="E474" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
       <c r="F474" t="s">
-        <v>1021</v>
+        <v>110</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1022</v>
+        <v>988</v>
       </c>
       <c r="H474" t="s">
-        <v>1023</v>
+        <v>989</v>
       </c>
     </row>
     <row r="475" spans="1:8">
-      <c r="A475">
-[...6 lines deleted...]
-        <v>495</v>
+      <c r="A475" t="s">
+        <v>8</v>
+      </c>
+      <c r="B475" t="s">
+        <v>8</v>
+      </c>
+      <c r="C475" t="s">
+        <v>8</v>
       </c>
       <c r="D475" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E475" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F475" t="s">
-        <v>1024</v>
+        <v>39</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1025</v>
+        <v>990</v>
       </c>
       <c r="H475" t="s">
-        <v>1026</v>
+        <v>991</v>
       </c>
     </row>
     <row r="476" spans="1:8">
-      <c r="A476">
-[...6 lines deleted...]
-        <v>50</v>
+      <c r="A476" t="s">
+        <v>8</v>
+      </c>
+      <c r="B476" t="s">
+        <v>8</v>
+      </c>
+      <c r="C476" t="s">
+        <v>8</v>
       </c>
       <c r="D476" t="s">
         <v>21</v>
       </c>
       <c r="E476" t="s">
         <v>22</v>
       </c>
       <c r="F476" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1027</v>
+        <v>992</v>
       </c>
       <c r="H476" t="s">
-        <v>1028</v>
+        <v>993</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477">
         <v>4326</v>
       </c>
       <c r="B477">
         <v>2015</v>
       </c>
       <c r="C477">
         <v>457</v>
       </c>
       <c r="D477" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E477" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F477" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1029</v>
+        <v>994</v>
       </c>
       <c r="H477" t="s">
-        <v>1030</v>
+        <v>995</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478">
         <v>4319</v>
       </c>
       <c r="B478">
         <v>2015</v>
       </c>
       <c r="C478">
         <v>452</v>
       </c>
       <c r="D478" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E478" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F478" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1031</v>
+        <v>996</v>
       </c>
       <c r="H478" t="s">
-        <v>1032</v>
+        <v>997</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479">
         <v>4318</v>
       </c>
       <c r="B479">
         <v>2015</v>
       </c>
       <c r="C479">
         <v>451</v>
       </c>
       <c r="D479" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E479" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F479" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1033</v>
+        <v>998</v>
       </c>
       <c r="H479" t="s">
-        <v>1034</v>
+        <v>999</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480">
         <v>4294</v>
       </c>
       <c r="B480">
         <v>2015</v>
       </c>
       <c r="C480">
         <v>13</v>
       </c>
       <c r="D480" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E480" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F480" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1035</v>
+        <v>1000</v>
       </c>
       <c r="H480" t="s">
-        <v>1036</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="481" spans="1:8">
-      <c r="A481">
-[...6 lines deleted...]
-        <v>16</v>
+      <c r="A481" t="s">
+        <v>8</v>
+      </c>
+      <c r="B481" t="s">
+        <v>8</v>
+      </c>
+      <c r="C481" t="s">
+        <v>8</v>
       </c>
       <c r="D481" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E481" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F481" t="s">
-        <v>1037</v>
+        <v>11</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1038</v>
+        <v>1002</v>
       </c>
       <c r="H481" t="s">
-        <v>1039</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="482" spans="1:8">
-      <c r="A482">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="A482" t="s">
+        <v>8</v>
+      </c>
+      <c r="B482" t="s">
+        <v>8</v>
+      </c>
+      <c r="C482" t="s">
+        <v>8</v>
       </c>
       <c r="D482" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E482" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F482" t="s">
-        <v>1040</v>
+        <v>958</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1041</v>
+        <v>1004</v>
       </c>
       <c r="H482" t="s">
-        <v>1042</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="483" spans="1:8">
-      <c r="A483">
-[...6 lines deleted...]
-        <v>415</v>
+      <c r="A483" t="s">
+        <v>8</v>
+      </c>
+      <c r="B483" t="s">
+        <v>8</v>
+      </c>
+      <c r="C483" t="s">
+        <v>8</v>
       </c>
       <c r="D483" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E483" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F483" t="s">
-        <v>1043</v>
+        <v>110</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1044</v>
+        <v>1006</v>
       </c>
       <c r="H483" t="s">
-        <v>1045</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484">
         <v>4248</v>
       </c>
       <c r="B484">
         <v>2015</v>
       </c>
       <c r="C484">
         <v>38</v>
       </c>
       <c r="D484" t="s">
         <v>21</v>
       </c>
       <c r="E484" t="s">
         <v>22</v>
       </c>
       <c r="F484" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1046</v>
+        <v>1008</v>
       </c>
       <c r="H484" t="s">
-        <v>1047</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485">
         <v>4234</v>
       </c>
       <c r="B485">
         <v>2015</v>
       </c>
       <c r="C485">
         <v>399</v>
       </c>
       <c r="D485" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E485" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F485" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1048</v>
+        <v>1010</v>
       </c>
       <c r="H485" t="s">
-        <v>1049</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="486" spans="1:8">
-      <c r="A486">
-[...6 lines deleted...]
-        <v>393</v>
+      <c r="A486" t="s">
+        <v>8</v>
+      </c>
+      <c r="B486" t="s">
+        <v>8</v>
+      </c>
+      <c r="C486" t="s">
+        <v>8</v>
       </c>
       <c r="D486" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E486" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F486" t="s">
-        <v>1050</v>
+        <v>99</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1051</v>
+        <v>1012</v>
       </c>
       <c r="H486" t="s">
-        <v>1052</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487">
         <v>4210</v>
       </c>
       <c r="B487">
         <v>2015</v>
       </c>
       <c r="C487">
         <v>384</v>
       </c>
       <c r="D487" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E487" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F487" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1053</v>
+        <v>1014</v>
       </c>
       <c r="H487" t="s">
-        <v>1054</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="488" spans="1:8">
-      <c r="A488">
-[...6 lines deleted...]
-        <v>372</v>
+      <c r="A488" t="s">
+        <v>8</v>
+      </c>
+      <c r="B488" t="s">
+        <v>8</v>
+      </c>
+      <c r="C488" t="s">
+        <v>8</v>
       </c>
       <c r="D488" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E488" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F488" t="s">
-        <v>1055</v>
+        <v>11</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1056</v>
+        <v>1016</v>
       </c>
       <c r="H488" t="s">
-        <v>1057</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="489" spans="1:8">
-      <c r="A489">
-[...6 lines deleted...]
-        <v>365</v>
+      <c r="A489" t="s">
+        <v>8</v>
+      </c>
+      <c r="B489" t="s">
+        <v>8</v>
+      </c>
+      <c r="C489" t="s">
+        <v>8</v>
       </c>
       <c r="D489" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E489" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F489" t="s">
-        <v>1058</v>
+        <v>110</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1059</v>
+        <v>1018</v>
       </c>
       <c r="H489" t="s">
-        <v>1060</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490">
         <v>4180</v>
       </c>
       <c r="B490">
         <v>2015</v>
       </c>
       <c r="C490">
         <v>364</v>
       </c>
       <c r="D490" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E490" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F490" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1061</v>
+        <v>1020</v>
       </c>
       <c r="H490" t="s">
-        <v>1062</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491">
         <v>4164</v>
       </c>
       <c r="B491">
         <v>2015</v>
       </c>
       <c r="C491">
         <v>350</v>
       </c>
       <c r="D491" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E491" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F491" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1063</v>
+        <v>1022</v>
       </c>
       <c r="H491" t="s">
-        <v>1064</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492">
         <v>4161</v>
       </c>
       <c r="B492">
         <v>2015</v>
       </c>
       <c r="C492">
         <v>349</v>
       </c>
       <c r="D492" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E492" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F492" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1065</v>
+        <v>1024</v>
       </c>
       <c r="H492" t="s">
-        <v>1066</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493">
         <v>4154</v>
       </c>
       <c r="B493">
         <v>2015</v>
       </c>
       <c r="C493">
         <v>344</v>
       </c>
       <c r="D493" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E493" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F493" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1067</v>
+        <v>1026</v>
       </c>
       <c r="H493" t="s">
-        <v>1068</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494">
         <v>4153</v>
       </c>
       <c r="B494">
         <v>2015</v>
       </c>
       <c r="C494">
         <v>343</v>
       </c>
       <c r="D494" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E494" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F494" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1069</v>
+        <v>1028</v>
       </c>
       <c r="H494" t="s">
-        <v>1070</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495">
         <v>4121</v>
       </c>
       <c r="B495">
         <v>2015</v>
       </c>
       <c r="C495">
         <v>318</v>
       </c>
       <c r="D495" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E495" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F495" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1071</v>
+        <v>1030</v>
       </c>
       <c r="H495" t="s">
-        <v>1072</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="496" spans="1:8">
-      <c r="A496">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="A496" t="s">
+        <v>8</v>
+      </c>
+      <c r="B496" t="s">
+        <v>8</v>
+      </c>
+      <c r="C496" t="s">
+        <v>8</v>
       </c>
       <c r="D496" t="s">
-        <v>1073</v>
+        <v>1032</v>
       </c>
       <c r="E496" t="s">
-        <v>1074</v>
+        <v>1033</v>
       </c>
       <c r="F496" t="s">
-        <v>1075</v>
+        <v>958</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1076</v>
+        <v>1034</v>
       </c>
       <c r="H496" t="s">
-        <v>1077</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="497" spans="1:8">
-      <c r="A497">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="A497" t="s">
+        <v>8</v>
+      </c>
+      <c r="B497" t="s">
+        <v>8</v>
+      </c>
+      <c r="C497" t="s">
+        <v>8</v>
       </c>
       <c r="D497" t="s">
-        <v>1073</v>
+        <v>1032</v>
       </c>
       <c r="E497" t="s">
-        <v>1074</v>
+        <v>1033</v>
       </c>
       <c r="F497" t="s">
-        <v>1078</v>
+        <v>39</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1079</v>
+        <v>1036</v>
       </c>
       <c r="H497" t="s">
-        <v>1080</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="498" spans="1:8">
-      <c r="A498">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A498" t="s">
+        <v>8</v>
+      </c>
+      <c r="B498" t="s">
+        <v>8</v>
+      </c>
+      <c r="C498" t="s">
+        <v>8</v>
       </c>
       <c r="D498" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E498" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="F498" t="s">
-        <v>1081</v>
+        <v>99</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1082</v>
+        <v>1038</v>
       </c>
       <c r="H498" t="s">
-        <v>1083</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="499" spans="1:8">
-      <c r="A499">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="A499" t="s">
+        <v>8</v>
+      </c>
+      <c r="B499" t="s">
+        <v>8</v>
+      </c>
+      <c r="C499" t="s">
+        <v>8</v>
       </c>
       <c r="D499" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E499" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F499" t="s">
-        <v>1084</v>
+        <v>746</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1085</v>
+        <v>1040</v>
       </c>
       <c r="H499" t="s">
-        <v>1086</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="500" spans="1:8">
-      <c r="A500">
-[...6 lines deleted...]
-        <v>273</v>
+      <c r="A500" t="s">
+        <v>8</v>
+      </c>
+      <c r="B500" t="s">
+        <v>8</v>
+      </c>
+      <c r="C500" t="s">
+        <v>8</v>
       </c>
       <c r="D500" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E500" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F500" t="s">
-        <v>1087</v>
+        <v>11</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1088</v>
+        <v>1042</v>
       </c>
       <c r="H500" t="s">
-        <v>1089</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501">
         <v>4041</v>
       </c>
       <c r="B501">
         <v>2015</v>
       </c>
       <c r="C501">
         <v>272</v>
       </c>
       <c r="D501" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E501" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F501" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1090</v>
+        <v>1044</v>
       </c>
       <c r="H501" t="s">
-        <v>1091</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502">
         <v>4040</v>
       </c>
       <c r="B502">
         <v>2015</v>
       </c>
       <c r="C502">
         <v>271</v>
       </c>
       <c r="D502" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E502" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F502" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1092</v>
+        <v>1046</v>
       </c>
       <c r="H502" t="s">
-        <v>1093</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503">
         <v>4027</v>
       </c>
       <c r="B503">
         <v>2015</v>
       </c>
       <c r="C503">
         <v>260</v>
       </c>
       <c r="D503" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E503" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F503" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1094</v>
+        <v>1048</v>
       </c>
       <c r="H503" t="s">
-        <v>1095</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="504" spans="1:8">
-      <c r="A504">
-[...6 lines deleted...]
-        <v>257</v>
+      <c r="A504" t="s">
+        <v>8</v>
+      </c>
+      <c r="B504" t="s">
+        <v>8</v>
+      </c>
+      <c r="C504" t="s">
+        <v>8</v>
       </c>
       <c r="D504" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E504" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F504" t="s">
-        <v>1096</v>
+        <v>746</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1097</v>
+        <v>1050</v>
       </c>
       <c r="H504" t="s">
-        <v>1098</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="505" spans="1:8">
-      <c r="A505">
-[...6 lines deleted...]
-        <v>255</v>
+      <c r="A505" t="s">
+        <v>8</v>
+      </c>
+      <c r="B505" t="s">
+        <v>8</v>
+      </c>
+      <c r="C505" t="s">
+        <v>8</v>
       </c>
       <c r="D505" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E505" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F505" t="s">
-        <v>1099</v>
+        <v>75</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1100</v>
+        <v>1052</v>
       </c>
       <c r="H505" t="s">
-        <v>1101</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506">
         <v>3992</v>
       </c>
       <c r="B506">
         <v>2015</v>
       </c>
       <c r="C506">
         <v>240</v>
       </c>
       <c r="D506" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E506" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F506" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1102</v>
+        <v>1054</v>
       </c>
       <c r="H506" t="s">
-        <v>1103</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507">
         <v>3987</v>
       </c>
       <c r="B507">
         <v>2015</v>
       </c>
       <c r="C507">
         <v>5</v>
       </c>
       <c r="D507" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E507" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F507" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1104</v>
+        <v>1056</v>
       </c>
       <c r="H507" t="s">
-        <v>1105</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508">
         <v>3985</v>
       </c>
       <c r="B508">
         <v>2015</v>
       </c>
       <c r="C508">
         <v>236</v>
       </c>
       <c r="D508" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E508" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F508" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1106</v>
+        <v>1058</v>
       </c>
       <c r="H508" t="s">
-        <v>1107</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509">
         <v>3970</v>
       </c>
       <c r="B509">
         <v>2015</v>
       </c>
       <c r="C509">
         <v>21</v>
       </c>
       <c r="D509" t="s">
         <v>21</v>
       </c>
       <c r="E509" t="s">
         <v>22</v>
       </c>
       <c r="F509" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1108</v>
+        <v>1060</v>
       </c>
       <c r="H509" t="s">
-        <v>1109</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="510" spans="1:8">
-      <c r="A510">
-[...6 lines deleted...]
-        <v>221</v>
+      <c r="A510" t="s">
+        <v>8</v>
+      </c>
+      <c r="B510" t="s">
+        <v>8</v>
+      </c>
+      <c r="C510" t="s">
+        <v>8</v>
       </c>
       <c r="D510" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E510" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F510" t="s">
-        <v>1110</v>
+        <v>746</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1111</v>
+        <v>1062</v>
       </c>
       <c r="H510" t="s">
-        <v>1112</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511">
         <v>3951</v>
       </c>
       <c r="B511">
         <v>2015</v>
       </c>
       <c r="C511">
         <v>20</v>
       </c>
       <c r="D511" t="s">
         <v>21</v>
       </c>
       <c r="E511" t="s">
         <v>22</v>
       </c>
       <c r="F511" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1113</v>
+        <v>1064</v>
       </c>
       <c r="H511" t="s">
-        <v>1114</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="512" spans="1:8">
-      <c r="A512">
-[...6 lines deleted...]
-        <v>207</v>
+      <c r="A512" t="s">
+        <v>8</v>
+      </c>
+      <c r="B512" t="s">
+        <v>8</v>
+      </c>
+      <c r="C512" t="s">
+        <v>8</v>
       </c>
       <c r="D512" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E512" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F512" t="s">
-        <v>1115</v>
+        <v>75</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1116</v>
+        <v>1066</v>
       </c>
       <c r="H512" t="s">
-        <v>1117</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="513" spans="1:8">
-      <c r="A513">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="A513" t="s">
+        <v>8</v>
+      </c>
+      <c r="B513" t="s">
+        <v>8</v>
+      </c>
+      <c r="C513" t="s">
+        <v>8</v>
       </c>
       <c r="D513" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E513" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F513" t="s">
-        <v>1118</v>
+        <v>746</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1119</v>
+        <v>1068</v>
       </c>
       <c r="H513" t="s">
-        <v>1120</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514">
         <v>3902</v>
       </c>
       <c r="B514">
         <v>2015</v>
       </c>
       <c r="C514">
         <v>175</v>
       </c>
       <c r="D514" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E514" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F514" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1121</v>
+        <v>1070</v>
       </c>
       <c r="H514" t="s">
-        <v>1122</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515">
         <v>3901</v>
       </c>
       <c r="B515">
         <v>2015</v>
       </c>
       <c r="C515">
         <v>174</v>
       </c>
       <c r="D515" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E515" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F515" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1123</v>
+        <v>1072</v>
       </c>
       <c r="H515" t="s">
-        <v>1124</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516">
         <v>3900</v>
       </c>
       <c r="B516">
         <v>2015</v>
       </c>
       <c r="C516">
         <v>173</v>
       </c>
       <c r="D516" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E516" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F516" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1125</v>
+        <v>1074</v>
       </c>
       <c r="H516" t="s">
-        <v>1126</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="517" spans="1:8">
-      <c r="A517">
-[...6 lines deleted...]
-        <v>160</v>
+      <c r="A517" t="s">
+        <v>8</v>
+      </c>
+      <c r="B517" t="s">
+        <v>8</v>
+      </c>
+      <c r="C517" t="s">
+        <v>8</v>
       </c>
       <c r="D517" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E517" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F517" t="s">
-        <v>1127</v>
+        <v>11</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1128</v>
+        <v>1076</v>
       </c>
       <c r="H517" t="s">
-        <v>1129</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="518" spans="1:8">
-      <c r="A518">
-[...6 lines deleted...]
-        <v>121</v>
+      <c r="A518" t="s">
+        <v>8</v>
+      </c>
+      <c r="B518" t="s">
+        <v>8</v>
+      </c>
+      <c r="C518" t="s">
+        <v>8</v>
       </c>
       <c r="D518" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E518" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F518" t="s">
-        <v>1130</v>
+        <v>80</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1131</v>
+        <v>1078</v>
       </c>
       <c r="H518" t="s">
-        <v>1132</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519">
         <v>3782</v>
       </c>
       <c r="B519">
         <v>2015</v>
       </c>
       <c r="C519">
         <v>86</v>
       </c>
       <c r="D519" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E519" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F519" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1133</v>
+        <v>1080</v>
       </c>
       <c r="H519" t="s">
-        <v>1134</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="520" spans="1:8">
-      <c r="A520">
-[...6 lines deleted...]
-        <v>75</v>
+      <c r="A520" t="s">
+        <v>8</v>
+      </c>
+      <c r="B520" t="s">
+        <v>8</v>
+      </c>
+      <c r="C520" t="s">
+        <v>8</v>
       </c>
       <c r="D520" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E520" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F520" t="s">
-        <v>1135</v>
+        <v>18</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1136</v>
+        <v>1082</v>
       </c>
       <c r="H520" t="s">
-        <v>1137</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="521" spans="1:8">
-      <c r="A521">
-[...6 lines deleted...]
-        <v>74</v>
+      <c r="A521" t="s">
+        <v>8</v>
+      </c>
+      <c r="B521" t="s">
+        <v>8</v>
+      </c>
+      <c r="C521" t="s">
+        <v>8</v>
       </c>
       <c r="D521" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E521" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F521" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1138</v>
+        <v>1084</v>
       </c>
       <c r="H521" t="s">
-        <v>1139</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522">
         <v>3766</v>
       </c>
       <c r="B522">
         <v>2015</v>
       </c>
       <c r="C522">
         <v>71</v>
       </c>
       <c r="D522" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E522" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F522" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>1140</v>
+        <v>1086</v>
       </c>
       <c r="H522" t="s">
-        <v>1141</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523">
         <v>3751</v>
       </c>
       <c r="B523">
         <v>2015</v>
       </c>
       <c r="C523">
         <v>59</v>
       </c>
       <c r="D523" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E523" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F523" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>1142</v>
+        <v>1088</v>
       </c>
       <c r="H523" t="s">
-        <v>1143</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524">
         <v>3729</v>
       </c>
       <c r="B524">
         <v>2015</v>
       </c>
       <c r="C524">
         <v>45</v>
       </c>
       <c r="D524" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E524" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F524" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1144</v>
+        <v>1090</v>
       </c>
       <c r="H524" t="s">
-        <v>1145</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525">
         <v>3718</v>
       </c>
       <c r="B525">
         <v>2015</v>
       </c>
       <c r="C525">
         <v>37</v>
       </c>
       <c r="D525" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E525" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F525" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1146</v>
+        <v>1092</v>
       </c>
       <c r="H525" t="s">
-        <v>1147</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526">
         <v>3709</v>
       </c>
       <c r="B526">
         <v>2015</v>
       </c>
       <c r="C526">
         <v>30</v>
       </c>
       <c r="D526" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E526" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F526" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1148</v>
+        <v>1094</v>
       </c>
       <c r="H526" t="s">
-        <v>1149</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="527" spans="1:8">
-      <c r="A527">
-[...6 lines deleted...]
-        <v>26</v>
+      <c r="A527" t="s">
+        <v>8</v>
+      </c>
+      <c r="B527" t="s">
+        <v>8</v>
+      </c>
+      <c r="C527" t="s">
+        <v>8</v>
       </c>
       <c r="D527" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E527" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F527" t="s">
-        <v>571</v>
+        <v>11</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1150</v>
+        <v>1096</v>
       </c>
       <c r="H527" t="s">
-        <v>1151</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528">
         <v>3704</v>
       </c>
       <c r="B528">
         <v>2015</v>
       </c>
       <c r="C528">
         <v>25</v>
       </c>
       <c r="D528" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E528" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F528" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1152</v>
+        <v>1098</v>
       </c>
       <c r="H528" t="s">
-        <v>1153</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529">
         <v>3702</v>
       </c>
       <c r="B529">
         <v>2015</v>
       </c>
       <c r="C529">
         <v>23</v>
       </c>
       <c r="D529" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E529" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F529" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>1154</v>
+        <v>1100</v>
       </c>
       <c r="H529" t="s">
-        <v>1155</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="530" spans="1:8">
-      <c r="A530">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="A530" t="s">
+        <v>8</v>
+      </c>
+      <c r="B530" t="s">
+        <v>8</v>
+      </c>
+      <c r="C530" t="s">
+        <v>8</v>
       </c>
       <c r="D530" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E530" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F530" t="s">
-        <v>1156</v>
+        <v>110</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>1157</v>
+        <v>1102</v>
       </c>
       <c r="H530" t="s">
-        <v>1158</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="531" spans="1:8">
-      <c r="A531">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="A531" t="s">
+        <v>8</v>
+      </c>
+      <c r="B531" t="s">
+        <v>8</v>
+      </c>
+      <c r="C531" t="s">
+        <v>8</v>
       </c>
       <c r="D531" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E531" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F531" t="s">
-        <v>1159</v>
+        <v>39</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>1160</v>
+        <v>1104</v>
       </c>
       <c r="H531" t="s">
-        <v>1161</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532">
         <v>3687</v>
       </c>
       <c r="B532">
         <v>2015</v>
       </c>
       <c r="C532">
         <v>9</v>
       </c>
       <c r="D532" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E532" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F532" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>1162</v>
+        <v>1106</v>
       </c>
       <c r="H532" t="s">
-        <v>1163</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="533" spans="1:8">
-      <c r="A533">
-[...5 lines deleted...]
-      <c r="C533">
+      <c r="A533" t="s">
+        <v>8</v>
+      </c>
+      <c r="B533" t="s">
+        <v>8</v>
+      </c>
+      <c r="C533" t="s">
         <v>8</v>
       </c>
       <c r="D533" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E533" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F533" t="s">
-        <v>1164</v>
+        <v>99</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>1165</v>
+        <v>1108</v>
       </c>
       <c r="H533" t="s">
-        <v>1166</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534">
         <v>3649</v>
       </c>
       <c r="B534">
         <v>2014</v>
       </c>
       <c r="C534">
         <v>35</v>
       </c>
       <c r="D534" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E534" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F534" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>1167</v>
+        <v>1110</v>
       </c>
       <c r="H534" t="s">
-        <v>1168</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535">
         <v>3648</v>
       </c>
       <c r="B535">
         <v>2014</v>
       </c>
       <c r="C535">
         <v>34</v>
       </c>
       <c r="D535" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E535" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F535" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>1169</v>
+        <v>1112</v>
       </c>
       <c r="H535" t="s">
-        <v>1168</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="536" spans="1:8">
-      <c r="A536">
-[...6 lines deleted...]
-        <v>555</v>
+      <c r="A536" t="s">
+        <v>8</v>
+      </c>
+      <c r="B536" t="s">
+        <v>8</v>
+      </c>
+      <c r="C536" t="s">
+        <v>8</v>
       </c>
       <c r="D536" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E536" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F536" t="s">
-        <v>978</v>
+        <v>18</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>1170</v>
+        <v>1113</v>
       </c>
       <c r="H536" t="s">
-        <v>1171</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="537" spans="1:8">
-      <c r="A537">
-[...6 lines deleted...]
-        <v>554</v>
+      <c r="A537" t="s">
+        <v>8</v>
+      </c>
+      <c r="B537" t="s">
+        <v>8</v>
+      </c>
+      <c r="C537" t="s">
+        <v>8</v>
       </c>
       <c r="D537" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E537" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F537" t="s">
-        <v>1172</v>
+        <v>83</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>1173</v>
+        <v>1115</v>
       </c>
       <c r="H537" t="s">
-        <v>1174</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="538" spans="1:8">
-      <c r="A538">
-[...6 lines deleted...]
-        <v>552</v>
+      <c r="A538" t="s">
+        <v>8</v>
+      </c>
+      <c r="B538" t="s">
+        <v>8</v>
+      </c>
+      <c r="C538" t="s">
+        <v>8</v>
       </c>
       <c r="D538" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E538" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F538" t="s">
-        <v>1175</v>
+        <v>80</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>1176</v>
+        <v>1117</v>
       </c>
       <c r="H538" t="s">
-        <v>1177</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539">
         <v>3611</v>
       </c>
       <c r="B539">
         <v>2014</v>
       </c>
       <c r="C539">
         <v>528</v>
       </c>
       <c r="D539" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E539" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F539" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>1178</v>
+        <v>1119</v>
       </c>
       <c r="H539" t="s">
-        <v>1179</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540">
         <v>3609</v>
       </c>
       <c r="B540">
         <v>2014</v>
       </c>
       <c r="C540">
         <v>526</v>
       </c>
       <c r="D540" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E540" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F540" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>1180</v>
+        <v>1121</v>
       </c>
       <c r="H540" t="s">
-        <v>1181</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541">
         <v>3608</v>
       </c>
       <c r="B541">
         <v>2014</v>
       </c>
       <c r="C541">
         <v>525</v>
       </c>
       <c r="D541" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E541" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F541" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>1182</v>
+        <v>1123</v>
       </c>
       <c r="H541" t="s">
-        <v>1183</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542">
         <v>3607</v>
       </c>
       <c r="B542">
         <v>2014</v>
       </c>
       <c r="C542">
         <v>524</v>
       </c>
       <c r="D542" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E542" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F542" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>1184</v>
+        <v>1125</v>
       </c>
       <c r="H542" t="s">
-        <v>1185</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="543" spans="1:8">
-      <c r="A543">
-[...6 lines deleted...]
-        <v>508</v>
+      <c r="A543" t="s">
+        <v>8</v>
+      </c>
+      <c r="B543" t="s">
+        <v>8</v>
+      </c>
+      <c r="C543" t="s">
+        <v>8</v>
       </c>
       <c r="D543" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E543" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F543" t="s">
-        <v>1186</v>
+        <v>18</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>1187</v>
+        <v>1127</v>
       </c>
       <c r="H543" t="s">
-        <v>1188</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="544" spans="1:8">
-      <c r="A544">
-[...6 lines deleted...]
-        <v>29</v>
+      <c r="A544" t="s">
+        <v>8</v>
+      </c>
+      <c r="B544" t="s">
+        <v>8</v>
+      </c>
+      <c r="C544" t="s">
+        <v>8</v>
       </c>
       <c r="D544" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E544" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F544" t="s">
-        <v>1189</v>
+        <v>746</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>1190</v>
+        <v>1129</v>
       </c>
       <c r="H544" t="s">
-        <v>1191</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="545" spans="1:8">
-      <c r="A545">
-[...6 lines deleted...]
-        <v>500</v>
+      <c r="A545" t="s">
+        <v>8</v>
+      </c>
+      <c r="B545" t="s">
+        <v>8</v>
+      </c>
+      <c r="C545" t="s">
+        <v>8</v>
       </c>
       <c r="D545" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E545" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F545" t="s">
-        <v>1192</v>
+        <v>75</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>1193</v>
+        <v>1131</v>
       </c>
       <c r="H545" t="s">
-        <v>1194</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546">
         <v>3569</v>
       </c>
       <c r="B546">
         <v>2014</v>
       </c>
       <c r="C546">
         <v>68</v>
       </c>
       <c r="D546" t="s">
         <v>21</v>
       </c>
       <c r="E546" t="s">
         <v>22</v>
       </c>
       <c r="F546" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>1195</v>
+        <v>1133</v>
       </c>
       <c r="H546" t="s">
-        <v>1196</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547">
         <v>3568</v>
       </c>
       <c r="B547">
         <v>2014</v>
       </c>
       <c r="C547">
         <v>67</v>
       </c>
       <c r="D547" t="s">
         <v>21</v>
       </c>
       <c r="E547" t="s">
         <v>22</v>
       </c>
       <c r="F547" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>1197</v>
+        <v>1135</v>
       </c>
       <c r="H547" t="s">
-        <v>1198</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548">
         <v>3567</v>
       </c>
       <c r="B548">
         <v>2014</v>
       </c>
       <c r="C548">
         <v>496</v>
       </c>
       <c r="D548" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E548" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F548" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G548" s="1" t="s">
-        <v>1199</v>
+        <v>1137</v>
       </c>
       <c r="H548" t="s">
-        <v>1200</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="549" spans="1:8">
-      <c r="A549">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A549" t="s">
+        <v>8</v>
+      </c>
+      <c r="B549" t="s">
+        <v>8</v>
+      </c>
+      <c r="C549" t="s">
+        <v>8</v>
       </c>
       <c r="D549" t="s">
+        <v>37</v>
+      </c>
+      <c r="E549" t="s">
         <v>38</v>
       </c>
-      <c r="E549" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F549" t="s">
-        <v>1201</v>
+        <v>746</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>1202</v>
+        <v>1139</v>
       </c>
       <c r="H549" t="s">
-        <v>1203</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="550" spans="1:8">
-      <c r="A550">
-[...6 lines deleted...]
-        <v>490</v>
+      <c r="A550" t="s">
+        <v>8</v>
+      </c>
+      <c r="B550" t="s">
+        <v>8</v>
+      </c>
+      <c r="C550" t="s">
+        <v>8</v>
       </c>
       <c r="D550" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E550" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F550" t="s">
-        <v>1204</v>
+        <v>958</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>1205</v>
+        <v>1141</v>
       </c>
       <c r="H550" t="s">
-        <v>1206</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="551" spans="1:8">
-      <c r="A551">
-[...6 lines deleted...]
-        <v>489</v>
+      <c r="A551" t="s">
+        <v>8</v>
+      </c>
+      <c r="B551" t="s">
+        <v>8</v>
+      </c>
+      <c r="C551" t="s">
+        <v>8</v>
       </c>
       <c r="D551" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E551" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F551" t="s">
-        <v>1207</v>
+        <v>958</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>1208</v>
+        <v>1143</v>
       </c>
       <c r="H551" t="s">
-        <v>1209</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="552" spans="1:8">
-      <c r="A552">
-[...6 lines deleted...]
-        <v>488</v>
+      <c r="A552" t="s">
+        <v>8</v>
+      </c>
+      <c r="B552" t="s">
+        <v>8</v>
+      </c>
+      <c r="C552" t="s">
+        <v>8</v>
       </c>
       <c r="D552" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E552" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F552" t="s">
-        <v>1210</v>
+        <v>18</v>
       </c>
       <c r="G552" s="1" t="s">
-        <v>1211</v>
+        <v>1145</v>
       </c>
       <c r="H552" t="s">
-        <v>1212</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="553" spans="1:8">
-      <c r="A553">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A553" t="s">
+        <v>8</v>
+      </c>
+      <c r="B553" t="s">
+        <v>8</v>
+      </c>
+      <c r="C553" t="s">
+        <v>8</v>
       </c>
       <c r="D553" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="E553" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="F553" t="s">
-        <v>1213</v>
+        <v>958</v>
       </c>
       <c r="G553" s="1" t="s">
-        <v>1214</v>
+        <v>1147</v>
       </c>
       <c r="H553" t="s">
-        <v>1215</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="554" spans="1:8">
-      <c r="A554">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="A554" t="s">
+        <v>8</v>
+      </c>
+      <c r="B554" t="s">
+        <v>8</v>
+      </c>
+      <c r="C554" t="s">
+        <v>8</v>
       </c>
       <c r="D554" t="s">
+        <v>37</v>
+      </c>
+      <c r="E554" t="s">
         <v>38</v>
       </c>
-      <c r="E554" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F554" t="s">
-        <v>1216</v>
+        <v>746</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>1217</v>
+        <v>1149</v>
       </c>
       <c r="H554" t="s">
-        <v>1218</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="555" spans="1:8">
-      <c r="A555">
-[...6 lines deleted...]
-        <v>484</v>
+      <c r="A555" t="s">
+        <v>8</v>
+      </c>
+      <c r="B555" t="s">
+        <v>8</v>
+      </c>
+      <c r="C555" t="s">
+        <v>8</v>
       </c>
       <c r="D555" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E555" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F555" t="s">
-        <v>1219</v>
+        <v>83</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>1220</v>
+        <v>1151</v>
       </c>
       <c r="H555" t="s">
-        <v>1221</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="556" spans="1:8">
-      <c r="A556">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="A556" t="s">
+        <v>8</v>
+      </c>
+      <c r="B556" t="s">
+        <v>8</v>
+      </c>
+      <c r="C556" t="s">
+        <v>8</v>
       </c>
       <c r="D556" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="E556" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
       <c r="F556" t="s">
-        <v>1222</v>
+        <v>746</v>
       </c>
       <c r="G556" s="1" t="s">
-        <v>1223</v>
+        <v>1153</v>
       </c>
       <c r="H556" t="s">
-        <v>1224</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557">
         <v>3488</v>
       </c>
       <c r="B557">
         <v>2014</v>
       </c>
       <c r="C557">
         <v>440</v>
       </c>
       <c r="D557" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E557" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F557" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G557" s="1" t="s">
-        <v>1225</v>
+        <v>1155</v>
       </c>
       <c r="H557" t="s">
-        <v>1226</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558">
         <v>3487</v>
       </c>
       <c r="B558">
         <v>2014</v>
       </c>
       <c r="C558">
         <v>439</v>
       </c>
       <c r="D558" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E558" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F558" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G558" s="1" t="s">
-        <v>1227</v>
+        <v>1157</v>
       </c>
       <c r="H558" t="s">
-        <v>1228</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559">
         <v>3435</v>
       </c>
       <c r="B559">
         <v>2014</v>
       </c>
       <c r="C559">
         <v>415</v>
       </c>
       <c r="D559" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E559" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F559" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G559" s="1" t="s">
-        <v>1229</v>
+        <v>1159</v>
       </c>
       <c r="H559" t="s">
-        <v>1230</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560">
         <v>3397</v>
       </c>
       <c r="B560">
         <v>2014</v>
       </c>
       <c r="C560">
         <v>387</v>
       </c>
       <c r="D560" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E560" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F560" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G560" s="1" t="s">
-        <v>1231</v>
+        <v>1161</v>
       </c>
       <c r="H560" t="s">
-        <v>1232</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="561" spans="1:8">
-      <c r="A561">
-[...6 lines deleted...]
-        <v>50</v>
+      <c r="A561" t="s">
+        <v>8</v>
+      </c>
+      <c r="B561" t="s">
+        <v>8</v>
+      </c>
+      <c r="C561" t="s">
+        <v>8</v>
       </c>
       <c r="D561" t="s">
         <v>21</v>
       </c>
       <c r="E561" t="s">
         <v>22</v>
       </c>
       <c r="F561" t="s">
-        <v>1233</v>
+        <v>75</v>
       </c>
       <c r="G561" s="1" t="s">
-        <v>1234</v>
+        <v>1163</v>
       </c>
       <c r="H561" t="s">
-        <v>1235</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562">
         <v>3358</v>
       </c>
       <c r="B562">
         <v>2014</v>
       </c>
       <c r="C562">
         <v>366</v>
       </c>
       <c r="D562" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E562" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F562" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G562" s="1" t="s">
-        <v>1236</v>
+        <v>1165</v>
       </c>
       <c r="H562" t="s">
-        <v>1237</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="563" spans="1:8">
-      <c r="A563">
-[...6 lines deleted...]
-        <v>362</v>
+      <c r="A563" t="s">
+        <v>8</v>
+      </c>
+      <c r="B563" t="s">
+        <v>8</v>
+      </c>
+      <c r="C563" t="s">
+        <v>8</v>
       </c>
       <c r="D563" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E563" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F563" t="s">
-        <v>1238</v>
+        <v>746</v>
       </c>
       <c r="G563" s="1" t="s">
-        <v>1239</v>
+        <v>1167</v>
       </c>
       <c r="H563" t="s">
-        <v>1240</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="564" spans="1:8">
-      <c r="A564">
-[...6 lines deleted...]
-        <v>48</v>
+      <c r="A564" t="s">
+        <v>8</v>
+      </c>
+      <c r="B564" t="s">
+        <v>8</v>
+      </c>
+      <c r="C564" t="s">
+        <v>8</v>
       </c>
       <c r="D564" t="s">
         <v>21</v>
       </c>
       <c r="E564" t="s">
         <v>22</v>
       </c>
       <c r="F564" t="s">
-        <v>1241</v>
+        <v>958</v>
       </c>
       <c r="G564" s="1" t="s">
-        <v>1242</v>
+        <v>1169</v>
       </c>
       <c r="H564" t="s">
-        <v>1243</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565">
         <v>3325</v>
       </c>
       <c r="B565">
         <v>2014</v>
       </c>
       <c r="C565">
         <v>339</v>
       </c>
       <c r="D565" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E565" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F565" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G565" s="1" t="s">
-        <v>1244</v>
+        <v>1171</v>
       </c>
       <c r="H565" t="s">
-        <v>1245</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566">
         <v>3318</v>
       </c>
       <c r="B566">
         <v>2014</v>
       </c>
       <c r="C566">
         <v>332</v>
       </c>
       <c r="D566" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E566" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F566" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G566" s="1" t="s">
-        <v>1246</v>
+        <v>1173</v>
       </c>
       <c r="H566" t="s">
-        <v>1247</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="567" spans="1:8">
-      <c r="A567">
-[...6 lines deleted...]
-        <v>330</v>
+      <c r="A567" t="s">
+        <v>8</v>
+      </c>
+      <c r="B567" t="s">
+        <v>8</v>
+      </c>
+      <c r="C567" t="s">
+        <v>8</v>
       </c>
       <c r="D567" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E567" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F567" t="s">
-        <v>1248</v>
+        <v>18</v>
       </c>
       <c r="G567" s="1" t="s">
-        <v>1249</v>
+        <v>1175</v>
       </c>
       <c r="H567" t="s">
-        <v>1250</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="568" spans="1:8">
-      <c r="A568">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="A568" t="s">
+        <v>8</v>
+      </c>
+      <c r="B568" t="s">
+        <v>8</v>
+      </c>
+      <c r="C568" t="s">
+        <v>8</v>
       </c>
       <c r="D568" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E568" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F568" t="s">
-        <v>1251</v>
+        <v>83</v>
       </c>
       <c r="G568" s="1" t="s">
-        <v>1252</v>
+        <v>1177</v>
       </c>
       <c r="H568" t="s">
-        <v>1253</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="569" spans="1:8">
-      <c r="A569">
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="A569" t="s">
+        <v>8</v>
+      </c>
+      <c r="B569" t="s">
+        <v>8</v>
+      </c>
+      <c r="C569" t="s">
+        <v>8</v>
       </c>
       <c r="D569" t="s">
         <v>21</v>
       </c>
       <c r="E569" t="s">
         <v>22</v>
       </c>
       <c r="F569" t="s">
-        <v>1254</v>
+        <v>80</v>
       </c>
       <c r="G569" s="1" t="s">
-        <v>1255</v>
+        <v>1179</v>
       </c>
       <c r="H569" t="s">
-        <v>1256</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="570" spans="1:8">
-      <c r="A570">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A570" t="s">
+        <v>8</v>
+      </c>
+      <c r="B570" t="s">
+        <v>8</v>
+      </c>
+      <c r="C570" t="s">
+        <v>8</v>
       </c>
       <c r="D570" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="E570" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
       <c r="F570" t="s">
-        <v>1257</v>
+        <v>11</v>
       </c>
       <c r="G570" s="1" t="s">
-        <v>1258</v>
+        <v>1181</v>
       </c>
       <c r="H570" t="s">
-        <v>1259</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="571" spans="1:8">
-      <c r="A571">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A571" t="s">
+        <v>8</v>
+      </c>
+      <c r="B571" t="s">
+        <v>8</v>
+      </c>
+      <c r="C571" t="s">
+        <v>8</v>
       </c>
       <c r="D571" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="E571" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
       <c r="F571" t="s">
-        <v>1260</v>
+        <v>18</v>
       </c>
       <c r="G571" s="1" t="s">
-        <v>1261</v>
+        <v>1183</v>
       </c>
       <c r="H571" t="s">
-        <v>1262</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="572" spans="1:8">
-      <c r="A572">
-[...6 lines deleted...]
-        <v>255</v>
+      <c r="A572" t="s">
+        <v>8</v>
+      </c>
+      <c r="B572" t="s">
+        <v>8</v>
+      </c>
+      <c r="C572" t="s">
+        <v>8</v>
       </c>
       <c r="D572" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E572" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F572" t="s">
-        <v>571</v>
+        <v>11</v>
       </c>
       <c r="G572" s="1" t="s">
-        <v>1263</v>
+        <v>1185</v>
       </c>
       <c r="H572" t="s">
-        <v>1264</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573">
         <v>3186</v>
       </c>
       <c r="B573">
         <v>2014</v>
       </c>
       <c r="C573">
         <v>27</v>
       </c>
       <c r="D573" t="s">
         <v>21</v>
       </c>
       <c r="E573" t="s">
         <v>22</v>
       </c>
       <c r="F573" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G573" s="1" t="s">
-        <v>1265</v>
+        <v>1187</v>
       </c>
       <c r="H573" t="s">
-        <v>1266</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="574" spans="1:8">
-      <c r="A574">
-[...6 lines deleted...]
-        <v>26</v>
+      <c r="A574" t="s">
+        <v>8</v>
+      </c>
+      <c r="B574" t="s">
+        <v>8</v>
+      </c>
+      <c r="C574" t="s">
+        <v>8</v>
       </c>
       <c r="D574" t="s">
         <v>21</v>
       </c>
       <c r="E574" t="s">
         <v>22</v>
       </c>
       <c r="F574" t="s">
-        <v>1267</v>
+        <v>958</v>
       </c>
       <c r="G574" s="1" t="s">
-        <v>1268</v>
+        <v>1189</v>
       </c>
       <c r="H574" t="s">
-        <v>1269</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="575" spans="1:8">
-      <c r="A575">
-[...6 lines deleted...]
-        <v>233</v>
+      <c r="A575" t="s">
+        <v>8</v>
+      </c>
+      <c r="B575" t="s">
+        <v>8</v>
+      </c>
+      <c r="C575" t="s">
+        <v>8</v>
       </c>
       <c r="D575" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E575" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F575" t="s">
-        <v>1055</v>
+        <v>11</v>
       </c>
       <c r="G575" s="1" t="s">
-        <v>1270</v>
+        <v>1191</v>
       </c>
       <c r="H575" t="s">
-        <v>1271</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576">
         <v>3171</v>
       </c>
       <c r="B576">
         <v>2014</v>
       </c>
       <c r="C576">
         <v>226</v>
       </c>
       <c r="D576" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E576" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F576" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G576" s="1" t="s">
-        <v>1272</v>
+        <v>1193</v>
       </c>
       <c r="H576" t="s">
-        <v>1273</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="577" spans="1:8">
-      <c r="A577">
-[...6 lines deleted...]
-        <v>224</v>
+      <c r="A577" t="s">
+        <v>8</v>
+      </c>
+      <c r="B577" t="s">
+        <v>8</v>
+      </c>
+      <c r="C577" t="s">
+        <v>8</v>
       </c>
       <c r="D577" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E577" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F577" t="s">
-        <v>1274</v>
+        <v>75</v>
       </c>
       <c r="G577" s="1" t="s">
-        <v>1275</v>
+        <v>1195</v>
       </c>
       <c r="H577" t="s">
-        <v>1276</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="578" spans="1:8">
-      <c r="A578">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A578" t="s">
+        <v>8</v>
+      </c>
+      <c r="B578" t="s">
+        <v>8</v>
+      </c>
+      <c r="C578" t="s">
+        <v>8</v>
       </c>
       <c r="D578" t="s">
-        <v>1277</v>
+        <v>1197</v>
       </c>
       <c r="E578" t="s">
-        <v>1278</v>
+        <v>1198</v>
       </c>
       <c r="F578" t="s">
-        <v>1279</v>
+        <v>110</v>
       </c>
       <c r="G578" s="1" t="s">
-        <v>1280</v>
+        <v>1199</v>
       </c>
       <c r="H578" t="s">
-        <v>1281</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="579" spans="1:8">
-      <c r="A579">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="A579" t="s">
+        <v>8</v>
+      </c>
+      <c r="B579" t="s">
+        <v>8</v>
+      </c>
+      <c r="C579" t="s">
+        <v>8</v>
       </c>
       <c r="D579" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E579" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F579" t="s">
-        <v>1282</v>
+        <v>99</v>
       </c>
       <c r="G579" s="1" t="s">
-        <v>1283</v>
+        <v>1201</v>
       </c>
       <c r="H579" t="s">
-        <v>1284</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="580" spans="1:8">
-      <c r="A580">
-[...5 lines deleted...]
-      <c r="C580">
+      <c r="A580" t="s">
+        <v>8</v>
+      </c>
+      <c r="B580" t="s">
+        <v>8</v>
+      </c>
+      <c r="C580" t="s">
         <v>8</v>
       </c>
       <c r="D580" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E580" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F580" t="s">
-        <v>1285</v>
+        <v>958</v>
       </c>
       <c r="G580" s="1" t="s">
-        <v>1286</v>
+        <v>1203</v>
       </c>
       <c r="H580" t="s">
-        <v>1284</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581">
         <v>3114</v>
       </c>
       <c r="B581">
         <v>2014</v>
       </c>
       <c r="C581">
         <v>187</v>
       </c>
       <c r="D581" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E581" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F581" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G581" s="1" t="s">
-        <v>1287</v>
+        <v>1204</v>
       </c>
       <c r="H581" t="s">
-        <v>1288</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582">
         <v>3096</v>
       </c>
       <c r="B582">
         <v>2014</v>
       </c>
       <c r="C582">
         <v>173</v>
       </c>
       <c r="D582" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E582" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F582" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G582" s="1" t="s">
-        <v>1289</v>
+        <v>1206</v>
       </c>
       <c r="H582" t="s">
-        <v>1290</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="583" spans="1:8">
-      <c r="A583">
-[...6 lines deleted...]
-        <v>171</v>
+      <c r="A583" t="s">
+        <v>8</v>
+      </c>
+      <c r="B583" t="s">
+        <v>8</v>
+      </c>
+      <c r="C583" t="s">
+        <v>8</v>
       </c>
       <c r="D583" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E583" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F583" t="s">
-        <v>1291</v>
+        <v>80</v>
       </c>
       <c r="G583" s="1" t="s">
-        <v>1292</v>
+        <v>1208</v>
       </c>
       <c r="H583" t="s">
-        <v>1293</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584">
         <v>3072</v>
       </c>
       <c r="B584">
         <v>2014</v>
       </c>
       <c r="C584">
         <v>159</v>
       </c>
       <c r="D584" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E584" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F584" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G584" s="1" t="s">
-        <v>1294</v>
+        <v>1210</v>
       </c>
       <c r="H584" t="s">
-        <v>1295</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585">
         <v>3060</v>
       </c>
       <c r="B585">
         <v>2014</v>
       </c>
       <c r="C585">
         <v>148</v>
       </c>
       <c r="D585" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E585" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F585" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G585" s="1" t="s">
-        <v>1296</v>
+        <v>1212</v>
       </c>
       <c r="H585" t="s">
-        <v>1297</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="586" spans="1:8">
-      <c r="A586">
-[...6 lines deleted...]
-        <v>119</v>
+      <c r="A586" t="s">
+        <v>8</v>
+      </c>
+      <c r="B586" t="s">
+        <v>8</v>
+      </c>
+      <c r="C586" t="s">
+        <v>8</v>
       </c>
       <c r="D586" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E586" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F586" t="s">
-        <v>1298</v>
+        <v>75</v>
       </c>
       <c r="G586" s="1" t="s">
-        <v>1299</v>
+        <v>1214</v>
       </c>
       <c r="H586" t="s">
-        <v>1300</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="587" spans="1:8">
-      <c r="A587">
-[...6 lines deleted...]
-        <v>118</v>
+      <c r="A587" t="s">
+        <v>8</v>
+      </c>
+      <c r="B587" t="s">
+        <v>8</v>
+      </c>
+      <c r="C587" t="s">
+        <v>8</v>
       </c>
       <c r="D587" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E587" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F587" t="s">
-        <v>1301</v>
+        <v>11</v>
       </c>
       <c r="G587" s="1" t="s">
-        <v>1302</v>
+        <v>1216</v>
       </c>
       <c r="H587" t="s">
-        <v>1303</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588">
         <v>2997</v>
       </c>
       <c r="B588">
         <v>2014</v>
       </c>
       <c r="C588">
         <v>103</v>
       </c>
       <c r="D588" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E588" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F588" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G588" s="1" t="s">
-        <v>1304</v>
+        <v>1218</v>
       </c>
       <c r="H588" t="s">
-        <v>1305</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589">
         <v>2985</v>
       </c>
       <c r="B589">
         <v>2014</v>
       </c>
       <c r="C589">
         <v>92</v>
       </c>
       <c r="D589" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E589" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F589" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G589" s="1" t="s">
-        <v>1306</v>
+        <v>1220</v>
       </c>
       <c r="H589" t="s">
-        <v>1307</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="590" spans="1:8">
-      <c r="A590">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A590" t="s">
+        <v>8</v>
+      </c>
+      <c r="B590" t="s">
+        <v>8</v>
+      </c>
+      <c r="C590" t="s">
+        <v>8</v>
       </c>
       <c r="D590" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="E590" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
       <c r="F590" t="s">
-        <v>1308</v>
+        <v>80</v>
       </c>
       <c r="G590" s="1" t="s">
-        <v>1309</v>
+        <v>1222</v>
       </c>
       <c r="H590" t="s">
-        <v>1310</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591">
         <v>2975</v>
       </c>
       <c r="B591">
         <v>2014</v>
       </c>
       <c r="C591">
         <v>2</v>
       </c>
       <c r="D591" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E591" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F591" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G591" s="1" t="s">
-        <v>1311</v>
+        <v>1224</v>
       </c>
       <c r="H591" t="s">
-        <v>1312</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592">
         <v>2968</v>
       </c>
       <c r="B592">
         <v>2014</v>
       </c>
       <c r="C592">
         <v>79</v>
       </c>
       <c r="D592" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E592" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F592" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G592" s="1" t="s">
-        <v>1313</v>
+        <v>1226</v>
       </c>
       <c r="H592" t="s">
-        <v>1314</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593">
         <v>2966</v>
       </c>
       <c r="B593">
         <v>2014</v>
       </c>
       <c r="C593">
         <v>77</v>
       </c>
       <c r="D593" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E593" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F593" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G593" s="1" t="s">
-        <v>1315</v>
+        <v>1228</v>
       </c>
       <c r="H593" t="s">
-        <v>1316</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594">
         <v>2949</v>
       </c>
       <c r="B594">
         <v>2014</v>
       </c>
       <c r="C594">
         <v>68</v>
       </c>
       <c r="D594" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E594" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F594" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G594" s="1" t="s">
-        <v>1317</v>
+        <v>1230</v>
       </c>
       <c r="H594" t="s">
-        <v>1318</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595">
         <v>2918</v>
       </c>
       <c r="B595">
         <v>2014</v>
       </c>
       <c r="C595">
         <v>2</v>
       </c>
       <c r="D595" t="s">
         <v>21</v>
       </c>
       <c r="E595" t="s">
         <v>22</v>
       </c>
       <c r="F595" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G595" s="1" t="s">
-        <v>1319</v>
+        <v>1232</v>
       </c>
       <c r="H595" t="s">
-        <v>1320</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="596" spans="1:8">
-      <c r="A596">
-[...6 lines deleted...]
-        <v>53</v>
+      <c r="A596" t="s">
+        <v>8</v>
+      </c>
+      <c r="B596" t="s">
+        <v>8</v>
+      </c>
+      <c r="C596" t="s">
+        <v>8</v>
       </c>
       <c r="D596" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E596" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F596" t="s">
-        <v>1321</v>
+        <v>11</v>
       </c>
       <c r="G596" s="1" t="s">
-        <v>1322</v>
+        <v>1234</v>
       </c>
       <c r="H596" t="s">
-        <v>1323</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597">
         <v>2915</v>
       </c>
       <c r="B597">
         <v>2014</v>
       </c>
       <c r="C597">
         <v>52</v>
       </c>
       <c r="D597" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E597" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F597" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G597" s="1" t="s">
-        <v>1324</v>
+        <v>1236</v>
       </c>
       <c r="H597" t="s">
-        <v>1325</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598">
         <v>2914</v>
       </c>
       <c r="B598">
         <v>2014</v>
       </c>
       <c r="C598">
         <v>51</v>
       </c>
       <c r="D598" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E598" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F598" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G598" s="1" t="s">
-        <v>1326</v>
+        <v>1238</v>
       </c>
       <c r="H598" t="s">
-        <v>1327</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599">
         <v>2913</v>
       </c>
       <c r="B599">
         <v>2014</v>
       </c>
       <c r="C599">
         <v>50</v>
       </c>
       <c r="D599" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E599" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F599" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G599" s="1" t="s">
-        <v>1328</v>
+        <v>1240</v>
       </c>
       <c r="H599" t="s">
-        <v>1329</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="600" spans="1:8">
-      <c r="A600">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="A600" t="s">
+        <v>8</v>
+      </c>
+      <c r="B600" t="s">
+        <v>8</v>
+      </c>
+      <c r="C600" t="s">
+        <v>8</v>
       </c>
       <c r="D600" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E600" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F600" t="s">
-        <v>1330</v>
+        <v>958</v>
       </c>
       <c r="G600" s="1" t="s">
-        <v>1331</v>
+        <v>1242</v>
       </c>
       <c r="H600" t="s">
-        <v>1332</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="601" spans="1:8">
-      <c r="A601">
-[...6 lines deleted...]
-        <v>34</v>
+      <c r="A601" t="s">
+        <v>8</v>
+      </c>
+      <c r="B601" t="s">
+        <v>8</v>
+      </c>
+      <c r="C601" t="s">
+        <v>8</v>
       </c>
       <c r="D601" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E601" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F601" t="s">
-        <v>1333</v>
+        <v>39</v>
       </c>
       <c r="G601" s="1" t="s">
-        <v>1334</v>
+        <v>1244</v>
       </c>
       <c r="H601" t="s">
-        <v>1335</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602">
         <v>2887</v>
       </c>
       <c r="B602">
         <v>2014</v>
       </c>
       <c r="C602">
         <v>26</v>
       </c>
       <c r="D602" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E602" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F602" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G602" s="1" t="s">
-        <v>1336</v>
+        <v>1246</v>
       </c>
       <c r="H602" t="s">
-        <v>1337</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603">
         <v>2875</v>
       </c>
       <c r="B603">
         <v>2014</v>
       </c>
       <c r="C603">
         <v>16</v>
       </c>
       <c r="D603" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E603" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F603" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G603" s="1" t="s">
-        <v>1338</v>
+        <v>1248</v>
       </c>
       <c r="H603" t="s">
-        <v>1339</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604">
         <v>2873</v>
       </c>
       <c r="B604">
         <v>2014</v>
       </c>
       <c r="C604">
         <v>14</v>
       </c>
       <c r="D604" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E604" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F604" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G604" s="1" t="s">
-        <v>1340</v>
+        <v>1250</v>
       </c>
       <c r="H604" t="s">
-        <v>1341</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="605" spans="1:8">
-      <c r="A605">
-[...6 lines deleted...]
-        <v>67</v>
+      <c r="A605" t="s">
+        <v>8</v>
+      </c>
+      <c r="B605" t="s">
+        <v>8</v>
+      </c>
+      <c r="C605" t="s">
+        <v>8</v>
       </c>
       <c r="D605" t="s">
         <v>21</v>
       </c>
       <c r="E605" t="s">
         <v>22</v>
       </c>
       <c r="F605" t="s">
-        <v>1342</v>
+        <v>11</v>
       </c>
       <c r="G605" s="1" t="s">
-        <v>1343</v>
+        <v>1252</v>
       </c>
       <c r="H605" t="s">
-        <v>1344</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="606" spans="1:8">
-      <c r="A606">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="A606" t="s">
+        <v>8</v>
+      </c>
+      <c r="B606" t="s">
+        <v>8</v>
+      </c>
+      <c r="C606" t="s">
+        <v>8</v>
       </c>
       <c r="D606" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="E606" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
       <c r="F606" t="s">
-        <v>1345</v>
+        <v>11</v>
       </c>
       <c r="G606" s="1" t="s">
-        <v>1346</v>
+        <v>1254</v>
       </c>
       <c r="H606" t="s">
-        <v>1347</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="607" spans="1:8">
-      <c r="A607">
-[...6 lines deleted...]
-        <v>43</v>
+      <c r="A607" t="s">
+        <v>8</v>
+      </c>
+      <c r="B607" t="s">
+        <v>8</v>
+      </c>
+      <c r="C607" t="s">
+        <v>8</v>
       </c>
       <c r="D607" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E607" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F607" t="s">
-        <v>1348</v>
+        <v>11</v>
       </c>
       <c r="G607" s="1" t="s">
-        <v>1349</v>
+        <v>1256</v>
       </c>
       <c r="H607" t="s">
-        <v>1350</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="608" spans="1:8">
-      <c r="A608">
-[...6 lines deleted...]
-        <v>65</v>
+      <c r="A608" t="s">
+        <v>8</v>
+      </c>
+      <c r="B608" t="s">
+        <v>8</v>
+      </c>
+      <c r="C608" t="s">
+        <v>8</v>
       </c>
       <c r="D608" t="s">
         <v>21</v>
       </c>
       <c r="E608" t="s">
         <v>22</v>
       </c>
       <c r="F608" t="s">
-        <v>1351</v>
+        <v>958</v>
       </c>
       <c r="G608" s="1" t="s">
-        <v>1352</v>
+        <v>1258</v>
       </c>
       <c r="H608" t="s">
-        <v>1353</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="609" spans="1:8">
-      <c r="A609">
-[...6 lines deleted...]
-        <v>27</v>
+      <c r="A609" t="s">
+        <v>8</v>
+      </c>
+      <c r="B609" t="s">
+        <v>8</v>
+      </c>
+      <c r="C609" t="s">
+        <v>8</v>
       </c>
       <c r="D609" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E609" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F609" t="s">
-        <v>1354</v>
+        <v>110</v>
       </c>
       <c r="G609" s="1" t="s">
-        <v>1355</v>
+        <v>1260</v>
       </c>
       <c r="H609" t="s">
-        <v>1356</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="610" spans="1:8">
-      <c r="A610">
-[...6 lines deleted...]
-        <v>64</v>
+      <c r="A610" t="s">
+        <v>8</v>
+      </c>
+      <c r="B610" t="s">
+        <v>8</v>
+      </c>
+      <c r="C610" t="s">
+        <v>8</v>
       </c>
       <c r="D610" t="s">
         <v>21</v>
       </c>
       <c r="E610" t="s">
         <v>22</v>
       </c>
       <c r="F610" t="s">
-        <v>978</v>
+        <v>18</v>
       </c>
       <c r="G610" s="1" t="s">
-        <v>1357</v>
+        <v>1262</v>
       </c>
       <c r="H610" t="s">
-        <v>1358</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611">
         <v>2802</v>
       </c>
       <c r="B611">
         <v>2013</v>
       </c>
       <c r="C611">
         <v>39</v>
       </c>
       <c r="D611" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E611" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F611" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G611" s="1" t="s">
-        <v>1359</v>
+        <v>1264</v>
       </c>
       <c r="H611" t="s">
-        <v>1360</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612">
         <v>2801</v>
       </c>
       <c r="B612">
         <v>2013</v>
       </c>
       <c r="C612">
         <v>38</v>
       </c>
       <c r="D612" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E612" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F612" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G612" s="1" t="s">
-        <v>1361</v>
+        <v>1266</v>
       </c>
       <c r="H612" t="s">
-        <v>1362</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="613" spans="1:8">
-      <c r="A613">
-[...6 lines deleted...]
-        <v>62</v>
+      <c r="A613" t="s">
+        <v>8</v>
+      </c>
+      <c r="B613" t="s">
+        <v>8</v>
+      </c>
+      <c r="C613" t="s">
+        <v>8</v>
       </c>
       <c r="D613" t="s">
         <v>21</v>
       </c>
       <c r="E613" t="s">
         <v>22</v>
       </c>
       <c r="F613" t="s">
-        <v>1363</v>
+        <v>99</v>
       </c>
       <c r="G613" s="1" t="s">
-        <v>1364</v>
+        <v>1268</v>
       </c>
       <c r="H613" t="s">
-        <v>1365</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614">
         <v>2776</v>
       </c>
       <c r="B614">
         <v>2013</v>
       </c>
       <c r="C614">
         <v>572</v>
       </c>
       <c r="D614" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E614" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F614" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G614" s="1" t="s">
-        <v>1366</v>
+        <v>1270</v>
       </c>
       <c r="H614" t="s">
-        <v>1367</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="615" spans="1:8">
-      <c r="A615">
-[...6 lines deleted...]
-        <v>30</v>
+      <c r="A615" t="s">
+        <v>8</v>
+      </c>
+      <c r="B615" t="s">
+        <v>8</v>
+      </c>
+      <c r="C615" t="s">
+        <v>8</v>
       </c>
       <c r="D615" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E615" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F615" t="s">
-        <v>1368</v>
+        <v>75</v>
       </c>
       <c r="G615" s="1" t="s">
-        <v>1369</v>
+        <v>1272</v>
       </c>
       <c r="H615" t="s">
-        <v>1370</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="616" spans="1:8">
-      <c r="A616">
-[...6 lines deleted...]
-        <v>561</v>
+      <c r="A616" t="s">
+        <v>8</v>
+      </c>
+      <c r="B616" t="s">
+        <v>8</v>
+      </c>
+      <c r="C616" t="s">
+        <v>8</v>
       </c>
       <c r="D616" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E616" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F616" t="s">
-        <v>1371</v>
+        <v>746</v>
       </c>
       <c r="G616" s="1" t="s">
-        <v>1372</v>
+        <v>1274</v>
       </c>
       <c r="H616" t="s">
-        <v>1373</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617">
         <v>2744</v>
       </c>
       <c r="B617">
         <v>2013</v>
       </c>
       <c r="C617">
         <v>557</v>
       </c>
       <c r="D617" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E617" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F617" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G617" s="1" t="s">
-        <v>1374</v>
+        <v>1276</v>
       </c>
       <c r="H617" t="s">
-        <v>1375</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618">
         <v>2743</v>
       </c>
       <c r="B618">
         <v>2013</v>
       </c>
       <c r="C618">
         <v>556</v>
       </c>
       <c r="D618" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E618" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F618" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G618" s="1" t="s">
-        <v>1376</v>
+        <v>1278</v>
       </c>
       <c r="H618" t="s">
-        <v>1377</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="619" spans="1:8">
-      <c r="A619">
-[...6 lines deleted...]
-        <v>555</v>
+      <c r="A619" t="s">
+        <v>8</v>
+      </c>
+      <c r="B619" t="s">
+        <v>8</v>
+      </c>
+      <c r="C619" t="s">
+        <v>8</v>
       </c>
       <c r="D619" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E619" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F619" t="s">
-        <v>1378</v>
+        <v>99</v>
       </c>
       <c r="G619" s="1" t="s">
-        <v>1379</v>
+        <v>1280</v>
       </c>
       <c r="H619" t="s">
-        <v>1380</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="620" spans="1:8">
-      <c r="A620">
-[...6 lines deleted...]
-        <v>57</v>
+      <c r="A620" t="s">
+        <v>8</v>
+      </c>
+      <c r="B620" t="s">
+        <v>8</v>
+      </c>
+      <c r="C620" t="s">
+        <v>8</v>
       </c>
       <c r="D620" t="s">
         <v>21</v>
       </c>
       <c r="E620" t="s">
         <v>22</v>
       </c>
       <c r="F620" t="s">
-        <v>978</v>
+        <v>18</v>
       </c>
       <c r="G620" s="1" t="s">
-        <v>1381</v>
+        <v>1282</v>
       </c>
       <c r="H620" t="s">
-        <v>1382</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621">
         <v>2714</v>
       </c>
       <c r="B621">
         <v>2013</v>
       </c>
       <c r="C621">
         <v>536</v>
       </c>
       <c r="D621" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E621" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F621" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G621" s="1" t="s">
-        <v>1383</v>
+        <v>1284</v>
       </c>
       <c r="H621" t="s">
-        <v>1384</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="622" spans="1:8">
-      <c r="A622">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A622" t="s">
+        <v>8</v>
+      </c>
+      <c r="B622" t="s">
+        <v>8</v>
+      </c>
+      <c r="C622" t="s">
+        <v>8</v>
       </c>
       <c r="D622" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E622" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F622" t="s">
-        <v>1385</v>
+        <v>863</v>
       </c>
       <c r="G622" s="1" t="s">
-        <v>1386</v>
+        <v>1286</v>
       </c>
       <c r="H622" t="s">
-        <v>1387</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623">
         <v>2698</v>
       </c>
       <c r="B623">
         <v>2013</v>
       </c>
       <c r="C623">
         <v>530</v>
       </c>
       <c r="D623" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E623" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F623" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G623" s="1" t="s">
-        <v>1388</v>
+        <v>1288</v>
       </c>
       <c r="H623" t="s">
-        <v>1389</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624">
         <v>2688</v>
       </c>
       <c r="B624">
         <v>2013</v>
       </c>
       <c r="C624">
         <v>522</v>
       </c>
       <c r="D624" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E624" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F624" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G624" s="1" t="s">
-        <v>1390</v>
+        <v>1290</v>
       </c>
       <c r="H624" t="s">
-        <v>1391</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625">
         <v>2687</v>
       </c>
       <c r="B625">
         <v>2013</v>
       </c>
       <c r="C625">
         <v>521</v>
       </c>
       <c r="D625" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E625" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F625" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G625" s="1" t="s">
-        <v>1392</v>
+        <v>1292</v>
       </c>
       <c r="H625" t="s">
-        <v>1393</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="626" spans="1:8">
-      <c r="A626">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="A626" t="s">
+        <v>8</v>
+      </c>
+      <c r="B626" t="s">
+        <v>8</v>
+      </c>
+      <c r="C626" t="s">
+        <v>8</v>
       </c>
       <c r="D626" t="s">
+        <v>37</v>
+      </c>
+      <c r="E626" t="s">
         <v>38</v>
       </c>
-      <c r="E626" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F626" t="s">
-        <v>1394</v>
+        <v>18</v>
       </c>
       <c r="G626" s="1" t="s">
-        <v>1395</v>
+        <v>1294</v>
       </c>
       <c r="H626" t="s">
-        <v>1396</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627">
         <v>2668</v>
       </c>
       <c r="B627">
         <v>2013</v>
       </c>
       <c r="C627">
         <v>505</v>
       </c>
       <c r="D627" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E627" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F627" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G627" s="1" t="s">
-        <v>1397</v>
+        <v>1296</v>
       </c>
       <c r="H627" t="s">
-        <v>1398</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="628" spans="1:8">
-      <c r="A628">
-[...6 lines deleted...]
-        <v>498</v>
+      <c r="A628" t="s">
+        <v>8</v>
+      </c>
+      <c r="B628" t="s">
+        <v>8</v>
+      </c>
+      <c r="C628" t="s">
+        <v>8</v>
       </c>
       <c r="D628" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E628" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F628" t="s">
-        <v>1399</v>
+        <v>11</v>
       </c>
       <c r="G628" s="1" t="s">
-        <v>1400</v>
+        <v>1298</v>
       </c>
       <c r="H628" t="s">
-        <v>1401</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629">
         <v>2640</v>
       </c>
       <c r="B629">
         <v>2013</v>
       </c>
       <c r="C629">
         <v>484</v>
       </c>
       <c r="D629" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E629" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F629" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G629" s="1" t="s">
-        <v>1402</v>
+        <v>1300</v>
       </c>
       <c r="H629" t="s">
-        <v>1403</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630">
         <v>2624</v>
       </c>
       <c r="B630">
         <v>2013</v>
       </c>
       <c r="C630">
         <v>52</v>
       </c>
       <c r="D630" t="s">
         <v>21</v>
       </c>
       <c r="E630" t="s">
         <v>22</v>
       </c>
       <c r="F630" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G630" s="1" t="s">
-        <v>1404</v>
+        <v>1302</v>
       </c>
       <c r="H630" t="s">
-        <v>1405</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="631" spans="1:8">
-      <c r="A631">
-[...6 lines deleted...]
-        <v>467</v>
+      <c r="A631" t="s">
+        <v>8</v>
+      </c>
+      <c r="B631" t="s">
+        <v>8</v>
+      </c>
+      <c r="C631" t="s">
+        <v>8</v>
       </c>
       <c r="D631" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E631" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F631" t="s">
-        <v>1406</v>
+        <v>746</v>
       </c>
       <c r="G631" s="1" t="s">
-        <v>1407</v>
+        <v>1304</v>
       </c>
       <c r="H631" t="s">
-        <v>1408</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="632" spans="1:8">
-      <c r="A632">
-[...6 lines deleted...]
-        <v>466</v>
+      <c r="A632" t="s">
+        <v>8</v>
+      </c>
+      <c r="B632" t="s">
+        <v>8</v>
+      </c>
+      <c r="C632" t="s">
+        <v>8</v>
       </c>
       <c r="D632" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E632" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F632" t="s">
-        <v>1409</v>
+        <v>75</v>
       </c>
       <c r="G632" s="1" t="s">
-        <v>1410</v>
+        <v>1306</v>
       </c>
       <c r="H632" t="s">
-        <v>1411</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="633" spans="1:8">
-      <c r="A633">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A633" t="s">
+        <v>8</v>
+      </c>
+      <c r="B633" t="s">
+        <v>8</v>
+      </c>
+      <c r="C633" t="s">
+        <v>8</v>
       </c>
       <c r="D633" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="E633" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="F633" t="s">
-        <v>1412</v>
+        <v>39</v>
       </c>
       <c r="G633" s="1" t="s">
-        <v>1413</v>
+        <v>1308</v>
       </c>
       <c r="H633" t="s">
-        <v>1414</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634">
         <v>2605</v>
       </c>
       <c r="B634">
         <v>2013</v>
       </c>
       <c r="C634">
         <v>49</v>
       </c>
       <c r="D634" t="s">
         <v>21</v>
       </c>
       <c r="E634" t="s">
         <v>22</v>
       </c>
       <c r="F634" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G634" s="1" t="s">
-        <v>1415</v>
+        <v>1310</v>
       </c>
       <c r="H634" t="s">
-        <v>1416</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635">
         <v>2577</v>
       </c>
       <c r="B635">
         <v>2013</v>
       </c>
       <c r="C635">
         <v>16</v>
       </c>
       <c r="D635" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E635" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F635" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G635" s="1" t="s">
-        <v>1417</v>
+        <v>1312</v>
       </c>
       <c r="H635" t="s">
-        <v>1418</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636">
         <v>2575</v>
       </c>
       <c r="B636">
         <v>2013</v>
       </c>
       <c r="C636">
         <v>436</v>
       </c>
       <c r="D636" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E636" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F636" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G636" s="1" t="s">
-        <v>1419</v>
+        <v>1314</v>
       </c>
       <c r="H636" t="s">
-        <v>1420</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637">
         <v>2574</v>
       </c>
       <c r="B637">
         <v>2013</v>
       </c>
       <c r="C637">
         <v>435</v>
       </c>
       <c r="D637" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E637" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F637" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G637" s="1" t="s">
-        <v>1421</v>
+        <v>1316</v>
       </c>
       <c r="H637" t="s">
-        <v>1422</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="638" spans="1:8">
-      <c r="A638">
-[...6 lines deleted...]
-        <v>43</v>
+      <c r="A638" t="s">
+        <v>8</v>
+      </c>
+      <c r="B638" t="s">
+        <v>8</v>
+      </c>
+      <c r="C638" t="s">
+        <v>8</v>
       </c>
       <c r="D638" t="s">
         <v>21</v>
       </c>
       <c r="E638" t="s">
         <v>22</v>
       </c>
       <c r="F638" t="s">
-        <v>1055</v>
+        <v>11</v>
       </c>
       <c r="G638" s="1" t="s">
-        <v>1423</v>
+        <v>1318</v>
       </c>
       <c r="H638" t="s">
-        <v>1424</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639">
         <v>2563</v>
       </c>
       <c r="B639">
         <v>2013</v>
       </c>
       <c r="C639">
         <v>14</v>
       </c>
       <c r="D639" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E639" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F639" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G639" s="1" t="s">
-        <v>1425</v>
+        <v>1320</v>
       </c>
       <c r="H639" t="s">
-        <v>1426</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="640" spans="1:8">
-      <c r="A640">
-[...6 lines deleted...]
-        <v>410</v>
+      <c r="A640" t="s">
+        <v>8</v>
+      </c>
+      <c r="B640" t="s">
+        <v>8</v>
+      </c>
+      <c r="C640" t="s">
+        <v>8</v>
       </c>
       <c r="D640" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E640" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F640" t="s">
-        <v>1427</v>
+        <v>746</v>
       </c>
       <c r="G640" s="1" t="s">
-        <v>1428</v>
+        <v>1322</v>
       </c>
       <c r="H640" t="s">
-        <v>1429</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641">
         <v>2535</v>
       </c>
       <c r="B641">
         <v>2013</v>
       </c>
       <c r="C641">
         <v>11</v>
       </c>
       <c r="D641" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E641" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F641" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G641" s="1" t="s">
-        <v>1430</v>
+        <v>1324</v>
       </c>
       <c r="H641" t="s">
-        <v>1431</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="642" spans="1:8">
-      <c r="A642">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A642" t="s">
+        <v>8</v>
+      </c>
+      <c r="B642" t="s">
+        <v>8</v>
+      </c>
+      <c r="C642" t="s">
+        <v>8</v>
       </c>
       <c r="D642" t="s">
+        <v>37</v>
+      </c>
+      <c r="E642" t="s">
         <v>38</v>
       </c>
-      <c r="E642" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F642" t="s">
-        <v>1432</v>
+        <v>11</v>
       </c>
       <c r="G642" s="1" t="s">
-        <v>1433</v>
+        <v>1326</v>
       </c>
       <c r="H642" t="s">
-        <v>1434</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="643" spans="1:8">
-      <c r="A643">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="A643" t="s">
+        <v>8</v>
+      </c>
+      <c r="B643" t="s">
+        <v>8</v>
+      </c>
+      <c r="C643" t="s">
+        <v>8</v>
       </c>
       <c r="D643" t="s">
         <v>21</v>
       </c>
       <c r="E643" t="s">
         <v>22</v>
       </c>
       <c r="F643" t="s">
-        <v>978</v>
+        <v>18</v>
       </c>
       <c r="G643" s="1" t="s">
-        <v>1435</v>
+        <v>1328</v>
       </c>
       <c r="H643" t="s">
-        <v>1436</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644">
         <v>2516</v>
       </c>
       <c r="B644">
         <v>2013</v>
       </c>
       <c r="C644">
         <v>37</v>
       </c>
       <c r="D644" t="s">
         <v>21</v>
       </c>
       <c r="E644" t="s">
         <v>22</v>
       </c>
       <c r="F644" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G644" s="1" t="s">
-        <v>1437</v>
+        <v>1330</v>
       </c>
       <c r="H644" t="s">
-        <v>1438</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="645" spans="1:8">
-      <c r="A645">
-[...6 lines deleted...]
-        <v>387</v>
+      <c r="A645" t="s">
+        <v>8</v>
+      </c>
+      <c r="B645" t="s">
+        <v>8</v>
+      </c>
+      <c r="C645" t="s">
+        <v>8</v>
       </c>
       <c r="D645" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E645" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F645" t="s">
-        <v>1439</v>
+        <v>99</v>
       </c>
       <c r="G645" s="1" t="s">
-        <v>1440</v>
+        <v>1332</v>
       </c>
       <c r="H645" t="s">
-        <v>1441</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="646" spans="1:8">
-      <c r="A646">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A646" t="s">
+        <v>8</v>
+      </c>
+      <c r="B646" t="s">
+        <v>8</v>
+      </c>
+      <c r="C646" t="s">
+        <v>8</v>
       </c>
       <c r="D646" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="E646" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="F646" t="s">
-        <v>1442</v>
+        <v>11</v>
       </c>
       <c r="G646" s="1" t="s">
-        <v>1443</v>
+        <v>1334</v>
       </c>
       <c r="H646" t="s">
-        <v>1444</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647">
         <v>2494</v>
       </c>
       <c r="B647">
         <v>2013</v>
       </c>
       <c r="C647">
         <v>378</v>
       </c>
       <c r="D647" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E647" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F647" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G647" s="1" t="s">
-        <v>1445</v>
+        <v>1336</v>
       </c>
       <c r="H647" t="s">
-        <v>1446</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="648" spans="1:8">
-      <c r="A648">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="A648" t="s">
+        <v>8</v>
+      </c>
+      <c r="B648" t="s">
+        <v>8</v>
+      </c>
+      <c r="C648" t="s">
+        <v>8</v>
       </c>
       <c r="D648" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E648" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F648" t="s">
-        <v>1447</v>
+        <v>110</v>
       </c>
       <c r="G648" s="1" t="s">
-        <v>1448</v>
+        <v>1338</v>
       </c>
       <c r="H648" t="s">
-        <v>1449</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649">
         <v>2475</v>
       </c>
       <c r="B649">
         <v>2013</v>
       </c>
       <c r="C649">
         <v>363</v>
       </c>
       <c r="D649" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E649" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F649" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G649" s="1" t="s">
-        <v>1450</v>
+        <v>1340</v>
       </c>
       <c r="H649" t="s">
-        <v>1451</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650">
         <v>2474</v>
       </c>
       <c r="B650">
         <v>2013</v>
       </c>
       <c r="C650">
         <v>362</v>
       </c>
       <c r="D650" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E650" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F650" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G650" s="1" t="s">
-        <v>1452</v>
+        <v>1342</v>
       </c>
       <c r="H650" t="s">
-        <v>1453</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="651" spans="1:8">
-      <c r="A651">
-[...6 lines deleted...]
-        <v>10</v>
+      <c r="A651" t="s">
+        <v>8</v>
+      </c>
+      <c r="B651" t="s">
+        <v>8</v>
+      </c>
+      <c r="C651" t="s">
+        <v>8</v>
       </c>
       <c r="D651" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E651" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F651" t="s">
-        <v>1454</v>
+        <v>11</v>
       </c>
       <c r="G651" s="1" t="s">
-        <v>1455</v>
+        <v>1344</v>
       </c>
       <c r="H651" t="s">
-        <v>1456</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652">
         <v>2454</v>
       </c>
       <c r="B652">
         <v>2013</v>
       </c>
       <c r="C652">
         <v>353</v>
       </c>
       <c r="D652" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E652" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F652" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G652" s="1" t="s">
-        <v>1457</v>
+        <v>1346</v>
       </c>
       <c r="H652" t="s">
-        <v>1458</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653">
         <v>2446</v>
       </c>
       <c r="B653">
         <v>2013</v>
       </c>
       <c r="C653">
         <v>31</v>
       </c>
       <c r="D653" t="s">
-        <v>1459</v>
+        <v>1348</v>
       </c>
       <c r="E653" t="s">
-        <v>1460</v>
+        <v>1349</v>
       </c>
       <c r="F653" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G653" s="1" t="s">
-        <v>1461</v>
+        <v>1350</v>
       </c>
       <c r="H653" t="s">
-        <v>1462</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654">
         <v>2443</v>
       </c>
       <c r="B654">
         <v>2013</v>
       </c>
       <c r="C654">
         <v>8</v>
       </c>
       <c r="D654" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E654" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F654" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G654" s="1" t="s">
-        <v>1463</v>
+        <v>1352</v>
       </c>
       <c r="H654" t="s">
-        <v>1464</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655">
         <v>2433</v>
       </c>
       <c r="B655">
         <v>2013</v>
       </c>
       <c r="C655">
         <v>342</v>
       </c>
       <c r="D655" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E655" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F655" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G655" s="1" t="s">
-        <v>1465</v>
+        <v>1354</v>
       </c>
       <c r="H655" t="s">
-        <v>1466</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656">
         <v>2432</v>
       </c>
       <c r="B656">
         <v>2013</v>
       </c>
       <c r="C656">
         <v>341</v>
       </c>
       <c r="D656" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E656" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F656" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G656" s="1" t="s">
-        <v>1467</v>
+        <v>1356</v>
       </c>
       <c r="H656" t="s">
-        <v>1468</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657">
         <v>2431</v>
       </c>
       <c r="B657">
         <v>2013</v>
       </c>
       <c r="C657">
         <v>340</v>
       </c>
       <c r="D657" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E657" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F657" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G657" s="1" t="s">
-        <v>1469</v>
+        <v>1358</v>
       </c>
       <c r="H657" t="s">
-        <v>1470</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="658" spans="1:8">
-      <c r="A658">
-[...6 lines deleted...]
-        <v>332</v>
+      <c r="A658" t="s">
+        <v>8</v>
+      </c>
+      <c r="B658" t="s">
+        <v>8</v>
+      </c>
+      <c r="C658" t="s">
+        <v>8</v>
       </c>
       <c r="D658" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E658" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F658" t="s">
-        <v>1471</v>
+        <v>11</v>
       </c>
       <c r="G658" s="1" t="s">
-        <v>1472</v>
+        <v>1360</v>
       </c>
       <c r="H658" t="s">
-        <v>1473</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659">
         <v>2397</v>
       </c>
       <c r="B659">
         <v>2013</v>
       </c>
       <c r="C659">
         <v>319</v>
       </c>
       <c r="D659" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E659" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F659" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G659" s="1" t="s">
-        <v>1474</v>
+        <v>1362</v>
       </c>
       <c r="H659" t="s">
-        <v>1475</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660">
         <v>2383</v>
       </c>
       <c r="B660">
         <v>2013</v>
       </c>
       <c r="C660">
         <v>318</v>
       </c>
       <c r="D660" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E660" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F660" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G660" s="1" t="s">
-        <v>1476</v>
+        <v>1364</v>
       </c>
       <c r="H660" t="s">
-        <v>1477</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="661" spans="1:8">
-      <c r="A661">
-[...6 lines deleted...]
-        <v>308</v>
+      <c r="A661" t="s">
+        <v>8</v>
+      </c>
+      <c r="B661" t="s">
+        <v>8</v>
+      </c>
+      <c r="C661" t="s">
+        <v>8</v>
       </c>
       <c r="D661" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E661" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F661" t="s">
-        <v>1478</v>
+        <v>746</v>
       </c>
       <c r="G661" s="1" t="s">
-        <v>1479</v>
+        <v>1366</v>
       </c>
       <c r="H661" t="s">
-        <v>1480</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662">
         <v>2368</v>
       </c>
       <c r="B662">
         <v>2013</v>
       </c>
       <c r="C662">
         <v>303</v>
       </c>
       <c r="D662" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E662" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F662" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G662" s="1" t="s">
-        <v>1481</v>
+        <v>1368</v>
       </c>
       <c r="H662" t="s">
-        <v>1482</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663">
         <v>2367</v>
       </c>
       <c r="B663">
         <v>2013</v>
       </c>
       <c r="C663">
         <v>302</v>
       </c>
       <c r="D663" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E663" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F663" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G663" s="1" t="s">
-        <v>1483</v>
+        <v>1370</v>
       </c>
       <c r="H663" t="s">
-        <v>1484</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664">
         <v>2366</v>
       </c>
       <c r="B664">
         <v>2013</v>
       </c>
       <c r="C664">
         <v>301</v>
       </c>
       <c r="D664" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E664" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F664" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G664" s="1" t="s">
-        <v>1485</v>
+        <v>1372</v>
       </c>
       <c r="H664" t="s">
-        <v>1486</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="665" spans="1:8">
-      <c r="A665">
-[...6 lines deleted...]
-        <v>277</v>
+      <c r="A665" t="s">
+        <v>8</v>
+      </c>
+      <c r="B665" t="s">
+        <v>8</v>
+      </c>
+      <c r="C665" t="s">
+        <v>8</v>
       </c>
       <c r="D665" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E665" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F665" t="s">
-        <v>1487</v>
+        <v>746</v>
       </c>
       <c r="G665" s="1" t="s">
-        <v>1488</v>
+        <v>1374</v>
       </c>
       <c r="H665" t="s">
-        <v>1489</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="666" spans="1:8">
-      <c r="A666">
-[...6 lines deleted...]
-        <v>267</v>
+      <c r="A666" t="s">
+        <v>8</v>
+      </c>
+      <c r="B666" t="s">
+        <v>8</v>
+      </c>
+      <c r="C666" t="s">
+        <v>8</v>
       </c>
       <c r="D666" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E666" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F666" t="s">
-        <v>1490</v>
+        <v>18</v>
       </c>
       <c r="G666" s="1" t="s">
-        <v>1491</v>
+        <v>1376</v>
       </c>
       <c r="H666" t="s">
-        <v>1492</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667">
         <v>2303</v>
       </c>
       <c r="B667">
         <v>2013</v>
       </c>
       <c r="C667">
         <v>265</v>
       </c>
       <c r="D667" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E667" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F667" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G667" s="1" t="s">
-        <v>1493</v>
+        <v>1378</v>
       </c>
       <c r="H667" t="s">
-        <v>1494</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668">
         <v>2292</v>
       </c>
       <c r="B668">
         <v>2013</v>
       </c>
       <c r="C668">
         <v>228</v>
       </c>
       <c r="D668" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E668" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F668" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G668" s="1" t="s">
-        <v>1495</v>
+        <v>1380</v>
       </c>
       <c r="H668" t="s">
-        <v>1496</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669">
         <v>2284</v>
       </c>
       <c r="B669">
         <v>2013</v>
       </c>
       <c r="C669">
         <v>243</v>
       </c>
       <c r="D669" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E669" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F669" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G669" s="1" t="s">
-        <v>1497</v>
+        <v>1382</v>
       </c>
       <c r="H669" t="s">
-        <v>1498</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="670" spans="1:8">
-      <c r="A670">
-[...6 lines deleted...]
-        <v>252</v>
+      <c r="A670" t="s">
+        <v>8</v>
+      </c>
+      <c r="B670" t="s">
+        <v>8</v>
+      </c>
+      <c r="C670" t="s">
+        <v>8</v>
       </c>
       <c r="D670" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E670" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F670" t="s">
-        <v>1499</v>
+        <v>11</v>
       </c>
       <c r="G670" s="1" t="s">
-        <v>1500</v>
+        <v>1384</v>
       </c>
       <c r="H670" t="s">
-        <v>1501</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671">
         <v>2270</v>
       </c>
       <c r="B671">
         <v>2013</v>
       </c>
       <c r="C671">
         <v>235</v>
       </c>
       <c r="D671" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E671" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F671" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G671" s="1" t="s">
-        <v>1502</v>
+        <v>1386</v>
       </c>
       <c r="H671" t="s">
-        <v>1503</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672">
         <v>2269</v>
       </c>
       <c r="B672">
         <v>2013</v>
       </c>
       <c r="C672">
         <v>234</v>
       </c>
       <c r="D672" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E672" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F672" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G672" s="1" t="s">
-        <v>1504</v>
+        <v>1388</v>
       </c>
       <c r="H672" t="s">
-        <v>1505</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673">
         <v>2257</v>
       </c>
       <c r="B673">
         <v>2013</v>
       </c>
       <c r="C673">
         <v>227</v>
       </c>
       <c r="D673" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E673" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F673" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G673" s="1" t="s">
-        <v>1506</v>
+        <v>1390</v>
       </c>
       <c r="H673" t="s">
-        <v>1507</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674">
         <v>2248</v>
       </c>
       <c r="B674">
         <v>2013</v>
       </c>
       <c r="C674">
         <v>217</v>
       </c>
       <c r="D674" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E674" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F674" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G674" s="1" t="s">
-        <v>1508</v>
+        <v>1392</v>
       </c>
       <c r="H674" t="s">
-        <v>1509</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675">
         <v>2240</v>
       </c>
       <c r="B675">
         <v>2013</v>
       </c>
       <c r="C675">
         <v>210</v>
       </c>
       <c r="D675" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E675" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F675" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G675" s="1" t="s">
-        <v>1510</v>
+        <v>1394</v>
       </c>
       <c r="H675" t="s">
-        <v>1511</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676">
         <v>2239</v>
       </c>
       <c r="B676">
         <v>2013</v>
       </c>
       <c r="C676">
         <v>209</v>
       </c>
       <c r="D676" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E676" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F676" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G676" s="1" t="s">
-        <v>1512</v>
+        <v>1396</v>
       </c>
       <c r="H676" t="s">
-        <v>1513</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677">
         <v>2235</v>
       </c>
       <c r="B677">
         <v>2013</v>
       </c>
       <c r="C677">
         <v>205</v>
       </c>
       <c r="D677" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E677" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F677" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G677" s="1" t="s">
-        <v>1514</v>
+        <v>1398</v>
       </c>
       <c r="H677" t="s">
-        <v>1515</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678">
         <v>2208</v>
       </c>
       <c r="B678">
         <v>2013</v>
       </c>
       <c r="C678">
         <v>189</v>
       </c>
       <c r="D678" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E678" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F678" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G678" s="1" t="s">
-        <v>1516</v>
+        <v>1400</v>
       </c>
       <c r="H678" t="s">
-        <v>1517</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679">
         <v>2203</v>
       </c>
       <c r="B679">
         <v>2013</v>
       </c>
       <c r="C679">
         <v>13</v>
       </c>
       <c r="D679" t="s">
         <v>21</v>
       </c>
       <c r="E679" t="s">
         <v>22</v>
       </c>
       <c r="F679" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G679" s="1" t="s">
-        <v>1518</v>
+        <v>1402</v>
       </c>
       <c r="H679" t="s">
-        <v>1519</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680">
         <v>2202</v>
       </c>
       <c r="B680">
         <v>2013</v>
       </c>
       <c r="C680">
         <v>12</v>
       </c>
       <c r="D680" t="s">
         <v>21</v>
       </c>
       <c r="E680" t="s">
         <v>22</v>
       </c>
       <c r="F680" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G680" s="1" t="s">
-        <v>1520</v>
+        <v>1404</v>
       </c>
       <c r="H680" t="s">
-        <v>1521</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681">
         <v>2195</v>
       </c>
       <c r="B681">
         <v>2013</v>
       </c>
       <c r="C681">
         <v>11</v>
       </c>
       <c r="D681" t="s">
         <v>21</v>
       </c>
       <c r="E681" t="s">
         <v>22</v>
       </c>
       <c r="F681" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G681" s="1" t="s">
-        <v>1522</v>
+        <v>1406</v>
       </c>
       <c r="H681" t="s">
-        <v>1523</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682">
         <v>2194</v>
       </c>
       <c r="B682">
         <v>2013</v>
       </c>
       <c r="C682">
         <v>179</v>
       </c>
       <c r="D682" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E682" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F682" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G682" s="1" t="s">
-        <v>1524</v>
+        <v>1408</v>
       </c>
       <c r="H682" t="s">
-        <v>1525</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683">
         <v>2190</v>
       </c>
       <c r="B683">
         <v>2013</v>
       </c>
       <c r="C683">
         <v>176</v>
       </c>
       <c r="D683" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E683" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F683" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G683" s="1" t="s">
-        <v>1526</v>
+        <v>1410</v>
       </c>
       <c r="H683" t="s">
-        <v>1527</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="684" spans="1:8">
-      <c r="A684">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A684" t="s">
+        <v>8</v>
+      </c>
+      <c r="B684" t="s">
+        <v>8</v>
+      </c>
+      <c r="C684" t="s">
+        <v>8</v>
       </c>
       <c r="D684" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E684" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F684" t="s">
-        <v>1528</v>
+        <v>99</v>
       </c>
       <c r="G684" s="1" t="s">
-        <v>1529</v>
+        <v>1412</v>
       </c>
       <c r="H684" t="s">
-        <v>1530</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685">
         <v>2177</v>
       </c>
       <c r="B685">
         <v>2013</v>
       </c>
       <c r="C685">
         <v>164</v>
       </c>
       <c r="D685" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E685" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F685" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G685" s="1" t="s">
-        <v>1531</v>
+        <v>1414</v>
       </c>
       <c r="H685" t="s">
-        <v>1532</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686">
         <v>2169</v>
       </c>
       <c r="B686">
         <v>2013</v>
       </c>
       <c r="C686">
         <v>157</v>
       </c>
       <c r="D686" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E686" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F686" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G686" s="1" t="s">
-        <v>1533</v>
+        <v>1416</v>
       </c>
       <c r="H686" t="s">
-        <v>1534</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="687" spans="1:8">
-      <c r="A687">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A687" t="s">
+        <v>8</v>
+      </c>
+      <c r="B687" t="s">
+        <v>8</v>
+      </c>
+      <c r="C687" t="s">
+        <v>8</v>
       </c>
       <c r="D687" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="E687" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
       <c r="F687" t="s">
-        <v>1535</v>
+        <v>863</v>
       </c>
       <c r="G687" s="1" t="s">
-        <v>1536</v>
+        <v>1418</v>
       </c>
       <c r="H687" t="s">
-        <v>1537</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="688" spans="1:8">
-      <c r="A688">
-[...6 lines deleted...]
-        <v>10</v>
+      <c r="A688" t="s">
+        <v>8</v>
+      </c>
+      <c r="B688" t="s">
+        <v>8</v>
+      </c>
+      <c r="C688" t="s">
+        <v>8</v>
       </c>
       <c r="D688" t="s">
         <v>21</v>
       </c>
       <c r="E688" t="s">
         <v>22</v>
       </c>
       <c r="F688" t="s">
-        <v>1538</v>
+        <v>75</v>
       </c>
       <c r="G688" s="1" t="s">
-        <v>1539</v>
+        <v>1420</v>
       </c>
       <c r="H688" t="s">
-        <v>1540</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689">
         <v>2131</v>
       </c>
       <c r="B689">
         <v>2013</v>
       </c>
       <c r="C689">
         <v>130</v>
       </c>
       <c r="D689" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E689" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F689" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G689" s="1" t="s">
-        <v>1541</v>
+        <v>1422</v>
       </c>
       <c r="H689" t="s">
-        <v>1542</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690">
         <v>2128</v>
       </c>
       <c r="B690">
         <v>2013</v>
       </c>
       <c r="C690">
         <v>126</v>
       </c>
       <c r="D690" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E690" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F690" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G690" s="1" t="s">
-        <v>1543</v>
+        <v>1424</v>
       </c>
       <c r="H690" t="s">
-        <v>1544</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691">
         <v>2127</v>
       </c>
       <c r="B691">
         <v>2013</v>
       </c>
       <c r="C691">
         <v>125</v>
       </c>
       <c r="D691" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E691" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F691" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G691" s="1" t="s">
-        <v>1545</v>
+        <v>1426</v>
       </c>
       <c r="H691" t="s">
-        <v>1546</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692">
         <v>2119</v>
       </c>
       <c r="B692">
         <v>2013</v>
       </c>
       <c r="C692">
         <v>3</v>
       </c>
       <c r="D692" t="s">
+        <v>37</v>
+      </c>
+      <c r="E692" t="s">
         <v>38</v>
       </c>
-      <c r="E692" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F692" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G692" s="1" t="s">
-        <v>1547</v>
+        <v>1428</v>
       </c>
       <c r="H692" t="s">
-        <v>1548</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693">
         <v>2104</v>
       </c>
       <c r="B693">
         <v>2013</v>
       </c>
       <c r="C693">
         <v>113</v>
       </c>
       <c r="D693" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E693" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F693" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G693" s="1" t="s">
-        <v>1549</v>
+        <v>1430</v>
       </c>
       <c r="H693" t="s">
-        <v>1550</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="694" spans="1:8">
-      <c r="A694">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A694" t="s">
+        <v>8</v>
+      </c>
+      <c r="B694" t="s">
+        <v>8</v>
+      </c>
+      <c r="C694" t="s">
+        <v>8</v>
       </c>
       <c r="D694" t="s">
         <v>21</v>
       </c>
       <c r="E694" t="s">
         <v>22</v>
       </c>
       <c r="F694" t="s">
-        <v>1551</v>
+        <v>18</v>
       </c>
       <c r="G694" s="1" t="s">
-        <v>1552</v>
+        <v>1432</v>
       </c>
       <c r="H694" t="s">
-        <v>1553</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695">
         <v>2079</v>
       </c>
       <c r="B695">
         <v>2013</v>
       </c>
       <c r="C695">
         <v>2</v>
       </c>
       <c r="D695" t="s">
+        <v>37</v>
+      </c>
+      <c r="E695" t="s">
         <v>38</v>
       </c>
-      <c r="E695" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F695" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G695" s="1" t="s">
-        <v>1554</v>
+        <v>1434</v>
       </c>
       <c r="H695" t="s">
-        <v>1555</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="696" spans="1:8">
-      <c r="A696">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A696" t="s">
+        <v>8</v>
+      </c>
+      <c r="B696" t="s">
+        <v>8</v>
+      </c>
+      <c r="C696" t="s">
+        <v>8</v>
       </c>
       <c r="D696" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="E696" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="F696" t="s">
-        <v>1556</v>
+        <v>863</v>
       </c>
       <c r="G696" s="1" t="s">
-        <v>1557</v>
+        <v>1436</v>
       </c>
       <c r="H696" t="s">
-        <v>1558</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="697" spans="1:8">
-      <c r="A697">
-[...6 lines deleted...]
-        <v>79</v>
+      <c r="A697" t="s">
+        <v>8</v>
+      </c>
+      <c r="B697" t="s">
+        <v>8</v>
+      </c>
+      <c r="C697" t="s">
+        <v>8</v>
       </c>
       <c r="D697" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E697" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F697" t="s">
-        <v>1559</v>
+        <v>746</v>
       </c>
       <c r="G697" s="1" t="s">
-        <v>1560</v>
+        <v>1438</v>
       </c>
       <c r="H697" t="s">
-        <v>1561</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="698" spans="1:8">
-      <c r="A698">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A698" t="s">
+        <v>8</v>
+      </c>
+      <c r="B698" t="s">
+        <v>8</v>
+      </c>
+      <c r="C698" t="s">
+        <v>8</v>
       </c>
       <c r="D698" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E698" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F698" t="s">
-        <v>1551</v>
+        <v>18</v>
       </c>
       <c r="G698" s="1" t="s">
-        <v>1562</v>
+        <v>1440</v>
       </c>
       <c r="H698" t="s">
-        <v>1563</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699">
         <v>2049</v>
       </c>
       <c r="B699">
         <v>2013</v>
       </c>
       <c r="C699">
         <v>77</v>
       </c>
       <c r="D699" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E699" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F699" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G699" s="1" t="s">
-        <v>1564</v>
+        <v>1442</v>
       </c>
       <c r="H699" t="s">
-        <v>1565</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="700" spans="1:8">
-      <c r="A700">
-[...6 lines deleted...]
-        <v>65</v>
+      <c r="A700" t="s">
+        <v>8</v>
+      </c>
+      <c r="B700" t="s">
+        <v>8</v>
+      </c>
+      <c r="C700" t="s">
+        <v>8</v>
       </c>
       <c r="D700" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E700" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F700" t="s">
-        <v>389</v>
+        <v>39</v>
       </c>
       <c r="G700" s="1" t="s">
-        <v>1566</v>
+        <v>1444</v>
       </c>
       <c r="H700" t="s">
-        <v>1567</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701">
         <v>2032</v>
       </c>
       <c r="B701">
         <v>2013</v>
       </c>
       <c r="C701">
         <v>59</v>
       </c>
       <c r="D701" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E701" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F701" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G701" s="1" t="s">
-        <v>1568</v>
+        <v>1446</v>
       </c>
       <c r="H701" t="s">
-        <v>1569</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702">
         <v>2017</v>
       </c>
       <c r="B702">
         <v>2013</v>
       </c>
       <c r="C702">
         <v>1</v>
       </c>
       <c r="D702" t="s">
+        <v>37</v>
+      </c>
+      <c r="E702" t="s">
         <v>38</v>
       </c>
-      <c r="E702" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F702" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G702" s="1" t="s">
-        <v>1570</v>
+        <v>1448</v>
       </c>
       <c r="H702" t="s">
-        <v>1571</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="703" spans="1:8">
-      <c r="A703">
-[...6 lines deleted...]
-        <v>29</v>
+      <c r="A703" t="s">
+        <v>8</v>
+      </c>
+      <c r="B703" t="s">
+        <v>8</v>
+      </c>
+      <c r="C703" t="s">
+        <v>8</v>
       </c>
       <c r="D703" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E703" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F703" t="s">
-        <v>1572</v>
+        <v>110</v>
       </c>
       <c r="G703" s="1" t="s">
-        <v>1573</v>
+        <v>1450</v>
       </c>
       <c r="H703" t="s">
-        <v>1574</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="704" spans="1:8">
-      <c r="A704">
-[...6 lines deleted...]
-        <v>47</v>
+      <c r="A704" t="s">
+        <v>8</v>
+      </c>
+      <c r="B704" t="s">
+        <v>8</v>
+      </c>
+      <c r="C704" t="s">
+        <v>8</v>
       </c>
       <c r="D704" t="s">
         <v>21</v>
       </c>
       <c r="E704" t="s">
         <v>22</v>
       </c>
       <c r="F704" t="s">
-        <v>1572</v>
+        <v>110</v>
       </c>
       <c r="G704" s="1" t="s">
-        <v>1575</v>
+        <v>1452</v>
       </c>
       <c r="H704" t="s">
-        <v>1576</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="705" spans="1:8">
-      <c r="A705">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="A705" t="s">
+        <v>8</v>
+      </c>
+      <c r="B705" t="s">
+        <v>8</v>
+      </c>
+      <c r="C705" t="s">
+        <v>8</v>
       </c>
       <c r="D705" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E705" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F705" t="s">
-        <v>1577</v>
+        <v>887</v>
       </c>
       <c r="G705" s="1" t="s">
-        <v>1578</v>
+        <v>1454</v>
       </c>
       <c r="H705" t="s">
-        <v>1579</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706">
         <v>1959</v>
       </c>
       <c r="B706">
         <v>2012</v>
       </c>
       <c r="C706">
         <v>27</v>
       </c>
       <c r="D706" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E706" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F706" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G706" s="1" t="s">
-        <v>1580</v>
+        <v>1456</v>
       </c>
       <c r="H706" t="s">
-        <v>1581</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707">
         <v>1958</v>
       </c>
       <c r="B707">
         <v>2012</v>
       </c>
       <c r="C707">
         <v>26</v>
       </c>
       <c r="D707" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E707" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F707" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G707" s="1" t="s">
-        <v>1582</v>
+        <v>1458</v>
       </c>
       <c r="H707" t="s">
-        <v>1583</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="708" spans="1:8">
-      <c r="A708">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A708" t="s">
+        <v>8</v>
+      </c>
+      <c r="B708" t="s">
+        <v>8</v>
+      </c>
+      <c r="C708" t="s">
+        <v>8</v>
       </c>
       <c r="D708" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="E708" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="F708" t="s">
-        <v>1584</v>
+        <v>11</v>
       </c>
       <c r="G708" s="1" t="s">
-        <v>1585</v>
+        <v>1460</v>
       </c>
       <c r="H708" t="s">
-        <v>1586</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="709" spans="1:8">
-      <c r="A709">
-[...6 lines deleted...]
-        <v>46</v>
+      <c r="A709" t="s">
+        <v>8</v>
+      </c>
+      <c r="B709" t="s">
+        <v>8</v>
+      </c>
+      <c r="C709" t="s">
+        <v>8</v>
       </c>
       <c r="D709" t="s">
         <v>21</v>
       </c>
       <c r="E709" t="s">
         <v>22</v>
       </c>
       <c r="F709" t="s">
-        <v>1587</v>
+        <v>887</v>
       </c>
       <c r="G709" s="1" t="s">
-        <v>1588</v>
+        <v>1462</v>
       </c>
       <c r="H709" t="s">
-        <v>1589</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="710" spans="1:8">
-      <c r="A710">
-[...6 lines deleted...]
-        <v>24</v>
+      <c r="A710" t="s">
+        <v>8</v>
+      </c>
+      <c r="B710" t="s">
+        <v>8</v>
+      </c>
+      <c r="C710" t="s">
+        <v>8</v>
       </c>
       <c r="D710" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E710" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F710" t="s">
-        <v>1590</v>
+        <v>27</v>
       </c>
       <c r="G710" s="1" t="s">
-        <v>1591</v>
+        <v>1464</v>
       </c>
       <c r="H710" t="s">
-        <v>1592</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711">
         <v>1929</v>
       </c>
       <c r="B711">
         <v>2012</v>
       </c>
       <c r="C711">
         <v>20</v>
       </c>
       <c r="D711" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E711" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F711" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G711" s="1" t="s">
-        <v>1593</v>
+        <v>1466</v>
       </c>
       <c r="H711" t="s">
-        <v>1594</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712">
         <v>1928</v>
       </c>
       <c r="B712">
         <v>2012</v>
       </c>
       <c r="C712">
         <v>19</v>
       </c>
       <c r="D712" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E712" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F712" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G712" s="1" t="s">
-        <v>1595</v>
+        <v>1468</v>
       </c>
       <c r="H712" t="s">
-        <v>1596</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713">
         <v>1927</v>
       </c>
       <c r="B713">
         <v>2012</v>
       </c>
       <c r="C713">
         <v>18</v>
       </c>
       <c r="D713" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E713" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F713" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G713" s="1" t="s">
-        <v>1597</v>
+        <v>1470</v>
       </c>
       <c r="H713" t="s">
-        <v>1598</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714">
         <v>1926</v>
       </c>
       <c r="B714">
         <v>2012</v>
       </c>
       <c r="C714">
         <v>17</v>
       </c>
       <c r="D714" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E714" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F714" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G714" s="1" t="s">
-        <v>1599</v>
+        <v>1472</v>
       </c>
       <c r="H714" t="s">
-        <v>1600</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715">
         <v>1915</v>
       </c>
       <c r="B715">
         <v>2012</v>
       </c>
       <c r="C715">
         <v>7</v>
       </c>
       <c r="D715" t="s">
+        <v>37</v>
+      </c>
+      <c r="E715" t="s">
         <v>38</v>
       </c>
-      <c r="E715" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F715" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G715" s="1" t="s">
-        <v>1601</v>
+        <v>1474</v>
       </c>
       <c r="H715" t="s">
-        <v>1602</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="716" spans="1:8">
-      <c r="A716">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="A716" t="s">
+        <v>8</v>
+      </c>
+      <c r="B716" t="s">
+        <v>8</v>
+      </c>
+      <c r="C716" t="s">
+        <v>8</v>
       </c>
       <c r="D716" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="E716" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
       <c r="F716" t="s">
-        <v>1603</v>
+        <v>887</v>
       </c>
       <c r="G716" s="1" t="s">
-        <v>1604</v>
+        <v>1476</v>
       </c>
       <c r="H716" t="s">
-        <v>1605</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717">
         <v>1904</v>
       </c>
       <c r="B717">
         <v>2012</v>
       </c>
       <c r="C717">
         <v>242</v>
       </c>
       <c r="D717" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E717" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F717" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G717" s="1" t="s">
-        <v>1606</v>
+        <v>1478</v>
       </c>
       <c r="H717" t="s">
-        <v>1607</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718">
         <v>1901</v>
       </c>
       <c r="B718">
         <v>2012</v>
       </c>
       <c r="C718">
         <v>241</v>
       </c>
       <c r="D718" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E718" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F718" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G718" s="1" t="s">
-        <v>1608</v>
+        <v>1480</v>
       </c>
       <c r="H718" t="s">
-        <v>1609</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719">
         <v>1873</v>
       </c>
       <c r="B719">
         <v>2012</v>
       </c>
       <c r="C719">
         <v>233</v>
       </c>
       <c r="D719" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E719" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F719" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G719" s="1" t="s">
-        <v>1610</v>
+        <v>1482</v>
       </c>
       <c r="H719" t="s">
-        <v>1611</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720">
         <v>1861</v>
       </c>
       <c r="B720">
         <v>2012</v>
       </c>
       <c r="C720">
         <v>231</v>
       </c>
       <c r="D720" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E720" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F720" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G720" s="1" t="s">
-        <v>1612</v>
+        <v>1484</v>
       </c>
       <c r="H720" t="s">
-        <v>1613</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721">
         <v>1860</v>
       </c>
       <c r="B721">
         <v>2012</v>
       </c>
       <c r="C721">
         <v>230</v>
       </c>
       <c r="D721" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E721" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F721" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G721" s="1" t="s">
-        <v>1614</v>
+        <v>1486</v>
       </c>
       <c r="H721" t="s">
-        <v>1615</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722">
         <v>1859</v>
       </c>
       <c r="B722">
         <v>2012</v>
       </c>
       <c r="C722">
         <v>229</v>
       </c>
       <c r="D722" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E722" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F722" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G722" s="1" t="s">
-        <v>1616</v>
+        <v>1488</v>
       </c>
       <c r="H722" t="s">
-        <v>1617</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="723" spans="1:8">
-      <c r="A723">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A723" t="s">
+        <v>8</v>
+      </c>
+      <c r="B723" t="s">
+        <v>8</v>
+      </c>
+      <c r="C723" t="s">
+        <v>8</v>
       </c>
       <c r="D723" t="s">
-        <v>1277</v>
+        <v>1197</v>
       </c>
       <c r="E723" t="s">
-        <v>1278</v>
+        <v>1198</v>
       </c>
       <c r="F723" t="s">
-        <v>1618</v>
+        <v>887</v>
       </c>
       <c r="G723" s="1" t="s">
-        <v>1619</v>
+        <v>1490</v>
       </c>
       <c r="H723" t="s">
-        <v>1620</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="724" spans="1:8">
-      <c r="A724">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A724" t="s">
+        <v>8</v>
+      </c>
+      <c r="B724" t="s">
+        <v>8</v>
+      </c>
+      <c r="C724" t="s">
+        <v>8</v>
       </c>
       <c r="D724" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="E724" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
       <c r="F724" t="s">
-        <v>1621</v>
+        <v>935</v>
       </c>
       <c r="G724" s="1" t="s">
-        <v>1622</v>
+        <v>1492</v>
       </c>
       <c r="H724" t="s">
-        <v>1623</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="725" spans="1:8">
-      <c r="A725">
-[...6 lines deleted...]
-        <v>227</v>
+      <c r="A725" t="s">
+        <v>8</v>
+      </c>
+      <c r="B725" t="s">
+        <v>8</v>
+      </c>
+      <c r="C725" t="s">
+        <v>8</v>
       </c>
       <c r="D725" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E725" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F725" t="s">
-        <v>1624</v>
+        <v>18</v>
       </c>
       <c r="G725" s="1" t="s">
-        <v>1625</v>
+        <v>1494</v>
       </c>
       <c r="H725" t="s">
-        <v>1626</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="726" spans="1:8">
-      <c r="A726">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A726" t="s">
+        <v>8</v>
+      </c>
+      <c r="B726" t="s">
+        <v>8</v>
+      </c>
+      <c r="C726" t="s">
+        <v>8</v>
       </c>
       <c r="D726" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="E726" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
       <c r="F726" t="s">
-        <v>1627</v>
+        <v>99</v>
       </c>
       <c r="G726" s="1" t="s">
-        <v>1628</v>
+        <v>1496</v>
       </c>
       <c r="H726" t="s">
-        <v>1629</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="727" spans="1:8">
-      <c r="A727">
-[...6 lines deleted...]
-        <v>226</v>
+      <c r="A727" t="s">
+        <v>8</v>
+      </c>
+      <c r="B727" t="s">
+        <v>8</v>
+      </c>
+      <c r="C727" t="s">
+        <v>8</v>
       </c>
       <c r="D727" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E727" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F727" t="s">
-        <v>1630</v>
+        <v>99</v>
       </c>
       <c r="G727" s="1" t="s">
-        <v>1631</v>
+        <v>1498</v>
       </c>
       <c r="H727" t="s">
-        <v>1632</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="728" spans="1:8">
-      <c r="A728">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A728" t="s">
+        <v>8</v>
+      </c>
+      <c r="B728" t="s">
+        <v>8</v>
+      </c>
+      <c r="C728" t="s">
+        <v>8</v>
       </c>
       <c r="D728" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E728" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F728" t="s">
-        <v>1633</v>
+        <v>887</v>
       </c>
       <c r="G728" s="1" t="s">
-        <v>1634</v>
+        <v>1500</v>
       </c>
       <c r="H728" t="s">
-        <v>1635</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729">
         <v>1817</v>
       </c>
       <c r="B729">
         <v>2012</v>
       </c>
       <c r="C729">
         <v>217</v>
       </c>
       <c r="D729" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E729" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F729" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G729" s="1" t="s">
-        <v>1636</v>
+        <v>1502</v>
       </c>
       <c r="H729" t="s">
-        <v>1637</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="730" spans="1:8">
-      <c r="A730">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="A730" t="s">
+        <v>8</v>
+      </c>
+      <c r="B730" t="s">
+        <v>8</v>
+      </c>
+      <c r="C730" t="s">
+        <v>8</v>
       </c>
       <c r="D730" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E730" t="s">
+        <v>10</v>
+      </c>
+      <c r="F730" t="s">
+        <v>1504</v>
+      </c>
+      <c r="G730" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H730" t="s">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731" t="s">
+        <v>8</v>
+      </c>
+      <c r="B731" t="s">
+        <v>8</v>
+      </c>
+      <c r="C731" t="s">
+        <v>8</v>
+      </c>
+      <c r="D731" t="s">
         <v>9</v>
       </c>
-      <c r="F730" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E731" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F731" t="s">
-        <v>1641</v>
+        <v>11</v>
       </c>
       <c r="G731" s="1" t="s">
-        <v>1642</v>
+        <v>1507</v>
       </c>
       <c r="H731" t="s">
-        <v>1643</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732">
         <v>1809</v>
       </c>
       <c r="B732">
         <v>2010</v>
       </c>
       <c r="C732">
         <v>1</v>
       </c>
       <c r="D732" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E732" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F732" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G732" s="1" t="s">
-        <v>1644</v>
+        <v>1509</v>
       </c>
       <c r="H732" t="s">
-        <v>1645</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733">
         <v>1804</v>
       </c>
       <c r="B733">
         <v>2012</v>
       </c>
       <c r="C733">
         <v>216</v>
       </c>
       <c r="D733" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E733" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F733" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G733" s="1" t="s">
-        <v>1646</v>
+        <v>1511</v>
       </c>
       <c r="H733" t="s">
-        <v>1647</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734">
         <v>1803</v>
       </c>
       <c r="B734">
         <v>2012</v>
       </c>
       <c r="C734">
         <v>214</v>
       </c>
       <c r="D734" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E734" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F734" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G734" s="1" t="s">
-        <v>1648</v>
+        <v>1513</v>
       </c>
       <c r="H734" t="s">
-        <v>1649</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735">
         <v>1802</v>
       </c>
       <c r="B735">
         <v>2012</v>
       </c>
       <c r="C735">
         <v>213</v>
       </c>
       <c r="D735" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E735" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F735" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G735" s="1" t="s">
-        <v>1650</v>
+        <v>1515</v>
       </c>
       <c r="H735" t="s">
-        <v>1651</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736">
         <v>1801</v>
       </c>
       <c r="B736">
         <v>2012</v>
       </c>
       <c r="C736">
         <v>211</v>
       </c>
       <c r="D736" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E736" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F736" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G736" s="1" t="s">
-        <v>1652</v>
+        <v>1517</v>
       </c>
       <c r="H736" t="s">
-        <v>1653</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737">
         <v>1786</v>
       </c>
       <c r="B737">
         <v>2012</v>
       </c>
       <c r="C737">
         <v>202</v>
       </c>
       <c r="D737" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E737" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F737" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G737" s="1" t="s">
-        <v>1654</v>
+        <v>1519</v>
       </c>
       <c r="H737" t="s">
-        <v>1655</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738">
         <v>1778</v>
       </c>
       <c r="B738">
         <v>2012</v>
       </c>
       <c r="C738">
         <v>197</v>
       </c>
       <c r="D738" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E738" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F738" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G738" s="1" t="s">
-        <v>1656</v>
+        <v>1521</v>
       </c>
       <c r="H738" t="s">
-        <v>1657</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739">
         <v>1775</v>
       </c>
       <c r="B739">
         <v>2012</v>
       </c>
       <c r="C739">
         <v>198</v>
       </c>
       <c r="D739" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E739" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F739" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G739" s="1" t="s">
-        <v>1658</v>
+        <v>1523</v>
       </c>
       <c r="H739" t="s">
-        <v>1659</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740">
         <v>1771</v>
       </c>
       <c r="B740">
         <v>2012</v>
       </c>
       <c r="C740">
         <v>177</v>
       </c>
       <c r="D740" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E740" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F740" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G740" s="1" t="s">
-        <v>1660</v>
+        <v>1525</v>
       </c>
       <c r="H740" t="s">
-        <v>1661</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="741" spans="1:8">
-      <c r="A741">
-[...6 lines deleted...]
-        <v>183</v>
+      <c r="A741" t="s">
+        <v>8</v>
+      </c>
+      <c r="B741" t="s">
+        <v>8</v>
+      </c>
+      <c r="C741" t="s">
+        <v>8</v>
       </c>
       <c r="D741" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E741" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F741" t="s">
-        <v>1662</v>
+        <v>110</v>
       </c>
       <c r="G741" s="1" t="s">
-        <v>1663</v>
+        <v>1527</v>
       </c>
       <c r="H741" t="s">
-        <v>1664</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742">
         <v>1751</v>
       </c>
       <c r="B742">
         <v>2012</v>
       </c>
       <c r="C742">
         <v>180</v>
       </c>
       <c r="D742" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E742" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F742" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G742" s="1" t="s">
-        <v>1665</v>
+        <v>1529</v>
       </c>
       <c r="H742" t="s">
-        <v>1666</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743">
         <v>1742</v>
       </c>
       <c r="B743">
         <v>2012</v>
       </c>
       <c r="C743">
         <v>163</v>
       </c>
       <c r="D743" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E743" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F743" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G743" s="1" t="s">
-        <v>1667</v>
+        <v>1531</v>
       </c>
       <c r="H743" t="s">
-        <v>1668</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="744" spans="1:8">
-      <c r="A744">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="A744" t="s">
+        <v>8</v>
+      </c>
+      <c r="B744" t="s">
+        <v>8</v>
+      </c>
+      <c r="C744" t="s">
+        <v>8</v>
       </c>
       <c r="D744" t="s">
+        <v>37</v>
+      </c>
+      <c r="E744" t="s">
         <v>38</v>
       </c>
-      <c r="E744" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F744" t="s">
-        <v>1669</v>
+        <v>887</v>
       </c>
       <c r="G744" s="1" t="s">
-        <v>1670</v>
+        <v>1533</v>
       </c>
       <c r="H744" t="s">
-        <v>1589</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745">
         <v>1730</v>
       </c>
       <c r="B745">
         <v>2012</v>
       </c>
       <c r="C745">
         <v>164</v>
       </c>
       <c r="D745" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E745" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F745" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G745" s="1" t="s">
-        <v>1671</v>
+        <v>1534</v>
       </c>
       <c r="H745" t="s">
-        <v>1672</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746">
         <v>1729</v>
       </c>
       <c r="B746">
         <v>2012</v>
       </c>
       <c r="C746">
         <v>35</v>
       </c>
       <c r="D746" t="s">
         <v>21</v>
       </c>
       <c r="E746" t="s">
         <v>22</v>
       </c>
       <c r="F746" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G746" s="1" t="s">
-        <v>1673</v>
+        <v>1536</v>
       </c>
       <c r="H746" t="s">
-        <v>1674</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="747" spans="1:8">
-      <c r="A747">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="A747" t="s">
+        <v>8</v>
+      </c>
+      <c r="B747" t="s">
+        <v>8</v>
+      </c>
+      <c r="C747" t="s">
+        <v>8</v>
       </c>
       <c r="D747" t="s">
         <v>21</v>
       </c>
       <c r="E747" t="s">
         <v>22</v>
       </c>
       <c r="F747" t="s">
-        <v>1675</v>
+        <v>99</v>
       </c>
       <c r="G747" s="1" t="s">
-        <v>1676</v>
+        <v>1538</v>
       </c>
       <c r="H747" t="s">
-        <v>1677</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="748" spans="1:8">
-      <c r="A748">
-[...6 lines deleted...]
-        <v>30</v>
+      <c r="A748" t="s">
+        <v>8</v>
+      </c>
+      <c r="B748" t="s">
+        <v>8</v>
+      </c>
+      <c r="C748" t="s">
+        <v>8</v>
       </c>
       <c r="D748" t="s">
         <v>21</v>
       </c>
       <c r="E748" t="s">
         <v>22</v>
       </c>
       <c r="F748" t="s">
-        <v>1572</v>
+        <v>110</v>
       </c>
       <c r="G748" s="1" t="s">
-        <v>1678</v>
+        <v>1540</v>
       </c>
       <c r="H748" t="s">
-        <v>1679</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749">
         <v>1720</v>
       </c>
       <c r="B749">
         <v>2012</v>
       </c>
       <c r="C749">
         <v>161</v>
       </c>
       <c r="D749" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E749" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F749" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G749" s="1" t="s">
-        <v>1680</v>
+        <v>1542</v>
       </c>
       <c r="H749" t="s">
-        <v>1681</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750">
         <v>1719</v>
       </c>
       <c r="B750">
         <v>2012</v>
       </c>
       <c r="C750">
         <v>160</v>
       </c>
       <c r="D750" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E750" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F750" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G750" s="1" t="s">
-        <v>1682</v>
+        <v>1544</v>
       </c>
       <c r="H750" t="s">
-        <v>1683</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751">
         <v>1718</v>
       </c>
       <c r="B751">
         <v>2012</v>
       </c>
       <c r="C751">
         <v>159</v>
       </c>
       <c r="D751" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E751" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F751" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G751" s="1" t="s">
-        <v>1684</v>
+        <v>1546</v>
       </c>
       <c r="H751" t="s">
-        <v>1685</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752">
         <v>1717</v>
       </c>
       <c r="B752">
         <v>2012</v>
       </c>
       <c r="C752">
         <v>154</v>
       </c>
       <c r="D752" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E752" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F752" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G752" s="1" t="s">
-        <v>1686</v>
+        <v>1548</v>
       </c>
       <c r="H752" t="s">
-        <v>1687</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="753" spans="1:8">
-      <c r="A753">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="A753" t="s">
+        <v>8</v>
+      </c>
+      <c r="B753" t="s">
+        <v>8</v>
+      </c>
+      <c r="C753" t="s">
+        <v>8</v>
       </c>
       <c r="D753" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E753" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F753" t="s">
-        <v>1688</v>
+        <v>27</v>
       </c>
       <c r="G753" s="1" t="s">
-        <v>1689</v>
+        <v>1550</v>
       </c>
       <c r="H753" t="s">
-        <v>1690</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="754" spans="1:8">
-      <c r="A754">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="A754" t="s">
+        <v>8</v>
+      </c>
+      <c r="B754" t="s">
+        <v>8</v>
+      </c>
+      <c r="C754" t="s">
+        <v>8</v>
       </c>
       <c r="D754" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E754" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F754" t="s">
-        <v>1691</v>
+        <v>99</v>
       </c>
       <c r="G754" s="1" t="s">
-        <v>1692</v>
+        <v>1552</v>
       </c>
       <c r="H754" t="s">
-        <v>1693</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755">
         <v>1694</v>
       </c>
       <c r="B755">
         <v>2012</v>
       </c>
       <c r="C755">
         <v>136</v>
       </c>
       <c r="D755" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E755" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F755" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G755" s="1" t="s">
-        <v>1694</v>
+        <v>1554</v>
       </c>
       <c r="H755" t="s">
-        <v>1695</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="756" spans="1:8">
-      <c r="A756">
-[...6 lines deleted...]
-        <v>137</v>
+      <c r="A756" t="s">
+        <v>8</v>
+      </c>
+      <c r="B756" t="s">
+        <v>8</v>
+      </c>
+      <c r="C756" t="s">
+        <v>8</v>
       </c>
       <c r="D756" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E756" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F756" t="s">
-        <v>978</v>
+        <v>18</v>
       </c>
       <c r="G756" s="1" t="s">
-        <v>1696</v>
+        <v>1556</v>
       </c>
       <c r="H756" t="s">
-        <v>1697</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757">
         <v>1692</v>
       </c>
       <c r="B757">
         <v>2012</v>
       </c>
       <c r="C757">
         <v>139</v>
       </c>
       <c r="D757" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E757" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F757" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G757" s="1" t="s">
-        <v>1698</v>
+        <v>1558</v>
       </c>
       <c r="H757" t="s">
-        <v>1699</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758">
         <v>1691</v>
       </c>
       <c r="B758">
         <v>2012</v>
       </c>
       <c r="C758">
         <v>142</v>
       </c>
       <c r="D758" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E758" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F758" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G758" s="1" t="s">
-        <v>1700</v>
+        <v>1560</v>
       </c>
       <c r="H758" t="s">
-        <v>1701</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759">
         <v>1689</v>
       </c>
       <c r="B759">
         <v>2012</v>
       </c>
       <c r="C759">
         <v>138</v>
       </c>
       <c r="D759" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E759" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F759" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G759" s="1" t="s">
-        <v>1702</v>
+        <v>1562</v>
       </c>
       <c r="H759" t="s">
-        <v>1703</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760">
         <v>1688</v>
       </c>
       <c r="B760">
         <v>2012</v>
       </c>
       <c r="C760">
         <v>141</v>
       </c>
       <c r="D760" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E760" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F760" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G760" s="1" t="s">
-        <v>1704</v>
+        <v>1564</v>
       </c>
       <c r="H760" t="s">
-        <v>1705</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="761" spans="1:8">
-      <c r="A761">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A761" t="s">
+        <v>8</v>
+      </c>
+      <c r="B761" t="s">
+        <v>8</v>
+      </c>
+      <c r="C761" t="s">
+        <v>8</v>
       </c>
       <c r="D761" t="s">
+        <v>37</v>
+      </c>
+      <c r="E761" t="s">
         <v>38</v>
       </c>
-      <c r="E761" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F761" t="s">
-        <v>1706</v>
+        <v>11</v>
       </c>
       <c r="G761" s="1" t="s">
-        <v>1707</v>
+        <v>1566</v>
       </c>
       <c r="H761" t="s">
-        <v>1708</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762">
         <v>1686</v>
       </c>
       <c r="B762">
         <v>2012</v>
       </c>
       <c r="C762">
         <v>135</v>
       </c>
       <c r="D762" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E762" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F762" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G762" s="1" t="s">
-        <v>1709</v>
+        <v>1568</v>
       </c>
       <c r="H762" t="s">
-        <v>1710</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="763" spans="1:8">
-      <c r="A763">
-[...6 lines deleted...]
-        <v>133</v>
+      <c r="A763" t="s">
+        <v>8</v>
+      </c>
+      <c r="B763" t="s">
+        <v>8</v>
+      </c>
+      <c r="C763" t="s">
+        <v>8</v>
       </c>
       <c r="D763" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E763" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F763" t="s">
-        <v>1711</v>
+        <v>75</v>
       </c>
       <c r="G763" s="1" t="s">
-        <v>1712</v>
+        <v>1570</v>
       </c>
       <c r="H763" t="s">
-        <v>1713</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764">
         <v>1676</v>
       </c>
       <c r="B764">
         <v>2012</v>
       </c>
       <c r="C764">
         <v>25</v>
       </c>
       <c r="D764" t="s">
         <v>21</v>
       </c>
       <c r="E764" t="s">
         <v>22</v>
       </c>
       <c r="F764" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G764" s="1" t="s">
-        <v>1714</v>
+        <v>1572</v>
       </c>
       <c r="H764" t="s">
-        <v>1715</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="765" spans="1:8">
-      <c r="A765">
-[...6 lines deleted...]
-        <v>125</v>
+      <c r="A765" t="s">
+        <v>8</v>
+      </c>
+      <c r="B765" t="s">
+        <v>8</v>
+      </c>
+      <c r="C765" t="s">
+        <v>8</v>
       </c>
       <c r="D765" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E765" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F765" t="s">
-        <v>1716</v>
+        <v>27</v>
       </c>
       <c r="G765" s="1" t="s">
-        <v>1717</v>
+        <v>1574</v>
       </c>
       <c r="H765" t="s">
-        <v>1718</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766">
         <v>1670</v>
       </c>
       <c r="B766">
         <v>2012</v>
       </c>
       <c r="C766">
         <v>23</v>
       </c>
       <c r="D766" t="s">
         <v>21</v>
       </c>
       <c r="E766" t="s">
         <v>22</v>
       </c>
       <c r="F766" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G766" s="1" t="s">
-        <v>1719</v>
+        <v>1576</v>
       </c>
       <c r="H766" t="s">
-        <v>1715</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="767" spans="1:8">
-      <c r="A767">
-[...6 lines deleted...]
-        <v>22</v>
+      <c r="A767" t="s">
+        <v>8</v>
+      </c>
+      <c r="B767" t="s">
+        <v>8</v>
+      </c>
+      <c r="C767" t="s">
+        <v>8</v>
       </c>
       <c r="D767" t="s">
         <v>21</v>
       </c>
       <c r="E767" t="s">
         <v>22</v>
       </c>
       <c r="F767" t="s">
-        <v>1720</v>
+        <v>11</v>
       </c>
       <c r="G767" s="1" t="s">
-        <v>1721</v>
+        <v>1577</v>
       </c>
       <c r="H767" t="s">
-        <v>1722</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768">
         <v>1665</v>
       </c>
       <c r="B768">
         <v>2012</v>
       </c>
       <c r="C768">
         <v>124</v>
       </c>
       <c r="D768" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E768" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F768" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G768" s="1" t="s">
-        <v>1723</v>
+        <v>1579</v>
       </c>
       <c r="H768" t="s">
-        <v>1724</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769">
         <v>1663</v>
       </c>
       <c r="B769">
         <v>2012</v>
       </c>
       <c r="C769">
         <v>20</v>
       </c>
       <c r="D769" t="s">
         <v>21</v>
       </c>
       <c r="E769" t="s">
         <v>22</v>
       </c>
       <c r="F769" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G769" s="1" t="s">
-        <v>1725</v>
+        <v>1581</v>
       </c>
       <c r="H769" t="s">
-        <v>1726</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="770" spans="1:8">
-      <c r="A770">
-[...6 lines deleted...]
-        <v>121</v>
+      <c r="A770" t="s">
+        <v>8</v>
+      </c>
+      <c r="B770" t="s">
+        <v>8</v>
+      </c>
+      <c r="C770" t="s">
+        <v>8</v>
       </c>
       <c r="D770" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E770" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F770" t="s">
-        <v>1727</v>
+        <v>75</v>
       </c>
       <c r="G770" s="1" t="s">
-        <v>1728</v>
+        <v>1583</v>
       </c>
       <c r="H770" t="s">
-        <v>1729</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771">
         <v>1658</v>
       </c>
       <c r="B771">
         <v>2012</v>
       </c>
       <c r="C771">
         <v>120</v>
       </c>
       <c r="D771" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E771" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F771" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G771" s="1" t="s">
-        <v>1730</v>
+        <v>1585</v>
       </c>
       <c r="H771" t="s">
-        <v>1731</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772">
         <v>1657</v>
       </c>
       <c r="B772">
         <v>2012</v>
       </c>
       <c r="C772">
         <v>119</v>
       </c>
       <c r="D772" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E772" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F772" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G772" s="1" t="s">
-        <v>1732</v>
+        <v>1587</v>
       </c>
       <c r="H772" t="s">
-        <v>1733</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="773" spans="1:8">
-      <c r="A773">
-[...6 lines deleted...]
-        <v>116</v>
+      <c r="A773" t="s">
+        <v>8</v>
+      </c>
+      <c r="B773" t="s">
+        <v>8</v>
+      </c>
+      <c r="C773" t="s">
+        <v>8</v>
       </c>
       <c r="D773" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E773" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F773" t="s">
-        <v>1734</v>
+        <v>11</v>
       </c>
       <c r="G773" s="1" t="s">
-        <v>1735</v>
+        <v>1589</v>
       </c>
       <c r="H773" t="s">
-        <v>1736</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="774" spans="1:8">
-      <c r="A774">
-[...6 lines deleted...]
-        <v>115</v>
+      <c r="A774" t="s">
+        <v>8</v>
+      </c>
+      <c r="B774" t="s">
+        <v>8</v>
+      </c>
+      <c r="C774" t="s">
+        <v>8</v>
       </c>
       <c r="D774" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E774" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F774" t="s">
-        <v>1737</v>
+        <v>110</v>
       </c>
       <c r="G774" s="1" t="s">
-        <v>1738</v>
+        <v>1591</v>
       </c>
       <c r="H774" t="s">
-        <v>1739</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="775" spans="1:8">
-      <c r="A775">
-[...6 lines deleted...]
-        <v>114</v>
+      <c r="A775" t="s">
+        <v>8</v>
+      </c>
+      <c r="B775" t="s">
+        <v>8</v>
+      </c>
+      <c r="C775" t="s">
+        <v>8</v>
       </c>
       <c r="D775" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E775" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F775" t="s">
-        <v>1740</v>
+        <v>99</v>
       </c>
       <c r="G775" s="1" t="s">
-        <v>1741</v>
+        <v>1593</v>
       </c>
       <c r="H775" t="s">
-        <v>1742</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776">
         <v>1651</v>
       </c>
       <c r="B776">
         <v>2012</v>
       </c>
       <c r="C776">
         <v>113</v>
       </c>
       <c r="D776" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E776" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F776" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G776" s="1" t="s">
-        <v>1743</v>
+        <v>1595</v>
       </c>
       <c r="H776" t="s">
-        <v>1744</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="777" spans="1:8">
-      <c r="A777">
-[...6 lines deleted...]
-        <v>106</v>
+      <c r="A777" t="s">
+        <v>8</v>
+      </c>
+      <c r="B777" t="s">
+        <v>8</v>
+      </c>
+      <c r="C777" t="s">
+        <v>8</v>
       </c>
       <c r="D777" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E777" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F777" t="s">
-        <v>1745</v>
+        <v>863</v>
       </c>
       <c r="G777" s="1" t="s">
-        <v>1746</v>
+        <v>1597</v>
       </c>
       <c r="H777" t="s">
-        <v>1747</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778">
         <v>1633</v>
       </c>
       <c r="B778">
         <v>2012</v>
       </c>
       <c r="C778">
         <v>105</v>
       </c>
       <c r="D778" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E778" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F778" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G778" s="1" t="s">
-        <v>1748</v>
+        <v>1599</v>
       </c>
       <c r="H778" t="s">
-        <v>1749</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="779" spans="1:8">
-      <c r="A779">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A779" t="s">
+        <v>8</v>
+      </c>
+      <c r="B779" t="s">
+        <v>8</v>
+      </c>
+      <c r="C779" t="s">
+        <v>8</v>
       </c>
       <c r="D779" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="E779" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
       <c r="F779" t="s">
-        <v>1750</v>
+        <v>27</v>
       </c>
       <c r="G779" s="1" t="s">
-        <v>1751</v>
+        <v>1601</v>
       </c>
       <c r="H779" t="s">
-        <v>1752</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780">
         <v>1618</v>
       </c>
       <c r="B780">
         <v>2012</v>
       </c>
       <c r="C780">
         <v>95</v>
       </c>
       <c r="D780" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E780" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F780" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G780" s="1" t="s">
-        <v>1753</v>
+        <v>1603</v>
       </c>
       <c r="H780" t="s">
-        <v>1754</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781">
         <v>1617</v>
       </c>
       <c r="B781">
         <v>2012</v>
       </c>
       <c r="C781">
         <v>8</v>
       </c>
       <c r="D781" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E781" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F781" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G781" s="1" t="s">
-        <v>1755</v>
+        <v>1605</v>
       </c>
       <c r="H781" t="s">
-        <v>1756</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782">
         <v>1616</v>
       </c>
       <c r="B782">
         <v>2012</v>
       </c>
       <c r="C782">
         <v>3</v>
       </c>
       <c r="D782" t="s">
+        <v>37</v>
+      </c>
+      <c r="E782" t="s">
         <v>38</v>
       </c>
-      <c r="E782" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F782" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G782" s="1" t="s">
-        <v>1757</v>
+        <v>1607</v>
       </c>
       <c r="H782" t="s">
-        <v>1758</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783">
         <v>1611</v>
       </c>
       <c r="B783">
         <v>2012</v>
       </c>
       <c r="C783">
         <v>7</v>
       </c>
       <c r="D783" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E783" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F783" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G783" s="1" t="s">
-        <v>1759</v>
+        <v>1609</v>
       </c>
       <c r="H783" t="s">
-        <v>1760</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="784" spans="1:8">
-      <c r="A784">
-[...6 lines deleted...]
-        <v>90</v>
+      <c r="A784" t="s">
+        <v>8</v>
+      </c>
+      <c r="B784" t="s">
+        <v>8</v>
+      </c>
+      <c r="C784" t="s">
+        <v>8</v>
       </c>
       <c r="D784" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E784" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F784" t="s">
-        <v>571</v>
+        <v>11</v>
       </c>
       <c r="G784" s="1" t="s">
-        <v>1761</v>
+        <v>1611</v>
       </c>
       <c r="H784" t="s">
-        <v>1762</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="785" spans="1:8">
-      <c r="A785">
-[...6 lines deleted...]
-        <v>91</v>
+      <c r="A785" t="s">
+        <v>8</v>
+      </c>
+      <c r="B785" t="s">
+        <v>8</v>
+      </c>
+      <c r="C785" t="s">
+        <v>8</v>
       </c>
       <c r="D785" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E785" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F785" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="G785" s="1" t="s">
-        <v>1763</v>
+        <v>1613</v>
       </c>
       <c r="H785" t="s">
-        <v>1764</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="786" spans="1:8">
-      <c r="A786">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A786" t="s">
+        <v>8</v>
+      </c>
+      <c r="B786" t="s">
+        <v>8</v>
+      </c>
+      <c r="C786" t="s">
+        <v>8</v>
       </c>
       <c r="D786" t="s">
-        <v>1073</v>
+        <v>1032</v>
       </c>
       <c r="E786" t="s">
-        <v>1074</v>
+        <v>1033</v>
       </c>
       <c r="F786" t="s">
-        <v>1765</v>
+        <v>935</v>
       </c>
       <c r="G786" s="1" t="s">
-        <v>1766</v>
+        <v>1615</v>
       </c>
       <c r="H786" t="s">
-        <v>1767</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787">
         <v>1593</v>
       </c>
       <c r="B787">
         <v>2012</v>
       </c>
       <c r="C787">
         <v>87</v>
       </c>
       <c r="D787" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E787" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F787" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G787" s="1" t="s">
-        <v>1768</v>
+        <v>1617</v>
       </c>
       <c r="H787" t="s">
-        <v>1769</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="788" spans="1:8">
-      <c r="A788">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="A788" t="s">
+        <v>8</v>
+      </c>
+      <c r="B788" t="s">
+        <v>8</v>
+      </c>
+      <c r="C788" t="s">
+        <v>8</v>
       </c>
       <c r="D788" t="s">
         <v>21</v>
       </c>
       <c r="E788" t="s">
         <v>22</v>
       </c>
       <c r="F788" t="s">
-        <v>1770</v>
+        <v>110</v>
       </c>
       <c r="G788" s="1" t="s">
-        <v>1771</v>
+        <v>1619</v>
       </c>
       <c r="H788" t="s">
-        <v>1772</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="789" spans="1:8">
-      <c r="A789">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="A789" t="s">
+        <v>8</v>
+      </c>
+      <c r="B789" t="s">
+        <v>8</v>
+      </c>
+      <c r="C789" t="s">
+        <v>8</v>
       </c>
       <c r="D789" t="s">
         <v>21</v>
       </c>
       <c r="E789" t="s">
         <v>22</v>
       </c>
       <c r="F789" t="s">
-        <v>1770</v>
+        <v>110</v>
       </c>
       <c r="G789" s="1" t="s">
-        <v>1773</v>
+        <v>1621</v>
       </c>
       <c r="H789" t="s">
-        <v>1774</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790">
         <v>1590</v>
       </c>
       <c r="B790">
         <v>2012</v>
       </c>
       <c r="C790">
         <v>13</v>
       </c>
       <c r="D790" t="s">
         <v>21</v>
       </c>
       <c r="E790" t="s">
         <v>22</v>
       </c>
       <c r="F790" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G790" s="1" t="s">
-        <v>1775</v>
+        <v>1623</v>
       </c>
       <c r="H790" t="s">
-        <v>1776</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791">
         <v>1589</v>
       </c>
       <c r="B791">
         <v>2012</v>
       </c>
       <c r="C791">
         <v>5</v>
       </c>
       <c r="D791" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E791" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F791" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G791" s="1" t="s">
-        <v>1777</v>
+        <v>1625</v>
       </c>
       <c r="H791" t="s">
-        <v>1778</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792">
         <v>1588</v>
       </c>
       <c r="B792">
         <v>2012</v>
       </c>
       <c r="C792">
         <v>84</v>
       </c>
       <c r="D792" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E792" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F792" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G792" s="1" t="s">
-        <v>1779</v>
+        <v>1627</v>
       </c>
       <c r="H792" t="s">
-        <v>1780</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793">
         <v>1586</v>
       </c>
       <c r="B793">
         <v>2012</v>
       </c>
       <c r="C793">
         <v>82</v>
       </c>
       <c r="D793" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E793" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F793" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G793" s="1" t="s">
-        <v>1781</v>
+        <v>1629</v>
       </c>
       <c r="H793" t="s">
-        <v>1782</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794">
         <v>1584</v>
       </c>
       <c r="B794">
         <v>2012</v>
       </c>
       <c r="C794">
         <v>81</v>
       </c>
       <c r="D794" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E794" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F794" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G794" s="1" t="s">
-        <v>1783</v>
+        <v>1631</v>
       </c>
       <c r="H794" t="s">
-        <v>1784</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="795" spans="1:8">
-      <c r="A795">
-[...6 lines deleted...]
-        <v>76</v>
+      <c r="A795" t="s">
+        <v>8</v>
+      </c>
+      <c r="B795" t="s">
+        <v>8</v>
+      </c>
+      <c r="C795" t="s">
+        <v>8</v>
       </c>
       <c r="D795" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E795" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F795" t="s">
-        <v>1785</v>
+        <v>863</v>
       </c>
       <c r="G795" s="1" t="s">
-        <v>1786</v>
+        <v>1633</v>
       </c>
       <c r="H795" t="s">
-        <v>1787</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="796" spans="1:8">
-      <c r="A796">
-[...6 lines deleted...]
-        <v>77</v>
+      <c r="A796" t="s">
+        <v>8</v>
+      </c>
+      <c r="B796" t="s">
+        <v>8</v>
+      </c>
+      <c r="C796" t="s">
+        <v>8</v>
       </c>
       <c r="D796" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E796" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F796" t="s">
-        <v>1788</v>
+        <v>27</v>
       </c>
       <c r="G796" s="1" t="s">
-        <v>1789</v>
+        <v>1635</v>
       </c>
       <c r="H796" t="s">
-        <v>1790</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="797" spans="1:8">
-      <c r="A797">
-[...6 lines deleted...]
-        <v>78</v>
+      <c r="A797" t="s">
+        <v>8</v>
+      </c>
+      <c r="B797" t="s">
+        <v>8</v>
+      </c>
+      <c r="C797" t="s">
+        <v>8</v>
       </c>
       <c r="D797" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E797" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F797" t="s">
-        <v>1791</v>
+        <v>11</v>
       </c>
       <c r="G797" s="1" t="s">
-        <v>1792</v>
+        <v>1637</v>
       </c>
       <c r="H797" t="s">
-        <v>1793</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="798" spans="1:8">
-      <c r="A798">
-[...6 lines deleted...]
-        <v>79</v>
+      <c r="A798" t="s">
+        <v>8</v>
+      </c>
+      <c r="B798" t="s">
+        <v>8</v>
+      </c>
+      <c r="C798" t="s">
+        <v>8</v>
       </c>
       <c r="D798" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E798" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F798" t="s">
-        <v>1794</v>
+        <v>99</v>
       </c>
       <c r="G798" s="1" t="s">
-        <v>1795</v>
+        <v>1639</v>
       </c>
       <c r="H798" t="s">
-        <v>1796</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="799" spans="1:8">
-      <c r="A799">
-[...6 lines deleted...]
-        <v>80</v>
+      <c r="A799" t="s">
+        <v>8</v>
+      </c>
+      <c r="B799" t="s">
+        <v>8</v>
+      </c>
+      <c r="C799" t="s">
+        <v>8</v>
       </c>
       <c r="D799" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E799" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F799" t="s">
-        <v>1797</v>
+        <v>863</v>
       </c>
       <c r="G799" s="1" t="s">
-        <v>1798</v>
+        <v>1641</v>
       </c>
       <c r="H799" t="s">
-        <v>1799</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="800" spans="1:8">
-      <c r="A800">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A800" t="s">
+        <v>8</v>
+      </c>
+      <c r="B800" t="s">
+        <v>8</v>
+      </c>
+      <c r="C800" t="s">
+        <v>8</v>
       </c>
       <c r="D800" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="E800" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="F800" t="s">
-        <v>1800</v>
+        <v>75</v>
       </c>
       <c r="G800" s="1" t="s">
-        <v>1801</v>
+        <v>1643</v>
       </c>
       <c r="H800" t="s">
-        <v>1802</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="801" spans="1:8">
-      <c r="A801">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A801" t="s">
+        <v>8</v>
+      </c>
+      <c r="B801" t="s">
+        <v>8</v>
+      </c>
+      <c r="C801" t="s">
+        <v>8</v>
       </c>
       <c r="D801" t="s">
+        <v>37</v>
+      </c>
+      <c r="E801" t="s">
         <v>38</v>
       </c>
-      <c r="E801" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F801" t="s">
-        <v>1803</v>
+        <v>75</v>
       </c>
       <c r="G801" s="1" t="s">
-        <v>1804</v>
+        <v>1645</v>
       </c>
       <c r="H801" t="s">
-        <v>1805</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802">
         <v>1553</v>
       </c>
       <c r="B802">
         <v>2012</v>
       </c>
       <c r="C802">
         <v>62</v>
       </c>
       <c r="D802" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E802" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F802" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G802" s="1" t="s">
-        <v>1806</v>
+        <v>1647</v>
       </c>
       <c r="H802" t="s">
-        <v>1807</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803">
         <v>1545</v>
       </c>
       <c r="B803">
         <v>2012</v>
       </c>
       <c r="C803">
         <v>55</v>
       </c>
       <c r="D803" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E803" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F803" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G803" s="1" t="s">
-        <v>1808</v>
+        <v>1649</v>
       </c>
       <c r="H803" t="s">
-        <v>1809</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804">
         <v>1543</v>
       </c>
       <c r="B804">
         <v>2012</v>
       </c>
       <c r="C804">
         <v>53</v>
       </c>
       <c r="D804" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E804" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F804" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G804" s="1" t="s">
-        <v>1810</v>
+        <v>1651</v>
       </c>
       <c r="H804" t="s">
-        <v>1811</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805">
         <v>1542</v>
       </c>
       <c r="B805">
         <v>2012</v>
       </c>
       <c r="C805">
         <v>50</v>
       </c>
       <c r="D805" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E805" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F805" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G805" s="1" t="s">
-        <v>1812</v>
+        <v>1653</v>
       </c>
       <c r="H805" t="s">
-        <v>1813</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806">
         <v>1541</v>
       </c>
       <c r="B806">
         <v>2012</v>
       </c>
       <c r="C806">
         <v>52</v>
       </c>
       <c r="D806" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E806" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F806" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G806" s="1" t="s">
-        <v>1814</v>
+        <v>1655</v>
       </c>
       <c r="H806" t="s">
-        <v>1815</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807">
         <v>1540</v>
       </c>
       <c r="B807">
         <v>2012</v>
       </c>
       <c r="C807">
         <v>51</v>
       </c>
       <c r="D807" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E807" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F807" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G807" s="1" t="s">
-        <v>1816</v>
+        <v>1657</v>
       </c>
       <c r="H807" t="s">
-        <v>1817</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808">
         <v>1537</v>
       </c>
       <c r="B808">
         <v>2012</v>
       </c>
       <c r="C808">
         <v>47</v>
       </c>
       <c r="D808" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E808" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F808" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G808" s="1" t="s">
-        <v>1818</v>
+        <v>1659</v>
       </c>
       <c r="H808" t="s">
-        <v>1819</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="809" spans="1:8">
-      <c r="A809">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A809" t="s">
+        <v>8</v>
+      </c>
+      <c r="B809" t="s">
+        <v>8</v>
+      </c>
+      <c r="C809" t="s">
+        <v>8</v>
       </c>
       <c r="D809" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E809" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F809" t="s">
-        <v>1740</v>
+        <v>99</v>
       </c>
       <c r="G809" s="1" t="s">
-        <v>1820</v>
+        <v>1661</v>
       </c>
       <c r="H809" t="s">
-        <v>1821</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="810" spans="1:8">
-      <c r="A810">
-[...6 lines deleted...]
-        <v>43</v>
+      <c r="A810" t="s">
+        <v>8</v>
+      </c>
+      <c r="B810" t="s">
+        <v>8</v>
+      </c>
+      <c r="C810" t="s">
+        <v>8</v>
       </c>
       <c r="D810" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E810" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F810" t="s">
-        <v>1822</v>
+        <v>110</v>
       </c>
       <c r="G810" s="1" t="s">
-        <v>1823</v>
+        <v>1663</v>
       </c>
       <c r="H810" t="s">
-        <v>1824</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="811" spans="1:8">
-      <c r="A811">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="A811" t="s">
+        <v>8</v>
+      </c>
+      <c r="B811" t="s">
+        <v>8</v>
+      </c>
+      <c r="C811" t="s">
+        <v>8</v>
       </c>
       <c r="D811" t="s">
         <v>21</v>
       </c>
       <c r="E811" t="s">
         <v>22</v>
       </c>
       <c r="F811" t="s">
-        <v>1675</v>
+        <v>99</v>
       </c>
       <c r="G811" s="1" t="s">
-        <v>1825</v>
+        <v>1665</v>
       </c>
       <c r="H811" t="s">
-        <v>1826</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="812" spans="1:8">
-      <c r="A812">
-[...6 lines deleted...]
-        <v>35</v>
+      <c r="A812" t="s">
+        <v>8</v>
+      </c>
+      <c r="B812" t="s">
+        <v>8</v>
+      </c>
+      <c r="C812" t="s">
+        <v>8</v>
       </c>
       <c r="D812" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E812" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F812" t="s">
-        <v>1827</v>
+        <v>75</v>
       </c>
       <c r="G812" s="1" t="s">
-        <v>1828</v>
+        <v>1667</v>
       </c>
       <c r="H812" t="s">
-        <v>1829</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="813" spans="1:8">
-      <c r="A813">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="A813" t="s">
+        <v>8</v>
+      </c>
+      <c r="B813" t="s">
+        <v>8</v>
+      </c>
+      <c r="C813" t="s">
+        <v>8</v>
       </c>
       <c r="D813" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E813" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F813" t="s">
-        <v>1830</v>
+        <v>27</v>
       </c>
       <c r="G813" s="1" t="s">
-        <v>1831</v>
+        <v>1669</v>
       </c>
       <c r="H813" t="s">
-        <v>1832</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="814" spans="1:8">
-      <c r="A814">
-[...6 lines deleted...]
-        <v>37</v>
+      <c r="A814" t="s">
+        <v>8</v>
+      </c>
+      <c r="B814" t="s">
+        <v>8</v>
+      </c>
+      <c r="C814" t="s">
+        <v>8</v>
       </c>
       <c r="D814" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E814" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F814" t="s">
-        <v>1833</v>
+        <v>11</v>
       </c>
       <c r="G814" s="1" t="s">
-        <v>1834</v>
+        <v>1671</v>
       </c>
       <c r="H814" t="s">
-        <v>1835</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="815" spans="1:8">
-      <c r="A815">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="A815" t="s">
+        <v>8</v>
+      </c>
+      <c r="B815" t="s">
+        <v>8</v>
+      </c>
+      <c r="C815" t="s">
+        <v>8</v>
       </c>
       <c r="D815" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E815" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F815" t="s">
-        <v>1836</v>
+        <v>887</v>
       </c>
       <c r="G815" s="1" t="s">
-        <v>1837</v>
+        <v>1673</v>
       </c>
       <c r="H815" t="s">
-        <v>1838</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816">
         <v>1498</v>
       </c>
       <c r="B816">
         <v>2012</v>
       </c>
       <c r="C816">
         <v>3</v>
       </c>
       <c r="D816" t="s">
         <v>21</v>
       </c>
       <c r="E816" t="s">
         <v>22</v>
       </c>
       <c r="F816" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G816" s="1" t="s">
-        <v>1839</v>
+        <v>1675</v>
       </c>
       <c r="H816" t="s">
-        <v>1840</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="817" spans="1:8">
-      <c r="A817">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="A817" t="s">
+        <v>8</v>
+      </c>
+      <c r="B817" t="s">
+        <v>8</v>
+      </c>
+      <c r="C817" t="s">
+        <v>8</v>
       </c>
       <c r="D817" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E817" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F817" t="s">
-        <v>1841</v>
+        <v>11</v>
       </c>
       <c r="G817" s="1" t="s">
-        <v>1842</v>
+        <v>1677</v>
       </c>
       <c r="H817" t="s">
-        <v>1843</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818">
         <v>1451</v>
       </c>
       <c r="B818">
         <v>2011</v>
       </c>
       <c r="C818">
         <v>26</v>
       </c>
       <c r="D818" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E818" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F818" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G818" s="1" t="s">
-        <v>1844</v>
+        <v>1679</v>
       </c>
       <c r="H818" t="s">
-        <v>1845</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819">
         <v>1448</v>
       </c>
       <c r="B819">
         <v>2011</v>
       </c>
       <c r="C819">
         <v>408</v>
       </c>
       <c r="D819" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E819" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F819" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G819" s="1" t="s">
-        <v>1846</v>
+        <v>1681</v>
       </c>
       <c r="H819" t="s">
-        <v>1847</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="820" spans="1:8">
-      <c r="A820">
-[...6 lines deleted...]
-        <v>25</v>
+      <c r="A820" t="s">
+        <v>8</v>
+      </c>
+      <c r="B820" t="s">
+        <v>8</v>
+      </c>
+      <c r="C820" t="s">
+        <v>8</v>
       </c>
       <c r="D820" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E820" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F820" t="s">
-        <v>1848</v>
+        <v>11</v>
       </c>
       <c r="G820" s="1" t="s">
-        <v>1849</v>
+        <v>1683</v>
       </c>
       <c r="H820" t="s">
-        <v>1850</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821">
         <v>1444</v>
       </c>
       <c r="B821">
         <v>2011</v>
       </c>
       <c r="C821">
         <v>24</v>
       </c>
       <c r="D821" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E821" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F821" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G821" s="1" t="s">
-        <v>1851</v>
+        <v>1685</v>
       </c>
       <c r="H821" t="s">
-        <v>1852</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="822" spans="1:8">
-      <c r="A822">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="A822" t="s">
+        <v>8</v>
+      </c>
+      <c r="B822" t="s">
+        <v>8</v>
+      </c>
+      <c r="C822" t="s">
+        <v>8</v>
       </c>
       <c r="D822" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E822" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F822" t="s">
-        <v>1853</v>
+        <v>863</v>
       </c>
       <c r="G822" s="1" t="s">
-        <v>1854</v>
+        <v>1687</v>
       </c>
       <c r="H822" t="s">
-        <v>1855</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823">
         <v>1437</v>
       </c>
       <c r="B823">
         <v>2011</v>
       </c>
       <c r="C823">
         <v>402</v>
       </c>
       <c r="D823" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E823" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F823" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G823" s="1" t="s">
-        <v>1856</v>
+        <v>1689</v>
       </c>
       <c r="H823" t="s">
-        <v>1857</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824">
         <v>1431</v>
       </c>
       <c r="B824">
         <v>2011</v>
       </c>
       <c r="C824">
         <v>16</v>
       </c>
       <c r="D824" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E824" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F824" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G824" s="1" t="s">
-        <v>1858</v>
+        <v>1691</v>
       </c>
       <c r="H824" t="s">
-        <v>1859</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825">
         <v>1407</v>
       </c>
       <c r="B825">
         <v>2011</v>
       </c>
       <c r="C825">
         <v>14</v>
       </c>
       <c r="D825" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E825" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F825" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G825" s="1" t="s">
-        <v>1860</v>
+        <v>1693</v>
       </c>
       <c r="H825" t="s">
-        <v>1861</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826">
         <v>1391</v>
       </c>
       <c r="B826">
         <v>2011</v>
       </c>
       <c r="C826">
         <v>18</v>
       </c>
       <c r="D826" t="s">
+        <v>37</v>
+      </c>
+      <c r="E826" t="s">
         <v>38</v>
       </c>
-      <c r="E826" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F826" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G826" s="1" t="s">
-        <v>1862</v>
+        <v>1695</v>
       </c>
       <c r="H826" t="s">
-        <v>1863</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="827" spans="1:8">
-      <c r="A827">
-[...6 lines deleted...]
-        <v>17</v>
+      <c r="A827" t="s">
+        <v>8</v>
+      </c>
+      <c r="B827" t="s">
+        <v>8</v>
+      </c>
+      <c r="C827" t="s">
+        <v>8</v>
       </c>
       <c r="D827" t="s">
+        <v>37</v>
+      </c>
+      <c r="E827" t="s">
         <v>38</v>
       </c>
-      <c r="E827" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F827" t="s">
-        <v>1864</v>
+        <v>75</v>
       </c>
       <c r="G827" s="1" t="s">
-        <v>1865</v>
+        <v>1697</v>
       </c>
       <c r="H827" t="s">
-        <v>1866</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828">
         <v>1373</v>
       </c>
       <c r="B828">
         <v>2011</v>
       </c>
       <c r="C828">
         <v>368</v>
       </c>
       <c r="D828" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E828" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F828" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G828" s="1" t="s">
-        <v>1867</v>
+        <v>1699</v>
       </c>
       <c r="H828" t="s">
-        <v>1441</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829">
         <v>1372</v>
       </c>
       <c r="B829">
         <v>2011</v>
       </c>
       <c r="C829">
         <v>367</v>
       </c>
       <c r="D829" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E829" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F829" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G829" s="1" t="s">
-        <v>1868</v>
+        <v>1700</v>
       </c>
       <c r="H829" t="s">
-        <v>1441</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830">
         <v>1370</v>
       </c>
       <c r="B830">
         <v>2011</v>
       </c>
       <c r="C830">
         <v>365</v>
       </c>
       <c r="D830" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E830" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F830" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G830" s="1" t="s">
-        <v>1869</v>
+        <v>1701</v>
       </c>
       <c r="H830" t="s">
-        <v>1870</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831">
         <v>1369</v>
       </c>
       <c r="B831">
         <v>2011</v>
       </c>
       <c r="C831">
         <v>364</v>
       </c>
       <c r="D831" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E831" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F831" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G831" s="1" t="s">
-        <v>1871</v>
+        <v>1703</v>
       </c>
       <c r="H831" t="s">
-        <v>1872</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832">
         <v>1353</v>
       </c>
       <c r="B832">
         <v>2011</v>
       </c>
       <c r="C832">
         <v>358</v>
       </c>
       <c r="D832" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E832" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F832" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G832" s="1" t="s">
-        <v>1873</v>
+        <v>1705</v>
       </c>
       <c r="H832" t="s">
-        <v>1874</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="833" spans="1:8">
-      <c r="A833">
-[...6 lines deleted...]
-        <v>357</v>
+      <c r="A833" t="s">
+        <v>8</v>
+      </c>
+      <c r="B833" t="s">
+        <v>8</v>
+      </c>
+      <c r="C833" t="s">
+        <v>8</v>
       </c>
       <c r="D833" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E833" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F833" t="s">
-        <v>1875</v>
+        <v>110</v>
       </c>
       <c r="G833" s="1" t="s">
-        <v>1876</v>
+        <v>1707</v>
       </c>
       <c r="H833" t="s">
-        <v>1877</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="834" spans="1:8">
-      <c r="A834">
-[...6 lines deleted...]
-        <v>356</v>
+      <c r="A834" t="s">
+        <v>8</v>
+      </c>
+      <c r="B834" t="s">
+        <v>8</v>
+      </c>
+      <c r="C834" t="s">
+        <v>8</v>
       </c>
       <c r="D834" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E834" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F834" t="s">
-        <v>1878</v>
+        <v>75</v>
       </c>
       <c r="G834" s="1" t="s">
-        <v>1879</v>
+        <v>1709</v>
       </c>
       <c r="H834" t="s">
-        <v>1880</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835">
         <v>1348</v>
       </c>
       <c r="B835">
         <v>2011</v>
       </c>
       <c r="C835">
         <v>67</v>
       </c>
       <c r="D835" t="s">
         <v>21</v>
       </c>
       <c r="E835" t="s">
         <v>22</v>
       </c>
       <c r="F835" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G835" s="1" t="s">
-        <v>1881</v>
+        <v>1711</v>
       </c>
       <c r="H835" t="s">
-        <v>1882</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836">
         <v>1343</v>
       </c>
       <c r="B836">
         <v>2011</v>
       </c>
       <c r="C836">
         <v>351</v>
       </c>
       <c r="D836" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E836" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F836" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G836" s="1" t="s">
-        <v>1883</v>
+        <v>1713</v>
       </c>
       <c r="H836" t="s">
-        <v>1884</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="837" spans="1:8">
-      <c r="A837">
-[...6 lines deleted...]
-        <v>346</v>
+      <c r="A837" t="s">
+        <v>8</v>
+      </c>
+      <c r="B837" t="s">
+        <v>8</v>
+      </c>
+      <c r="C837" t="s">
+        <v>8</v>
       </c>
       <c r="D837" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E837" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F837" t="s">
-        <v>1885</v>
+        <v>863</v>
       </c>
       <c r="G837" s="1" t="s">
-        <v>1886</v>
+        <v>1715</v>
       </c>
       <c r="H837" t="s">
-        <v>1887</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="838" spans="1:8">
-      <c r="A838">
-[...6 lines deleted...]
-        <v>342</v>
+      <c r="A838" t="s">
+        <v>8</v>
+      </c>
+      <c r="B838" t="s">
+        <v>8</v>
+      </c>
+      <c r="C838" t="s">
+        <v>8</v>
       </c>
       <c r="D838" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E838" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F838" t="s">
-        <v>1888</v>
+        <v>99</v>
       </c>
       <c r="G838" s="1" t="s">
-        <v>1889</v>
+        <v>1717</v>
       </c>
       <c r="H838" t="s">
-        <v>1890</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="839" spans="1:8">
-      <c r="A839">
-[...6 lines deleted...]
-        <v>16</v>
+      <c r="A839" t="s">
+        <v>8</v>
+      </c>
+      <c r="B839" t="s">
+        <v>8</v>
+      </c>
+      <c r="C839" t="s">
+        <v>8</v>
       </c>
       <c r="D839" t="s">
+        <v>37</v>
+      </c>
+      <c r="E839" t="s">
         <v>38</v>
       </c>
-      <c r="E839" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F839" t="s">
-        <v>1770</v>
+        <v>110</v>
       </c>
       <c r="G839" s="1" t="s">
-        <v>1891</v>
+        <v>1719</v>
       </c>
       <c r="H839" t="s">
-        <v>1892</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="840" spans="1:8">
-      <c r="A840">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="A840" t="s">
+        <v>8</v>
+      </c>
+      <c r="B840" t="s">
+        <v>8</v>
+      </c>
+      <c r="C840" t="s">
+        <v>8</v>
       </c>
       <c r="D840" t="s">
+        <v>37</v>
+      </c>
+      <c r="E840" t="s">
         <v>38</v>
       </c>
-      <c r="E840" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F840" t="s">
-        <v>1893</v>
+        <v>11</v>
       </c>
       <c r="G840" s="1" t="s">
-        <v>1894</v>
+        <v>1721</v>
       </c>
       <c r="H840" t="s">
-        <v>1895</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841">
         <v>1315</v>
       </c>
       <c r="B841">
         <v>2011</v>
       </c>
       <c r="C841">
         <v>14</v>
       </c>
       <c r="D841" t="s">
+        <v>37</v>
+      </c>
+      <c r="E841" t="s">
         <v>38</v>
       </c>
-      <c r="E841" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F841" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G841" s="1" t="s">
-        <v>1896</v>
+        <v>1723</v>
       </c>
       <c r="H841" t="s">
-        <v>1897</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="842" spans="1:8">
-      <c r="A842">
-[...6 lines deleted...]
-        <v>338</v>
+      <c r="A842" t="s">
+        <v>8</v>
+      </c>
+      <c r="B842" t="s">
+        <v>8</v>
+      </c>
+      <c r="C842" t="s">
+        <v>8</v>
       </c>
       <c r="D842" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E842" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F842" t="s">
-        <v>1898</v>
+        <v>27</v>
       </c>
       <c r="G842" s="1" t="s">
-        <v>1899</v>
+        <v>1725</v>
       </c>
       <c r="H842" t="s">
-        <v>1900</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="843" spans="1:8">
-      <c r="A843">
-[...6 lines deleted...]
-        <v>339</v>
+      <c r="A843" t="s">
+        <v>8</v>
+      </c>
+      <c r="B843" t="s">
+        <v>8</v>
+      </c>
+      <c r="C843" t="s">
+        <v>8</v>
       </c>
       <c r="D843" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E843" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F843" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="G843" s="1" t="s">
-        <v>1901</v>
+        <v>1727</v>
       </c>
       <c r="H843" t="s">
-        <v>1902</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="844" spans="1:8">
-      <c r="A844">
-[...6 lines deleted...]
-        <v>62</v>
+      <c r="A844" t="s">
+        <v>8</v>
+      </c>
+      <c r="B844" t="s">
+        <v>8</v>
+      </c>
+      <c r="C844" t="s">
+        <v>8</v>
       </c>
       <c r="D844" t="s">
         <v>21</v>
       </c>
       <c r="E844" t="s">
         <v>22</v>
       </c>
       <c r="F844" t="s">
-        <v>1903</v>
+        <v>27</v>
       </c>
       <c r="G844" s="1" t="s">
-        <v>1904</v>
+        <v>1729</v>
       </c>
       <c r="H844" t="s">
-        <v>1905</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845">
         <v>1310</v>
       </c>
       <c r="B845">
         <v>2011</v>
       </c>
       <c r="C845">
         <v>336</v>
       </c>
       <c r="D845" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E845" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F845" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G845" s="1" t="s">
-        <v>1906</v>
+        <v>1731</v>
       </c>
       <c r="H845" t="s">
-        <v>1907</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="846" spans="1:8">
-      <c r="A846">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A846" t="s">
+        <v>8</v>
+      </c>
+      <c r="B846" t="s">
+        <v>8</v>
+      </c>
+      <c r="C846" t="s">
+        <v>8</v>
       </c>
       <c r="D846" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="E846" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
       <c r="F846" t="s">
-        <v>1908</v>
+        <v>110</v>
       </c>
       <c r="G846" s="1" t="s">
-        <v>1909</v>
+        <v>1733</v>
       </c>
       <c r="H846" t="s">
-        <v>1910</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847">
         <v>1295</v>
       </c>
       <c r="B847">
         <v>2011</v>
       </c>
       <c r="C847">
         <v>326</v>
       </c>
       <c r="D847" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E847" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F847" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G847" s="1" t="s">
-        <v>1911</v>
+        <v>1735</v>
       </c>
       <c r="H847" t="s">
-        <v>1912</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848">
         <v>1292</v>
       </c>
       <c r="B848">
         <v>2011</v>
       </c>
       <c r="C848">
         <v>323</v>
       </c>
       <c r="D848" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E848" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F848" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G848" s="1" t="s">
-        <v>1913</v>
+        <v>1737</v>
       </c>
       <c r="H848" t="s">
-        <v>1914</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849">
         <v>1279</v>
       </c>
       <c r="B849">
         <v>2011</v>
       </c>
       <c r="C849">
         <v>314</v>
       </c>
       <c r="D849" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E849" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F849" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G849" s="1" t="s">
-        <v>1915</v>
+        <v>1739</v>
       </c>
       <c r="H849" t="s">
-        <v>1916</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850">
         <v>1275</v>
       </c>
       <c r="B850">
         <v>2011</v>
       </c>
       <c r="C850">
         <v>315</v>
       </c>
       <c r="D850" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E850" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F850" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G850" s="1" t="s">
-        <v>1917</v>
+        <v>1741</v>
       </c>
       <c r="H850" t="s">
-        <v>1918</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="851" spans="1:8">
-      <c r="A851">
-[...6 lines deleted...]
-        <v>465</v>
+      <c r="A851" t="s">
+        <v>8</v>
+      </c>
+      <c r="B851" t="s">
+        <v>8</v>
+      </c>
+      <c r="C851" t="s">
+        <v>8</v>
       </c>
       <c r="D851" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E851" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F851" t="s">
-        <v>1919</v>
+        <v>75</v>
       </c>
       <c r="G851" s="1" t="s">
-        <v>1920</v>
+        <v>1743</v>
       </c>
       <c r="H851" t="s">
-        <v>1921</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="852" spans="1:8">
-      <c r="A852">
-[...6 lines deleted...]
-        <v>305</v>
+      <c r="A852" t="s">
+        <v>8</v>
+      </c>
+      <c r="B852" t="s">
+        <v>8</v>
+      </c>
+      <c r="C852" t="s">
+        <v>8</v>
       </c>
       <c r="D852" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E852" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F852" t="s">
-        <v>1922</v>
+        <v>11</v>
       </c>
       <c r="G852" s="1" t="s">
-        <v>1923</v>
+        <v>1745</v>
       </c>
       <c r="H852" t="s">
-        <v>1924</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="853" spans="1:8">
-      <c r="A853">
-[...6 lines deleted...]
-        <v>306</v>
+      <c r="A853" t="s">
+        <v>8</v>
+      </c>
+      <c r="B853" t="s">
+        <v>8</v>
+      </c>
+      <c r="C853" t="s">
+        <v>8</v>
       </c>
       <c r="D853" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E853" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F853" t="s">
-        <v>1925</v>
+        <v>75</v>
       </c>
       <c r="G853" s="1" t="s">
-        <v>1926</v>
+        <v>1747</v>
       </c>
       <c r="H853" t="s">
-        <v>1927</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="854" spans="1:8">
-      <c r="A854">
-[...6 lines deleted...]
-        <v>307</v>
+      <c r="A854" t="s">
+        <v>8</v>
+      </c>
+      <c r="B854" t="s">
+        <v>8</v>
+      </c>
+      <c r="C854" t="s">
+        <v>8</v>
       </c>
       <c r="D854" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E854" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F854" t="s">
-        <v>1928</v>
+        <v>75</v>
       </c>
       <c r="G854" s="1" t="s">
-        <v>1929</v>
+        <v>1749</v>
       </c>
       <c r="H854" t="s">
-        <v>1930</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="855" spans="1:8">
-      <c r="A855">
-[...6 lines deleted...]
-        <v>308</v>
+      <c r="A855" t="s">
+        <v>8</v>
+      </c>
+      <c r="B855" t="s">
+        <v>8</v>
+      </c>
+      <c r="C855" t="s">
+        <v>8</v>
       </c>
       <c r="D855" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E855" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F855" t="s">
-        <v>1931</v>
+        <v>75</v>
       </c>
       <c r="G855" s="1" t="s">
-        <v>1932</v>
+        <v>1751</v>
       </c>
       <c r="H855" t="s">
-        <v>1933</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="856" spans="1:8">
-      <c r="A856">
-[...6 lines deleted...]
-        <v>309</v>
+      <c r="A856" t="s">
+        <v>8</v>
+      </c>
+      <c r="B856" t="s">
+        <v>8</v>
+      </c>
+      <c r="C856" t="s">
+        <v>8</v>
       </c>
       <c r="D856" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E856" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F856" t="s">
-        <v>1934</v>
+        <v>18</v>
       </c>
       <c r="G856" s="1" t="s">
-        <v>1935</v>
+        <v>1753</v>
       </c>
       <c r="H856" t="s">
-        <v>1936</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="857" spans="1:8">
-      <c r="A857">
-[...6 lines deleted...]
-        <v>310</v>
+      <c r="A857" t="s">
+        <v>8</v>
+      </c>
+      <c r="B857" t="s">
+        <v>8</v>
+      </c>
+      <c r="C857" t="s">
+        <v>8</v>
       </c>
       <c r="D857" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E857" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F857" t="s">
-        <v>1937</v>
+        <v>110</v>
       </c>
       <c r="G857" s="1" t="s">
-        <v>1938</v>
+        <v>1755</v>
       </c>
       <c r="H857" t="s">
-        <v>1939</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858">
         <v>1249</v>
       </c>
       <c r="B858">
         <v>2009</v>
       </c>
       <c r="C858">
         <v>387</v>
       </c>
       <c r="D858" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E858" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F858" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G858" s="1" t="s">
-        <v>1940</v>
+        <v>1757</v>
       </c>
       <c r="H858" t="s">
-        <v>1941</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859">
         <v>1240</v>
       </c>
       <c r="B859">
         <v>2009</v>
       </c>
       <c r="C859">
         <v>381</v>
       </c>
       <c r="D859" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E859" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F859" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G859" s="1" t="s">
-        <v>1942</v>
+        <v>1759</v>
       </c>
       <c r="H859" t="s">
-        <v>1943</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860">
         <v>1239</v>
       </c>
       <c r="B860">
         <v>2009</v>
       </c>
       <c r="C860">
         <v>380</v>
       </c>
       <c r="D860" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E860" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F860" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G860" s="1" t="s">
-        <v>1944</v>
+        <v>1761</v>
       </c>
       <c r="H860" t="s">
-        <v>1945</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861">
         <v>1238</v>
       </c>
       <c r="B861">
         <v>2009</v>
       </c>
       <c r="C861">
         <v>379</v>
       </c>
       <c r="D861" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E861" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F861" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G861" s="1" t="s">
-        <v>1946</v>
+        <v>1763</v>
       </c>
       <c r="H861" t="s">
-        <v>1947</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862">
         <v>1237</v>
       </c>
       <c r="B862">
         <v>2009</v>
       </c>
       <c r="C862">
         <v>378</v>
       </c>
       <c r="D862" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E862" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F862" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G862" s="1" t="s">
-        <v>1948</v>
+        <v>1765</v>
       </c>
       <c r="H862" t="s">
-        <v>1949</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="863" spans="1:8">
-      <c r="A863">
-[...6 lines deleted...]
-        <v>53</v>
+      <c r="A863" t="s">
+        <v>8</v>
+      </c>
+      <c r="B863" t="s">
+        <v>8</v>
+      </c>
+      <c r="C863" t="s">
+        <v>8</v>
       </c>
       <c r="D863" t="s">
         <v>21</v>
       </c>
       <c r="E863" t="s">
         <v>22</v>
       </c>
       <c r="F863" t="s">
-        <v>1675</v>
+        <v>99</v>
       </c>
       <c r="G863" s="1" t="s">
-        <v>1950</v>
+        <v>1767</v>
       </c>
       <c r="H863" t="s">
-        <v>1951</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864">
         <v>1203</v>
       </c>
       <c r="B864">
         <v>2009</v>
       </c>
       <c r="C864">
         <v>350</v>
       </c>
       <c r="D864" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E864" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F864" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G864" s="1" t="s">
-        <v>1952</v>
+        <v>1769</v>
       </c>
       <c r="H864" t="s">
-        <v>1953</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865">
         <v>1187</v>
       </c>
       <c r="B865">
         <v>2009</v>
       </c>
       <c r="C865">
         <v>333</v>
       </c>
       <c r="D865" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E865" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F865" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G865" s="1" t="s">
-        <v>1954</v>
+        <v>1771</v>
       </c>
       <c r="H865" t="s">
-        <v>1955</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="866" spans="1:8">
       <c r="A866">
         <v>1174</v>
       </c>
       <c r="B866">
         <v>2009</v>
       </c>
       <c r="C866">
         <v>323</v>
       </c>
       <c r="D866" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E866" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F866" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G866" s="1" t="s">
-        <v>1956</v>
+        <v>1773</v>
       </c>
       <c r="H866" t="s">
-        <v>1957</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="867" spans="1:8">
-      <c r="A867">
-[...6 lines deleted...]
-        <v>296</v>
+      <c r="A867" t="s">
+        <v>8</v>
+      </c>
+      <c r="B867" t="s">
+        <v>8</v>
+      </c>
+      <c r="C867" t="s">
+        <v>8</v>
       </c>
       <c r="D867" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E867" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F867" t="s">
-        <v>1958</v>
+        <v>110</v>
       </c>
       <c r="G867" s="1" t="s">
-        <v>1959</v>
+        <v>1775</v>
       </c>
       <c r="H867" t="s">
-        <v>1960</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="868" spans="1:8">
       <c r="A868">
         <v>1171</v>
       </c>
       <c r="B868">
         <v>2009</v>
       </c>
       <c r="C868">
         <v>322</v>
       </c>
       <c r="D868" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E868" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F868" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G868" s="1" t="s">
-        <v>1961</v>
+        <v>1777</v>
       </c>
       <c r="H868" t="s">
-        <v>1962</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="869" spans="1:8">
       <c r="A869">
         <v>1134</v>
       </c>
       <c r="B869">
         <v>2009</v>
       </c>
       <c r="C869">
         <v>284</v>
       </c>
       <c r="D869" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E869" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F869" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G869" s="1" t="s">
-        <v>1963</v>
+        <v>1779</v>
       </c>
       <c r="H869" t="s">
-        <v>1964</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="870" spans="1:8">
       <c r="A870">
         <v>1131</v>
       </c>
       <c r="B870">
         <v>2009</v>
       </c>
       <c r="C870">
         <v>281</v>
       </c>
       <c r="D870" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E870" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F870" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G870" s="1" t="s">
-        <v>1965</v>
+        <v>1781</v>
       </c>
       <c r="H870" t="s">
-        <v>1966</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="871" spans="1:8">
       <c r="A871">
         <v>1126</v>
       </c>
       <c r="B871">
         <v>2009</v>
       </c>
       <c r="C871">
         <v>276</v>
       </c>
       <c r="D871" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E871" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F871" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G871" s="1" t="s">
-        <v>1967</v>
+        <v>1783</v>
       </c>
       <c r="H871" t="s">
-        <v>1968</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="872" spans="1:8">
       <c r="A872">
         <v>1105</v>
       </c>
       <c r="B872">
         <v>2009</v>
       </c>
       <c r="C872">
         <v>469</v>
       </c>
       <c r="D872" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E872" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F872" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G872" s="1" t="s">
-        <v>1969</v>
+        <v>1785</v>
       </c>
       <c r="H872" t="s">
-        <v>1970</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="873" spans="1:8">
       <c r="A873">
         <v>1104</v>
       </c>
       <c r="B873">
         <v>2011</v>
       </c>
       <c r="C873">
         <v>292</v>
       </c>
       <c r="D873" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E873" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F873" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G873" s="1" t="s">
-        <v>1971</v>
+        <v>1787</v>
       </c>
       <c r="H873" t="s">
-        <v>1972</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="874" spans="1:8">
       <c r="A874">
         <v>1097</v>
       </c>
       <c r="B874">
         <v>2011</v>
       </c>
       <c r="C874">
         <v>290</v>
       </c>
       <c r="D874" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E874" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F874" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G874" s="1" t="s">
-        <v>1973</v>
+        <v>1789</v>
       </c>
       <c r="H874" t="s">
-        <v>1974</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="875" spans="1:8">
-      <c r="A875">
-[...6 lines deleted...]
-        <v>17</v>
+      <c r="A875" t="s">
+        <v>8</v>
+      </c>
+      <c r="B875" t="s">
+        <v>8</v>
+      </c>
+      <c r="C875" t="s">
+        <v>8</v>
       </c>
       <c r="D875" t="s">
         <v>21</v>
       </c>
       <c r="E875" t="s">
         <v>22</v>
       </c>
       <c r="F875" t="s">
-        <v>1975</v>
+        <v>11</v>
       </c>
       <c r="G875" s="1" t="s">
-        <v>1976</v>
+        <v>1791</v>
       </c>
       <c r="H875" t="s">
-        <v>1977</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="876" spans="1:8">
-      <c r="A876">
-[...6 lines deleted...]
-        <v>472</v>
+      <c r="A876" t="s">
+        <v>8</v>
+      </c>
+      <c r="B876" t="s">
+        <v>8</v>
+      </c>
+      <c r="C876" t="s">
+        <v>8</v>
       </c>
       <c r="D876" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E876" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F876" t="s">
-        <v>1978</v>
+        <v>887</v>
       </c>
       <c r="G876" s="1" t="s">
-        <v>1979</v>
+        <v>1793</v>
       </c>
       <c r="H876" t="s">
-        <v>1980</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="877" spans="1:8">
       <c r="A877">
         <v>1082</v>
       </c>
       <c r="B877">
         <v>2011</v>
       </c>
       <c r="C877">
         <v>287</v>
       </c>
       <c r="D877" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E877" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F877" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G877" s="1" t="s">
-        <v>1981</v>
+        <v>1795</v>
       </c>
       <c r="H877" t="s">
-        <v>1982</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="878" spans="1:8">
-      <c r="A878">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A878" t="s">
+        <v>8</v>
+      </c>
+      <c r="B878" t="s">
+        <v>8</v>
+      </c>
+      <c r="C878" t="s">
+        <v>8</v>
       </c>
       <c r="D878" t="s">
         <v>21</v>
       </c>
       <c r="E878" t="s">
         <v>22</v>
       </c>
       <c r="F878" t="s">
-        <v>1572</v>
+        <v>110</v>
       </c>
       <c r="G878" s="1" t="s">
-        <v>1983</v>
+        <v>1797</v>
       </c>
       <c r="H878" t="s">
-        <v>1984</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="879" spans="1:8">
-      <c r="A879">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="A879" t="s">
+        <v>8</v>
+      </c>
+      <c r="B879" t="s">
+        <v>8</v>
+      </c>
+      <c r="C879" t="s">
+        <v>8</v>
       </c>
       <c r="D879" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E879" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F879" t="s">
-        <v>1985</v>
+        <v>863</v>
       </c>
       <c r="G879" s="1" t="s">
-        <v>1986</v>
+        <v>1799</v>
       </c>
       <c r="H879" t="s">
-        <v>1987</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="880" spans="1:8">
       <c r="A880">
         <v>1071</v>
       </c>
       <c r="B880">
         <v>2009</v>
       </c>
       <c r="C880">
         <v>474</v>
       </c>
       <c r="D880" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E880" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F880" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G880" s="1" t="s">
-        <v>1988</v>
+        <v>1801</v>
       </c>
       <c r="H880" t="s">
-        <v>1989</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="881" spans="1:8">
       <c r="A881">
         <v>1067</v>
       </c>
       <c r="B881">
         <v>2009</v>
       </c>
       <c r="C881">
         <v>475</v>
       </c>
       <c r="D881" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E881" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F881" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G881" s="1" t="s">
-        <v>1990</v>
+        <v>1803</v>
       </c>
       <c r="H881" t="s">
-        <v>1991</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="882" spans="1:8">
       <c r="A882">
         <v>1066</v>
       </c>
       <c r="B882">
         <v>2010</v>
       </c>
       <c r="C882">
         <v>9</v>
       </c>
       <c r="D882" t="s">
         <v>21</v>
       </c>
       <c r="E882" t="s">
         <v>22</v>
       </c>
       <c r="F882" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G882" s="1" t="s">
-        <v>1992</v>
+        <v>1805</v>
       </c>
       <c r="H882" t="s">
-        <v>1993</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="883" spans="1:8">
       <c r="A883">
         <v>1064</v>
       </c>
       <c r="B883">
         <v>2009</v>
       </c>
       <c r="C883">
         <v>476</v>
       </c>
       <c r="D883" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E883" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F883" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G883" s="1" t="s">
-        <v>1994</v>
+        <v>1807</v>
       </c>
       <c r="H883" t="s">
-        <v>1995</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="884" spans="1:8">
       <c r="A884">
         <v>1062</v>
       </c>
       <c r="B884">
         <v>2009</v>
       </c>
       <c r="C884">
         <v>477</v>
       </c>
       <c r="D884" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E884" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F884" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G884" s="1" t="s">
-        <v>1996</v>
+        <v>1809</v>
       </c>
       <c r="H884" t="s">
-        <v>1997</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="885" spans="1:8">
-      <c r="A885">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="A885" t="s">
+        <v>8</v>
+      </c>
+      <c r="B885" t="s">
+        <v>8</v>
+      </c>
+      <c r="C885" t="s">
+        <v>8</v>
       </c>
       <c r="D885" t="s">
         <v>21</v>
       </c>
       <c r="E885" t="s">
         <v>22</v>
       </c>
       <c r="F885" t="s">
-        <v>1998</v>
+        <v>935</v>
       </c>
       <c r="G885" s="1" t="s">
-        <v>1999</v>
+        <v>1811</v>
       </c>
       <c r="H885" t="s">
-        <v>2000</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="886" spans="1:8">
       <c r="A886">
         <v>1058</v>
       </c>
       <c r="B886">
         <v>2009</v>
       </c>
       <c r="C886">
         <v>478</v>
       </c>
       <c r="D886" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E886" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F886" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G886" s="1" t="s">
-        <v>2001</v>
+        <v>1813</v>
       </c>
       <c r="H886" t="s">
-        <v>2002</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="887" spans="1:8">
       <c r="A887">
         <v>1055</v>
       </c>
       <c r="B887">
         <v>2010</v>
       </c>
       <c r="C887">
         <v>4</v>
       </c>
       <c r="D887" t="s">
         <v>21</v>
       </c>
       <c r="E887" t="s">
         <v>22</v>
       </c>
       <c r="F887" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G887" s="1" t="s">
-        <v>2003</v>
+        <v>1815</v>
       </c>
       <c r="H887" t="s">
-        <v>2004</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="888" spans="1:8">
       <c r="A888">
         <v>1015</v>
       </c>
       <c r="B888">
         <v>2009</v>
       </c>
       <c r="C888">
         <v>481</v>
       </c>
       <c r="D888" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E888" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F888" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G888" s="1" t="s">
-        <v>2005</v>
+        <v>1817</v>
       </c>
       <c r="H888" t="s">
-        <v>2006</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="889" spans="1:8">
-      <c r="A889">
-[...6 lines deleted...]
-        <v>489</v>
+      <c r="A889" t="s">
+        <v>8</v>
+      </c>
+      <c r="B889" t="s">
+        <v>8</v>
+      </c>
+      <c r="C889" t="s">
+        <v>8</v>
       </c>
       <c r="D889" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E889" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F889" t="s">
-        <v>2007</v>
+        <v>935</v>
       </c>
       <c r="G889" s="1" t="s">
-        <v>2008</v>
+        <v>1819</v>
       </c>
       <c r="H889" t="s">
-        <v>2009</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="890" spans="1:8">
-      <c r="A890">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="A890" t="s">
+        <v>8</v>
+      </c>
+      <c r="B890" t="s">
+        <v>8</v>
+      </c>
+      <c r="C890" t="s">
+        <v>8</v>
       </c>
       <c r="D890" t="s">
+        <v>37</v>
+      </c>
+      <c r="E890" t="s">
         <v>38</v>
       </c>
-      <c r="E890" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F890" t="s">
-        <v>2010</v>
+        <v>1504</v>
       </c>
       <c r="G890" s="1" t="s">
-        <v>2011</v>
+        <v>1821</v>
       </c>
       <c r="H890" t="s">
-        <v>2012</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="891" spans="1:8">
-      <c r="A891">
-[...6 lines deleted...]
-        <v>283</v>
+      <c r="A891" t="s">
+        <v>8</v>
+      </c>
+      <c r="B891" t="s">
+        <v>8</v>
+      </c>
+      <c r="C891" t="s">
+        <v>8</v>
       </c>
       <c r="D891" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E891" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F891" t="s">
-        <v>2013</v>
+        <v>863</v>
       </c>
       <c r="G891" s="1" t="s">
-        <v>2014</v>
+        <v>1823</v>
       </c>
       <c r="H891" t="s">
-        <v>2015</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="892" spans="1:8">
-      <c r="A892">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A892" t="s">
+        <v>8</v>
+      </c>
+      <c r="B892" t="s">
+        <v>8</v>
+      </c>
+      <c r="C892" t="s">
+        <v>8</v>
       </c>
       <c r="D892" t="s">
+        <v>37</v>
+      </c>
+      <c r="E892" t="s">
         <v>38</v>
       </c>
-      <c r="E892" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F892" t="s">
-        <v>1572</v>
+        <v>110</v>
       </c>
       <c r="G892" s="1" t="s">
-        <v>2016</v>
+        <v>1825</v>
       </c>
       <c r="H892" t="s">
-        <v>2017</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="893" spans="1:8">
-      <c r="A893">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A893" t="s">
+        <v>8</v>
+      </c>
+      <c r="B893" t="s">
+        <v>8</v>
+      </c>
+      <c r="C893" t="s">
+        <v>8</v>
       </c>
       <c r="D893" t="s">
+        <v>37</v>
+      </c>
+      <c r="E893" t="s">
         <v>38</v>
       </c>
-      <c r="E893" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F893" t="s">
-        <v>1572</v>
+        <v>110</v>
       </c>
       <c r="G893" s="1" t="s">
-        <v>2018</v>
+        <v>1827</v>
       </c>
       <c r="H893" t="s">
-        <v>2019</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="894" spans="1:8">
       <c r="A894">
         <v>937</v>
       </c>
       <c r="B894">
         <v>2011</v>
       </c>
       <c r="C894">
         <v>267</v>
       </c>
       <c r="D894" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E894" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F894" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G894" s="1" t="s">
-        <v>2020</v>
+        <v>1829</v>
       </c>
       <c r="H894" t="s">
-        <v>2021</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="895" spans="1:8">
       <c r="A895">
         <v>936</v>
       </c>
       <c r="B895">
         <v>2011</v>
       </c>
       <c r="C895">
         <v>247</v>
       </c>
       <c r="D895" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E895" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F895" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G895" s="1" t="s">
-        <v>2022</v>
+        <v>1831</v>
       </c>
       <c r="H895" t="s">
-        <v>2023</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="896" spans="1:8">
       <c r="A896">
         <v>935</v>
       </c>
       <c r="B896">
         <v>2011</v>
       </c>
       <c r="C896">
         <v>246</v>
       </c>
       <c r="D896" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E896" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F896" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G896" s="1" t="s">
-        <v>2024</v>
+        <v>1833</v>
       </c>
       <c r="H896" t="s">
-        <v>2025</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="897" spans="1:8">
-      <c r="A897">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="A897" t="s">
+        <v>8</v>
+      </c>
+      <c r="B897" t="s">
+        <v>8</v>
+      </c>
+      <c r="C897" t="s">
+        <v>8</v>
       </c>
       <c r="D897" t="s">
+        <v>37</v>
+      </c>
+      <c r="E897" t="s">
         <v>38</v>
       </c>
-      <c r="E897" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F897" t="s">
-        <v>1740</v>
+        <v>99</v>
       </c>
       <c r="G897" s="1" t="s">
-        <v>2026</v>
+        <v>1835</v>
       </c>
       <c r="H897" t="s">
-        <v>2027</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="898" spans="1:8">
       <c r="A898">
         <v>905</v>
       </c>
       <c r="B898">
         <v>2010</v>
       </c>
       <c r="C898">
         <v>216</v>
       </c>
       <c r="D898" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E898" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F898" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G898" s="1" t="s">
-        <v>2028</v>
+        <v>1837</v>
       </c>
       <c r="H898" t="s">
-        <v>2029</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="899" spans="1:8">
-      <c r="A899">
-[...6 lines deleted...]
-        <v>212</v>
+      <c r="A899" t="s">
+        <v>8</v>
+      </c>
+      <c r="B899" t="s">
+        <v>8</v>
+      </c>
+      <c r="C899" t="s">
+        <v>8</v>
       </c>
       <c r="D899" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E899" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F899" t="s">
-        <v>2030</v>
+        <v>27</v>
       </c>
       <c r="G899" s="1" t="s">
-        <v>2031</v>
+        <v>1839</v>
       </c>
       <c r="H899" t="s">
-        <v>2032</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="900" spans="1:8">
-      <c r="A900">
-[...6 lines deleted...]
-        <v>175</v>
+      <c r="A900" t="s">
+        <v>8</v>
+      </c>
+      <c r="B900" t="s">
+        <v>8</v>
+      </c>
+      <c r="C900" t="s">
+        <v>8</v>
       </c>
       <c r="D900" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E900" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F900" t="s">
-        <v>2033</v>
+        <v>887</v>
       </c>
       <c r="G900" s="1" t="s">
-        <v>2034</v>
+        <v>1841</v>
       </c>
       <c r="H900" t="s">
-        <v>2035</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="901" spans="1:8">
-      <c r="A901">
-[...6 lines deleted...]
-        <v>168</v>
+      <c r="A901" t="s">
+        <v>8</v>
+      </c>
+      <c r="B901" t="s">
+        <v>8</v>
+      </c>
+      <c r="C901" t="s">
+        <v>8</v>
       </c>
       <c r="D901" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E901" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F901" t="s">
-        <v>2036</v>
+        <v>863</v>
       </c>
       <c r="G901" s="1" t="s">
-        <v>2037</v>
+        <v>1843</v>
       </c>
       <c r="H901" t="s">
-        <v>2038</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="902" spans="1:8">
-      <c r="A902">
-[...6 lines deleted...]
-        <v>154</v>
+      <c r="A902" t="s">
+        <v>8</v>
+      </c>
+      <c r="B902" t="s">
+        <v>8</v>
+      </c>
+      <c r="C902" t="s">
+        <v>8</v>
       </c>
       <c r="D902" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E902" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F902" t="s">
-        <v>2039</v>
+        <v>887</v>
       </c>
       <c r="G902" s="1" t="s">
-        <v>2040</v>
+        <v>1845</v>
       </c>
       <c r="H902" t="s">
-        <v>2041</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="903" spans="1:8">
-      <c r="A903">
-[...6 lines deleted...]
-        <v>136</v>
+      <c r="A903" t="s">
+        <v>8</v>
+      </c>
+      <c r="B903" t="s">
+        <v>8</v>
+      </c>
+      <c r="C903" t="s">
+        <v>8</v>
       </c>
       <c r="D903" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E903" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F903" t="s">
-        <v>571</v>
+        <v>11</v>
       </c>
       <c r="G903" s="1" t="s">
-        <v>2042</v>
+        <v>1847</v>
       </c>
       <c r="H903" t="s">
-        <v>2043</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="904" spans="1:8">
       <c r="A904">
         <v>810</v>
       </c>
       <c r="B904">
         <v>2010</v>
       </c>
       <c r="C904">
         <v>127</v>
       </c>
       <c r="D904" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E904" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F904" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G904" s="1" t="s">
-        <v>2044</v>
+        <v>1849</v>
       </c>
       <c r="H904" t="s">
-        <v>2045</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="905" spans="1:8">
       <c r="A905">
         <v>809</v>
       </c>
       <c r="B905">
         <v>2010</v>
       </c>
       <c r="C905">
         <v>126</v>
       </c>
       <c r="D905" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E905" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F905" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G905" s="1" t="s">
-        <v>2046</v>
+        <v>1851</v>
       </c>
       <c r="H905" t="s">
-        <v>2047</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="906" spans="1:8">
-      <c r="A906">
-[...6 lines deleted...]
-        <v>124</v>
+      <c r="A906" t="s">
+        <v>8</v>
+      </c>
+      <c r="B906" t="s">
+        <v>8</v>
+      </c>
+      <c r="C906" t="s">
+        <v>8</v>
       </c>
       <c r="D906" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E906" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F906" t="s">
-        <v>2048</v>
+        <v>27</v>
       </c>
       <c r="G906" s="1" t="s">
-        <v>2049</v>
+        <v>1853</v>
       </c>
       <c r="H906" t="s">
-        <v>2050</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="907" spans="1:8">
       <c r="A907">
         <v>793</v>
       </c>
       <c r="B907">
         <v>2010</v>
       </c>
       <c r="C907">
         <v>109</v>
       </c>
       <c r="D907" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E907" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F907" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G907" s="1" t="s">
-        <v>2051</v>
+        <v>1855</v>
       </c>
       <c r="H907" t="s">
-        <v>2052</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="908" spans="1:8">
       <c r="A908">
         <v>792</v>
       </c>
       <c r="B908">
         <v>2010</v>
       </c>
       <c r="C908">
         <v>108</v>
       </c>
       <c r="D908" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E908" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F908" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G908" s="1" t="s">
-        <v>2053</v>
+        <v>1857</v>
       </c>
       <c r="H908" t="s">
-        <v>2054</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="909" spans="1:8">
       <c r="A909">
         <v>791</v>
       </c>
       <c r="B909">
         <v>2010</v>
       </c>
       <c r="C909">
         <v>107</v>
       </c>
       <c r="D909" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E909" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F909" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G909" s="1" t="s">
-        <v>2055</v>
+        <v>1859</v>
       </c>
       <c r="H909" t="s">
-        <v>2056</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="910" spans="1:8">
       <c r="A910">
         <v>790</v>
       </c>
       <c r="B910">
         <v>2010</v>
       </c>
       <c r="C910">
         <v>106</v>
       </c>
       <c r="D910" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E910" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F910" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G910" s="1" t="s">
-        <v>2057</v>
+        <v>1861</v>
       </c>
       <c r="H910" t="s">
-        <v>2058</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="911" spans="1:8">
       <c r="A911">
         <v>789</v>
       </c>
       <c r="B911">
         <v>2010</v>
       </c>
       <c r="C911">
         <v>105</v>
       </c>
       <c r="D911" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E911" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F911" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G911" s="1" t="s">
-        <v>2059</v>
+        <v>1863</v>
       </c>
       <c r="H911" t="s">
-        <v>2060</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="912" spans="1:8">
-      <c r="A912">
-[...6 lines deleted...]
-        <v>99</v>
+      <c r="A912" t="s">
+        <v>8</v>
+      </c>
+      <c r="B912" t="s">
+        <v>8</v>
+      </c>
+      <c r="C912" t="s">
+        <v>8</v>
       </c>
       <c r="D912" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E912" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F912" t="s">
-        <v>2061</v>
+        <v>887</v>
       </c>
       <c r="G912" s="1" t="s">
-        <v>2062</v>
+        <v>1865</v>
       </c>
       <c r="H912" t="s">
-        <v>2063</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="913" spans="1:8">
-      <c r="A913">
-[...6 lines deleted...]
-        <v>94</v>
+      <c r="A913" t="s">
+        <v>8</v>
+      </c>
+      <c r="B913" t="s">
+        <v>8</v>
+      </c>
+      <c r="C913" t="s">
+        <v>8</v>
       </c>
       <c r="D913" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E913" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F913" t="s">
-        <v>2064</v>
+        <v>27</v>
       </c>
       <c r="G913" s="1" t="s">
-        <v>2065</v>
+        <v>1867</v>
       </c>
       <c r="H913" t="s">
-        <v>2066</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="914" spans="1:8">
-      <c r="A914">
-[...6 lines deleted...]
-        <v>92</v>
+      <c r="A914" t="s">
+        <v>8</v>
+      </c>
+      <c r="B914" t="s">
+        <v>8</v>
+      </c>
+      <c r="C914" t="s">
+        <v>8</v>
       </c>
       <c r="D914" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E914" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F914" t="s">
-        <v>571</v>
+        <v>11</v>
       </c>
       <c r="G914" s="1" t="s">
-        <v>2067</v>
+        <v>1869</v>
       </c>
       <c r="H914" t="s">
-        <v>2068</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="915" spans="1:8">
-      <c r="A915">
-[...6 lines deleted...]
-        <v>86</v>
+      <c r="A915" t="s">
+        <v>8</v>
+      </c>
+      <c r="B915" t="s">
+        <v>8</v>
+      </c>
+      <c r="C915" t="s">
+        <v>8</v>
       </c>
       <c r="D915" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E915" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F915" t="s">
-        <v>2069</v>
+        <v>75</v>
       </c>
       <c r="G915" s="1" t="s">
-        <v>2070</v>
+        <v>1871</v>
       </c>
       <c r="H915" t="s">
-        <v>2071</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="916" spans="1:8">
       <c r="A916">
         <v>755</v>
       </c>
       <c r="B916">
         <v>2010</v>
       </c>
       <c r="C916">
         <v>58</v>
       </c>
       <c r="D916" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E916" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F916" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G916" s="1" t="s">
-        <v>2072</v>
+        <v>1873</v>
       </c>
       <c r="H916" t="s">
-        <v>2073</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="917" spans="1:8">
-      <c r="A917">
-[...6 lines deleted...]
-        <v>57</v>
+      <c r="A917" t="s">
+        <v>8</v>
+      </c>
+      <c r="B917" t="s">
+        <v>8</v>
+      </c>
+      <c r="C917" t="s">
+        <v>8</v>
       </c>
       <c r="D917" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E917" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F917" t="s">
-        <v>2074</v>
+        <v>887</v>
       </c>
       <c r="G917" s="1" t="s">
-        <v>2075</v>
+        <v>1875</v>
       </c>
       <c r="H917" t="s">
-        <v>2076</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="918" spans="1:8">
-      <c r="A918">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="A918" t="s">
+        <v>8</v>
+      </c>
+      <c r="B918" t="s">
+        <v>8</v>
+      </c>
+      <c r="C918" t="s">
+        <v>8</v>
       </c>
       <c r="D918" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E918" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F918" t="s">
-        <v>2077</v>
+        <v>18</v>
       </c>
       <c r="G918" s="1" t="s">
-        <v>2078</v>
+        <v>1877</v>
       </c>
       <c r="H918" t="s">
-        <v>2079</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="919" spans="1:8">
-      <c r="A919">
-[...6 lines deleted...]
-        <v>27</v>
+      <c r="A919" t="s">
+        <v>8</v>
+      </c>
+      <c r="B919" t="s">
+        <v>8</v>
+      </c>
+      <c r="C919" t="s">
+        <v>8</v>
       </c>
       <c r="D919" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E919" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F919" t="s">
-        <v>2080</v>
+        <v>863</v>
       </c>
       <c r="G919" s="1" t="s">
-        <v>2081</v>
+        <v>1879</v>
       </c>
       <c r="H919" t="s">
-        <v>2082</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="920" spans="1:8">
       <c r="A920">
         <v>679</v>
       </c>
       <c r="B920">
         <v>2011</v>
       </c>
       <c r="C920">
         <v>117</v>
       </c>
       <c r="D920" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E920" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F920" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G920" s="1" t="s">
-        <v>2083</v>
+        <v>1881</v>
       </c>
       <c r="H920" t="s">
-        <v>2084</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="921" spans="1:8">
       <c r="A921">
         <v>664</v>
       </c>
       <c r="B921">
         <v>2011</v>
       </c>
       <c r="C921">
         <v>105</v>
       </c>
       <c r="D921" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E921" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F921" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G921" s="1" t="s">
-        <v>2085</v>
+        <v>1883</v>
       </c>
       <c r="H921" t="s">
-        <v>2086</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="922" spans="1:8">
-      <c r="A922">
-[...6 lines deleted...]
-        <v>104</v>
+      <c r="A922" t="s">
+        <v>8</v>
+      </c>
+      <c r="B922" t="s">
+        <v>8</v>
+      </c>
+      <c r="C922" t="s">
+        <v>8</v>
       </c>
       <c r="D922" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E922" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F922" t="s">
-        <v>2087</v>
+        <v>110</v>
       </c>
       <c r="G922" s="1" t="s">
-        <v>2088</v>
+        <v>1885</v>
       </c>
       <c r="H922" t="s">
-        <v>2089</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="923" spans="1:8">
       <c r="A923">
         <v>660</v>
       </c>
       <c r="B923">
         <v>2011</v>
       </c>
       <c r="C923">
         <v>101</v>
       </c>
       <c r="D923" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E923" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F923" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G923" s="1" t="s">
-        <v>2090</v>
+        <v>1887</v>
       </c>
       <c r="H923" t="s">
-        <v>2091</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="924" spans="1:8">
-      <c r="A924">
-[...6 lines deleted...]
-        <v>82</v>
+      <c r="A924" t="s">
+        <v>8</v>
+      </c>
+      <c r="B924" t="s">
+        <v>8</v>
+      </c>
+      <c r="C924" t="s">
+        <v>8</v>
       </c>
       <c r="D924" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E924" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F924" t="s">
-        <v>2092</v>
+        <v>18</v>
       </c>
       <c r="G924" s="1" t="s">
-        <v>2093</v>
+        <v>1889</v>
       </c>
       <c r="H924" t="s">
-        <v>2094</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="925" spans="1:8">
       <c r="A925">
         <v>630</v>
       </c>
       <c r="B925">
         <v>2011</v>
       </c>
       <c r="C925">
         <v>242</v>
       </c>
       <c r="D925" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E925" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F925" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G925" s="1" t="s">
-        <v>2095</v>
+        <v>1891</v>
       </c>
       <c r="H925" t="s">
-        <v>2096</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="926" spans="1:8">
-      <c r="A926">
-[...6 lines deleted...]
-        <v>10</v>
+      <c r="A926" t="s">
+        <v>8</v>
+      </c>
+      <c r="B926" t="s">
+        <v>8</v>
+      </c>
+      <c r="C926" t="s">
+        <v>8</v>
       </c>
       <c r="D926" t="s">
+        <v>37</v>
+      </c>
+      <c r="E926" t="s">
         <v>38</v>
       </c>
-      <c r="E926" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F926" t="s">
-        <v>1770</v>
+        <v>110</v>
       </c>
       <c r="G926" s="1" t="s">
-        <v>2097</v>
+        <v>1893</v>
       </c>
       <c r="H926" t="s">
-        <v>2098</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="927" spans="1:8">
-      <c r="A927">
-[...6 lines deleted...]
-        <v>50</v>
+      <c r="A927" t="s">
+        <v>8</v>
+      </c>
+      <c r="B927" t="s">
+        <v>8</v>
+      </c>
+      <c r="C927" t="s">
+        <v>8</v>
       </c>
       <c r="D927" t="s">
         <v>21</v>
       </c>
       <c r="E927" t="s">
         <v>22</v>
       </c>
       <c r="F927" t="s">
-        <v>1675</v>
+        <v>99</v>
       </c>
       <c r="G927" s="1" t="s">
-        <v>2099</v>
+        <v>1895</v>
       </c>
       <c r="H927" t="s">
-        <v>2100</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="928" spans="1:8">
       <c r="A928">
         <v>624</v>
       </c>
       <c r="B928">
         <v>2011</v>
       </c>
       <c r="C928">
         <v>70</v>
       </c>
       <c r="D928" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E928" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F928" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G928" s="1" t="s">
-        <v>2101</v>
+        <v>1897</v>
       </c>
       <c r="H928" t="s">
-        <v>2102</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="929" spans="1:8">
-      <c r="A929">
-[...6 lines deleted...]
-        <v>65</v>
+      <c r="A929" t="s">
+        <v>8</v>
+      </c>
+      <c r="B929" t="s">
+        <v>8</v>
+      </c>
+      <c r="C929" t="s">
+        <v>8</v>
       </c>
       <c r="D929" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E929" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F929" t="s">
-        <v>2103</v>
+        <v>99</v>
       </c>
       <c r="G929" s="1" t="s">
-        <v>2104</v>
+        <v>1899</v>
       </c>
       <c r="H929" t="s">
-        <v>2105</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="930" spans="1:8">
       <c r="A930">
         <v>615</v>
       </c>
       <c r="B930">
         <v>2011</v>
       </c>
       <c r="C930">
         <v>61</v>
       </c>
       <c r="D930" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E930" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F930" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G930" s="1" t="s">
-        <v>2106</v>
+        <v>1901</v>
       </c>
       <c r="H930" t="s">
-        <v>2107</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="931" spans="1:8">
       <c r="A931">
         <v>602</v>
       </c>
       <c r="B931">
         <v>2011</v>
       </c>
       <c r="C931">
         <v>48</v>
       </c>
       <c r="D931" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E931" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F931" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G931" s="1" t="s">
-        <v>2108</v>
+        <v>1903</v>
       </c>
       <c r="H931" t="s">
-        <v>2109</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="932" spans="1:8">
-      <c r="A932">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="A932" t="s">
+        <v>8</v>
+      </c>
+      <c r="B932" t="s">
+        <v>8</v>
+      </c>
+      <c r="C932" t="s">
+        <v>8</v>
       </c>
       <c r="D932" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E932" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F932" t="s">
-        <v>2110</v>
+        <v>110</v>
       </c>
       <c r="G932" s="1" t="s">
-        <v>2111</v>
+        <v>1905</v>
       </c>
       <c r="H932" t="s">
-        <v>2112</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="933" spans="1:8">
       <c r="A933">
         <v>586</v>
       </c>
       <c r="B933">
         <v>2011</v>
       </c>
       <c r="C933">
         <v>29</v>
       </c>
       <c r="D933" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E933" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F933" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G933" s="1" t="s">
-        <v>2113</v>
+        <v>1907</v>
       </c>
       <c r="H933" t="s">
-        <v>2114</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="934" spans="1:8">
       <c r="A934">
         <v>584</v>
       </c>
       <c r="B934">
         <v>2011</v>
       </c>
       <c r="C934">
         <v>24</v>
       </c>
       <c r="D934" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E934" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F934" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G934" s="1" t="s">
-        <v>2115</v>
+        <v>1909</v>
       </c>
       <c r="H934" t="s">
-        <v>2116</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="935" spans="1:8">
       <c r="A935">
         <v>582</v>
       </c>
       <c r="B935">
         <v>2011</v>
       </c>
       <c r="C935">
         <v>22</v>
       </c>
       <c r="D935" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E935" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F935" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G935" s="1" t="s">
-        <v>2117</v>
+        <v>1911</v>
       </c>
       <c r="H935" t="s">
-        <v>2118</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="936" spans="1:8">
       <c r="A936">
         <v>575</v>
       </c>
       <c r="B936">
         <v>2011</v>
       </c>
       <c r="C936">
         <v>15</v>
       </c>
       <c r="D936" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E936" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F936" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G936" s="1" t="s">
-        <v>2119</v>
+        <v>1913</v>
       </c>
       <c r="H936" t="s">
-        <v>2120</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="937" spans="1:8">
       <c r="A937">
         <v>571</v>
       </c>
       <c r="B937">
         <v>2011</v>
       </c>
       <c r="C937">
         <v>9</v>
       </c>
       <c r="D937" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E937" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F937" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G937" s="1" t="s">
-        <v>2121</v>
+        <v>1915</v>
       </c>
       <c r="H937" t="s">
-        <v>2122</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="938" spans="1:8">
       <c r="A938">
         <v>569</v>
       </c>
       <c r="B938">
         <v>2011</v>
       </c>
       <c r="C938">
         <v>238</v>
       </c>
       <c r="D938" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E938" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F938" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G938" s="1" t="s">
-        <v>2123</v>
+        <v>1917</v>
       </c>
       <c r="H938" t="s">
-        <v>2124</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="939" spans="1:8">
       <c r="A939">
         <v>568</v>
       </c>
       <c r="B939">
         <v>2011</v>
       </c>
       <c r="C939">
         <v>237</v>
       </c>
       <c r="D939" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E939" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F939" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G939" s="1" t="s">
-        <v>2125</v>
+        <v>1919</v>
       </c>
       <c r="H939" t="s">
-        <v>2126</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="940" spans="1:8">
-      <c r="A940">
-[...6 lines deleted...]
-        <v>132</v>
+      <c r="A940" t="s">
+        <v>8</v>
+      </c>
+      <c r="B940" t="s">
+        <v>8</v>
+      </c>
+      <c r="C940" t="s">
+        <v>8</v>
       </c>
       <c r="D940" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E940" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F940" t="s">
-        <v>2127</v>
+        <v>75</v>
       </c>
       <c r="G940" s="1" t="s">
-        <v>2128</v>
+        <v>1921</v>
       </c>
       <c r="H940" t="s">
-        <v>2129</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="941" spans="1:8">
-      <c r="A941">
-[...6 lines deleted...]
-        <v>454</v>
+      <c r="A941" t="s">
+        <v>8</v>
+      </c>
+      <c r="B941" t="s">
+        <v>8</v>
+      </c>
+      <c r="C941" t="s">
+        <v>8</v>
       </c>
       <c r="D941" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E941" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F941" t="s">
-        <v>2130</v>
+        <v>110</v>
       </c>
       <c r="G941" s="1" t="s">
-        <v>2131</v>
+        <v>1923</v>
       </c>
       <c r="H941" t="s">
-        <v>2132</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="942" spans="1:8">
       <c r="A942">
         <v>521</v>
       </c>
       <c r="B942">
         <v>2009</v>
       </c>
       <c r="C942">
         <v>271</v>
       </c>
       <c r="D942" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E942" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F942" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G942" s="1" t="s">
-        <v>2133</v>
+        <v>1925</v>
       </c>
       <c r="H942" t="s">
-        <v>2134</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="943" spans="1:8">
       <c r="A943">
         <v>520</v>
       </c>
       <c r="B943">
         <v>2009</v>
       </c>
       <c r="C943">
         <v>270</v>
       </c>
       <c r="D943" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E943" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F943" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G943" s="1" t="s">
-        <v>2135</v>
+        <v>1927</v>
       </c>
       <c r="H943" t="s">
-        <v>2136</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="944" spans="1:8">
       <c r="A944">
         <v>494</v>
       </c>
       <c r="B944">
         <v>2009</v>
       </c>
       <c r="C944">
         <v>243</v>
       </c>
       <c r="D944" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E944" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F944" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G944" s="1" t="s">
-        <v>2137</v>
+        <v>1929</v>
       </c>
       <c r="H944" t="s">
-        <v>2138</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="945" spans="1:8">
-      <c r="A945">
-[...6 lines deleted...]
-        <v>218</v>
+      <c r="A945" t="s">
+        <v>8</v>
+      </c>
+      <c r="B945" t="s">
+        <v>8</v>
+      </c>
+      <c r="C945" t="s">
+        <v>8</v>
       </c>
       <c r="D945" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E945" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F945" t="s">
-        <v>2139</v>
+        <v>11</v>
       </c>
       <c r="G945" s="1" t="s">
-        <v>2140</v>
+        <v>1931</v>
       </c>
       <c r="H945" t="s">
-        <v>2141</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="946" spans="1:8">
       <c r="A946">
         <v>478</v>
       </c>
       <c r="B946">
         <v>2011</v>
       </c>
       <c r="C946">
         <v>9</v>
       </c>
       <c r="D946" t="s">
+        <v>37</v>
+      </c>
+      <c r="E946" t="s">
         <v>38</v>
       </c>
-      <c r="E946" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F946" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G946" s="1" t="s">
-        <v>2142</v>
+        <v>1933</v>
       </c>
       <c r="H946" t="s">
-        <v>2143</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="947" spans="1:8">
       <c r="A947">
         <v>462</v>
       </c>
       <c r="B947">
         <v>2009</v>
       </c>
       <c r="C947">
         <v>222</v>
       </c>
       <c r="D947" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E947" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F947" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G947" s="1" t="s">
-        <v>2144</v>
+        <v>1935</v>
       </c>
       <c r="H947" t="s">
-        <v>2145</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="948" spans="1:8">
       <c r="A948">
         <v>457</v>
       </c>
       <c r="B948">
         <v>2009</v>
       </c>
       <c r="C948">
         <v>448</v>
       </c>
       <c r="D948" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E948" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F948" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G948" s="1" t="s">
-        <v>2146</v>
+        <v>1937</v>
       </c>
       <c r="H948" t="s">
-        <v>2147</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="949" spans="1:8">
       <c r="A949">
         <v>450</v>
       </c>
       <c r="B949">
         <v>2009</v>
       </c>
       <c r="C949">
         <v>210</v>
       </c>
       <c r="D949" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E949" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F949" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G949" s="1" t="s">
-        <v>2148</v>
+        <v>1939</v>
       </c>
       <c r="H949" t="s">
-        <v>2149</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="950" spans="1:8">
       <c r="A950">
         <v>448</v>
       </c>
       <c r="B950">
         <v>2009</v>
       </c>
       <c r="C950">
         <v>209</v>
       </c>
       <c r="D950" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E950" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F950" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G950" s="1" t="s">
-        <v>2150</v>
+        <v>1941</v>
       </c>
       <c r="H950" t="s">
-        <v>2151</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="951" spans="1:8">
-      <c r="A951">
-[...6 lines deleted...]
-        <v>446</v>
+      <c r="A951" t="s">
+        <v>8</v>
+      </c>
+      <c r="B951" t="s">
+        <v>8</v>
+      </c>
+      <c r="C951" t="s">
+        <v>8</v>
       </c>
       <c r="D951" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E951" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F951" t="s">
-        <v>2152</v>
+        <v>27</v>
       </c>
       <c r="G951" s="1" t="s">
-        <v>2153</v>
+        <v>1943</v>
       </c>
       <c r="H951" t="s">
-        <v>2154</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="952" spans="1:8">
-      <c r="A952">
-[...6 lines deleted...]
-        <v>442</v>
+      <c r="A952" t="s">
+        <v>8</v>
+      </c>
+      <c r="B952" t="s">
+        <v>8</v>
+      </c>
+      <c r="C952" t="s">
+        <v>8</v>
       </c>
       <c r="D952" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E952" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F952" t="s">
-        <v>2155</v>
+        <v>935</v>
       </c>
       <c r="G952" s="1" t="s">
-        <v>2156</v>
+        <v>1945</v>
       </c>
       <c r="H952" t="s">
-        <v>2157</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="953" spans="1:8">
       <c r="A953">
         <v>420</v>
       </c>
       <c r="B953">
         <v>2009</v>
       </c>
       <c r="C953">
         <v>192</v>
       </c>
       <c r="D953" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E953" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F953" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G953" s="1" t="s">
-        <v>2158</v>
+        <v>1947</v>
       </c>
       <c r="H953" t="s">
-        <v>2159</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="954" spans="1:8">
       <c r="A954">
         <v>418</v>
       </c>
       <c r="B954">
         <v>2011</v>
       </c>
       <c r="C954">
         <v>45</v>
       </c>
       <c r="D954" t="s">
         <v>21</v>
       </c>
       <c r="E954" t="s">
         <v>22</v>
       </c>
       <c r="F954" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G954" s="1" t="s">
-        <v>2160</v>
+        <v>1949</v>
       </c>
       <c r="H954" t="s">
-        <v>2161</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="955" spans="1:8">
       <c r="A955">
         <v>411</v>
       </c>
       <c r="B955">
         <v>2011</v>
       </c>
       <c r="C955">
         <v>211</v>
       </c>
       <c r="D955" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E955" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F955" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G955" s="1" t="s">
-        <v>2162</v>
+        <v>1951</v>
       </c>
       <c r="H955" t="s">
-        <v>2163</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="956" spans="1:8">
       <c r="A956">
         <v>378</v>
       </c>
       <c r="B956">
         <v>2009</v>
       </c>
       <c r="C956">
         <v>420</v>
       </c>
       <c r="D956" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E956" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F956" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G956" s="1" t="s">
-        <v>2164</v>
+        <v>1953</v>
       </c>
       <c r="H956" t="s">
-        <v>2165</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="957" spans="1:8">
       <c r="A957">
         <v>372</v>
       </c>
       <c r="B957">
         <v>2009</v>
       </c>
       <c r="C957">
         <v>161</v>
       </c>
       <c r="D957" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E957" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F957" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G957" s="1" t="s">
-        <v>2166</v>
+        <v>1955</v>
       </c>
       <c r="H957" t="s">
-        <v>2167</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="958" spans="1:8">
       <c r="A958">
         <v>371</v>
       </c>
       <c r="B958">
         <v>2009</v>
       </c>
       <c r="C958">
         <v>160</v>
       </c>
       <c r="D958" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E958" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F958" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G958" s="1" t="s">
-        <v>2168</v>
+        <v>1957</v>
       </c>
       <c r="H958" t="s">
-        <v>2169</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="959" spans="1:8">
       <c r="A959">
         <v>368</v>
       </c>
       <c r="B959">
         <v>2009</v>
       </c>
       <c r="C959">
         <v>159</v>
       </c>
       <c r="D959" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E959" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F959" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G959" s="1" t="s">
-        <v>2170</v>
+        <v>1959</v>
       </c>
       <c r="H959" t="s">
-        <v>2171</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="960" spans="1:8">
       <c r="A960">
         <v>363</v>
       </c>
       <c r="B960">
         <v>2009</v>
       </c>
       <c r="C960">
         <v>414</v>
       </c>
       <c r="D960" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E960" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F960" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G960" s="1" t="s">
-        <v>2172</v>
+        <v>1961</v>
       </c>
       <c r="H960" t="s">
-        <v>2173</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="961" spans="1:8">
       <c r="A961">
         <v>351</v>
       </c>
       <c r="B961">
         <v>2009</v>
       </c>
       <c r="C961">
         <v>150</v>
       </c>
       <c r="D961" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E961" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F961" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G961" s="1" t="s">
-        <v>2174</v>
+        <v>1963</v>
       </c>
       <c r="H961" t="s">
-        <v>2175</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="962" spans="1:8">
       <c r="A962">
         <v>345</v>
       </c>
       <c r="B962">
         <v>2009</v>
       </c>
       <c r="C962">
         <v>145</v>
       </c>
       <c r="D962" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E962" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F962" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G962" s="1" t="s">
-        <v>2176</v>
+        <v>1965</v>
       </c>
       <c r="H962" t="s">
-        <v>2177</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="963" spans="1:8">
       <c r="A963">
         <v>323</v>
       </c>
       <c r="B963">
         <v>2009</v>
       </c>
       <c r="C963">
         <v>131</v>
       </c>
       <c r="D963" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E963" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F963" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G963" s="1" t="s">
-        <v>2178</v>
+        <v>1967</v>
       </c>
       <c r="H963" t="s">
-        <v>2179</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="964" spans="1:8">
       <c r="A964">
         <v>311</v>
       </c>
       <c r="B964">
         <v>2009</v>
       </c>
       <c r="C964">
         <v>122</v>
       </c>
       <c r="D964" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E964" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F964" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G964" s="1" t="s">
-        <v>2180</v>
+        <v>1969</v>
       </c>
       <c r="H964" t="s">
-        <v>2181</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="965" spans="1:8">
       <c r="A965">
         <v>294</v>
       </c>
       <c r="B965">
         <v>2009</v>
       </c>
       <c r="C965">
         <v>401</v>
       </c>
       <c r="D965" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E965" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F965" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G965" s="1" t="s">
-        <v>2182</v>
+        <v>1971</v>
       </c>
       <c r="H965" t="s">
-        <v>2183</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="966" spans="1:8">
       <c r="A966">
         <v>293</v>
       </c>
       <c r="B966">
         <v>2009</v>
       </c>
       <c r="C966">
         <v>109</v>
       </c>
       <c r="D966" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E966" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F966" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G966" s="1" t="s">
-        <v>2184</v>
+        <v>1973</v>
       </c>
       <c r="H966" t="s">
-        <v>2185</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="967" spans="1:8">
       <c r="A967">
         <v>292</v>
       </c>
       <c r="B967">
         <v>2009</v>
       </c>
       <c r="C967">
         <v>108</v>
       </c>
       <c r="D967" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E967" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F967" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G967" s="1" t="s">
-        <v>2186</v>
+        <v>1975</v>
       </c>
       <c r="H967" t="s">
-        <v>2187</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="968" spans="1:8">
       <c r="A968">
         <v>290</v>
       </c>
       <c r="B968">
         <v>2011</v>
       </c>
       <c r="C968">
         <v>204</v>
       </c>
       <c r="D968" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E968" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F968" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G968" s="1" t="s">
-        <v>2188</v>
+        <v>1977</v>
       </c>
       <c r="H968" t="s">
-        <v>2189</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="969" spans="1:8">
       <c r="A969">
         <v>260</v>
       </c>
       <c r="B969">
         <v>2009</v>
       </c>
       <c r="C969">
         <v>495</v>
       </c>
       <c r="D969" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E969" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F969" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G969" s="1" t="s">
-        <v>2190</v>
+        <v>1979</v>
       </c>
       <c r="H969" t="s">
-        <v>2191</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="970" spans="1:8">
       <c r="A970">
         <v>256</v>
       </c>
       <c r="B970">
         <v>2009</v>
       </c>
       <c r="C970">
         <v>79</v>
       </c>
       <c r="D970" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E970" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F970" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G970" s="1" t="s">
-        <v>2192</v>
+        <v>1981</v>
       </c>
       <c r="H970" t="s">
-        <v>2193</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="971" spans="1:8">
       <c r="A971">
         <v>228</v>
       </c>
       <c r="B971">
         <v>2011</v>
       </c>
       <c r="C971">
         <v>201</v>
       </c>
       <c r="D971" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E971" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F971" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G971" s="1" t="s">
-        <v>2194</v>
+        <v>1983</v>
       </c>
       <c r="H971" t="s">
-        <v>2195</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="972" spans="1:8">
       <c r="A972">
         <v>224</v>
       </c>
       <c r="B972">
         <v>2011</v>
       </c>
       <c r="C972">
         <v>200</v>
       </c>
       <c r="D972" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E972" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F972" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G972" s="1" t="s">
-        <v>2196</v>
+        <v>1985</v>
       </c>
       <c r="H972" t="s">
-        <v>2197</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="973" spans="1:8">
-      <c r="A973">
-[...6 lines deleted...]
-        <v>514</v>
+      <c r="A973" t="s">
+        <v>8</v>
+      </c>
+      <c r="B973" t="s">
+        <v>8</v>
+      </c>
+      <c r="C973" t="s">
+        <v>8</v>
       </c>
       <c r="D973" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E973" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F973" t="s">
-        <v>2198</v>
+        <v>110</v>
       </c>
       <c r="G973" s="1" t="s">
-        <v>2199</v>
+        <v>1987</v>
       </c>
       <c r="H973" t="s">
-        <v>2200</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="974" spans="1:8">
       <c r="A974">
         <v>202</v>
       </c>
       <c r="B974">
         <v>2009</v>
       </c>
       <c r="C974">
         <v>48</v>
       </c>
       <c r="D974" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E974" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F974" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G974" s="1" t="s">
-        <v>2201</v>
+        <v>1989</v>
       </c>
       <c r="H974" t="s">
-        <v>2202</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="975" spans="1:8">
       <c r="A975">
         <v>200</v>
       </c>
       <c r="B975">
         <v>2009</v>
       </c>
       <c r="C975">
         <v>516</v>
       </c>
       <c r="D975" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E975" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F975" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G975" s="1" t="s">
-        <v>2203</v>
+        <v>1991</v>
       </c>
       <c r="H975" t="s">
-        <v>2204</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="976" spans="1:8">
       <c r="A976">
         <v>199</v>
       </c>
       <c r="B976">
         <v>2009</v>
       </c>
       <c r="C976">
         <v>46</v>
       </c>
       <c r="D976" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E976" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F976" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G976" s="1" t="s">
-        <v>2205</v>
+        <v>1993</v>
       </c>
       <c r="H976" t="s">
-        <v>2206</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="977" spans="1:8">
       <c r="A977">
         <v>198</v>
       </c>
       <c r="B977">
         <v>2009</v>
       </c>
       <c r="C977">
         <v>45</v>
       </c>
       <c r="D977" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E977" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F977" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G977" s="1" t="s">
-        <v>2207</v>
+        <v>1995</v>
       </c>
       <c r="H977" t="s">
-        <v>2208</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="978" spans="1:8">
-      <c r="A978">
-[...6 lines deleted...]
-        <v>531</v>
+      <c r="A978" t="s">
+        <v>8</v>
+      </c>
+      <c r="B978" t="s">
+        <v>8</v>
+      </c>
+      <c r="C978" t="s">
+        <v>8</v>
       </c>
       <c r="D978" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E978" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F978" t="s">
-        <v>2209</v>
+        <v>110</v>
       </c>
       <c r="G978" s="1" t="s">
-        <v>2210</v>
+        <v>1997</v>
       </c>
       <c r="H978" t="s">
-        <v>2211</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="979" spans="1:8">
       <c r="A979">
         <v>162</v>
       </c>
       <c r="B979">
         <v>2011</v>
       </c>
       <c r="C979">
         <v>199</v>
       </c>
       <c r="D979" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E979" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F979" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G979" s="1" t="s">
-        <v>2212</v>
+        <v>1999</v>
       </c>
       <c r="H979" t="s">
-        <v>2213</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="980" spans="1:8">
       <c r="A980">
         <v>161</v>
       </c>
       <c r="B980">
         <v>2011</v>
       </c>
       <c r="C980">
         <v>198</v>
       </c>
       <c r="D980" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E980" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F980" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G980" s="1" t="s">
-        <v>2214</v>
+        <v>2001</v>
       </c>
       <c r="H980" t="s">
-        <v>2215</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="981" spans="1:8">
       <c r="A981">
         <v>160</v>
       </c>
       <c r="B981">
         <v>2011</v>
       </c>
       <c r="C981">
         <v>197</v>
       </c>
       <c r="D981" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E981" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F981" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G981" s="1" t="s">
-        <v>2216</v>
+        <v>2003</v>
       </c>
       <c r="H981" t="s">
-        <v>2217</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="982" spans="1:8">
       <c r="A982">
         <v>149</v>
       </c>
       <c r="B982">
         <v>2009</v>
       </c>
       <c r="C982">
         <v>18</v>
       </c>
       <c r="D982" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E982" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F982" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G982" s="1" t="s">
-        <v>2218</v>
+        <v>2005</v>
       </c>
       <c r="H982" t="s">
-        <v>2219</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="983" spans="1:8">
       <c r="A983">
         <v>148</v>
       </c>
       <c r="B983">
         <v>2009</v>
       </c>
       <c r="C983">
         <v>17</v>
       </c>
       <c r="D983" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E983" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F983" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G983" s="1" t="s">
-        <v>2220</v>
+        <v>2007</v>
       </c>
       <c r="H983" t="s">
-        <v>2221</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="984" spans="1:8">
       <c r="A984">
         <v>147</v>
       </c>
       <c r="B984">
         <v>2009</v>
       </c>
       <c r="C984">
         <v>16</v>
       </c>
       <c r="D984" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E984" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F984" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G984" s="1" t="s">
-        <v>2222</v>
+        <v>2009</v>
       </c>
       <c r="H984" t="s">
-        <v>2223</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="985" spans="1:8">
       <c r="A985">
         <v>128</v>
       </c>
       <c r="B985">
         <v>2011</v>
       </c>
       <c r="C985">
         <v>194</v>
       </c>
       <c r="D985" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E985" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F985" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G985" s="1" t="s">
-        <v>2224</v>
+        <v>2011</v>
       </c>
       <c r="H985" t="s">
-        <v>2225</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="986" spans="1:8">
       <c r="A986">
         <v>123</v>
       </c>
       <c r="B986">
         <v>2011</v>
       </c>
       <c r="C986">
         <v>23</v>
       </c>
       <c r="D986" t="s">
         <v>21</v>
       </c>
       <c r="E986" t="s">
         <v>22</v>
       </c>
       <c r="F986" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G986" s="1" t="s">
-        <v>2226</v>
+        <v>2013</v>
       </c>
       <c r="H986" t="s">
-        <v>2227</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="987" spans="1:8">
       <c r="A987">
         <v>120</v>
       </c>
       <c r="B987">
         <v>2011</v>
       </c>
       <c r="C987">
         <v>187</v>
       </c>
       <c r="D987" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E987" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F987" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G987" s="1" t="s">
-        <v>2228</v>
+        <v>2015</v>
       </c>
       <c r="H987" t="s">
-        <v>2229</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="988" spans="1:8">
-      <c r="A988">
-[...6 lines deleted...]
-        <v>186</v>
+      <c r="A988" t="s">
+        <v>8</v>
+      </c>
+      <c r="B988" t="s">
+        <v>8</v>
+      </c>
+      <c r="C988" t="s">
+        <v>8</v>
       </c>
       <c r="D988" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E988" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F988" t="s">
-        <v>1633</v>
+        <v>887</v>
       </c>
       <c r="G988" s="1" t="s">
-        <v>2230</v>
+        <v>2017</v>
       </c>
       <c r="H988" t="s">
-        <v>2231</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="989" spans="1:8">
       <c r="A989">
         <v>114</v>
       </c>
       <c r="B989">
         <v>2011</v>
       </c>
       <c r="C989">
         <v>42</v>
       </c>
       <c r="D989" t="s">
         <v>21</v>
       </c>
       <c r="E989" t="s">
         <v>22</v>
       </c>
       <c r="F989" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G989" s="1" t="s">
-        <v>2232</v>
+        <v>2019</v>
       </c>
       <c r="H989" t="s">
-        <v>2233</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="990" spans="1:8">
       <c r="A990">
         <v>111</v>
       </c>
       <c r="B990">
         <v>2011</v>
       </c>
       <c r="C990">
         <v>4</v>
       </c>
       <c r="D990" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E990" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F990" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G990" s="1" t="s">
-        <v>2234</v>
+        <v>2021</v>
       </c>
       <c r="H990" t="s">
-        <v>2235</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="991" spans="1:8">
-      <c r="A991">
-[...5 lines deleted...]
-      <c r="C991">
+      <c r="A991" t="s">
+        <v>8</v>
+      </c>
+      <c r="B991" t="s">
+        <v>8</v>
+      </c>
+      <c r="C991" t="s">
         <v>8</v>
       </c>
       <c r="D991" t="s">
+        <v>37</v>
+      </c>
+      <c r="E991" t="s">
         <v>38</v>
       </c>
-      <c r="E991" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F991" t="s">
-        <v>1675</v>
+        <v>99</v>
       </c>
       <c r="G991" s="1" t="s">
-        <v>2236</v>
+        <v>2023</v>
       </c>
       <c r="H991" t="s">
-        <v>2237</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="992" spans="1:8">
-      <c r="A992">
-[...6 lines deleted...]
-        <v>176</v>
+      <c r="A992" t="s">
+        <v>8</v>
+      </c>
+      <c r="B992" t="s">
+        <v>8</v>
+      </c>
+      <c r="C992" t="s">
+        <v>8</v>
       </c>
       <c r="D992" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E992" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F992" t="s">
-        <v>2238</v>
+        <v>935</v>
       </c>
       <c r="G992" s="1" t="s">
-        <v>2239</v>
+        <v>2025</v>
       </c>
       <c r="H992" t="s">
-        <v>2240</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="993" spans="1:8">
       <c r="A993">
         <v>94</v>
       </c>
       <c r="B993">
         <v>2011</v>
       </c>
       <c r="C993">
         <v>8</v>
       </c>
       <c r="D993" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E993" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F993" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G993" s="1" t="s">
-        <v>2241</v>
+        <v>2027</v>
       </c>
       <c r="H993" t="s">
-        <v>2242</v>
+        <v>2028</v>
       </c>
     </row>
     <row r="994" spans="1:8">
       <c r="A994">
         <v>93</v>
       </c>
       <c r="B994">
         <v>2011</v>
       </c>
       <c r="C994">
         <v>7</v>
       </c>
       <c r="D994" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E994" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F994" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G994" s="1" t="s">
-        <v>2243</v>
+        <v>2029</v>
       </c>
       <c r="H994" t="s">
-        <v>2244</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="995" spans="1:8">
       <c r="A995">
         <v>73</v>
       </c>
       <c r="B995">
         <v>2011</v>
       </c>
       <c r="C995">
         <v>168</v>
       </c>
       <c r="D995" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E995" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F995" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G995" s="1" t="s">
-        <v>2245</v>
+        <v>2031</v>
       </c>
       <c r="H995" t="s">
-        <v>2246</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="996" spans="1:8">
       <c r="A996">
         <v>70</v>
       </c>
       <c r="B996">
         <v>2011</v>
       </c>
       <c r="C996">
         <v>165</v>
       </c>
       <c r="D996" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E996" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F996" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G996" s="1" t="s">
-        <v>2247</v>
+        <v>2033</v>
       </c>
       <c r="H996" t="s">
-        <v>2248</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="997" spans="1:8">
       <c r="A997">
         <v>69</v>
       </c>
       <c r="B997">
         <v>2011</v>
       </c>
       <c r="C997">
         <v>164</v>
       </c>
       <c r="D997" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E997" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F997" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G997" s="1" t="s">
-        <v>2249</v>
+        <v>2035</v>
       </c>
       <c r="H997" t="s">
-        <v>2250</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="998" spans="1:8">
       <c r="A998">
         <v>68</v>
       </c>
       <c r="B998">
         <v>2011</v>
       </c>
       <c r="C998">
         <v>163</v>
       </c>
       <c r="D998" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E998" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F998" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G998" s="1" t="s">
-        <v>2251</v>
+        <v>2037</v>
       </c>
       <c r="H998" t="s">
-        <v>2252</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="999" spans="1:8">
       <c r="A999">
         <v>66</v>
       </c>
       <c r="B999">
         <v>2011</v>
       </c>
       <c r="C999">
         <v>161</v>
       </c>
       <c r="D999" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E999" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F999" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G999" s="1" t="s">
-        <v>2253</v>
+        <v>2039</v>
       </c>
       <c r="H999" t="s">
-        <v>2254</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="1000" spans="1:8">
       <c r="A1000">
         <v>65</v>
       </c>
       <c r="B1000">
         <v>2011</v>
       </c>
       <c r="C1000">
         <v>160</v>
       </c>
       <c r="D1000" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E1000" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F1000" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G1000" s="1" t="s">
-        <v>2255</v>
+        <v>2041</v>
       </c>
       <c r="H1000" t="s">
-        <v>2256</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="1001" spans="1:8">
       <c r="A1001">
         <v>64</v>
       </c>
       <c r="B1001">
         <v>2011</v>
       </c>
       <c r="C1001">
         <v>159</v>
       </c>
       <c r="D1001" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E1001" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F1001" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G1001" s="1" t="s">
-        <v>2257</v>
+        <v>2043</v>
       </c>
       <c r="H1001" t="s">
-        <v>2258</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="1002" spans="1:8">
       <c r="A1002">
         <v>59</v>
       </c>
       <c r="B1002">
         <v>2011</v>
       </c>
       <c r="C1002">
         <v>154</v>
       </c>
       <c r="D1002" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E1002" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F1002" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G1002" s="1" t="s">
-        <v>2259</v>
+        <v>2045</v>
       </c>
       <c r="H1002" t="s">
-        <v>2260</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="1003" spans="1:8">
       <c r="A1003">
         <v>58</v>
       </c>
       <c r="B1003">
         <v>2011</v>
       </c>
       <c r="C1003">
         <v>153</v>
       </c>
       <c r="D1003" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E1003" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F1003" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G1003" s="1" t="s">
-        <v>2261</v>
+        <v>2047</v>
       </c>
       <c r="H1003" t="s">
-        <v>2262</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="1004" spans="1:8">
-      <c r="A1004">
-[...6 lines deleted...]
-        <v>152</v>
+      <c r="A1004" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>8</v>
       </c>
       <c r="D1004" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E1004" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F1004" t="s">
-        <v>2263</v>
+        <v>27</v>
       </c>
       <c r="G1004" s="1" t="s">
-        <v>2264</v>
+        <v>2049</v>
       </c>
       <c r="H1004" t="s">
-        <v>2265</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="1005" spans="1:8">
       <c r="A1005">
         <v>55</v>
       </c>
       <c r="B1005">
         <v>2011</v>
       </c>
       <c r="C1005">
         <v>149</v>
       </c>
       <c r="D1005" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E1005" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F1005" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G1005" s="1" t="s">
-        <v>2266</v>
+        <v>2051</v>
       </c>
       <c r="H1005" t="s">
-        <v>2267</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="1006" spans="1:8">
       <c r="A1006">
         <v>53</v>
       </c>
       <c r="B1006">
         <v>2011</v>
       </c>
       <c r="C1006">
         <v>148</v>
       </c>
       <c r="D1006" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E1006" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F1006" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G1006" s="1" t="s">
-        <v>2268</v>
+        <v>2053</v>
       </c>
       <c r="H1006" t="s">
-        <v>2269</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="1007" spans="1:8">
       <c r="A1007">
         <v>49</v>
       </c>
       <c r="B1007">
         <v>2011</v>
       </c>
       <c r="C1007">
         <v>143</v>
       </c>
       <c r="D1007" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E1007" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F1007" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G1007" s="1" t="s">
-        <v>2270</v>
+        <v>2055</v>
       </c>
       <c r="H1007" t="s">
-        <v>2271</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="1008" spans="1:8">
       <c r="A1008">
         <v>23</v>
       </c>
       <c r="B1008">
         <v>2011</v>
       </c>
       <c r="C1008">
         <v>171</v>
       </c>
       <c r="D1008" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E1008" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="F1008" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G1008" s="1" t="s">
-        <v>2272</v>
+        <v>2057</v>
       </c>
       <c r="H1008" t="s">
-        <v>2273</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="1009" spans="1:8">
       <c r="A1009">
         <v>20</v>
       </c>
       <c r="B1009">
         <v>2011</v>
       </c>
       <c r="C1009">
         <v>29</v>
       </c>
       <c r="D1009" t="s">
         <v>21</v>
       </c>
       <c r="E1009" t="s">
         <v>22</v>
       </c>
       <c r="F1009" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G1009" s="1" t="s">
-        <v>2274</v>
+        <v>2059</v>
       </c>
       <c r="H1009" t="s">
-        <v>2275</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="1010" spans="1:8">
-      <c r="A1010">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="A1010" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>8</v>
       </c>
       <c r="D1010" t="s">
         <v>21</v>
       </c>
       <c r="E1010" t="s">
         <v>22</v>
       </c>
       <c r="F1010" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="G1010" s="1" t="s">
-        <v>2276</v>
+        <v>2061</v>
       </c>
       <c r="H1010" t="s">
-        <v>2277</v>
+        <v>2062</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>