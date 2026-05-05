--- v0 (2025-10-27)
+++ v1 (2026-05-05)
@@ -10,908 +10,902 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="358" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="358" uniqueCount="190">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Link para Matéria Legislativa</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Areno Rocha Vieira_x000D_
+    <t>William Cintra Vieira_x000D_
 Eufrásio Pereira Rocha_x000D_
+Antônio Soares Gedda_x000D_
+Areno Rocha Vieira_x000D_
+Dolorita Macedo de Oliveira_x000D_
+Euripedes Franco de Moraes_x000D_
+Joviano Justino de Souza_x000D_
 Lindomar Rezende Silva_x000D_
+Nelson Antônio_x000D_
 Sebastião Bento Moraes_x000D_
-William Cintra Vieira_x000D_
-[...5 lines deleted...]
-Antônio Soares Gedda</t>
+Zilah Amorim Carvalho Vieira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17675</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Sr. Dr. Adeval Nunes Montalvão, Presidente da CELG, em Goiânia, no sentido de fazer algumas observações e descobrir o motivo do exorbitante aumento de taxa de energia elétrica em Jataí.</t>
   </si>
   <si>
-    <t>Eufrásio Pereira Rocha_x000D_
-Joviano Justino de Souza_x000D_
+    <t>Dolorita Macedo de Oliveira_x000D_
 Elita Maria de Carvalho Lima_x000D_
 Sebastião Bento Moraes_x000D_
 Lindomar Rezende Silva_x000D_
+Joviano Justino de Souza_x000D_
+Eufrásio Pereira Rocha</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/17663</t>
+  </si>
+  <si>
+    <t>Requer envio de ofício ao Sr. Presidente da SANEAGO, em Goiânia, solicitando desta autoridade ,uma urgente reconsideração nas tarifas de água em nossa cidade.</t>
+  </si>
+  <si>
+    <t>Elita Maria de Carvalho Lima_x000D_
+Lindomar Rezende Silva_x000D_
+Joviano Justino de Souza_x000D_
 Dolorita Macedo de Oliveira</t>
-  </si>
-[...10 lines deleted...]
-Lindomar Rezende Silva</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17655</t>
   </si>
   <si>
     <t>Requer envio de Moção de Congratulação à Senhora Professora Maria do Rosário Cassimiro, pelos relevantes serviços prestados à Comunidade Jataienses.</t>
   </si>
   <si>
     <t>Joviano Justino de Souza_x000D_
 Zilah Amorim Carvalho Vieira_x000D_
 William Cintra Vieira_x000D_
 Sebastião Bento Moraes_x000D_
 Luiz Alberto Vilela_x000D_
+Lindomar Rezende Silva_x000D_
 João Braz Souza_x000D_
-Lindomar Rezende Silva_x000D_
+Euripedes Franco de Moraes_x000D_
+Eufrásio Pereira Rocha_x000D_
+Dolorita Macedo de Oliveira_x000D_
+Areno Rocha Vieira_x000D_
+Elita Maria de Carvalho Lima</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/17644</t>
+  </si>
+  <si>
+    <t>A vereadora requer envio de ofício ao Exmo. Sr. Prefeito Municipal Dr.Mauro Bento, solicitando ajuda de custos para as despesas de transporte aos estudantes que frequentam cursos superiores na Faculdade de filosofia na cidade de  Rio Verde.</t>
+  </si>
+  <si>
+    <t>Dolorita Macedo de Oliveira_x000D_
+Elita Maria de Carvalho Lima</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/17642</t>
+  </si>
+  <si>
+    <t>A vereadora requer da mesa diretora, que seja elaborado uma resolução elevando o salário do  Diretor Administrativo.</t>
+  </si>
+  <si>
+    <t>Lindomar Rezende Silva_x000D_
+Joviano Justino de Souza_x000D_
 Elita Maria de Carvalho Lima_x000D_
-Areno Rocha Vieira_x000D_
 Dolorita Macedo de Oliveira_x000D_
-Eufrásio Pereira Rocha_x000D_
-[...20 lines deleted...]
-Luiz Alberto Vilela_x000D_
+Luiz Alberto Vilela</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/17600</t>
+  </si>
+  <si>
+    <t>O vereador que ao final subscreve propõe Título de Cidadão Jataiense ao Reitor da Universidade Federal de Goiás, Dr. José Cruciano de Araujo.</t>
+  </si>
+  <si>
+    <t>Zilah Amorim Carvalho Vieira_x000D_
+Sidney Pedrosa de Assis_x000D_
+Vanderlei Gonçalves Terra_x000D_
+Semi de Assis_x000D_
+Luiz Abatuir Assis_x000D_
+João Justino de Oliveira_x000D_
 Elita Maria de Carvalho Lima_x000D_
-Joviano Justino de Souza_x000D_
-[...9 lines deleted...]
-    <t>Vanderlei Gonçalves Terra_x000D_
+Dolorita Macedo de Oliveira_x000D_
+Nivaldo Sousa Moraes</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/17251</t>
+  </si>
+  <si>
+    <t>A Bancada do Partido do Movimento Democrático Brasileiro - PMDB - de Jataí, Estado de Goiás, composta pelos vereadores que o presente subscrevem, requerem envio de ofício ao Exmo. Sr. Deputado Federal Ulisses Guimarães, Presidente Nacional do PMDB, expressando condolências pelo falecimento do Ex-Senador TEOTÔNIO BRANDÃO VILELA.</t>
+  </si>
+  <si>
+    <t>João Justino de Oliveira_x000D_
+José Ramos de Olivieira_x000D_
+Vanderlei Gonçalves Terra_x000D_
+Luiz Abatuir Assis_x000D_
+Morandir Machado de Souza_x000D_
+Dolorita Macedo de Oliveira_x000D_
 Nivaldo Sousa Moraes_x000D_
-Dolorita Macedo de Oliveira_x000D_
 Elita Maria de Carvalho Lima_x000D_
-João Justino de Oliveira_x000D_
-Luiz Abatuir Assis_x000D_
+Eulando Faria Borges_x000D_
 Semi de Assis_x000D_
 Sidney Pedrosa de Assis_x000D_
-Zilah Amorim Carvalho Vieira</t>
-[...17 lines deleted...]
-Wanda Carvalho_x000D_
 Zilah Amorim Carvalho Vieira_x000D_
-Dolorita Macedo de Oliveira_x000D_
-Luiz Abatuir Assis</t>
+Wanda Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17222</t>
   </si>
   <si>
     <t>Os vereadores que ao final subscrevem, requer envio de ofício de ao Dr. José Santana e sua esposa Dna. Marlene, expressando-lhes  o mais profundo pesar pelo falecimento de seu filho.</t>
   </si>
   <si>
-    <t>Nivaldo Sousa Moraes_x000D_
-Dolorita Macedo de Oliveira</t>
+    <t>Dolorita Macedo de Oliveira_x000D_
+Nivaldo Sousa Moraes</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17178</t>
   </si>
   <si>
     <t>Requer envio de ofício parabenizando as Exmas.  figuras públicas  Dr. Iris Rezende Machado, Mauro Antonio Bento e Ademar Santillo, pelas sua investiduras nos cargos de:  Governador do Estado de Goiás, Presidente da Metago e Secretário da Educação e Cultura respectivamente.</t>
   </si>
   <si>
-    <t>Zilah Amorim Carvalho Vieira_x000D_
-[...3 lines deleted...]
-Sidney Pedrosa de Assis_x000D_
+    <t>Sidney Pedrosa de Assis_x000D_
 Morandir Machado de Souza_x000D_
 José Ramos de Olivieira_x000D_
 João Justino de Oliveira_x000D_
 Eulando Faria Borges_x000D_
-Dolorita Macedo de Oliveira</t>
+Zilah Amorim Carvalho Vieira_x000D_
+Nivaldo Sousa Moraes_x000D_
+Vanderlei Gonçalves Terra_x000D_
+Dolorita Macedo de Oliveira_x000D_
+Wanda Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17176</t>
   </si>
   <si>
     <t>Requer o envio de ofício ao Dr. João Pessoa Tavares, chefe do 12° Distrito Rodoviário Federal, em goiás, apelando àquela autoridade a fim de ceder o o prédio antigo do DNR nesta cidade, ao SENAR.</t>
   </si>
   <si>
-    <t>Sidney Pedrosa de Assis_x000D_
+    <t>Eulando Faria Borges_x000D_
+Wanda Carvalho_x000D_
 Vanderlei Gonçalves Terra_x000D_
-Wanda Carvalho_x000D_
+Sidney Pedrosa de Assis_x000D_
+Semi de Assis_x000D_
+Morandir Machado de Souza_x000D_
 Luiz Abatuir Assis_x000D_
 José Ramos de Olivieira_x000D_
 João Justino de Oliveira_x000D_
+Elita Maria de Carvalho Lima_x000D_
+Dolorita Macedo de Oliveira_x000D_
+Nivaldo Sousa Moraes</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/17164</t>
+  </si>
+  <si>
+    <t>O vereador requer a construção de ponte de concreto no ribeirão da picada, construção de ponte no ribeirão da felicidade,recuperação da estrada da ariranha, patrolamento e encascalhamento das estradas desta região mencionada.</t>
+  </si>
+  <si>
+    <t>Semi de Assis_x000D_
+Sidney Pedrosa de Assis_x000D_
+Luiz Abatuir Assis_x000D_
+Vanderlei Gonçalves Terra_x000D_
+Wanda Carvalho_x000D_
+Zilah Amorim Carvalho Vieira_x000D_
+Eulando Faria Borges_x000D_
+José Ramos de Olivieira_x000D_
+João Justino de Oliveira_x000D_
+Nivaldo Sousa Moraes_x000D_
+Elita Maria de Carvalho Lima_x000D_
+Dolorita Macedo de Oliveira_x000D_
+Morandir Machado de Souza</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/17091</t>
+  </si>
+  <si>
+    <t>O vereador que ao final subscreve juntamente com os demais edis, requerem envio de ofício ao Exmo. Sr. Prefeito Municipal, reivindicando-lhe a destinação de uma verba em favor do MOBRAL.</t>
+  </si>
+  <si>
+    <t>José Ramos de Olivieira_x000D_
 Eulando Faria Borges_x000D_
 Elita Maria de Carvalho Lima_x000D_
 Dolorita Macedo de Oliveira_x000D_
-Nivaldo Sousa Moraes_x000D_
-[...10 lines deleted...]
-    <t>Wanda Carvalho_x000D_
+Wanda Carvalho_x000D_
 Zilah Amorim Carvalho Vieira_x000D_
 Vanderlei Gonçalves Terra_x000D_
 Sidney Pedrosa de Assis_x000D_
 Semi de Assis_x000D_
 Nivaldo Sousa Moraes_x000D_
 Morandir Machado de Souza_x000D_
 Luiz Abatuir Assis_x000D_
+João Justino de Oliveira</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/17067</t>
+  </si>
+  <si>
+    <t>A vereadora que ao final subscreve, requer envio de ofício ao Exmo. Sr. Delegado de Polícia local ou responsável,  apelando em nome da comunidade, seja feito um estudo maior, procurando descobrir o "porquê" de tantos assassinatos atualmente em Jataí.</t>
+  </si>
+  <si>
+    <t>Luiz Abatuir Assis_x000D_
+Zilah Amorim Carvalho Vieira_x000D_
+Vanderlei Gonçalves Terra_x000D_
+Semi de Assis_x000D_
+Eulando Faria Borges_x000D_
+João Justino de Oliveira_x000D_
 José Ramos de Olivieira_x000D_
-João Justino de Oliveira_x000D_
-[...1 lines deleted...]
-Elita Maria de Carvalho Lima_x000D_
+Wanda Carvalho_x000D_
 Dolorita Macedo de Oliveira</t>
   </si>
   <si>
-    <t>https://www.jatai.go.leg.br/materia/17091</t>
-[...5 lines deleted...]
-    <t>Elita Maria de Carvalho Lima_x000D_
+    <t>https://www.jatai.go.leg.br/materia/17063</t>
+  </si>
+  <si>
+    <t>Requer envio de ofício ao Sr. Delegado de Polícia local, pedindo-lhe atenções para o estabelecimento denominado de bar chaparral, principalmente em dias de feiras livres afim de corrigir algumas falhas ali verificadas, pois prejudicam a normalidade do ambiente.</t>
+  </si>
+  <si>
+    <t>Dolorita Macedo de Oliveira</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16900</t>
+  </si>
+  <si>
+    <t>Requer ao Exmo. Sr. Prefeito Municipal, a recuperação da estrada que demanda a região denominada de Santa Maria.</t>
+  </si>
+  <si>
+    <t>Dolorita Macedo de Oliveira_x000D_
+Morandir Machado de Souza</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16769</t>
+  </si>
+  <si>
+    <t>Requer envio de ofício ao Exmo. Sr. Prefeito Municipal, sugerindo-lhe a inclusão em seu plano administrativo da criação de uma Biblioteca Escolar.</t>
+  </si>
+  <si>
+    <t>José Ramos de Olivieira_x000D_
 Zilah Amorim Carvalho Vieira_x000D_
 Wanda Carvalho_x000D_
 Vanderlei Gonçalves Terra_x000D_
 Sidney Pedrosa de Assis_x000D_
 Semi de Assis_x000D_
 Nivaldo Sousa Moraes_x000D_
-Morandir Machado de Souza_x000D_
 Luiz Abatuir Assis_x000D_
-José Ramos de Olivieira_x000D_
 João Justino de Oliveira_x000D_
 Eulando Faria Borges_x000D_
-Dolorita Macedo de Oliveira</t>
-[...8 lines deleted...]
-    <t>Dolorita Macedo de Oliveira_x000D_
+Elita Maria de Carvalho Lima_x000D_
+Dolorita Macedo de Oliveira_x000D_
+Morandir Machado de Souza</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16766</t>
+  </si>
+  <si>
+    <t>Requer o envio de ofício ao Exmo. Sr. Deputado Luiz Alberto Vilela, reivindicando-lhe seu trabalho junto a TELEGOIÁS, no sentido de voltar para Jataí o atendimento que fora transferido para Morrinhos.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16698</t>
+  </si>
+  <si>
+    <t>Requer o envio de ofício ao Exmo. Sr. Prefeito Municipal, apontando-lhe a necessidade de construção, de mais campos de futebol, com os devidos alambrados.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16697</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, reivindicando-lhe no sentido de conceder aos garis, aos lixeiros e aos funcionários menos favorecidos por uma remuneração mais justa, e a tradicional distribuição de Cestas  de Natal.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16696</t>
+  </si>
+  <si>
+    <t>Requer o envio de ofício ao Exmo. Sr. Prefeito Municipal, sugerindo-lhe a inclusão em seu plano administrativo a construção de um grupo escolar no loteamento do Sr. HAMILTON NUNES.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16695</t>
+  </si>
+  <si>
+    <t>Requer a mesa Diretora boas providencias  no sentido de conceder Título Honorífico de Cidadão  Jataiense ao Deputado Federal ITURIVAL NASCIMENTO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16694</t>
+  </si>
+  <si>
+    <t>Requer envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando a recuperação da estrada que demanda a fazenda perobas, neste município.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16693</t>
+  </si>
+  <si>
+    <t>Requer envio de ofício ao Exmo Sr. Prefeito Municipal,  solicitando medidas viáveis de novo recadastramento dos imóveis urbanos, afim de atualizar os impostos que pesam sobre os mesmo.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16692</t>
+  </si>
+  <si>
+    <t>Requer juntamente com cópia deste, o envio de ofício ao Exmo Sr. Prefeito Municipal, reivindicando-lhe providências de determinar a recuperação de todas as praças e também reparos na iluminação de lampadas queimadas.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16691</t>
+  </si>
+  <si>
+    <t>Requer a remessa de ofício ao Exmo.Sr. Prefeito Municipal, solicitando-lhe providências de determinar o encascalhamento e patrolamento de todas as ruas da vila Fátima e substituição de lâmpadas queimadas da iluminação pública.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16690</t>
+  </si>
+  <si>
+    <t>Requer envio de ofício ao Exmo. Sr. Prefeito Municipal, reivindicando-lhe o encascalhamento e patrolamento de todas as ruas da vila São Pedro.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16689</t>
+  </si>
+  <si>
+    <t>Requer envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando providências em caráter de urgência, medidas para conter enxurros que descem pela rua Miranda de Carvalho, acima do Albergue São Vicente de Paula.</t>
+  </si>
+  <si>
+    <t>José Ramos de Olivieira_x000D_
+João Justino de Oliveira_x000D_
+Elita Maria de Carvalho Lima_x000D_
+Dolorita Macedo de Oliveira_x000D_
 Zilah Amorim Carvalho Vieira_x000D_
-Vanderlei Gonçalves Terra_x000D_
-[...2 lines deleted...]
-José Ramos de Olivieira_x000D_
+Eulando Faria Borges_x000D_
 Wanda Carvalho_x000D_
-João Justino de Oliveira_x000D_
-[...113 lines deleted...]
-José Ramos de Olivieira_x000D_
 Vanderlei Gonçalves Terra_x000D_
 Sidney Pedrosa de Assis_x000D_
 Semi de Assis_x000D_
 Nivaldo Sousa Moraes_x000D_
 Morandir Machado de Souza_x000D_
-Luiz Abatuir Assis_x000D_
+Luiz Abatuir Assis</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16602</t>
+  </si>
+  <si>
+    <t>Requer envio de ofício inclusive cópia deste, ao Exmo. Sr. Reverendo EUDÓXIO MENDES DOS SANTOS, presidente do conselho deliberativo do I.S.G, solicitando informações sobre  o que provocou o fechamento do curso normal noturno.</t>
+  </si>
+  <si>
+    <t>Elita Maria de Carvalho Lima_x000D_
 Dolorita Macedo de Oliveira_x000D_
-Elita Maria de Carvalho Lima</t>
-[...9 lines deleted...]
-Zilah Amorim Carvalho Vieira_x000D_
 Eulando Faria Borges_x000D_
-Elita Maria de Carvalho Lima_x000D_
-Dolorita Macedo de Oliveira_x000D_
 João Justino de Oliveira_x000D_
 José Ramos de Olivieira_x000D_
 Luiz Abatuir Assis_x000D_
 Morandir Machado de Souza_x000D_
 Nivaldo Sousa Moraes_x000D_
 Semi de Assis_x000D_
 Sidney Pedrosa de Assis_x000D_
-Vanderlei Gonçalves Terra</t>
-[...28 lines deleted...]
-Sidney Pedrosa de Assis_x000D_
 Vanderlei Gonçalves Terra_x000D_
 Wanda Carvalho_x000D_
+Zilah Amorim Carvalho Vieira</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16590</t>
+  </si>
+  <si>
+    <t>Nos vereadores requeremos envio de ofício ao Exmo. Sr. Ministro da Previdência e Assistência Social,  que autorize a liberação do processo  do se trata do credenciamento do médico WALGMAR RAMOS DE OLIVEIRA, sob os números : 407-0277 e 508- 0274.</t>
+  </si>
+  <si>
+    <t>João Justino de Oliveira_x000D_
+Eulando Faria Borges_x000D_
+Dolorita Macedo de Oliveira_x000D_
+Zilah Amorim Carvalho Vieira_x000D_
+José Ramos de Olivieira_x000D_
+Luiz Abatuir Assis_x000D_
+Morandir Machado de Souza_x000D_
+Nivaldo Sousa Moraes_x000D_
 Semi de Assis_x000D_
-Morandir Machado de Souza_x000D_
-[...2 lines deleted...]
-João Justino de Oliveira_x000D_
+Vanderlei Gonçalves Terra_x000D_
+Wanda Carvalho</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16535</t>
+  </si>
+  <si>
+    <t>Requer envio de Moção de pesar aos familiares de  OLINTO MODESTO DE CARVALHO, pelo seu falecimento ocorrido no último dia  15 de novembro passado.</t>
+  </si>
+  <si>
+    <t>Wanda Carvalho_x000D_
+Nivaldo Sousa Moraes_x000D_
+Semi de Assis_x000D_
 Eulando Faria Borges_x000D_
 Elita Maria de Carvalho Lima_x000D_
 Dolorita Macedo de Oliveira_x000D_
-Zilah Amorim Carvalho Vieira</t>
+Zilah Amorim Carvalho Vieira_x000D_
+José Ramos de Olivieira_x000D_
+Luiz Abatuir Assis_x000D_
+Morandir Machado de Souza_x000D_
+João Justino de Oliveira_x000D_
+Sidney Pedrosa de Assis_x000D_
+Vanderlei Gonçalves Terra</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16529</t>
   </si>
   <si>
     <t>Os vereadores da bancada do PDS, requer envio de Moção de Pesar aos familiares pelo falecimento de DUZOLINA MACEDO DE JESUS, ocorrido no último dia 12 de julho passado.</t>
   </si>
   <si>
     <t>Eulando Faria Borges_x000D_
 Wanda Carvalho_x000D_
 Dolorita Macedo de Oliveira_x000D_
 Elita Maria de Carvalho Lima_x000D_
 João Justino de Oliveira_x000D_
 José Ramos de Olivieira_x000D_
 Luiz Abatuir Assis_x000D_
 Morandir Machado de Souza_x000D_
 Nivaldo Sousa Moraes_x000D_
 Semi de Assis_x000D_
 Sidney Pedrosa de Assis_x000D_
 Vanderlei Gonçalves Terra_x000D_
 Zilah Amorim Carvalho Vieira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16527</t>
   </si>
   <si>
     <t>A vereadora  requer envio de Moção de pesar aos familiares de OROZIMBO LOPES CARVALHO pelo seu falecimento ocorrido no último dia 05.</t>
   </si>
   <si>
     <t>Vanderlei Gonçalves Terra_x000D_
-Dolorita Macedo de Oliveira_x000D_
-Zilah Amorim Carvalho Vieira_x000D_
 Nivaldo Sousa Moraes_x000D_
 Luiz Abatuir Assis_x000D_
-Wanda Carvalho_x000D_
-[...1 lines deleted...]
-João Justino de Oliveira_x000D_
+Dolorita Macedo de Oliveira_x000D_
+Elita Maria de Carvalho Lima_x000D_
 Eulando Faria Borges_x000D_
-Elita Maria de Carvalho Lima</t>
-[...14 lines deleted...]
-Luiz Abatuir Assis_x000D_
 João Justino de Oliveira_x000D_
 José Ramos de Olivieira_x000D_
+Zilah Amorim Carvalho Vieira_x000D_
+Wanda Carvalho</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16519</t>
+  </si>
+  <si>
+    <t>Requer envio de ofício ao  Pe.  José Del'agua  cumprimentando em seu nome e de toda edilidade Jataiense, pelo seu aniversário natalício.</t>
+  </si>
+  <si>
+    <t>Dolorita Macedo de Oliveira_x000D_
+João Justino de Oliveira_x000D_
+José Ramos de Olivieira_x000D_
+Luiz Abatuir Assis_x000D_
+Zilah Amorim Carvalho Vieira_x000D_
+Elita Maria de Carvalho Lima_x000D_
+Eulando Faria Borges_x000D_
 Morandir Machado de Souza_x000D_
-Semi de Assis</t>
+Semi de Assis_x000D_
+Sidney Pedrosa de Assis_x000D_
+Vanderlei Gonçalves Terra</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16509</t>
   </si>
   <si>
     <t>Requer envio de moção de pesar á família de WELLINGTON CABRAL DE MOURA, falecido no mês próximo passado.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16495</t>
   </si>
   <si>
     <t>A vereadora que ao final subscreve, requer envio de ofício de agradecimento  aos ilustres parlamentares na Câmara Federal, ITURIVAL NASCIMENTO e WAGNER DO NASCIMENTO, por ter conseguido bolsas de estudos para os jovens estudantes  Jataienses.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16494</t>
   </si>
   <si>
     <t>A vereadora que ao final subscreve, requer envio de ofício ao Secretário de Cultura e Desporto do Estado de Goiás, reivindicando a construção de  uma quadra de esporte em Aparecida de Rio Doce.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16493</t>
   </si>
   <si>
     <t>A vereadora requer envio de moção de pesar aos familiares de JERÔNIMO CÂNDIDO DE SOUZA "DIMAS", pelo seu falecimento no Distrito de Perolândia, ocorrido no último dia dois do corrente mês.</t>
   </si>
   <si>
-    <t>Vanderlei Gonçalves Terra_x000D_
-[...1 lines deleted...]
-Semi de Assis_x000D_
+    <t>Sidney Pedrosa de Assis_x000D_
+Wanda Carvalho_x000D_
 Zilah Amorim Carvalho Vieira_x000D_
 Dolorita Macedo de Oliveira_x000D_
 Eulando Faria Borges_x000D_
 João Justino de Oliveira_x000D_
 José Ramos de Olivieira_x000D_
 Luiz Abatuir Assis_x000D_
 Morandir Machado de Souza_x000D_
 Nivaldo Sousa Moraes_x000D_
-Wanda Carvalho</t>
+Semi de Assis_x000D_
+Vanderlei Gonçalves Terra</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16492</t>
   </si>
   <si>
     <t>Os vereadores que compõe a Câmara Municipal de Jataí, requer envio de ofício ao Líder do PDT na Câmara dos Deputados, Dep. Federal BRANDÃO MONTEIRO,reivindicando -lhe seu valioso trabalho junto aos outros parlamentares, visando aprovação da emenda que eleva os subsídios de vereadores com base no percentual de 6% da receita realizada no execício imediatamente anterior.</t>
   </si>
   <si>
-    <t>Dolorita Macedo de Oliveira_x000D_
-[...27 lines deleted...]
-Vanderlei Gonçalves Terra_x000D_
+    <t>Vanderlei Gonçalves Terra_x000D_
 Wanda Carvalho_x000D_
 Zilah Amorim Carvalho Vieira_x000D_
-Dolorita Macedo de Oliveira</t>
-[...8 lines deleted...]
-    <t>Sidney Pedrosa de Assis_x000D_
 José Ramos de Olivieira_x000D_
 João Justino de Oliveira_x000D_
 Eulando Faria Borges_x000D_
 Dolorita Macedo de Oliveira_x000D_
 Luiz Abatuir Assis_x000D_
+Morandir Machado de Souza_x000D_
+Nivaldo Sousa Moraes_x000D_
+Semi de Assis_x000D_
+Sidney Pedrosa de Assis</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16490</t>
+  </si>
+  <si>
+    <t>Os vereadores que compõe a Câmara Municipal de Jataí, requer envio de ofício ao Líder do PT na Câmara dos Deputados, Dep. Federal AÍRTON SOARES ,reivindicando -lhe seu valioso trabalho junto aos outros parlamentares, visando aprovação da emenda que eleva os subsídios de vereadores com base no percentual de 6% da receita realizada no execício imediatamente anterior.</t>
+  </si>
+  <si>
+    <t>Nivaldo Sousa Moraes_x000D_
+Sidney Pedrosa de Assis_x000D_
 Vanderlei Gonçalves Terra_x000D_
 Wanda Carvalho_x000D_
 Zilah Amorim Carvalho Vieira_x000D_
+Dolorita Macedo de Oliveira_x000D_
+Eulando Faria Borges_x000D_
+João Justino de Oliveira_x000D_
+José Ramos de Olivieira_x000D_
+Luiz Abatuir Assis_x000D_
 Morandir Machado de Souza_x000D_
-Nivaldo Sousa Moraes_x000D_
 Semi de Assis</t>
   </si>
   <si>
-    <t>https://www.jatai.go.leg.br/materia/16488</t>
-[...2 lines deleted...]
-    <t>Os vereadores que compõe a Câmara Municipal de Jataí, requer envio de ofício ao Líder do PTB na  Câmara dos Deputados, Dep. Federal CELSO PEÇANHA ,reivindicando -lhe seu valioso trabalho junto aos outros parlamentares, no sentido da aprovação da emenda que eleva os subsídios  de vereadores, com base no percentual de 6%  da receita realizada no execício imediatamente anterior.</t>
+    <t>https://www.jatai.go.leg.br/materia/16489</t>
+  </si>
+  <si>
+    <t>Os vereadores que compõe a Câmara Municipal de Jataí, requer envio de ofício ao Líder do Governo na  Câmara Federal, Dep. Nelson Marchesan ,reivindicando -lhe seu valioso trabalho junto aos outros parlamentares, visando a aprovação da emenda  que eleva os subsídios  de vereadores, com base no percentual de 6%  da receita realizada no execício imediatamente anterior.</t>
   </si>
   <si>
     <t>João Justino de Oliveira_x000D_
+Eulando Faria Borges_x000D_
+Dolorita Macedo de Oliveira_x000D_
 Zilah Amorim Carvalho Vieira_x000D_
 Wanda Carvalho_x000D_
 Vanderlei Gonçalves Terra_x000D_
 Sidney Pedrosa de Assis_x000D_
 Semi de Assis_x000D_
 Nivaldo Sousa Moraes_x000D_
 Morandir Machado de Souza_x000D_
 Luiz Abatuir Assis_x000D_
+José Ramos de Olivieira</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16488</t>
+  </si>
+  <si>
+    <t>Os vereadores que compõe a Câmara Municipal de Jataí, requer envio de ofício ao Líder do PTB na  Câmara dos Deputados, Dep. Federal CELSO PEÇANHA ,reivindicando -lhe seu valioso trabalho junto aos outros parlamentares, no sentido da aprovação da emenda que eleva os subsídios  de vereadores, com base no percentual de 6%  da receita realizada no execício imediatamente anterior.</t>
+  </si>
+  <si>
+    <t>Zilah Amorim Carvalho Vieira_x000D_
+Morandir Machado de Souza_x000D_
+Luiz Abatuir Assis_x000D_
 José Ramos de Olivieira_x000D_
-Eulando Faria Borges_x000D_
-[...27 lines deleted...]
-    <t>José Ramos de Olivieira_x000D_
+João Justino de Oliveira_x000D_
 Eulando Faria Borges_x000D_
 Dolorita Macedo de Oliveira_x000D_
-Wanda Carvalho</t>
-[...14 lines deleted...]
-    <t>Luiz Abatuir Assis_x000D_
 Nivaldo Sousa Moraes_x000D_
 Semi de Assis_x000D_
 Sidney Pedrosa de Assis_x000D_
 Vanderlei Gonçalves Terra_x000D_
+Wanda Carvalho</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16487</t>
+  </si>
+  <si>
+    <t>Os vereadores que compõe a Câmara Municipal de Jataí, requer envio de ofício ao Líder do PMDB na  Câmara dos Deputados, Dep. Federal FREITAS NOBRES,reivindicando -lhe seu valioso trabalho junto aos outros parlamentares, visando aprovação da emenda  que eleva os subsídios  de vereadores com base no percentual de 6%  da receita realizada no execício imediatamente anterior.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16486</t>
+  </si>
+  <si>
+    <t>A vereadora que este subscreve, requer envio de moção de pesar aos familiares pelo falecimento do senhor JOAQUIM RODRIGUES DA SILVA, ocorrido no último dia 14 de setembro do corrente ano.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16484</t>
+  </si>
+  <si>
+    <t>A vereadora que ao final subscreve, requer envio de ofício ao Exmo. Deputado JOSÉ FREIRI, DD. Secretário de Segurança Pública do Estado de Goiás, reivindicando a criação de mais dois "DISTRITO POLICIAL" para Jataí - GO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16483</t>
+  </si>
+  <si>
+    <t>A vereadora que ao final subscreve, solicita da mesa diretora que seja concedido título honorífico de CIDADÃO JATAIENSE, ao Capitão do Exército Brasileiro Nacional,  senhor CARLOS RIBEIRO DO NASCIMENTO.</t>
+  </si>
+  <si>
+    <t>Wanda Carvalho_x000D_
+Eulando Faria Borges_x000D_
+Dolorita Macedo de Oliveira_x000D_
+José Ramos de Olivieira</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16482</t>
+  </si>
+  <si>
+    <t>Requer envio de moção de pesar aos familiares do Sr. GUMERCINDO ROSA SOARES ( GUMERCINDO TORNEIRA), pelo seu falecimento ocorrido no último dia 30 do mês próximo findo.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16481</t>
+  </si>
+  <si>
+    <t>Requer envio de ofício ao Chefe da CELG local, solicitando a iluminação na Rua Eng° Banfi, nas proximidades do Centro Espírita  Jeronimo Estevam.</t>
+  </si>
+  <si>
+    <t>Semi de Assis_x000D_
+Nivaldo Sousa Moraes_x000D_
+Luiz Abatuir Assis_x000D_
+José Ramos de Olivieira_x000D_
+João Justino de Oliveira_x000D_
+Eulando Faria Borges_x000D_
+Dolorita Macedo de Oliveira_x000D_
 Morandir Machado de Souza_x000D_
-Wanda Carvalho_x000D_
 Zilah Amorim Carvalho Vieira_x000D_
+Sidney Pedrosa de Assis_x000D_
+Vanderlei Gonçalves Terra_x000D_
+Wanda Carvalho</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16480</t>
+  </si>
+  <si>
+    <t>O vereadores que este subscrevem, requer moção de pesar aos familiares de CUSTÓDIO SOARES GEDDA pelo seu falecimento, ocorrido no final de novembro do corrente mês.</t>
+  </si>
+  <si>
+    <t>Luiz Abatuir Assis_x000D_
+José Ramos de Olivieira_x000D_
+Nivaldo Sousa Moraes_x000D_
 Dolorita Macedo de Oliveira_x000D_
 Eulando Faria Borges_x000D_
-José Ramos de Olivieira_x000D_
-[...9 lines deleted...]
-    <t>Luiz Abatuir Assis_x000D_
+Morandir Machado de Souza_x000D_
 Zilah Amorim Carvalho Vieira_x000D_
 Wanda Carvalho_x000D_
 Vanderlei Gonçalves Terra_x000D_
-Dolorita Macedo de Oliveira_x000D_
-[...2 lines deleted...]
-Morandir Machado de Souza_x000D_
 Sidney Pedrosa de Assis_x000D_
+Semi de Assis</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16474</t>
+  </si>
+  <si>
+    <t>O vereador requer  ao Dep. Federal  IBSEN HENRIQUE DE CASTRO, que interceda  junto ao Ministro do Transporte, solicitando a mudança de um pequeno trecho da BR. 158 Jataí-Caiapônia.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16472</t>
+  </si>
+  <si>
+    <t>Requer envio de moção de pesar à família de JOSÉ JUNQUEIRA VILELA, pelo seu passamento ocorrido recentemente.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16265</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Público Municipal, a construção de dois campos de futebol, com alambrados,em vilas  da periferia.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16264</t>
+  </si>
+  <si>
+    <t>Requer junto ao Poder Executivo Municipal, reivindicando as boas atenções no sentido de fazer o Natal dos funcionários da Prefeitura, pelo menos daqueles que percebem salários menores.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16263</t>
+  </si>
+  <si>
+    <t>A  vereadora que ao final subscreve,solicita ao Poder Público Municipal, que inclua em sua agenda de realizações de obra a construção de uma escola  rural, conforme abaixo-assinado em anexo, nas imediações do antigo posto fiscal, na estrada velha de Caiapônia.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16121</t>
+  </si>
+  <si>
+    <t>Requer a instalação de um TELEFONE PÚBLICO (Orelhão), junto da Lanchonete do Bigode.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16120</t>
+  </si>
+  <si>
+    <t>Cumprimento ao senhor EDIVAN DE OLIVEIRA LIMA, pela sua eficiente atuação junto ao Banco Nacional S.A.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16119</t>
+  </si>
+  <si>
+    <t>Cumprimento ao Diretor-Presidente do Jornal "O POPULAR" pela passagem dos cinquenta anos de existência desse valoroso veículo de comunicação.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16118</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento do Senhor JORGE PEREIRA MENDES.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16116</t>
+  </si>
+  <si>
+    <t>Requer do Ministro dos Transportes, a entrada de novas empresas de transporte coletivo, visando melhor atender a população jataiense.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16115</t>
+  </si>
+  <si>
+    <t>Cumprimenta o Dr. Natal Rodrigues Pinto, pela sua investidura nas funções de DELEGADO FISCAL de Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16113</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento de Dona Lourdes Estivalete Teixeira.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16112</t>
+  </si>
+  <si>
+    <t>Requer Moção de Pesar pelo falecimento de Dona Maria Kareline de Castro.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16111</t>
+  </si>
+  <si>
+    <t>Cumprimenta a Diretoria da APG, através de seus componentes, os senhores Ivan Dahlke, Nelson Magione e Nelson Baldo, pelo sucesso alcançado por ocasião da Abertura da Colheita da Soja.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16110</t>
+  </si>
+  <si>
+    <t>Requer, após a apreciação do plenário, homenagem ao ano alusivo em que se comemore o Ano da Raça Negra.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16108</t>
+  </si>
+  <si>
+    <t>Requer o envio de Projeto de Lei propondo a doação de uma área destinada à construção da sede própria de aludida Associação.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/16104</t>
+  </si>
+  <si>
+    <t>Requer a remoção do Delegado Fiscal, Dr. Décio Ataíde Encelberg para outra localidade.</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Zilah Amorim Carvalho Vieira_x000D_
+João Justino de Oliveira_x000D_
 Semi de Assis_x000D_
-Nivaldo Sousa Moraes</t>
-[...107 lines deleted...]
-    <t>Projeto de Resolução</t>
+Dolorita Macedo de Oliveira</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/14506</t>
+  </si>
+  <si>
+    <t>" FIXA SUBSÍDIOS DOS VEREADORES PARA O EXERCÍCIO DE 1985 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>Semi de Assis_x000D_
-Dolorita Macedo de Oliveira_x000D_
+João Justino de Oliveira_x000D_
 Zilah Amorim Carvalho Vieira_x000D_
-João Justino de Oliveira</t>
-[...5 lines deleted...]
-    <t>" FIXA SUBSÍDIOS DOS VEREADORES PARA O EXERCÍCIO DE 1985 E DÁ OUTRAS PROVIDÊNCIAS"</t>
+Dolorita Macedo de Oliveira</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/14500</t>
+  </si>
+  <si>
+    <t>" REAJUSTA SUBSÍDIOS DOS VEREADORES PARA O EXERCÍCIO DE 1984 E DÁ OURAS PROVIDÊNCIAS"</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Semi de Assis_x000D_
 Dolorita Macedo de Oliveira_x000D_
 João Justino de Oliveira_x000D_
 Zilah Amorim Carvalho Vieira</t>
   </si>
   <si>
-    <t>https://www.jatai.go.leg.br/materia/14500</t>
-[...8 lines deleted...]
-    <t>Projeto de Decreto Legislativo</t>
+    <t>https://www.jatai.go.leg.br/materia/14414</t>
+  </si>
+  <si>
+    <t>"FIXA OS SUBSÍDIOS DO PREFEITO MUNICIPAL DE JATAÍ, INCLUSIVE S VERBA DE REPRESENTAÇÃO DO MESMO E BEM ASSIM A VERBA DE REPRESENTAÇÃO DO VICE-PREFEITO E DO PRESIDENTE DO PODER LEGISLATIVO JATAIENSE ".</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/14412</t>
+  </si>
+  <si>
+    <t>"APROVA CONTAS E BALANCETES MENSAIS DA PREFEITURA MUNICIPAL DE JATAÍ"</t>
   </si>
   <si>
     <t>João Justino de Oliveira_x000D_
-Zilah Amorim Carvalho Vieira_x000D_
+Dolorita Macedo de Oliveira_x000D_
 Semi de Assis_x000D_
-Dolorita Macedo de Oliveira</t>
-[...23 lines deleted...]
-Dolorita Macedo de Oliveira</t>
+Zilah Amorim Carvalho Vieira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14411</t>
   </si>
   <si>
     <t>" FIXA OS SUBSÍDIOS DO PREFEITO MUNICIPAL DE JATAÍ, INCLUSIVE A VERBA DE REPRESENTAÇÃO DO MESMO E BEM ASSIM A VERBA DE REPRESENTAÇÃO DO VICE-PREFEITO E DO PRESIDENTE DO PODER LEGISLATIVO JATAIENSE"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -3053,83 +3047,83 @@
       </c>
       <c r="G69" s="1" t="s">
         <v>183</v>
       </c>
       <c r="H69" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>14412</v>
       </c>
       <c r="B70">
         <v>1984</v>
       </c>
       <c r="C70">
         <v>1</v>
       </c>
       <c r="D70" t="s">
         <v>180</v>
       </c>
       <c r="E70" t="s">
         <v>181</v>
       </c>
       <c r="F70" t="s">
+        <v>182</v>
+      </c>
+      <c r="G70" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="G70" s="1" t="s">
+      <c r="H70" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>14411</v>
       </c>
       <c r="B71">
         <v>1983</v>
       </c>
       <c r="C71">
         <v>3</v>
       </c>
       <c r="D71" t="s">
         <v>180</v>
       </c>
       <c r="E71" t="s">
         <v>181</v>
       </c>
       <c r="F71" t="s">
+        <v>187</v>
+      </c>
+      <c r="G71" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="G71" s="1" t="s">
+      <c r="H71" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>