--- v0 (2025-12-25)
+++ v1 (2026-06-29)
@@ -10,102 +10,101 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="122">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>André Pires do Nascimento</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14915</t>
   </si>
   <si>
     <t>INSTITUI O DIA DA AVE EM JATAÍ.</t>
   </si>
   <si>
+    <t>(</t>
+  </si>
+  <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>João Wesley Cabral de Moura_x000D_
-[...3 lines deleted...]
-Adilson de Carvalho</t>
+    <t>João Wesley Cabral de Moura</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14453</t>
   </si>
   <si>
     <t>" ACRESCENTA CAPÍTULO E ARTIGO AO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAÍ"</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5510</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5509</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM ESPAÇO PARA AS ATIVIDADES RECREATIVAS E DE LAZER EM PÁTIO ESCOLAR.</t>
   </si>
@@ -184,91 +183,78 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/5493</t>
   </si>
   <si>
     <t>PROJETO DE LEI PROPONDO A DOAÇÃO DE UMA ÁREA PARA A CONSTRUÇÃO DE UMA PISTA DE MOTO CROSS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5492</t>
   </si>
   <si>
     <t>BENEFÍCIOS NA ESTAÇÃO RODOVIÁRIA DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5491</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE SINAIS DE TRÂNSITO, INCLUINDO SINALIZAÇÃO TURÍSTICA E PLACAS INDICANDO NOME DOS LOGRADOUROS EM TODO PERÍMETRO URBANO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5490</t>
   </si>
   <si>
     <t>SOLICITA AS BOAS PROVIDÊNCIAS NO SENTIDO DE ENVIAR A ESTA CASA DE LEI PROPONDO A DOAÇÃO DE UMA ÁREA PARA AS CONSTRUÇÕES DO CENTRO CULTURAL COMUNITÁRIO E DA SEDE ADMINISTRATIVA DA ASSOCIAÇÃO DE MORADORES DO BAIRRO JARDIM PARAÍSO.</t>
   </si>
   <si>
-    <t>André Pires do Nascimento_x000D_
-[...1 lines deleted...]
-Abimael Silva da TV</t>
+    <t>Abimael Silva da TV</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5444</t>
   </si>
   <si>
     <t>SOLICITAM MELHORIAS NO ATENDIMENTO AO PÚBLICO POR PARTE DA CLASSE MÉDICA DE JATAÍ.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...1 lines deleted...]
-André Pires do Nascimento</t>
+    <t>Geovaci Peres</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5443</t>
   </si>
   <si>
     <t>SOLICITAM INFORMAÇÕES CONCERNENTES À CRIAÇÃO DE COOPERATIVA HABITACIONAL DOS SERVIDORES MUNICIPAIS DA SAÚDE, EDUCAÇÃO E DEMAIS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
-    <t xml:space="preserve">André Pires do Nascimento_x000D_
-[...7 lines deleted...]
-Maria José </t>
+    <t xml:space="preserve">Soraia Rodrigues </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5341</t>
   </si>
   <si>
     <t xml:space="preserve">PLEITEIAM COM VEEMÊNCIA A DOAÇÃO DO PRÉDIO DENOMINADO PALÁCIO DAS ABELHAS COM A RESPECTIVA ÁREA QUE CIRCUNDA O PODER LEGISLATIVO JATAIENSE. </t>
   </si>
   <si>
-    <t>André Pires do Nascimento_x000D_
-Gênio Eurípedes</t>
+    <t>Gênio Eurípedes</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5329</t>
   </si>
   <si>
     <t>SOLICITAM O EMPENHO DO PREFEITO FERNANDO HENRIQUE PERES E SEU ARQUITETO EUDES ASSIS CARVALHO NETO, UMA AGENDA PARA PELO MENOS DUAS VEZES AS ANO "DAR UMA GERAL" EM NOSSOS CEMITÉRIOS, ATÉ MESMO NOS EXISTENTES NA ZONA RURAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5306</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5305</t>
   </si>
   <si>
     <t>BENEFÍCIOS PARA VILA MUTIRÃO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5304</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE QUADRA POLIESPORTIVA.</t>
   </si>
@@ -314,217 +300,120 @@
   <si>
     <t>CONSTRUÇÃO DE CALÇADA NA AVENIDA RIO VERDE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5295</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE MEMORIAL NO CEMITÉRIO BOM PASTOR.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5294</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5293</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5292</t>
   </si>
   <si>
     <t>SOLICITA UMA COMPLETA REFORMA NA ESTAÇÃO RODOVIÁRIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5291</t>
   </si>
   <si>
-    <t>André Pires do Nascimento_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5280</t>
   </si>
   <si>
     <t>OS VEREADORES SOLICITAM AS PROVIDÊNCIAS CABÍVEIS PARA A CONCLUSÃO DE ASFALTAMENTO DA RUA MANOEL RAMIRO DE LIMA, NO SETOR EPAMINONDAS II.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5274</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ESCOLA PARA ATENDER ALUNOS DO CONJUNTO MAURO ANTÔNIO BENTO E BAIRROS ADJACENTES.</t>
   </si>
   <si>
-    <t xml:space="preserve">Maria José _x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5145</t>
   </si>
   <si>
     <t>SOLICITA-SE AO EXCELENTÍSSIMO SENHOR PREFEITO FERNANDO HENRIQUE PERES O ATENDIMENTO DOS PEDIDOS FEITOS PELA POPULAÇÃO DURANTE A REALIZAÇÃO DO PROJETO CÂMARA CIDADÃ NA ESCOLA MUNICIPAL DIOGO LEMES DE LIMA COMPREENDENDO A VILA SOFIA E BAIRROS ADJACENTES.</t>
   </si>
   <si>
-    <t>Ediglan  Maia_x000D_
-[...8 lines deleted...]
-André Pires do Nascimento</t>
+    <t>Alcides Peregrino Fazolino</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5144</t>
   </si>
   <si>
     <t>SOLICITA-SE AO EXCELENTÍSSIMO SENHOR PREFEITO FERNANDO HENRIQUE PERES O ATENDIMENTO DOS PEDIDOS FEITOS PELA POPULAÇÃO DURANTE A REALIZAÇÃO DO PROJETO CÂMARA CIDADÃ  NA ESCOLA MUNICIPAL LEOPOLDO NONATO COMPREENDENDO O BAIRRO JARDIM RIO CLARO E ADJACÊNCIAS.</t>
   </si>
   <si>
-    <t>Ediglan  Maia_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5143</t>
   </si>
   <si>
     <t>SOLICITA-SE AO EXCELENTÍSSIMO SENHOR PREFEITO FERNANDO HENRIQUE PERES O ATENDIMENTO DOS PEDIDOS FEITOS PELA POPULAÇÃO DURANTE A REALIZAÇÃO DO PROJETO CÂMARA CIDADÃ NA ESCOLA MUNICIPAL ANTÔNIO TOSTA DE CARVALHO COMPREENDENDO O SETOR OESTE E BAIRROS ADJACENTES.</t>
   </si>
   <si>
-    <t xml:space="preserve">Soraia Rodrigues _x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5141</t>
   </si>
   <si>
     <t>SOLICITA-SE AO EXCELENTÍSSIMO SENHOR PREFEITO FERNANDO HENRIQUE PERES O ATENDIMENTO DOS PEDIDOS FEITOS PELA POPULAÇÃO DURANTE A REALIZAÇÃO DO PROJETO CÂMARA CIDADÃ NA ESCOLA MUNICIPAL LUZIANO DIAS DE FREITAS COMPREENDENDO OS BAIRROS ESTRELA DALVA, FRANCISCO ANTÔNIO E ADJACÊNCIAS.</t>
   </si>
   <si>
-    <t>Maria José _x000D_
-[...8 lines deleted...]
-Alcides Peregrino Fazolino</t>
+    <t xml:space="preserve">Maria José </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5140</t>
   </si>
   <si>
     <t>SOLICITA-SE AO EXCELENTÍSSIMO SENHOR PREFEITO FERNANDO HENRIQUE PERES O ATENDIMENTO DOS PEDIDOS FEITOS PELA POPULAÇÃO DURANTE A REALIZAÇÃO DO PROJETO CÂMARA CIDADÃ NA ESCOLA IZABEL FRANCO DE CARVALHO COMPREENDENDO OS CONJUNTOS RIO CLARO I, II E III E BAIRROS ADJACENTES.</t>
   </si>
   <si>
-    <t xml:space="preserve">Abimael Silva da TV_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5139</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5036</t>
   </si>
   <si>
     <t>SOLICITA BENFEITORIAS PARA O GINÁSIO DE ESPORTE JK.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...8 lines deleted...]
-João Wesley Cabral de Moura</t>
+    <t>Adilson de Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4967</t>
   </si>
   <si>
     <t>SOLICITAM QUEBRA MOLAS EM FRENTE A ESCOLA MUNICIPAL DAVI FERREIRA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4692</t>
   </si>
   <si>
     <t>SOLICITA SINALIZAÇÃO DO BAIRRO SANTA LÚCIA.</t>
-  </si>
-[...4 lines deleted...]
-Maria José </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4691</t>
   </si>
   <si>
     <t>SOLICITA MELHORIAS NA PRAÇA DA BANDEIRA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -908,1373 +797,1373 @@
         <v>14915</v>
       </c>
       <c r="B2">
         <v>2005</v>
       </c>
       <c r="C2">
         <v>20</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="A3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" t="s">
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>5510</v>
       </c>
       <c r="B4">
         <v>2005</v>
       </c>
       <c r="C4">
         <v>216</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>5509</v>
       </c>
       <c r="B5">
         <v>2005</v>
       </c>
       <c r="C5">
         <v>197</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>5508</v>
       </c>
       <c r="B6">
         <v>2005</v>
       </c>
       <c r="C6">
         <v>170</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>5507</v>
       </c>
       <c r="B7">
         <v>2005</v>
       </c>
       <c r="C7">
         <v>169</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>5506</v>
       </c>
       <c r="B8">
         <v>2005</v>
       </c>
       <c r="C8">
         <v>167</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>5505</v>
       </c>
       <c r="B9">
         <v>2005</v>
       </c>
       <c r="C9">
         <v>147</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>5504</v>
       </c>
       <c r="B10">
         <v>2005</v>
       </c>
       <c r="C10">
         <v>138</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>5502</v>
       </c>
       <c r="B11">
         <v>2005</v>
       </c>
       <c r="C11">
         <v>136</v>
       </c>
       <c r="D11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>5500</v>
       </c>
       <c r="B12">
         <v>2005</v>
       </c>
       <c r="C12">
         <v>135</v>
       </c>
       <c r="D12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>5499</v>
       </c>
       <c r="B13">
         <v>2005</v>
       </c>
       <c r="C13">
         <v>90</v>
       </c>
       <c r="D13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>5497</v>
       </c>
       <c r="B14">
         <v>2005</v>
       </c>
       <c r="C14">
         <v>89</v>
       </c>
       <c r="D14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>5496</v>
       </c>
       <c r="B15">
         <v>2005</v>
       </c>
       <c r="C15">
         <v>80</v>
       </c>
       <c r="D15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>5495</v>
       </c>
       <c r="B16">
         <v>2005</v>
       </c>
       <c r="C16">
         <v>76</v>
       </c>
       <c r="D16" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>5494</v>
       </c>
       <c r="B17">
         <v>2005</v>
       </c>
       <c r="C17">
         <v>70</v>
       </c>
       <c r="D17" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>5493</v>
       </c>
       <c r="B18">
         <v>2005</v>
       </c>
       <c r="C18">
         <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H18" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>5492</v>
       </c>
       <c r="B19">
         <v>2005</v>
       </c>
       <c r="C19">
         <v>43</v>
       </c>
       <c r="D19" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E19" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>5491</v>
       </c>
       <c r="B20">
         <v>2005</v>
       </c>
       <c r="C20">
         <v>23</v>
       </c>
       <c r="D20" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E20" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H20" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>5490</v>
       </c>
       <c r="B21">
         <v>2005</v>
       </c>
       <c r="C21">
         <v>22</v>
       </c>
       <c r="D21" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F21" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H21" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:8">
-      <c r="A22">
-[...6 lines deleted...]
-        <v>222</v>
+      <c r="A22" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C22" t="s">
+        <v>13</v>
       </c>
       <c r="D22" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H22" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="23" spans="1:8">
-      <c r="A23">
-[...6 lines deleted...]
-        <v>221</v>
+      <c r="A23" t="s">
+        <v>13</v>
+      </c>
+      <c r="B23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" t="s">
+        <v>13</v>
       </c>
       <c r="D23" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H23" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="24" spans="1:8">
-      <c r="A24">
-[...6 lines deleted...]
-        <v>171</v>
+      <c r="A24" t="s">
+        <v>13</v>
+      </c>
+      <c r="B24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" t="s">
+        <v>13</v>
       </c>
       <c r="D24" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E24" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H24" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="25" spans="1:8">
-      <c r="A25">
-[...6 lines deleted...]
-        <v>156</v>
+      <c r="A25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B25" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" t="s">
+        <v>13</v>
       </c>
       <c r="D25" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E25" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H25" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>5306</v>
       </c>
       <c r="B26">
         <v>2006</v>
       </c>
       <c r="C26">
         <v>167</v>
       </c>
       <c r="D26" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E26" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H26" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>5305</v>
       </c>
       <c r="B27">
         <v>2006</v>
       </c>
       <c r="C27">
         <v>107</v>
       </c>
       <c r="D27" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E27" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H27" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>5304</v>
       </c>
       <c r="B28">
         <v>2006</v>
       </c>
       <c r="C28">
         <v>64</v>
       </c>
       <c r="D28" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E28" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H28" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>5303</v>
       </c>
       <c r="B29">
         <v>2006</v>
       </c>
       <c r="C29">
         <v>60</v>
       </c>
       <c r="D29" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E29" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H29" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>5302</v>
       </c>
       <c r="B30">
         <v>2006</v>
       </c>
       <c r="C30">
         <v>35</v>
       </c>
       <c r="D30" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E30" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H30" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>5301</v>
       </c>
       <c r="B31">
         <v>2006</v>
       </c>
       <c r="C31">
         <v>30</v>
       </c>
       <c r="D31" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E31" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H31" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>5300</v>
       </c>
       <c r="B32">
         <v>2006</v>
       </c>
       <c r="C32">
         <v>28</v>
       </c>
       <c r="D32" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E32" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H32" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>5299</v>
       </c>
       <c r="B33">
         <v>2006</v>
       </c>
       <c r="C33">
         <v>23</v>
       </c>
       <c r="D33" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E33" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F33" t="s">
         <v>10</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H33" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>5298</v>
       </c>
       <c r="B34">
         <v>2006</v>
       </c>
       <c r="C34">
         <v>22</v>
       </c>
       <c r="D34" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E34" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>10</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H34" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>5297</v>
       </c>
       <c r="B35">
         <v>2006</v>
       </c>
       <c r="C35">
         <v>1</v>
       </c>
       <c r="D35" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E35" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>10</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>5296</v>
       </c>
       <c r="B36">
         <v>2006</v>
       </c>
       <c r="C36">
         <v>13</v>
       </c>
       <c r="D36" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E36" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F36" t="s">
         <v>10</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="H36" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>5295</v>
       </c>
       <c r="B37">
         <v>2006</v>
       </c>
       <c r="C37">
         <v>12</v>
       </c>
       <c r="D37" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E37" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H37" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>5294</v>
       </c>
       <c r="B38">
         <v>2006</v>
       </c>
       <c r="C38">
         <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E38" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>10</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H38" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>5293</v>
       </c>
       <c r="B39">
         <v>2006</v>
       </c>
       <c r="C39">
         <v>10</v>
       </c>
       <c r="D39" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E39" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F39" t="s">
         <v>10</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H39" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>5292</v>
       </c>
       <c r="B40">
         <v>2006</v>
       </c>
       <c r="C40">
         <v>9</v>
       </c>
       <c r="D40" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E40" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>10</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H40" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>5291</v>
       </c>
       <c r="B41">
         <v>2006</v>
       </c>
       <c r="C41">
         <v>2</v>
       </c>
       <c r="D41" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E41" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>10</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H41" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:8">
-      <c r="A42">
-[...6 lines deleted...]
-        <v>52</v>
+      <c r="A42" t="s">
+        <v>13</v>
+      </c>
+      <c r="B42" t="s">
+        <v>13</v>
+      </c>
+      <c r="C42" t="s">
+        <v>13</v>
       </c>
       <c r="D42" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E42" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F42" t="s">
-        <v>95</v>
+        <v>16</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H42" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="43" spans="1:8">
-      <c r="A43">
-[...6 lines deleted...]
-        <v>33</v>
+      <c r="A43" t="s">
+        <v>13</v>
+      </c>
+      <c r="B43" t="s">
+        <v>13</v>
+      </c>
+      <c r="C43" t="s">
+        <v>13</v>
       </c>
       <c r="D43" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E43" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F43" t="s">
+        <v>57</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="G43" s="1" t="s">
+      <c r="H43" t="s">
         <v>99</v>
       </c>
-      <c r="H43" t="s">
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>13</v>
+      </c>
+      <c r="B44" t="s">
+        <v>13</v>
+      </c>
+      <c r="C44" t="s">
+        <v>13</v>
+      </c>
+      <c r="D44" t="s">
+        <v>19</v>
+      </c>
+      <c r="E44" t="s">
+        <v>20</v>
+      </c>
+      <c r="F44" t="s">
+        <v>10</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>100</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F44" t="s">
+      <c r="H44" t="s">
         <v>101</v>
       </c>
-      <c r="G44" s="1" t="s">
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B45" t="s">
+        <v>13</v>
+      </c>
+      <c r="C45" t="s">
+        <v>13</v>
+      </c>
+      <c r="D45" t="s">
+        <v>19</v>
+      </c>
+      <c r="E45" t="s">
+        <v>20</v>
+      </c>
+      <c r="F45" t="s">
         <v>102</v>
       </c>
-      <c r="H44" t="s">
+      <c r="G45" s="1" t="s">
         <v>103</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F45" t="s">
+      <c r="H45" t="s">
         <v>104</v>
       </c>
-      <c r="G45" s="1" t="s">
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>13</v>
+      </c>
+      <c r="B46" t="s">
+        <v>13</v>
+      </c>
+      <c r="C46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D46" t="s">
+        <v>19</v>
+      </c>
+      <c r="E46" t="s">
+        <v>20</v>
+      </c>
+      <c r="F46" t="s">
+        <v>57</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="H45" t="s">
+      <c r="H46" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="46" spans="1:8">
-[...15 lines deleted...]
-      <c r="F46" t="s">
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>13</v>
+      </c>
+      <c r="B47" t="s">
+        <v>13</v>
+      </c>
+      <c r="C47" t="s">
+        <v>13</v>
+      </c>
+      <c r="D47" t="s">
+        <v>19</v>
+      </c>
+      <c r="E47" t="s">
+        <v>20</v>
+      </c>
+      <c r="F47" t="s">
+        <v>63</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="G46" s="1" t="s">
+      <c r="H47" t="s">
         <v>108</v>
       </c>
-      <c r="H46" t="s">
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>13</v>
+      </c>
+      <c r="B48" t="s">
+        <v>13</v>
+      </c>
+      <c r="C48" t="s">
+        <v>13</v>
+      </c>
+      <c r="D48" t="s">
+        <v>19</v>
+      </c>
+      <c r="E48" t="s">
+        <v>20</v>
+      </c>
+      <c r="F48" t="s">
         <v>109</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F47" t="s">
+      <c r="G48" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="G47" s="1" t="s">
+      <c r="H48" t="s">
         <v>111</v>
       </c>
-      <c r="H47" t="s">
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>13</v>
+      </c>
+      <c r="B49" t="s">
+        <v>13</v>
+      </c>
+      <c r="C49" t="s">
+        <v>13</v>
+      </c>
+      <c r="D49" t="s">
+        <v>19</v>
+      </c>
+      <c r="E49" t="s">
+        <v>20</v>
+      </c>
+      <c r="F49" t="s">
+        <v>63</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>112</v>
       </c>
-    </row>
-[...47 lines deleted...]
-      </c>
       <c r="H49" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>5036</v>
       </c>
       <c r="B50">
         <v>2007</v>
       </c>
       <c r="C50">
         <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E50" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>10</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="H50" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
     </row>
     <row r="51" spans="1:8">
-      <c r="A51">
-[...6 lines deleted...]
-        <v>106</v>
+      <c r="A51" t="s">
+        <v>13</v>
+      </c>
+      <c r="B51" t="s">
+        <v>13</v>
+      </c>
+      <c r="C51" t="s">
+        <v>13</v>
       </c>
       <c r="D51" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E51" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F51" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="H51" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>4692</v>
       </c>
       <c r="B52">
         <v>2008</v>
       </c>
       <c r="C52">
         <v>94</v>
       </c>
       <c r="D52" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E52" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F52" t="s">
         <v>10</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="H52" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
     </row>
     <row r="53" spans="1:8">
-      <c r="A53">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="A53" t="s">
+        <v>13</v>
+      </c>
+      <c r="B53" t="s">
+        <v>13</v>
+      </c>
+      <c r="C53" t="s">
+        <v>13</v>
       </c>
       <c r="D53" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E53" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F53" t="s">
-        <v>125</v>
+        <v>102</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="H53" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>