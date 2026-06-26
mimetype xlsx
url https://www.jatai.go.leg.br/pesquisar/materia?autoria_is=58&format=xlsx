--- v0 (2025-11-03)
+++ v1 (2026-06-26)
@@ -10,128 +10,112 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1273" uniqueCount="535">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1336" uniqueCount="527">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Alcides Peregrino Fazolino</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14843</t>
   </si>
   <si>
     <t>" SUBSTITUI DESIGNAÇÃO DE VIA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14829</t>
   </si>
   <si>
-    <t>Maria Euzébia de Lima_x000D_
-[...1 lines deleted...]
-Ediglan  Maia</t>
+    <t>(</t>
+  </si>
+  <si>
+    <t>Maria Euzébia de Lima</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14540</t>
   </si>
   <si>
     <t>" AUTORIZA TRANSFORMAÇÃO DE  ÁREA DE USO COMUM DO POVO EM BEM DOMINICAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>Alcides Peregrino Fazolino_x000D_
-[...15 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14277</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO HONORÍFICO DE CIDADANIA A PESSOA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14268</t>
   </si>
   <si>
     <t>INSTITUI NA CÂMARA MUNICIPAL DE JATAÍ,A HOMENAGEM AO "DESTAQUE PROFISSIONAL NA ÁREA DE AGENTE MUNICIPAL DE SAÚDE".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14267</t>
   </si>
   <si>
     <t>INSTITUI NA CÂMARA MUNICIPAL DE JATAÍ, A HOMENAGEM AO "DESTAQUE PROFISSIONAL NA ÁREA DE ENFERMAGEM".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14266</t>
   </si>
   <si>
     <t>"INSTITUI NA CÂMARA  MUNICIPAL DE JATAÍ, A SEMANA DA ENFERMAGEM".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14252</t>
@@ -328,71 +312,60 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/11497</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE CASCALHAMENTO NA ESTRADA DA PICADA</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11496</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE INTERVIR JUNTO AO SENHOR MINISTRO DA JUSTIÇA DR JARBAS PASSARINHO</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11495</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE INCLUIR NO PLANO DE ASFALTO DA CIDADE PARA O CORRENTE ANO AS RUAS: FLORIANO PEIXOTO, 104, BENJAMIM CONSTANT</t>
   </si>
   <si>
-    <t>José Baldo_x000D_
-[...4 lines deleted...]
-Jailton Paula Naves</t>
+    <t>José Baldo</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11159</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER CÓPIA DO PROJETO DE EXECUÇÃO DAS OBRAS DE CANALIZAÇÕES DOS CÓRREGOS DIACUÍ E AÇUDE </t>
   </si>
   <si>
-    <t>Cidália Vilela_x000D_
-[...5 lines deleted...]
-Geovan Freitas Carvalho</t>
+    <t>Cidália Vilela</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11158</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES QUE NO FINAL SUBSCREVEM, SOLIDÁRIOS AO VEREADOR EULANDO FARIA BORGES, OBEDECIDAS AS FORMALIDADES LEGAIS CONTIDAS NOS ARTS. 88 E 89 DO REGIMENTO INTERNO, PROTESTAM CONTRA O TRATAMENTO DESRESPEITOSO DO QUAL FOI VÍTIMA, REQUERENDO A PUBLICAÇÃO DA SEGUINTE MOÇÃO DE REPÚDIO </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10711</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE QUE SEJA MELHORADA O SISTEMA DE ILUMINAÇÃO NAS ESCOLAS, PRINCIPALMENTE AS EXISTENTES EM FRENTE AOS COLÉGIOS</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10642</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE ENVIAR A ESTA CASA DE LEIS, PROJETO DE LEIS PEDINDO MELHORIA SALARIAL ÀS MERENDEIRAS E ZELADORAS </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10608</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A CONSTRUÇÃO DE UM QUEBRA MOLA NA RUA MIRANDA DE CARVALHO</t>
   </si>
@@ -693,129 +666,78 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/6395</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UM GINÁSIO DE ESPORTES COM CAPACIDADE PARA 800 PESSOAS NA REGIÃO DA CIDADE QUE ENGLOBA OS SEGUINTES BAIRROS: DOM ABEL, JARDIM DA LIBERDADE, SETOR COLINAS,  FREI DOMINGOS, CAMPO NEUTRO, SÃO PEDRO, ALTO DAS ROSAS, BRASÍLIA, JACUTINGA, PALMEIRAS, FILOSTRO MACHADO E COLMEIA PARK.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6394</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITA A LIMPEZA COMPLETA DO CAMPO DE FUTEBOL DO BAIRRO FRANCISCO ANTÔNIO, SITUADO NA VIELA 1 D, N.º 03, QD. 18, LT. 09, TAMBÉM ESTENDENDO ESTA LIMPEZA ÀS RUAS DESTE MESMO BAIRRO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6393</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITA A ENTREGA DE ESCRITURAS DE POSSE DEFINITIVA DOS IMÓVEIS DO CONJUNTO HABITACIONAL FILOSTRO MACHADO AOS SEUS RESPECTIVOS PROPRIETÁRIOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6392</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITA A INSTALAÇÃO EM JATAÍ DE UMA UNIDADE REGIONAL DE ATENDIMENTO DA OVG-ORGANIZAÇÃO DAS VOLUNTÁRIAS DE GOIÁS, COM OS MESMOS SERVIÇOS PRESTADOS PELA ENTIDADE EM GOIÂNIA.</t>
   </si>
   <si>
-    <t>João Wesley Cabral de Moura_x000D_
-[...13 lines deleted...]
-Leandro Vilela Veloso</t>
+    <t>João Wesley Cabral de Moura</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6339</t>
   </si>
   <si>
     <t>SOLICITAM A APROVAÇÃO POR DECRETO DOS SEGUINTES LOTEAMENTOS DO ESTADO: SEBASTIÃO HERCULANO, VILA MUTIRÃO, FILOSTRO MACHADO, COLMEIA PARK E DORIVAL DE CARVALHO.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...13 lines deleted...]
-João Wesley Cabral de Moura</t>
+    <t>Adilson de Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6281</t>
   </si>
   <si>
     <t>REQUEREM A IMPLANTAÇÃO DE UMA DELEGACIA DA INFÂNCIA E DA JUVENTUDE NA CIDADE DE JATAÍ.</t>
   </si>
   <si>
-    <t>Sebastião Assis Carvalho_x000D_
-[...13 lines deleted...]
-João Wesley Cabral de Moura</t>
+    <t>Sebastião Assis Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6181</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA "ALVES ASSIS", ESPECIALMENTE, AO VEREADOR EX-PRESIDENTE DESTA CASA, CARLONE ALVES DE ASSIS E SUA GENITORA TEREZA ALVES DE ASSIS PELO FALECIMENTO DE SEU GENITOR, EURÍPEDES JOSÉ DE ASSIS.</t>
   </si>
   <si>
-    <t>Ediglan  Maia_x000D_
-[...8 lines deleted...]
-Sebastião Assis Carvalho</t>
+    <t>Ediglan  Maia</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6167</t>
   </si>
   <si>
     <t>REQUEREM, ATRAVÉS DOS MECANISMOS COMPETENTES DO GOVERNO ESTADUAL, A CONSTRUÇÃO (EM CARÁTER DE URGÊNCIA) DA SEDE DO CIRETRAN, PÓLO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6146</t>
   </si>
   <si>
     <t>REQUER QUE SE FAÇAM ESTUDOS JUNTO AO ÓRGÃO COMPETENTE NO SENTIDO DE EXECUTAR A COMPLEMENTAÇÃO ASFÁLTICA DAS RUAS LEOPOLDO DE BULHÕES, DR. LAURO TAVEIRA, NEIO LÚCIO, FREI JULIANO, INÁCIO JOSÉ DE MELO, DEP. HONORATO DE CARVALHO, OSÓRIO DE ASSIS E RUA 108, TODAS SITUADAS NA VILA FÁTIMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6145</t>
   </si>
   <si>
     <t>REQUER QUE SE FAÇAM ESTUDOS JUNTO AO ÓRGÃO COMPETENTE NO SENTIDO DE EXECUTAR A CONSTRUÇÃO DE UMA ESCOLA DE 1º GRAU NA REGIÃO DA VILA FÁTIMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6144</t>
   </si>
   <si>
     <t>REQUER ESTUDOS JUNTO AO ÓRGÃO COMPETENTE NO SENTIDO DE EXECUTAR A CONSTRUÇÃO DE UMA ESCOLA DE 1º GRAU NO SETOR COLMEIA PARK.</t>
   </si>
@@ -930,79 +852,56 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/6125</t>
   </si>
   <si>
     <t>REQUER ESTUDOS NO SENTIDO DE ASFALTAR A CONTINUAÇÃO DA RUA 02, NO SETOR EPAMINONDAS,NAS PROXIMIDADES DA PRAÇA DO MESMO SETOR.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6124</t>
   </si>
   <si>
     <t>REQUER QUE SEJA FEITO O LEVANTAMENTO DETALHADO DE TODAS AS EDIFICAÇÕES DE USO PÚBLICO DO MUNICÍPIO, INCLUSIVE EM CALÇADAS E PASSEIOS, E QUE AINDA NÃO FORAM ADAPTADOS E /OU ADEQUADOS AO ACESSO DE PESSOAS COM DEFICIÊNCIA FÍSICA, IDOSOS E GESTANTES, E QUE, EM SEGUIDA SEJAM FEITAS AS ADAPTAÇÕES NECESSÁRIAS AO TRÂNSITO DESTAS PESSOAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6123</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REINICIADO O ATENDIMENTO AMBULATORIAL NA POLICLÍNICA DE JATAÍ, ANTIGA OSEGO, ATRAVÉS DE CONSULTAS MÉDICAS À POPULAÇÃO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6122</t>
   </si>
   <si>
     <t>REQUER QUE SEJA DISPONIBILIZADO DOIS PROFISSIONAIS MÉDICOS QUE ATENDAM NA ÁREA DE GINECOLOGIA E PEDIATRIA PARA EXERCEREM FUNÇÕES NO POSTO DE SAÚDE DO CONJUNTO RIO CLARO.</t>
   </si>
   <si>
-    <t>Alcides Peregrino Fazolino_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5958</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA LIBERAÇÃO DE RECURSOS ORÇAMENTÁRIOS PARA A A SAÚDE PÚBLICA DE JATAÍ. </t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5956</t>
   </si>
   <si>
     <t>SOLICITA LIBERAÇÃO DE RECURSOS ORÇAMENTÁRIOS PARA A SAÚDE PÚBLICA DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5924</t>
   </si>
   <si>
     <t>SOLICITA ATENÇÕES E MEDIDAS NECESSÁRIAS NO SENTIDO DE PROVIDENCIAR A PAVIMENTAÇÃO ASFÁLTICA DAS RUAS 11, G, E, F E 12, VILA SOFIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5923</t>
   </si>
   <si>
     <t>SOLICITA MEDIDAS ADEQUADAS PARA QUE TODOS OS ÔNIBUS E OUTROS VEÍCULOS DE TRANSPORTE COLETIVO TENHAM DISPOSITIVOS QUE FACILITEM O ACESSO DE DEFICIENTES FÍSICOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5921</t>
   </si>
   <si>
     <t>DETERMINAR A INSERÇÃO DO NÚMERO DO CEP (CÓDIGO DE ENDEREÇAMENTO POSTAL) NAS PLACAS DE IDENTIFICAÇÃO DE RUAS, ONDE OS CEP'S AINDA NÃO FAZEM PARTE DO EMPLACAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5920</t>
@@ -1121,83 +1020,60 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/5900</t>
   </si>
   <si>
     <t>REQUER ESTUDOS NO SENTIDO DE ASFALTAR AS CONTINUAÇÕES DA AV. BRASÍLIA, E DAS RUA OLINTHO MODESTO, AMBAS SITUADAS NO SETOR ALTO DAS ROSAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5899</t>
   </si>
   <si>
     <t>REQUER ESTUDOS NO SENTIDO DA LIMPEZA E CASCALHAMENTO DO TRECHO DE TERRA DAS RUAS "D" E "E", NA VILA SOFIA. E QUE POSTERIORMENTE, SEJAM FEITOS ESFORÇOS NO SENTIDO DO ASFALTAMENTO DAS MESMAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5898</t>
   </si>
   <si>
     <t>REQUER ESTUDOS JUNTO À SANEAGO, NO SENTIDO DA IMPLANTAÇÃO DE REDE DE ESGOTO SANITÁRIO NO BAIRRO CORDEIRO E SETOR JARDIM AMÉRICA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5897</t>
   </si>
   <si>
     <t>REQUER ESTUDOS JUNTO À SANEAGO, NO SENTIDO DA IMPLANTAÇÃO DE REDE DE ESGOTO SANITÁRIO NO CONJUNTO HABITACIONAL ESTRELA DALVA.</t>
   </si>
   <si>
-    <t>Osmar Francisco de Souza_x000D_
-[...13 lines deleted...]
-Gildenicio  Santos</t>
+    <t>Osmar Francisco de Souza</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5715</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE C.P.I. - COMISSÃO PARLAMENTAR DE INQUÉRITO, PARA APURAR FRAUDE NO DEPARTAMENTO DE COBRANÇA DA PREFEITURA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...8 lines deleted...]
-João Wesley Cabral de Moura</t>
+    <t>Abimael Silva da TV</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5280</t>
   </si>
   <si>
     <t>OS VEREADORES SOLICITAM AS PROVIDÊNCIAS CABÍVEIS PARA A CONCLUSÃO DE ASFALTAMENTO DA RUA MANOEL RAMIRO DE LIMA, NO SETOR EPAMINONDAS II.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5266</t>
   </si>
   <si>
     <t>A IMPLANTAÇÃO DE ROTATÓRIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5265</t>
   </si>
   <si>
     <t>CONCLUSÃO ASFÁLTICA NO BAIRRO MAXIMIANO PERES E VILA PROGRESSO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5264</t>
   </si>
   <si>
     <t>ABERTURA DE CANALETE NA RUA INÁCIO JOSÉ DE MELO.</t>
   </si>
@@ -1402,205 +1278,134 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/5221</t>
   </si>
   <si>
     <t>BENEFÍCIOS PARA O ASSENTAMENTO SANTA RITA - BR 158.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5220</t>
   </si>
   <si>
     <t>RONDA POLICIAL NOTURNA NA AV. PROFESSOR IZALTINO GONÇALVES GUIMARÃES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5219</t>
   </si>
   <si>
     <t>SOLICITA A DOAÇÃO DE UMA ÁREA - COM CAPACITAÇÃO PARA A CONSTRUÇÃO DE 100 UNIDADES DE CASAS, EM LOCAL URBANIZADO, COM INTUITO DE ATENDER A DEMANDA ATUAL DA COOPHSAED -COOPERATIVA HABITACIONAL DOS SERVIDORES DA SAÚDE,  EDUCAÇÃO E SERVIDORES PÚBLICOS EM GERAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5218</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PASSARELA NA MATA DO AÇUDE, ENTRE COHACOL E RES. M. A. BENTO; PAVIMENTAÇÃO NO SETOR COLINAS; E PATROLAMENTO NO SETOR GEDDA.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5145</t>
   </si>
   <si>
     <t>SOLICITA-SE AO EXCELENTÍSSIMO SENHOR PREFEITO FERNANDO HENRIQUE PERES O ATENDIMENTO DOS PEDIDOS FEITOS PELA POPULAÇÃO DURANTE A REALIZAÇÃO DO PROJETO CÂMARA CIDADÃ NA ESCOLA MUNICIPAL DIOGO LEMES DE LIMA COMPREENDENDO A VILA SOFIA E BAIRROS ADJACENTES.</t>
   </si>
   <si>
-    <t>Gênio Eurípedes_x000D_
-[...8 lines deleted...]
-João Wesley Cabral de Moura</t>
+    <t>Gênio Eurípedes</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5144</t>
   </si>
   <si>
     <t>SOLICITA-SE AO EXCELENTÍSSIMO SENHOR PREFEITO FERNANDO HENRIQUE PERES O ATENDIMENTO DOS PEDIDOS FEITOS PELA POPULAÇÃO DURANTE A REALIZAÇÃO DO PROJETO CÂMARA CIDADÃ  NA ESCOLA MUNICIPAL LEOPOLDO NONATO COMPREENDENDO O BAIRRO JARDIM RIO CLARO E ADJACÊNCIAS.</t>
   </si>
   <si>
-    <t>Gênio Eurípedes_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5143</t>
   </si>
   <si>
     <t>SOLICITA-SE AO EXCELENTÍSSIMO SENHOR PREFEITO FERNANDO HENRIQUE PERES O ATENDIMENTO DOS PEDIDOS FEITOS PELA POPULAÇÃO DURANTE A REALIZAÇÃO DO PROJETO CÂMARA CIDADÃ NA ESCOLA MUNICIPAL ANTÔNIO TOSTA DE CARVALHO COMPREENDENDO O SETOR OESTE E BAIRROS ADJACENTES.</t>
   </si>
   <si>
-    <t>Alcides Peregrino Fazolino_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5141</t>
   </si>
   <si>
     <t>SOLICITA-SE AO EXCELENTÍSSIMO SENHOR PREFEITO FERNANDO HENRIQUE PERES O ATENDIMENTO DOS PEDIDOS FEITOS PELA POPULAÇÃO DURANTE A REALIZAÇÃO DO PROJETO CÂMARA CIDADÃ NA ESCOLA MUNICIPAL LUZIANO DIAS DE FREITAS COMPREENDENDO OS BAIRROS ESTRELA DALVA, FRANCISCO ANTÔNIO E ADJACÊNCIAS.</t>
   </si>
   <si>
-    <t>Soraia Rodrigues _x000D_
-[...8 lines deleted...]
-João Wesley Cabral de Moura</t>
+    <t xml:space="preserve">Soraia Rodrigues </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5140</t>
   </si>
   <si>
     <t>SOLICITA-SE AO EXCELENTÍSSIMO SENHOR PREFEITO FERNANDO HENRIQUE PERES O ATENDIMENTO DOS PEDIDOS FEITOS PELA POPULAÇÃO DURANTE A REALIZAÇÃO DO PROJETO CÂMARA CIDADÃ NA ESCOLA IZABEL FRANCO DE CARVALHO COMPREENDENDO OS CONJUNTOS RIO CLARO I, II E III E BAIRROS ADJACENTES.</t>
   </si>
   <si>
-    <t>Ediglan  Maia_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5139</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5034</t>
   </si>
   <si>
     <t>REQUEREM QUE OS TRABALHOS DE ANÁLISE DO PARECER JURÍDICO, PROFERIDO PELO ILUSTRE ADVOGADO ASSESSOR JURÍDICO DESTA CASA SEJA ACOMPANHADO PELOS MEMBROS DESTA MESA DIRETORA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5033</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA VALETA NA RUA PRESIDENTE KENNEDY.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5032</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DA RUA ANDRÉ LUIZ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5031</t>
   </si>
   <si>
     <t>A AMPLIAÇÃO DA ESCOLA GERALDO VENÉREO DE CARVALHO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5030</t>
   </si>
   <si>
     <t>A URBANIZAÇÃO DA PRAÇA PARIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5029</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UMA PRAÇA COM PARQUINHO PARA O  CONJUNTO ESTRELA DALVA. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5028</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5027</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DA RUA  DA RUA LUZIA MIRANDA.</t>
   </si>
   <si>
-    <t>Ediglan  Maia_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5020</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE COMISSÃO ESPECIAL DE INQUÉRITO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5017</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5016</t>
   </si>
   <si>
     <t>ABERTURA DA RUA FORMOSA COM RUA RIO VERDE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5015</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE ESCOLA NO BAIRRO SERRA AZUL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5014</t>
   </si>
   <si>
     <t>A CRIAÇÃO DE FUNDAÇÃO PARA PRESERVAÇÃO DA MÚSICA DE RAIZ.</t>
@@ -1767,78 +1572,63 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/4985</t>
   </si>
   <si>
     <t>REDE DE ESGOTO, LIMPEZA E DESMATAMENTO NO BAIRRO FERNANDES E AMILTON NUNES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4984</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4983</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4982</t>
   </si>
   <si>
     <t>COMPLEMENTAÇÃO ASFÁLTICA NA RUA CORREDOR DO REVERENDO, SETOR GRANJEIRO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4981</t>
   </si>
   <si>
     <t>ILUMINAÇÃO INTERNA DO CEMITÉRIO BOM PASTOR.</t>
   </si>
   <si>
-    <t>Gênio Eurípedes_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4967</t>
   </si>
   <si>
     <t>SOLICITAM QUEBRA MOLAS EM FRENTE A ESCOLA MUNICIPAL DAVI FERREIRA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4693</t>
   </si>
   <si>
     <t>DOAÇÃO DO ESPAÇO FÍSICO UTILIZADO  PELO GRUPO ESCOTEIRO ELEUTÉRIO NOVAES.</t>
   </si>
   <si>
-    <t>Maria José _x000D_
-[...2 lines deleted...]
-Alcides Peregrino Fazolino</t>
+    <t xml:space="preserve">Maria José </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4691</t>
   </si>
   <si>
     <t>SOLICITA MELHORIAS NA PRAÇA DA BANDEIRA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -2248,194 +2038,194 @@
         <v>14829</v>
       </c>
       <c r="B3">
         <v>2001</v>
       </c>
       <c r="C3">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4">
-[...6 lines deleted...]
-        <v>39</v>
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
         <v>14</v>
       </c>
-      <c r="G4" s="1" t="s">
-[...14 lines deleted...]
-        <v>9</v>
+      <c r="B5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" t="s">
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>14268</v>
       </c>
       <c r="B6">
         <v>2003</v>
       </c>
       <c r="C6">
         <v>8</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F6" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>14267</v>
       </c>
       <c r="B7">
         <v>2003</v>
       </c>
       <c r="C7">
         <v>7</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H7" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>14266</v>
       </c>
       <c r="B8">
         <v>2003</v>
       </c>
       <c r="C8">
         <v>6</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>14252</v>
       </c>
       <c r="B9">
         <v>2006</v>
       </c>
       <c r="C9">
         <v>4</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F9" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>13250</v>
       </c>
       <c r="B10">
         <v>1989</v>
       </c>
       <c r="C10">
         <v>126</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
       <c r="E10" t="s">
@@ -3262,84 +3052,84 @@
         <v>11495</v>
       </c>
       <c r="B42">
         <v>1992</v>
       </c>
       <c r="C42">
         <v>195</v>
       </c>
       <c r="D42" t="s">
         <v>96</v>
       </c>
       <c r="E42" t="s">
         <v>97</v>
       </c>
       <c r="F42" t="s">
         <v>10</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H42" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="43" spans="1:8">
-      <c r="A43">
-[...6 lines deleted...]
-        <v>68</v>
+      <c r="A43" t="s">
+        <v>14</v>
+      </c>
+      <c r="B43" t="s">
+        <v>14</v>
+      </c>
+      <c r="C43" t="s">
+        <v>14</v>
       </c>
       <c r="D43" t="s">
         <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>31</v>
       </c>
       <c r="F43" t="s">
         <v>100</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H43" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="44" spans="1:8">
-      <c r="A44">
-[...6 lines deleted...]
-        <v>116</v>
+      <c r="A44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B44" t="s">
+        <v>14</v>
+      </c>
+      <c r="C44" t="s">
+        <v>14</v>
       </c>
       <c r="D44" t="s">
         <v>96</v>
       </c>
       <c r="E44" t="s">
         <v>97</v>
       </c>
       <c r="F44" t="s">
         <v>103</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H44" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>10711</v>
       </c>
       <c r="B45">
         <v>1990</v>
       </c>
       <c r="C45">
@@ -4770,136 +4560,136 @@
         <v>6392</v>
       </c>
       <c r="B100">
         <v>2002</v>
       </c>
       <c r="C100">
         <v>6</v>
       </c>
       <c r="D100" t="s">
         <v>30</v>
       </c>
       <c r="E100" t="s">
         <v>31</v>
       </c>
       <c r="F100" t="s">
         <v>10</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>216</v>
       </c>
       <c r="H100" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="101" spans="1:8">
-      <c r="A101">
-[...6 lines deleted...]
-        <v>68</v>
+      <c r="A101" t="s">
+        <v>14</v>
+      </c>
+      <c r="B101" t="s">
+        <v>14</v>
+      </c>
+      <c r="C101" t="s">
+        <v>14</v>
       </c>
       <c r="D101" t="s">
         <v>30</v>
       </c>
       <c r="E101" t="s">
         <v>31</v>
       </c>
       <c r="F101" t="s">
         <v>218</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>219</v>
       </c>
       <c r="H101" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="102" spans="1:8">
-      <c r="A102">
-[...6 lines deleted...]
-        <v>131</v>
+      <c r="A102" t="s">
+        <v>14</v>
+      </c>
+      <c r="B102" t="s">
+        <v>14</v>
+      </c>
+      <c r="C102" t="s">
+        <v>14</v>
       </c>
       <c r="D102" t="s">
         <v>30</v>
       </c>
       <c r="E102" t="s">
         <v>31</v>
       </c>
       <c r="F102" t="s">
         <v>221</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>222</v>
       </c>
       <c r="H102" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:8">
-      <c r="A103">
-[...6 lines deleted...]
-        <v>357</v>
+      <c r="A103" t="s">
+        <v>14</v>
+      </c>
+      <c r="B103" t="s">
+        <v>14</v>
+      </c>
+      <c r="C103" t="s">
+        <v>14</v>
       </c>
       <c r="D103" t="s">
         <v>96</v>
       </c>
       <c r="E103" t="s">
         <v>97</v>
       </c>
       <c r="F103" t="s">
         <v>224</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H103" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="104" spans="1:8">
-      <c r="A104">
-[...6 lines deleted...]
-        <v>63</v>
+      <c r="A104" t="s">
+        <v>14</v>
+      </c>
+      <c r="B104" t="s">
+        <v>14</v>
+      </c>
+      <c r="C104" t="s">
+        <v>14</v>
       </c>
       <c r="D104" t="s">
         <v>30</v>
       </c>
       <c r="E104" t="s">
         <v>31</v>
       </c>
       <c r="F104" t="s">
         <v>227</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H104" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>6146</v>
       </c>
       <c r="B105">
         <v>2003</v>
       </c>
       <c r="C105">
@@ -5524,3297 +5314,3297 @@
         <v>6122</v>
       </c>
       <c r="B129">
         <v>2003</v>
       </c>
       <c r="C129">
         <v>5</v>
       </c>
       <c r="D129" t="s">
         <v>30</v>
       </c>
       <c r="E129" t="s">
         <v>31</v>
       </c>
       <c r="F129" t="s">
         <v>10</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>278</v>
       </c>
       <c r="H129" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="130" spans="1:8">
-      <c r="A130">
-[...6 lines deleted...]
-        <v>129</v>
+      <c r="A130" t="s">
+        <v>14</v>
+      </c>
+      <c r="B130" t="s">
+        <v>14</v>
+      </c>
+      <c r="C130" t="s">
+        <v>14</v>
       </c>
       <c r="D130" t="s">
         <v>30</v>
       </c>
       <c r="E130" t="s">
         <v>31</v>
       </c>
       <c r="F130" t="s">
+        <v>10</v>
+      </c>
+      <c r="G130" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="G130" s="1" t="s">
+      <c r="H130" t="s">
         <v>281</v>
       </c>
-      <c r="H130" t="s">
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>14</v>
+      </c>
+      <c r="B131" t="s">
+        <v>14</v>
+      </c>
+      <c r="C131" t="s">
+        <v>14</v>
+      </c>
+      <c r="D131" t="s">
+        <v>30</v>
+      </c>
+      <c r="E131" t="s">
+        <v>31</v>
+      </c>
+      <c r="F131" t="s">
+        <v>221</v>
+      </c>
+      <c r="G131" s="1" t="s">
         <v>282</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F131" t="s">
+      <c r="H131" t="s">
         <v>283</v>
-      </c>
-[...4 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
         <v>5924</v>
       </c>
       <c r="B132">
         <v>2004</v>
       </c>
       <c r="C132">
         <v>296</v>
       </c>
       <c r="D132" t="s">
         <v>30</v>
       </c>
       <c r="E132" t="s">
         <v>31</v>
       </c>
       <c r="F132" t="s">
         <v>10</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="H132" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
         <v>5923</v>
       </c>
       <c r="B133">
         <v>2004</v>
       </c>
       <c r="C133">
         <v>284</v>
       </c>
       <c r="D133" t="s">
         <v>30</v>
       </c>
       <c r="E133" t="s">
         <v>31</v>
       </c>
       <c r="F133" t="s">
         <v>10</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="H133" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
         <v>5921</v>
       </c>
       <c r="B134">
         <v>2004</v>
       </c>
       <c r="C134">
         <v>276</v>
       </c>
       <c r="D134" t="s">
         <v>30</v>
       </c>
       <c r="E134" t="s">
         <v>31</v>
       </c>
       <c r="F134" t="s">
         <v>10</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="H134" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
         <v>5920</v>
       </c>
       <c r="B135">
         <v>2004</v>
       </c>
       <c r="C135">
         <v>248</v>
       </c>
       <c r="D135" t="s">
         <v>96</v>
       </c>
       <c r="E135" t="s">
         <v>97</v>
       </c>
       <c r="F135" t="s">
         <v>10</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="H135" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
         <v>5919</v>
       </c>
       <c r="B136">
         <v>2004</v>
       </c>
       <c r="C136">
         <v>247</v>
       </c>
       <c r="D136" t="s">
         <v>30</v>
       </c>
       <c r="E136" t="s">
         <v>31</v>
       </c>
       <c r="F136" t="s">
         <v>10</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="H136" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
         <v>5918</v>
       </c>
       <c r="B137">
         <v>2004</v>
       </c>
       <c r="C137">
         <v>245</v>
       </c>
       <c r="D137" t="s">
         <v>30</v>
       </c>
       <c r="E137" t="s">
         <v>31</v>
       </c>
       <c r="F137" t="s">
         <v>10</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="H137" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
         <v>5917</v>
       </c>
       <c r="B138">
         <v>2004</v>
       </c>
       <c r="C138">
         <v>234</v>
       </c>
       <c r="D138" t="s">
         <v>30</v>
       </c>
       <c r="E138" t="s">
         <v>31</v>
       </c>
       <c r="F138" t="s">
         <v>10</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="H138" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
         <v>5916</v>
       </c>
       <c r="B139">
         <v>2004</v>
       </c>
       <c r="C139">
         <v>230</v>
       </c>
       <c r="D139" t="s">
         <v>30</v>
       </c>
       <c r="E139" t="s">
         <v>31</v>
       </c>
       <c r="F139" t="s">
         <v>10</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="H139" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
         <v>5915</v>
       </c>
       <c r="B140">
         <v>2004</v>
       </c>
       <c r="C140">
         <v>204</v>
       </c>
       <c r="D140" t="s">
         <v>30</v>
       </c>
       <c r="E140" t="s">
         <v>31</v>
       </c>
       <c r="F140" t="s">
         <v>10</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="H140" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
         <v>5913</v>
       </c>
       <c r="B141">
         <v>2004</v>
       </c>
       <c r="C141">
         <v>197</v>
       </c>
       <c r="D141" t="s">
         <v>30</v>
       </c>
       <c r="E141" t="s">
         <v>31</v>
       </c>
       <c r="F141" t="s">
         <v>10</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="H141" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
         <v>5912</v>
       </c>
       <c r="B142">
         <v>2004</v>
       </c>
       <c r="C142">
         <v>137</v>
       </c>
       <c r="D142" t="s">
         <v>30</v>
       </c>
       <c r="E142" t="s">
         <v>31</v>
       </c>
       <c r="F142" t="s">
         <v>10</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="H142" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
         <v>5911</v>
       </c>
       <c r="B143">
         <v>2004</v>
       </c>
       <c r="C143">
         <v>110</v>
       </c>
       <c r="D143" t="s">
         <v>30</v>
       </c>
       <c r="E143" t="s">
         <v>31</v>
       </c>
       <c r="F143" t="s">
         <v>10</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="H143" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
         <v>5910</v>
       </c>
       <c r="B144">
         <v>2004</v>
       </c>
       <c r="C144">
         <v>107</v>
       </c>
       <c r="D144" t="s">
         <v>30</v>
       </c>
       <c r="E144" t="s">
         <v>31</v>
       </c>
       <c r="F144" t="s">
         <v>10</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="H144" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
         <v>5909</v>
       </c>
       <c r="B145">
         <v>2004</v>
       </c>
       <c r="C145">
         <v>91</v>
       </c>
       <c r="D145" t="s">
         <v>30</v>
       </c>
       <c r="E145" t="s">
         <v>31</v>
       </c>
       <c r="F145" t="s">
         <v>10</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="H145" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
         <v>5908</v>
       </c>
       <c r="B146">
         <v>2004</v>
       </c>
       <c r="C146">
         <v>830</v>
       </c>
       <c r="D146" t="s">
         <v>30</v>
       </c>
       <c r="E146" t="s">
         <v>31</v>
       </c>
       <c r="F146" t="s">
         <v>10</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="H146" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
         <v>5907</v>
       </c>
       <c r="B147">
         <v>2004</v>
       </c>
       <c r="C147">
         <v>820</v>
       </c>
       <c r="D147" t="s">
         <v>30</v>
       </c>
       <c r="E147" t="s">
         <v>31</v>
       </c>
       <c r="F147" t="s">
         <v>10</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="H147" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
         <v>5906</v>
       </c>
       <c r="B148">
         <v>2004</v>
       </c>
       <c r="C148">
         <v>790</v>
       </c>
       <c r="D148" t="s">
         <v>30</v>
       </c>
       <c r="E148" t="s">
         <v>31</v>
       </c>
       <c r="F148" t="s">
         <v>10</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="H148" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
         <v>5905</v>
       </c>
       <c r="B149">
         <v>2004</v>
       </c>
       <c r="C149">
         <v>79</v>
       </c>
       <c r="D149" t="s">
         <v>30</v>
       </c>
       <c r="E149" t="s">
         <v>31</v>
       </c>
       <c r="F149" t="s">
         <v>10</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="H149" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
         <v>5904</v>
       </c>
       <c r="B150">
         <v>2004</v>
       </c>
       <c r="C150">
         <v>67</v>
       </c>
       <c r="D150" t="s">
         <v>30</v>
       </c>
       <c r="E150" t="s">
         <v>31</v>
       </c>
       <c r="F150" t="s">
         <v>10</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="H150" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
         <v>5903</v>
       </c>
       <c r="B151">
         <v>2004</v>
       </c>
       <c r="C151">
         <v>39</v>
       </c>
       <c r="D151" t="s">
         <v>30</v>
       </c>
       <c r="E151" t="s">
         <v>31</v>
       </c>
       <c r="F151" t="s">
         <v>10</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="H151" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
         <v>5902</v>
       </c>
       <c r="B152">
         <v>2004</v>
       </c>
       <c r="C152">
         <v>38</v>
       </c>
       <c r="D152" t="s">
         <v>30</v>
       </c>
       <c r="E152" t="s">
         <v>31</v>
       </c>
       <c r="F152" t="s">
         <v>10</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="H152" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
         <v>5901</v>
       </c>
       <c r="B153">
         <v>2004</v>
       </c>
       <c r="C153">
         <v>37</v>
       </c>
       <c r="D153" t="s">
         <v>30</v>
       </c>
       <c r="E153" t="s">
         <v>31</v>
       </c>
       <c r="F153" t="s">
         <v>10</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="H153" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
         <v>5900</v>
       </c>
       <c r="B154">
         <v>2004</v>
       </c>
       <c r="C154">
         <v>36</v>
       </c>
       <c r="D154" t="s">
         <v>30</v>
       </c>
       <c r="E154" t="s">
         <v>31</v>
       </c>
       <c r="F154" t="s">
         <v>10</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="H154" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
         <v>5899</v>
       </c>
       <c r="B155">
         <v>2004</v>
       </c>
       <c r="C155">
         <v>27</v>
       </c>
       <c r="D155" t="s">
         <v>30</v>
       </c>
       <c r="E155" t="s">
         <v>31</v>
       </c>
       <c r="F155" t="s">
         <v>10</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="H155" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
         <v>5898</v>
       </c>
       <c r="B156">
         <v>2004</v>
       </c>
       <c r="C156">
         <v>5</v>
       </c>
       <c r="D156" t="s">
         <v>30</v>
       </c>
       <c r="E156" t="s">
         <v>31</v>
       </c>
       <c r="F156" t="s">
         <v>10</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="H156" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
         <v>5897</v>
       </c>
       <c r="B157">
         <v>2004</v>
       </c>
       <c r="C157">
         <v>2</v>
       </c>
       <c r="D157" t="s">
         <v>30</v>
       </c>
       <c r="E157" t="s">
         <v>31</v>
       </c>
       <c r="F157" t="s">
         <v>10</v>
       </c>
       <c r="G157" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H157" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>14</v>
+      </c>
+      <c r="B158" t="s">
+        <v>14</v>
+      </c>
+      <c r="C158" t="s">
+        <v>14</v>
+      </c>
+      <c r="D158" t="s">
+        <v>30</v>
+      </c>
+      <c r="E158" t="s">
+        <v>31</v>
+      </c>
+      <c r="F158" t="s">
         <v>336</v>
       </c>
-      <c r="H157" t="s">
+      <c r="G158" s="1" t="s">
         <v>337</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F158" t="s">
+      <c r="H158" t="s">
         <v>338</v>
       </c>
-      <c r="G158" s="1" t="s">
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>14</v>
+      </c>
+      <c r="B159" t="s">
+        <v>14</v>
+      </c>
+      <c r="C159" t="s">
+        <v>14</v>
+      </c>
+      <c r="D159" t="s">
+        <v>30</v>
+      </c>
+      <c r="E159" t="s">
+        <v>31</v>
+      </c>
+      <c r="F159" t="s">
         <v>339</v>
       </c>
-      <c r="H158" t="s">
+      <c r="G159" s="1" t="s">
         <v>340</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F159" t="s">
+      <c r="H159" t="s">
         <v>341</v>
-      </c>
-[...4 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
         <v>5266</v>
       </c>
       <c r="B160">
         <v>2006</v>
       </c>
       <c r="C160">
         <v>164</v>
       </c>
       <c r="D160" t="s">
         <v>30</v>
       </c>
       <c r="E160" t="s">
         <v>31</v>
       </c>
       <c r="F160" t="s">
         <v>10</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="H160" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
         <v>5265</v>
       </c>
       <c r="B161">
         <v>2006</v>
       </c>
       <c r="C161">
         <v>106</v>
       </c>
       <c r="D161" t="s">
         <v>30</v>
       </c>
       <c r="E161" t="s">
         <v>31</v>
       </c>
       <c r="F161" t="s">
         <v>10</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="H161" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
         <v>5264</v>
       </c>
       <c r="B162">
         <v>2006</v>
       </c>
       <c r="C162">
         <v>105</v>
       </c>
       <c r="D162" t="s">
         <v>30</v>
       </c>
       <c r="E162" t="s">
         <v>31</v>
       </c>
       <c r="F162" t="s">
         <v>10</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="H162" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
         <v>5263</v>
       </c>
       <c r="B163">
         <v>2006</v>
       </c>
       <c r="C163">
         <v>101</v>
       </c>
       <c r="D163" t="s">
         <v>30</v>
       </c>
       <c r="E163" t="s">
         <v>31</v>
       </c>
       <c r="F163" t="s">
         <v>10</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="H163" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
         <v>5262</v>
       </c>
       <c r="B164">
         <v>2006</v>
       </c>
       <c r="C164">
         <v>100</v>
       </c>
       <c r="D164" t="s">
         <v>30</v>
       </c>
       <c r="E164" t="s">
         <v>31</v>
       </c>
       <c r="F164" t="s">
         <v>10</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="H164" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
         <v>5261</v>
       </c>
       <c r="B165">
         <v>2006</v>
       </c>
       <c r="C165">
         <v>99</v>
       </c>
       <c r="D165" t="s">
         <v>30</v>
       </c>
       <c r="E165" t="s">
         <v>31</v>
       </c>
       <c r="F165" t="s">
         <v>10</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="H165" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
         <v>5260</v>
       </c>
       <c r="B166">
         <v>2006</v>
       </c>
       <c r="C166">
         <v>98</v>
       </c>
       <c r="D166" t="s">
         <v>30</v>
       </c>
       <c r="E166" t="s">
         <v>31</v>
       </c>
       <c r="F166" t="s">
         <v>10</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="H166" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
         <v>5259</v>
       </c>
       <c r="B167">
         <v>2006</v>
       </c>
       <c r="C167">
         <v>97</v>
       </c>
       <c r="D167" t="s">
         <v>30</v>
       </c>
       <c r="E167" t="s">
         <v>31</v>
       </c>
       <c r="F167" t="s">
         <v>10</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="H167" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
         <v>5258</v>
       </c>
       <c r="B168">
         <v>2006</v>
       </c>
       <c r="C168">
         <v>96</v>
       </c>
       <c r="D168" t="s">
         <v>30</v>
       </c>
       <c r="E168" t="s">
         <v>31</v>
       </c>
       <c r="F168" t="s">
         <v>10</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="H168" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
         <v>5257</v>
       </c>
       <c r="B169">
         <v>2006</v>
       </c>
       <c r="C169">
         <v>95</v>
       </c>
       <c r="D169" t="s">
         <v>30</v>
       </c>
       <c r="E169" t="s">
         <v>31</v>
       </c>
       <c r="F169" t="s">
         <v>10</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="H169" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
         <v>5256</v>
       </c>
       <c r="B170">
         <v>2006</v>
       </c>
       <c r="C170">
         <v>93</v>
       </c>
       <c r="D170" t="s">
         <v>30</v>
       </c>
       <c r="E170" t="s">
         <v>31</v>
       </c>
       <c r="F170" t="s">
         <v>10</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="H170" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
         <v>5255</v>
       </c>
       <c r="B171">
         <v>2006</v>
       </c>
       <c r="C171">
         <v>74</v>
       </c>
       <c r="D171" t="s">
         <v>30</v>
       </c>
       <c r="E171" t="s">
         <v>31</v>
       </c>
       <c r="F171" t="s">
         <v>10</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="H171" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
         <v>5254</v>
       </c>
       <c r="B172">
         <v>2006</v>
       </c>
       <c r="C172">
         <v>73</v>
       </c>
       <c r="D172" t="s">
         <v>30</v>
       </c>
       <c r="E172" t="s">
         <v>31</v>
       </c>
       <c r="F172" t="s">
         <v>10</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="H172" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
         <v>5253</v>
       </c>
       <c r="B173">
         <v>2006</v>
       </c>
       <c r="C173">
         <v>71</v>
       </c>
       <c r="D173" t="s">
         <v>30</v>
       </c>
       <c r="E173" t="s">
         <v>31</v>
       </c>
       <c r="F173" t="s">
         <v>10</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="H173" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
         <v>5252</v>
       </c>
       <c r="B174">
         <v>2006</v>
       </c>
       <c r="C174">
         <v>69</v>
       </c>
       <c r="D174" t="s">
         <v>30</v>
       </c>
       <c r="E174" t="s">
         <v>31</v>
       </c>
       <c r="F174" t="s">
         <v>10</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="H174" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
         <v>5251</v>
       </c>
       <c r="B175">
         <v>2006</v>
       </c>
       <c r="C175">
         <v>68</v>
       </c>
       <c r="D175" t="s">
         <v>30</v>
       </c>
       <c r="E175" t="s">
         <v>31</v>
       </c>
       <c r="F175" t="s">
         <v>10</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="H175" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
         <v>5250</v>
       </c>
       <c r="B176">
         <v>2006</v>
       </c>
       <c r="C176">
         <v>67</v>
       </c>
       <c r="D176" t="s">
         <v>30</v>
       </c>
       <c r="E176" t="s">
         <v>31</v>
       </c>
       <c r="F176" t="s">
         <v>10</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="H176" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
         <v>5249</v>
       </c>
       <c r="B177">
         <v>2006</v>
       </c>
       <c r="C177">
         <v>66</v>
       </c>
       <c r="D177" t="s">
         <v>30</v>
       </c>
       <c r="E177" t="s">
         <v>31</v>
       </c>
       <c r="F177" t="s">
         <v>10</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="H177" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
         <v>5248</v>
       </c>
       <c r="B178">
         <v>2006</v>
       </c>
       <c r="C178">
         <v>63</v>
       </c>
       <c r="D178" t="s">
         <v>30</v>
       </c>
       <c r="E178" t="s">
         <v>31</v>
       </c>
       <c r="F178" t="s">
         <v>10</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="H178" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
         <v>5247</v>
       </c>
       <c r="B179">
         <v>2006</v>
       </c>
       <c r="C179">
         <v>62</v>
       </c>
       <c r="D179" t="s">
         <v>30</v>
       </c>
       <c r="E179" t="s">
         <v>31</v>
       </c>
       <c r="F179" t="s">
         <v>10</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="H179" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
         <v>5246</v>
       </c>
       <c r="B180">
         <v>2006</v>
       </c>
       <c r="C180">
         <v>56</v>
       </c>
       <c r="D180" t="s">
         <v>30</v>
       </c>
       <c r="E180" t="s">
         <v>31</v>
       </c>
       <c r="F180" t="s">
         <v>10</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="H180" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
         <v>5245</v>
       </c>
       <c r="B181">
         <v>2006</v>
       </c>
       <c r="C181">
         <v>55</v>
       </c>
       <c r="D181" t="s">
         <v>30</v>
       </c>
       <c r="E181" t="s">
         <v>31</v>
       </c>
       <c r="F181" t="s">
         <v>10</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="H181" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
         <v>5244</v>
       </c>
       <c r="B182">
         <v>2006</v>
       </c>
       <c r="C182">
         <v>47</v>
       </c>
       <c r="D182" t="s">
         <v>30</v>
       </c>
       <c r="E182" t="s">
         <v>31</v>
       </c>
       <c r="F182" t="s">
         <v>10</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="H182" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
         <v>5243</v>
       </c>
       <c r="B183">
         <v>2006</v>
       </c>
       <c r="C183">
         <v>46</v>
       </c>
       <c r="D183" t="s">
         <v>30</v>
       </c>
       <c r="E183" t="s">
         <v>31</v>
       </c>
       <c r="F183" t="s">
         <v>10</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="H183" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
         <v>5242</v>
       </c>
       <c r="B184">
         <v>2006</v>
       </c>
       <c r="C184">
         <v>45</v>
       </c>
       <c r="D184" t="s">
         <v>30</v>
       </c>
       <c r="E184" t="s">
         <v>31</v>
       </c>
       <c r="F184" t="s">
         <v>10</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="H184" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
         <v>5240</v>
       </c>
       <c r="B185">
         <v>2006</v>
       </c>
       <c r="C185">
         <v>44</v>
       </c>
       <c r="D185" t="s">
         <v>30</v>
       </c>
       <c r="E185" t="s">
         <v>31</v>
       </c>
       <c r="F185" t="s">
         <v>10</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="H185" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
         <v>5239</v>
       </c>
       <c r="B186">
         <v>2006</v>
       </c>
       <c r="C186">
         <v>42</v>
       </c>
       <c r="D186" t="s">
         <v>30</v>
       </c>
       <c r="E186" t="s">
         <v>31</v>
       </c>
       <c r="F186" t="s">
         <v>10</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="H186" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
         <v>5238</v>
       </c>
       <c r="B187">
         <v>2006</v>
       </c>
       <c r="C187">
         <v>40</v>
       </c>
       <c r="D187" t="s">
         <v>30</v>
       </c>
       <c r="E187" t="s">
         <v>31</v>
       </c>
       <c r="F187" t="s">
         <v>10</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="H187" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
         <v>5237</v>
       </c>
       <c r="B188">
         <v>2006</v>
       </c>
       <c r="C188">
         <v>32</v>
       </c>
       <c r="D188" t="s">
         <v>30</v>
       </c>
       <c r="E188" t="s">
         <v>31</v>
       </c>
       <c r="F188" t="s">
         <v>10</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="H188" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
         <v>5236</v>
       </c>
       <c r="B189">
         <v>2006</v>
       </c>
       <c r="C189">
         <v>29</v>
       </c>
       <c r="D189" t="s">
         <v>30</v>
       </c>
       <c r="E189" t="s">
         <v>31</v>
       </c>
       <c r="F189" t="s">
         <v>10</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="H189" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
         <v>5235</v>
       </c>
       <c r="B190">
         <v>2006</v>
       </c>
       <c r="C190">
         <v>27</v>
       </c>
       <c r="D190" t="s">
         <v>30</v>
       </c>
       <c r="E190" t="s">
         <v>31</v>
       </c>
       <c r="F190" t="s">
         <v>10</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="H190" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
         <v>5234</v>
       </c>
       <c r="B191">
         <v>2006</v>
       </c>
       <c r="C191">
         <v>26</v>
       </c>
       <c r="D191" t="s">
         <v>30</v>
       </c>
       <c r="E191" t="s">
         <v>31</v>
       </c>
       <c r="F191" t="s">
         <v>10</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="H191" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
         <v>5233</v>
       </c>
       <c r="B192">
         <v>2006</v>
       </c>
       <c r="C192">
         <v>25</v>
       </c>
       <c r="D192" t="s">
         <v>30</v>
       </c>
       <c r="E192" t="s">
         <v>31</v>
       </c>
       <c r="F192" t="s">
         <v>10</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="H192" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
         <v>5232</v>
       </c>
       <c r="B193">
         <v>2006</v>
       </c>
       <c r="C193">
         <v>24</v>
       </c>
       <c r="D193" t="s">
         <v>30</v>
       </c>
       <c r="E193" t="s">
         <v>31</v>
       </c>
       <c r="F193" t="s">
         <v>10</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="H193" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
         <v>5231</v>
       </c>
       <c r="B194">
         <v>2006</v>
       </c>
       <c r="C194">
         <v>19</v>
       </c>
       <c r="D194" t="s">
         <v>30</v>
       </c>
       <c r="E194" t="s">
         <v>31</v>
       </c>
       <c r="F194" t="s">
         <v>10</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="H194" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
         <v>5222</v>
       </c>
       <c r="B195">
         <v>2006</v>
       </c>
       <c r="C195">
         <v>18</v>
       </c>
       <c r="D195" t="s">
         <v>30</v>
       </c>
       <c r="E195" t="s">
         <v>31</v>
       </c>
       <c r="F195" t="s">
         <v>10</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="H195" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
         <v>5221</v>
       </c>
       <c r="B196">
         <v>2006</v>
       </c>
       <c r="C196">
         <v>17</v>
       </c>
       <c r="D196" t="s">
         <v>30</v>
       </c>
       <c r="E196" t="s">
         <v>31</v>
       </c>
       <c r="F196" t="s">
         <v>10</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="H196" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
         <v>5220</v>
       </c>
       <c r="B197">
         <v>2006</v>
       </c>
       <c r="C197">
         <v>16</v>
       </c>
       <c r="D197" t="s">
         <v>30</v>
       </c>
       <c r="E197" t="s">
         <v>31</v>
       </c>
       <c r="F197" t="s">
         <v>10</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="H197" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
         <v>5219</v>
       </c>
       <c r="B198">
         <v>2006</v>
       </c>
       <c r="C198">
         <v>7</v>
       </c>
       <c r="D198" t="s">
         <v>30</v>
       </c>
       <c r="E198" t="s">
         <v>31</v>
       </c>
       <c r="F198" t="s">
         <v>10</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="H198" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
         <v>5218</v>
       </c>
       <c r="B199">
         <v>2006</v>
       </c>
       <c r="C199">
         <v>6</v>
       </c>
       <c r="D199" t="s">
         <v>30</v>
       </c>
       <c r="E199" t="s">
         <v>31</v>
       </c>
       <c r="F199" t="s">
         <v>10</v>
       </c>
       <c r="G199" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H199" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>14</v>
+      </c>
+      <c r="B200" t="s">
+        <v>14</v>
+      </c>
+      <c r="C200" t="s">
+        <v>14</v>
+      </c>
+      <c r="D200" t="s">
+        <v>30</v>
+      </c>
+      <c r="E200" t="s">
+        <v>31</v>
+      </c>
+      <c r="F200" t="s">
+        <v>221</v>
+      </c>
+      <c r="G200" s="1" t="s">
         <v>422</v>
       </c>
-      <c r="H199" t="s">
+      <c r="H200" t="s">
         <v>423</v>
       </c>
     </row>
-    <row r="200" spans="1:8">
-[...15 lines deleted...]
-      <c r="F200" t="s">
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>14</v>
+      </c>
+      <c r="B201" t="s">
+        <v>14</v>
+      </c>
+      <c r="C201" t="s">
+        <v>14</v>
+      </c>
+      <c r="D201" t="s">
+        <v>30</v>
+      </c>
+      <c r="E201" t="s">
+        <v>31</v>
+      </c>
+      <c r="F201" t="s">
         <v>424</v>
       </c>
-      <c r="G200" s="1" t="s">
+      <c r="G201" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="H200" t="s">
+      <c r="H201" t="s">
         <v>426</v>
       </c>
     </row>
-    <row r="201" spans="1:8">
-[...15 lines deleted...]
-      <c r="F201" t="s">
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>14</v>
+      </c>
+      <c r="B202" t="s">
+        <v>14</v>
+      </c>
+      <c r="C202" t="s">
+        <v>14</v>
+      </c>
+      <c r="D202" t="s">
+        <v>30</v>
+      </c>
+      <c r="E202" t="s">
+        <v>31</v>
+      </c>
+      <c r="F202" t="s">
+        <v>424</v>
+      </c>
+      <c r="G202" s="1" t="s">
         <v>427</v>
       </c>
-      <c r="G201" s="1" t="s">
+      <c r="H202" t="s">
         <v>428</v>
       </c>
-      <c r="H201" t="s">
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>14</v>
+      </c>
+      <c r="B203" t="s">
+        <v>14</v>
+      </c>
+      <c r="C203" t="s">
+        <v>14</v>
+      </c>
+      <c r="D203" t="s">
+        <v>30</v>
+      </c>
+      <c r="E203" t="s">
+        <v>31</v>
+      </c>
+      <c r="F203" t="s">
+        <v>10</v>
+      </c>
+      <c r="G203" s="1" t="s">
         <v>429</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F202" t="s">
+      <c r="H203" t="s">
         <v>430</v>
       </c>
-      <c r="G202" s="1" t="s">
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>14</v>
+      </c>
+      <c r="B204" t="s">
+        <v>14</v>
+      </c>
+      <c r="C204" t="s">
+        <v>14</v>
+      </c>
+      <c r="D204" t="s">
+        <v>30</v>
+      </c>
+      <c r="E204" t="s">
+        <v>31</v>
+      </c>
+      <c r="F204" t="s">
         <v>431</v>
       </c>
-      <c r="H202" t="s">
+      <c r="G204" s="1" t="s">
         <v>432</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F203" t="s">
+      <c r="H204" t="s">
         <v>433</v>
       </c>
-      <c r="G203" s="1" t="s">
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>14</v>
+      </c>
+      <c r="B205" t="s">
+        <v>14</v>
+      </c>
+      <c r="C205" t="s">
+        <v>14</v>
+      </c>
+      <c r="D205" t="s">
+        <v>30</v>
+      </c>
+      <c r="E205" t="s">
+        <v>31</v>
+      </c>
+      <c r="F205" t="s">
+        <v>227</v>
+      </c>
+      <c r="G205" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="H203" t="s">
-[...50 lines deleted...]
-      </c>
       <c r="H205" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
         <v>5034</v>
       </c>
       <c r="B206">
         <v>2007</v>
       </c>
       <c r="C206">
         <v>303</v>
       </c>
       <c r="D206" t="s">
         <v>30</v>
       </c>
       <c r="E206" t="s">
         <v>31</v>
       </c>
       <c r="F206" t="s">
         <v>10</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="H206" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
         <v>5033</v>
       </c>
       <c r="B207">
         <v>2007</v>
       </c>
       <c r="C207">
         <v>5</v>
       </c>
       <c r="D207" t="s">
         <v>30</v>
       </c>
       <c r="E207" t="s">
         <v>31</v>
       </c>
       <c r="F207" t="s">
         <v>10</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="H207" t="s">
-        <v>444</v>
+        <v>438</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
         <v>5032</v>
       </c>
       <c r="B208">
         <v>2007</v>
       </c>
       <c r="C208">
         <v>18</v>
       </c>
       <c r="D208" t="s">
         <v>30</v>
       </c>
       <c r="E208" t="s">
         <v>31</v>
       </c>
       <c r="F208" t="s">
         <v>10</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>445</v>
+        <v>439</v>
       </c>
       <c r="H208" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
         <v>5031</v>
       </c>
       <c r="B209">
         <v>2007</v>
       </c>
       <c r="C209">
         <v>238</v>
       </c>
       <c r="D209" t="s">
         <v>30</v>
       </c>
       <c r="E209" t="s">
         <v>31</v>
       </c>
       <c r="F209" t="s">
         <v>10</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="H209" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
         <v>5030</v>
       </c>
       <c r="B210">
         <v>2007</v>
       </c>
       <c r="C210">
         <v>298</v>
       </c>
       <c r="D210" t="s">
         <v>30</v>
       </c>
       <c r="E210" t="s">
         <v>31</v>
       </c>
       <c r="F210" t="s">
         <v>10</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
       <c r="H210" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
         <v>5029</v>
       </c>
       <c r="B211">
         <v>2007</v>
       </c>
       <c r="C211">
         <v>296</v>
       </c>
       <c r="D211" t="s">
         <v>30</v>
       </c>
       <c r="E211" t="s">
         <v>31</v>
       </c>
       <c r="F211" t="s">
         <v>10</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="H211" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
         <v>5028</v>
       </c>
       <c r="B212">
         <v>2007</v>
       </c>
       <c r="C212">
         <v>295</v>
       </c>
       <c r="D212" t="s">
         <v>30</v>
       </c>
       <c r="E212" t="s">
         <v>31</v>
       </c>
       <c r="F212" t="s">
         <v>10</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="H212" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
         <v>5027</v>
       </c>
       <c r="B213">
         <v>2007</v>
       </c>
       <c r="C213">
         <v>294</v>
       </c>
       <c r="D213" t="s">
         <v>30</v>
       </c>
       <c r="E213" t="s">
         <v>31</v>
       </c>
       <c r="F213" t="s">
         <v>10</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="H213" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="214" spans="1:8">
-      <c r="A214">
-[...6 lines deleted...]
-        <v>68</v>
+      <c r="A214" t="s">
+        <v>14</v>
+      </c>
+      <c r="B214" t="s">
+        <v>14</v>
+      </c>
+      <c r="C214" t="s">
+        <v>14</v>
       </c>
       <c r="D214" t="s">
         <v>30</v>
       </c>
       <c r="E214" t="s">
         <v>31</v>
       </c>
       <c r="F214" t="s">
-        <v>456</v>
+        <v>227</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>457</v>
+        <v>450</v>
       </c>
       <c r="H214" t="s">
-        <v>458</v>
+        <v>451</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
         <v>5017</v>
       </c>
       <c r="B215">
         <v>2007</v>
       </c>
       <c r="C215">
         <v>299</v>
       </c>
       <c r="D215" t="s">
         <v>30</v>
       </c>
       <c r="E215" t="s">
         <v>31</v>
       </c>
       <c r="F215" t="s">
         <v>10</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>459</v>
+        <v>452</v>
       </c>
       <c r="H215" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
         <v>5016</v>
       </c>
       <c r="B216">
         <v>2007</v>
       </c>
       <c r="C216">
         <v>261</v>
       </c>
       <c r="D216" t="s">
         <v>30</v>
       </c>
       <c r="E216" t="s">
         <v>31</v>
       </c>
       <c r="F216" t="s">
         <v>10</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>460</v>
+        <v>453</v>
       </c>
       <c r="H216" t="s">
-        <v>461</v>
+        <v>454</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
         <v>5015</v>
       </c>
       <c r="B217">
         <v>2007</v>
       </c>
       <c r="C217">
         <v>253</v>
       </c>
       <c r="D217" t="s">
         <v>30</v>
       </c>
       <c r="E217" t="s">
         <v>31</v>
       </c>
       <c r="F217" t="s">
         <v>10</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>462</v>
+        <v>455</v>
       </c>
       <c r="H217" t="s">
-        <v>463</v>
+        <v>456</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
         <v>5014</v>
       </c>
       <c r="B218">
         <v>2007</v>
       </c>
       <c r="C218">
         <v>252</v>
       </c>
       <c r="D218" t="s">
         <v>30</v>
       </c>
       <c r="E218" t="s">
         <v>31</v>
       </c>
       <c r="F218" t="s">
         <v>10</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="H218" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
         <v>5013</v>
       </c>
       <c r="B219">
         <v>2007</v>
       </c>
       <c r="C219">
         <v>251</v>
       </c>
       <c r="D219" t="s">
         <v>30</v>
       </c>
       <c r="E219" t="s">
         <v>31</v>
       </c>
       <c r="F219" t="s">
         <v>10</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>466</v>
+        <v>459</v>
       </c>
       <c r="H219" t="s">
-        <v>467</v>
+        <v>460</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
         <v>5012</v>
       </c>
       <c r="B220">
         <v>2007</v>
       </c>
       <c r="C220">
         <v>250</v>
       </c>
       <c r="D220" t="s">
         <v>30</v>
       </c>
       <c r="E220" t="s">
         <v>31</v>
       </c>
       <c r="F220" t="s">
         <v>10</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>468</v>
+        <v>461</v>
       </c>
       <c r="H220" t="s">
-        <v>469</v>
+        <v>462</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
         <v>5011</v>
       </c>
       <c r="B221">
         <v>2007</v>
       </c>
       <c r="C221">
         <v>249</v>
       </c>
       <c r="D221" t="s">
         <v>30</v>
       </c>
       <c r="E221" t="s">
         <v>31</v>
       </c>
       <c r="F221" t="s">
         <v>10</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>470</v>
+        <v>463</v>
       </c>
       <c r="H221" t="s">
-        <v>471</v>
+        <v>464</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
         <v>5010</v>
       </c>
       <c r="B222">
         <v>2007</v>
       </c>
       <c r="C222">
         <v>248</v>
       </c>
       <c r="D222" t="s">
         <v>30</v>
       </c>
       <c r="E222" t="s">
         <v>31</v>
       </c>
       <c r="F222" t="s">
         <v>10</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="H222" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
         <v>5009</v>
       </c>
       <c r="B223">
         <v>2007</v>
       </c>
       <c r="C223">
         <v>247</v>
       </c>
       <c r="D223" t="s">
         <v>30</v>
       </c>
       <c r="E223" t="s">
         <v>31</v>
       </c>
       <c r="F223" t="s">
         <v>10</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>474</v>
+        <v>467</v>
       </c>
       <c r="H223" t="s">
-        <v>475</v>
+        <v>468</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
         <v>5008</v>
       </c>
       <c r="B224">
         <v>2007</v>
       </c>
       <c r="C224">
         <v>240</v>
       </c>
       <c r="D224" t="s">
         <v>30</v>
       </c>
       <c r="E224" t="s">
         <v>31</v>
       </c>
       <c r="F224" t="s">
         <v>10</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>476</v>
+        <v>469</v>
       </c>
       <c r="H224" t="s">
-        <v>477</v>
+        <v>470</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
         <v>5007</v>
       </c>
       <c r="B225">
         <v>2007</v>
       </c>
       <c r="C225">
         <v>239</v>
       </c>
       <c r="D225" t="s">
         <v>30</v>
       </c>
       <c r="E225" t="s">
         <v>31</v>
       </c>
       <c r="F225" t="s">
         <v>10</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>478</v>
+        <v>471</v>
       </c>
       <c r="H225" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
         <v>5006</v>
       </c>
       <c r="B226">
         <v>2007</v>
       </c>
       <c r="C226">
         <v>237</v>
       </c>
       <c r="D226" t="s">
         <v>30</v>
       </c>
       <c r="E226" t="s">
         <v>31</v>
       </c>
       <c r="F226" t="s">
         <v>10</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
       <c r="H226" t="s">
-        <v>481</v>
+        <v>474</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
         <v>5005</v>
       </c>
       <c r="B227">
         <v>2007</v>
       </c>
       <c r="C227">
         <v>236</v>
       </c>
       <c r="D227" t="s">
         <v>30</v>
       </c>
       <c r="E227" t="s">
         <v>31</v>
       </c>
       <c r="F227" t="s">
         <v>10</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="H227" t="s">
-        <v>483</v>
+        <v>476</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
         <v>5004</v>
       </c>
       <c r="B228">
         <v>2007</v>
       </c>
       <c r="C228">
         <v>235</v>
       </c>
       <c r="D228" t="s">
         <v>30</v>
       </c>
       <c r="E228" t="s">
         <v>31</v>
       </c>
       <c r="F228" t="s">
         <v>10</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>484</v>
+        <v>477</v>
       </c>
       <c r="H228" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
         <v>5003</v>
       </c>
       <c r="B229">
         <v>2007</v>
       </c>
       <c r="C229">
         <v>223</v>
       </c>
       <c r="D229" t="s">
         <v>30</v>
       </c>
       <c r="E229" t="s">
         <v>31</v>
       </c>
       <c r="F229" t="s">
         <v>10</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="H229" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
         <v>5002</v>
       </c>
       <c r="B230">
         <v>2007</v>
       </c>
       <c r="C230">
         <v>213</v>
       </c>
       <c r="D230" t="s">
         <v>30</v>
       </c>
       <c r="E230" t="s">
         <v>31</v>
       </c>
       <c r="F230" t="s">
         <v>10</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>488</v>
+        <v>481</v>
       </c>
       <c r="H230" t="s">
-        <v>489</v>
+        <v>482</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
         <v>5001</v>
       </c>
       <c r="B231">
         <v>2007</v>
       </c>
       <c r="C231">
         <v>212</v>
       </c>
       <c r="D231" t="s">
         <v>30</v>
       </c>
       <c r="E231" t="s">
         <v>31</v>
       </c>
       <c r="F231" t="s">
         <v>10</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="H231" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
         <v>5000</v>
       </c>
       <c r="B232">
         <v>2007</v>
       </c>
       <c r="C232">
         <v>200</v>
       </c>
       <c r="D232" t="s">
         <v>30</v>
       </c>
       <c r="E232" t="s">
         <v>31</v>
       </c>
       <c r="F232" t="s">
         <v>10</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>492</v>
+        <v>485</v>
       </c>
       <c r="H232" t="s">
-        <v>493</v>
+        <v>486</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
         <v>4999</v>
       </c>
       <c r="B233">
         <v>2007</v>
       </c>
       <c r="C233">
         <v>175</v>
       </c>
       <c r="D233" t="s">
         <v>30</v>
       </c>
       <c r="E233" t="s">
         <v>31</v>
       </c>
       <c r="F233" t="s">
         <v>10</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>494</v>
+        <v>487</v>
       </c>
       <c r="H233" t="s">
-        <v>495</v>
+        <v>488</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
         <v>4998</v>
       </c>
       <c r="B234">
         <v>2007</v>
       </c>
       <c r="C234">
         <v>166</v>
       </c>
       <c r="D234" t="s">
         <v>30</v>
       </c>
       <c r="E234" t="s">
         <v>31</v>
       </c>
       <c r="F234" t="s">
         <v>10</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>496</v>
+        <v>489</v>
       </c>
       <c r="H234" t="s">
-        <v>497</v>
+        <v>490</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
         <v>4997</v>
       </c>
       <c r="B235">
         <v>2007</v>
       </c>
       <c r="C235">
         <v>147</v>
       </c>
       <c r="D235" t="s">
         <v>30</v>
       </c>
       <c r="E235" t="s">
         <v>31</v>
       </c>
       <c r="F235" t="s">
         <v>10</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>498</v>
+        <v>491</v>
       </c>
       <c r="H235" t="s">
-        <v>499</v>
+        <v>492</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
         <v>4996</v>
       </c>
       <c r="B236">
         <v>2007</v>
       </c>
       <c r="C236">
         <v>142</v>
       </c>
       <c r="D236" t="s">
         <v>30</v>
       </c>
       <c r="E236" t="s">
         <v>31</v>
       </c>
       <c r="F236" t="s">
         <v>10</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>500</v>
+        <v>493</v>
       </c>
       <c r="H236" t="s">
-        <v>501</v>
+        <v>494</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
         <v>4995</v>
       </c>
       <c r="B237">
         <v>2007</v>
       </c>
       <c r="C237">
         <v>104</v>
       </c>
       <c r="D237" t="s">
         <v>30</v>
       </c>
       <c r="E237" t="s">
         <v>31</v>
       </c>
       <c r="F237" t="s">
         <v>10</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>502</v>
+        <v>495</v>
       </c>
       <c r="H237" t="s">
-        <v>503</v>
+        <v>496</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
         <v>4994</v>
       </c>
       <c r="B238">
         <v>2007</v>
       </c>
       <c r="C238">
         <v>94</v>
       </c>
       <c r="D238" t="s">
         <v>30</v>
       </c>
       <c r="E238" t="s">
         <v>31</v>
       </c>
       <c r="F238" t="s">
         <v>10</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>504</v>
+        <v>497</v>
       </c>
       <c r="H238" t="s">
-        <v>505</v>
+        <v>498</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
         <v>4993</v>
       </c>
       <c r="B239">
         <v>2007</v>
       </c>
       <c r="C239">
         <v>93</v>
       </c>
       <c r="D239" t="s">
         <v>30</v>
       </c>
       <c r="E239" t="s">
         <v>31</v>
       </c>
       <c r="F239" t="s">
         <v>10</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>506</v>
+        <v>499</v>
       </c>
       <c r="H239" t="s">
-        <v>507</v>
+        <v>500</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
         <v>4992</v>
       </c>
       <c r="B240">
         <v>2007</v>
       </c>
       <c r="C240">
         <v>67</v>
       </c>
       <c r="D240" t="s">
         <v>30</v>
       </c>
       <c r="E240" t="s">
         <v>31</v>
       </c>
       <c r="F240" t="s">
         <v>10</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>508</v>
+        <v>501</v>
       </c>
       <c r="H240" t="s">
-        <v>509</v>
+        <v>502</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
         <v>4991</v>
       </c>
       <c r="B241">
         <v>2007</v>
       </c>
       <c r="C241">
         <v>39</v>
       </c>
       <c r="D241" t="s">
         <v>30</v>
       </c>
       <c r="E241" t="s">
         <v>31</v>
       </c>
       <c r="F241" t="s">
         <v>10</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>510</v>
+        <v>503</v>
       </c>
       <c r="H241" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
         <v>4990</v>
       </c>
       <c r="B242">
         <v>2007</v>
       </c>
       <c r="C242">
         <v>38</v>
       </c>
       <c r="D242" t="s">
         <v>30</v>
       </c>
       <c r="E242" t="s">
         <v>31</v>
       </c>
       <c r="F242" t="s">
         <v>10</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>511</v>
+        <v>504</v>
       </c>
       <c r="H242" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243">
         <v>4989</v>
       </c>
       <c r="B243">
         <v>2007</v>
       </c>
       <c r="C243">
         <v>36</v>
       </c>
       <c r="D243" t="s">
         <v>30</v>
       </c>
       <c r="E243" t="s">
         <v>31</v>
       </c>
       <c r="F243" t="s">
         <v>10</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>512</v>
+        <v>505</v>
       </c>
       <c r="H243" t="s">
-        <v>513</v>
+        <v>506</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
         <v>4988</v>
       </c>
       <c r="B244">
         <v>2007</v>
       </c>
       <c r="C244">
         <v>35</v>
       </c>
       <c r="D244" t="s">
         <v>30</v>
       </c>
       <c r="E244" t="s">
         <v>31</v>
       </c>
       <c r="F244" t="s">
         <v>10</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>514</v>
+        <v>507</v>
       </c>
       <c r="H244" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
         <v>4987</v>
       </c>
       <c r="B245">
         <v>2007</v>
       </c>
       <c r="C245">
         <v>31</v>
       </c>
       <c r="D245" t="s">
         <v>30</v>
       </c>
       <c r="E245" t="s">
         <v>31</v>
       </c>
       <c r="F245" t="s">
         <v>10</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>515</v>
+        <v>508</v>
       </c>
       <c r="H245" t="s">
-        <v>516</v>
+        <v>509</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
         <v>4986</v>
       </c>
       <c r="B246">
         <v>2007</v>
       </c>
       <c r="C246">
         <v>22</v>
       </c>
       <c r="D246" t="s">
         <v>30</v>
       </c>
       <c r="E246" t="s">
         <v>31</v>
       </c>
       <c r="F246" t="s">
         <v>10</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>517</v>
+        <v>510</v>
       </c>
       <c r="H246" t="s">
-        <v>518</v>
+        <v>511</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
         <v>4985</v>
       </c>
       <c r="B247">
         <v>2007</v>
       </c>
       <c r="C247">
         <v>21</v>
       </c>
       <c r="D247" t="s">
         <v>30</v>
       </c>
       <c r="E247" t="s">
         <v>31</v>
       </c>
       <c r="F247" t="s">
         <v>10</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>519</v>
+        <v>512</v>
       </c>
       <c r="H247" t="s">
-        <v>520</v>
+        <v>513</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
         <v>4984</v>
       </c>
       <c r="B248">
         <v>2007</v>
       </c>
       <c r="C248">
         <v>20</v>
       </c>
       <c r="D248" t="s">
         <v>30</v>
       </c>
       <c r="E248" t="s">
         <v>31</v>
       </c>
       <c r="F248" t="s">
         <v>10</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>521</v>
+        <v>514</v>
       </c>
       <c r="H248" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249">
         <v>4983</v>
       </c>
       <c r="B249">
         <v>2007</v>
       </c>
       <c r="C249">
         <v>19</v>
       </c>
       <c r="D249" t="s">
         <v>30</v>
       </c>
       <c r="E249" t="s">
         <v>31</v>
       </c>
       <c r="F249" t="s">
         <v>10</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>522</v>
+        <v>515</v>
       </c>
       <c r="H249" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
         <v>4982</v>
       </c>
       <c r="B250">
         <v>2007</v>
       </c>
       <c r="C250">
         <v>4</v>
       </c>
       <c r="D250" t="s">
         <v>30</v>
       </c>
       <c r="E250" t="s">
         <v>31</v>
       </c>
       <c r="F250" t="s">
         <v>10</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>523</v>
+        <v>516</v>
       </c>
       <c r="H250" t="s">
-        <v>524</v>
+        <v>517</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
         <v>4981</v>
       </c>
       <c r="B251">
         <v>2007</v>
       </c>
       <c r="C251">
         <v>3000</v>
       </c>
       <c r="D251" t="s">
         <v>30</v>
       </c>
       <c r="E251" t="s">
         <v>31</v>
       </c>
       <c r="F251" t="s">
         <v>10</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>525</v>
+        <v>518</v>
       </c>
       <c r="H251" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
     </row>
     <row r="252" spans="1:8">
-      <c r="A252">
-[...6 lines deleted...]
-        <v>106</v>
+      <c r="A252" t="s">
+        <v>14</v>
+      </c>
+      <c r="B252" t="s">
+        <v>14</v>
+      </c>
+      <c r="C252" t="s">
+        <v>14</v>
       </c>
       <c r="D252" t="s">
         <v>30</v>
       </c>
       <c r="E252" t="s">
         <v>31</v>
       </c>
       <c r="F252" t="s">
-        <v>527</v>
+        <v>424</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>528</v>
+        <v>520</v>
       </c>
       <c r="H252" t="s">
-        <v>529</v>
+        <v>521</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253">
         <v>4693</v>
       </c>
       <c r="B253">
         <v>2008</v>
       </c>
       <c r="C253">
         <v>210</v>
       </c>
       <c r="D253" t="s">
         <v>30</v>
       </c>
       <c r="E253" t="s">
         <v>31</v>
       </c>
       <c r="F253" t="s">
         <v>10</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>530</v>
+        <v>522</v>
       </c>
       <c r="H253" t="s">
-        <v>531</v>
+        <v>523</v>
       </c>
     </row>
     <row r="254" spans="1:8">
-      <c r="A254">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="A254" t="s">
+        <v>14</v>
+      </c>
+      <c r="B254" t="s">
+        <v>14</v>
+      </c>
+      <c r="C254" t="s">
+        <v>14</v>
       </c>
       <c r="D254" t="s">
         <v>30</v>
       </c>
       <c r="E254" t="s">
         <v>31</v>
       </c>
       <c r="F254" t="s">
-        <v>532</v>
+        <v>524</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>533</v>
+        <v>525</v>
       </c>
       <c r="H254" t="s">
-        <v>534</v>
+        <v>526</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>