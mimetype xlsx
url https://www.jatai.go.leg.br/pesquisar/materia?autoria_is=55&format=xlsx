--- v0 (2025-12-25)
+++ v1 (2026-08-15)
@@ -10,139 +10,124 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="229" uniqueCount="101">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Adilson Morais</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14611</t>
   </si>
   <si>
     <t>" ATRIBUI NOME À PRAÇA DO BAIRRO JACUTINGA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14610</t>
   </si>
   <si>
     <t>" ATRIBUI NOME AO CAMPO DE FUTEBOL DO BAIRRO COLMÉIA PARK E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14303</t>
   </si>
   <si>
     <t>" CONCEDE TÍTULO HONORÍFICO DE CIDADÃO JATAIENSE A PESSOA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>Ediglan  Maia_x000D_
-Adilson Morais</t>
+    <t>(</t>
+  </si>
+  <si>
+    <t>Ediglan  Maia</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14282</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA À PESSOA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14279</t>
   </si>
   <si>
-    <t>Maria Euzébia de Lima_x000D_
-[...15 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14277</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO HONORÍFICO DE CIDADANIA A PESSOA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14265</t>
   </si>
   <si>
     <t>" CONCEDE HOMENAGEM AO SERVIDOR AUGUSTO RODRIGUES DA SILVA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6465</t>
   </si>
   <si>
     <t>SOLICITA A ELABORAÇÃO DE UM PROJETO QUE POSSIBILITE A REGULARIZAÇÃO DO ESTACIONAMENTO DE VEÍCULOS NAS PRINCIPAIS RUAS E AVENIDAS NO CENTRO DA CIDADE, UMA VEZ QUE ESTES UTILITÁRIOS AUMENTARAM E A DEMANDA PARA ESTACIONAR ESTÁ DIFICULTANDO A VIDA DOS MOTORISTAS, DOS COMERCIANTES E DOS PEDESTRES, QUE DE UMA FORMA OU OUTRA, NECESSITAM TRANSITAR DIARIAMENTE NA REFERIDA ÁREA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6464</t>
@@ -213,88 +198,60 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/6442</t>
   </si>
   <si>
     <t>REIVINDICA A ADOÇÃO DE MEDIDAS NO SENTIDO DE VIABILIZAR A CONSTRUÇÃO DE UMA FEIRA COBERTA NO CONJUNTO RIO CLARO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6441</t>
   </si>
   <si>
     <t>SOLICITA A ADOÇÃO DE MEDIDAS NO SENTIDO DE VIABILIZAR O RECADASTRAMENTO DA NUMERAÇÃO DAS CASAS E DAS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6439</t>
   </si>
   <si>
     <t>SOLICITA A ADOÇÃO DE MEDIDAS NO SENTIDO DE REALIZAR UMA REFORMA E AMPLIAÇÃO NO POSTO DE SAÚDE DO CONJUNTO RIO CLARO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6438</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UM MURO EM VOLTA DA SEDE DA ASSOCIAÇÃO DE MORADORES DO CONJUNTO RIO CLARO.</t>
   </si>
   <si>
-    <t>Osmar Francisco de Souza_x000D_
-[...13 lines deleted...]
-Alcides Peregrino Fazolino</t>
+    <t>Alcides Peregrino Fazolino</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6339</t>
   </si>
   <si>
     <t>SOLICITAM A APROVAÇÃO POR DECRETO DOS SEGUINTES LOTEAMENTOS DO ESTADO: SEBASTIÃO HERCULANO, VILA MUTIRÃO, FILOSTRO MACHADO, COLMEIA PARK E DORIVAL DE CARVALHO.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...13 lines deleted...]
-Adilson de Carvalho</t>
+    <t>Carlone Assis</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6281</t>
   </si>
   <si>
     <t>REQUEREM A IMPLANTAÇÃO DE UMA DELEGACIA DA INFÂNCIA E DA JUVENTUDE NA CIDADE DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6237</t>
   </si>
   <si>
     <t>REIVINDICA O AJARDINAMENTO DA ILHA QUE DIVIDE A ALAMEDA SANTOS DUMONT, NO CONJUNTO RIO CLARO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6236</t>
   </si>
   <si>
     <t>REIVINDICA A ADOÇÃO DE MEDIDAS NO SENTIDO DE PROVIDENCIAR EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE APARELHOS APROPRIADOS PARA A PRÁTICA DE EXERCÍCIOS FÍSICOS NA ÁREA EM VOLTA DO LAGO DIACUÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6234</t>
   </si>
   <si>
     <t>REIVINDICA A COLOCAÇÃO DE UMA ROTATÓRIA NA RUA DEPUTADO HONORATO DE CARVALHO, ESQUINA COM A RUA JÚLIO CUNHA E RUA SÃO PAULO, NO SETOR SANTA LÚCIA II.</t>
   </si>
@@ -319,112 +276,81 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/6188</t>
   </si>
   <si>
     <t>SOLICITA A DOAÇÃO DE UMA ÁREA PARA A CONSTRUÇÃO DE QUATRO INDÚSTRIAS DA EMPRESA FRIGOALTA, NO MUNICÍPIO DE JATAÍ, SENDO UM MATADOURO, UMA FÁBRICA DE SABÃO, UMA INDÚSTRIA DE TRIPAS PARA EXPORTAÇÃO E UM CURTUME.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6187</t>
   </si>
   <si>
     <t>REIVINDICA A ADOÇÃO DE MEDIDAS NO SENTIDO DE PROVIDENCIAR EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA FEIRA COBERTA NO CONJUNTO RIO CLARO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6186</t>
   </si>
   <si>
     <t>SOLICITA A DOAÇÃO DE UMA ÁREA LOCALIZADA NO CONJUNTO RIO CLARO, PRÓXIMA À SEDE DA ASSOCIAÇÃO DE MORADORES, PARA A UNAMBATAÍ CONSTRUIR SUA SEDE PRÓPRIA.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>Maria Euzébia de Lima_x000D_
-[...13 lines deleted...]
-Adilson de Carvalho</t>
+    <t>Adilson de Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6181</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA "ALVES ASSIS", ESPECIALMENTE, AO VEREADOR EX-PRESIDENTE DESTA CASA, CARLONE ALVES DE ASSIS E SUA GENITORA TEREZA ALVES DE ASSIS PELO FALECIMENTO DE SEU GENITOR, EURÍPEDES JOSÉ DE ASSIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5896</t>
   </si>
   <si>
     <t>MUDANÇA DE NOME DO "CONJUNTO COLMEIA PARK II" PARA CONJUNTO RESIDENCIAL "MAURO BENTO", EM HOMENAGEM PÓSTUMA A ESSE GRANDE POLÍTICO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5895</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE SANITÁRIOS, BEBEDOUROS E BANCOS, NAS PRAÇAS PÚBLICAS, ONDE NÃO EXISTEM TAIS BENEFÍCIOS, UMA VEZ QUE ESTA É UMA REIVINDICAÇÃO ANTIGA DAS PESSOAS QUE SAEM DE CASA PARA A PRÁTICA DE ESPORTE OU LAZER E, ATÉ MESMO, PARA O TRABALHO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5894</t>
   </si>
   <si>
     <t>REIVINDICA A ADOÇÃO DE MEDIDAS NO SENTIDO DE PROVIDENCIAREM EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE APARELHOS PARA A PRÁTICA DE EXERCÍCIOS FÍSICOS, NAS PRAÇAS, ONDE NÃO EXISTEM TAIS BENEFÍCIOS, TENDO EM VISTA, A GRANDE PROCURA POR PARTE DOS ADEPTOS DESSE ESPORTE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5893</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA ENLUTADA DA SRA. EURIDES CARVALHO MORAIS.</t>
-  </si>
-[...15 lines deleted...]
-Gildenicio  Santos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5715</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE C.P.I. - COMISSÃO PARLAMENTAR DE INQUÉRITO, PARA APURAR FRAUDE NO DEPARTAMENTO DE COBRANÇA DA PREFEITURA MUNICIPAL DE JATAÍ.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -860,119 +786,119 @@
         <v>14303</v>
       </c>
       <c r="B4">
         <v>2001</v>
       </c>
       <c r="C4">
         <v>7</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="A5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" t="s">
+        <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" t="s">
+        <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G6" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H6" t="s">
         <v>22</v>
       </c>
-      <c r="H6" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" t="s">
+        <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H7" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>14265</v>
       </c>
       <c r="B8">
         <v>2003</v>
       </c>
       <c r="C8">
         <v>3</v>
       </c>
       <c r="D8" t="s">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
@@ -1380,84 +1306,84 @@
         <v>6438</v>
       </c>
       <c r="B24">
         <v>2001</v>
       </c>
       <c r="C24">
         <v>100</v>
       </c>
       <c r="D24" t="s">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>29</v>
       </c>
       <c r="F24" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H24" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="25" spans="1:8">
-      <c r="A25">
-[...6 lines deleted...]
-        <v>68</v>
+      <c r="A25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" t="s">
+        <v>19</v>
+      </c>
+      <c r="C25" t="s">
+        <v>19</v>
       </c>
       <c r="D25" t="s">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>29</v>
       </c>
       <c r="F25" t="s">
         <v>62</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H25" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:8">
-      <c r="A26">
-[...6 lines deleted...]
-        <v>131</v>
+      <c r="A26" t="s">
+        <v>19</v>
+      </c>
+      <c r="B26" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" t="s">
+        <v>19</v>
       </c>
       <c r="D26" t="s">
         <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>29</v>
       </c>
       <c r="F26" t="s">
         <v>65</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H26" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>6237</v>
       </c>
       <c r="B27">
         <v>2002</v>
       </c>
       <c r="C27">
@@ -1666,58 +1592,58 @@
         <v>6186</v>
       </c>
       <c r="B35">
         <v>2003</v>
       </c>
       <c r="C35">
         <v>90</v>
       </c>
       <c r="D35" t="s">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>29</v>
       </c>
       <c r="F35" t="s">
         <v>10</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>84</v>
       </c>
       <c r="H35" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="36" spans="1:8">
-      <c r="A36">
-[...6 lines deleted...]
-        <v>357</v>
+      <c r="A36" t="s">
+        <v>19</v>
+      </c>
+      <c r="B36" t="s">
+        <v>19</v>
+      </c>
+      <c r="C36" t="s">
+        <v>19</v>
       </c>
       <c r="D36" t="s">
         <v>86</v>
       </c>
       <c r="E36" t="s">
         <v>87</v>
       </c>
       <c r="F36" t="s">
         <v>88</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>89</v>
       </c>
       <c r="H36" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>5896</v>
       </c>
       <c r="B37">
         <v>2004</v>
       </c>
       <c r="C37">
@@ -1796,73 +1722,73 @@
         <v>5893</v>
       </c>
       <c r="B40">
         <v>2004</v>
       </c>
       <c r="C40">
         <v>285</v>
       </c>
       <c r="D40" t="s">
         <v>86</v>
       </c>
       <c r="E40" t="s">
         <v>87</v>
       </c>
       <c r="F40" t="s">
         <v>10</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>97</v>
       </c>
       <c r="H40" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:8">
-      <c r="A41">
-[...6 lines deleted...]
-        <v>301</v>
+      <c r="A41" t="s">
+        <v>19</v>
+      </c>
+      <c r="B41" t="s">
+        <v>19</v>
+      </c>
+      <c r="C41" t="s">
+        <v>19</v>
       </c>
       <c r="D41" t="s">
         <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>29</v>
       </c>
       <c r="F41" t="s">
+        <v>20</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="G41" s="1" t="s">
+      <c r="H41" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>