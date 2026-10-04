--- v1 (2026-08-15)
+++ v2 (2026-10-04)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="229" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="229" uniqueCount="102">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -84,50 +84,53 @@
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14303</t>
   </si>
   <si>
     <t>" CONCEDE TÍTULO HONORÍFICO DE CIDADÃO JATAIENSE A PESSOA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>(</t>
   </si>
   <si>
     <t>Ediglan  Maia</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14282</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA À PESSOA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14279</t>
   </si>
   <si>
+    <t>Carlone Assis</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/14277</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO HONORÍFICO DE CIDADANIA A PESSOA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14265</t>
   </si>
   <si>
     <t>" CONCEDE HOMENAGEM AO SERVIDOR AUGUSTO RODRIGUES DA SILVA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6465</t>
   </si>
   <si>
     <t>SOLICITA A ELABORAÇÃO DE UM PROJETO QUE POSSIBILITE A REGULARIZAÇÃO DO ESTACIONAMENTO DE VEÍCULOS NAS PRINCIPAIS RUAS E AVENIDAS NO CENTRO DA CIDADE, UMA VEZ QUE ESTES UTILITÁRIOS AUMENTARAM E A DEMANDA PARA ESTACIONAR ESTÁ DIFICULTANDO A VIDA DOS MOTORISTAS, DOS COMERCIANTES E DOS PEDESTRES, QUE DE UMA FORMA OU OUTRA, NECESSITAM TRANSITAR DIARIAMENTE NA REFERIDA ÁREA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6464</t>
@@ -198,60 +201,60 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/6442</t>
   </si>
   <si>
     <t>REIVINDICA A ADOÇÃO DE MEDIDAS NO SENTIDO DE VIABILIZAR A CONSTRUÇÃO DE UMA FEIRA COBERTA NO CONJUNTO RIO CLARO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6441</t>
   </si>
   <si>
     <t>SOLICITA A ADOÇÃO DE MEDIDAS NO SENTIDO DE VIABILIZAR O RECADASTRAMENTO DA NUMERAÇÃO DAS CASAS E DAS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6439</t>
   </si>
   <si>
     <t>SOLICITA A ADOÇÃO DE MEDIDAS NO SENTIDO DE REALIZAR UMA REFORMA E AMPLIAÇÃO NO POSTO DE SAÚDE DO CONJUNTO RIO CLARO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6438</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UM MURO EM VOLTA DA SEDE DA ASSOCIAÇÃO DE MORADORES DO CONJUNTO RIO CLARO.</t>
   </si>
   <si>
-    <t>Alcides Peregrino Fazolino</t>
+    <t>Sebastião Assis Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6339</t>
   </si>
   <si>
     <t>SOLICITAM A APROVAÇÃO POR DECRETO DOS SEGUINTES LOTEAMENTOS DO ESTADO: SEBASTIÃO HERCULANO, VILA MUTIRÃO, FILOSTRO MACHADO, COLMEIA PARK E DORIVAL DE CARVALHO.</t>
   </si>
   <si>
-    <t>Carlone Assis</t>
+    <t>Osmar Francisco de Souza</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6281</t>
   </si>
   <si>
     <t>REQUEREM A IMPLANTAÇÃO DE UMA DELEGACIA DA INFÂNCIA E DA JUVENTUDE NA CIDADE DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6237</t>
   </si>
   <si>
     <t>REIVINDICA O AJARDINAMENTO DA ILHA QUE DIVIDE A ALAMEDA SANTOS DUMONT, NO CONJUNTO RIO CLARO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6236</t>
   </si>
   <si>
     <t>REIVINDICA A ADOÇÃO DE MEDIDAS NO SENTIDO DE PROVIDENCIAR EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE APARELHOS APROPRIADOS PARA A PRÁTICA DE EXERCÍCIOS FÍSICOS NA ÁREA EM VOLTA DO LAGO DIACUÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6234</t>
   </si>
   <si>
     <t>REIVINDICA A COLOCAÇÃO DE UMA ROTATÓRIA NA RUA DEPUTADO HONORATO DE CARVALHO, ESQUINA COM A RUA JÚLIO CUNHA E RUA SÃO PAULO, NO SETOR SANTA LÚCIA II.</t>
   </si>
@@ -276,81 +279,81 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/6188</t>
   </si>
   <si>
     <t>SOLICITA A DOAÇÃO DE UMA ÁREA PARA A CONSTRUÇÃO DE QUATRO INDÚSTRIAS DA EMPRESA FRIGOALTA, NO MUNICÍPIO DE JATAÍ, SENDO UM MATADOURO, UMA FÁBRICA DE SABÃO, UMA INDÚSTRIA DE TRIPAS PARA EXPORTAÇÃO E UM CURTUME.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6187</t>
   </si>
   <si>
     <t>REIVINDICA A ADOÇÃO DE MEDIDAS NO SENTIDO DE PROVIDENCIAR EM CARÁTER DE URGÊNCIA, A CONSTRUÇÃO DE UMA FEIRA COBERTA NO CONJUNTO RIO CLARO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6186</t>
   </si>
   <si>
     <t>SOLICITA A DOAÇÃO DE UMA ÁREA LOCALIZADA NO CONJUNTO RIO CLARO, PRÓXIMA À SEDE DA ASSOCIAÇÃO DE MORADORES, PARA A UNAMBATAÍ CONSTRUIR SUA SEDE PRÓPRIA.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>Adilson de Carvalho</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/6181</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA "ALVES ASSIS", ESPECIALMENTE, AO VEREADOR EX-PRESIDENTE DESTA CASA, CARLONE ALVES DE ASSIS E SUA GENITORA TEREZA ALVES DE ASSIS PELO FALECIMENTO DE SEU GENITOR, EURÍPEDES JOSÉ DE ASSIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5896</t>
   </si>
   <si>
     <t>MUDANÇA DE NOME DO "CONJUNTO COLMEIA PARK II" PARA CONJUNTO RESIDENCIAL "MAURO BENTO", EM HOMENAGEM PÓSTUMA A ESSE GRANDE POLÍTICO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5895</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE SANITÁRIOS, BEBEDOUROS E BANCOS, NAS PRAÇAS PÚBLICAS, ONDE NÃO EXISTEM TAIS BENEFÍCIOS, UMA VEZ QUE ESTA É UMA REIVINDICAÇÃO ANTIGA DAS PESSOAS QUE SAEM DE CASA PARA A PRÁTICA DE ESPORTE OU LAZER E, ATÉ MESMO, PARA O TRABALHO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5894</t>
   </si>
   <si>
     <t>REIVINDICA A ADOÇÃO DE MEDIDAS NO SENTIDO DE PROVIDENCIAREM EM CARÁTER DE URGÊNCIA, A INSTALAÇÃO DE APARELHOS PARA A PRÁTICA DE EXERCÍCIOS FÍSICOS, NAS PRAÇAS, ONDE NÃO EXISTEM TAIS BENEFÍCIOS, TENDO EM VISTA, A GRANDE PROCURA POR PARTE DOS ADEPTOS DESSE ESPORTE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5893</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA ENLUTADA DA SRA. EURIDES CARVALHO MORAIS.</t>
+  </si>
+  <si>
+    <t>Gildenicio  Santos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5715</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE C.P.I. - COMISSÃO PARLAMENTAR DE INQUÉRITO, PARA APURAR FRAUDE NO DEPARTAMENTO DE COBRANÇA DA PREFEITURA MUNICIPAL DE JATAÍ.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -854,941 +857,941 @@
       </c>
       <c r="G6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>14265</v>
       </c>
       <c r="B8">
         <v>2003</v>
       </c>
       <c r="C8">
         <v>3</v>
       </c>
       <c r="D8" t="s">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>6465</v>
       </c>
       <c r="B9">
         <v>2001</v>
       </c>
       <c r="C9">
         <v>230</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F9" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>6464</v>
       </c>
       <c r="B10">
         <v>2001</v>
       </c>
       <c r="C10">
         <v>216</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>6463</v>
       </c>
       <c r="B11">
         <v>2001</v>
       </c>
       <c r="C11">
         <v>214</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F11" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>6461</v>
       </c>
       <c r="B12">
         <v>2001</v>
       </c>
       <c r="C12">
         <v>213</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F12" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>6456</v>
       </c>
       <c r="B13">
         <v>2001</v>
       </c>
       <c r="C13">
         <v>210</v>
       </c>
       <c r="D13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F13" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>6454</v>
       </c>
       <c r="B14">
         <v>2001</v>
       </c>
       <c r="C14">
         <v>209</v>
       </c>
       <c r="D14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>6453</v>
       </c>
       <c r="B15">
         <v>2001</v>
       </c>
       <c r="C15">
         <v>133</v>
       </c>
       <c r="D15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>6452</v>
       </c>
       <c r="B16">
         <v>2001</v>
       </c>
       <c r="C16">
         <v>132</v>
       </c>
       <c r="D16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>6451</v>
       </c>
       <c r="B17">
         <v>2001</v>
       </c>
       <c r="C17">
         <v>131</v>
       </c>
       <c r="D17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F17" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>6447</v>
       </c>
       <c r="B18">
         <v>2001</v>
       </c>
       <c r="C18">
         <v>109</v>
       </c>
       <c r="D18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H18" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>6446</v>
       </c>
       <c r="B19">
         <v>2001</v>
       </c>
       <c r="C19">
         <v>107</v>
       </c>
       <c r="D19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F19" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>6444</v>
       </c>
       <c r="B20">
         <v>2001</v>
       </c>
       <c r="C20">
         <v>104</v>
       </c>
       <c r="D20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F20" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H20" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>6442</v>
       </c>
       <c r="B21">
         <v>2001</v>
       </c>
       <c r="C21">
         <v>103</v>
       </c>
       <c r="D21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F21" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H21" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>6441</v>
       </c>
       <c r="B22">
         <v>2001</v>
       </c>
       <c r="C22">
         <v>102</v>
       </c>
       <c r="D22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F22" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H22" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>6439</v>
       </c>
       <c r="B23">
         <v>2001</v>
       </c>
       <c r="C23">
         <v>101</v>
       </c>
       <c r="D23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F23" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H23" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>6438</v>
       </c>
       <c r="B24">
         <v>2001</v>
       </c>
       <c r="C24">
         <v>100</v>
       </c>
       <c r="D24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F24" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H24" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>19</v>
       </c>
       <c r="B25" t="s">
         <v>19</v>
       </c>
       <c r="C25" t="s">
         <v>19</v>
       </c>
       <c r="D25" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F25" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H25" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>19</v>
       </c>
       <c r="B26" t="s">
         <v>19</v>
       </c>
       <c r="C26" t="s">
         <v>19</v>
       </c>
       <c r="D26" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E26" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F26" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H26" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>6237</v>
       </c>
       <c r="B27">
         <v>2002</v>
       </c>
       <c r="C27">
         <v>128</v>
       </c>
       <c r="D27" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E27" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F27" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H27" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>6236</v>
       </c>
       <c r="B28">
         <v>2002</v>
       </c>
       <c r="C28">
         <v>58</v>
       </c>
       <c r="D28" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F28" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H28" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>6234</v>
       </c>
       <c r="B29">
         <v>2002</v>
       </c>
       <c r="C29">
         <v>57</v>
       </c>
       <c r="D29" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E29" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F29" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H29" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>6233</v>
       </c>
       <c r="B30">
         <v>2002</v>
       </c>
       <c r="C30">
         <v>56</v>
       </c>
       <c r="D30" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E30" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F30" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H30" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>6192</v>
       </c>
       <c r="B31">
         <v>2003</v>
       </c>
       <c r="C31">
         <v>95</v>
       </c>
       <c r="D31" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E31" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F31" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H31" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>6190</v>
       </c>
       <c r="B32">
         <v>2003</v>
       </c>
       <c r="C32">
         <v>94</v>
       </c>
       <c r="D32" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E32" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F32" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H32" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>6188</v>
       </c>
       <c r="B33">
         <v>2003</v>
       </c>
       <c r="C33">
         <v>92</v>
       </c>
       <c r="D33" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E33" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F33" t="s">
         <v>10</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H33" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>6187</v>
       </c>
       <c r="B34">
         <v>2003</v>
       </c>
       <c r="C34">
         <v>91</v>
       </c>
       <c r="D34" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E34" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F34" t="s">
         <v>10</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H34" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>6186</v>
       </c>
       <c r="B35">
         <v>2003</v>
       </c>
       <c r="C35">
         <v>90</v>
       </c>
       <c r="D35" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E35" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F35" t="s">
         <v>10</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H35" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>19</v>
       </c>
       <c r="B36" t="s">
         <v>19</v>
       </c>
       <c r="C36" t="s">
         <v>19</v>
       </c>
       <c r="D36" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E36" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F36" t="s">
-        <v>88</v>
+        <v>20</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>89</v>
       </c>
       <c r="H36" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>5896</v>
       </c>
       <c r="B37">
         <v>2004</v>
       </c>
       <c r="C37">
         <v>3010</v>
       </c>
       <c r="D37" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E37" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F37" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>91</v>
       </c>
       <c r="H37" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>5895</v>
       </c>
       <c r="B38">
         <v>2004</v>
       </c>
       <c r="C38">
         <v>298</v>
       </c>
       <c r="D38" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E38" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F38" t="s">
         <v>10</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>93</v>
       </c>
       <c r="H38" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>5894</v>
       </c>
       <c r="B39">
         <v>2004</v>
       </c>
       <c r="C39">
         <v>297</v>
       </c>
       <c r="D39" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E39" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F39" t="s">
         <v>10</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>95</v>
       </c>
       <c r="H39" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>5893</v>
       </c>
       <c r="B40">
         <v>2004</v>
       </c>
       <c r="C40">
         <v>285</v>
       </c>
       <c r="D40" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E40" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F40" t="s">
         <v>10</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>97</v>
       </c>
       <c r="H40" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>19</v>
       </c>
       <c r="B41" t="s">
         <v>19</v>
       </c>
       <c r="C41" t="s">
         <v>19</v>
       </c>
       <c r="D41" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E41" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F41" t="s">
-        <v>20</v>
+        <v>99</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H41" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>