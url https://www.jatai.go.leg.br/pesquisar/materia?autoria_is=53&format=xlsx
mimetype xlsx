--- v2 (2026-06-28)
+++ v3 (2026-08-25)
@@ -10,240 +10,273 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5882" uniqueCount="1933">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5903" uniqueCount="1939">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>(</t>
+  </si>
+  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
+    <t>Lazinho do Asfalto</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23590</t>
+  </si>
+  <si>
+    <t>“Solicita gestões urgentes, realização de vistoria técnica e adoção das providências necessárias para identificação das causas e controle da elevada proliferação de moscas que vem atingindo o Assentamento Rio Paraíso e propriedades rurais de seu entorno”</t>
+  </si>
+  <si>
+    <t>EMADT</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva</t>
+  </si>
+  <si>
     <t>Abimael Silva da TV</t>
   </si>
   <si>
+    <t>https://www.jatai.go.leg.br/materia/23578</t>
+  </si>
+  <si>
+    <t>Acrescenta parágrafo único ao artigo 3º do Projeto de Lei nº 37/2026, que altera a Lei Ordinária nº 4941/2026, estabelecendo a obrigatoriedade de que as unidades habitacionais destinadas às famílias atípicas observem critérios de acessibilidade e adaptação às necessidades específicas dos beneficiários.</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>Durval Júnior da Sucesso</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23533</t>
+  </si>
+  <si>
+    <t>“Manifestam profundo pesar pelo falecimento da Senhora MARIA JOSÉ ASSIS CARVALHO, ocorrido recentemente, e solidarizam-se com seus familiares e amigos.”</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/23527</t>
   </si>
   <si>
     <t>Realização de Audiência Pública para discutir a situação dos atendimentos nas Unidades Básicas de Saúde (UBSs), porta de entrada da saúde pública no Município de Jataí-GO, diante das recorrentes reclamações da população.</t>
   </si>
   <si>
-    <t>(</t>
-[...1 lines deleted...]
-  <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
+    <t>https://www.jatai.go.leg.br/materia/23519</t>
+  </si>
+  <si>
+    <t>Emenda ao Projeto de Lei Ordinária do Executivo nº 036/2026 – que dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária Anual para o exercício de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Kátia Carvalho</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23516</t>
+  </si>
+  <si>
+    <t>“Manifestam profundo pesar pelo falecimento do Sr. OZÉLIO DE ASSIS, ocorrido em 22 de junho de 2026, e solidariza-se com seus familiares e amigos.”</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23511</t>
+  </si>
+  <si>
+    <t>Solicita a implantação e ampliação de programas de apoio às famílias em situação de extrema vulnerabilidade social no Município de Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23508</t>
+  </si>
+  <si>
+    <t>Requer a realização de estudos técnicos visando à adoção de medidas para aumentar a segurança viária no cruzamento da Rua do Rosário com a Avenida São Pedro, no Setor Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>Guilherme Alves</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23507</t>
+  </si>
+  <si>
+    <t>Solicitação de Audiência Pública para discussão da situação urbanística e das propostas de infraestrutura dos Sítios de Recreio Alvorada.</t>
+  </si>
+  <si>
+    <t>Carlinhos Canzi</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23506</t>
+  </si>
+  <si>
+    <t>“Manifesta profundo pesar pelo falecimento do Senhor João Amarildo Tombini, produtor de grãos e grande defensor das tradições gaúchas em nosso município.”</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23484</t>
+  </si>
+  <si>
+    <t>Requer a realização de Audiência Pública destinada à discussão dos impactos ambientais, sociais e econômicos decorrentes dos incêndios em vegetação no Município de Jataí, bem como à apresentação e debate de ações preventivas e de combate.</t>
+  </si>
+  <si>
+    <t>Marcos Patrick</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23480</t>
+  </si>
+  <si>
+    <t>Solicita estudos visando à nomeação do médico Dr. Francis Natal Gouveia Lima para a direção da Unidade de Pronto Atendimento (UPA) de Jataí.</t>
+  </si>
+  <si>
     <t>Luciano Lima</t>
-  </si>
-[...61 lines deleted...]
-    <t>Solicita estudos visando à nomeação do médico Dr. Francis Natal Gouveia Lima para a direção da Unidade de Pronto Atendimento (UPA) de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23475</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública para discutir a situação administrativa, operacional e assistencial do Hospital das Clínicas Serafim de Carvalho, diante das recorrentes reclamações da população que vêm comprometendo a qualidade dos serviços de saúde prestados à população de Jataí e da região Sudoeste de Goiás</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23473</t>
   </si>
   <si>
     <t>Solicita a construção de estacionamento no canteiro central da Avenida Ribas Marques, em frente à Rua 11, no Bairro Colmeia Park, nos moldes do estacionamento já existente nas proximidades da Feirinha do mesmo bairro.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23461</t>
   </si>
   <si>
     <t>Solicita a ampliação do horário de atendimento das unidades do CRAS, com funcionamento após as 17 horas, visando atender trabalhadores impossibilitados de comparecer durante o horário comercial.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23459</t>
   </si>
   <si>
     <t>Solicita a disponibilização de patrulha_x000D_
 mecanizada para atendimento dos assentamentos_x000D_
 do Município de Jataí – GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23458</t>
   </si>
   <si>
     <t>Solicita a realização de mutirões de consultas especializadas e cirurgias eletivas para pacientes que aguardam na fila de espera da rede municipal de saúde.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23457</t>
   </si>
   <si>
     <t>Solicita a implantação de novas escolinhas_x000D_
 esportivas gratuitas de basquete, voleibol,_x000D_
 handebol e futsal nos bairros do Município de_x000D_
 Jataí.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/23456</t>
   </si>
   <si>
     <t>Solicita informações ao Poder Executivo Municipal acerca da adesão do Município de Jataí ao novo convênio do IPASGO Saúde.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23455</t>
   </si>
   <si>
     <t>Requer a realização e ampliação de campanhas educativas e ações preventivas de combate às queimadas no Município de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23454</t>
   </si>
   <si>
     <t>Solicita informações e providências acerca da transparência das filas de espera para consultas, exames e procedimentos do Sistema Único de Saúde (SUS) no Município de Jataí.</t>
   </si>
   <si>
     <t>EMSUB</t>
   </si>
   <si>
     <t>Emenda Substitutiva a Projetos de Lei</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23415</t>
   </si>
   <si>
     <t>“Altera dispositivos do Projeto de Lei nº 040/2026, que Reforma a Lei n.º 2.822/2007, que dispões sobre o Estatuto e Plano de Cargos e Vencimentos dos Profissionais do Magistério Público do Município de Jataí/GO, e dá outras providências.”</t>
   </si>
   <si>
+    <t>Carlone Assis</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/23411</t>
   </si>
   <si>
     <t>Requer esclarecimentos sobre a interdição do Centro de Castração de Jataí e solicita providências para o acolhimento dos animais abrigados no imóvel.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23403</t>
   </si>
   <si>
     <t>Solicita a realização de obras de pavimentação asfáltica no estacionamento situado em frente à Escola Municipal Professora Isabel Franco de Moraes e Silva, neste município</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23391</t>
   </si>
   <si>
     <t>“Solicita Moção de Aplausos em homenagem aos 70 anos de fundação da Assembleia de Deus Missão em Jataí e ao 5º aniversário de seu Novo Templo.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23390</t>
   </si>
   <si>
     <t>“Solicita, com urgência, o encaminhamento de CONVITE ao Secretário Municipal da Fazenda do Município de Jataí/GO para comparecer à Câmara Municipal de Jataí, a fim de prestar esclarecimentos acerca das finanças do Município, bem como sobre outros assuntos correlatos.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23384</t>
@@ -254,78 +287,72 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/23383</t>
   </si>
   <si>
     <t>"Solicita a instituição do Programa 'Feira do Produtor Local', com a reserva de 30% das vagas em feiras e eventos realizados pela Prefeitura para MEIs e Agricultores Familiares do município.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23360</t>
   </si>
   <si>
     <t>"Solicita a realização de ações intensivas de combate à dengue e eliminação de focos de criadouros no Terminal Rodoviário de Jataí."</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23355</t>
   </si>
   <si>
     <t>Moção de repúdio ao Senado Federal pela indicação do Sr. Jorge Messias ao cargo de ministro do supremo tribunal Federal.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23353</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a instalação de redutores de velocidade e sinalização horizontal e vertical na Rua Leomar Ferreira de Melo, em frente ao Condomínio Aurora, Setor Brasília.</t>
   </si>
   <si>
-    <t>Kátia Carvalho</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/23341</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do escritor, pesquisador e historiador jataiense e ex servidor da Câmara Municipal de Jataí Dorival Carvalho Mello"</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23332</t>
   </si>
   <si>
     <t>"Solicita a criação e implementação de aplicativo móvel para o cadastramento e gestão de feirantes da Agricultura Familiar no município de Jataí."</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23320</t>
   </si>
   <si>
     <t>“Solicita a reforma integral, limpeza, roçagem e reparos no cercamento da praça pública do Setor Sebastião Herculano.”</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
-  </si>
-[...1 lines deleted...]
-    <t>Carlone Assis</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23316</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Jataiense ao Major PMGO Ulisses David Cortez da Silva, pelos relevantes serviços prestados à segurança pública e à comunidade de Jataí-GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23302</t>
   </si>
   <si>
     <t>Manifesta pesar pelo falecimento de Binômino da Costa Lima, o querido “Seu Meco”, ocorrido em 14 de abril de 2026, no município de Jataí-GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23275</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Jataiense ao Excelentíssimo Senhor Tenente-Coronel Fausto Calado de Carvalho, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23273</t>
   </si>
   <si>
     <t>“Solicito Moção de Aplausos à equipe do Corpo de Bombeiros Militar que participou do atendimento de ocorrência de parto realizado no município de Jataí.”</t>
   </si>
@@ -577,53 +604,50 @@
     <t>https://www.jatai.go.leg.br/materia/23053</t>
   </si>
   <si>
     <t>“Solicita a criação do Sistema Municipal de Botões de Emergência Urbana – SOS Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23052</t>
   </si>
   <si>
     <t>“Solicito Moção de Aplausos ao projeto PANC do Cerrado”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23051</t>
   </si>
   <si>
     <t>“Declaração de Utilidade Pública a LOJA MAÇÔNICA LIBERDADE DO SUDOESTE – Jataí/GO.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23039</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Ao Projeto de Lei Ordinária do Executivo nº 122, de 17 de dezembro de 2025, que “Dispõe_x000D_
 sobre o Plano de Cargos, Carreiras e Vencimentos dos Servidores que integram o quadro Administrativo da Secretaria Municipal de Educação do Município de Jataí e, dá outras providências.”</t>
   </si>
   <si>
-    <t>Marcos Patrick</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/23031</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DA MULHER, para a recepção do valor de R$ 600.000,00 (seiscentos mil reais), que será destinado para a implantação da Casa de Apoio à Mulher.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23025</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o(a) SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, para a recepção do valor de R$ 150.000,00 (cento e cinquenta mil reais), que será destinado para custear as despesas de construção de sala de aula na CEMOL CASA EVANGELICA MONTE DAS OLIVEIRAS - CNPJ: 73.643.561/0001-82.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22973</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o(a) SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, para a recepção do valor de R$ 150.000,00 (cento e cinquenta mil reais), que será destinado para custear a reforma e ampliação do Conselho Tutelar dos Direitos da Criança e do Adolescente de Jataí-GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22948</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o(a) SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, para a recepção do valor de R$ 150.000,00 (cento e cinquenta mil reais), que será destinado para custear a reforma e ampliação da CASA DE APOIO MANÁ DE DEUS - CNPJ: 31.497.625/0001-34.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22880</t>
@@ -874,50 +898,53 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/22759</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE EDUCACAO, para a recepção do valor de R$ 600.000,00 (seiscentos mil reais), que será destinado a construção de espaço adequado para realização de atividades físicas e eventos, na Escola Municipal Boa Vista.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22758</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 1.500.000,00 (um milhão e quinhentos mil reais), que será destinado ao Conselho Municipal dos Direitos das pessoas com deficiência, para custeio do Programa Municipal de Inclusão e acessibilidade.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22757</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE EDUCACAO, para a recepção do valor de R$ 300.000,00 (trezentos mil reais), que será destinado a ESCOLA MUNICIPAL ISAIAS SOARES - CNPJ: 01.829.367/0001-85, para custear reformas/melhorias no prédio da escola.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22756</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DO DESENVOLVIMENTO RURAL, para a recepção do valor de R$ 30.000,00 (trinta mil reais), que será destinado ao custeio do CIRCUITO NACIONAL DE LAÇO, da Cabanha Alma Farrapa.</t>
   </si>
   <si>
+    <t>Adilson de Carvalho</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/22755</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA CULTURA, para a recepção do valor de R$ 300.000,00 (trezentos mil reais), que será destinado a realização da MARCHA PARA JESUS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22754</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE TURISMO, para a recepção do valor de R$ 100.000,00 (cem mil reais), que será destinado a realização do Festival de Carros Antigos de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22753</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE TURISMO, para a recepção do valor de R$ 70.000,00 (setenta mil reais), que será destinado a realização do 12º Encontro Nacional de Motociclistas de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22752</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 700.000,00 (setecentos mil reais), que será destinado a Custeio no apoio destinado ao Sindicato Rural de Jataí – Centro de Equoterapia Primeiro Passo, visando fortalecer as atividades terapêuticas e contribuir para a melhoria da saúde e reabilitação dos usuários atendidos.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22751</t>
@@ -970,53 +997,50 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/22733</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 30.000,00 (trinta mil reais), que será destinado ao Lar da Criança Marcondes Dias, para custear: programação, eventos, ações e/ou projetos.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22732</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 436.428,00 (quatrocentos e trinta e seis mil, quatrocentos e vinte e oito reais), que será destinado a Associação Jesus Salvador para custeio das ações filantrópicas.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22731</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE MEIO AMBIENTE, para a recepção do valor de R$ 200.000,00 (duzentos mil reais), que será destinado a aquisição de ração para cães e gatos errantes, abandonados ou pertencentes a tutores financeiramente vulneráveis.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22730</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA CULTURA, para a recepção do valor de R$ 80.000,00 (oitenta mil reais), que será destinado a a fim de custear: ações e eventos do Conselho de Pastores e Ministros de Jataí (COPEJA).</t>
   </si>
   <si>
-    <t>Guilherme Alves</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22729</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE MEIO AMBIENTE, para a recepção do valor de R$ 345.000,00 (trezentos e quarenta e cinco mil reais), que será dos quais R$ 50.000,00 (cinquenta mil reais) serão destinados ao Projeto Grão de Mostarda para aquisição de ração animal e os restantes R$ 295.000,00 para a SECRETARIA MUNICIPAL DO MEIO AMBIENTE para castração animal.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22728</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 1.350.000,00 (um milhão, trezentos e cinquenta mil reais), que será destinado a Associação de Beneficiência Albergue São Vicente de Paulo, para custear ações filantrópicas.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22727</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 330.000,00 (trezentos e trinta mil reais), que será destinado ao Centro de Ensino Especial Érica de Melo Barbosa, para custear a substituição do telhado para telhas termoacústicas.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22726</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE TURISMO, para a recepção do valor de R$ 350.000,00 (trezentos e cinquenta mil reais), que será destinado a Jataí Associação de Carros Antigos (JACA), para subsidiar a realização do 9º Encontro Nacional de Carros Antigos de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22725</t>
@@ -1295,56 +1319,50 @@
     <t>Requerimento em anexo, que trata da solicitação de envio de Projeto de Lei para criação de premiação às escolas municipais com destaque em desempenho educacional.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22391</t>
   </si>
   <si>
     <t>“Institui no Calendário Oficial de Eventos e Datas Comemorativas do Município de Jataí a Semana de Inovação das Ciências Agrárias da Universidade Federal de Jataí (SEMICA/UFJ), e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22368</t>
   </si>
   <si>
     <t>“Solicita ao Poder Executivo que realize o recapeamento asfáltico na Rua 107 e na Rua Albanir Peres, no Bairro Jardim Rio Claro.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22361</t>
   </si>
   <si>
     <t>“Solicita a realização de Audiência Pública para discutir a situação da limpeza pública no município de Jataí, abrangendo a coleta de lixo, a varrição de ruas e demais serviços de manutenção urbana.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22334</t>
   </si>
   <si>
     <t>“Solicita a realização de Sessão Solene em comemoração ao Dia do Profissional de Tecnologia da Informação (TI).”</t>
-  </si>
-[...4 lines deleted...]
-    <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22318</t>
   </si>
   <si>
     <t>Acrescenta inciso ao artigo 3º do Projeto de Lei nº 065/2025, que “Dispõe sobre regras de uso, fixa preço público e taxas para utilização do Centro Cultural Dom Benedito Domingos Cóscia e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22306</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR MARCELO TOSTA</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22303</t>
   </si>
   <si>
     <t>Acrescenta parágrafo ao artigo 1º do Projeto de Lei nº 064/2025, que altera a Lei nº 4753/2024, para garantir prioridade à agricultura familiar_x000D_
 na ocupação dos boxes e espaços públicos do Mercado Municipal.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22300</t>
   </si>
   <si>
     <t>"Solicita que seja realizado estudos técnicos para a instalação de um redutor de velocidade em frente à Escola Estadual Washington Barros França, no Setor Jacutinga."</t>
@@ -1967,103 +1985,103 @@
   <si>
     <t>Solicitação ao Executivo Municipal para a criação de um Centro de Atendimento a Autistas e Pessoas com Deficiência.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21470</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos referentes ao controle, uso, a guarda, conservação, manutenção e abastecimento dos veículos da Câmara Municipal de Jataí</t>
   </si>
   <si>
     <t>Genilson Santos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21468</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 4.174, de 26 de março de 2020, e dá outras providências.</t>
   </si>
   <si>
+    <t>https://www.jatai.go.leg.br/materia/21462</t>
+  </si>
+  <si>
+    <t>Acrescenta o Art. 14-A à Lei nº 4.174, de 26 de março de 2020, e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/21458</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 80.000,00 (oitenta mil reais), que será destinado para custear eventos esportivos.</t>
+  </si>
+  <si>
+    <t>Vicente Mantelli</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/21455</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando o SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, para a recepção do valor de R$ 2.000.000,00 (dois milhões de reais), que será destinado a Universidade Federal de Jataí para a construção de uma ponte que ligue o bairro Estrela D’alva a Universidade.</t>
+  </si>
+  <si>
+    <t>Deuzair Parente</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/21451</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/21450</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/21449</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE EDUCAÇÃO, para a recepção do valor de R$ 300.000,00 (trezentos mil reais), que será destinado ao CENTRO MUNICIPAL DE EDUCACAO INFANTIL UBALDINA RIBEIRO, para reforma e manutenção.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/21448</t>
+  </si>
+  <si>
     <t>Alessandra Oliveira</t>
-  </si>
-[...34 lines deleted...]
-    <t>https://www.jatai.go.leg.br/materia/21448</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21447</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$_x000D_
 200.000,00 (duzentos mil reais), que será destinado a Diocese de Jataí, auxiliar no subsidio das obras sociais da Diocese no município de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21446</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO ECONÔMICO, para a recepção do valor de R$ 15.000.000,00 (quinze milhões de reais), que será destinado a aquisição de área, para o DIMPE (Distrito Municipal de Micro e Pequenas Empresas).</t>
-  </si>
-[...1 lines deleted...]
-    <t>Deuzair Parente</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21445</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE EDUCAÇÃO, para a recepção do valor de R$ 300.000,00 (trezentos mil reais), que será destinado ao Centro Municipal de Educação Bezerra de Menezes, para reforma e manutenção.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21444</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$_x000D_
 300.000,00 (trezentos mil reais), que será destinado ao Sindicato Rural de Jataí - EQUOTERAPIA, para auxiliar no custeio e manutenção do atendimento dos pacientes que são atendidos na instituição</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21443</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 50.000,00 (cinquenta mil reais), que será destinado a Liga Desportiva de Jataí – LDJ, para custear: programação, eventos, ações e/ou projetos.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21442</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$_x000D_
@@ -5210,71 +5228,74 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/17268</t>
   </si>
   <si>
     <t>" Concede Título de cidadania Jataiense a pessoa que menciona e dá outras providências".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17255</t>
   </si>
   <si>
     <t>"Concede Título de Cidadania Jataiense a pessoa que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15209</t>
   </si>
   <si>
     <t>" SUBSTITUI DESIGNAÇÃO DE VIA PÚBLICA".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15206</t>
   </si>
   <si>
     <t>" ALTERA, ACRESCENTA E EXCLUI DISPOSITIVOS À LEI N° 2.711/06 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
+    <t>João Wesley Cabral de Moura</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/14456</t>
   </si>
   <si>
     <t>" AUTORIZA PARCELAMENTO DE DÉBITOS DO VEREADOR EDGLAN DA SILVA MAIA, JUNTO AO TCM."</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14455</t>
   </si>
   <si>
     <t>" AUTORIZA A DAÇÃO EM PAGAMENTO DO VEÍCULO SANTANA, CHASSI N° 9BWAE03X94P004758, PLACA - NFG - 9585, ANO/2004, NA AQUISIÇÃO DE UM VEÍCULO NOVO A SER ADQUIRIDO ATRAVÉS DE PROCESSO LICITATÓRIO PELA CÂMARA MUNICIPAL DE JATAÍ".</t>
   </si>
   <si>
+    <t xml:space="preserve">Maria José </t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/14453</t>
   </si>
   <si>
     <t>" ACRESCENTA CAPÍTULO E ARTIGO AO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAÍ"</t>
   </si>
   <si>
-    <t>João Wesley Cabral de Moura</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14452</t>
   </si>
   <si>
     <t>" FICA INSTITUÍDA  A COMISSÃO DISCIPLINAR"</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14450</t>
   </si>
   <si>
     <t>"ALTERA O  § 6° DO ART. 8° DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAÍ"</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14449</t>
   </si>
   <si>
     <t>" ALTERA ARTIGOS DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAÍ."</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14261</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADANIA JATAIENSE A  PESSOA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14238</t>
@@ -5429,59 +5450,59 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/5468</t>
   </si>
   <si>
     <t>REDE DE ESGOTO PARA SETORES GEDA, JOSÉ ESTEVÃO E BOM BENEDITO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5467</t>
   </si>
   <si>
     <t>ROTATÓRIA NA RUA INÁCIO JOSÉ DE MELO COM RUA MARECHAL RONDON.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5466</t>
   </si>
   <si>
     <t>REDE PLUVIAL PARA SETORES DIVINO ESPÍRITO SANTO, VILA SANTA MARIA, VILA FÁTIMA, SETOR GEDA, JOSÉ ESTEVÃO E DOM BENEDITO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5465</t>
   </si>
   <si>
     <t>ASFALTO E PONTE NO SETOR GEDA E MAXIMIANO PERES.</t>
   </si>
   <si>
+    <t>André Pires do Nascimento</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/5444</t>
   </si>
   <si>
     <t>SOLICITAM MELHORIAS NO ATENDIMENTO AO PÚBLICO POR PARTE DA CLASSE MÉDICA DE JATAÍ.</t>
   </si>
   <si>
-    <t>Geovaci Peres</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5443</t>
   </si>
   <si>
     <t>SOLICITAM INFORMAÇÕES CONCERNENTES À CRIAÇÃO DE COOPERATIVA HABITACIONAL DOS SERVIDORES MUNICIPAIS DA SAÚDE, EDUCAÇÃO E DEMAIS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5341</t>
   </si>
   <si>
     <t xml:space="preserve">PLEITEIAM COM VEEMÊNCIA A DOAÇÃO DO PRÉDIO DENOMINADO PALÁCIO DAS ABELHAS COM A RESPECTIVA ÁREA QUE CIRCUNDA O PODER LEGISLATIVO JATAIENSE. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5290</t>
   </si>
   <si>
     <t>RETIRADA DO CANTEIRO DA RUA 106 VILA PARAÍSO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5289</t>
   </si>
   <si>
     <t>RECAPEAMENTO DAS RUAS DONA OLÍMPIA E CAIAPÔNIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5288</t>
@@ -5510,53 +5531,50 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/5284</t>
   </si>
   <si>
     <t>TRANSFORMAÇÃO DE ÁREA INSTITUCIONAL EM BEM DOMINICAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5283</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA PARA SETOR HERMOSA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5282</t>
   </si>
   <si>
     <t>ASFALTAMENTO DAS RUAS 12 E AVENIDA CASTELO BRANCO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5281</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL EM COMEMORAÇÃO AO CINQUENTENÁRIO DA IGREJA ASSEMBLEIA DE DEUS.</t>
   </si>
   <si>
-    <t>Gênio Eurípedes</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5280</t>
   </si>
   <si>
     <t>OS VEREADORES SOLICITAM AS PROVIDÊNCIAS CABÍVEIS PARA A CONCLUSÃO DE ASFALTAMENTO DA RUA MANOEL RAMIRO DE LIMA, NO SETOR EPAMINONDAS II.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5279</t>
   </si>
   <si>
     <t>ABERTURA DA AVENIDA ARAGUAIA NO SETOR COLINAS E VILA PALMEIRAS, E LIMPEZA NO SETOR.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5278</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA 15, LIGANDO A VILA SOFIA AO CONJUNTO ESTRELA DALVA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5277</t>
   </si>
   <si>
     <t>REFORMA E AMPLIAÇÃO DA ESCOLA MUNICIPAL CLOBERTINO NAVES NO POVOADO DE NAVÊSLANDIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5276</t>
@@ -5585,306 +5603,306 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/5149</t>
   </si>
   <si>
     <t xml:space="preserve">RECONSTRUÇÃO DO TREVO DA GO-184 QUE LIGA A BR-364. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5148</t>
   </si>
   <si>
     <t>DOAÇÃO DE ÁREA PARA UEG - UNIVERSIDADE DO ESTADO DE GOIÁS UNIDADE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5147</t>
   </si>
   <si>
     <t>SESSÃO SOLENE EM COMEMORAÇÃO O DIA DO ADMINISTRADOR.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5146</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA PARA TRATAR DA QUALIDADE DA ÁGUA QUE ABASTECE O MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
+    <t xml:space="preserve">Soraia Rodrigues </t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/5145</t>
+  </si>
+  <si>
+    <t>SOLICITA-SE AO EXCELENTÍSSIMO SENHOR PREFEITO FERNANDO HENRIQUE PERES O ATENDIMENTO DOS PEDIDOS FEITOS PELA POPULAÇÃO DURANTE A REALIZAÇÃO DO PROJETO CÂMARA CIDADÃ NA ESCOLA MUNICIPAL DIOGO LEMES DE LIMA COMPREENDENDO A VILA SOFIA E BAIRROS ADJACENTES.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/5144</t>
+  </si>
+  <si>
+    <t>SOLICITA-SE AO EXCELENTÍSSIMO SENHOR PREFEITO FERNANDO HENRIQUE PERES O ATENDIMENTO DOS PEDIDOS FEITOS PELA POPULAÇÃO DURANTE A REALIZAÇÃO DO PROJETO CÂMARA CIDADÃ  NA ESCOLA MUNICIPAL LEOPOLDO NONATO COMPREENDENDO O BAIRRO JARDIM RIO CLARO E ADJACÊNCIAS.</t>
+  </si>
+  <si>
+    <t>Ediglan  Maia</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/5143</t>
+  </si>
+  <si>
+    <t>SOLICITA-SE AO EXCELENTÍSSIMO SENHOR PREFEITO FERNANDO HENRIQUE PERES O ATENDIMENTO DOS PEDIDOS FEITOS PELA POPULAÇÃO DURANTE A REALIZAÇÃO DO PROJETO CÂMARA CIDADÃ NA ESCOLA MUNICIPAL ANTÔNIO TOSTA DE CARVALHO COMPREENDENDO O SETOR OESTE E BAIRROS ADJACENTES.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/5141</t>
+  </si>
+  <si>
+    <t>SOLICITA-SE AO EXCELENTÍSSIMO SENHOR PREFEITO FERNANDO HENRIQUE PERES O ATENDIMENTO DOS PEDIDOS FEITOS PELA POPULAÇÃO DURANTE A REALIZAÇÃO DO PROJETO CÂMARA CIDADÃ NA ESCOLA MUNICIPAL LUZIANO DIAS DE FREITAS COMPREENDENDO OS BAIRROS ESTRELA DALVA, FRANCISCO ANTÔNIO E ADJACÊNCIAS.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/5140</t>
+  </si>
+  <si>
+    <t>SOLICITA-SE AO EXCELENTÍSSIMO SENHOR PREFEITO FERNANDO HENRIQUE PERES O ATENDIMENTO DOS PEDIDOS FEITOS PELA POPULAÇÃO DURANTE A REALIZAÇÃO DO PROJETO CÂMARA CIDADÃ NA ESCOLA IZABEL FRANCO DE CARVALHO COMPREENDENDO OS CONJUNTOS RIO CLARO I, II E III E BAIRROS ADJACENTES.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/5139</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/5138</t>
+  </si>
+  <si>
+    <t>ABERTURA DE RUA ENTRE RUA MATEUS SILVA SOARES E RUA OROZIMBO LOPES DE CARVALHO NO BAIRRO DOM ABEL.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/5137</t>
+  </si>
+  <si>
+    <t>ABERTURA DE SALAS DE AULA NO PERÍODO NOTURNO, DO ENSINO FUNDAMENTAL E MÉDIO PARA A ESCOLA ISABEL FRANCO DE CARVALHO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/5136</t>
+  </si>
+  <si>
+    <t>ABERTURA DE RUA ENTRE O BAIRRO COLINAS E VILA PALMEIRAS.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/5135</t>
+  </si>
+  <si>
+    <t>REVITALIZAÇÃO DAS PRAÇAS DO NOSSO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/5134</t>
+  </si>
+  <si>
+    <t>REFORMA E AQUISIÇÃO DE BRINQUEDOS PARA PARQUE INFANTIL E OUTROS BENEFÍCIOS.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/5133</t>
+  </si>
+  <si>
+    <t>ASFALTAMENTO E CONSTRUÇÃO DE REDE DE ESGOTO PARA SETOR FERNANDES.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/5132</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE ESCOLA DE 1° GRAU NO SETOR FABRINY.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/5131</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE UM PARQUE INFANTIL NA CRECHE CRIANÇA FELIZ, E PAVIMENTAÇÃO ASFÁLTICA E CONSTRUÇÃO DAS CALÇADAS, LADEADAS À RUA BELA VISTA ESQUINA COM À RUA ALMEIDA, VILA PROGRESSO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/5130</t>
+  </si>
+  <si>
+    <t>DISPONIBILIZAÇÃO DE UM PROFISSIONAL MÉDICO E UMA AMBULÂNCIA PARA O POVOADO DE NAVESLÂNDIA.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/4967</t>
+  </si>
+  <si>
+    <t>SOLICITAM QUEBRA MOLAS EM FRENTE A ESCOLA MUNICIPAL DAVI FERREIRA.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/4842</t>
+  </si>
+  <si>
+    <t>ABERTURA DE RUA ENTRE A RUA 04 COM A RUA JOSÉ PEREIRA REZENDE.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/4841</t>
+  </si>
+  <si>
+    <t>COBERTURA NA PRAÇA LAMBARI PARA ACOMODAÇÃO AOS PRESTADORES DO SERVIÇO DE FRETE.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/4840</t>
+  </si>
+  <si>
+    <t>REVITALIZAÇÃO DA PRAÇA E INSTALAÇÃO DE BANCOS NO CANTEIRO CENTRAL DA AVENIDA FRANCISCO ANTÔNIO NO CONJUNTO ESTRELA DALVA.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/4839</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO CONJUNTO ESTRELA DALVA.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/4838</t>
+  </si>
+  <si>
+    <t>REFORMA, AMPLIAÇÃO E COBERTURA DO POSTO DE SAÚDE DO SETOR COLMÉIA PARK.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/4837</t>
+  </si>
+  <si>
+    <t>ESCOLA MUNICIPAL PARA O SETOR MAURO BENTO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/4836</t>
+  </si>
+  <si>
+    <t>SUGESTÃO PARA DESIGNAÇÃO DE NOME DE PRAÇA QUE MENCIONA.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/4829</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA NA VILA SOFIA.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/4827</t>
+  </si>
+  <si>
+    <t>DOAÇÃO DE ÁREA PARA A ASSOCIAÇÃO DE MORADORES DA VILA SOFIA.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/4826</t>
+  </si>
+  <si>
+    <t>TÉRMINO DA OBRA DA SEDE DA UNAMBATAÍ.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/4825</t>
+  </si>
+  <si>
+    <t>PAVIMENTAÇÃO ASFÁLTICA DO SETOR JARDIM FLORESTA.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/4824</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RECAPEAMENTO DAS RUAS SÃO PEDRO E ICEMARA NO SETOR SANTA TEREZINHA. </t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/4822</t>
+  </si>
+  <si>
+    <t>REPAROS NA ILUMINAÇÃO DOS POSTES NO SETOR FABRINY.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/4821</t>
+  </si>
+  <si>
+    <t>REPAROS NA ILUMINAÇÃO DOS POSTES DO SETOR JARDIM FLORESTA.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/4820</t>
+  </si>
+  <si>
+    <t>REFORMA DE ESCOLAS MUNICIPAIS QUE MENCIONA.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/4819</t>
+  </si>
+  <si>
+    <t>ADEQUAÇÃO DE CONTAINERES COLETORES DE LIXO E ENTULHOS EM VIAS PÚBLICAS.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/4818</t>
+  </si>
+  <si>
+    <t>REPAROS NA ILUMINAÇÃO PÚBLICA NO CONJUNTO HABITACIONAL MAURO BENTO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/4817</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE UM PROFISSIONAL MÉDICO CLÍNICO GERAL PARA O POSTO DE SAÚDE DO SETOR COLMÉIA PARK E ADJACENTES.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/4816</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DO AEROPORTO INDUSTRIAL EM JATAÍ.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/4815</t>
+  </si>
+  <si>
+    <t>URGÊNCIA NA CONCRETIZAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DOS SETORES FABRINE E HERMOSA.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/4814</t>
+  </si>
+  <si>
+    <t>SESSÃO ESPECIAL EM COMEMORAÇÃO AO TRIGÉSIMO SEXTO ANIVERSÁRIO DA IGREJA EVANGÉLICA A PALAVRA DE CRISTO NO BRASIL.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/4812</t>
+  </si>
+  <si>
+    <t>URGÊNCIA NA CONCRETIZAÇÃO DO PROJETO DE PAVIMENTAÇÃO ASFÁLTICA DO CONJUNTO MAURO BENTO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/4811</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/4810</t>
+  </si>
+  <si>
+    <t>FAIXA DE PEDESTRE NA RUA CASTRO ALVES ESQUINA COM RUA CAPITÃO FRANCISCO JOAQUIM VILELA.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/4809</t>
+  </si>
+  <si>
+    <t>BENFEITORIAS À ESCOLA MUNICIPAL IZABEL FRANCO DE CARVALHO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/4808</t>
+  </si>
+  <si>
+    <t>PAVIMENTAÇÃO DA RUA JOÃO J. O. FRANÇA NO SETOR JARDIM DA LIBERDADE.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/4807</t>
+  </si>
+  <si>
     <t>Alcides Peregrino Fazolino</t>
-  </si>
-[...253 lines deleted...]
-    <t>https://www.jatai.go.leg.br/materia/4807</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4691</t>
   </si>
   <si>
     <t>SOLICITA MELHORIAS NA PRAÇA DA BANDEIRA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -6194,24899 +6212,24977 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23527" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23519" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23516" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23511" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23508" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23507" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23506" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23484" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23475" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23473" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23461" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23459" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23458" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23457" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23456" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23455" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23454" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23415" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23411" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23403" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23391" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23390" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23384" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23383" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23360" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23355" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23353" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23341" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23332" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23320" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23316" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23302" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23275" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23273" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23265" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23264" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23263" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23255" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23245" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23244" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23238" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23235" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23223" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23218" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23214" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23201" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23198" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23197" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23195" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23191" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23189" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23188" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23187" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23180" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23178" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23144" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23143" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23142" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23122" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23121" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23116" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23109" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23097" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23088" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23087" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23086" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23084" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23082" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23081" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23080" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23077" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23071" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23070" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23068" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23053" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23052" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23051" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23039" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23031" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22973" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22948" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22880" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22879" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22878" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22877" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22876" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22875" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22874" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22873" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22872" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22871" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22870" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22869" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22868" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22867" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22866" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22865" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22864" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22863" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22862" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22861" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22860" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22859" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22858" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22857" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22856" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22855" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22854" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22853" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22852" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22851" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22850" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22849" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22848" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22847" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22765" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22764" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22763" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22762" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22761" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22760" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22759" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22758" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22757" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22756" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22755" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22754" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22753" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22752" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22751" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22750" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22749" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22748" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22747" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22746" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22745" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22744" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22733" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22732" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22731" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22730" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22729" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22728" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22727" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22726" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22725" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22724" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22723" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22722" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22721" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22720" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22719" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22718" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22717" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22716" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22715" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22714" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22650" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22634" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22609" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22605" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22603" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22593" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22591" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22584" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22580" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22579" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22572" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22524" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22519" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22518" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22516" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22512" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22509" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22508" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22507" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22506" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22505" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22504" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22502" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22447" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22444" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22443" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22439" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22437" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22436" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22413" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22407" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22406" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22405" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22403" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22391" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22368" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22361" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22334" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22318" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22306" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22303" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22300" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22298" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22296" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22289" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22288" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22284" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22282" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22278" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22274" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22266" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22256" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22247" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22244" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22241" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22236" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22231" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22188" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22180" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22179" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22178" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22177" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22168" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22135" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22130" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22129" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22126" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22102" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22092" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22091" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22087" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22084" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22077" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22062" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22038" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22037" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22036" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22035" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22015" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22000" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21999" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21998" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21988" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21977" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21972" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21954" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21953" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21950" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21935" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21933" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21930" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21927" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21876" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21871" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21865" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21851" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21850" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21823" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21821" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21819" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21818" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21809" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21807" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21792" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21784" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21779" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21776" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21754" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21744" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21721" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21719" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21718" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21704" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21692" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21674" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21673" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21660" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21655" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21654" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21653" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21652" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21649" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21648" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21591" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21586" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21584" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21583" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21582" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21581" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21579" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21569" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21566" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21562" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21560" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21559" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21556" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21555" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21551" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21544" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21542" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21533" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21529" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21505" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21470" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21468" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21462" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21458" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21455" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21451" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21450" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21449" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21448" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21447" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21446" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21445" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21444" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21443" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21442" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21441" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21440" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21439" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21438" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21437" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21436" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21435" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21434" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21433" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21432" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21431" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21430" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21429" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21428" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21427" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21426" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21425" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21424" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21423" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21422" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21421" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21420" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21418" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21417" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21416" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21415" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21413" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21412" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21411" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21410" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21409" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21408" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21407" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21406" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21405" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21404" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21402" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21400" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21399" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21388" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21338" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21336" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21333" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21332" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21331" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21330" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21329" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21313" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21308" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21283" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21281" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21280" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21258" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21249" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21227" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21221" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21219" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21196" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21186" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21184" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21183" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21180" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21158" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21157" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21142" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21141" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21140" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21122" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21121" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21120" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21119" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21118" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21114" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21113" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21109" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21104" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21102" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21098" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21095" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21068" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21064" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21054" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21053" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21047" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21046" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21019" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21018" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21008" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21004" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21003" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21002" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21001" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20999" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20996" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20985" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20982" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20978" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20974" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20971" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20964" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20961" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20955" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20954" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20944" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20943" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20935" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20934" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20933" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20926" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20917" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20892" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20885" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20881" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20880" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20879" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20878" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20877" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20876" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20875" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20871" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20866" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20858" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20855" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20854" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20833" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20832" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20831" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20830" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20829" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20828" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20826" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20825" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20824" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20823" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20822" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20821" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20820" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20818" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20805" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20804" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20803" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20801" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20800" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20785" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20763" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20761" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20760" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20759" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20758" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20757" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20756" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20755" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20754" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20753" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20752" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20751" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20750" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20686" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20684" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20680" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20678" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20677" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20676" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20675" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20660" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20652" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20651" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20650" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20637" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20632" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20630" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20627" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20623" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20620" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20619" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20607" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20606" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20604" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20603" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20589" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20569" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20564" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20554" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20553" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20550" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20548" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20542" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20532" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20531" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20530" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20524" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20521" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20512" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20505" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20504" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20493" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20476" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20475" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20474" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20472" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20471" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20467" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20466" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20463" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20458" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20430" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20428" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20427" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20426" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20409" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20404" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20401" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20400" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20390" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20384" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20381" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20378" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20370" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20345" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20339" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20337" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20329" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20328" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20323" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20322" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20302" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20300" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20299" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20297" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20271" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20268" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20267" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20248" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20246" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20245" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20240" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20239" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20224" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20222" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20216" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20215" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20213" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20212" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20211" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20210" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20209" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20208" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20198" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20192" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20188" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20182" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20180" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20179" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20177" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20176" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20175" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20156" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20142" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20131" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20127" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20126" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20117" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20091" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20081" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20080" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20076" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20068" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20061" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20058" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20051" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20035" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20034" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20014" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20007" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19996" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19979" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19977" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19975" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19973" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19972" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19966" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19963" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19922" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19916" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19909" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19901" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19900" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19889" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19884" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19883" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19882" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19875" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19874" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19872" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19870" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19860" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19857" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19848" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19824" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19823" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19822" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19821" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19820" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19819" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19818" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19817" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19812" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19794" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19792" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19785" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19782" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19778" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19776" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19775" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19774" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19770" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19769" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19768" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19764" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19757" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19756" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19752" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19736" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19735" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19734" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19731" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19730" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19729" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19712" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19694" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19681" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19665" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19661" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19660" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19653" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19648" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19647" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19646" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19641" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19639" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19630" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19626" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19625" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19616" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19615" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19604" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19587" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19585" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19580" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19552" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19551" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19539" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19531" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19530" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19529" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19528" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19527" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19516" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19485" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19484" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19468" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19466" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19463" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19443" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19432" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19430" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19426" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19417" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19411" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19387" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19386" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19351" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19350" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19336" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19333" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19332" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19283" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19264" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19261" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19258" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19250" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19211" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19202" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19195" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19188" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19186" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19175" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19174" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19167" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19166" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19163" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19162" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19144" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19137" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19136" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19127" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19123" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19116" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19114" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19106" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19105" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19066" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19065" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19054" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19048" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19046" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19021" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19019" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19018" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19016" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19013" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19012" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19011" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19004" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19003" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19002" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19001" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19000" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18999" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18998" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18997" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18996" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18995" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18994" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18993" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18992" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18991" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18990" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18989" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18988" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18987" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18986" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18985" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18983" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18982" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18981" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18980" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18979" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18978" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18977" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18963" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18959" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18958" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18932" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18931" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18926" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18909" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18900" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18884" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18883" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18881" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18877" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18876" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18875" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18843" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18835" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18816" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18789" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18770" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18769" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18767" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18750" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18747" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18745" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18743" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18722" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18720" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18719" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18718" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18717" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18663" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18646" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18614" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18612" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18606" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18603" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18586" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18585" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18509" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18507" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18501" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18500" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18474" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18471" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18459" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18451" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18445" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18444" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18443" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18426" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18396" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18384" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18370" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18352" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18349" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18338" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18299" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18291" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18290" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18287" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18269" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18263" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18260" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18251" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18238" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18231" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18221" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18212" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18206" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18188" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18187" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18186" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18185" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18184" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18155" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18150" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18145" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18144" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18142" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18140" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18139" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18128" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18125" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18123" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18122" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18096" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18095" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17268" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17255" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15209" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15206" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14456" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14455" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14453" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14452" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14450" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14449" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14261" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14238" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14236" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14234" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14232" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5489" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5488" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5487" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5486" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5485" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5484" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5483" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5482" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5481" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5480" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5479" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5478" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5477" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5476" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5475" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5474" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5473" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5472" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5471" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5470" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5469" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5468" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5467" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5466" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5465" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5444" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5443" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5341" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5290" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5289" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5288" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5287" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5286" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5285" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5284" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5283" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5282" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5281" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5280" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5279" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5278" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5277" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5276" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5275" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5274" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5273" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5149" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5148" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5147" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5146" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5145" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5144" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5143" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5141" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5140" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5139" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5138" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5137" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5136" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5135" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5134" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5133" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5132" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5131" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5130" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4967" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4842" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4841" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4840" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4839" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4838" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4837" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4836" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4829" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4827" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4826" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4825" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4824" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4822" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4821" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4820" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4819" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4818" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4817" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4816" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4815" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4814" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4812" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4811" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4810" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4809" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4808" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4807" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4691" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23590" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23578" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23533" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23527" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23519" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23516" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23511" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23506" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23484" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23480" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23475" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23473" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23461" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23459" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23458" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23457" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23456" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23454" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23415" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23411" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23403" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23391" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23390" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23384" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23383" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23360" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23355" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23353" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23341" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23332" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23320" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23316" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23302" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23275" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23273" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23265" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23264" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23263" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23255" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23245" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23244" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23238" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23235" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23223" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23218" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23214" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23201" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23198" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23197" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23195" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23191" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23189" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23188" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23187" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23180" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23178" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23144" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23143" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23142" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23122" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23121" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23116" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23109" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23097" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23088" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23087" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23086" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23084" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23082" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23081" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23080" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23077" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23071" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23070" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23068" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23052" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23051" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22973" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22948" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22880" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22879" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22878" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22877" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22876" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22875" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22874" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22873" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22872" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22871" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22870" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22869" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22868" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22867" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22866" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22865" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22864" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22863" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22862" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22861" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22860" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22859" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22858" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22857" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22856" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22855" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22854" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22853" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22852" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22851" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22850" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22849" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22848" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22847" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22765" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22764" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22763" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22762" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22761" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22760" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22759" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22758" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22757" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22756" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22755" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22754" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22753" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22752" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22751" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22750" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22749" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22748" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22747" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22746" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22745" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22744" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22733" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22732" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22731" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22730" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22729" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22728" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22727" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22726" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22725" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22724" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22723" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22722" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22721" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22720" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22719" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22718" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22717" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22716" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22715" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22714" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22650" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22634" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22609" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22605" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22603" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22593" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22591" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22584" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22580" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22579" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22572" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22524" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22519" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22518" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22516" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22512" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22509" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22508" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22507" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22506" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22505" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22504" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22502" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22447" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22444" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22443" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22439" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22437" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22436" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22413" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22407" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22406" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22405" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22403" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22391" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22368" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22361" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22334" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22318" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22306" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22303" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22300" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22298" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22296" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22289" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22288" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22284" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22282" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22278" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22274" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22266" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22256" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22247" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22244" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22241" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22236" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22231" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22188" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22180" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22179" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22178" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22177" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22168" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22135" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22130" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22129" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22126" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22102" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22092" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22091" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22087" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22084" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22077" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22062" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22038" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22037" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22036" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22035" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22015" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22000" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21999" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21998" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21988" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21977" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21972" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21954" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21953" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21950" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21935" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21933" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21930" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21927" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21876" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21871" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21865" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21851" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21850" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21823" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21821" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21819" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21818" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21809" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21807" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21792" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21784" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21779" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21776" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21754" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21744" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21721" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21719" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21718" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21704" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21692" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21674" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21673" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21660" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21655" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21654" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21653" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21652" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21649" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21648" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21591" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21586" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21584" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21583" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21582" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21581" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21579" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21569" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21566" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21562" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21560" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21559" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21556" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21555" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21551" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21544" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21542" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21533" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21529" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21505" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21470" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21468" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21462" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21458" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21455" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21451" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21450" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21449" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21448" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21447" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21446" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21445" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21444" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21443" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21442" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21441" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21440" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21439" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21438" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21437" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21436" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21435" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21434" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21433" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21432" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21431" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21430" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21429" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21428" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21427" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21426" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21425" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21424" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21423" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21422" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21421" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21420" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21418" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21417" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21416" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21415" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21413" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21412" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21411" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21410" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21409" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21408" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21407" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21406" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21405" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21404" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21402" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21400" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21399" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21388" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21338" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21336" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21333" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21332" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21331" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21330" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21329" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21313" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21308" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21283" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21281" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21280" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21258" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21249" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21227" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21221" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21219" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21196" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21186" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21184" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21183" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21180" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21158" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21157" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21142" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21141" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21140" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21122" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21121" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21120" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21119" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21118" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21114" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21113" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21109" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21104" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21102" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21098" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21095" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21068" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21064" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21054" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21053" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21047" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21046" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21019" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21018" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21008" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21004" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21003" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21002" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21001" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20999" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20996" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20985" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20982" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20978" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20974" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20971" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20964" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20961" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20955" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20954" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20944" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20943" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20935" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20934" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20933" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20926" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20917" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20892" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20885" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20881" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20880" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20879" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20878" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20877" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20876" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20875" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20871" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20866" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20858" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20855" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20854" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20833" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20832" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20831" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20830" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20829" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20828" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20826" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20825" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20824" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20823" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20822" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20821" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20820" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20818" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20805" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20804" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20803" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20801" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20800" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20785" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20763" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20761" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20760" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20759" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20758" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20757" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20756" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20755" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20754" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20753" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20752" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20751" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20750" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20686" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20684" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20680" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20678" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20677" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20676" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20675" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20660" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20652" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20651" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20650" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20637" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20632" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20630" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20627" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20623" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20620" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20619" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20607" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20606" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20604" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20603" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20589" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20569" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20564" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20554" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20553" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20550" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20548" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20542" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20532" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20531" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20530" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20524" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20521" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20512" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20505" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20504" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20493" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20476" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20475" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20474" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20472" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20471" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20467" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20466" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20463" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20458" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20430" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20428" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20427" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20426" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20409" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20404" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20401" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20400" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20390" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20384" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20381" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20378" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20370" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20345" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20339" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20337" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20329" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20328" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20323" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20322" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20302" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20300" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20299" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20297" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20271" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20268" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20267" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20248" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20246" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20245" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20240" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20239" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20224" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20222" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20216" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20215" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20213" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20212" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20211" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20210" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20209" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20208" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20198" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20192" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20188" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20182" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20180" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20179" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20177" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20176" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20175" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20156" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20142" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20131" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20127" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20126" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20117" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20091" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20081" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20080" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20076" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20068" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20061" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20058" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20051" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20035" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20034" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20014" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20007" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19996" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19979" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19977" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19975" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19973" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19972" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19966" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19963" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19922" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19916" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19909" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19901" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19900" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19889" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19884" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19883" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19882" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19875" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19874" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19872" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19870" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19860" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19857" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19848" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19824" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19823" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19822" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19821" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19820" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19819" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19818" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19817" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19812" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19794" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19792" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19785" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19782" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19778" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19776" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19775" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19774" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19770" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19769" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19768" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19764" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19757" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19756" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19752" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19736" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19735" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19734" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19731" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19730" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19729" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19712" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19694" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19681" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19665" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19661" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19660" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19653" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19648" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19647" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19646" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19641" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19639" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19630" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19626" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19625" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19616" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19615" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19604" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19587" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19585" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19580" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19552" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19551" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19539" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19531" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19530" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19529" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19528" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19527" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19516" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19485" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19484" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19468" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19466" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19463" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19443" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19432" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19430" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19426" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19417" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19411" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19387" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19386" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19351" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19350" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19336" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19333" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19332" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19283" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19264" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19261" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19258" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19250" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19211" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19202" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19195" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19188" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19186" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19175" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19174" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19167" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19166" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19163" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19162" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19144" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19137" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19136" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19127" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19123" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19116" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19114" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19106" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19105" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19066" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19065" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19054" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19048" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19046" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19021" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19019" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19018" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19016" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19013" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19012" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19011" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19004" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19003" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19002" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19001" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19000" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18999" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18998" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18997" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18996" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18995" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18994" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18993" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18992" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18991" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18990" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18989" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18988" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18987" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18986" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18985" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18983" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18982" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18981" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18980" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18979" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18978" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18977" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18963" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18959" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18958" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18932" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18931" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18926" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18909" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18900" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18884" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18883" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18881" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18877" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18876" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18875" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18843" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18835" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18816" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18789" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18770" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18769" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18767" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18750" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18747" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18745" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18743" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18722" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18720" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18719" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18718" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18717" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18663" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18646" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18614" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18612" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18606" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18603" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18586" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18585" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18509" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18507" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18501" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18500" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18474" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18471" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18459" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18451" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18445" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18444" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18443" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18426" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18396" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18384" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18370" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18352" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18349" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18338" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18299" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18291" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18290" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18287" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18269" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18263" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18260" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18251" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18238" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18231" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18221" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18212" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18206" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18188" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18187" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18186" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18185" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18184" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18155" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18150" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18145" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18144" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18142" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18140" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18139" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18128" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18125" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18123" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18122" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18096" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18095" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17268" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17255" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15209" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15206" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14456" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14455" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14453" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14452" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14450" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14449" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14261" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14238" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14236" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14234" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14232" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5489" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5488" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5487" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5486" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5485" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5484" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5483" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5482" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5481" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5480" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5479" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5478" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5477" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5476" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5475" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5474" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5473" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5472" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5471" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5470" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5469" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5468" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5467" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5466" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5465" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5444" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5443" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5341" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5290" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5289" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5288" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5287" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5286" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5285" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5284" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5283" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5282" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5281" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5280" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5279" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5278" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5277" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5276" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5275" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5274" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5273" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5149" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5148" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5147" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5146" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5145" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5144" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5143" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5141" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5140" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5139" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5138" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5137" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5136" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5135" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5134" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5133" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5132" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5131" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5130" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4967" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4842" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4841" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4840" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4839" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4838" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4837" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4836" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4829" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4827" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4826" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4825" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4824" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4822" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4821" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4820" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4819" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4818" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4817" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4816" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4815" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4814" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4812" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4811" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4810" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4809" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4808" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4807" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4691" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H955"/>
+  <dimension ref="A1:H958"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="39" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2">
-[...2 lines deleted...]
-      <c r="B2">
+      <c r="A2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3">
+        <v>23578</v>
+      </c>
+      <c r="B3">
         <v>2026</v>
       </c>
-      <c r="C2">
-[...26 lines deleted...]
-        <v>13</v>
+      <c r="C3">
+        <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B4" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>23511</v>
+        <v>23527</v>
       </c>
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F5" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6">
-[...6 lines deleted...]
-        <v>287</v>
+      <c r="A6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" t="s">
+        <v>8</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F6" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H6" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B7" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C7" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H7" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A8">
+        <v>23511</v>
+      </c>
+      <c r="B8">
+        <v>2026</v>
+      </c>
+      <c r="C8">
+        <v>288</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="H8" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A9">
+        <v>23508</v>
+      </c>
+      <c r="B9">
+        <v>2026</v>
+      </c>
+      <c r="C9">
+        <v>287</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F9" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H9" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C10" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F10" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="H10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C11" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="H11" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12">
-[...6 lines deleted...]
-        <v>270</v>
+      <c r="A12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" t="s">
+        <v>8</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F12" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="H12" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13">
-[...6 lines deleted...]
-        <v>260</v>
+      <c r="A13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" t="s">
+        <v>8</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F13" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="H13" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14">
-[...6 lines deleted...]
-        <v>258</v>
+      <c r="A14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" t="s">
+        <v>8</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F14" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="H14" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>23458</v>
+        <v>23473</v>
       </c>
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
-        <v>257</v>
+        <v>270</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F15" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="H15" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>23457</v>
+        <v>23461</v>
       </c>
       <c r="B16">
         <v>2026</v>
       </c>
       <c r="C16">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F16" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H16" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:8">
-      <c r="A17" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A17">
+        <v>23459</v>
+      </c>
+      <c r="B17">
+        <v>2026</v>
+      </c>
+      <c r="C17">
+        <v>258</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F17" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="H17" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>23455</v>
+        <v>23458</v>
       </c>
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F18" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="H18" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>23454</v>
+        <v>23457</v>
       </c>
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F19" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="H19" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B20" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D20" t="s">
-        <v>57</v>
+        <v>9</v>
       </c>
       <c r="E20" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="F20" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="H20" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:8">
-      <c r="A21" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A21">
+        <v>23455</v>
+      </c>
+      <c r="B21">
+        <v>2026</v>
+      </c>
+      <c r="C21">
+        <v>254</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F21" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="H21" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>23403</v>
+        <v>23454</v>
       </c>
       <c r="B22">
         <v>2026</v>
       </c>
       <c r="C22">
-        <v>225</v>
+        <v>253</v>
       </c>
       <c r="D22" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E22" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F22" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="H22" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:8">
-      <c r="A23">
-[...6 lines deleted...]
-        <v>39</v>
+      <c r="A23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" t="s">
+        <v>8</v>
       </c>
       <c r="D23" t="s">
-        <v>19</v>
+        <v>67</v>
       </c>
       <c r="E23" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="F23" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="H23" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D24" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E24" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F24" t="s">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H24" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>23384</v>
+        <v>23403</v>
       </c>
       <c r="B25">
         <v>2026</v>
       </c>
       <c r="C25">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D25" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E25" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F25" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="H25" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>23383</v>
+        <v>23391</v>
       </c>
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
-        <v>217</v>
+        <v>39</v>
       </c>
       <c r="D26" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E26" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="H26" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:8">
-      <c r="A27">
-[...6 lines deleted...]
-        <v>203</v>
+      <c r="A27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C27" t="s">
+        <v>8</v>
       </c>
       <c r="D27" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E27" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F27" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="H27" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>23355</v>
+        <v>23384</v>
       </c>
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
-        <v>37</v>
+        <v>218</v>
       </c>
       <c r="D28" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E28" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F28" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="H28" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>23353</v>
+        <v>23383</v>
       </c>
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="D29" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E29" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F29" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H29" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:8">
-      <c r="A30" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A30">
+        <v>23360</v>
+      </c>
+      <c r="B30">
+        <v>2026</v>
+      </c>
+      <c r="C30">
+        <v>203</v>
       </c>
       <c r="D30" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E30" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F30" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="H30" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>23332</v>
+        <v>23355</v>
       </c>
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
-        <v>187</v>
+        <v>37</v>
       </c>
       <c r="D31" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E31" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="H31" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>23320</v>
+        <v>23353</v>
       </c>
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
-        <v>181</v>
+        <v>199</v>
       </c>
       <c r="D32" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E32" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F32" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="H32" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C33" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D33" t="s">
-        <v>86</v>
+        <v>19</v>
       </c>
       <c r="E33" t="s">
-        <v>87</v>
+        <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>88</v>
+        <v>37</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H33" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="34" spans="1:8">
-      <c r="A34" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A34">
+        <v>23332</v>
+      </c>
+      <c r="B34">
+        <v>2026</v>
+      </c>
+      <c r="C34">
+        <v>187</v>
       </c>
       <c r="D34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" t="s">
+        <v>10</v>
+      </c>
+      <c r="F34" t="s">
+        <v>16</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H34" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35">
+        <v>23320</v>
+      </c>
+      <c r="B35">
+        <v>2026</v>
+      </c>
+      <c r="C35">
+        <v>181</v>
+      </c>
+      <c r="D35" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" t="s">
+        <v>10</v>
+      </c>
+      <c r="F35" t="s">
+        <v>16</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H35" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>8</v>
+      </c>
+      <c r="B36" t="s">
+        <v>8</v>
+      </c>
+      <c r="C36" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" t="s">
+        <v>96</v>
+      </c>
+      <c r="E36" t="s">
+        <v>97</v>
+      </c>
+      <c r="F36" t="s">
+        <v>21</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H36" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B37" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" t="s">
         <v>19</v>
       </c>
-      <c r="E34" t="s">
+      <c r="E37" t="s">
         <v>20</v>
       </c>
-      <c r="F34" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="F37" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="H37" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B38" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C38" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D38" t="s">
-        <v>19</v>
+        <v>96</v>
       </c>
       <c r="E38" t="s">
-        <v>20</v>
+        <v>97</v>
       </c>
       <c r="F38" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="H38" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="39" spans="1:8">
-      <c r="A39" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A39">
+        <v>23273</v>
+      </c>
+      <c r="B39">
+        <v>2026</v>
+      </c>
+      <c r="C39">
+        <v>27</v>
       </c>
       <c r="D39" t="s">
         <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="H39" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
     </row>
     <row r="40" spans="1:8">
-      <c r="A40" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A40">
+        <v>23265</v>
+      </c>
+      <c r="B40">
+        <v>2026</v>
+      </c>
+      <c r="C40">
+        <v>150</v>
       </c>
       <c r="D40" t="s">
+        <v>9</v>
+      </c>
+      <c r="E40" t="s">
+        <v>10</v>
+      </c>
+      <c r="F40" t="s">
+        <v>16</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H40" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>8</v>
+      </c>
+      <c r="B41" t="s">
+        <v>8</v>
+      </c>
+      <c r="C41" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" t="s">
         <v>19</v>
       </c>
-      <c r="E40" t="s">
+      <c r="E41" t="s">
         <v>20</v>
       </c>
-      <c r="F40" t="s">
-[...10 lines deleted...]
-      <c r="A41">
+      <c r="F41" t="s">
+        <v>48</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H41" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>8</v>
+      </c>
+      <c r="B42" t="s">
+        <v>8</v>
+      </c>
+      <c r="C42" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" t="s">
+        <v>19</v>
+      </c>
+      <c r="E42" t="s">
+        <v>20</v>
+      </c>
+      <c r="F42" t="s">
+        <v>21</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H42" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>8</v>
+      </c>
+      <c r="B43" t="s">
+        <v>8</v>
+      </c>
+      <c r="C43" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43" t="s">
+        <v>19</v>
+      </c>
+      <c r="E43" t="s">
+        <v>20</v>
+      </c>
+      <c r="F43" t="s">
+        <v>45</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H43" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44">
         <v>23245</v>
       </c>
-      <c r="B41">
+      <c r="B44">
         <v>2026</v>
       </c>
-      <c r="C41">
+      <c r="C44">
         <v>135</v>
       </c>
-      <c r="D41" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="D44" t="s">
-        <v>86</v>
+        <v>9</v>
       </c>
       <c r="E44" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="F44" t="s">
-        <v>88</v>
+        <v>16</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="H44" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>23223</v>
+        <v>23244</v>
       </c>
       <c r="B45">
         <v>2026</v>
       </c>
       <c r="C45">
+        <v>134</v>
+      </c>
+      <c r="D45" t="s">
+        <v>9</v>
+      </c>
+      <c r="E45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H45" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46">
+        <v>23238</v>
+      </c>
+      <c r="B46">
+        <v>2026</v>
+      </c>
+      <c r="C46">
+        <v>130</v>
+      </c>
+      <c r="D46" t="s">
+        <v>9</v>
+      </c>
+      <c r="E46" t="s">
+        <v>10</v>
+      </c>
+      <c r="F46" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H46" t="s">
         <v>119</v>
       </c>
-      <c r="D45" t="s">
-[...39 lines deleted...]
-      </c>
     </row>
     <row r="47" spans="1:8">
-      <c r="A47">
-[...2 lines deleted...]
-      <c r="B47">
+      <c r="A47" t="s">
+        <v>8</v>
+      </c>
+      <c r="B47" t="s">
+        <v>8</v>
+      </c>
+      <c r="C47" t="s">
+        <v>8</v>
+      </c>
+      <c r="D47" t="s">
+        <v>96</v>
+      </c>
+      <c r="E47" t="s">
+        <v>97</v>
+      </c>
+      <c r="F47" t="s">
+        <v>48</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H47" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48">
+        <v>23223</v>
+      </c>
+      <c r="B48">
         <v>2026</v>
       </c>
-      <c r="C47">
-[...26 lines deleted...]
-        <v>13</v>
+      <c r="C48">
+        <v>119</v>
       </c>
       <c r="D48" t="s">
-        <v>86</v>
+        <v>9</v>
       </c>
       <c r="E48" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="F48" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="H48" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B49" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C49" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D49" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="E49" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="F49" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="H49" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>23197</v>
+        <v>23214</v>
       </c>
       <c r="B50">
         <v>2026</v>
       </c>
       <c r="C50">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="D50" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E50" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F50" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="H50" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B51" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C51" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D51" t="s">
-        <v>125</v>
+        <v>96</v>
       </c>
       <c r="E51" t="s">
-        <v>126</v>
+        <v>97</v>
       </c>
       <c r="F51" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H51" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="52" spans="1:8">
-      <c r="A52">
-[...6 lines deleted...]
-        <v>101</v>
+      <c r="A52" t="s">
+        <v>8</v>
+      </c>
+      <c r="B52" t="s">
+        <v>8</v>
+      </c>
+      <c r="C52" t="s">
+        <v>8</v>
       </c>
       <c r="D52" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E52" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F52" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H52" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>23189</v>
+        <v>23197</v>
       </c>
       <c r="B53">
         <v>2026</v>
       </c>
       <c r="C53">
-        <v>7</v>
+        <v>106</v>
       </c>
       <c r="D53" t="s">
-        <v>125</v>
+        <v>9</v>
       </c>
       <c r="E53" t="s">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="F53" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="H53" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="54" spans="1:8">
-      <c r="A54">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="A54" t="s">
+        <v>8</v>
+      </c>
+      <c r="B54" t="s">
+        <v>8</v>
+      </c>
+      <c r="C54" t="s">
+        <v>8</v>
       </c>
       <c r="D54" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="E54" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="F54" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="H54" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>23187</v>
+        <v>23191</v>
       </c>
       <c r="B55">
         <v>2026</v>
       </c>
       <c r="C55">
-        <v>5</v>
+        <v>101</v>
       </c>
       <c r="D55" t="s">
-        <v>125</v>
+        <v>9</v>
       </c>
       <c r="E55" t="s">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="F55" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="H55" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>23180</v>
+        <v>23189</v>
       </c>
       <c r="B56">
         <v>2026</v>
       </c>
       <c r="C56">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="D56" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
       <c r="E56" t="s">
-        <v>9</v>
+        <v>135</v>
       </c>
       <c r="F56" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="H56" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>23178</v>
+        <v>23188</v>
       </c>
       <c r="B57">
         <v>2026</v>
       </c>
       <c r="C57">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D57" t="s">
-        <v>86</v>
+        <v>134</v>
       </c>
       <c r="E57" t="s">
-        <v>87</v>
+        <v>135</v>
       </c>
       <c r="F57" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="H57" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>23144</v>
+        <v>23187</v>
       </c>
       <c r="B58">
         <v>2026</v>
       </c>
       <c r="C58">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="D58" t="s">
-        <v>19</v>
+        <v>134</v>
       </c>
       <c r="E58" t="s">
-        <v>20</v>
+        <v>135</v>
       </c>
       <c r="F58" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H58" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>23143</v>
+        <v>23180</v>
       </c>
       <c r="B59">
         <v>2026</v>
       </c>
       <c r="C59">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="D59" t="s">
-        <v>86</v>
+        <v>9</v>
       </c>
       <c r="E59" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="F59" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="H59" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>23142</v>
+        <v>23178</v>
       </c>
       <c r="B60">
         <v>2026</v>
       </c>
       <c r="C60">
-        <v>68</v>
+        <v>7</v>
       </c>
       <c r="D60" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="E60" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="F60" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="H60" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>23122</v>
+        <v>23144</v>
       </c>
       <c r="B61">
         <v>2026</v>
       </c>
       <c r="C61">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="D61" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E61" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F61" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="H61" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>23121</v>
+        <v>23143</v>
       </c>
       <c r="B62">
         <v>2026</v>
       </c>
       <c r="C62">
-        <v>54</v>
+        <v>5</v>
       </c>
       <c r="D62" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="E62" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="F62" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="H62" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
     </row>
     <row r="63" spans="1:8">
-      <c r="A63" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A63">
+        <v>23142</v>
+      </c>
+      <c r="B63">
+        <v>2026</v>
+      </c>
+      <c r="C63">
+        <v>68</v>
       </c>
       <c r="D63" t="s">
-        <v>86</v>
+        <v>9</v>
       </c>
       <c r="E63" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="F63" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="H63" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>23109</v>
+        <v>23122</v>
       </c>
       <c r="B64">
         <v>2026</v>
       </c>
       <c r="C64">
+        <v>55</v>
+      </c>
+      <c r="D64" t="s">
+        <v>9</v>
+      </c>
+      <c r="E64" t="s">
+        <v>10</v>
+      </c>
+      <c r="F64" t="s">
+        <v>16</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H64" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65">
+        <v>23121</v>
+      </c>
+      <c r="B65">
+        <v>2026</v>
+      </c>
+      <c r="C65">
+        <v>54</v>
+      </c>
+      <c r="D65" t="s">
+        <v>9</v>
+      </c>
+      <c r="E65" t="s">
+        <v>10</v>
+      </c>
+      <c r="F65" t="s">
+        <v>16</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H65" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>8</v>
+      </c>
+      <c r="C66" t="s">
+        <v>8</v>
+      </c>
+      <c r="D66" t="s">
+        <v>96</v>
+      </c>
+      <c r="E66" t="s">
+        <v>97</v>
+      </c>
+      <c r="F66" t="s">
+        <v>71</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H66" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67">
+        <v>23109</v>
+      </c>
+      <c r="B67">
+        <v>2026</v>
+      </c>
+      <c r="C67">
         <v>43</v>
       </c>
-      <c r="D64" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="D67" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E67" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F67" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="H67" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
     </row>
     <row r="68" spans="1:8">
-      <c r="A68">
-[...6 lines deleted...]
-        <v>29</v>
+      <c r="A68" t="s">
+        <v>8</v>
+      </c>
+      <c r="B68" t="s">
+        <v>8</v>
+      </c>
+      <c r="C68" t="s">
+        <v>8</v>
       </c>
       <c r="D68" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="E68" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="F68" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="H68" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>23084</v>
+        <v>23088</v>
       </c>
       <c r="B69">
         <v>2026</v>
       </c>
       <c r="C69">
-        <v>2</v>
+        <v>31</v>
       </c>
       <c r="D69" t="s">
-        <v>86</v>
+        <v>9</v>
       </c>
       <c r="E69" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="F69" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="H69" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
     </row>
     <row r="70" spans="1:8">
-      <c r="A70">
-[...6 lines deleted...]
-        <v>26</v>
+      <c r="A70" t="s">
+        <v>8</v>
+      </c>
+      <c r="B70" t="s">
+        <v>8</v>
+      </c>
+      <c r="C70" t="s">
+        <v>8</v>
       </c>
       <c r="D70" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E70" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F70" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="H70" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>23081</v>
+        <v>23086</v>
       </c>
       <c r="B71">
         <v>2026</v>
       </c>
       <c r="C71">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D71" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E71" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F71" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="H71" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>23080</v>
+        <v>23084</v>
       </c>
       <c r="B72">
         <v>2026</v>
       </c>
       <c r="C72">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="D72" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="E72" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="F72" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="H72" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
     </row>
     <row r="73" spans="1:8">
-      <c r="A73" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A73">
+        <v>23082</v>
+      </c>
+      <c r="B73">
+        <v>2026</v>
+      </c>
+      <c r="C73">
+        <v>26</v>
       </c>
       <c r="D73" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E73" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F73" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="H73" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>23071</v>
+        <v>23081</v>
       </c>
       <c r="B74">
         <v>2026</v>
       </c>
       <c r="C74">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D74" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E74" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F74" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="H74" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>23070</v>
+        <v>23080</v>
       </c>
       <c r="B75">
         <v>2026</v>
       </c>
       <c r="C75">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D75" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E75" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F75" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="H75" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="76" spans="1:8">
-      <c r="A76">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="A76" t="s">
+        <v>8</v>
+      </c>
+      <c r="B76" t="s">
+        <v>8</v>
+      </c>
+      <c r="C76" t="s">
+        <v>8</v>
       </c>
       <c r="D76" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E76" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F76" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="H76" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>23053</v>
+        <v>23071</v>
       </c>
       <c r="B77">
         <v>2026</v>
       </c>
       <c r="C77">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D77" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E77" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F77" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="H77" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>23052</v>
+        <v>23070</v>
       </c>
       <c r="B78">
         <v>2026</v>
       </c>
       <c r="C78">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="D78" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E78" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F78" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="H78" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>23051</v>
+        <v>23068</v>
       </c>
       <c r="B79">
         <v>2026</v>
       </c>
       <c r="C79">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D79" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E79" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F79" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="H79" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
     </row>
     <row r="80" spans="1:8">
-      <c r="A80" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A80">
+        <v>23053</v>
+      </c>
+      <c r="B80">
+        <v>2026</v>
+      </c>
+      <c r="C80">
+        <v>11</v>
       </c>
       <c r="D80" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E80" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F80" t="s">
-        <v>88</v>
+        <v>16</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="H80" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
     </row>
     <row r="81" spans="1:8">
-      <c r="A81" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A81">
+        <v>23052</v>
+      </c>
+      <c r="B81">
+        <v>2026</v>
+      </c>
+      <c r="C81">
+        <v>3</v>
       </c>
       <c r="D81" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E81" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F81" t="s">
-        <v>186</v>
+        <v>16</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="H81" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="82" spans="1:8">
-      <c r="A82" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A82">
+        <v>23051</v>
+      </c>
+      <c r="B82">
+        <v>2026</v>
+      </c>
+      <c r="C82">
+        <v>10</v>
       </c>
       <c r="D82" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E82" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F82" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="H82" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B83" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C83" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D83" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E83" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F83" t="s">
-        <v>35</v>
+        <v>71</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="H83" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B84" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C84" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D84" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E84" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F84" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="H84" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
     </row>
     <row r="85" spans="1:8">
-      <c r="A85">
-[...6 lines deleted...]
-        <v>781</v>
+      <c r="A85" t="s">
+        <v>8</v>
+      </c>
+      <c r="B85" t="s">
+        <v>8</v>
+      </c>
+      <c r="C85" t="s">
+        <v>8</v>
       </c>
       <c r="D85" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E85" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F85" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="H85" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="86" spans="1:8">
-      <c r="A86">
-[...6 lines deleted...]
-        <v>195</v>
+      <c r="A86" t="s">
+        <v>8</v>
+      </c>
+      <c r="B86" t="s">
+        <v>8</v>
+      </c>
+      <c r="C86" t="s">
+        <v>8</v>
       </c>
       <c r="D86" t="s">
-        <v>197</v>
+        <v>26</v>
       </c>
       <c r="E86" t="s">
-        <v>198</v>
+        <v>27</v>
       </c>
       <c r="F86" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>199</v>
       </c>
       <c r="H86" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:8">
-      <c r="A87">
-[...6 lines deleted...]
-        <v>194</v>
+      <c r="A87" t="s">
+        <v>8</v>
+      </c>
+      <c r="B87" t="s">
+        <v>8</v>
+      </c>
+      <c r="C87" t="s">
+        <v>8</v>
       </c>
       <c r="D87" t="s">
-        <v>197</v>
+        <v>26</v>
       </c>
       <c r="E87" t="s">
-        <v>198</v>
+        <v>27</v>
       </c>
       <c r="F87" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>201</v>
       </c>
       <c r="H87" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>22877</v>
+        <v>22880</v>
       </c>
       <c r="B88">
         <v>2025</v>
       </c>
       <c r="C88">
-        <v>193</v>
+        <v>781</v>
       </c>
       <c r="D88" t="s">
-        <v>197</v>
+        <v>9</v>
       </c>
       <c r="E88" t="s">
-        <v>198</v>
+        <v>10</v>
       </c>
       <c r="F88" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>203</v>
       </c>
       <c r="H88" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>22876</v>
+        <v>22879</v>
       </c>
       <c r="B89">
         <v>2025</v>
       </c>
       <c r="C89">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D89" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E89" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F89" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="H89" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>22875</v>
+        <v>22878</v>
       </c>
       <c r="B90">
         <v>2025</v>
       </c>
       <c r="C90">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="D90" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E90" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F90" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="H90" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>22874</v>
+        <v>22877</v>
       </c>
       <c r="B91">
         <v>2025</v>
       </c>
       <c r="C91">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D91" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E91" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F91" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="H91" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>22873</v>
+        <v>22876</v>
       </c>
       <c r="B92">
         <v>2025</v>
       </c>
       <c r="C92">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="D92" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E92" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F92" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="H92" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>22872</v>
+        <v>22875</v>
       </c>
       <c r="B93">
         <v>2025</v>
       </c>
       <c r="C93">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="D93" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E93" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F93" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="H93" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>22871</v>
+        <v>22874</v>
       </c>
       <c r="B94">
         <v>2025</v>
       </c>
       <c r="C94">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D94" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E94" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F94" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="H94" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>22870</v>
+        <v>22873</v>
       </c>
       <c r="B95">
         <v>2025</v>
       </c>
       <c r="C95">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D95" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E95" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F95" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="H95" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>22869</v>
+        <v>22872</v>
       </c>
       <c r="B96">
         <v>2025</v>
       </c>
       <c r="C96">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="D96" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E96" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F96" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="H96" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>22868</v>
+        <v>22871</v>
       </c>
       <c r="B97">
         <v>2025</v>
       </c>
       <c r="C97">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="D97" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E97" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F97" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="H97" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>22867</v>
+        <v>22870</v>
       </c>
       <c r="B98">
         <v>2025</v>
       </c>
       <c r="C98">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D98" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E98" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F98" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="H98" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>22866</v>
+        <v>22869</v>
       </c>
       <c r="B99">
         <v>2025</v>
       </c>
       <c r="C99">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="D99" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E99" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F99" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="H99" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>22865</v>
+        <v>22868</v>
       </c>
       <c r="B100">
         <v>2025</v>
       </c>
       <c r="C100">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="D100" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E100" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F100" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="H100" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>22864</v>
+        <v>22867</v>
       </c>
       <c r="B101">
         <v>2025</v>
       </c>
       <c r="C101">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="D101" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E101" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F101" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="H101" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>22863</v>
+        <v>22866</v>
       </c>
       <c r="B102">
         <v>2025</v>
       </c>
       <c r="C102">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="D102" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E102" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F102" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="H102" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>22862</v>
+        <v>22865</v>
       </c>
       <c r="B103">
         <v>2025</v>
       </c>
       <c r="C103">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="D103" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E103" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F103" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="H103" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>22861</v>
+        <v>22864</v>
       </c>
       <c r="B104">
         <v>2025</v>
       </c>
       <c r="C104">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="D104" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E104" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F104" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="H104" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>22860</v>
+        <v>22863</v>
       </c>
       <c r="B105">
         <v>2025</v>
       </c>
       <c r="C105">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="D105" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E105" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F105" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="H105" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>22859</v>
+        <v>22862</v>
       </c>
       <c r="B106">
         <v>2025</v>
       </c>
       <c r="C106">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D106" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E106" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F106" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="H106" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>22858</v>
+        <v>22861</v>
       </c>
       <c r="B107">
         <v>2025</v>
       </c>
       <c r="C107">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D107" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E107" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F107" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="H107" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>22857</v>
+        <v>22860</v>
       </c>
       <c r="B108">
         <v>2025</v>
       </c>
       <c r="C108">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="D108" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E108" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F108" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="H108" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>22856</v>
+        <v>22859</v>
       </c>
       <c r="B109">
         <v>2025</v>
       </c>
       <c r="C109">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="D109" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E109" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F109" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="H109" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>22855</v>
+        <v>22858</v>
       </c>
       <c r="B110">
         <v>2025</v>
       </c>
       <c r="C110">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D110" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E110" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F110" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="H110" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>22854</v>
+        <v>22857</v>
       </c>
       <c r="B111">
         <v>2025</v>
       </c>
       <c r="C111">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D111" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E111" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F111" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="H111" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>22853</v>
+        <v>22856</v>
       </c>
       <c r="B112">
         <v>2025</v>
       </c>
       <c r="C112">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D112" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E112" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F112" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="H112" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>22852</v>
+        <v>22855</v>
       </c>
       <c r="B113">
         <v>2025</v>
       </c>
       <c r="C113">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D113" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E113" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F113" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="H113" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>22851</v>
+        <v>22854</v>
       </c>
       <c r="B114">
         <v>2025</v>
       </c>
       <c r="C114">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D114" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E114" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F114" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="H114" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>22850</v>
+        <v>22853</v>
       </c>
       <c r="B115">
         <v>2025</v>
       </c>
       <c r="C115">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D115" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E115" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F115" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="H115" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>22849</v>
+        <v>22852</v>
       </c>
       <c r="B116">
         <v>2025</v>
       </c>
       <c r="C116">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D116" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E116" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F116" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="H116" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>22848</v>
+        <v>22851</v>
       </c>
       <c r="B117">
         <v>2025</v>
       </c>
       <c r="C117">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="D117" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E117" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F117" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="H117" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>22847</v>
+        <v>22850</v>
       </c>
       <c r="B118">
         <v>2025</v>
       </c>
       <c r="C118">
+        <v>166</v>
+      </c>
+      <c r="D118" t="s">
+        <v>205</v>
+      </c>
+      <c r="E118" t="s">
+        <v>206</v>
+      </c>
+      <c r="F118" t="s">
+        <v>16</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H118" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119">
+        <v>22849</v>
+      </c>
+      <c r="B119">
+        <v>2025</v>
+      </c>
+      <c r="C119">
+        <v>165</v>
+      </c>
+      <c r="D119" t="s">
+        <v>205</v>
+      </c>
+      <c r="E119" t="s">
+        <v>206</v>
+      </c>
+      <c r="F119" t="s">
+        <v>16</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H119" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120">
+        <v>22848</v>
+      </c>
+      <c r="B120">
+        <v>2025</v>
+      </c>
+      <c r="C120">
+        <v>164</v>
+      </c>
+      <c r="D120" t="s">
+        <v>205</v>
+      </c>
+      <c r="E120" t="s">
+        <v>206</v>
+      </c>
+      <c r="F120" t="s">
+        <v>16</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H120" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121">
+        <v>22847</v>
+      </c>
+      <c r="B121">
+        <v>2025</v>
+      </c>
+      <c r="C121">
         <v>163</v>
       </c>
-      <c r="D118" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="D121" t="s">
-        <v>14</v>
+        <v>205</v>
       </c>
       <c r="E121" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F121" t="s">
         <v>16</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="H121" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B122" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C122" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D122" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E122" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F122" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="H122" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B123" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C123" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D123" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E123" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F123" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="H123" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B124" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C124" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D124" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E124" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F124" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="H124" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B125" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C125" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D125" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E125" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F125" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="H125" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B126" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C126" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D126" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E126" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F126" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="H126" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B127" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C127" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D127" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E127" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F127" t="s">
-        <v>186</v>
+        <v>48</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="H127" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B128" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C128" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D128" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E128" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F128" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="H128" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B129" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C129" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D129" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E129" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F129" t="s">
-        <v>186</v>
+        <v>45</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="H129" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B130" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C130" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D130" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E130" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F130" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="H130" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B131" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C131" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D131" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E131" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F131" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="H131" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B132" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C132" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D132" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E132" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F132" t="s">
-        <v>186</v>
+        <v>293</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="H132" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B133" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C133" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D133" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E133" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F133" t="s">
-        <v>79</v>
+        <v>21</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="H133" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B134" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C134" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D134" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E134" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F134" t="s">
-        <v>88</v>
+        <v>48</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="H134" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B135" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C135" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D135" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E135" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F135" t="s">
-        <v>186</v>
+        <v>293</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="H135" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B136" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C136" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D136" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E136" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F136" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="H136" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B137" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C137" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D137" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E137" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F137" t="s">
-        <v>88</v>
+        <v>45</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="H137" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B138" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C138" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D138" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E138" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F138" t="s">
-        <v>88</v>
+        <v>37</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="H138" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B139" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C139" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D139" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E139" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F139" t="s">
         <v>21</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="H139" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B140" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C140" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D140" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E140" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F140" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="H140" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B141" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C141" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D141" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E141" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F141" t="s">
-        <v>186</v>
+        <v>71</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="H141" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B142" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C142" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D142" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E142" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F142" t="s">
-        <v>186</v>
+        <v>40</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="H142" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B143" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C143" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D143" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E143" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F143" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="H143" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B144" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C144" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D144" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E144" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F144" t="s">
         <v>21</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="H144" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B145" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C145" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D145" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E145" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F145" t="s">
-        <v>317</v>
+        <v>71</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="H145" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B146" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C146" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D146" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E146" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F146" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="H146" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B147" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C147" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D147" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E147" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F147" t="s">
-        <v>186</v>
+        <v>45</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="H147" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B148" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C148" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D148" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E148" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F148" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="H148" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B149" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C149" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D149" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E149" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F149" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="H149" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B150" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C150" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D150" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E150" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F150" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="H150" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B151" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C151" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D151" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E151" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F151" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="H151" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B152" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C152" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D152" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E152" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F152" t="s">
-        <v>186</v>
+        <v>71</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="H152" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B153" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C153" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D153" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E153" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F153" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="H153" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B154" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C154" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D154" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E154" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F154" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="H154" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B155" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C155" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D155" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E155" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F155" t="s">
-        <v>317</v>
+        <v>48</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="H155" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B156" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C156" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D156" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E156" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F156" t="s">
-        <v>186</v>
+        <v>48</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="H156" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B157" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C157" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D157" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E157" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F157" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="H157" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B158" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C158" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D158" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E158" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F158" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="H158" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B159" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C159" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D159" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E159" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F159" t="s">
-        <v>186</v>
+        <v>16</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="H159" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B160" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C160" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D160" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E160" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F160" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="H160" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B161" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C161" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D161" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E161" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F161" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="H161" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
     </row>
     <row r="162" spans="1:8">
-      <c r="A162">
-[...6 lines deleted...]
-        <v>780</v>
+      <c r="A162" t="s">
+        <v>8</v>
+      </c>
+      <c r="B162" t="s">
+        <v>8</v>
+      </c>
+      <c r="C162" t="s">
+        <v>8</v>
       </c>
       <c r="D162" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E162" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F162" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="H162" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B163" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C163" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D163" t="s">
-        <v>86</v>
+        <v>26</v>
       </c>
       <c r="E163" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="F163" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="H163" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
     </row>
     <row r="164" spans="1:8">
-      <c r="A164">
-[...6 lines deleted...]
-        <v>767</v>
+      <c r="A164" t="s">
+        <v>8</v>
+      </c>
+      <c r="B164" t="s">
+        <v>8</v>
+      </c>
+      <c r="C164" t="s">
+        <v>8</v>
       </c>
       <c r="D164" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E164" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F164" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="H164" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
-        <v>22603</v>
+        <v>22634</v>
       </c>
       <c r="B165">
         <v>2025</v>
       </c>
       <c r="C165">
+        <v>780</v>
+      </c>
+      <c r="D165" t="s">
+        <v>9</v>
+      </c>
+      <c r="E165" t="s">
+        <v>10</v>
+      </c>
+      <c r="F165" t="s">
+        <v>16</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H165" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>8</v>
+      </c>
+      <c r="B166" t="s">
+        <v>8</v>
+      </c>
+      <c r="C166" t="s">
+        <v>8</v>
+      </c>
+      <c r="D166" t="s">
+        <v>96</v>
+      </c>
+      <c r="E166" t="s">
+        <v>97</v>
+      </c>
+      <c r="F166" t="s">
+        <v>30</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H166" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167">
+        <v>22605</v>
+      </c>
+      <c r="B167">
+        <v>2025</v>
+      </c>
+      <c r="C167">
+        <v>767</v>
+      </c>
+      <c r="D167" t="s">
+        <v>9</v>
+      </c>
+      <c r="E167" t="s">
+        <v>10</v>
+      </c>
+      <c r="F167" t="s">
+        <v>16</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H167" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168">
+        <v>22603</v>
+      </c>
+      <c r="B168">
+        <v>2025</v>
+      </c>
+      <c r="C168">
         <v>765</v>
       </c>
-      <c r="D165" t="s">
-[...16 lines deleted...]
-      <c r="A166">
+      <c r="D168" t="s">
+        <v>9</v>
+      </c>
+      <c r="E168" t="s">
+        <v>10</v>
+      </c>
+      <c r="F168" t="s">
+        <v>16</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H168" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169">
         <v>22593</v>
       </c>
-      <c r="B166">
+      <c r="B169">
         <v>2025</v>
       </c>
-      <c r="C166">
+      <c r="C169">
         <v>759</v>
       </c>
-      <c r="D166" t="s">
-[...25 lines deleted...]
-      <c r="D167" t="s">
+      <c r="D169" t="s">
+        <v>9</v>
+      </c>
+      <c r="E169" t="s">
+        <v>10</v>
+      </c>
+      <c r="F169" t="s">
+        <v>16</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H169" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>8</v>
+      </c>
+      <c r="B170" t="s">
+        <v>8</v>
+      </c>
+      <c r="C170" t="s">
+        <v>8</v>
+      </c>
+      <c r="D170" t="s">
         <v>19</v>
       </c>
-      <c r="E167" t="s">
+      <c r="E170" t="s">
         <v>20</v>
       </c>
-      <c r="F167" t="s">
-[...19 lines deleted...]
-      <c r="D168" t="s">
+      <c r="F170" t="s">
+        <v>30</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H170" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>8</v>
+      </c>
+      <c r="B171" t="s">
+        <v>8</v>
+      </c>
+      <c r="C171" t="s">
+        <v>8</v>
+      </c>
+      <c r="D171" t="s">
         <v>19</v>
       </c>
-      <c r="E168" t="s">
+      <c r="E171" t="s">
         <v>20</v>
       </c>
-      <c r="F168" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="F171" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="H171" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B172" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C172" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D172" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E172" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F172" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="H172" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
     </row>
     <row r="173" spans="1:8">
-      <c r="A173" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A173">
+        <v>22579</v>
+      </c>
+      <c r="B173">
+        <v>2025</v>
+      </c>
+      <c r="C173">
+        <v>36</v>
       </c>
       <c r="D173" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
       <c r="E173" t="s">
-        <v>9</v>
+        <v>135</v>
       </c>
       <c r="F173" t="s">
-        <v>317</v>
+        <v>16</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="H173" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
     </row>
     <row r="174" spans="1:8">
-      <c r="A174" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A174">
+        <v>22572</v>
+      </c>
+      <c r="B174">
+        <v>2025</v>
+      </c>
+      <c r="C174">
+        <v>750</v>
       </c>
       <c r="D174" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E174" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F174" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="H174" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
     </row>
     <row r="175" spans="1:8">
-      <c r="A175">
-[...6 lines deleted...]
-        <v>704</v>
+      <c r="A175" t="s">
+        <v>8</v>
+      </c>
+      <c r="B175" t="s">
+        <v>8</v>
+      </c>
+      <c r="C175" t="s">
+        <v>8</v>
       </c>
       <c r="D175" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E175" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F175" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="H175" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B176" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C176" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D176" t="s">
-        <v>86</v>
+        <v>9</v>
       </c>
       <c r="E176" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="F176" t="s">
-        <v>186</v>
+        <v>48</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="H176" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="177" spans="1:8">
-      <c r="A177">
-[...6 lines deleted...]
-        <v>117</v>
+      <c r="A177" t="s">
+        <v>8</v>
+      </c>
+      <c r="B177" t="s">
+        <v>8</v>
+      </c>
+      <c r="C177" t="s">
+        <v>8</v>
       </c>
       <c r="D177" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E177" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F177" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="H177" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
-        <v>22508</v>
+        <v>22516</v>
       </c>
       <c r="B178">
         <v>2025</v>
       </c>
       <c r="C178">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="D178" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E178" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F178" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="H178" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:8">
-      <c r="A179">
-[...6 lines deleted...]
-        <v>700</v>
+      <c r="A179" t="s">
+        <v>8</v>
+      </c>
+      <c r="B179" t="s">
+        <v>8</v>
+      </c>
+      <c r="C179" t="s">
+        <v>8</v>
       </c>
       <c r="D179" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="E179" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="F179" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="H179" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
-        <v>22506</v>
+        <v>22509</v>
       </c>
       <c r="B180">
         <v>2025</v>
       </c>
       <c r="C180">
-        <v>699</v>
+        <v>117</v>
       </c>
       <c r="D180" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E180" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F180" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="H180" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
-        <v>22505</v>
+        <v>22508</v>
       </c>
       <c r="B181">
         <v>2025</v>
       </c>
       <c r="C181">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="D181" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E181" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F181" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="H181" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
-        <v>22504</v>
+        <v>22507</v>
       </c>
       <c r="B182">
         <v>2025</v>
       </c>
       <c r="C182">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="D182" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E182" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F182" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="H182" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:8">
-      <c r="A183" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A183">
+        <v>22506</v>
+      </c>
+      <c r="B183">
+        <v>2025</v>
+      </c>
+      <c r="C183">
+        <v>699</v>
       </c>
       <c r="D183" t="s">
-        <v>86</v>
+        <v>9</v>
       </c>
       <c r="E183" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="F183" t="s">
-        <v>186</v>
+        <v>16</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="H183" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
-        <v>22447</v>
+        <v>22505</v>
       </c>
       <c r="B184">
         <v>2025</v>
       </c>
       <c r="C184">
-        <v>668</v>
+        <v>698</v>
       </c>
       <c r="D184" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E184" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F184" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="H184" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
-        <v>22444</v>
+        <v>22504</v>
       </c>
       <c r="B185">
         <v>2025</v>
       </c>
       <c r="C185">
-        <v>667</v>
+        <v>697</v>
       </c>
       <c r="D185" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E185" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F185" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="H185" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
     </row>
     <row r="186" spans="1:8">
-      <c r="A186">
-[...6 lines deleted...]
-        <v>666</v>
+      <c r="A186" t="s">
+        <v>8</v>
+      </c>
+      <c r="B186" t="s">
+        <v>8</v>
+      </c>
+      <c r="C186" t="s">
+        <v>8</v>
       </c>
       <c r="D186" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="E186" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="F186" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="H186" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
-        <v>22439</v>
+        <v>22447</v>
       </c>
       <c r="B187">
         <v>2025</v>
       </c>
       <c r="C187">
-        <v>662</v>
+        <v>668</v>
       </c>
       <c r="D187" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E187" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F187" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="H187" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
-        <v>22437</v>
+        <v>22444</v>
       </c>
       <c r="B188">
         <v>2025</v>
       </c>
       <c r="C188">
-        <v>660</v>
+        <v>667</v>
       </c>
       <c r="D188" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E188" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F188" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="H188" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
-        <v>22436</v>
+        <v>22443</v>
       </c>
       <c r="B189">
         <v>2025</v>
       </c>
       <c r="C189">
-        <v>659</v>
+        <v>666</v>
       </c>
       <c r="D189" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E189" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F189" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="H189" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="190" spans="1:8">
-      <c r="A190" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A190">
+        <v>22439</v>
+      </c>
+      <c r="B190">
+        <v>2025</v>
+      </c>
+      <c r="C190">
+        <v>662</v>
       </c>
       <c r="D190" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E190" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F190" t="s">
-        <v>186</v>
+        <v>16</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="H190" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
-        <v>22407</v>
+        <v>22437</v>
       </c>
       <c r="B191">
         <v>2025</v>
       </c>
       <c r="C191">
-        <v>643</v>
+        <v>660</v>
       </c>
       <c r="D191" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E191" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F191" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="H191" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
-        <v>22406</v>
+        <v>22436</v>
       </c>
       <c r="B192">
         <v>2025</v>
       </c>
       <c r="C192">
-        <v>642</v>
+        <v>659</v>
       </c>
       <c r="D192" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E192" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F192" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="H192" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="193" spans="1:8">
-      <c r="A193">
-[...2 lines deleted...]
-      <c r="B193">
+      <c r="A193" t="s">
+        <v>8</v>
+      </c>
+      <c r="B193" t="s">
+        <v>8</v>
+      </c>
+      <c r="C193" t="s">
+        <v>8</v>
+      </c>
+      <c r="D193" t="s">
+        <v>19</v>
+      </c>
+      <c r="E193" t="s">
+        <v>20</v>
+      </c>
+      <c r="F193" t="s">
+        <v>45</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H193" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194">
+        <v>22407</v>
+      </c>
+      <c r="B194">
         <v>2025</v>
       </c>
-      <c r="C193">
-[...26 lines deleted...]
-        <v>13</v>
+      <c r="C194">
+        <v>643</v>
       </c>
       <c r="D194" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E194" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F194" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="H194" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
-        <v>22391</v>
+        <v>22406</v>
       </c>
       <c r="B195">
         <v>2025</v>
       </c>
       <c r="C195">
-        <v>32</v>
+        <v>642</v>
       </c>
       <c r="D195" t="s">
-        <v>125</v>
+        <v>9</v>
       </c>
       <c r="E195" t="s">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="F195" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="H195" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
-        <v>22368</v>
+        <v>22405</v>
       </c>
       <c r="B196">
         <v>2025</v>
       </c>
       <c r="C196">
-        <v>621</v>
+        <v>641</v>
       </c>
       <c r="D196" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E196" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F196" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="H196" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="197" spans="1:8">
-      <c r="A197">
-[...6 lines deleted...]
-        <v>618</v>
+      <c r="A197" t="s">
+        <v>8</v>
+      </c>
+      <c r="B197" t="s">
+        <v>8</v>
+      </c>
+      <c r="C197" t="s">
+        <v>8</v>
       </c>
       <c r="D197" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E197" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F197" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="H197" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
-        <v>22334</v>
+        <v>22391</v>
       </c>
       <c r="B198">
         <v>2025</v>
       </c>
       <c r="C198">
-        <v>599</v>
+        <v>32</v>
       </c>
       <c r="D198" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
       <c r="E198" t="s">
-        <v>9</v>
+        <v>135</v>
       </c>
       <c r="F198" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="H198" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
     </row>
     <row r="199" spans="1:8">
-      <c r="A199" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A199">
+        <v>22368</v>
+      </c>
+      <c r="B199">
+        <v>2025</v>
+      </c>
+      <c r="C199">
+        <v>621</v>
       </c>
       <c r="D199" t="s">
-        <v>426</v>
+        <v>9</v>
       </c>
       <c r="E199" t="s">
-        <v>427</v>
+        <v>10</v>
       </c>
       <c r="F199" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>428</v>
       </c>
       <c r="H199" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="200" spans="1:8">
-      <c r="A200" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A200">
+        <v>22361</v>
+      </c>
+      <c r="B200">
+        <v>2025</v>
+      </c>
+      <c r="C200">
+        <v>618</v>
       </c>
       <c r="D200" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E200" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F200" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>430</v>
       </c>
       <c r="H200" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="201" spans="1:8">
-      <c r="A201" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A201">
+        <v>22334</v>
+      </c>
+      <c r="B201">
+        <v>2025</v>
+      </c>
+      <c r="C201">
+        <v>599</v>
       </c>
       <c r="D201" t="s">
-        <v>426</v>
+        <v>9</v>
       </c>
       <c r="E201" t="s">
-        <v>427</v>
+        <v>10</v>
       </c>
       <c r="F201" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>432</v>
       </c>
       <c r="H201" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="202" spans="1:8">
-      <c r="A202">
-[...6 lines deleted...]
-        <v>585</v>
+      <c r="A202" t="s">
+        <v>8</v>
+      </c>
+      <c r="B202" t="s">
+        <v>8</v>
+      </c>
+      <c r="C202" t="s">
+        <v>8</v>
       </c>
       <c r="D202" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E202" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F202" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>434</v>
       </c>
       <c r="H202" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="203" spans="1:8">
-      <c r="A203">
-[...6 lines deleted...]
-        <v>583</v>
+      <c r="A203" t="s">
+        <v>8</v>
+      </c>
+      <c r="B203" t="s">
+        <v>8</v>
+      </c>
+      <c r="C203" t="s">
+        <v>8</v>
       </c>
       <c r="D203" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E203" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F203" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>436</v>
       </c>
       <c r="H203" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B204" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C204" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D204" t="s">
-        <v>86</v>
+        <v>14</v>
       </c>
       <c r="E204" t="s">
-        <v>87</v>
+        <v>15</v>
       </c>
       <c r="F204" t="s">
-        <v>35</v>
+        <v>71</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>438</v>
       </c>
       <c r="H204" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
-        <v>22289</v>
+        <v>22300</v>
       </c>
       <c r="B205">
         <v>2025</v>
       </c>
       <c r="C205">
-        <v>82</v>
+        <v>585</v>
       </c>
       <c r="D205" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E205" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F205" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>440</v>
       </c>
       <c r="H205" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
-        <v>22288</v>
+        <v>22298</v>
       </c>
       <c r="B206">
         <v>2025</v>
       </c>
       <c r="C206">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="D206" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E206" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F206" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>442</v>
       </c>
       <c r="H206" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="207" spans="1:8">
-      <c r="A207">
-[...6 lines deleted...]
-        <v>575</v>
+      <c r="A207" t="s">
+        <v>8</v>
+      </c>
+      <c r="B207" t="s">
+        <v>8</v>
+      </c>
+      <c r="C207" t="s">
+        <v>8</v>
       </c>
       <c r="D207" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="E207" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="F207" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>444</v>
       </c>
       <c r="H207" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="208" spans="1:8">
-      <c r="A208" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A208">
+        <v>22289</v>
+      </c>
+      <c r="B208">
+        <v>2025</v>
+      </c>
+      <c r="C208">
+        <v>82</v>
       </c>
       <c r="D208" t="s">
         <v>19</v>
       </c>
       <c r="E208" t="s">
         <v>20</v>
       </c>
       <c r="F208" t="s">
-        <v>186</v>
+        <v>16</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>446</v>
       </c>
       <c r="H208" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
-        <v>22278</v>
+        <v>22288</v>
       </c>
       <c r="B209">
         <v>2025</v>
       </c>
       <c r="C209">
-        <v>571</v>
+        <v>578</v>
       </c>
       <c r="D209" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E209" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F209" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>448</v>
       </c>
       <c r="H209" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
-        <v>22274</v>
+        <v>22284</v>
       </c>
       <c r="B210">
         <v>2025</v>
       </c>
       <c r="C210">
-        <v>568</v>
+        <v>575</v>
       </c>
       <c r="D210" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E210" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F210" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>450</v>
       </c>
       <c r="H210" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B211" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C211" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D211" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E211" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F211" t="s">
-        <v>88</v>
+        <v>45</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>452</v>
       </c>
       <c r="H211" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
-        <v>22256</v>
+        <v>22278</v>
       </c>
       <c r="B212">
         <v>2025</v>
       </c>
       <c r="C212">
-        <v>554</v>
+        <v>571</v>
       </c>
       <c r="D212" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E212" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F212" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>454</v>
       </c>
       <c r="H212" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
-        <v>22247</v>
+        <v>22274</v>
       </c>
       <c r="B213">
         <v>2025</v>
       </c>
       <c r="C213">
-        <v>549</v>
+        <v>568</v>
       </c>
       <c r="D213" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E213" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F213" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>456</v>
       </c>
       <c r="H213" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B214" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C214" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D214" t="s">
-        <v>125</v>
+        <v>26</v>
       </c>
       <c r="E214" t="s">
-        <v>126</v>
+        <v>27</v>
       </c>
       <c r="F214" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>458</v>
       </c>
       <c r="H214" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
-        <v>22241</v>
+        <v>22256</v>
       </c>
       <c r="B215">
         <v>2025</v>
       </c>
       <c r="C215">
-        <v>546</v>
+        <v>554</v>
       </c>
       <c r="D215" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E215" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F215" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>460</v>
       </c>
       <c r="H215" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
-        <v>22236</v>
+        <v>22247</v>
       </c>
       <c r="B216">
         <v>2025</v>
       </c>
       <c r="C216">
-        <v>541</v>
+        <v>549</v>
       </c>
       <c r="D216" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E216" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F216" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>462</v>
       </c>
       <c r="H216" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B217" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C217" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D217" t="s">
-        <v>86</v>
+        <v>134</v>
       </c>
       <c r="E217" t="s">
-        <v>87</v>
+        <v>135</v>
       </c>
       <c r="F217" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>464</v>
       </c>
       <c r="H217" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="218" spans="1:8">
-      <c r="A218" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A218">
+        <v>22241</v>
+      </c>
+      <c r="B218">
+        <v>2025</v>
+      </c>
+      <c r="C218">
+        <v>546</v>
       </c>
       <c r="D218" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E218" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F218" t="s">
-        <v>88</v>
+        <v>16</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>466</v>
       </c>
       <c r="H218" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
-        <v>22180</v>
+        <v>22236</v>
       </c>
       <c r="B219">
         <v>2025</v>
       </c>
       <c r="C219">
-        <v>508</v>
+        <v>541</v>
       </c>
       <c r="D219" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E219" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F219" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>468</v>
       </c>
       <c r="H219" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="220" spans="1:8">
-      <c r="A220">
-[...6 lines deleted...]
-        <v>507</v>
+      <c r="A220" t="s">
+        <v>8</v>
+      </c>
+      <c r="B220" t="s">
+        <v>8</v>
+      </c>
+      <c r="C220" t="s">
+        <v>8</v>
       </c>
       <c r="D220" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="E220" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="F220" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>470</v>
       </c>
       <c r="H220" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="221" spans="1:8">
-      <c r="A221">
-[...6 lines deleted...]
-        <v>506</v>
+      <c r="A221" t="s">
+        <v>8</v>
+      </c>
+      <c r="B221" t="s">
+        <v>8</v>
+      </c>
+      <c r="C221" t="s">
+        <v>8</v>
       </c>
       <c r="D221" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E221" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F221" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>472</v>
       </c>
       <c r="H221" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
-        <v>22177</v>
+        <v>22180</v>
       </c>
       <c r="B222">
         <v>2025</v>
       </c>
       <c r="C222">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="D222" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E222" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F222" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>474</v>
       </c>
       <c r="H222" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="223" spans="1:8">
-      <c r="A223" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A223">
+        <v>22179</v>
+      </c>
+      <c r="B223">
+        <v>2025</v>
+      </c>
+      <c r="C223">
+        <v>507</v>
       </c>
       <c r="D223" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E223" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F223" t="s">
-        <v>186</v>
+        <v>16</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>476</v>
       </c>
       <c r="H223" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
-        <v>22135</v>
+        <v>22178</v>
       </c>
       <c r="B224">
         <v>2025</v>
       </c>
       <c r="C224">
-        <v>482</v>
+        <v>506</v>
       </c>
       <c r="D224" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E224" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F224" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>478</v>
       </c>
       <c r="H224" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
-        <v>22130</v>
+        <v>22177</v>
       </c>
       <c r="B225">
         <v>2025</v>
       </c>
       <c r="C225">
-        <v>478</v>
+        <v>505</v>
       </c>
       <c r="D225" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E225" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F225" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>480</v>
       </c>
       <c r="H225" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="226" spans="1:8">
-      <c r="A226">
-[...6 lines deleted...]
-        <v>477</v>
+      <c r="A226" t="s">
+        <v>8</v>
+      </c>
+      <c r="B226" t="s">
+        <v>8</v>
+      </c>
+      <c r="C226" t="s">
+        <v>8</v>
       </c>
       <c r="D226" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E226" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F226" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>482</v>
       </c>
       <c r="H226" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
-        <v>22126</v>
+        <v>22135</v>
       </c>
       <c r="B227">
         <v>2025</v>
       </c>
       <c r="C227">
-        <v>474</v>
+        <v>482</v>
       </c>
       <c r="D227" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E227" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F227" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>484</v>
       </c>
       <c r="H227" t="s">
-        <v>471</v>
+        <v>485</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
-        <v>22102</v>
+        <v>22130</v>
       </c>
       <c r="B228">
         <v>2025</v>
       </c>
       <c r="C228">
-        <v>459</v>
+        <v>478</v>
       </c>
       <c r="D228" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E228" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F228" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="H228" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
-        <v>22092</v>
+        <v>22129</v>
       </c>
       <c r="B229">
         <v>2025</v>
       </c>
       <c r="C229">
-        <v>451</v>
+        <v>477</v>
       </c>
       <c r="D229" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E229" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F229" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="H229" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
-        <v>22091</v>
+        <v>22126</v>
       </c>
       <c r="B230">
         <v>2025</v>
       </c>
       <c r="C230">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="D230" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E230" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F230" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="H230" t="s">
-        <v>490</v>
+        <v>477</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
-        <v>22087</v>
+        <v>22102</v>
       </c>
       <c r="B231">
         <v>2025</v>
       </c>
       <c r="C231">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="D231" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E231" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F231" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G231" s="1" t="s">
         <v>491</v>
       </c>
       <c r="H231" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
-        <v>22084</v>
+        <v>22092</v>
       </c>
       <c r="B232">
         <v>2025</v>
       </c>
       <c r="C232">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="D232" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E232" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F232" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G232" s="1" t="s">
         <v>493</v>
       </c>
       <c r="H232" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
-        <v>22077</v>
+        <v>22091</v>
       </c>
       <c r="B233">
         <v>2025</v>
       </c>
       <c r="C233">
-        <v>443</v>
+        <v>450</v>
       </c>
       <c r="D233" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E233" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F233" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>495</v>
       </c>
       <c r="H233" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="B234">
         <v>2025</v>
       </c>
       <c r="C234">
-        <v>434</v>
+        <v>449</v>
       </c>
       <c r="D234" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E234" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F234" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>497</v>
       </c>
       <c r="H234" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
-        <v>22038</v>
+        <v>22084</v>
       </c>
       <c r="B235">
         <v>2025</v>
       </c>
       <c r="C235">
-        <v>419</v>
+        <v>446</v>
       </c>
       <c r="D235" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E235" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F235" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>499</v>
       </c>
       <c r="H235" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
-        <v>22037</v>
+        <v>22077</v>
       </c>
       <c r="B236">
         <v>2025</v>
       </c>
       <c r="C236">
-        <v>418</v>
+        <v>443</v>
       </c>
       <c r="D236" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E236" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F236" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>501</v>
       </c>
       <c r="H236" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
-        <v>22036</v>
+        <v>22062</v>
       </c>
       <c r="B237">
         <v>2025</v>
       </c>
       <c r="C237">
-        <v>417</v>
+        <v>434</v>
       </c>
       <c r="D237" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E237" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F237" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>503</v>
       </c>
       <c r="H237" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="B238">
         <v>2025</v>
       </c>
       <c r="C238">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="D238" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E238" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F238" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>505</v>
       </c>
       <c r="H238" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="239" spans="1:8">
-      <c r="A239" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A239">
+        <v>22037</v>
+      </c>
+      <c r="B239">
+        <v>2025</v>
+      </c>
+      <c r="C239">
+        <v>418</v>
       </c>
       <c r="D239" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E239" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F239" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>507</v>
       </c>
       <c r="H239" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
-        <v>22001</v>
+        <v>22036</v>
       </c>
       <c r="B240">
         <v>2025</v>
       </c>
       <c r="C240">
-        <v>53</v>
+        <v>417</v>
       </c>
       <c r="D240" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E240" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F240" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>509</v>
       </c>
       <c r="H240" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
-        <v>22000</v>
+        <v>22035</v>
       </c>
       <c r="B241">
         <v>2025</v>
       </c>
       <c r="C241">
-        <v>13</v>
+        <v>416</v>
       </c>
       <c r="D241" t="s">
-        <v>86</v>
+        <v>9</v>
       </c>
       <c r="E241" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="F241" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>511</v>
       </c>
       <c r="H241" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B242" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C242" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D242" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E242" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F242" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>513</v>
       </c>
       <c r="H242" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243">
-        <v>21998</v>
+        <v>22001</v>
       </c>
       <c r="B243">
         <v>2025</v>
       </c>
       <c r="C243">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D243" t="s">
         <v>19</v>
       </c>
       <c r="E243" t="s">
         <v>20</v>
       </c>
       <c r="F243" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>515</v>
       </c>
       <c r="H243" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
-        <v>21988</v>
+        <v>22000</v>
       </c>
       <c r="B244">
         <v>2025</v>
       </c>
       <c r="C244">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D244" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="E244" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="F244" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>517</v>
       </c>
       <c r="H244" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="245" spans="1:8">
-      <c r="A245">
-[...6 lines deleted...]
-        <v>381</v>
+      <c r="A245" t="s">
+        <v>8</v>
+      </c>
+      <c r="B245" t="s">
+        <v>8</v>
+      </c>
+      <c r="C245" t="s">
+        <v>8</v>
       </c>
       <c r="D245" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E245" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F245" t="s">
-        <v>10</v>
+        <v>293</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>519</v>
       </c>
       <c r="H245" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
-        <v>21972</v>
+        <v>21998</v>
       </c>
       <c r="B246">
         <v>2025</v>
       </c>
       <c r="C246">
-        <v>377</v>
+        <v>52</v>
       </c>
       <c r="D246" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E246" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F246" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>521</v>
       </c>
       <c r="H246" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
-        <v>21954</v>
+        <v>21988</v>
       </c>
       <c r="B247">
         <v>2025</v>
       </c>
       <c r="C247">
-        <v>367</v>
+        <v>12</v>
       </c>
       <c r="D247" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="E247" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="F247" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>523</v>
       </c>
       <c r="H247" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
-        <v>21953</v>
+        <v>21977</v>
       </c>
       <c r="B248">
         <v>2025</v>
       </c>
       <c r="C248">
-        <v>366</v>
+        <v>381</v>
       </c>
       <c r="D248" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E248" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F248" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>525</v>
       </c>
       <c r="H248" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249">
-        <v>21950</v>
+        <v>21972</v>
       </c>
       <c r="B249">
         <v>2025</v>
       </c>
       <c r="C249">
-        <v>364</v>
+        <v>377</v>
       </c>
       <c r="D249" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E249" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F249" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G249" s="1" t="s">
         <v>527</v>
       </c>
       <c r="H249" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
-        <v>21935</v>
+        <v>21954</v>
       </c>
       <c r="B250">
         <v>2025</v>
       </c>
       <c r="C250">
-        <v>352</v>
+        <v>367</v>
       </c>
       <c r="D250" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E250" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F250" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>529</v>
       </c>
       <c r="H250" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
-        <v>21933</v>
+        <v>21953</v>
       </c>
       <c r="B251">
         <v>2025</v>
       </c>
       <c r="C251">
-        <v>350</v>
+        <v>366</v>
       </c>
       <c r="D251" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E251" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F251" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>531</v>
       </c>
       <c r="H251" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
-        <v>21930</v>
+        <v>21950</v>
       </c>
       <c r="B252">
         <v>2025</v>
       </c>
       <c r="C252">
-        <v>41</v>
+        <v>364</v>
       </c>
       <c r="D252" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E252" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F252" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>533</v>
       </c>
       <c r="H252" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="253" spans="1:8">
-      <c r="A253" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A253">
+        <v>21935</v>
+      </c>
+      <c r="B253">
+        <v>2025</v>
+      </c>
+      <c r="C253">
+        <v>352</v>
       </c>
       <c r="D253" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E253" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F253" t="s">
-        <v>186</v>
+        <v>16</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>535</v>
       </c>
       <c r="H253" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254">
-        <v>21876</v>
+        <v>21933</v>
       </c>
       <c r="B254">
         <v>2025</v>
       </c>
       <c r="C254">
-        <v>314</v>
+        <v>350</v>
       </c>
       <c r="D254" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E254" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F254" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>537</v>
       </c>
       <c r="H254" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="255" spans="1:8">
-      <c r="A255" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A255">
+        <v>21930</v>
+      </c>
+      <c r="B255">
+        <v>2025</v>
+      </c>
+      <c r="C255">
+        <v>41</v>
       </c>
       <c r="D255" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E255" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F255" t="s">
-        <v>88</v>
+        <v>16</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>539</v>
       </c>
       <c r="H255" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B256" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C256" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D256" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E256" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F256" t="s">
-        <v>186</v>
+        <v>71</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>541</v>
       </c>
       <c r="H256" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="257" spans="1:8">
-      <c r="A257" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A257">
+        <v>21876</v>
+      </c>
+      <c r="B257">
+        <v>2025</v>
+      </c>
+      <c r="C257">
+        <v>314</v>
       </c>
       <c r="D257" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E257" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F257" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>543</v>
       </c>
       <c r="H257" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="258" spans="1:8">
-      <c r="A258">
-[...6 lines deleted...]
-        <v>291</v>
+      <c r="A258" t="s">
+        <v>8</v>
+      </c>
+      <c r="B258" t="s">
+        <v>8</v>
+      </c>
+      <c r="C258" t="s">
+        <v>8</v>
       </c>
       <c r="D258" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E258" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F258" t="s">
-        <v>10</v>
+        <v>293</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>545</v>
       </c>
       <c r="H258" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B259" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C259" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D259" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E259" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F259" t="s">
-        <v>88</v>
+        <v>45</v>
       </c>
       <c r="G259" s="1" t="s">
         <v>547</v>
       </c>
       <c r="H259" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="260" spans="1:8">
-      <c r="A260">
-[...6 lines deleted...]
-        <v>276</v>
+      <c r="A260" t="s">
+        <v>8</v>
+      </c>
+      <c r="B260" t="s">
+        <v>8</v>
+      </c>
+      <c r="C260" t="s">
+        <v>8</v>
       </c>
       <c r="D260" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E260" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F260" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G260" s="1" t="s">
         <v>549</v>
       </c>
       <c r="H260" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261">
-        <v>21819</v>
+        <v>21850</v>
       </c>
       <c r="B261">
         <v>2025</v>
       </c>
       <c r="C261">
-        <v>25</v>
+        <v>291</v>
       </c>
       <c r="D261" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E261" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F261" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G261" s="1" t="s">
         <v>551</v>
       </c>
       <c r="H261" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="262" spans="1:8">
-      <c r="A262">
-[...6 lines deleted...]
-        <v>24</v>
+      <c r="A262" t="s">
+        <v>8</v>
+      </c>
+      <c r="B262" t="s">
+        <v>8</v>
+      </c>
+      <c r="C262" t="s">
+        <v>8</v>
       </c>
       <c r="D262" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E262" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F262" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="G262" s="1" t="s">
         <v>553</v>
       </c>
       <c r="H262" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263">
-        <v>21809</v>
+        <v>21821</v>
       </c>
       <c r="B263">
         <v>2025</v>
       </c>
       <c r="C263">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="D263" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E263" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F263" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G263" s="1" t="s">
         <v>555</v>
       </c>
       <c r="H263" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264">
-        <v>21807</v>
+        <v>21819</v>
       </c>
       <c r="B264">
         <v>2025</v>
       </c>
       <c r="C264">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D264" t="s">
         <v>19</v>
       </c>
       <c r="E264" t="s">
         <v>20</v>
       </c>
       <c r="F264" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>557</v>
       </c>
       <c r="H264" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265">
-        <v>21792</v>
+        <v>21818</v>
       </c>
       <c r="B265">
         <v>2025</v>
       </c>
       <c r="C265">
-        <v>252</v>
+        <v>24</v>
       </c>
       <c r="D265" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E265" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F265" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>559</v>
       </c>
       <c r="H265" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266">
-        <v>21784</v>
+        <v>21809</v>
       </c>
       <c r="B266">
         <v>2025</v>
       </c>
       <c r="C266">
-        <v>245</v>
+        <v>267</v>
       </c>
       <c r="D266" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E266" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F266" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>561</v>
       </c>
       <c r="H266" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267">
-        <v>21779</v>
+        <v>21807</v>
       </c>
       <c r="B267">
         <v>2025</v>
       </c>
       <c r="C267">
-        <v>242</v>
+        <v>23</v>
       </c>
       <c r="D267" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E267" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F267" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G267" s="1" t="s">
         <v>563</v>
       </c>
       <c r="H267" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
-        <v>21776</v>
+        <v>21792</v>
       </c>
       <c r="B268">
         <v>2025</v>
       </c>
       <c r="C268">
-        <v>7</v>
+        <v>252</v>
       </c>
       <c r="D268" t="s">
-        <v>86</v>
+        <v>9</v>
       </c>
       <c r="E268" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="F268" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G268" s="1" t="s">
         <v>565</v>
       </c>
       <c r="H268" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="269" spans="1:8">
-      <c r="A269" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A269">
+        <v>21784</v>
+      </c>
+      <c r="B269">
+        <v>2025</v>
+      </c>
+      <c r="C269">
+        <v>245</v>
       </c>
       <c r="D269" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E269" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F269" t="s">
-        <v>317</v>
+        <v>16</v>
       </c>
       <c r="G269" s="1" t="s">
         <v>567</v>
       </c>
       <c r="H269" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="270" spans="1:8">
-      <c r="A270" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A270">
+        <v>21779</v>
+      </c>
+      <c r="B270">
+        <v>2025</v>
+      </c>
+      <c r="C270">
+        <v>242</v>
       </c>
       <c r="D270" t="s">
-        <v>125</v>
+        <v>9</v>
       </c>
       <c r="E270" t="s">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="F270" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G270" s="1" t="s">
         <v>569</v>
       </c>
       <c r="H270" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
-        <v>21721</v>
+        <v>21776</v>
       </c>
       <c r="B271">
         <v>2025</v>
       </c>
       <c r="C271">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D271" t="s">
-        <v>125</v>
+        <v>96</v>
       </c>
       <c r="E271" t="s">
-        <v>126</v>
+        <v>97</v>
       </c>
       <c r="F271" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G271" s="1" t="s">
         <v>571</v>
       </c>
       <c r="H271" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="272" spans="1:8">
-      <c r="A272">
-[...6 lines deleted...]
-        <v>202</v>
+      <c r="A272" t="s">
+        <v>8</v>
+      </c>
+      <c r="B272" t="s">
+        <v>8</v>
+      </c>
+      <c r="C272" t="s">
+        <v>8</v>
       </c>
       <c r="D272" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E272" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F272" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="G272" s="1" t="s">
         <v>573</v>
       </c>
       <c r="H272" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="273" spans="1:8">
-      <c r="A273">
-[...6 lines deleted...]
-        <v>201</v>
+      <c r="A273" t="s">
+        <v>8</v>
+      </c>
+      <c r="B273" t="s">
+        <v>8</v>
+      </c>
+      <c r="C273" t="s">
+        <v>8</v>
       </c>
       <c r="D273" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
       <c r="E273" t="s">
-        <v>9</v>
+        <v>135</v>
       </c>
       <c r="F273" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="G273" s="1" t="s">
         <v>575</v>
       </c>
       <c r="H273" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274">
-        <v>21704</v>
+        <v>21721</v>
       </c>
       <c r="B274">
         <v>2025</v>
       </c>
       <c r="C274">
-        <v>189</v>
+        <v>9</v>
       </c>
       <c r="D274" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
       <c r="E274" t="s">
-        <v>9</v>
+        <v>135</v>
       </c>
       <c r="F274" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G274" s="1" t="s">
         <v>577</v>
       </c>
       <c r="H274" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
     </row>
     <row r="275" spans="1:8">
-      <c r="A275" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A275">
+        <v>21719</v>
+      </c>
+      <c r="B275">
+        <v>2025</v>
+      </c>
+      <c r="C275">
+        <v>202</v>
       </c>
       <c r="D275" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E275" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F275" t="s">
-        <v>88</v>
+        <v>16</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="H275" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
-        <v>21674</v>
+        <v>21718</v>
       </c>
       <c r="B276">
         <v>2025</v>
       </c>
       <c r="C276">
-        <v>171</v>
+        <v>201</v>
       </c>
       <c r="D276" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E276" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F276" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="H276" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
-        <v>21673</v>
+        <v>21704</v>
       </c>
       <c r="B277">
         <v>2025</v>
       </c>
       <c r="C277">
-        <v>170</v>
+        <v>189</v>
       </c>
       <c r="D277" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E277" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F277" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G277" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="H277" t="s">
         <v>582</v>
       </c>
-      <c r="H277" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="278" spans="1:8">
-      <c r="A278">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="A278" t="s">
+        <v>8</v>
+      </c>
+      <c r="B278" t="s">
+        <v>8</v>
+      </c>
+      <c r="C278" t="s">
+        <v>8</v>
       </c>
       <c r="D278" t="s">
-        <v>125</v>
+        <v>9</v>
       </c>
       <c r="E278" t="s">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="F278" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="G278" s="1" t="s">
         <v>584</v>
       </c>
       <c r="H278" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
-        <v>21655</v>
+        <v>21674</v>
       </c>
       <c r="B279">
         <v>2025</v>
       </c>
       <c r="C279">
-        <v>154</v>
+        <v>171</v>
       </c>
       <c r="D279" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E279" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F279" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G279" s="1" t="s">
         <v>586</v>
       </c>
       <c r="H279" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280">
-        <v>21654</v>
+        <v>21673</v>
       </c>
       <c r="B280">
         <v>2025</v>
       </c>
       <c r="C280">
-        <v>153</v>
+        <v>170</v>
       </c>
       <c r="D280" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E280" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F280" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G280" s="1" t="s">
         <v>588</v>
       </c>
       <c r="H280" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281">
-        <v>21653</v>
+        <v>21660</v>
       </c>
       <c r="B281">
         <v>2025</v>
       </c>
       <c r="C281">
-        <v>152</v>
+        <v>5</v>
       </c>
       <c r="D281" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
       <c r="E281" t="s">
-        <v>9</v>
+        <v>135</v>
       </c>
       <c r="F281" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G281" s="1" t="s">
         <v>590</v>
       </c>
       <c r="H281" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282">
-        <v>21652</v>
+        <v>21655</v>
       </c>
       <c r="B282">
         <v>2025</v>
       </c>
       <c r="C282">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="D282" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E282" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F282" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G282" s="1" t="s">
         <v>592</v>
       </c>
       <c r="H282" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="283" spans="1:8">
-      <c r="A283" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A283">
+        <v>21654</v>
+      </c>
+      <c r="B283">
+        <v>2025</v>
+      </c>
+      <c r="C283">
+        <v>153</v>
       </c>
       <c r="D283" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E283" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F283" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G283" s="1" t="s">
         <v>594</v>
       </c>
       <c r="H283" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
-        <v>21648</v>
+        <v>21653</v>
       </c>
       <c r="B284">
         <v>2025</v>
       </c>
       <c r="C284">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="D284" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E284" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F284" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G284" s="1" t="s">
         <v>596</v>
       </c>
       <c r="H284" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285">
-        <v>21591</v>
+        <v>21652</v>
       </c>
       <c r="B285">
         <v>2025</v>
       </c>
       <c r="C285">
-        <v>101</v>
+        <v>151</v>
       </c>
       <c r="D285" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E285" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F285" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G285" s="1" t="s">
         <v>598</v>
       </c>
       <c r="H285" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B286" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C286" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D286" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E286" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F286" t="s">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="G286" s="1" t="s">
         <v>600</v>
       </c>
       <c r="H286" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287">
-        <v>21584</v>
+        <v>21648</v>
       </c>
       <c r="B287">
         <v>2025</v>
       </c>
       <c r="C287">
-        <v>94</v>
+        <v>148</v>
       </c>
       <c r="D287" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E287" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F287" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G287" s="1" t="s">
         <v>602</v>
       </c>
       <c r="H287" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288">
-        <v>21583</v>
+        <v>21591</v>
       </c>
       <c r="B288">
         <v>2025</v>
       </c>
       <c r="C288">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="D288" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E288" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F288" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G288" s="1" t="s">
         <v>604</v>
       </c>
       <c r="H288" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="289" spans="1:8">
-      <c r="A289">
-[...6 lines deleted...]
-        <v>92</v>
+      <c r="A289" t="s">
+        <v>8</v>
+      </c>
+      <c r="B289" t="s">
+        <v>8</v>
+      </c>
+      <c r="C289" t="s">
+        <v>8</v>
       </c>
       <c r="D289" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E289" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F289" t="s">
-        <v>10</v>
+        <v>293</v>
       </c>
       <c r="G289" s="1" t="s">
         <v>606</v>
       </c>
       <c r="H289" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290">
-        <v>21581</v>
+        <v>21584</v>
       </c>
       <c r="B290">
         <v>2025</v>
       </c>
       <c r="C290">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D290" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E290" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F290" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G290" s="1" t="s">
         <v>608</v>
       </c>
       <c r="H290" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291">
-        <v>21579</v>
+        <v>21583</v>
       </c>
       <c r="B291">
         <v>2025</v>
       </c>
       <c r="C291">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D291" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E291" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F291" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G291" s="1" t="s">
         <v>610</v>
       </c>
       <c r="H291" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292">
-        <v>21569</v>
+        <v>21582</v>
       </c>
       <c r="B292">
         <v>2025</v>
       </c>
       <c r="C292">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="D292" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E292" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F292" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G292" s="1" t="s">
         <v>612</v>
       </c>
       <c r="H292" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293">
-        <v>21566</v>
+        <v>21581</v>
       </c>
       <c r="B293">
         <v>2025</v>
       </c>
       <c r="C293">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="D293" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E293" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F293" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G293" s="1" t="s">
         <v>614</v>
       </c>
       <c r="H293" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294">
-        <v>21562</v>
+        <v>21579</v>
       </c>
       <c r="B294">
         <v>2025</v>
       </c>
       <c r="C294">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="D294" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E294" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F294" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G294" s="1" t="s">
         <v>616</v>
       </c>
       <c r="H294" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295">
-        <v>21560</v>
+        <v>21569</v>
       </c>
       <c r="B295">
         <v>2025</v>
       </c>
       <c r="C295">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="D295" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E295" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F295" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G295" s="1" t="s">
         <v>618</v>
       </c>
       <c r="H295" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296">
-        <v>21559</v>
+        <v>21566</v>
       </c>
       <c r="B296">
         <v>2025</v>
       </c>
       <c r="C296">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="D296" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E296" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F296" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G296" s="1" t="s">
         <v>620</v>
       </c>
       <c r="H296" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297">
-        <v>21556</v>
+        <v>21562</v>
       </c>
       <c r="B297">
         <v>2025</v>
       </c>
       <c r="C297">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D297" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E297" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F297" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G297" s="1" t="s">
         <v>622</v>
       </c>
       <c r="H297" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298">
-        <v>21555</v>
+        <v>21560</v>
       </c>
       <c r="B298">
         <v>2025</v>
       </c>
       <c r="C298">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D298" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E298" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F298" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G298" s="1" t="s">
         <v>624</v>
       </c>
       <c r="H298" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299">
-        <v>21551</v>
+        <v>21559</v>
       </c>
       <c r="B299">
         <v>2025</v>
       </c>
       <c r="C299">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D299" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E299" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F299" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G299" s="1" t="s">
         <v>626</v>
       </c>
       <c r="H299" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="300" spans="1:8">
-      <c r="A300" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A300">
+        <v>21556</v>
+      </c>
+      <c r="B300">
+        <v>2025</v>
+      </c>
+      <c r="C300">
+        <v>70</v>
       </c>
       <c r="D300" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E300" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F300" t="s">
-        <v>317</v>
+        <v>16</v>
       </c>
       <c r="G300" s="1" t="s">
         <v>628</v>
       </c>
       <c r="H300" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="301" spans="1:8">
-      <c r="A301" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A301">
+        <v>21555</v>
+      </c>
+      <c r="B301">
+        <v>2025</v>
+      </c>
+      <c r="C301">
+        <v>69</v>
       </c>
       <c r="D301" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E301" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F301" t="s">
-        <v>88</v>
+        <v>16</v>
       </c>
       <c r="G301" s="1" t="s">
         <v>630</v>
       </c>
       <c r="H301" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="302" spans="1:8">
-      <c r="A302" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A302">
+        <v>21551</v>
+      </c>
+      <c r="B302">
+        <v>2025</v>
+      </c>
+      <c r="C302">
+        <v>68</v>
       </c>
       <c r="D302" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E302" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F302" t="s">
-        <v>317</v>
+        <v>16</v>
       </c>
       <c r="G302" s="1" t="s">
         <v>632</v>
       </c>
       <c r="H302" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B303" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C303" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D303" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E303" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F303" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="G303" s="1" t="s">
         <v>634</v>
       </c>
       <c r="H303" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B304" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C304" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D304" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E304" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F304" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="G304" s="1" t="s">
         <v>636</v>
       </c>
       <c r="H304" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B305" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C305" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D305" t="s">
+        <v>9</v>
+      </c>
+      <c r="E305" t="s">
+        <v>10</v>
+      </c>
+      <c r="F305" t="s">
+        <v>37</v>
+      </c>
+      <c r="G305" s="1" t="s">
         <v>638</v>
       </c>
-      <c r="E305" t="s">
+      <c r="H305" t="s">
         <v>639</v>
-      </c>
-[...7 lines deleted...]
-        <v>641</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B306" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C306" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D306" t="s">
-        <v>125</v>
+        <v>9</v>
       </c>
       <c r="E306" t="s">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="F306" t="s">
-        <v>642</v>
+        <v>11</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="H306" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B307" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C307" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D307" t="s">
-        <v>125</v>
+        <v>9</v>
       </c>
       <c r="E307" t="s">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="F307" t="s">
-        <v>645</v>
+        <v>16</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>646</v>
+        <v>642</v>
       </c>
       <c r="H307" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B308" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C308" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D308" t="s">
-        <v>14</v>
+        <v>644</v>
       </c>
       <c r="E308" t="s">
-        <v>15</v>
+        <v>645</v>
       </c>
       <c r="F308" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="H308" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B309" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C309" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D309" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="E309" t="s">
-        <v>15</v>
+        <v>135</v>
       </c>
       <c r="F309" t="s">
+        <v>648</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="H309" t="s">
         <v>650</v>
-      </c>
-[...4 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B310" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C310" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D310" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="E310" t="s">
-        <v>15</v>
+        <v>135</v>
       </c>
       <c r="F310" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="H310" t="s">
-        <v>298</v>
+        <v>652</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B311" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C311" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D311" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E311" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F311" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="G311" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="H311" t="s">
         <v>654</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B312" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C312" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D312" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E312" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F312" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="H312" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B313" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C313" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D313" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E313" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F313" t="s">
-        <v>650</v>
+        <v>658</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="H313" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B314" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C314" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D314" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E314" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F314" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="H314" t="s">
-        <v>659</v>
+        <v>309</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B315" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C315" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D315" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E315" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F315" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="H315" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B316" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C316" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D316" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E316" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F316" t="s">
-        <v>662</v>
+        <v>655</v>
       </c>
       <c r="G316" s="1" t="s">
         <v>663</v>
       </c>
       <c r="H316" t="s">
-        <v>664</v>
+        <v>315</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B317" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C317" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D317" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E317" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F317" t="s">
-        <v>650</v>
+        <v>664</v>
       </c>
       <c r="G317" s="1" t="s">
         <v>665</v>
       </c>
       <c r="H317" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B318" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C318" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D318" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E318" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F318" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="G318" s="1" t="s">
         <v>667</v>
       </c>
       <c r="H318" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B319" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C319" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D319" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E319" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F319" t="s">
-        <v>645</v>
+        <v>655</v>
       </c>
       <c r="G319" s="1" t="s">
         <v>669</v>
       </c>
       <c r="H319" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B320" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C320" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D320" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E320" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F320" t="s">
-        <v>650</v>
+        <v>293</v>
       </c>
       <c r="G320" s="1" t="s">
         <v>671</v>
       </c>
       <c r="H320" t="s">
-        <v>343</v>
+        <v>672</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B321" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C321" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D321" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E321" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F321" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="H321" t="s">
-        <v>341</v>
+        <v>674</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B322" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C322" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D322" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E322" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F322" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="H322" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B323" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C323" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D323" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E323" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F323" t="s">
-        <v>662</v>
+        <v>655</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="H323" t="s">
-        <v>676</v>
+        <v>351</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B324" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C324" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D324" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E324" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F324" t="s">
-        <v>677</v>
+        <v>658</v>
       </c>
       <c r="G324" s="1" t="s">
         <v>678</v>
       </c>
       <c r="H324" t="s">
-        <v>679</v>
+        <v>349</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B325" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C325" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D325" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E325" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F325" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="G325" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H325" t="s">
         <v>680</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B326" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C326" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D326" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E326" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F326" t="s">
-        <v>650</v>
+        <v>45</v>
       </c>
       <c r="G326" s="1" t="s">
         <v>681</v>
       </c>
       <c r="H326" t="s">
-        <v>331</v>
+        <v>682</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B327" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C327" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D327" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E327" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F327" t="s">
-        <v>21</v>
+        <v>683</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="H327" t="s">
-        <v>329</v>
+        <v>685</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B328" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C328" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D328" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E328" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F328" t="s">
-        <v>10</v>
+        <v>655</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="H328" t="s">
-        <v>327</v>
+        <v>341</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B329" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C329" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D329" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E329" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F329" t="s">
-        <v>35</v>
+        <v>655</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="H329" t="s">
-        <v>325</v>
+        <v>339</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B330" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C330" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D330" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E330" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F330" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="H330" t="s">
-        <v>323</v>
+        <v>337</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B331" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C331" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D331" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E331" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F331" t="s">
-        <v>35</v>
+        <v>655</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="H331" t="s">
-        <v>687</v>
+        <v>335</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B332" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C332" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D332" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E332" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F332" t="s">
-        <v>186</v>
+        <v>16</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="H332" t="s">
-        <v>689</v>
+        <v>333</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B333" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C333" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D333" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E333" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F333" t="s">
-        <v>186</v>
+        <v>655</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="H333" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B334" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C334" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D334" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E334" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F334" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="H334" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B335" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C335" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D335" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E335" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F335" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="H335" t="s">
-        <v>314</v>
+        <v>695</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B336" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C336" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D336" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E336" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F336" t="s">
-        <v>650</v>
+        <v>683</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="H336" t="s">
-        <v>695</v>
+        <v>327</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B337" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C337" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D337" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E337" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F337" t="s">
-        <v>650</v>
+        <v>40</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="H337" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B338" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C338" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D338" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E338" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F338" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="H338" t="s">
-        <v>699</v>
+        <v>323</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B339" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C339" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D339" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E339" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F339" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="G339" s="1" t="s">
         <v>700</v>
       </c>
       <c r="H339" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B340" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C340" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D340" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E340" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F340" t="s">
-        <v>642</v>
+        <v>655</v>
       </c>
       <c r="G340" s="1" t="s">
         <v>702</v>
       </c>
       <c r="H340" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B341" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C341" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D341" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E341" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F341" t="s">
-        <v>662</v>
+        <v>655</v>
       </c>
       <c r="G341" s="1" t="s">
         <v>704</v>
       </c>
       <c r="H341" t="s">
-        <v>310</v>
+        <v>705</v>
       </c>
     </row>
     <row r="342" spans="1:8">
-      <c r="A342">
-[...6 lines deleted...]
-        <v>142</v>
+      <c r="A342" t="s">
+        <v>8</v>
+      </c>
+      <c r="B342" t="s">
+        <v>8</v>
+      </c>
+      <c r="C342" t="s">
+        <v>8</v>
       </c>
       <c r="D342" t="s">
-        <v>197</v>
+        <v>26</v>
       </c>
       <c r="E342" t="s">
-        <v>198</v>
+        <v>27</v>
       </c>
       <c r="F342" t="s">
-        <v>10</v>
+        <v>658</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="H342" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
     </row>
     <row r="343" spans="1:8">
-      <c r="A343">
-[...6 lines deleted...]
-        <v>141</v>
+      <c r="A343" t="s">
+        <v>8</v>
+      </c>
+      <c r="B343" t="s">
+        <v>8</v>
+      </c>
+      <c r="C343" t="s">
+        <v>8</v>
       </c>
       <c r="D343" t="s">
-        <v>197</v>
+        <v>26</v>
       </c>
       <c r="E343" t="s">
-        <v>198</v>
+        <v>27</v>
       </c>
       <c r="F343" t="s">
-        <v>10</v>
+        <v>664</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="H343" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="344" spans="1:8">
-      <c r="A344">
-[...6 lines deleted...]
-        <v>140</v>
+      <c r="A344" t="s">
+        <v>8</v>
+      </c>
+      <c r="B344" t="s">
+        <v>8</v>
+      </c>
+      <c r="C344" t="s">
+        <v>8</v>
       </c>
       <c r="D344" t="s">
-        <v>197</v>
+        <v>26</v>
       </c>
       <c r="E344" t="s">
-        <v>198</v>
+        <v>27</v>
       </c>
       <c r="F344" t="s">
-        <v>10</v>
+        <v>683</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="H344" t="s">
-        <v>710</v>
+        <v>319</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345">
-        <v>21415</v>
+        <v>21418</v>
       </c>
       <c r="B345">
         <v>2024</v>
       </c>
       <c r="C345">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="D345" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E345" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F345" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G345" s="1" t="s">
         <v>711</v>
       </c>
       <c r="H345" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346">
-        <v>21413</v>
+        <v>21417</v>
       </c>
       <c r="B346">
         <v>2024</v>
       </c>
       <c r="C346">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="D346" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E346" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F346" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G346" s="1" t="s">
         <v>713</v>
       </c>
       <c r="H346" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347">
-        <v>21412</v>
+        <v>21416</v>
       </c>
       <c r="B347">
         <v>2024</v>
       </c>
       <c r="C347">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="D347" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E347" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F347" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G347" s="1" t="s">
         <v>715</v>
       </c>
       <c r="H347" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348">
-        <v>21411</v>
+        <v>21415</v>
       </c>
       <c r="B348">
         <v>2024</v>
       </c>
       <c r="C348">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D348" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E348" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F348" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G348" s="1" t="s">
         <v>717</v>
       </c>
       <c r="H348" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349">
-        <v>21410</v>
+        <v>21413</v>
       </c>
       <c r="B349">
         <v>2024</v>
       </c>
       <c r="C349">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="D349" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E349" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F349" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G349" s="1" t="s">
         <v>719</v>
       </c>
       <c r="H349" t="s">
         <v>720</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
-        <v>21409</v>
+        <v>21412</v>
       </c>
       <c r="B350">
         <v>2024</v>
       </c>
       <c r="C350">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D350" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E350" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F350" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G350" s="1" t="s">
         <v>721</v>
       </c>
       <c r="H350" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351">
-        <v>21408</v>
+        <v>21411</v>
       </c>
       <c r="B351">
         <v>2024</v>
       </c>
       <c r="C351">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D351" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E351" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F351" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G351" s="1" t="s">
         <v>723</v>
       </c>
       <c r="H351" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352">
-        <v>21407</v>
+        <v>21410</v>
       </c>
       <c r="B352">
         <v>2024</v>
       </c>
       <c r="C352">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D352" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E352" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F352" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G352" s="1" t="s">
         <v>725</v>
       </c>
       <c r="H352" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353">
-        <v>21406</v>
+        <v>21409</v>
       </c>
       <c r="B353">
         <v>2024</v>
       </c>
       <c r="C353">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D353" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E353" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F353" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G353" s="1" t="s">
         <v>727</v>
       </c>
       <c r="H353" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354">
-        <v>21405</v>
+        <v>21408</v>
       </c>
       <c r="B354">
         <v>2024</v>
       </c>
       <c r="C354">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D354" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E354" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F354" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G354" s="1" t="s">
         <v>729</v>
       </c>
       <c r="H354" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355">
-        <v>21404</v>
+        <v>21407</v>
       </c>
       <c r="B355">
         <v>2024</v>
       </c>
       <c r="C355">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="D355" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E355" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F355" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G355" s="1" t="s">
         <v>731</v>
       </c>
       <c r="H355" t="s">
         <v>732</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356">
-        <v>21402</v>
+        <v>21406</v>
       </c>
       <c r="B356">
         <v>2024</v>
       </c>
       <c r="C356">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="D356" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E356" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F356" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G356" s="1" t="s">
         <v>733</v>
       </c>
       <c r="H356" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357">
-        <v>21400</v>
+        <v>21405</v>
       </c>
       <c r="B357">
         <v>2024</v>
       </c>
       <c r="C357">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="D357" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E357" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F357" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G357" s="1" t="s">
         <v>735</v>
       </c>
       <c r="H357" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358">
-        <v>21399</v>
+        <v>21404</v>
       </c>
       <c r="B358">
         <v>2024</v>
       </c>
       <c r="C358">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="D358" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E358" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F358" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G358" s="1" t="s">
         <v>737</v>
       </c>
       <c r="H358" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="359" spans="1:8">
-      <c r="A359" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A359">
+        <v>21402</v>
+      </c>
+      <c r="B359">
+        <v>2024</v>
+      </c>
+      <c r="C359">
+        <v>126</v>
       </c>
       <c r="D359" t="s">
-        <v>638</v>
+        <v>205</v>
       </c>
       <c r="E359" t="s">
-        <v>639</v>
+        <v>206</v>
       </c>
       <c r="F359" t="s">
-        <v>642</v>
+        <v>16</v>
       </c>
       <c r="G359" s="1" t="s">
         <v>739</v>
       </c>
       <c r="H359" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
-        <v>21338</v>
+        <v>21400</v>
       </c>
       <c r="B360">
         <v>2024</v>
       </c>
       <c r="C360">
-        <v>65</v>
+        <v>124</v>
       </c>
       <c r="D360" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E360" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F360" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G360" s="1" t="s">
         <v>741</v>
       </c>
       <c r="H360" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361">
-        <v>21336</v>
+        <v>21399</v>
       </c>
       <c r="B361">
         <v>2024</v>
       </c>
       <c r="C361">
-        <v>63</v>
+        <v>123</v>
       </c>
       <c r="D361" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E361" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F361" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G361" s="1" t="s">
         <v>743</v>
       </c>
       <c r="H361" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="362" spans="1:8">
-      <c r="A362">
-[...6 lines deleted...]
-        <v>60</v>
+      <c r="A362" t="s">
+        <v>8</v>
+      </c>
+      <c r="B362" t="s">
+        <v>8</v>
+      </c>
+      <c r="C362" t="s">
+        <v>8</v>
       </c>
       <c r="D362" t="s">
-        <v>197</v>
+        <v>644</v>
       </c>
       <c r="E362" t="s">
-        <v>198</v>
+        <v>645</v>
       </c>
       <c r="F362" t="s">
-        <v>10</v>
+        <v>648</v>
       </c>
       <c r="G362" s="1" t="s">
         <v>745</v>
       </c>
       <c r="H362" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363">
-        <v>21332</v>
+        <v>21338</v>
       </c>
       <c r="B363">
         <v>2024</v>
       </c>
       <c r="C363">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="D363" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E363" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F363" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G363" s="1" t="s">
         <v>747</v>
       </c>
       <c r="H363" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364">
-        <v>21331</v>
+        <v>21336</v>
       </c>
       <c r="B364">
         <v>2024</v>
       </c>
       <c r="C364">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="D364" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E364" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F364" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G364" s="1" t="s">
         <v>749</v>
       </c>
       <c r="H364" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365">
-        <v>21330</v>
+        <v>21333</v>
       </c>
       <c r="B365">
         <v>2024</v>
       </c>
       <c r="C365">
-        <v>230</v>
+        <v>60</v>
       </c>
       <c r="D365" t="s">
-        <v>8</v>
+        <v>205</v>
       </c>
       <c r="E365" t="s">
-        <v>9</v>
+        <v>206</v>
       </c>
       <c r="F365" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G365" s="1" t="s">
         <v>751</v>
       </c>
       <c r="H365" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366">
-        <v>21329</v>
+        <v>21332</v>
       </c>
       <c r="B366">
         <v>2024</v>
       </c>
       <c r="C366">
-        <v>229</v>
+        <v>59</v>
       </c>
       <c r="D366" t="s">
-        <v>8</v>
+        <v>205</v>
       </c>
       <c r="E366" t="s">
-        <v>9</v>
+        <v>206</v>
       </c>
       <c r="F366" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G366" s="1" t="s">
         <v>753</v>
       </c>
       <c r="H366" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367">
-        <v>21313</v>
+        <v>21331</v>
       </c>
       <c r="B367">
         <v>2024</v>
       </c>
       <c r="C367">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="D367" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E367" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F367" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G367" s="1" t="s">
         <v>755</v>
       </c>
       <c r="H367" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368">
-        <v>21308</v>
+        <v>21330</v>
       </c>
       <c r="B368">
         <v>2024</v>
       </c>
       <c r="C368">
-        <v>37</v>
+        <v>230</v>
       </c>
       <c r="D368" t="s">
-        <v>197</v>
+        <v>9</v>
       </c>
       <c r="E368" t="s">
-        <v>198</v>
+        <v>10</v>
       </c>
       <c r="F368" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G368" s="1" t="s">
         <v>757</v>
       </c>
       <c r="H368" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369">
-        <v>21283</v>
+        <v>21329</v>
       </c>
       <c r="B369">
         <v>2024</v>
       </c>
       <c r="C369">
-        <v>15</v>
+        <v>229</v>
       </c>
       <c r="D369" t="s">
-        <v>197</v>
+        <v>9</v>
       </c>
       <c r="E369" t="s">
-        <v>198</v>
+        <v>10</v>
       </c>
       <c r="F369" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G369" s="1" t="s">
         <v>759</v>
       </c>
       <c r="H369" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370">
-        <v>21281</v>
+        <v>21313</v>
       </c>
       <c r="B370">
         <v>2024</v>
       </c>
       <c r="C370">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="D370" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E370" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F370" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G370" s="1" t="s">
         <v>761</v>
       </c>
       <c r="H370" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371">
-        <v>21280</v>
+        <v>21308</v>
       </c>
       <c r="B371">
         <v>2024</v>
       </c>
       <c r="C371">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="D371" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E371" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F371" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G371" s="1" t="s">
         <v>763</v>
       </c>
       <c r="H371" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372">
-        <v>21258</v>
+        <v>21283</v>
       </c>
       <c r="B372">
         <v>2024</v>
       </c>
       <c r="C372">
-        <v>226</v>
+        <v>15</v>
       </c>
       <c r="D372" t="s">
-        <v>8</v>
+        <v>205</v>
       </c>
       <c r="E372" t="s">
-        <v>9</v>
+        <v>206</v>
       </c>
       <c r="F372" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G372" s="1" t="s">
         <v>765</v>
       </c>
       <c r="H372" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373">
-        <v>21249</v>
+        <v>21281</v>
       </c>
       <c r="B373">
         <v>2024</v>
       </c>
       <c r="C373">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D373" t="s">
-        <v>125</v>
+        <v>205</v>
       </c>
       <c r="E373" t="s">
-        <v>126</v>
+        <v>206</v>
       </c>
       <c r="F373" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G373" s="1" t="s">
         <v>767</v>
       </c>
       <c r="H373" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374">
-        <v>21227</v>
+        <v>21280</v>
       </c>
       <c r="B374">
         <v>2024</v>
       </c>
       <c r="C374">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="D374" t="s">
-        <v>8</v>
+        <v>205</v>
       </c>
       <c r="E374" t="s">
-        <v>9</v>
+        <v>206</v>
       </c>
       <c r="F374" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G374" s="1" t="s">
         <v>769</v>
       </c>
       <c r="H374" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="375" spans="1:8">
-      <c r="A375" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A375">
+        <v>21258</v>
+      </c>
+      <c r="B375">
+        <v>2024</v>
+      </c>
+      <c r="C375">
+        <v>226</v>
       </c>
       <c r="D375" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E375" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F375" t="s">
-        <v>650</v>
+        <v>16</v>
       </c>
       <c r="G375" s="1" t="s">
         <v>771</v>
       </c>
       <c r="H375" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376">
-        <v>21219</v>
+        <v>21249</v>
       </c>
       <c r="B376">
         <v>2024</v>
       </c>
       <c r="C376">
-        <v>195</v>
+        <v>16</v>
       </c>
       <c r="D376" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
       <c r="E376" t="s">
-        <v>9</v>
+        <v>135</v>
       </c>
       <c r="F376" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G376" s="1" t="s">
         <v>773</v>
       </c>
       <c r="H376" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="377" spans="1:8">
-      <c r="A377" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A377">
+        <v>21227</v>
+      </c>
+      <c r="B377">
+        <v>2024</v>
+      </c>
+      <c r="C377">
+        <v>203</v>
       </c>
       <c r="D377" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E377" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F377" t="s">
-        <v>677</v>
+        <v>16</v>
       </c>
       <c r="G377" s="1" t="s">
         <v>775</v>
       </c>
       <c r="H377" t="s">
-        <v>471</v>
+        <v>776</v>
       </c>
     </row>
     <row r="378" spans="1:8">
-      <c r="A378">
-[...6 lines deleted...]
-        <v>177</v>
+      <c r="A378" t="s">
+        <v>8</v>
+      </c>
+      <c r="B378" t="s">
+        <v>8</v>
+      </c>
+      <c r="C378" t="s">
+        <v>8</v>
       </c>
       <c r="D378" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E378" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F378" t="s">
-        <v>10</v>
+        <v>683</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="H378" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379">
-        <v>21184</v>
+        <v>21219</v>
       </c>
       <c r="B379">
         <v>2024</v>
       </c>
       <c r="C379">
+        <v>195</v>
+      </c>
+      <c r="D379" t="s">
+        <v>9</v>
+      </c>
+      <c r="E379" t="s">
+        <v>10</v>
+      </c>
+      <c r="F379" t="s">
+        <v>16</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H379" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>8</v>
+      </c>
+      <c r="B380" t="s">
+        <v>8</v>
+      </c>
+      <c r="C380" t="s">
+        <v>8</v>
+      </c>
+      <c r="D380" t="s">
+        <v>9</v>
+      </c>
+      <c r="E380" t="s">
+        <v>10</v>
+      </c>
+      <c r="F380" t="s">
+        <v>683</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="H380" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>21186</v>
+      </c>
+      <c r="B381">
+        <v>2024</v>
+      </c>
+      <c r="C381">
+        <v>177</v>
+      </c>
+      <c r="D381" t="s">
+        <v>9</v>
+      </c>
+      <c r="E381" t="s">
+        <v>10</v>
+      </c>
+      <c r="F381" t="s">
+        <v>16</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H381" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>21184</v>
+      </c>
+      <c r="B382">
+        <v>2024</v>
+      </c>
+      <c r="C382">
         <v>176</v>
       </c>
-      <c r="D379" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="D382" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E382" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F382" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="H382" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383">
-        <v>21157</v>
+        <v>21183</v>
       </c>
       <c r="B383">
         <v>2024</v>
       </c>
       <c r="C383">
-        <v>161</v>
+        <v>175</v>
       </c>
       <c r="D383" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E383" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F383" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="H383" t="s">
-        <v>786</v>
+        <v>629</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B384" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C384" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D384" t="s">
+        <v>26</v>
+      </c>
+      <c r="E384" t="s">
+        <v>27</v>
+      </c>
+      <c r="F384" t="s">
+        <v>664</v>
+      </c>
+      <c r="G384" s="1" t="s">
         <v>787</v>
       </c>
-      <c r="E384" t="s">
+      <c r="H384" t="s">
         <v>788</v>
       </c>
-      <c r="F384" t="s">
-[...2 lines deleted...]
-      <c r="G384" s="1" t="s">
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>8</v>
+      </c>
+      <c r="B385" t="s">
+        <v>8</v>
+      </c>
+      <c r="C385" t="s">
+        <v>8</v>
+      </c>
+      <c r="D385" t="s">
+        <v>9</v>
+      </c>
+      <c r="E385" t="s">
+        <v>10</v>
+      </c>
+      <c r="F385" t="s">
+        <v>293</v>
+      </c>
+      <c r="G385" s="1" t="s">
         <v>789</v>
       </c>
-      <c r="H384" t="s">
+      <c r="H385" t="s">
         <v>790</v>
-      </c>
-[...24 lines deleted...]
-        <v>792</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386">
-        <v>21140</v>
+        <v>21157</v>
       </c>
       <c r="B386">
         <v>2024</v>
       </c>
       <c r="C386">
-        <v>40</v>
+        <v>161</v>
       </c>
       <c r="D386" t="s">
-        <v>86</v>
+        <v>9</v>
       </c>
       <c r="E386" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="F386" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="H386" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B387" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C387" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D387" t="s">
-        <v>86</v>
+        <v>793</v>
       </c>
       <c r="E387" t="s">
-        <v>87</v>
+        <v>794</v>
       </c>
       <c r="F387" t="s">
-        <v>650</v>
+        <v>293</v>
       </c>
       <c r="G387" s="1" t="s">
         <v>795</v>
       </c>
       <c r="H387" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="388" spans="1:8">
-      <c r="A388" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A388">
+        <v>21141</v>
+      </c>
+      <c r="B388">
+        <v>2024</v>
+      </c>
+      <c r="C388">
+        <v>41</v>
       </c>
       <c r="D388" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="E388" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="F388" t="s">
-        <v>650</v>
+        <v>16</v>
       </c>
       <c r="G388" s="1" t="s">
         <v>797</v>
       </c>
       <c r="H388" t="s">
         <v>798</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389">
-        <v>21120</v>
+        <v>21140</v>
       </c>
       <c r="B389">
         <v>2024</v>
       </c>
       <c r="C389">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="D389" t="s">
-        <v>19</v>
+        <v>96</v>
       </c>
       <c r="E389" t="s">
-        <v>20</v>
+        <v>97</v>
       </c>
       <c r="F389" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G389" s="1" t="s">
         <v>799</v>
       </c>
       <c r="H389" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B390" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C390" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D390" t="s">
-        <v>125</v>
+        <v>96</v>
       </c>
       <c r="E390" t="s">
-        <v>126</v>
+        <v>97</v>
       </c>
       <c r="F390" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G390" s="1" t="s">
         <v>801</v>
       </c>
       <c r="H390" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="391" spans="1:8">
-      <c r="A391">
-[...6 lines deleted...]
-        <v>159</v>
+      <c r="A391" t="s">
+        <v>8</v>
+      </c>
+      <c r="B391" t="s">
+        <v>8</v>
+      </c>
+      <c r="C391" t="s">
+        <v>8</v>
       </c>
       <c r="D391" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="E391" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="F391" t="s">
-        <v>10</v>
+        <v>648</v>
       </c>
       <c r="G391" s="1" t="s">
         <v>803</v>
       </c>
       <c r="H391" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392">
-        <v>21114</v>
+        <v>21120</v>
       </c>
       <c r="B392">
         <v>2024</v>
       </c>
       <c r="C392">
-        <v>157</v>
+        <v>23</v>
       </c>
       <c r="D392" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E392" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F392" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G392" s="1" t="s">
         <v>805</v>
       </c>
       <c r="H392" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B393" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C393" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D393" t="s">
-        <v>86</v>
+        <v>134</v>
       </c>
       <c r="E393" t="s">
-        <v>87</v>
+        <v>135</v>
       </c>
       <c r="F393" t="s">
-        <v>645</v>
+        <v>683</v>
       </c>
       <c r="G393" s="1" t="s">
         <v>807</v>
       </c>
       <c r="H393" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394">
-        <v>21109</v>
+        <v>21118</v>
       </c>
       <c r="B394">
         <v>2024</v>
       </c>
       <c r="C394">
-        <v>14</v>
+        <v>159</v>
       </c>
       <c r="D394" t="s">
-        <v>125</v>
+        <v>9</v>
       </c>
       <c r="E394" t="s">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="F394" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G394" s="1" t="s">
         <v>809</v>
       </c>
       <c r="H394" t="s">
         <v>810</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395">
-        <v>21104</v>
+        <v>21114</v>
       </c>
       <c r="B395">
         <v>2024</v>
       </c>
       <c r="C395">
-        <v>21</v>
+        <v>157</v>
       </c>
       <c r="D395" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E395" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F395" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G395" s="1" t="s">
         <v>811</v>
       </c>
       <c r="H395" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="396" spans="1:8">
-      <c r="A396">
-[...6 lines deleted...]
-        <v>153</v>
+      <c r="A396" t="s">
+        <v>8</v>
+      </c>
+      <c r="B396" t="s">
+        <v>8</v>
+      </c>
+      <c r="C396" t="s">
+        <v>8</v>
       </c>
       <c r="D396" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="E396" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="F396" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G396" s="1" t="s">
         <v>813</v>
       </c>
       <c r="H396" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397">
-        <v>21098</v>
+        <v>21109</v>
       </c>
       <c r="B397">
         <v>2024</v>
       </c>
       <c r="C397">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D397" t="s">
-        <v>19</v>
+        <v>134</v>
       </c>
       <c r="E397" t="s">
-        <v>20</v>
+        <v>135</v>
       </c>
       <c r="F397" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G397" s="1" t="s">
         <v>815</v>
       </c>
       <c r="H397" t="s">
         <v>816</v>
       </c>
     </row>
     <row r="398" spans="1:8">
-      <c r="A398" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A398">
+        <v>21104</v>
+      </c>
+      <c r="B398">
+        <v>2024</v>
+      </c>
+      <c r="C398">
+        <v>21</v>
       </c>
       <c r="D398" t="s">
-        <v>86</v>
+        <v>19</v>
       </c>
       <c r="E398" t="s">
-        <v>87</v>
+        <v>20</v>
       </c>
       <c r="F398" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="G398" s="1" t="s">
         <v>817</v>
       </c>
       <c r="H398" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="399" spans="1:8">
-      <c r="A399" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A399">
+        <v>21102</v>
+      </c>
+      <c r="B399">
+        <v>2024</v>
+      </c>
+      <c r="C399">
+        <v>153</v>
       </c>
       <c r="D399" t="s">
-        <v>638</v>
+        <v>9</v>
       </c>
       <c r="E399" t="s">
-        <v>639</v>
+        <v>10</v>
       </c>
       <c r="F399" t="s">
-        <v>642</v>
+        <v>16</v>
       </c>
       <c r="G399" s="1" t="s">
         <v>819</v>
       </c>
       <c r="H399" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="400" spans="1:8">
-      <c r="A400" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A400">
+        <v>21098</v>
+      </c>
+      <c r="B400">
+        <v>2024</v>
+      </c>
+      <c r="C400">
+        <v>20</v>
       </c>
       <c r="D400" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E400" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F400" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="G400" s="1" t="s">
         <v>821</v>
       </c>
       <c r="H400" t="s">
         <v>822</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B401" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C401" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D401" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="E401" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="F401" t="s">
-        <v>677</v>
+        <v>683</v>
       </c>
       <c r="G401" s="1" t="s">
         <v>823</v>
       </c>
       <c r="H401" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B402" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C402" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D402" t="s">
-        <v>19</v>
+        <v>644</v>
       </c>
       <c r="E402" t="s">
-        <v>20</v>
+        <v>645</v>
       </c>
       <c r="F402" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="G402" s="1" t="s">
         <v>825</v>
       </c>
       <c r="H402" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="403" spans="1:8">
-      <c r="A403">
-[...6 lines deleted...]
-        <v>127</v>
+      <c r="A403" t="s">
+        <v>8</v>
+      </c>
+      <c r="B403" t="s">
+        <v>8</v>
+      </c>
+      <c r="C403" t="s">
+        <v>8</v>
       </c>
       <c r="D403" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E403" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F403" t="s">
-        <v>10</v>
+        <v>293</v>
       </c>
       <c r="G403" s="1" t="s">
         <v>827</v>
       </c>
       <c r="H403" t="s">
         <v>828</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B404" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C404" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D404" t="s">
-        <v>86</v>
+        <v>9</v>
       </c>
       <c r="E404" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="F404" t="s">
-        <v>642</v>
+        <v>683</v>
       </c>
       <c r="G404" s="1" t="s">
         <v>829</v>
       </c>
       <c r="H404" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="405" spans="1:8">
-      <c r="A405">
-[...6 lines deleted...]
-        <v>16</v>
+      <c r="A405" t="s">
+        <v>8</v>
+      </c>
+      <c r="B405" t="s">
+        <v>8</v>
+      </c>
+      <c r="C405" t="s">
+        <v>8</v>
       </c>
       <c r="D405" t="s">
         <v>19</v>
       </c>
       <c r="E405" t="s">
         <v>20</v>
       </c>
       <c r="F405" t="s">
-        <v>10</v>
+        <v>683</v>
       </c>
       <c r="G405" s="1" t="s">
         <v>831</v>
       </c>
       <c r="H405" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406">
-        <v>21018</v>
+        <v>21047</v>
       </c>
       <c r="B406">
         <v>2024</v>
       </c>
       <c r="C406">
-        <v>15</v>
+        <v>127</v>
       </c>
       <c r="D406" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E406" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F406" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G406" s="1" t="s">
         <v>833</v>
       </c>
       <c r="H406" t="s">
         <v>834</v>
       </c>
     </row>
     <row r="407" spans="1:8">
-      <c r="A407">
-[...6 lines deleted...]
-        <v>110</v>
+      <c r="A407" t="s">
+        <v>8</v>
+      </c>
+      <c r="B407" t="s">
+        <v>8</v>
+      </c>
+      <c r="C407" t="s">
+        <v>8</v>
       </c>
       <c r="D407" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="E407" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="F407" t="s">
-        <v>10</v>
+        <v>655</v>
       </c>
       <c r="G407" s="1" t="s">
         <v>835</v>
       </c>
       <c r="H407" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408">
-        <v>21004</v>
+        <v>21019</v>
       </c>
       <c r="B408">
         <v>2024</v>
       </c>
       <c r="C408">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="D408" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E408" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F408" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G408" s="1" t="s">
         <v>837</v>
       </c>
       <c r="H408" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409">
-        <v>21003</v>
+        <v>21018</v>
       </c>
       <c r="B409">
         <v>2024</v>
       </c>
       <c r="C409">
         <v>15</v>
       </c>
       <c r="D409" t="s">
-        <v>86</v>
+        <v>19</v>
       </c>
       <c r="E409" t="s">
-        <v>87</v>
+        <v>20</v>
       </c>
       <c r="F409" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G409" s="1" t="s">
         <v>839</v>
       </c>
       <c r="H409" t="s">
         <v>840</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410">
-        <v>21002</v>
+        <v>21008</v>
       </c>
       <c r="B410">
         <v>2024</v>
       </c>
       <c r="C410">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="D410" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E410" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F410" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G410" s="1" t="s">
         <v>841</v>
       </c>
       <c r="H410" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411">
-        <v>21001</v>
+        <v>21004</v>
       </c>
       <c r="B411">
         <v>2024</v>
       </c>
       <c r="C411">
-        <v>14</v>
+        <v>107</v>
       </c>
       <c r="D411" t="s">
-        <v>86</v>
+        <v>9</v>
       </c>
       <c r="E411" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="F411" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G411" s="1" t="s">
         <v>843</v>
       </c>
       <c r="H411" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412">
-        <v>20999</v>
+        <v>21003</v>
       </c>
       <c r="B412">
         <v>2024</v>
       </c>
       <c r="C412">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D412" t="s">
-        <v>125</v>
+        <v>96</v>
       </c>
       <c r="E412" t="s">
-        <v>126</v>
+        <v>97</v>
       </c>
       <c r="F412" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G412" s="1" t="s">
         <v>845</v>
       </c>
       <c r="H412" t="s">
         <v>846</v>
       </c>
     </row>
     <row r="413" spans="1:8">
-      <c r="A413" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A413">
+        <v>21002</v>
+      </c>
+      <c r="B413">
+        <v>2024</v>
+      </c>
+      <c r="C413">
+        <v>106</v>
       </c>
       <c r="D413" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E413" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F413" t="s">
-        <v>662</v>
+        <v>16</v>
       </c>
       <c r="G413" s="1" t="s">
         <v>847</v>
       </c>
       <c r="H413" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414">
-        <v>20985</v>
+        <v>21001</v>
       </c>
       <c r="B414">
         <v>2024</v>
       </c>
       <c r="C414">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D414" t="s">
-        <v>19</v>
+        <v>96</v>
       </c>
       <c r="E414" t="s">
-        <v>20</v>
+        <v>97</v>
       </c>
       <c r="F414" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G414" s="1" t="s">
         <v>849</v>
       </c>
       <c r="H414" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415">
-        <v>20982</v>
+        <v>20999</v>
       </c>
       <c r="B415">
         <v>2024</v>
       </c>
       <c r="C415">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="D415" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
       <c r="E415" t="s">
-        <v>9</v>
+        <v>135</v>
       </c>
       <c r="F415" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G415" s="1" t="s">
         <v>851</v>
       </c>
       <c r="H415" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="416" spans="1:8">
-      <c r="A416">
-[...6 lines deleted...]
-        <v>93</v>
+      <c r="A416" t="s">
+        <v>8</v>
+      </c>
+      <c r="B416" t="s">
+        <v>8</v>
+      </c>
+      <c r="C416" t="s">
+        <v>8</v>
       </c>
       <c r="D416" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E416" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F416" t="s">
-        <v>10</v>
+        <v>655</v>
       </c>
       <c r="G416" s="1" t="s">
         <v>853</v>
       </c>
       <c r="H416" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417">
-        <v>20974</v>
+        <v>20985</v>
       </c>
       <c r="B417">
         <v>2024</v>
       </c>
       <c r="C417">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="D417" t="s">
-        <v>125</v>
+        <v>19</v>
       </c>
       <c r="E417" t="s">
-        <v>126</v>
+        <v>20</v>
       </c>
       <c r="F417" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G417" s="1" t="s">
         <v>855</v>
       </c>
       <c r="H417" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418">
-        <v>20971</v>
+        <v>20982</v>
       </c>
       <c r="B418">
         <v>2024</v>
       </c>
       <c r="C418">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="D418" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E418" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F418" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G418" s="1" t="s">
         <v>857</v>
       </c>
       <c r="H418" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419">
-        <v>20964</v>
+        <v>20978</v>
       </c>
       <c r="B419">
         <v>2024</v>
       </c>
       <c r="C419">
-        <v>8</v>
+        <v>93</v>
       </c>
       <c r="D419" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E419" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F419" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G419" s="1" t="s">
         <v>859</v>
       </c>
       <c r="H419" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420">
-        <v>20961</v>
+        <v>20974</v>
       </c>
       <c r="B420">
         <v>2024</v>
       </c>
       <c r="C420">
-        <v>81</v>
+        <v>8</v>
       </c>
       <c r="D420" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
       <c r="E420" t="s">
-        <v>9</v>
+        <v>135</v>
       </c>
       <c r="F420" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G420" s="1" t="s">
         <v>861</v>
       </c>
       <c r="H420" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421">
-        <v>20955</v>
+        <v>20971</v>
       </c>
       <c r="B421">
         <v>2024</v>
       </c>
       <c r="C421">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="D421" t="s">
-        <v>86</v>
+        <v>9</v>
       </c>
       <c r="E421" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="F421" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G421" s="1" t="s">
         <v>863</v>
       </c>
       <c r="H421" t="s">
         <v>864</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422">
-        <v>20954</v>
+        <v>20964</v>
       </c>
       <c r="B422">
         <v>2024</v>
       </c>
       <c r="C422">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="D422" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E422" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F422" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G422" s="1" t="s">
         <v>865</v>
       </c>
       <c r="H422" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423">
-        <v>20944</v>
+        <v>20961</v>
       </c>
       <c r="B423">
         <v>2024</v>
       </c>
       <c r="C423">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="D423" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E423" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F423" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G423" s="1" t="s">
         <v>867</v>
       </c>
       <c r="H423" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424">
-        <v>20943</v>
+        <v>20955</v>
       </c>
       <c r="B424">
         <v>2024</v>
       </c>
       <c r="C424">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D424" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="E424" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="F424" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G424" s="1" t="s">
         <v>869</v>
       </c>
       <c r="H424" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425">
-        <v>20935</v>
+        <v>20954</v>
       </c>
       <c r="B425">
         <v>2024</v>
       </c>
       <c r="C425">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="D425" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E425" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F425" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G425" s="1" t="s">
         <v>871</v>
       </c>
       <c r="H425" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426">
-        <v>20934</v>
+        <v>20944</v>
       </c>
       <c r="B426">
         <v>2024</v>
       </c>
       <c r="C426">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="D426" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E426" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F426" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G426" s="1" t="s">
         <v>873</v>
       </c>
       <c r="H426" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427">
-        <v>20933</v>
+        <v>20943</v>
       </c>
       <c r="B427">
         <v>2024</v>
       </c>
       <c r="C427">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="D427" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E427" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F427" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G427" s="1" t="s">
         <v>875</v>
       </c>
       <c r="H427" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428">
-        <v>20926</v>
+        <v>20935</v>
       </c>
       <c r="B428">
         <v>2024</v>
       </c>
       <c r="C428">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="D428" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E428" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F428" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G428" s="1" t="s">
         <v>877</v>
       </c>
       <c r="H428" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="429" spans="1:8">
-      <c r="A429" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A429">
+        <v>20934</v>
+      </c>
+      <c r="B429">
+        <v>2024</v>
+      </c>
+      <c r="C429">
+        <v>65</v>
       </c>
       <c r="D429" t="s">
-        <v>638</v>
+        <v>9</v>
       </c>
       <c r="E429" t="s">
-        <v>639</v>
+        <v>10</v>
       </c>
       <c r="F429" t="s">
-        <v>645</v>
+        <v>16</v>
       </c>
       <c r="G429" s="1" t="s">
         <v>879</v>
       </c>
       <c r="H429" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430">
-        <v>20892</v>
+        <v>20933</v>
       </c>
       <c r="B430">
         <v>2024</v>
       </c>
       <c r="C430">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="D430" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E430" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F430" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G430" s="1" t="s">
         <v>881</v>
       </c>
       <c r="H430" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431">
-        <v>20885</v>
+        <v>20926</v>
       </c>
       <c r="B431">
         <v>2024</v>
       </c>
       <c r="C431">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="D431" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E431" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F431" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G431" s="1" t="s">
         <v>883</v>
       </c>
       <c r="H431" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="432" spans="1:8">
-      <c r="A432">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="A432" t="s">
+        <v>8</v>
+      </c>
+      <c r="B432" t="s">
+        <v>8</v>
+      </c>
+      <c r="C432" t="s">
+        <v>8</v>
       </c>
       <c r="D432" t="s">
-        <v>8</v>
+        <v>644</v>
       </c>
       <c r="E432" t="s">
-        <v>9</v>
+        <v>645</v>
       </c>
       <c r="F432" t="s">
-        <v>10</v>
+        <v>664</v>
       </c>
       <c r="G432" s="1" t="s">
         <v>885</v>
       </c>
       <c r="H432" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433">
-        <v>20880</v>
+        <v>20892</v>
       </c>
       <c r="B433">
         <v>2024</v>
       </c>
       <c r="C433">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D433" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E433" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F433" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G433" s="1" t="s">
         <v>887</v>
       </c>
       <c r="H433" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434">
-        <v>20879</v>
+        <v>20885</v>
       </c>
       <c r="B434">
         <v>2024</v>
       </c>
       <c r="C434">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D434" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E434" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F434" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G434" s="1" t="s">
         <v>889</v>
       </c>
       <c r="H434" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435">
-        <v>20878</v>
+        <v>20881</v>
       </c>
       <c r="B435">
         <v>2024</v>
       </c>
       <c r="C435">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D435" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E435" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F435" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G435" s="1" t="s">
         <v>891</v>
       </c>
       <c r="H435" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436">
-        <v>20877</v>
+        <v>20880</v>
       </c>
       <c r="B436">
         <v>2024</v>
       </c>
       <c r="C436">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D436" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E436" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F436" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G436" s="1" t="s">
         <v>893</v>
       </c>
       <c r="H436" t="s">
         <v>894</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437">
-        <v>20876</v>
+        <v>20879</v>
       </c>
       <c r="B437">
         <v>2024</v>
       </c>
       <c r="C437">
-        <v>5</v>
+        <v>29</v>
       </c>
       <c r="D437" t="s">
-        <v>125</v>
+        <v>9</v>
       </c>
       <c r="E437" t="s">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="F437" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G437" s="1" t="s">
         <v>895</v>
       </c>
       <c r="H437" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438">
-        <v>20875</v>
+        <v>20878</v>
       </c>
       <c r="B438">
         <v>2024</v>
       </c>
       <c r="C438">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="D438" t="s">
-        <v>125</v>
+        <v>9</v>
       </c>
       <c r="E438" t="s">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="F438" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G438" s="1" t="s">
         <v>897</v>
       </c>
       <c r="H438" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="439" spans="1:8">
-      <c r="A439" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A439">
+        <v>20877</v>
+      </c>
+      <c r="B439">
+        <v>2024</v>
+      </c>
+      <c r="C439">
+        <v>27</v>
       </c>
       <c r="D439" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E439" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F439" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G439" s="1" t="s">
         <v>899</v>
       </c>
       <c r="H439" t="s">
         <v>900</v>
       </c>
     </row>
     <row r="440" spans="1:8">
-      <c r="A440" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A440">
+        <v>20876</v>
+      </c>
+      <c r="B440">
+        <v>2024</v>
+      </c>
+      <c r="C440">
+        <v>5</v>
       </c>
       <c r="D440" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="E440" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="F440" t="s">
-        <v>645</v>
+        <v>16</v>
       </c>
       <c r="G440" s="1" t="s">
         <v>901</v>
       </c>
       <c r="H440" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441">
-        <v>20858</v>
+        <v>20875</v>
       </c>
       <c r="B441">
         <v>2024</v>
       </c>
       <c r="C441">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="D441" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
       <c r="E441" t="s">
-        <v>9</v>
+        <v>135</v>
       </c>
       <c r="F441" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G441" s="1" t="s">
         <v>903</v>
       </c>
       <c r="H441" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="442" spans="1:8">
-      <c r="A442">
-[...6 lines deleted...]
-        <v>16</v>
+      <c r="A442" t="s">
+        <v>8</v>
+      </c>
+      <c r="B442" t="s">
+        <v>8</v>
+      </c>
+      <c r="C442" t="s">
+        <v>8</v>
       </c>
       <c r="D442" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E442" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F442" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G442" s="1" t="s">
         <v>905</v>
       </c>
       <c r="H442" t="s">
-        <v>597</v>
+        <v>906</v>
       </c>
     </row>
     <row r="443" spans="1:8">
-      <c r="A443">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="A443" t="s">
+        <v>8</v>
+      </c>
+      <c r="B443" t="s">
+        <v>8</v>
+      </c>
+      <c r="C443" t="s">
+        <v>8</v>
       </c>
       <c r="D443" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
       <c r="E443" t="s">
-        <v>9</v>
+        <v>135</v>
       </c>
       <c r="F443" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="H443" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444">
-        <v>20833</v>
+        <v>20858</v>
       </c>
       <c r="B444">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C444">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="D444" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E444" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F444" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="H444" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445">
-        <v>20832</v>
+        <v>20855</v>
       </c>
       <c r="B445">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C445">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="D445" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E445" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F445" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="H445" t="s">
-        <v>911</v>
+        <v>603</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446">
-        <v>20831</v>
+        <v>20854</v>
       </c>
       <c r="B446">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C446">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="D446" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E446" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F446" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G446" s="1" t="s">
         <v>912</v>
       </c>
       <c r="H446" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447">
-        <v>20830</v>
+        <v>20833</v>
       </c>
       <c r="B447">
         <v>2023</v>
       </c>
       <c r="C447">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D447" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E447" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F447" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G447" s="1" t="s">
         <v>914</v>
       </c>
       <c r="H447" t="s">
         <v>915</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448">
-        <v>20829</v>
+        <v>20832</v>
       </c>
       <c r="B448">
         <v>2023</v>
       </c>
       <c r="C448">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D448" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E448" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F448" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G448" s="1" t="s">
         <v>916</v>
       </c>
       <c r="H448" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449">
-        <v>20828</v>
+        <v>20831</v>
       </c>
       <c r="B449">
         <v>2023</v>
       </c>
       <c r="C449">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D449" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E449" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F449" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G449" s="1" t="s">
         <v>918</v>
       </c>
       <c r="H449" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450">
-        <v>20826</v>
+        <v>20830</v>
       </c>
       <c r="B450">
         <v>2023</v>
       </c>
       <c r="C450">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D450" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E450" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F450" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G450" s="1" t="s">
         <v>920</v>
       </c>
       <c r="H450" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="451" spans="1:8">
-      <c r="A451" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A451">
+        <v>20829</v>
+      </c>
+      <c r="B451">
+        <v>2023</v>
+      </c>
+      <c r="C451">
+        <v>40</v>
       </c>
       <c r="D451" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E451" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F451" t="s">
-        <v>677</v>
+        <v>16</v>
       </c>
       <c r="G451" s="1" t="s">
         <v>922</v>
       </c>
       <c r="H451" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452">
-        <v>20824</v>
+        <v>20828</v>
       </c>
       <c r="B452">
         <v>2023</v>
       </c>
       <c r="C452">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D452" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E452" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F452" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G452" s="1" t="s">
         <v>924</v>
       </c>
       <c r="H452" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="453" spans="1:8">
-      <c r="A453" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A453">
+        <v>20826</v>
+      </c>
+      <c r="B453">
+        <v>2023</v>
+      </c>
+      <c r="C453">
+        <v>37</v>
       </c>
       <c r="D453" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E453" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F453" t="s">
-        <v>677</v>
+        <v>16</v>
       </c>
       <c r="G453" s="1" t="s">
         <v>926</v>
       </c>
       <c r="H453" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="454" spans="1:8">
-      <c r="A454">
-[...6 lines deleted...]
-        <v>33</v>
+      <c r="A454" t="s">
+        <v>8</v>
+      </c>
+      <c r="B454" t="s">
+        <v>8</v>
+      </c>
+      <c r="C454" t="s">
+        <v>8</v>
       </c>
       <c r="D454" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E454" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F454" t="s">
-        <v>10</v>
+        <v>655</v>
       </c>
       <c r="G454" s="1" t="s">
         <v>928</v>
       </c>
       <c r="H454" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="455" spans="1:8">
-      <c r="A455" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A455">
+        <v>20824</v>
+      </c>
+      <c r="B455">
+        <v>2023</v>
+      </c>
+      <c r="C455">
+        <v>35</v>
       </c>
       <c r="D455" t="s">
-        <v>125</v>
+        <v>26</v>
       </c>
       <c r="E455" t="s">
-        <v>126</v>
+        <v>27</v>
       </c>
       <c r="F455" t="s">
-        <v>645</v>
+        <v>16</v>
       </c>
       <c r="G455" s="1" t="s">
         <v>930</v>
       </c>
       <c r="H455" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B456" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C456" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D456" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E456" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F456" t="s">
-        <v>10</v>
+        <v>683</v>
       </c>
       <c r="G456" s="1" t="s">
         <v>932</v>
       </c>
       <c r="H456" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="457" spans="1:8">
-      <c r="A457" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A457">
+        <v>20822</v>
+      </c>
+      <c r="B457">
+        <v>2023</v>
+      </c>
+      <c r="C457">
+        <v>33</v>
       </c>
       <c r="D457" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E457" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F457" t="s">
-        <v>662</v>
+        <v>16</v>
       </c>
       <c r="G457" s="1" t="s">
         <v>934</v>
       </c>
       <c r="H457" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="458" spans="1:8">
-      <c r="A458">
-[...6 lines deleted...]
-        <v>35</v>
+      <c r="A458" t="s">
+        <v>8</v>
+      </c>
+      <c r="B458" t="s">
+        <v>8</v>
+      </c>
+      <c r="C458" t="s">
+        <v>8</v>
       </c>
       <c r="D458" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="E458" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="F458" t="s">
-        <v>10</v>
+        <v>664</v>
       </c>
       <c r="G458" s="1" t="s">
         <v>936</v>
       </c>
       <c r="H458" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B459" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C459" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D459" t="s">
-        <v>638</v>
+        <v>26</v>
       </c>
       <c r="E459" t="s">
-        <v>639</v>
+        <v>27</v>
       </c>
       <c r="F459" t="s">
-        <v>645</v>
+        <v>664</v>
       </c>
       <c r="G459" s="1" t="s">
         <v>938</v>
       </c>
       <c r="H459" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B460" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C460" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D460" t="s">
-        <v>638</v>
+        <v>26</v>
       </c>
       <c r="E460" t="s">
-        <v>639</v>
+        <v>27</v>
       </c>
       <c r="F460" t="s">
-        <v>642</v>
+        <v>293</v>
       </c>
       <c r="G460" s="1" t="s">
         <v>940</v>
       </c>
       <c r="H460" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461">
-        <v>20801</v>
+        <v>20805</v>
       </c>
       <c r="B461">
         <v>2023</v>
       </c>
       <c r="C461">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D461" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="E461" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="F461" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G461" s="1" t="s">
         <v>942</v>
       </c>
       <c r="H461" t="s">
-        <v>856</v>
+        <v>943</v>
       </c>
     </row>
     <row r="462" spans="1:8">
-      <c r="A462">
-[...6 lines deleted...]
-        <v>33</v>
+      <c r="A462" t="s">
+        <v>8</v>
+      </c>
+      <c r="B462" t="s">
+        <v>8</v>
+      </c>
+      <c r="C462" t="s">
+        <v>8</v>
       </c>
       <c r="D462" t="s">
-        <v>125</v>
+        <v>644</v>
       </c>
       <c r="E462" t="s">
-        <v>126</v>
+        <v>645</v>
       </c>
       <c r="F462" t="s">
-        <v>10</v>
+        <v>648</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="H462" t="s">
-        <v>856</v>
+        <v>945</v>
       </c>
     </row>
     <row r="463" spans="1:8">
-      <c r="A463">
-[...6 lines deleted...]
-        <v>49</v>
+      <c r="A463" t="s">
+        <v>8</v>
+      </c>
+      <c r="B463" t="s">
+        <v>8</v>
+      </c>
+      <c r="C463" t="s">
+        <v>8</v>
       </c>
       <c r="D463" t="s">
-        <v>19</v>
+        <v>644</v>
       </c>
       <c r="E463" t="s">
-        <v>20</v>
+        <v>645</v>
       </c>
       <c r="F463" t="s">
-        <v>10</v>
+        <v>664</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="H463" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464">
-        <v>20763</v>
+        <v>20801</v>
       </c>
       <c r="B464">
         <v>2023</v>
       </c>
       <c r="C464">
-        <v>558</v>
+        <v>34</v>
       </c>
       <c r="D464" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
       <c r="E464" t="s">
-        <v>9</v>
+        <v>135</v>
       </c>
       <c r="F464" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="H464" t="s">
-        <v>947</v>
+        <v>862</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465">
-        <v>20761</v>
+        <v>20800</v>
       </c>
       <c r="B465">
         <v>2023</v>
       </c>
       <c r="C465">
-        <v>557</v>
+        <v>33</v>
       </c>
       <c r="D465" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
       <c r="E465" t="s">
-        <v>9</v>
+        <v>135</v>
       </c>
       <c r="F465" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="H465" t="s">
-        <v>949</v>
+        <v>862</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466">
-        <v>20760</v>
+        <v>20785</v>
       </c>
       <c r="B466">
         <v>2023</v>
       </c>
       <c r="C466">
-        <v>92</v>
+        <v>49</v>
       </c>
       <c r="D466" t="s">
-        <v>197</v>
+        <v>19</v>
       </c>
       <c r="E466" t="s">
-        <v>198</v>
+        <v>20</v>
       </c>
       <c r="F466" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G466" s="1" t="s">
         <v>950</v>
       </c>
       <c r="H466" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467">
-        <v>20759</v>
+        <v>20763</v>
       </c>
       <c r="B467">
         <v>2023</v>
       </c>
       <c r="C467">
-        <v>91</v>
+        <v>558</v>
       </c>
       <c r="D467" t="s">
-        <v>197</v>
+        <v>9</v>
       </c>
       <c r="E467" t="s">
-        <v>198</v>
+        <v>10</v>
       </c>
       <c r="F467" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G467" s="1" t="s">
         <v>952</v>
       </c>
       <c r="H467" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468">
-        <v>20758</v>
+        <v>20761</v>
       </c>
       <c r="B468">
         <v>2023</v>
       </c>
       <c r="C468">
-        <v>90</v>
+        <v>557</v>
       </c>
       <c r="D468" t="s">
-        <v>197</v>
+        <v>9</v>
       </c>
       <c r="E468" t="s">
-        <v>198</v>
+        <v>10</v>
       </c>
       <c r="F468" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G468" s="1" t="s">
         <v>954</v>
       </c>
       <c r="H468" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469">
-        <v>20757</v>
+        <v>20760</v>
       </c>
       <c r="B469">
         <v>2023</v>
       </c>
       <c r="C469">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="D469" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E469" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F469" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G469" s="1" t="s">
         <v>956</v>
       </c>
       <c r="H469" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470">
-        <v>20756</v>
+        <v>20759</v>
       </c>
       <c r="B470">
         <v>2023</v>
       </c>
       <c r="C470">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D470" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E470" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F470" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G470" s="1" t="s">
         <v>958</v>
       </c>
       <c r="H470" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471">
-        <v>20755</v>
+        <v>20758</v>
       </c>
       <c r="B471">
         <v>2023</v>
       </c>
       <c r="C471">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D471" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E471" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F471" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G471" s="1" t="s">
         <v>960</v>
       </c>
       <c r="H471" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472">
-        <v>20754</v>
+        <v>20757</v>
       </c>
       <c r="B472">
         <v>2023</v>
       </c>
       <c r="C472">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D472" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E472" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F472" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G472" s="1" t="s">
         <v>962</v>
       </c>
       <c r="H472" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473">
-        <v>20753</v>
+        <v>20756</v>
       </c>
       <c r="B473">
         <v>2023</v>
       </c>
       <c r="C473">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D473" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E473" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F473" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G473" s="1" t="s">
         <v>964</v>
       </c>
       <c r="H473" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474">
-        <v>20752</v>
+        <v>20755</v>
       </c>
       <c r="B474">
         <v>2023</v>
       </c>
       <c r="C474">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D474" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E474" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F474" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G474" s="1" t="s">
         <v>966</v>
       </c>
       <c r="H474" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475">
-        <v>20751</v>
+        <v>20754</v>
       </c>
       <c r="B475">
         <v>2023</v>
       </c>
       <c r="C475">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D475" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E475" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F475" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G475" s="1" t="s">
         <v>968</v>
       </c>
       <c r="H475" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476">
-        <v>20750</v>
+        <v>20753</v>
       </c>
       <c r="B476">
         <v>2023</v>
       </c>
       <c r="C476">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D476" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E476" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F476" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G476" s="1" t="s">
         <v>970</v>
       </c>
       <c r="H476" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="477" spans="1:8">
-      <c r="A477" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A477">
+        <v>20752</v>
+      </c>
+      <c r="B477">
+        <v>2023</v>
+      </c>
+      <c r="C477">
+        <v>84</v>
       </c>
       <c r="D477" t="s">
-        <v>8</v>
+        <v>205</v>
       </c>
       <c r="E477" t="s">
-        <v>9</v>
+        <v>206</v>
       </c>
       <c r="F477" t="s">
-        <v>677</v>
+        <v>16</v>
       </c>
       <c r="G477" s="1" t="s">
         <v>972</v>
       </c>
       <c r="H477" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478">
-        <v>20684</v>
+        <v>20751</v>
       </c>
       <c r="B478">
         <v>2023</v>
       </c>
       <c r="C478">
-        <v>46</v>
+        <v>83</v>
       </c>
       <c r="D478" t="s">
-        <v>19</v>
+        <v>205</v>
       </c>
       <c r="E478" t="s">
-        <v>20</v>
+        <v>206</v>
       </c>
       <c r="F478" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G478" s="1" t="s">
         <v>974</v>
       </c>
       <c r="H478" t="s">
         <v>975</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479">
-        <v>20680</v>
+        <v>20750</v>
       </c>
       <c r="B479">
         <v>2023</v>
       </c>
       <c r="C479">
-        <v>26</v>
+        <v>82</v>
       </c>
       <c r="D479" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E479" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F479" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G479" s="1" t="s">
         <v>976</v>
       </c>
       <c r="H479" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="480" spans="1:8">
-      <c r="A480">
-[...6 lines deleted...]
-        <v>25</v>
+      <c r="A480" t="s">
+        <v>8</v>
+      </c>
+      <c r="B480" t="s">
+        <v>8</v>
+      </c>
+      <c r="C480" t="s">
+        <v>8</v>
       </c>
       <c r="D480" t="s">
-        <v>197</v>
+        <v>9</v>
       </c>
       <c r="E480" t="s">
-        <v>198</v>
+        <v>10</v>
       </c>
       <c r="F480" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="G480" s="1" t="s">
         <v>978</v>
       </c>
       <c r="H480" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481">
-        <v>20677</v>
+        <v>20684</v>
       </c>
       <c r="B481">
         <v>2023</v>
       </c>
       <c r="C481">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="D481" t="s">
-        <v>197</v>
+        <v>19</v>
       </c>
       <c r="E481" t="s">
-        <v>198</v>
+        <v>20</v>
       </c>
       <c r="F481" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G481" s="1" t="s">
         <v>980</v>
       </c>
       <c r="H481" t="s">
         <v>981</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482">
-        <v>20676</v>
+        <v>20680</v>
       </c>
       <c r="B482">
         <v>2023</v>
       </c>
       <c r="C482">
-        <v>550</v>
+        <v>26</v>
       </c>
       <c r="D482" t="s">
-        <v>8</v>
+        <v>205</v>
       </c>
       <c r="E482" t="s">
-        <v>9</v>
+        <v>206</v>
       </c>
       <c r="F482" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G482" s="1" t="s">
         <v>982</v>
       </c>
       <c r="H482" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483">
-        <v>20675</v>
+        <v>20678</v>
       </c>
       <c r="B483">
         <v>2023</v>
       </c>
       <c r="C483">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D483" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E483" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F483" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G483" s="1" t="s">
         <v>984</v>
       </c>
       <c r="H483" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="484" spans="1:8">
-      <c r="A484" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A484">
+        <v>20677</v>
+      </c>
+      <c r="B484">
+        <v>2023</v>
+      </c>
+      <c r="C484">
+        <v>24</v>
       </c>
       <c r="D484" t="s">
-        <v>8</v>
+        <v>205</v>
       </c>
       <c r="E484" t="s">
-        <v>9</v>
+        <v>206</v>
       </c>
       <c r="F484" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="G484" s="1" t="s">
         <v>986</v>
       </c>
       <c r="H484" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485">
-        <v>20652</v>
+        <v>20676</v>
       </c>
       <c r="B485">
         <v>2023</v>
       </c>
       <c r="C485">
-        <v>31</v>
+        <v>550</v>
       </c>
       <c r="D485" t="s">
-        <v>125</v>
+        <v>9</v>
       </c>
       <c r="E485" t="s">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="F485" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G485" s="1" t="s">
         <v>988</v>
       </c>
       <c r="H485" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486">
-        <v>20651</v>
+        <v>20675</v>
       </c>
       <c r="B486">
         <v>2023</v>
       </c>
       <c r="C486">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D486" t="s">
-        <v>125</v>
+        <v>205</v>
       </c>
       <c r="E486" t="s">
-        <v>126</v>
+        <v>206</v>
       </c>
       <c r="F486" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G486" s="1" t="s">
         <v>990</v>
       </c>
       <c r="H486" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="487" spans="1:8">
-      <c r="A487">
-[...6 lines deleted...]
-        <v>545</v>
+      <c r="A487" t="s">
+        <v>8</v>
+      </c>
+      <c r="B487" t="s">
+        <v>8</v>
+      </c>
+      <c r="C487" t="s">
+        <v>8</v>
       </c>
       <c r="D487" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E487" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F487" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="G487" s="1" t="s">
         <v>992</v>
       </c>
       <c r="H487" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="488" spans="1:8">
-      <c r="A488" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A488">
+        <v>20652</v>
+      </c>
+      <c r="B488">
+        <v>2023</v>
+      </c>
+      <c r="C488">
+        <v>31</v>
       </c>
       <c r="D488" t="s">
-        <v>197</v>
+        <v>134</v>
       </c>
       <c r="E488" t="s">
-        <v>198</v>
+        <v>135</v>
       </c>
       <c r="F488" t="s">
-        <v>186</v>
+        <v>16</v>
       </c>
       <c r="G488" s="1" t="s">
         <v>994</v>
       </c>
       <c r="H488" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489">
-        <v>20632</v>
+        <v>20651</v>
       </c>
       <c r="B489">
         <v>2023</v>
       </c>
       <c r="C489">
-        <v>539</v>
+        <v>30</v>
       </c>
       <c r="D489" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
       <c r="E489" t="s">
-        <v>9</v>
+        <v>135</v>
       </c>
       <c r="F489" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G489" s="1" t="s">
         <v>996</v>
       </c>
       <c r="H489" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490">
-        <v>20630</v>
+        <v>20650</v>
       </c>
       <c r="B490">
         <v>2023</v>
       </c>
       <c r="C490">
-        <v>29</v>
+        <v>545</v>
       </c>
       <c r="D490" t="s">
-        <v>125</v>
+        <v>9</v>
       </c>
       <c r="E490" t="s">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="F490" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G490" s="1" t="s">
         <v>998</v>
       </c>
       <c r="H490" t="s">
         <v>999</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B491" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C491" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D491" t="s">
-        <v>19</v>
+        <v>205</v>
       </c>
       <c r="E491" t="s">
-        <v>20</v>
+        <v>206</v>
       </c>
       <c r="F491" t="s">
-        <v>645</v>
+        <v>293</v>
       </c>
       <c r="G491" s="1" t="s">
         <v>1000</v>
       </c>
       <c r="H491" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="492" spans="1:8">
-      <c r="A492" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A492">
+        <v>20632</v>
+      </c>
+      <c r="B492">
+        <v>2023</v>
+      </c>
+      <c r="C492">
+        <v>539</v>
       </c>
       <c r="D492" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E492" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F492" t="s">
-        <v>645</v>
+        <v>16</v>
       </c>
       <c r="G492" s="1" t="s">
         <v>1002</v>
       </c>
       <c r="H492" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="493" spans="1:8">
-      <c r="A493" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A493">
+        <v>20630</v>
+      </c>
+      <c r="B493">
+        <v>2023</v>
+      </c>
+      <c r="C493">
+        <v>29</v>
       </c>
       <c r="D493" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="E493" t="s">
-        <v>15</v>
+        <v>135</v>
       </c>
       <c r="F493" t="s">
-        <v>677</v>
+        <v>16</v>
       </c>
       <c r="G493" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="H493" t="s">
         <v>1005</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B494" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C494" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D494" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E494" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F494" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="G494" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="H494" t="s">
-        <v>973</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="495" spans="1:8">
-      <c r="A495">
-[...6 lines deleted...]
-        <v>527</v>
+      <c r="A495" t="s">
+        <v>8</v>
+      </c>
+      <c r="B495" t="s">
+        <v>8</v>
+      </c>
+      <c r="C495" t="s">
+        <v>8</v>
       </c>
       <c r="D495" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E495" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F495" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="H495" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B496" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C496" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D496" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E496" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F496" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="H496" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B497" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C497" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D497" t="s">
-        <v>426</v>
+        <v>9</v>
       </c>
       <c r="E497" t="s">
-        <v>427</v>
+        <v>10</v>
       </c>
       <c r="F497" t="s">
-        <v>21</v>
+        <v>683</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="H497" t="s">
-        <v>1012</v>
+        <v>979</v>
       </c>
     </row>
     <row r="498" spans="1:8">
-      <c r="A498" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A498">
+        <v>20607</v>
+      </c>
+      <c r="B498">
+        <v>2023</v>
+      </c>
+      <c r="C498">
+        <v>527</v>
       </c>
       <c r="D498" t="s">
-        <v>638</v>
+        <v>9</v>
       </c>
       <c r="E498" t="s">
-        <v>639</v>
+        <v>10</v>
       </c>
       <c r="F498" t="s">
-        <v>677</v>
+        <v>16</v>
       </c>
       <c r="G498" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="H498" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="499" spans="1:8">
-      <c r="A499">
-[...6 lines deleted...]
-        <v>517</v>
+      <c r="A499" t="s">
+        <v>8</v>
+      </c>
+      <c r="B499" t="s">
+        <v>8</v>
+      </c>
+      <c r="C499" t="s">
+        <v>8</v>
       </c>
       <c r="D499" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E499" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F499" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G499" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="H499" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="500" spans="1:8">
-      <c r="A500">
-[...6 lines deleted...]
-        <v>503</v>
+      <c r="A500" t="s">
+        <v>8</v>
+      </c>
+      <c r="B500" t="s">
+        <v>8</v>
+      </c>
+      <c r="C500" t="s">
+        <v>8</v>
       </c>
       <c r="D500" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E500" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F500" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="G500" s="1" t="s">
         <v>1017</v>
       </c>
       <c r="H500" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B501" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C501" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D501" t="s">
+        <v>644</v>
+      </c>
+      <c r="E501" t="s">
+        <v>645</v>
+      </c>
+      <c r="F501" t="s">
+        <v>658</v>
+      </c>
+      <c r="G501" s="1" t="s">
         <v>1019</v>
       </c>
-      <c r="E501" t="s">
+      <c r="H501" t="s">
         <v>1020</v>
-      </c>
-[...7 lines deleted...]
-        <v>1022</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502">
-        <v>20554</v>
+        <v>20589</v>
       </c>
       <c r="B502">
         <v>2023</v>
       </c>
       <c r="C502">
-        <v>495</v>
+        <v>517</v>
       </c>
       <c r="D502" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E502" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F502" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1023</v>
+        <v>1021</v>
       </c>
       <c r="H502" t="s">
-        <v>1024</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503">
-        <v>20553</v>
+        <v>20569</v>
       </c>
       <c r="B503">
         <v>2023</v>
       </c>
       <c r="C503">
-        <v>26</v>
+        <v>503</v>
       </c>
       <c r="D503" t="s">
-        <v>86</v>
+        <v>9</v>
       </c>
       <c r="E503" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="F503" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G503" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>8</v>
+      </c>
+      <c r="B504" t="s">
+        <v>8</v>
+      </c>
+      <c r="C504" t="s">
+        <v>8</v>
+      </c>
+      <c r="D504" t="s">
         <v>1025</v>
       </c>
-      <c r="H503" t="s">
+      <c r="E504" t="s">
         <v>1026</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      </c>
       <c r="F504" t="s">
-        <v>10</v>
+        <v>648</v>
       </c>
       <c r="G504" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="H504" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="505" spans="1:8">
-      <c r="A505" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A505">
+        <v>20554</v>
+      </c>
+      <c r="B505">
+        <v>2023</v>
+      </c>
+      <c r="C505">
+        <v>495</v>
       </c>
       <c r="D505" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E505" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F505" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G505" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="H505" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506">
-        <v>20542</v>
+        <v>20553</v>
       </c>
       <c r="B506">
         <v>2023</v>
       </c>
       <c r="C506">
-        <v>492</v>
+        <v>26</v>
       </c>
       <c r="D506" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="E506" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="F506" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G506" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="H506" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="507" spans="1:8">
-      <c r="A507" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A507">
+        <v>20550</v>
+      </c>
+      <c r="B507">
+        <v>2023</v>
+      </c>
+      <c r="C507">
+        <v>493</v>
       </c>
       <c r="D507" t="s">
-        <v>638</v>
+        <v>9</v>
       </c>
       <c r="E507" t="s">
-        <v>639</v>
+        <v>10</v>
       </c>
       <c r="F507" t="s">
-        <v>642</v>
+        <v>16</v>
       </c>
       <c r="G507" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="H507" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B508" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C508" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D508" t="s">
-        <v>638</v>
+        <v>19</v>
       </c>
       <c r="E508" t="s">
-        <v>639</v>
+        <v>20</v>
       </c>
       <c r="F508" t="s">
-        <v>642</v>
+        <v>16</v>
       </c>
       <c r="G508" s="1" t="s">
         <v>1035</v>
       </c>
       <c r="H508" t="s">
-        <v>939</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509">
-        <v>20530</v>
+        <v>20542</v>
       </c>
       <c r="B509">
         <v>2023</v>
       </c>
       <c r="C509">
+        <v>492</v>
+      </c>
+      <c r="D509" t="s">
+        <v>9</v>
+      </c>
+      <c r="E509" t="s">
+        <v>10</v>
+      </c>
+      <c r="F509" t="s">
+        <v>16</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>8</v>
+      </c>
+      <c r="B510" t="s">
+        <v>8</v>
+      </c>
+      <c r="C510" t="s">
+        <v>8</v>
+      </c>
+      <c r="D510" t="s">
+        <v>644</v>
+      </c>
+      <c r="E510" t="s">
+        <v>645</v>
+      </c>
+      <c r="F510" t="s">
+        <v>648</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H510" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>8</v>
+      </c>
+      <c r="B511" t="s">
+        <v>8</v>
+      </c>
+      <c r="C511" t="s">
+        <v>8</v>
+      </c>
+      <c r="D511" t="s">
+        <v>644</v>
+      </c>
+      <c r="E511" t="s">
+        <v>645</v>
+      </c>
+      <c r="F511" t="s">
+        <v>648</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="H511" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>20530</v>
+      </c>
+      <c r="B512">
+        <v>2023</v>
+      </c>
+      <c r="C512">
         <v>485</v>
       </c>
-      <c r="D509" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="D512" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E512" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F512" t="s">
-        <v>650</v>
+        <v>16</v>
       </c>
       <c r="G512" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="H512" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513">
-        <v>20505</v>
+        <v>20524</v>
       </c>
       <c r="B513">
         <v>2023</v>
       </c>
       <c r="C513">
-        <v>25</v>
+        <v>481</v>
       </c>
       <c r="D513" t="s">
-        <v>125</v>
+        <v>9</v>
       </c>
       <c r="E513" t="s">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="F513" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G513" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="H513" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514">
-        <v>20504</v>
+        <v>20521</v>
       </c>
       <c r="B514">
         <v>2023</v>
       </c>
       <c r="C514">
-        <v>470</v>
+        <v>479</v>
       </c>
       <c r="D514" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E514" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F514" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G514" s="1" t="s">
         <v>1046</v>
       </c>
       <c r="H514" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B515" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C515" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D515" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E515" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F515" t="s">
-        <v>10</v>
+        <v>655</v>
       </c>
       <c r="G515" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="H515" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516">
-        <v>20476</v>
+        <v>20505</v>
       </c>
       <c r="B516">
         <v>2023</v>
       </c>
       <c r="C516">
-        <v>453</v>
+        <v>25</v>
       </c>
       <c r="D516" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
       <c r="E516" t="s">
-        <v>9</v>
+        <v>135</v>
       </c>
       <c r="F516" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G516" s="1" t="s">
         <v>1050</v>
       </c>
       <c r="H516" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517">
-        <v>20475</v>
+        <v>20504</v>
       </c>
       <c r="B517">
         <v>2023</v>
       </c>
       <c r="C517">
-        <v>452</v>
+        <v>470</v>
       </c>
       <c r="D517" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E517" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F517" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G517" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="H517" t="s">
         <v>1053</v>
       </c>
     </row>
     <row r="518" spans="1:8">
-      <c r="A518">
-[...6 lines deleted...]
-        <v>451</v>
+      <c r="A518" t="s">
+        <v>8</v>
+      </c>
+      <c r="B518" t="s">
+        <v>8</v>
+      </c>
+      <c r="C518" t="s">
+        <v>8</v>
       </c>
       <c r="D518" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E518" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F518" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G518" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="H518" t="s">
-        <v>599</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519">
-        <v>20472</v>
+        <v>20476</v>
       </c>
       <c r="B519">
         <v>2023</v>
       </c>
       <c r="C519">
-        <v>32</v>
+        <v>453</v>
       </c>
       <c r="D519" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E519" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F519" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="H519" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="520" spans="1:8">
-      <c r="A520" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A520">
+        <v>20475</v>
+      </c>
+      <c r="B520">
+        <v>2023</v>
+      </c>
+      <c r="C520">
+        <v>452</v>
       </c>
       <c r="D520" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E520" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F520" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="H520" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521">
-        <v>20467</v>
+        <v>20474</v>
       </c>
       <c r="B521">
         <v>2023</v>
       </c>
       <c r="C521">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="D521" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E521" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F521" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="H521" t="s">
-        <v>1060</v>
+        <v>605</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522">
-        <v>20466</v>
+        <v>20472</v>
       </c>
       <c r="B522">
         <v>2023</v>
       </c>
       <c r="C522">
-        <v>445</v>
+        <v>32</v>
       </c>
       <c r="D522" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E522" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F522" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G522" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="H522" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="523" spans="1:8">
-      <c r="A523">
-[...6 lines deleted...]
-        <v>444</v>
+      <c r="A523" t="s">
+        <v>8</v>
+      </c>
+      <c r="B523" t="s">
+        <v>8</v>
+      </c>
+      <c r="C523" t="s">
+        <v>8</v>
       </c>
       <c r="D523" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E523" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F523" t="s">
-        <v>10</v>
+        <v>293</v>
       </c>
       <c r="G523" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="H523" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524">
-        <v>20458</v>
+        <v>20467</v>
       </c>
       <c r="B524">
         <v>2023</v>
       </c>
       <c r="C524">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="D524" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E524" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F524" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G524" s="1" t="s">
         <v>1065</v>
       </c>
       <c r="H524" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525">
-        <v>20430</v>
+        <v>20466</v>
       </c>
       <c r="B525">
         <v>2023</v>
       </c>
       <c r="C525">
-        <v>420</v>
+        <v>445</v>
       </c>
       <c r="D525" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E525" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F525" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G525" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="H525" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526">
-        <v>20428</v>
+        <v>20463</v>
       </c>
       <c r="B526">
         <v>2023</v>
       </c>
       <c r="C526">
-        <v>418</v>
+        <v>444</v>
       </c>
       <c r="D526" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E526" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F526" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G526" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="H526" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527">
-        <v>20427</v>
+        <v>20458</v>
       </c>
       <c r="B527">
         <v>2023</v>
       </c>
       <c r="C527">
-        <v>417</v>
+        <v>442</v>
       </c>
       <c r="D527" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E527" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F527" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G527" s="1" t="s">
         <v>1071</v>
       </c>
       <c r="H527" t="s">
         <v>1072</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528">
-        <v>20426</v>
+        <v>20430</v>
       </c>
       <c r="B528">
         <v>2023</v>
       </c>
       <c r="C528">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="D528" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E528" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F528" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G528" s="1" t="s">
         <v>1073</v>
       </c>
       <c r="H528" t="s">
         <v>1074</v>
       </c>
     </row>
     <row r="529" spans="1:8">
-      <c r="A529" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A529">
+        <v>20428</v>
+      </c>
+      <c r="B529">
+        <v>2023</v>
+      </c>
+      <c r="C529">
+        <v>418</v>
       </c>
       <c r="D529" t="s">
-        <v>125</v>
+        <v>9</v>
       </c>
       <c r="E529" t="s">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="F529" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G529" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="H529" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="530" spans="1:8">
-      <c r="A530" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A530">
+        <v>20427</v>
+      </c>
+      <c r="B530">
+        <v>2023</v>
+      </c>
+      <c r="C530">
+        <v>417</v>
       </c>
       <c r="D530" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E530" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F530" t="s">
-        <v>186</v>
+        <v>16</v>
       </c>
       <c r="G530" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="H530" t="s">
         <v>1078</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531">
-        <v>20401</v>
+        <v>20426</v>
       </c>
       <c r="B531">
         <v>2023</v>
       </c>
       <c r="C531">
-        <v>402</v>
+        <v>416</v>
       </c>
       <c r="D531" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E531" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F531" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G531" s="1" t="s">
         <v>1079</v>
       </c>
       <c r="H531" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="532" spans="1:8">
-      <c r="A532">
-[...6 lines deleted...]
-        <v>401</v>
+      <c r="A532" t="s">
+        <v>8</v>
+      </c>
+      <c r="B532" t="s">
+        <v>8</v>
+      </c>
+      <c r="C532" t="s">
+        <v>8</v>
       </c>
       <c r="D532" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
       <c r="E532" t="s">
-        <v>9</v>
+        <v>135</v>
       </c>
       <c r="F532" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="G532" s="1" t="s">
         <v>1081</v>
       </c>
       <c r="H532" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B533" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C533" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D533" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E533" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F533" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="G533" s="1" t="s">
         <v>1083</v>
       </c>
       <c r="H533" t="s">
         <v>1084</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534">
-        <v>20384</v>
+        <v>20401</v>
       </c>
       <c r="B534">
         <v>2023</v>
       </c>
       <c r="C534">
-        <v>386</v>
+        <v>402</v>
       </c>
       <c r="D534" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E534" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F534" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G534" s="1" t="s">
         <v>1085</v>
       </c>
       <c r="H534" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535">
-        <v>20381</v>
+        <v>20400</v>
       </c>
       <c r="B535">
         <v>2023</v>
       </c>
       <c r="C535">
-        <v>383</v>
+        <v>401</v>
       </c>
       <c r="D535" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E535" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F535" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G535" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="H535" t="s">
         <v>1088</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B536" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C536" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D536" t="s">
-        <v>638</v>
+        <v>9</v>
       </c>
       <c r="E536" t="s">
-        <v>639</v>
+        <v>10</v>
       </c>
       <c r="F536" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G536" s="1" t="s">
         <v>1089</v>
       </c>
       <c r="H536" t="s">
         <v>1090</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537">
-        <v>20370</v>
+        <v>20384</v>
       </c>
       <c r="B537">
         <v>2023</v>
       </c>
       <c r="C537">
-        <v>374</v>
+        <v>386</v>
       </c>
       <c r="D537" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E537" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F537" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G537" s="1" t="s">
         <v>1091</v>
       </c>
       <c r="H537" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="538" spans="1:8">
-      <c r="A538" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A538">
+        <v>20381</v>
+      </c>
+      <c r="B538">
+        <v>2023</v>
+      </c>
+      <c r="C538">
+        <v>383</v>
       </c>
       <c r="D538" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E538" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F538" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G538" s="1" t="s">
         <v>1093</v>
       </c>
       <c r="H538" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B539" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C539" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D539" t="s">
-        <v>125</v>
+        <v>644</v>
       </c>
       <c r="E539" t="s">
-        <v>126</v>
+        <v>645</v>
       </c>
       <c r="F539" t="s">
-        <v>642</v>
+        <v>648</v>
       </c>
       <c r="G539" s="1" t="s">
         <v>1095</v>
       </c>
       <c r="H539" t="s">
-        <v>902</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540">
-        <v>20337</v>
+        <v>20370</v>
       </c>
       <c r="B540">
         <v>2023</v>
       </c>
       <c r="C540">
-        <v>356</v>
+        <v>374</v>
       </c>
       <c r="D540" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E540" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F540" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="H540" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="541" spans="1:8">
-      <c r="A541">
-[...6 lines deleted...]
-        <v>350</v>
+      <c r="A541" t="s">
+        <v>8</v>
+      </c>
+      <c r="B541" t="s">
+        <v>8</v>
+      </c>
+      <c r="C541" t="s">
+        <v>8</v>
       </c>
       <c r="D541" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E541" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F541" t="s">
-        <v>10</v>
+        <v>655</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="H541" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="542" spans="1:8">
-      <c r="A542">
-[...6 lines deleted...]
-        <v>349</v>
+      <c r="A542" t="s">
+        <v>8</v>
+      </c>
+      <c r="B542" t="s">
+        <v>8</v>
+      </c>
+      <c r="C542" t="s">
+        <v>8</v>
       </c>
       <c r="D542" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
       <c r="E542" t="s">
-        <v>9</v>
+        <v>135</v>
       </c>
       <c r="F542" t="s">
-        <v>10</v>
+        <v>664</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="H542" t="s">
-        <v>605</v>
+        <v>908</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543">
-        <v>20323</v>
+        <v>20337</v>
       </c>
       <c r="B543">
         <v>2023</v>
       </c>
       <c r="C543">
-        <v>346</v>
+        <v>356</v>
       </c>
       <c r="D543" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E543" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F543" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="H543" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544">
-        <v>20322</v>
+        <v>20329</v>
       </c>
       <c r="B544">
         <v>2023</v>
       </c>
       <c r="C544">
-        <v>23</v>
+        <v>350</v>
       </c>
       <c r="D544" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E544" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F544" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="H544" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545">
-        <v>20302</v>
+        <v>20328</v>
       </c>
       <c r="B545">
         <v>2023</v>
       </c>
       <c r="C545">
-        <v>332</v>
+        <v>349</v>
       </c>
       <c r="D545" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E545" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F545" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="H545" t="s">
-        <v>1106</v>
+        <v>611</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546">
-        <v>20300</v>
+        <v>20323</v>
       </c>
       <c r="B546">
         <v>2023</v>
       </c>
       <c r="C546">
-        <v>330</v>
+        <v>346</v>
       </c>
       <c r="D546" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E546" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F546" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G546" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="H546" t="s">
         <v>1108</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547">
-        <v>20299</v>
+        <v>20322</v>
       </c>
       <c r="B547">
         <v>2023</v>
       </c>
       <c r="C547">
-        <v>329</v>
+        <v>23</v>
       </c>
       <c r="D547" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E547" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F547" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G547" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="H547" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548">
-        <v>20297</v>
+        <v>20302</v>
       </c>
       <c r="B548">
         <v>2023</v>
       </c>
       <c r="C548">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="D548" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E548" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F548" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G548" s="1" t="s">
         <v>1111</v>
       </c>
       <c r="H548" t="s">
         <v>1112</v>
       </c>
     </row>
     <row r="549" spans="1:8">
-      <c r="A549" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A549">
+        <v>20300</v>
+      </c>
+      <c r="B549">
+        <v>2023</v>
+      </c>
+      <c r="C549">
+        <v>330</v>
       </c>
       <c r="D549" t="s">
-        <v>125</v>
+        <v>9</v>
       </c>
       <c r="E549" t="s">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="F549" t="s">
-        <v>677</v>
+        <v>16</v>
       </c>
       <c r="G549" s="1" t="s">
         <v>1113</v>
       </c>
       <c r="H549" t="s">
         <v>1114</v>
       </c>
     </row>
     <row r="550" spans="1:8">
-      <c r="A550" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A550">
+        <v>20299</v>
+      </c>
+      <c r="B550">
+        <v>2023</v>
+      </c>
+      <c r="C550">
+        <v>329</v>
       </c>
       <c r="D550" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E550" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F550" t="s">
-        <v>642</v>
+        <v>16</v>
       </c>
       <c r="G550" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="H550" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551">
-        <v>20267</v>
+        <v>20297</v>
       </c>
       <c r="B551">
         <v>2023</v>
       </c>
       <c r="C551">
-        <v>17</v>
+        <v>328</v>
       </c>
       <c r="D551" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E551" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F551" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G551" s="1" t="s">
         <v>1117</v>
       </c>
       <c r="H551" t="s">
         <v>1118</v>
       </c>
     </row>
     <row r="552" spans="1:8">
-      <c r="A552">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="A552" t="s">
+        <v>8</v>
+      </c>
+      <c r="B552" t="s">
+        <v>8</v>
+      </c>
+      <c r="C552" t="s">
+        <v>8</v>
       </c>
       <c r="D552" t="s">
-        <v>19</v>
+        <v>134</v>
       </c>
       <c r="E552" t="s">
-        <v>20</v>
+        <v>135</v>
       </c>
       <c r="F552" t="s">
-        <v>10</v>
+        <v>683</v>
       </c>
       <c r="G552" s="1" t="s">
         <v>1119</v>
       </c>
       <c r="H552" t="s">
         <v>1120</v>
       </c>
     </row>
     <row r="553" spans="1:8">
-      <c r="A553">
-[...6 lines deleted...]
-        <v>295</v>
+      <c r="A553" t="s">
+        <v>8</v>
+      </c>
+      <c r="B553" t="s">
+        <v>8</v>
+      </c>
+      <c r="C553" t="s">
+        <v>8</v>
       </c>
       <c r="D553" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E553" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F553" t="s">
-        <v>10</v>
+        <v>683</v>
       </c>
       <c r="G553" s="1" t="s">
         <v>1121</v>
       </c>
       <c r="H553" t="s">
         <v>1122</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554">
-        <v>20245</v>
+        <v>20267</v>
       </c>
       <c r="B554">
         <v>2023</v>
       </c>
       <c r="C554">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D554" t="s">
         <v>19</v>
       </c>
       <c r="E554" t="s">
         <v>20</v>
       </c>
       <c r="F554" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G554" s="1" t="s">
         <v>1123</v>
       </c>
       <c r="H554" t="s">
         <v>1124</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555">
-        <v>20240</v>
+        <v>20248</v>
       </c>
       <c r="B555">
         <v>2023</v>
       </c>
       <c r="C555">
-        <v>290</v>
+        <v>15</v>
       </c>
       <c r="D555" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E555" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F555" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G555" s="1" t="s">
         <v>1125</v>
       </c>
       <c r="H555" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556">
-        <v>20239</v>
+        <v>20246</v>
       </c>
       <c r="B556">
         <v>2023</v>
       </c>
       <c r="C556">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="D556" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E556" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F556" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G556" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="H556" t="s">
         <v>1128</v>
       </c>
     </row>
     <row r="557" spans="1:8">
-      <c r="A557" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A557">
+        <v>20245</v>
+      </c>
+      <c r="B557">
+        <v>2023</v>
+      </c>
+      <c r="C557">
+        <v>14</v>
       </c>
       <c r="D557" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E557" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F557" t="s">
-        <v>186</v>
+        <v>16</v>
       </c>
       <c r="G557" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="H557" t="s">
         <v>1130</v>
       </c>
     </row>
     <row r="558" spans="1:8">
-      <c r="A558" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A558">
+        <v>20240</v>
+      </c>
+      <c r="B558">
+        <v>2023</v>
+      </c>
+      <c r="C558">
+        <v>290</v>
       </c>
       <c r="D558" t="s">
-        <v>638</v>
+        <v>9</v>
       </c>
       <c r="E558" t="s">
-        <v>639</v>
+        <v>10</v>
       </c>
       <c r="F558" t="s">
-        <v>642</v>
+        <v>16</v>
       </c>
       <c r="G558" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="H558" t="s">
-        <v>1090</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559">
-        <v>20216</v>
+        <v>20239</v>
       </c>
       <c r="B559">
         <v>2023</v>
       </c>
       <c r="C559">
-        <v>272</v>
+        <v>289</v>
       </c>
       <c r="D559" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E559" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F559" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G559" s="1" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="H559" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="560" spans="1:8">
-      <c r="A560">
-[...6 lines deleted...]
-        <v>271</v>
+      <c r="A560" t="s">
+        <v>8</v>
+      </c>
+      <c r="B560" t="s">
+        <v>8</v>
+      </c>
+      <c r="C560" t="s">
+        <v>8</v>
       </c>
       <c r="D560" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E560" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F560" t="s">
-        <v>10</v>
+        <v>648</v>
       </c>
       <c r="G560" s="1" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="H560" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="561" spans="1:8">
-      <c r="A561">
-[...6 lines deleted...]
-        <v>269</v>
+      <c r="A561" t="s">
+        <v>8</v>
+      </c>
+      <c r="B561" t="s">
+        <v>8</v>
+      </c>
+      <c r="C561" t="s">
+        <v>8</v>
       </c>
       <c r="D561" t="s">
-        <v>8</v>
+        <v>644</v>
       </c>
       <c r="E561" t="s">
-        <v>9</v>
+        <v>645</v>
       </c>
       <c r="F561" t="s">
-        <v>10</v>
+        <v>648</v>
       </c>
       <c r="G561" s="1" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="H561" t="s">
-        <v>1137</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562">
-        <v>20212</v>
+        <v>20216</v>
       </c>
       <c r="B562">
         <v>2023</v>
       </c>
       <c r="C562">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="D562" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E562" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F562" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G562" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="H562" t="s">
         <v>1139</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563">
-        <v>20211</v>
+        <v>20215</v>
       </c>
       <c r="B563">
         <v>2023</v>
       </c>
       <c r="C563">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="D563" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E563" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F563" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G563" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="H563" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564">
-        <v>20210</v>
+        <v>20213</v>
       </c>
       <c r="B564">
         <v>2023</v>
       </c>
       <c r="C564">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="D564" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E564" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F564" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G564" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="H564" t="s">
         <v>1143</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565">
-        <v>20209</v>
+        <v>20212</v>
       </c>
       <c r="B565">
         <v>2023</v>
       </c>
       <c r="C565">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="D565" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E565" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F565" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G565" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="H565" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566">
-        <v>20208</v>
+        <v>20211</v>
       </c>
       <c r="B566">
         <v>2023</v>
       </c>
       <c r="C566">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="D566" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E566" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F566" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G566" s="1" t="s">
         <v>1146</v>
       </c>
       <c r="H566" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567">
-        <v>20198</v>
+        <v>20210</v>
       </c>
       <c r="B567">
         <v>2023</v>
       </c>
       <c r="C567">
-        <v>255</v>
+        <v>266</v>
       </c>
       <c r="D567" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E567" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F567" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G567" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="H567" t="s">
         <v>1149</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568">
-        <v>20192</v>
+        <v>20209</v>
       </c>
       <c r="B568">
         <v>2023</v>
       </c>
       <c r="C568">
-        <v>249</v>
+        <v>265</v>
       </c>
       <c r="D568" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E568" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F568" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G568" s="1" t="s">
         <v>1150</v>
       </c>
       <c r="H568" t="s">
         <v>1151</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569">
-        <v>20188</v>
+        <v>20208</v>
       </c>
       <c r="B569">
         <v>2023</v>
       </c>
       <c r="C569">
-        <v>13</v>
+        <v>264</v>
       </c>
       <c r="D569" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E569" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F569" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G569" s="1" t="s">
         <v>1152</v>
       </c>
       <c r="H569" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="570" spans="1:8">
-      <c r="A570" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A570">
+        <v>20198</v>
+      </c>
+      <c r="B570">
+        <v>2023</v>
+      </c>
+      <c r="C570">
+        <v>255</v>
       </c>
       <c r="D570" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E570" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F570" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="G570" s="1" t="s">
         <v>1154</v>
       </c>
       <c r="H570" t="s">
         <v>1155</v>
       </c>
     </row>
     <row r="571" spans="1:8">
-      <c r="A571" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A571">
+        <v>20192</v>
+      </c>
+      <c r="B571">
+        <v>2023</v>
+      </c>
+      <c r="C571">
+        <v>249</v>
       </c>
       <c r="D571" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E571" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F571" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G571" s="1" t="s">
         <v>1156</v>
       </c>
       <c r="H571" t="s">
         <v>1157</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572">
-        <v>20179</v>
+        <v>20188</v>
       </c>
       <c r="B572">
         <v>2023</v>
       </c>
       <c r="C572">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D572" t="s">
         <v>19</v>
       </c>
       <c r="E572" t="s">
         <v>20</v>
       </c>
       <c r="F572" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G572" s="1" t="s">
         <v>1158</v>
       </c>
       <c r="H572" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="573" spans="1:8">
-      <c r="A573">
-[...6 lines deleted...]
-        <v>242</v>
+      <c r="A573" t="s">
+        <v>8</v>
+      </c>
+      <c r="B573" t="s">
+        <v>8</v>
+      </c>
+      <c r="C573" t="s">
+        <v>8</v>
       </c>
       <c r="D573" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E573" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F573" t="s">
-        <v>10</v>
+        <v>664</v>
       </c>
       <c r="G573" s="1" t="s">
         <v>1160</v>
       </c>
       <c r="H573" t="s">
         <v>1161</v>
       </c>
     </row>
     <row r="574" spans="1:8">
-      <c r="A574">
-[...6 lines deleted...]
-        <v>241</v>
+      <c r="A574" t="s">
+        <v>8</v>
+      </c>
+      <c r="B574" t="s">
+        <v>8</v>
+      </c>
+      <c r="C574" t="s">
+        <v>8</v>
       </c>
       <c r="D574" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E574" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F574" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G574" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="H574" t="s">
         <v>1163</v>
       </c>
     </row>
     <row r="575" spans="1:8">
-      <c r="A575" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A575">
+        <v>20179</v>
+      </c>
+      <c r="B575">
+        <v>2023</v>
+      </c>
+      <c r="C575">
+        <v>9</v>
       </c>
       <c r="D575" t="s">
         <v>19</v>
       </c>
       <c r="E575" t="s">
         <v>20</v>
       </c>
       <c r="F575" t="s">
-        <v>662</v>
+        <v>16</v>
       </c>
       <c r="G575" s="1" t="s">
         <v>1164</v>
       </c>
       <c r="H575" t="s">
         <v>1165</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576">
-        <v>20156</v>
+        <v>20177</v>
       </c>
       <c r="B576">
         <v>2023</v>
       </c>
       <c r="C576">
-        <v>16</v>
+        <v>242</v>
       </c>
       <c r="D576" t="s">
-        <v>86</v>
+        <v>9</v>
       </c>
       <c r="E576" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="F576" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G576" s="1" t="s">
         <v>1166</v>
       </c>
       <c r="H576" t="s">
         <v>1167</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577">
-        <v>20142</v>
+        <v>20176</v>
       </c>
       <c r="B577">
         <v>2023</v>
       </c>
       <c r="C577">
-        <v>1</v>
+        <v>241</v>
       </c>
       <c r="D577" t="s">
+        <v>9</v>
+      </c>
+      <c r="E577" t="s">
+        <v>10</v>
+      </c>
+      <c r="F577" t="s">
+        <v>16</v>
+      </c>
+      <c r="G577" s="1" t="s">
         <v>1168</v>
       </c>
-      <c r="E577" t="s">
+      <c r="H577" t="s">
         <v>1169</v>
       </c>
-      <c r="F577" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="578" spans="1:8">
-      <c r="A578">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="A578" t="s">
+        <v>8</v>
+      </c>
+      <c r="B578" t="s">
+        <v>8</v>
+      </c>
+      <c r="C578" t="s">
+        <v>8</v>
       </c>
       <c r="D578" t="s">
         <v>19</v>
       </c>
       <c r="E578" t="s">
         <v>20</v>
       </c>
       <c r="F578" t="s">
-        <v>10</v>
+        <v>658</v>
       </c>
       <c r="G578" s="1" t="s">
-        <v>1172</v>
+        <v>1170</v>
       </c>
       <c r="H578" t="s">
-        <v>1173</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579">
-        <v>20127</v>
+        <v>20156</v>
       </c>
       <c r="B579">
         <v>2023</v>
       </c>
       <c r="C579">
-        <v>208</v>
+        <v>16</v>
       </c>
       <c r="D579" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="E579" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="F579" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G579" s="1" t="s">
-        <v>1174</v>
+        <v>1172</v>
       </c>
       <c r="H579" t="s">
-        <v>1175</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580">
-        <v>20126</v>
+        <v>20142</v>
       </c>
       <c r="B580">
         <v>2023</v>
       </c>
       <c r="C580">
-        <v>207</v>
+        <v>1</v>
       </c>
       <c r="D580" t="s">
-        <v>8</v>
+        <v>1174</v>
       </c>
       <c r="E580" t="s">
-        <v>9</v>
+        <v>1175</v>
       </c>
       <c r="F580" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G580" s="1" t="s">
         <v>1176</v>
       </c>
       <c r="H580" t="s">
         <v>1177</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581">
-        <v>20117</v>
+        <v>20131</v>
       </c>
       <c r="B581">
         <v>2023</v>
       </c>
       <c r="C581">
-        <v>204</v>
+        <v>7</v>
       </c>
       <c r="D581" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E581" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F581" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G581" s="1" t="s">
         <v>1178</v>
       </c>
       <c r="H581" t="s">
         <v>1179</v>
       </c>
     </row>
     <row r="582" spans="1:8">
-      <c r="A582" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A582">
+        <v>20127</v>
+      </c>
+      <c r="B582">
+        <v>2023</v>
+      </c>
+      <c r="C582">
+        <v>208</v>
       </c>
       <c r="D582" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E582" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F582" t="s">
-        <v>677</v>
+        <v>16</v>
       </c>
       <c r="G582" s="1" t="s">
         <v>1180</v>
       </c>
       <c r="H582" t="s">
         <v>1181</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583">
-        <v>20081</v>
+        <v>20126</v>
       </c>
       <c r="B583">
         <v>2023</v>
       </c>
       <c r="C583">
-        <v>185</v>
+        <v>207</v>
       </c>
       <c r="D583" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E583" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F583" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G583" s="1" t="s">
         <v>1182</v>
       </c>
       <c r="H583" t="s">
         <v>1183</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584">
-        <v>20080</v>
+        <v>20117</v>
       </c>
       <c r="B584">
         <v>2023</v>
       </c>
       <c r="C584">
-        <v>184</v>
+        <v>204</v>
       </c>
       <c r="D584" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E584" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F584" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G584" s="1" t="s">
         <v>1184</v>
       </c>
       <c r="H584" t="s">
         <v>1185</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B585" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C585" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D585" t="s">
-        <v>638</v>
+        <v>26</v>
       </c>
       <c r="E585" t="s">
-        <v>639</v>
+        <v>27</v>
       </c>
       <c r="F585" t="s">
-        <v>10</v>
+        <v>683</v>
       </c>
       <c r="G585" s="1" t="s">
         <v>1186</v>
       </c>
       <c r="H585" t="s">
         <v>1187</v>
       </c>
     </row>
     <row r="586" spans="1:8">
-      <c r="A586" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A586">
+        <v>20081</v>
+      </c>
+      <c r="B586">
+        <v>2023</v>
+      </c>
+      <c r="C586">
+        <v>185</v>
       </c>
       <c r="D586" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E586" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F586" t="s">
-        <v>645</v>
+        <v>16</v>
       </c>
       <c r="G586" s="1" t="s">
         <v>1188</v>
       </c>
       <c r="H586" t="s">
         <v>1189</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587">
-        <v>20061</v>
+        <v>20080</v>
       </c>
       <c r="B587">
         <v>2023</v>
       </c>
       <c r="C587">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="D587" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E587" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F587" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G587" s="1" t="s">
         <v>1190</v>
       </c>
       <c r="H587" t="s">
         <v>1191</v>
       </c>
     </row>
     <row r="588" spans="1:8">
-      <c r="A588">
-[...6 lines deleted...]
-        <v>171</v>
+      <c r="A588" t="s">
+        <v>8</v>
+      </c>
+      <c r="B588" t="s">
+        <v>8</v>
+      </c>
+      <c r="C588" t="s">
+        <v>8</v>
       </c>
       <c r="D588" t="s">
-        <v>8</v>
+        <v>644</v>
       </c>
       <c r="E588" t="s">
-        <v>9</v>
+        <v>645</v>
       </c>
       <c r="F588" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G588" s="1" t="s">
         <v>1192</v>
       </c>
       <c r="H588" t="s">
         <v>1193</v>
       </c>
     </row>
     <row r="589" spans="1:8">
-      <c r="A589">
-[...6 lines deleted...]
-        <v>164</v>
+      <c r="A589" t="s">
+        <v>8</v>
+      </c>
+      <c r="B589" t="s">
+        <v>8</v>
+      </c>
+      <c r="C589" t="s">
+        <v>8</v>
       </c>
       <c r="D589" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E589" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F589" t="s">
-        <v>10</v>
+        <v>293</v>
       </c>
       <c r="G589" s="1" t="s">
         <v>1194</v>
       </c>
       <c r="H589" t="s">
         <v>1195</v>
       </c>
     </row>
     <row r="590" spans="1:8">
-      <c r="A590" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A590">
+        <v>20061</v>
+      </c>
+      <c r="B590">
+        <v>2023</v>
+      </c>
+      <c r="C590">
+        <v>173</v>
       </c>
       <c r="D590" t="s">
-        <v>638</v>
+        <v>9</v>
       </c>
       <c r="E590" t="s">
-        <v>639</v>
+        <v>10</v>
       </c>
       <c r="F590" t="s">
-        <v>645</v>
+        <v>16</v>
       </c>
       <c r="G590" s="1" t="s">
         <v>1196</v>
       </c>
       <c r="H590" t="s">
         <v>1197</v>
       </c>
     </row>
     <row r="591" spans="1:8">
-      <c r="A591" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A591">
+        <v>20058</v>
+      </c>
+      <c r="B591">
+        <v>2023</v>
+      </c>
+      <c r="C591">
+        <v>171</v>
       </c>
       <c r="D591" t="s">
-        <v>125</v>
+        <v>9</v>
       </c>
       <c r="E591" t="s">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="F591" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G591" s="1" t="s">
         <v>1198</v>
       </c>
       <c r="H591" t="s">
         <v>1199</v>
       </c>
     </row>
     <row r="592" spans="1:8">
-      <c r="A592" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A592">
+        <v>20051</v>
+      </c>
+      <c r="B592">
+        <v>2023</v>
+      </c>
+      <c r="C592">
+        <v>164</v>
       </c>
       <c r="D592" t="s">
-        <v>638</v>
+        <v>9</v>
       </c>
       <c r="E592" t="s">
-        <v>639</v>
+        <v>10</v>
       </c>
       <c r="F592" t="s">
-        <v>642</v>
+        <v>16</v>
       </c>
       <c r="G592" s="1" t="s">
         <v>1200</v>
       </c>
       <c r="H592" t="s">
         <v>1201</v>
       </c>
     </row>
     <row r="593" spans="1:8">
-      <c r="A593">
-[...6 lines deleted...]
-        <v>136</v>
+      <c r="A593" t="s">
+        <v>8</v>
+      </c>
+      <c r="B593" t="s">
+        <v>8</v>
+      </c>
+      <c r="C593" t="s">
+        <v>8</v>
       </c>
       <c r="D593" t="s">
-        <v>8</v>
+        <v>644</v>
       </c>
       <c r="E593" t="s">
-        <v>9</v>
+        <v>645</v>
       </c>
       <c r="F593" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G593" s="1" t="s">
         <v>1202</v>
       </c>
       <c r="H593" t="s">
         <v>1203</v>
       </c>
     </row>
     <row r="594" spans="1:8">
-      <c r="A594">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="A594" t="s">
+        <v>8</v>
+      </c>
+      <c r="B594" t="s">
+        <v>8</v>
+      </c>
+      <c r="C594" t="s">
+        <v>8</v>
       </c>
       <c r="D594" t="s">
-        <v>86</v>
+        <v>134</v>
       </c>
       <c r="E594" t="s">
-        <v>87</v>
+        <v>135</v>
       </c>
       <c r="F594" t="s">
-        <v>10</v>
+        <v>648</v>
       </c>
       <c r="G594" s="1" t="s">
         <v>1204</v>
       </c>
       <c r="H594" t="s">
         <v>1205</v>
       </c>
     </row>
     <row r="595" spans="1:8">
-      <c r="A595">
-[...6 lines deleted...]
-        <v>118</v>
+      <c r="A595" t="s">
+        <v>8</v>
+      </c>
+      <c r="B595" t="s">
+        <v>8</v>
+      </c>
+      <c r="C595" t="s">
+        <v>8</v>
       </c>
       <c r="D595" t="s">
-        <v>8</v>
+        <v>644</v>
       </c>
       <c r="E595" t="s">
-        <v>9</v>
+        <v>645</v>
       </c>
       <c r="F595" t="s">
-        <v>10</v>
+        <v>648</v>
       </c>
       <c r="G595" s="1" t="s">
         <v>1206</v>
       </c>
       <c r="H595" t="s">
         <v>1207</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596">
-        <v>19977</v>
+        <v>20007</v>
       </c>
       <c r="B596">
         <v>2023</v>
       </c>
       <c r="C596">
-        <v>116</v>
+        <v>136</v>
       </c>
       <c r="D596" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E596" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F596" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G596" s="1" t="s">
         <v>1208</v>
       </c>
       <c r="H596" t="s">
         <v>1209</v>
       </c>
     </row>
     <row r="597" spans="1:8">
-      <c r="A597" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A597">
+        <v>19996</v>
+      </c>
+      <c r="B597">
+        <v>2023</v>
+      </c>
+      <c r="C597">
+        <v>5</v>
       </c>
       <c r="D597" t="s">
-        <v>14</v>
+        <v>96</v>
       </c>
       <c r="E597" t="s">
-        <v>15</v>
+        <v>97</v>
       </c>
       <c r="F597" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G597" s="1" t="s">
         <v>1210</v>
       </c>
       <c r="H597" t="s">
         <v>1211</v>
       </c>
     </row>
     <row r="598" spans="1:8">
-      <c r="A598" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A598">
+        <v>19979</v>
+      </c>
+      <c r="B598">
+        <v>2023</v>
+      </c>
+      <c r="C598">
+        <v>118</v>
       </c>
       <c r="D598" t="s">
+        <v>9</v>
+      </c>
+      <c r="E598" t="s">
+        <v>10</v>
+      </c>
+      <c r="F598" t="s">
+        <v>16</v>
+      </c>
+      <c r="G598" s="1" t="s">
         <v>1212</v>
       </c>
-      <c r="E598" t="s">
+      <c r="H598" t="s">
         <v>1213</v>
       </c>
-      <c r="F598" t="s">
-[...2 lines deleted...]
-      <c r="G598" s="1" t="s">
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>19977</v>
+      </c>
+      <c r="B599">
+        <v>2023</v>
+      </c>
+      <c r="C599">
+        <v>116</v>
+      </c>
+      <c r="D599" t="s">
+        <v>9</v>
+      </c>
+      <c r="E599" t="s">
+        <v>10</v>
+      </c>
+      <c r="F599" t="s">
+        <v>16</v>
+      </c>
+      <c r="G599" s="1" t="s">
         <v>1214</v>
       </c>
-      <c r="H598" t="s">
+      <c r="H599" t="s">
         <v>1215</v>
       </c>
     </row>
-    <row r="599" spans="1:8">
-[...18 lines deleted...]
-      <c r="G599" s="1" t="s">
+    <row r="600" spans="1:8">
+      <c r="A600" t="s">
+        <v>8</v>
+      </c>
+      <c r="B600" t="s">
+        <v>8</v>
+      </c>
+      <c r="C600" t="s">
+        <v>8</v>
+      </c>
+      <c r="D600" t="s">
+        <v>26</v>
+      </c>
+      <c r="E600" t="s">
+        <v>27</v>
+      </c>
+      <c r="F600" t="s">
+        <v>16</v>
+      </c>
+      <c r="G600" s="1" t="s">
         <v>1216</v>
       </c>
-      <c r="H599" t="s">
+      <c r="H600" t="s">
         <v>1217</v>
       </c>
     </row>
-    <row r="600" spans="1:8">
-[...18 lines deleted...]
-      <c r="G600" s="1" t="s">
+    <row r="601" spans="1:8">
+      <c r="A601" t="s">
+        <v>8</v>
+      </c>
+      <c r="B601" t="s">
+        <v>8</v>
+      </c>
+      <c r="C601" t="s">
+        <v>8</v>
+      </c>
+      <c r="D601" t="s">
         <v>1218</v>
       </c>
-      <c r="H600" t="s">
+      <c r="E601" t="s">
         <v>1219</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      </c>
       <c r="F601" t="s">
-        <v>10</v>
+        <v>293</v>
       </c>
       <c r="G601" s="1" t="s">
         <v>1220</v>
       </c>
       <c r="H601" t="s">
         <v>1221</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B602" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C602" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D602" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E602" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F602" t="s">
-        <v>662</v>
+        <v>683</v>
       </c>
       <c r="G602" s="1" t="s">
         <v>1222</v>
       </c>
       <c r="H602" t="s">
         <v>1223</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603">
-        <v>19916</v>
+        <v>19966</v>
       </c>
       <c r="B603">
         <v>2023</v>
       </c>
       <c r="C603">
-        <v>73</v>
+        <v>110</v>
       </c>
       <c r="D603" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E603" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F603" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G603" s="1" t="s">
         <v>1224</v>
       </c>
       <c r="H603" t="s">
         <v>1225</v>
       </c>
     </row>
     <row r="604" spans="1:8">
-      <c r="A604" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A604">
+        <v>19963</v>
+      </c>
+      <c r="B604">
+        <v>2023</v>
+      </c>
+      <c r="C604">
+        <v>108</v>
       </c>
       <c r="D604" t="s">
-        <v>125</v>
+        <v>9</v>
       </c>
       <c r="E604" t="s">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="F604" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G604" s="1" t="s">
         <v>1226</v>
       </c>
       <c r="H604" t="s">
         <v>1227</v>
       </c>
     </row>
     <row r="605" spans="1:8">
-      <c r="A605">
-[...6 lines deleted...]
-        <v>59</v>
+      <c r="A605" t="s">
+        <v>8</v>
+      </c>
+      <c r="B605" t="s">
+        <v>8</v>
+      </c>
+      <c r="C605" t="s">
+        <v>8</v>
       </c>
       <c r="D605" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E605" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F605" t="s">
-        <v>10</v>
+        <v>658</v>
       </c>
       <c r="G605" s="1" t="s">
         <v>1228</v>
       </c>
       <c r="H605" t="s">
         <v>1229</v>
       </c>
     </row>
     <row r="606" spans="1:8">
-      <c r="A606" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A606">
+        <v>19916</v>
+      </c>
+      <c r="B606">
+        <v>2023</v>
+      </c>
+      <c r="C606">
+        <v>73</v>
       </c>
       <c r="D606" t="s">
-        <v>125</v>
+        <v>9</v>
       </c>
       <c r="E606" t="s">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="F606" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G606" s="1" t="s">
         <v>1230</v>
       </c>
       <c r="H606" t="s">
         <v>1231</v>
       </c>
     </row>
     <row r="607" spans="1:8">
-      <c r="A607">
-[...6 lines deleted...]
-        <v>49</v>
+      <c r="A607" t="s">
+        <v>8</v>
+      </c>
+      <c r="B607" t="s">
+        <v>8</v>
+      </c>
+      <c r="C607" t="s">
+        <v>8</v>
       </c>
       <c r="D607" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
       <c r="E607" t="s">
-        <v>9</v>
+        <v>135</v>
       </c>
       <c r="F607" t="s">
-        <v>10</v>
+        <v>648</v>
       </c>
       <c r="G607" s="1" t="s">
         <v>1232</v>
       </c>
       <c r="H607" t="s">
         <v>1233</v>
       </c>
     </row>
     <row r="608" spans="1:8">
-      <c r="A608" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A608">
+        <v>19901</v>
+      </c>
+      <c r="B608">
+        <v>2023</v>
+      </c>
+      <c r="C608">
+        <v>59</v>
       </c>
       <c r="D608" t="s">
-        <v>125</v>
+        <v>9</v>
       </c>
       <c r="E608" t="s">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="F608" t="s">
-        <v>642</v>
+        <v>16</v>
       </c>
       <c r="G608" s="1" t="s">
         <v>1234</v>
       </c>
       <c r="H608" t="s">
-        <v>902</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="609" spans="1:8">
-      <c r="A609">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A609" t="s">
+        <v>8</v>
+      </c>
+      <c r="B609" t="s">
+        <v>8</v>
+      </c>
+      <c r="C609" t="s">
+        <v>8</v>
       </c>
       <c r="D609" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="E609" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="F609" t="s">
-        <v>10</v>
+        <v>648</v>
       </c>
       <c r="G609" s="1" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="H609" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610">
-        <v>19882</v>
+        <v>19889</v>
       </c>
       <c r="B610">
         <v>2023</v>
       </c>
       <c r="C610">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D610" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E610" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F610" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G610" s="1" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="H610" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B611" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C611" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D611" t="s">
-        <v>86</v>
+        <v>134</v>
       </c>
       <c r="E611" t="s">
-        <v>87</v>
+        <v>135</v>
       </c>
       <c r="F611" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="G611" s="1" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="H611" t="s">
-        <v>1240</v>
+        <v>908</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612">
-        <v>19874</v>
+        <v>19883</v>
       </c>
       <c r="B612">
         <v>2023</v>
       </c>
       <c r="C612">
         <v>1</v>
       </c>
       <c r="D612" t="s">
-        <v>86</v>
+        <v>134</v>
       </c>
       <c r="E612" t="s">
-        <v>87</v>
+        <v>135</v>
       </c>
       <c r="F612" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G612" s="1" t="s">
         <v>1241</v>
       </c>
       <c r="H612" t="s">
         <v>1242</v>
       </c>
     </row>
     <row r="613" spans="1:8">
-      <c r="A613" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A613">
+        <v>19882</v>
+      </c>
+      <c r="B613">
+        <v>2023</v>
+      </c>
+      <c r="C613">
+        <v>46</v>
       </c>
       <c r="D613" t="s">
-        <v>638</v>
+        <v>9</v>
       </c>
       <c r="E613" t="s">
-        <v>639</v>
+        <v>10</v>
       </c>
       <c r="F613" t="s">
-        <v>645</v>
+        <v>16</v>
       </c>
       <c r="G613" s="1" t="s">
         <v>1243</v>
       </c>
       <c r="H613" t="s">
         <v>1244</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B614" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C614" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D614" t="s">
-        <v>638</v>
+        <v>96</v>
       </c>
       <c r="E614" t="s">
-        <v>639</v>
+        <v>97</v>
       </c>
       <c r="F614" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="G614" s="1" t="s">
         <v>1245</v>
       </c>
       <c r="H614" t="s">
         <v>1246</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615">
-        <v>19860</v>
+        <v>19874</v>
       </c>
       <c r="B615">
         <v>2023</v>
       </c>
       <c r="C615">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="D615" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="E615" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="F615" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G615" s="1" t="s">
         <v>1247</v>
       </c>
       <c r="H615" t="s">
         <v>1248</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B616" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C616" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D616" t="s">
-        <v>19</v>
+        <v>644</v>
       </c>
       <c r="E616" t="s">
-        <v>20</v>
+        <v>645</v>
       </c>
       <c r="F616" t="s">
-        <v>186</v>
+        <v>648</v>
       </c>
       <c r="G616" s="1" t="s">
         <v>1249</v>
       </c>
       <c r="H616" t="s">
         <v>1250</v>
       </c>
     </row>
     <row r="617" spans="1:8">
-      <c r="A617">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="A617" t="s">
+        <v>8</v>
+      </c>
+      <c r="B617" t="s">
+        <v>8</v>
+      </c>
+      <c r="C617" t="s">
+        <v>8</v>
       </c>
       <c r="D617" t="s">
-        <v>8</v>
+        <v>644</v>
       </c>
       <c r="E617" t="s">
-        <v>9</v>
+        <v>645</v>
       </c>
       <c r="F617" t="s">
-        <v>10</v>
+        <v>664</v>
       </c>
       <c r="G617" s="1" t="s">
         <v>1251</v>
       </c>
       <c r="H617" t="s">
         <v>1252</v>
       </c>
     </row>
     <row r="618" spans="1:8">
-      <c r="A618" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A618">
+        <v>19860</v>
+      </c>
+      <c r="B618">
+        <v>2023</v>
+      </c>
+      <c r="C618">
+        <v>29</v>
       </c>
       <c r="D618" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E618" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F618" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="G618" s="1" t="s">
         <v>1253</v>
       </c>
       <c r="H618" t="s">
         <v>1254</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B619" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C619" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D619" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E619" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F619" t="s">
-        <v>50</v>
+        <v>648</v>
       </c>
       <c r="G619" s="1" t="s">
         <v>1255</v>
       </c>
       <c r="H619" t="s">
         <v>1256</v>
       </c>
     </row>
     <row r="620" spans="1:8">
-      <c r="A620" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A620">
+        <v>19848</v>
+      </c>
+      <c r="B620">
+        <v>2023</v>
+      </c>
+      <c r="C620">
+        <v>18</v>
       </c>
       <c r="D620" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E620" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F620" t="s">
-        <v>642</v>
+        <v>16</v>
       </c>
       <c r="G620" s="1" t="s">
         <v>1257</v>
       </c>
       <c r="H620" t="s">
         <v>1258</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B621" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C621" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D621" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E621" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F621" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="G621" s="1" t="s">
         <v>1259</v>
       </c>
       <c r="H621" t="s">
         <v>1260</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B622" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C622" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D622" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E622" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F622" t="s">
-        <v>50</v>
+        <v>658</v>
       </c>
       <c r="G622" s="1" t="s">
         <v>1261</v>
       </c>
       <c r="H622" t="s">
         <v>1262</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B623" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C623" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D623" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E623" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F623" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="G623" s="1" t="s">
         <v>1263</v>
       </c>
       <c r="H623" t="s">
         <v>1264</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B624" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C624" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D624" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E624" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F624" t="s">
-        <v>650</v>
+        <v>293</v>
       </c>
       <c r="G624" s="1" t="s">
         <v>1265</v>
       </c>
       <c r="H624" t="s">
         <v>1266</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B625" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C625" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D625" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E625" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F625" t="s">
-        <v>10</v>
+        <v>655</v>
       </c>
       <c r="G625" s="1" t="s">
         <v>1267</v>
       </c>
       <c r="H625" t="s">
         <v>1268</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B626" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C626" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D626" t="s">
-        <v>197</v>
+        <v>26</v>
       </c>
       <c r="E626" t="s">
-        <v>198</v>
+        <v>27</v>
       </c>
       <c r="F626" t="s">
-        <v>645</v>
+        <v>655</v>
       </c>
       <c r="G626" s="1" t="s">
         <v>1269</v>
       </c>
       <c r="H626" t="s">
         <v>1270</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B627" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C627" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D627" t="s">
-        <v>197</v>
+        <v>26</v>
       </c>
       <c r="E627" t="s">
-        <v>198</v>
+        <v>27</v>
       </c>
       <c r="F627" t="s">
-        <v>21</v>
+        <v>658</v>
       </c>
       <c r="G627" s="1" t="s">
         <v>1271</v>
       </c>
       <c r="H627" t="s">
         <v>1272</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B628" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C628" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D628" t="s">
-        <v>197</v>
+        <v>26</v>
       </c>
       <c r="E628" t="s">
-        <v>198</v>
+        <v>27</v>
       </c>
       <c r="F628" t="s">
-        <v>642</v>
+        <v>293</v>
       </c>
       <c r="G628" s="1" t="s">
         <v>1273</v>
       </c>
       <c r="H628" t="s">
         <v>1274</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B629" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C629" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D629" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E629" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F629" t="s">
-        <v>10</v>
+        <v>683</v>
       </c>
       <c r="G629" s="1" t="s">
         <v>1275</v>
       </c>
       <c r="H629" t="s">
         <v>1276</v>
       </c>
     </row>
     <row r="630" spans="1:8">
-      <c r="A630">
-[...6 lines deleted...]
-        <v>24</v>
+      <c r="A630" t="s">
+        <v>8</v>
+      </c>
+      <c r="B630" t="s">
+        <v>8</v>
+      </c>
+      <c r="C630" t="s">
+        <v>8</v>
       </c>
       <c r="D630" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E630" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F630" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G630" s="1" t="s">
         <v>1277</v>
       </c>
       <c r="H630" t="s">
         <v>1278</v>
       </c>
     </row>
     <row r="631" spans="1:8">
-      <c r="A631">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="A631" t="s">
+        <v>8</v>
+      </c>
+      <c r="B631" t="s">
+        <v>8</v>
+      </c>
+      <c r="C631" t="s">
+        <v>8</v>
       </c>
       <c r="D631" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E631" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F631" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="G631" s="1" t="s">
         <v>1279</v>
       </c>
       <c r="H631" t="s">
         <v>1280</v>
       </c>
     </row>
     <row r="632" spans="1:8">
-      <c r="A632">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="A632" t="s">
+        <v>8</v>
+      </c>
+      <c r="B632" t="s">
+        <v>8</v>
+      </c>
+      <c r="C632" t="s">
+        <v>8</v>
       </c>
       <c r="D632" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E632" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F632" t="s">
-        <v>10</v>
+        <v>683</v>
       </c>
       <c r="G632" s="1" t="s">
         <v>1281</v>
       </c>
       <c r="H632" t="s">
         <v>1282</v>
       </c>
     </row>
     <row r="633" spans="1:8">
-      <c r="A633" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A633">
+        <v>19782</v>
+      </c>
+      <c r="B633">
+        <v>2022</v>
+      </c>
+      <c r="C633">
+        <v>24</v>
       </c>
       <c r="D633" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E633" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F633" t="s">
-        <v>662</v>
+        <v>16</v>
       </c>
       <c r="G633" s="1" t="s">
         <v>1283</v>
       </c>
       <c r="H633" t="s">
         <v>1284</v>
       </c>
     </row>
     <row r="634" spans="1:8">
-      <c r="A634" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A634">
+        <v>19778</v>
+      </c>
+      <c r="B634">
+        <v>2022</v>
+      </c>
+      <c r="C634">
+        <v>20</v>
       </c>
       <c r="D634" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E634" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F634" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="G634" s="1" t="s">
         <v>1285</v>
       </c>
       <c r="H634" t="s">
         <v>1286</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635">
-        <v>19770</v>
+        <v>19776</v>
       </c>
       <c r="B635">
         <v>2022</v>
       </c>
       <c r="C635">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D635" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E635" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F635" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G635" s="1" t="s">
         <v>1287</v>
       </c>
       <c r="H635" t="s">
         <v>1288</v>
       </c>
     </row>
     <row r="636" spans="1:8">
-      <c r="A636">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="A636" t="s">
+        <v>8</v>
+      </c>
+      <c r="B636" t="s">
+        <v>8</v>
+      </c>
+      <c r="C636" t="s">
+        <v>8</v>
       </c>
       <c r="D636" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E636" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F636" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G636" s="1" t="s">
         <v>1289</v>
       </c>
       <c r="H636" t="s">
         <v>1290</v>
       </c>
     </row>
     <row r="637" spans="1:8">
-      <c r="A637">
-[...6 lines deleted...]
-        <v>10</v>
+      <c r="A637" t="s">
+        <v>8</v>
+      </c>
+      <c r="B637" t="s">
+        <v>8</v>
+      </c>
+      <c r="C637" t="s">
+        <v>8</v>
       </c>
       <c r="D637" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E637" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F637" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G637" s="1" t="s">
         <v>1291</v>
       </c>
       <c r="H637" t="s">
         <v>1292</v>
       </c>
     </row>
     <row r="638" spans="1:8">
-      <c r="A638" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A638">
+        <v>19770</v>
+      </c>
+      <c r="B638">
+        <v>2022</v>
+      </c>
+      <c r="C638">
+        <v>12</v>
       </c>
       <c r="D638" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E638" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F638" t="s">
-        <v>186</v>
+        <v>16</v>
       </c>
       <c r="G638" s="1" t="s">
         <v>1293</v>
       </c>
       <c r="H638" t="s">
         <v>1294</v>
       </c>
     </row>
     <row r="639" spans="1:8">
-      <c r="A639" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A639">
+        <v>19769</v>
+      </c>
+      <c r="B639">
+        <v>2022</v>
+      </c>
+      <c r="C639">
+        <v>11</v>
       </c>
       <c r="D639" t="s">
-        <v>8</v>
+        <v>205</v>
       </c>
       <c r="E639" t="s">
-        <v>9</v>
+        <v>206</v>
       </c>
       <c r="F639" t="s">
-        <v>650</v>
+        <v>16</v>
       </c>
       <c r="G639" s="1" t="s">
         <v>1295</v>
       </c>
       <c r="H639" t="s">
         <v>1296</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640">
-        <v>19756</v>
+        <v>19768</v>
       </c>
       <c r="B640">
         <v>2022</v>
       </c>
       <c r="C640">
-        <v>486</v>
+        <v>10</v>
       </c>
       <c r="D640" t="s">
-        <v>8</v>
+        <v>205</v>
       </c>
       <c r="E640" t="s">
-        <v>9</v>
+        <v>206</v>
       </c>
       <c r="F640" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G640" s="1" t="s">
         <v>1297</v>
       </c>
       <c r="H640" t="s">
         <v>1298</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B641" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C641" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D641" t="s">
-        <v>14</v>
+        <v>205</v>
       </c>
       <c r="E641" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F641" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="G641" s="1" t="s">
         <v>1299</v>
       </c>
       <c r="H641" t="s">
         <v>1300</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B642" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C642" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D642" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E642" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F642" t="s">
-        <v>642</v>
+        <v>21</v>
       </c>
       <c r="G642" s="1" t="s">
         <v>1301</v>
       </c>
       <c r="H642" t="s">
         <v>1302</v>
       </c>
     </row>
     <row r="643" spans="1:8">
-      <c r="A643" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A643">
+        <v>19756</v>
+      </c>
+      <c r="B643">
+        <v>2022</v>
+      </c>
+      <c r="C643">
+        <v>486</v>
       </c>
       <c r="D643" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E643" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F643" t="s">
-        <v>186</v>
+        <v>16</v>
       </c>
       <c r="G643" s="1" t="s">
         <v>1303</v>
       </c>
       <c r="H643" t="s">
         <v>1304</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B644" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C644" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D644" t="s">
+        <v>26</v>
+      </c>
+      <c r="E644" t="s">
+        <v>27</v>
+      </c>
+      <c r="F644" t="s">
+        <v>40</v>
+      </c>
+      <c r="G644" s="1" t="s">
         <v>1305</v>
       </c>
-      <c r="E644" t="s">
+      <c r="H644" t="s">
         <v>1306</v>
-      </c>
-[...7 lines deleted...]
-        <v>1308</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B645" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C645" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D645" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E645" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F645" t="s">
-        <v>21</v>
+        <v>293</v>
       </c>
       <c r="G645" s="1" t="s">
-        <v>1309</v>
+        <v>1307</v>
       </c>
       <c r="H645" t="s">
-        <v>1310</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B646" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C646" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D646" t="s">
-        <v>426</v>
+        <v>26</v>
       </c>
       <c r="E646" t="s">
-        <v>427</v>
+        <v>27</v>
       </c>
       <c r="F646" t="s">
-        <v>642</v>
+        <v>293</v>
       </c>
       <c r="G646" s="1" t="s">
-        <v>1311</v>
+        <v>1309</v>
       </c>
       <c r="H646" t="s">
-        <v>1312</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B647" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C647" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D647" t="s">
-        <v>638</v>
+        <v>1311</v>
       </c>
       <c r="E647" t="s">
-        <v>639</v>
+        <v>1312</v>
       </c>
       <c r="F647" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="G647" s="1" t="s">
         <v>1313</v>
       </c>
       <c r="H647" t="s">
         <v>1314</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B648" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C648" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D648" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E648" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F648" t="s">
-        <v>662</v>
+        <v>648</v>
       </c>
       <c r="G648" s="1" t="s">
         <v>1315</v>
       </c>
       <c r="H648" t="s">
         <v>1316</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B649" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C649" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D649" t="s">
-        <v>1212</v>
+        <v>14</v>
       </c>
       <c r="E649" t="s">
-        <v>1213</v>
+        <v>15</v>
       </c>
       <c r="F649" t="s">
-        <v>186</v>
+        <v>293</v>
       </c>
       <c r="G649" s="1" t="s">
         <v>1317</v>
       </c>
       <c r="H649" t="s">
         <v>1318</v>
       </c>
     </row>
     <row r="650" spans="1:8">
-      <c r="A650">
-[...6 lines deleted...]
-        <v>451</v>
+      <c r="A650" t="s">
+        <v>8</v>
+      </c>
+      <c r="B650" t="s">
+        <v>8</v>
+      </c>
+      <c r="C650" t="s">
+        <v>8</v>
       </c>
       <c r="D650" t="s">
-        <v>8</v>
+        <v>644</v>
       </c>
       <c r="E650" t="s">
-        <v>9</v>
+        <v>645</v>
       </c>
       <c r="F650" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G650" s="1" t="s">
         <v>1319</v>
       </c>
       <c r="H650" t="s">
         <v>1320</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B651" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C651" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D651" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E651" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F651" t="s">
-        <v>186</v>
+        <v>293</v>
       </c>
       <c r="G651" s="1" t="s">
         <v>1321</v>
       </c>
       <c r="H651" t="s">
         <v>1322</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B652" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C652" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D652" t="s">
-        <v>125</v>
+        <v>1218</v>
       </c>
       <c r="E652" t="s">
-        <v>126</v>
+        <v>1219</v>
       </c>
       <c r="F652" t="s">
-        <v>186</v>
+        <v>658</v>
       </c>
       <c r="G652" s="1" t="s">
         <v>1323</v>
       </c>
       <c r="H652" t="s">
         <v>1324</v>
       </c>
     </row>
     <row r="653" spans="1:8">
-      <c r="A653" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A653">
+        <v>19681</v>
+      </c>
+      <c r="B653">
+        <v>2022</v>
+      </c>
+      <c r="C653">
+        <v>451</v>
       </c>
       <c r="D653" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E653" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F653" t="s">
-        <v>650</v>
+        <v>16</v>
       </c>
       <c r="G653" s="1" t="s">
         <v>1325</v>
       </c>
       <c r="H653" t="s">
         <v>1326</v>
       </c>
     </row>
     <row r="654" spans="1:8">
-      <c r="A654">
-[...6 lines deleted...]
-        <v>431</v>
+      <c r="A654" t="s">
+        <v>8</v>
+      </c>
+      <c r="B654" t="s">
+        <v>8</v>
+      </c>
+      <c r="C654" t="s">
+        <v>8</v>
       </c>
       <c r="D654" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E654" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F654" t="s">
-        <v>10</v>
+        <v>655</v>
       </c>
       <c r="G654" s="1" t="s">
         <v>1327</v>
       </c>
       <c r="H654" t="s">
         <v>1328</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B655" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C655" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D655" t="s">
-        <v>638</v>
+        <v>134</v>
       </c>
       <c r="E655" t="s">
-        <v>639</v>
+        <v>135</v>
       </c>
       <c r="F655" t="s">
-        <v>662</v>
+        <v>16</v>
       </c>
       <c r="G655" s="1" t="s">
         <v>1329</v>
       </c>
       <c r="H655" t="s">
         <v>1330</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B656" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C656" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D656" t="s">
-        <v>638</v>
+        <v>9</v>
       </c>
       <c r="E656" t="s">
-        <v>639</v>
+        <v>10</v>
       </c>
       <c r="F656" t="s">
-        <v>10</v>
+        <v>658</v>
       </c>
       <c r="G656" s="1" t="s">
         <v>1331</v>
       </c>
       <c r="H656" t="s">
         <v>1332</v>
       </c>
     </row>
     <row r="657" spans="1:8">
-      <c r="A657" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A657">
+        <v>19653</v>
+      </c>
+      <c r="B657">
+        <v>2022</v>
+      </c>
+      <c r="C657">
+        <v>431</v>
       </c>
       <c r="D657" t="s">
-        <v>1212</v>
+        <v>9</v>
       </c>
       <c r="E657" t="s">
-        <v>1213</v>
+        <v>10</v>
       </c>
       <c r="F657" t="s">
-        <v>645</v>
+        <v>16</v>
       </c>
       <c r="G657" s="1" t="s">
         <v>1333</v>
       </c>
       <c r="H657" t="s">
         <v>1334</v>
       </c>
     </row>
     <row r="658" spans="1:8">
-      <c r="A658">
-[...6 lines deleted...]
-        <v>428</v>
+      <c r="A658" t="s">
+        <v>8</v>
+      </c>
+      <c r="B658" t="s">
+        <v>8</v>
+      </c>
+      <c r="C658" t="s">
+        <v>8</v>
       </c>
       <c r="D658" t="s">
-        <v>8</v>
+        <v>644</v>
       </c>
       <c r="E658" t="s">
-        <v>9</v>
+        <v>645</v>
       </c>
       <c r="F658" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G658" s="1" t="s">
         <v>1335</v>
       </c>
       <c r="H658" t="s">
         <v>1336</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B659" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C659" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D659" t="s">
-        <v>1212</v>
+        <v>644</v>
       </c>
       <c r="E659" t="s">
-        <v>1213</v>
+        <v>645</v>
       </c>
       <c r="F659" t="s">
-        <v>677</v>
+        <v>648</v>
       </c>
       <c r="G659" s="1" t="s">
         <v>1337</v>
       </c>
       <c r="H659" t="s">
         <v>1338</v>
       </c>
     </row>
     <row r="660" spans="1:8">
-      <c r="A660">
-[...6 lines deleted...]
-        <v>420</v>
+      <c r="A660" t="s">
+        <v>8</v>
+      </c>
+      <c r="B660" t="s">
+        <v>8</v>
+      </c>
+      <c r="C660" t="s">
+        <v>8</v>
       </c>
       <c r="D660" t="s">
-        <v>8</v>
+        <v>1218</v>
       </c>
       <c r="E660" t="s">
-        <v>9</v>
+        <v>1219</v>
       </c>
       <c r="F660" t="s">
-        <v>10</v>
+        <v>655</v>
       </c>
       <c r="G660" s="1" t="s">
         <v>1339</v>
       </c>
       <c r="H660" t="s">
         <v>1340</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661">
-        <v>19626</v>
+        <v>19641</v>
       </c>
       <c r="B661">
         <v>2022</v>
       </c>
       <c r="C661">
-        <v>417</v>
+        <v>428</v>
       </c>
       <c r="D661" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E661" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F661" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G661" s="1" t="s">
         <v>1341</v>
       </c>
       <c r="H661" t="s">
         <v>1342</v>
       </c>
     </row>
     <row r="662" spans="1:8">
-      <c r="A662">
-[...6 lines deleted...]
-        <v>416</v>
+      <c r="A662" t="s">
+        <v>8</v>
+      </c>
+      <c r="B662" t="s">
+        <v>8</v>
+      </c>
+      <c r="C662" t="s">
+        <v>8</v>
       </c>
       <c r="D662" t="s">
-        <v>8</v>
+        <v>1218</v>
       </c>
       <c r="E662" t="s">
-        <v>9</v>
+        <v>1219</v>
       </c>
       <c r="F662" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="G662" s="1" t="s">
         <v>1343</v>
       </c>
       <c r="H662" t="s">
         <v>1344</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663">
-        <v>19616</v>
+        <v>19630</v>
       </c>
       <c r="B663">
         <v>2022</v>
       </c>
       <c r="C663">
-        <v>408</v>
+        <v>420</v>
       </c>
       <c r="D663" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E663" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F663" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G663" s="1" t="s">
         <v>1345</v>
       </c>
       <c r="H663" t="s">
         <v>1346</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664">
-        <v>19615</v>
+        <v>19626</v>
       </c>
       <c r="B664">
         <v>2022</v>
       </c>
       <c r="C664">
-        <v>407</v>
+        <v>417</v>
       </c>
       <c r="D664" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E664" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F664" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G664" s="1" t="s">
         <v>1347</v>
       </c>
       <c r="H664" t="s">
         <v>1348</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665">
-        <v>19604</v>
+        <v>19625</v>
       </c>
       <c r="B665">
         <v>2022</v>
       </c>
       <c r="C665">
-        <v>397</v>
+        <v>416</v>
       </c>
       <c r="D665" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E665" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F665" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G665" s="1" t="s">
         <v>1349</v>
       </c>
       <c r="H665" t="s">
         <v>1350</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666">
-        <v>19587</v>
+        <v>19616</v>
       </c>
       <c r="B666">
         <v>2022</v>
       </c>
       <c r="C666">
-        <v>382</v>
+        <v>408</v>
       </c>
       <c r="D666" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E666" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F666" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G666" s="1" t="s">
         <v>1351</v>
       </c>
       <c r="H666" t="s">
         <v>1352</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667">
-        <v>19585</v>
+        <v>19615</v>
       </c>
       <c r="B667">
         <v>2022</v>
       </c>
       <c r="C667">
-        <v>380</v>
+        <v>407</v>
       </c>
       <c r="D667" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E667" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F667" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G667" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="H667" t="s">
         <v>1354</v>
       </c>
     </row>
     <row r="668" spans="1:8">
-      <c r="A668" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A668">
+        <v>19604</v>
+      </c>
+      <c r="B668">
+        <v>2022</v>
+      </c>
+      <c r="C668">
+        <v>397</v>
       </c>
       <c r="D668" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E668" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F668" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="G668" s="1" t="s">
         <v>1355</v>
       </c>
       <c r="H668" t="s">
         <v>1356</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669">
-        <v>19552</v>
+        <v>19587</v>
       </c>
       <c r="B669">
         <v>2022</v>
       </c>
       <c r="C669">
-        <v>361</v>
+        <v>382</v>
       </c>
       <c r="D669" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E669" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F669" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G669" s="1" t="s">
         <v>1357</v>
       </c>
       <c r="H669" t="s">
         <v>1358</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670">
-        <v>19551</v>
+        <v>19585</v>
       </c>
       <c r="B670">
         <v>2022</v>
       </c>
       <c r="C670">
-        <v>360</v>
+        <v>380</v>
       </c>
       <c r="D670" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E670" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F670" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G670" s="1" t="s">
         <v>1359</v>
       </c>
       <c r="H670" t="s">
         <v>1360</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B671" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C671" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D671" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E671" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F671" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="G671" s="1" t="s">
         <v>1361</v>
       </c>
       <c r="H671" t="s">
         <v>1362</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672">
-        <v>19531</v>
+        <v>19552</v>
       </c>
       <c r="B672">
         <v>2022</v>
       </c>
       <c r="C672">
-        <v>348</v>
+        <v>361</v>
       </c>
       <c r="D672" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E672" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F672" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G672" s="1" t="s">
         <v>1363</v>
       </c>
       <c r="H672" t="s">
         <v>1364</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673">
-        <v>19530</v>
+        <v>19551</v>
       </c>
       <c r="B673">
         <v>2022</v>
       </c>
       <c r="C673">
-        <v>347</v>
+        <v>360</v>
       </c>
       <c r="D673" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E673" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F673" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G673" s="1" t="s">
         <v>1365</v>
       </c>
       <c r="H673" t="s">
         <v>1366</v>
       </c>
     </row>
     <row r="674" spans="1:8">
-      <c r="A674">
-[...6 lines deleted...]
-        <v>346</v>
+      <c r="A674" t="s">
+        <v>8</v>
+      </c>
+      <c r="B674" t="s">
+        <v>8</v>
+      </c>
+      <c r="C674" t="s">
+        <v>8</v>
       </c>
       <c r="D674" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E674" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F674" t="s">
-        <v>10</v>
+        <v>658</v>
       </c>
       <c r="G674" s="1" t="s">
         <v>1367</v>
       </c>
       <c r="H674" t="s">
         <v>1368</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675">
-        <v>19528</v>
+        <v>19531</v>
       </c>
       <c r="B675">
         <v>2022</v>
       </c>
       <c r="C675">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="D675" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E675" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F675" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G675" s="1" t="s">
         <v>1369</v>
       </c>
       <c r="H675" t="s">
         <v>1370</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676">
-        <v>19527</v>
+        <v>19530</v>
       </c>
       <c r="B676">
         <v>2022</v>
       </c>
       <c r="C676">
-        <v>40</v>
+        <v>347</v>
       </c>
       <c r="D676" t="s">
-        <v>125</v>
+        <v>9</v>
       </c>
       <c r="E676" t="s">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="F676" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G676" s="1" t="s">
         <v>1371</v>
       </c>
       <c r="H676" t="s">
         <v>1372</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677">
-        <v>19516</v>
+        <v>19529</v>
       </c>
       <c r="B677">
         <v>2022</v>
       </c>
       <c r="C677">
-        <v>339</v>
+        <v>346</v>
       </c>
       <c r="D677" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E677" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F677" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G677" s="1" t="s">
         <v>1373</v>
       </c>
       <c r="H677" t="s">
         <v>1374</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678">
-        <v>19485</v>
+        <v>19528</v>
       </c>
       <c r="B678">
         <v>2022</v>
       </c>
       <c r="C678">
-        <v>316</v>
+        <v>345</v>
       </c>
       <c r="D678" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E678" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F678" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G678" s="1" t="s">
         <v>1375</v>
       </c>
       <c r="H678" t="s">
         <v>1376</v>
       </c>
     </row>
     <row r="679" spans="1:8">
-      <c r="A679" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A679">
+        <v>19527</v>
+      </c>
+      <c r="B679">
+        <v>2022</v>
+      </c>
+      <c r="C679">
+        <v>40</v>
       </c>
       <c r="D679" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
       <c r="E679" t="s">
-        <v>9</v>
+        <v>135</v>
       </c>
       <c r="F679" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G679" s="1" t="s">
         <v>1377</v>
       </c>
       <c r="H679" t="s">
         <v>1378</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680">
-        <v>19468</v>
+        <v>19516</v>
       </c>
       <c r="B680">
         <v>2022</v>
       </c>
       <c r="C680">
-        <v>302</v>
+        <v>339</v>
       </c>
       <c r="D680" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E680" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F680" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G680" s="1" t="s">
         <v>1379</v>
       </c>
       <c r="H680" t="s">
         <v>1380</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681">
-        <v>19466</v>
+        <v>19485</v>
       </c>
       <c r="B681">
         <v>2022</v>
       </c>
       <c r="C681">
-        <v>300</v>
+        <v>316</v>
       </c>
       <c r="D681" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E681" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F681" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G681" s="1" t="s">
         <v>1381</v>
       </c>
       <c r="H681" t="s">
         <v>1382</v>
       </c>
     </row>
     <row r="682" spans="1:8">
-      <c r="A682">
-[...6 lines deleted...]
-        <v>297</v>
+      <c r="A682" t="s">
+        <v>8</v>
+      </c>
+      <c r="B682" t="s">
+        <v>8</v>
+      </c>
+      <c r="C682" t="s">
+        <v>8</v>
       </c>
       <c r="D682" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E682" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F682" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="G682" s="1" t="s">
         <v>1383</v>
       </c>
       <c r="H682" t="s">
         <v>1384</v>
       </c>
     </row>
     <row r="683" spans="1:8">
-      <c r="A683" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A683">
+        <v>19468</v>
+      </c>
+      <c r="B683">
+        <v>2022</v>
+      </c>
+      <c r="C683">
+        <v>302</v>
       </c>
       <c r="D683" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E683" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F683" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="G683" s="1" t="s">
         <v>1385</v>
       </c>
       <c r="H683" t="s">
         <v>1386</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684">
-        <v>19432</v>
+        <v>19466</v>
       </c>
       <c r="B684">
         <v>2022</v>
       </c>
       <c r="C684">
-        <v>276</v>
+        <v>300</v>
       </c>
       <c r="D684" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E684" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F684" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G684" s="1" t="s">
         <v>1387</v>
       </c>
       <c r="H684" t="s">
         <v>1388</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685">
-        <v>19430</v>
+        <v>19463</v>
       </c>
       <c r="B685">
         <v>2022</v>
       </c>
       <c r="C685">
-        <v>274</v>
+        <v>297</v>
       </c>
       <c r="D685" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E685" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F685" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G685" s="1" t="s">
         <v>1389</v>
       </c>
       <c r="H685" t="s">
         <v>1390</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B686" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C686" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D686" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E686" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F686" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="G686" s="1" t="s">
         <v>1391</v>
       </c>
       <c r="H686" t="s">
         <v>1392</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687">
-        <v>19417</v>
+        <v>19432</v>
       </c>
       <c r="B687">
         <v>2022</v>
       </c>
       <c r="C687">
-        <v>266</v>
+        <v>276</v>
       </c>
       <c r="D687" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E687" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F687" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G687" s="1" t="s">
         <v>1393</v>
       </c>
       <c r="H687" t="s">
         <v>1394</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688">
-        <v>19411</v>
+        <v>19430</v>
       </c>
       <c r="B688">
         <v>2022</v>
       </c>
       <c r="C688">
-        <v>261</v>
+        <v>274</v>
       </c>
       <c r="D688" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E688" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F688" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G688" s="1" t="s">
         <v>1395</v>
       </c>
       <c r="H688" t="s">
         <v>1396</v>
       </c>
     </row>
     <row r="689" spans="1:8">
-      <c r="A689">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="A689" t="s">
+        <v>8</v>
+      </c>
+      <c r="B689" t="s">
+        <v>8</v>
+      </c>
+      <c r="C689" t="s">
+        <v>8</v>
       </c>
       <c r="D689" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E689" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F689" t="s">
-        <v>10</v>
+        <v>293</v>
       </c>
       <c r="G689" s="1" t="s">
         <v>1397</v>
       </c>
       <c r="H689" t="s">
         <v>1398</v>
       </c>
     </row>
     <row r="690" spans="1:8">
-      <c r="A690" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A690">
+        <v>19417</v>
+      </c>
+      <c r="B690">
+        <v>2022</v>
+      </c>
+      <c r="C690">
+        <v>266</v>
       </c>
       <c r="D690" t="s">
-        <v>86</v>
+        <v>9</v>
       </c>
       <c r="E690" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="F690" t="s">
-        <v>645</v>
+        <v>16</v>
       </c>
       <c r="G690" s="1" t="s">
         <v>1399</v>
       </c>
       <c r="H690" t="s">
         <v>1400</v>
       </c>
     </row>
     <row r="691" spans="1:8">
-      <c r="A691" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A691">
+        <v>19411</v>
+      </c>
+      <c r="B691">
+        <v>2022</v>
+      </c>
+      <c r="C691">
+        <v>261</v>
       </c>
       <c r="D691" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E691" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F691" t="s">
-        <v>642</v>
+        <v>16</v>
       </c>
       <c r="G691" s="1" t="s">
         <v>1401</v>
       </c>
       <c r="H691" t="s">
         <v>1402</v>
       </c>
     </row>
     <row r="692" spans="1:8">
-      <c r="A692" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A692">
+        <v>19387</v>
+      </c>
+      <c r="B692">
+        <v>2022</v>
+      </c>
+      <c r="C692">
+        <v>5</v>
       </c>
       <c r="D692" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E692" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F692" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="G692" s="1" t="s">
         <v>1403</v>
       </c>
       <c r="H692" t="s">
         <v>1404</v>
       </c>
     </row>
     <row r="693" spans="1:8">
-      <c r="A693">
-[...6 lines deleted...]
-        <v>232</v>
+      <c r="A693" t="s">
+        <v>8</v>
+      </c>
+      <c r="B693" t="s">
+        <v>8</v>
+      </c>
+      <c r="C693" t="s">
+        <v>8</v>
       </c>
       <c r="D693" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="E693" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="F693" t="s">
-        <v>10</v>
+        <v>664</v>
       </c>
       <c r="G693" s="1" t="s">
         <v>1405</v>
       </c>
       <c r="H693" t="s">
         <v>1406</v>
       </c>
     </row>
     <row r="694" spans="1:8">
-      <c r="A694">
-[...6 lines deleted...]
-        <v>229</v>
+      <c r="A694" t="s">
+        <v>8</v>
+      </c>
+      <c r="B694" t="s">
+        <v>8</v>
+      </c>
+      <c r="C694" t="s">
+        <v>8</v>
       </c>
       <c r="D694" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E694" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F694" t="s">
-        <v>10</v>
+        <v>648</v>
       </c>
       <c r="G694" s="1" t="s">
         <v>1407</v>
       </c>
       <c r="H694" t="s">
         <v>1408</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B695" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C695" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D695" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E695" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F695" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G695" s="1" t="s">
         <v>1409</v>
       </c>
       <c r="H695" t="s">
         <v>1410</v>
       </c>
     </row>
     <row r="696" spans="1:8">
-      <c r="A696" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A696">
+        <v>19336</v>
+      </c>
+      <c r="B696">
+        <v>2022</v>
+      </c>
+      <c r="C696">
+        <v>232</v>
       </c>
       <c r="D696" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E696" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F696" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="G696" s="1" t="s">
         <v>1411</v>
       </c>
       <c r="H696" t="s">
         <v>1412</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697">
-        <v>19264</v>
+        <v>19333</v>
       </c>
       <c r="B697">
         <v>2022</v>
       </c>
       <c r="C697">
-        <v>177</v>
+        <v>229</v>
       </c>
       <c r="D697" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E697" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F697" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G697" s="1" t="s">
         <v>1413</v>
       </c>
       <c r="H697" t="s">
         <v>1414</v>
       </c>
     </row>
     <row r="698" spans="1:8">
-      <c r="A698">
-[...6 lines deleted...]
-        <v>175</v>
+      <c r="A698" t="s">
+        <v>8</v>
+      </c>
+      <c r="B698" t="s">
+        <v>8</v>
+      </c>
+      <c r="C698" t="s">
+        <v>8</v>
       </c>
       <c r="D698" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E698" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F698" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G698" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="H698" t="s">
         <v>1416</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B699" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C699" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D699" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E699" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F699" t="s">
-        <v>677</v>
+        <v>658</v>
       </c>
       <c r="G699" s="1" t="s">
         <v>1417</v>
       </c>
       <c r="H699" t="s">
         <v>1418</v>
       </c>
     </row>
     <row r="700" spans="1:8">
-      <c r="A700" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A700">
+        <v>19264</v>
+      </c>
+      <c r="B700">
+        <v>2022</v>
+      </c>
+      <c r="C700">
+        <v>177</v>
       </c>
       <c r="D700" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E700" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F700" t="s">
-        <v>662</v>
+        <v>16</v>
       </c>
       <c r="G700" s="1" t="s">
         <v>1419</v>
       </c>
       <c r="H700" t="s">
         <v>1420</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701">
-        <v>19211</v>
+        <v>19261</v>
       </c>
       <c r="B701">
         <v>2022</v>
       </c>
       <c r="C701">
-        <v>138</v>
+        <v>175</v>
       </c>
       <c r="D701" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E701" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F701" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G701" s="1" t="s">
         <v>1421</v>
       </c>
       <c r="H701" t="s">
         <v>1422</v>
       </c>
     </row>
     <row r="702" spans="1:8">
-      <c r="A702">
-[...6 lines deleted...]
-        <v>132</v>
+      <c r="A702" t="s">
+        <v>8</v>
+      </c>
+      <c r="B702" t="s">
+        <v>8</v>
+      </c>
+      <c r="C702" t="s">
+        <v>8</v>
       </c>
       <c r="D702" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E702" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F702" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G702" s="1" t="s">
         <v>1423</v>
       </c>
       <c r="H702" t="s">
         <v>1424</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B703" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C703" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D703" t="s">
-        <v>86</v>
+        <v>9</v>
       </c>
       <c r="E703" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="F703" t="s">
-        <v>50</v>
+        <v>658</v>
       </c>
       <c r="G703" s="1" t="s">
         <v>1425</v>
       </c>
       <c r="H703" t="s">
         <v>1426</v>
       </c>
     </row>
     <row r="704" spans="1:8">
-      <c r="A704" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A704">
+        <v>19211</v>
+      </c>
+      <c r="B704">
+        <v>2022</v>
+      </c>
+      <c r="C704">
+        <v>138</v>
       </c>
       <c r="D704" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E704" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F704" t="s">
-        <v>662</v>
+        <v>16</v>
       </c>
       <c r="G704" s="1" t="s">
         <v>1427</v>
       </c>
       <c r="H704" t="s">
         <v>1428</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705">
-        <v>19186</v>
+        <v>19202</v>
       </c>
       <c r="B705">
         <v>2022</v>
       </c>
       <c r="C705">
-        <v>122</v>
+        <v>132</v>
       </c>
       <c r="D705" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E705" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F705" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G705" s="1" t="s">
         <v>1429</v>
       </c>
       <c r="H705" t="s">
         <v>1430</v>
       </c>
     </row>
     <row r="706" spans="1:8">
-      <c r="A706">
-[...6 lines deleted...]
-        <v>111</v>
+      <c r="A706" t="s">
+        <v>8</v>
+      </c>
+      <c r="B706" t="s">
+        <v>8</v>
+      </c>
+      <c r="C706" t="s">
+        <v>8</v>
       </c>
       <c r="D706" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="E706" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="F706" t="s">
-        <v>10</v>
+        <v>683</v>
       </c>
       <c r="G706" s="1" t="s">
         <v>1431</v>
       </c>
       <c r="H706" t="s">
         <v>1432</v>
       </c>
     </row>
     <row r="707" spans="1:8">
-      <c r="A707">
-[...6 lines deleted...]
-        <v>110</v>
+      <c r="A707" t="s">
+        <v>8</v>
+      </c>
+      <c r="B707" t="s">
+        <v>8</v>
+      </c>
+      <c r="C707" t="s">
+        <v>8</v>
       </c>
       <c r="D707" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E707" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F707" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="G707" s="1" t="s">
         <v>1433</v>
       </c>
       <c r="H707" t="s">
         <v>1434</v>
       </c>
     </row>
     <row r="708" spans="1:8">
-      <c r="A708" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A708">
+        <v>19186</v>
+      </c>
+      <c r="B708">
+        <v>2022</v>
+      </c>
+      <c r="C708">
+        <v>122</v>
       </c>
       <c r="D708" t="s">
-        <v>638</v>
+        <v>9</v>
       </c>
       <c r="E708" t="s">
-        <v>639</v>
+        <v>10</v>
       </c>
       <c r="F708" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="G708" s="1" t="s">
         <v>1435</v>
       </c>
       <c r="H708" t="s">
         <v>1436</v>
       </c>
     </row>
     <row r="709" spans="1:8">
-      <c r="A709" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A709">
+        <v>19175</v>
+      </c>
+      <c r="B709">
+        <v>2022</v>
+      </c>
+      <c r="C709">
+        <v>111</v>
       </c>
       <c r="D709" t="s">
-        <v>638</v>
+        <v>9</v>
       </c>
       <c r="E709" t="s">
-        <v>639</v>
+        <v>10</v>
       </c>
       <c r="F709" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G709" s="1" t="s">
         <v>1437</v>
       </c>
       <c r="H709" t="s">
-        <v>1332</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="710" spans="1:8">
-      <c r="A710" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A710">
+        <v>19174</v>
+      </c>
+      <c r="B710">
+        <v>2022</v>
+      </c>
+      <c r="C710">
+        <v>110</v>
       </c>
       <c r="D710" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E710" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F710" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G710" s="1" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="H710" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B711" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C711" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D711" t="s">
-        <v>19</v>
+        <v>644</v>
       </c>
       <c r="E711" t="s">
-        <v>20</v>
+        <v>645</v>
       </c>
       <c r="F711" t="s">
         <v>21</v>
       </c>
       <c r="G711" s="1" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="H711" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B712" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C712" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D712" t="s">
-        <v>8</v>
+        <v>644</v>
       </c>
       <c r="E712" t="s">
-        <v>9</v>
+        <v>645</v>
       </c>
       <c r="F712" t="s">
-        <v>50</v>
+        <v>655</v>
       </c>
       <c r="G712" s="1" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="H712" t="s">
-        <v>1443</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B713" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C713" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D713" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E713" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F713" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="G713" s="1" t="s">
         <v>1444</v>
       </c>
       <c r="H713" t="s">
         <v>1445</v>
       </c>
     </row>
     <row r="714" spans="1:8">
-      <c r="A714">
-[...6 lines deleted...]
-        <v>85</v>
+      <c r="A714" t="s">
+        <v>8</v>
+      </c>
+      <c r="B714" t="s">
+        <v>8</v>
+      </c>
+      <c r="C714" t="s">
+        <v>8</v>
       </c>
       <c r="D714" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E714" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F714" t="s">
-        <v>10</v>
+        <v>683</v>
       </c>
       <c r="G714" s="1" t="s">
         <v>1446</v>
       </c>
       <c r="H714" t="s">
         <v>1447</v>
       </c>
     </row>
     <row r="715" spans="1:8">
-      <c r="A715">
-[...6 lines deleted...]
-        <v>78</v>
+      <c r="A715" t="s">
+        <v>8</v>
+      </c>
+      <c r="B715" t="s">
+        <v>8</v>
+      </c>
+      <c r="C715" t="s">
+        <v>8</v>
       </c>
       <c r="D715" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E715" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F715" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G715" s="1" t="s">
         <v>1448</v>
       </c>
       <c r="H715" t="s">
         <v>1449</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B716" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C716" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D716" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E716" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F716" t="s">
-        <v>650</v>
+        <v>293</v>
       </c>
       <c r="G716" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="H716" t="s">
         <v>1451</v>
       </c>
     </row>
     <row r="717" spans="1:8">
-      <c r="A717" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A717">
+        <v>19136</v>
+      </c>
+      <c r="B717">
+        <v>2022</v>
+      </c>
+      <c r="C717">
+        <v>85</v>
       </c>
       <c r="D717" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E717" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F717" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="G717" s="1" t="s">
         <v>1452</v>
       </c>
       <c r="H717" t="s">
         <v>1453</v>
       </c>
     </row>
     <row r="718" spans="1:8">
-      <c r="A718" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A718">
+        <v>19127</v>
+      </c>
+      <c r="B718">
+        <v>2022</v>
+      </c>
+      <c r="C718">
+        <v>78</v>
       </c>
       <c r="D718" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E718" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F718" t="s">
-        <v>650</v>
+        <v>16</v>
       </c>
       <c r="G718" s="1" t="s">
         <v>1454</v>
       </c>
       <c r="H718" t="s">
         <v>1455</v>
       </c>
     </row>
     <row r="719" spans="1:8">
-      <c r="A719">
-[...6 lines deleted...]
-        <v>63</v>
+      <c r="A719" t="s">
+        <v>8</v>
+      </c>
+      <c r="B719" t="s">
+        <v>8</v>
+      </c>
+      <c r="C719" t="s">
+        <v>8</v>
       </c>
       <c r="D719" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E719" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F719" t="s">
-        <v>10</v>
+        <v>683</v>
       </c>
       <c r="G719" s="1" t="s">
         <v>1456</v>
       </c>
       <c r="H719" t="s">
         <v>1457</v>
       </c>
     </row>
     <row r="720" spans="1:8">
-      <c r="A720">
-[...6 lines deleted...]
-        <v>62</v>
+      <c r="A720" t="s">
+        <v>8</v>
+      </c>
+      <c r="B720" t="s">
+        <v>8</v>
+      </c>
+      <c r="C720" t="s">
+        <v>8</v>
       </c>
       <c r="D720" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E720" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F720" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="G720" s="1" t="s">
         <v>1458</v>
       </c>
       <c r="H720" t="s">
         <v>1459</v>
       </c>
     </row>
     <row r="721" spans="1:8">
-      <c r="A721">
-[...6 lines deleted...]
-        <v>32</v>
+      <c r="A721" t="s">
+        <v>8</v>
+      </c>
+      <c r="B721" t="s">
+        <v>8</v>
+      </c>
+      <c r="C721" t="s">
+        <v>8</v>
       </c>
       <c r="D721" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E721" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F721" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="G721" s="1" t="s">
         <v>1460</v>
       </c>
       <c r="H721" t="s">
         <v>1461</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722">
-        <v>19065</v>
+        <v>19106</v>
       </c>
       <c r="B722">
         <v>2022</v>
       </c>
       <c r="C722">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="D722" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E722" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F722" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G722" s="1" t="s">
         <v>1462</v>
       </c>
       <c r="H722" t="s">
         <v>1463</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723">
-        <v>19054</v>
+        <v>19105</v>
       </c>
       <c r="B723">
         <v>2022</v>
       </c>
       <c r="C723">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="D723" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E723" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F723" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G723" s="1" t="s">
         <v>1464</v>
       </c>
       <c r="H723" t="s">
         <v>1465</v>
       </c>
     </row>
     <row r="724" spans="1:8">
-      <c r="A724" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A724">
+        <v>19066</v>
+      </c>
+      <c r="B724">
+        <v>2022</v>
+      </c>
+      <c r="C724">
+        <v>32</v>
       </c>
       <c r="D724" t="s">
-        <v>638</v>
+        <v>9</v>
       </c>
       <c r="E724" t="s">
-        <v>639</v>
+        <v>10</v>
       </c>
       <c r="F724" t="s">
-        <v>677</v>
+        <v>16</v>
       </c>
       <c r="G724" s="1" t="s">
         <v>1466</v>
       </c>
       <c r="H724" t="s">
         <v>1467</v>
       </c>
     </row>
     <row r="725" spans="1:8">
-      <c r="A725" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A725">
+        <v>19065</v>
+      </c>
+      <c r="B725">
+        <v>2022</v>
+      </c>
+      <c r="C725">
+        <v>31</v>
       </c>
       <c r="D725" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E725" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F725" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G725" s="1" t="s">
         <v>1468</v>
       </c>
       <c r="H725" t="s">
         <v>1469</v>
       </c>
     </row>
     <row r="726" spans="1:8">
-      <c r="A726" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A726">
+        <v>19054</v>
+      </c>
+      <c r="B726">
+        <v>2022</v>
+      </c>
+      <c r="C726">
+        <v>26</v>
       </c>
       <c r="D726" t="s">
+        <v>9</v>
+      </c>
+      <c r="E726" t="s">
+        <v>10</v>
+      </c>
+      <c r="F726" t="s">
+        <v>16</v>
+      </c>
+      <c r="G726" s="1" t="s">
         <v>1470</v>
       </c>
-      <c r="E726" t="s">
+      <c r="H726" t="s">
         <v>1471</v>
-      </c>
-[...7 lines deleted...]
-        <v>1473</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B727" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C727" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D727" t="s">
-        <v>14</v>
+        <v>644</v>
       </c>
       <c r="E727" t="s">
-        <v>15</v>
+        <v>645</v>
       </c>
       <c r="F727" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="G727" s="1" t="s">
-        <v>1474</v>
+        <v>1472</v>
       </c>
       <c r="H727" t="s">
-        <v>1475</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B728" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C728" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D728" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E728" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F728" t="s">
-        <v>642</v>
+        <v>45</v>
       </c>
       <c r="G728" s="1" t="s">
-        <v>1476</v>
+        <v>1474</v>
       </c>
       <c r="H728" t="s">
         <v>1475</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B729" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C729" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D729" t="s">
-        <v>1019</v>
+        <v>1476</v>
       </c>
       <c r="E729" t="s">
-        <v>1020</v>
+        <v>1477</v>
       </c>
       <c r="F729" t="s">
-        <v>677</v>
+        <v>40</v>
       </c>
       <c r="G729" s="1" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="H729" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B730" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C730" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D730" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E730" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F730" t="s">
-        <v>677</v>
+        <v>664</v>
       </c>
       <c r="G730" s="1" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="H730" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B731" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C731" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D731" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E731" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F731" t="s">
-        <v>21</v>
+        <v>655</v>
       </c>
       <c r="G731" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="H731" t="s">
         <v>1481</v>
-      </c>
-[...1 lines deleted...]
-        <v>1482</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B732" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C732" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D732" t="s">
-        <v>14</v>
+        <v>1025</v>
       </c>
       <c r="E732" t="s">
-        <v>15</v>
+        <v>1026</v>
       </c>
       <c r="F732" t="s">
-        <v>662</v>
+        <v>40</v>
       </c>
       <c r="G732" s="1" t="s">
         <v>1483</v>
       </c>
       <c r="H732" t="s">
         <v>1484</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B733" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C733" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D733" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E733" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F733" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="G733" s="1" t="s">
         <v>1485</v>
       </c>
       <c r="H733" t="s">
         <v>1486</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B734" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C734" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D734" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E734" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F734" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="G734" s="1" t="s">
         <v>1487</v>
       </c>
       <c r="H734" t="s">
         <v>1488</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B735" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C735" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D735" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E735" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F735" t="s">
-        <v>662</v>
+        <v>16</v>
       </c>
       <c r="G735" s="1" t="s">
         <v>1489</v>
       </c>
       <c r="H735" t="s">
         <v>1490</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B736" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C736" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D736" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E736" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F736" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="G736" s="1" t="s">
         <v>1491</v>
       </c>
       <c r="H736" t="s">
         <v>1492</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B737" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C737" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D737" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E737" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F737" t="s">
-        <v>662</v>
+        <v>683</v>
       </c>
       <c r="G737" s="1" t="s">
         <v>1493</v>
       </c>
       <c r="H737" t="s">
         <v>1494</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B738" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C738" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D738" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E738" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F738" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="G738" s="1" t="s">
         <v>1495</v>
       </c>
       <c r="H738" t="s">
         <v>1496</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B739" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C739" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D739" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E739" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F739" t="s">
-        <v>650</v>
+        <v>21</v>
       </c>
       <c r="G739" s="1" t="s">
         <v>1497</v>
       </c>
       <c r="H739" t="s">
         <v>1498</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B740" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C740" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D740" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E740" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F740" t="s">
-        <v>650</v>
+        <v>664</v>
       </c>
       <c r="G740" s="1" t="s">
         <v>1499</v>
       </c>
       <c r="H740" t="s">
         <v>1500</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B741" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C741" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D741" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E741" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F741" t="s">
-        <v>186</v>
+        <v>683</v>
       </c>
       <c r="G741" s="1" t="s">
         <v>1501</v>
       </c>
       <c r="H741" t="s">
         <v>1502</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B742" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C742" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D742" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E742" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F742" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="G742" s="1" t="s">
         <v>1503</v>
       </c>
       <c r="H742" t="s">
         <v>1504</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B743" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C743" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D743" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E743" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F743" t="s">
-        <v>50</v>
+        <v>683</v>
       </c>
       <c r="G743" s="1" t="s">
         <v>1505</v>
       </c>
       <c r="H743" t="s">
         <v>1506</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B744" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C744" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D744" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E744" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F744" t="s">
-        <v>642</v>
+        <v>683</v>
       </c>
       <c r="G744" s="1" t="s">
         <v>1507</v>
       </c>
       <c r="H744" t="s">
         <v>1508</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B745" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C745" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D745" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E745" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F745" t="s">
-        <v>650</v>
+        <v>45</v>
       </c>
       <c r="G745" s="1" t="s">
         <v>1509</v>
       </c>
       <c r="H745" t="s">
         <v>1510</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B746" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C746" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D746" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E746" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F746" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="G746" s="1" t="s">
         <v>1511</v>
       </c>
       <c r="H746" t="s">
         <v>1512</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B747" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C747" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D747" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E747" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F747" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="G747" s="1" t="s">
         <v>1513</v>
       </c>
       <c r="H747" t="s">
         <v>1514</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B748" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C748" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D748" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E748" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F748" t="s">
-        <v>662</v>
+        <v>683</v>
       </c>
       <c r="G748" s="1" t="s">
         <v>1515</v>
       </c>
       <c r="H748" t="s">
         <v>1516</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B749" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C749" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D749" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E749" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F749" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="G749" s="1" t="s">
         <v>1517</v>
       </c>
       <c r="H749" t="s">
         <v>1518</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B750" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C750" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D750" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E750" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F750" t="s">
-        <v>10</v>
+        <v>293</v>
       </c>
       <c r="G750" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="H750" t="s">
         <v>1520</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B751" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C751" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D751" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E751" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F751" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="G751" s="1" t="s">
         <v>1521</v>
       </c>
       <c r="H751" t="s">
         <v>1522</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B752" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C752" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D752" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E752" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F752" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="G752" s="1" t="s">
         <v>1523</v>
       </c>
       <c r="H752" t="s">
         <v>1524</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B753" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C753" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D753" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E753" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F753" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="G753" s="1" t="s">
         <v>1525</v>
       </c>
       <c r="H753" t="s">
         <v>1526</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B754" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C754" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D754" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E754" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F754" t="s">
-        <v>677</v>
+        <v>21</v>
       </c>
       <c r="G754" s="1" t="s">
         <v>1527</v>
       </c>
       <c r="H754" t="s">
         <v>1528</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B755" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C755" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D755" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E755" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F755" t="s">
-        <v>645</v>
+        <v>40</v>
       </c>
       <c r="G755" s="1" t="s">
         <v>1529</v>
       </c>
       <c r="H755" t="s">
         <v>1530</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B756" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C756" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D756" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E756" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F756" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="G756" s="1" t="s">
         <v>1531</v>
       </c>
       <c r="H756" t="s">
         <v>1532</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B757" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C757" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D757" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E757" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F757" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="G757" s="1" t="s">
         <v>1533</v>
       </c>
       <c r="H757" t="s">
         <v>1534</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B758" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C758" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D758" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E758" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F758" t="s">
-        <v>10</v>
+        <v>655</v>
       </c>
       <c r="G758" s="1" t="s">
         <v>1535</v>
       </c>
       <c r="H758" t="s">
         <v>1536</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B759" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C759" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D759" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E759" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F759" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="G759" s="1" t="s">
         <v>1537</v>
       </c>
       <c r="H759" t="s">
         <v>1538</v>
       </c>
     </row>
     <row r="760" spans="1:8">
-      <c r="A760">
-[...6 lines deleted...]
-        <v>604</v>
+      <c r="A760" t="s">
+        <v>8</v>
+      </c>
+      <c r="B760" t="s">
+        <v>8</v>
+      </c>
+      <c r="C760" t="s">
+        <v>8</v>
       </c>
       <c r="D760" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E760" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F760" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="G760" s="1" t="s">
         <v>1539</v>
       </c>
       <c r="H760" t="s">
         <v>1540</v>
       </c>
     </row>
     <row r="761" spans="1:8">
-      <c r="A761">
-[...6 lines deleted...]
-        <v>602</v>
+      <c r="A761" t="s">
+        <v>8</v>
+      </c>
+      <c r="B761" t="s">
+        <v>8</v>
+      </c>
+      <c r="C761" t="s">
+        <v>8</v>
       </c>
       <c r="D761" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E761" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F761" t="s">
-        <v>10</v>
+        <v>655</v>
       </c>
       <c r="G761" s="1" t="s">
         <v>1541</v>
       </c>
       <c r="H761" t="s">
         <v>1542</v>
       </c>
     </row>
     <row r="762" spans="1:8">
-      <c r="A762">
-[...6 lines deleted...]
-        <v>601</v>
+      <c r="A762" t="s">
+        <v>8</v>
+      </c>
+      <c r="B762" t="s">
+        <v>8</v>
+      </c>
+      <c r="C762" t="s">
+        <v>8</v>
       </c>
       <c r="D762" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E762" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F762" t="s">
-        <v>10</v>
+        <v>658</v>
       </c>
       <c r="G762" s="1" t="s">
         <v>1543</v>
       </c>
       <c r="H762" t="s">
         <v>1544</v>
       </c>
     </row>
     <row r="763" spans="1:8">
-      <c r="A763" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A763">
+        <v>18963</v>
+      </c>
+      <c r="B763">
+        <v>2021</v>
+      </c>
+      <c r="C763">
+        <v>604</v>
       </c>
       <c r="D763" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E763" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F763" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G763" s="1" t="s">
         <v>1545</v>
       </c>
       <c r="H763" t="s">
         <v>1546</v>
       </c>
     </row>
     <row r="764" spans="1:8">
-      <c r="A764" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A764">
+        <v>18959</v>
+      </c>
+      <c r="B764">
+        <v>2021</v>
+      </c>
+      <c r="C764">
+        <v>602</v>
       </c>
       <c r="D764" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E764" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F764" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="G764" s="1" t="s">
         <v>1547</v>
       </c>
       <c r="H764" t="s">
         <v>1548</v>
       </c>
     </row>
     <row r="765" spans="1:8">
-      <c r="A765" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A765">
+        <v>18958</v>
+      </c>
+      <c r="B765">
+        <v>2021</v>
+      </c>
+      <c r="C765">
+        <v>601</v>
       </c>
       <c r="D765" t="s">
-        <v>86</v>
+        <v>9</v>
       </c>
       <c r="E765" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="F765" t="s">
-        <v>650</v>
+        <v>16</v>
       </c>
       <c r="G765" s="1" t="s">
         <v>1549</v>
       </c>
       <c r="H765" t="s">
         <v>1550</v>
       </c>
     </row>
     <row r="766" spans="1:8">
-      <c r="A766">
-[...6 lines deleted...]
-        <v>568</v>
+      <c r="A766" t="s">
+        <v>8</v>
+      </c>
+      <c r="B766" t="s">
+        <v>8</v>
+      </c>
+      <c r="C766" t="s">
+        <v>8</v>
       </c>
       <c r="D766" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E766" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F766" t="s">
-        <v>10</v>
+        <v>648</v>
       </c>
       <c r="G766" s="1" t="s">
         <v>1551</v>
       </c>
       <c r="H766" t="s">
         <v>1552</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B767" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C767" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D767" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E767" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F767" t="s">
-        <v>645</v>
+        <v>293</v>
       </c>
       <c r="G767" s="1" t="s">
         <v>1553</v>
       </c>
       <c r="H767" t="s">
         <v>1554</v>
       </c>
     </row>
     <row r="768" spans="1:8">
-      <c r="A768">
-[...6 lines deleted...]
-        <v>553</v>
+      <c r="A768" t="s">
+        <v>8</v>
+      </c>
+      <c r="B768" t="s">
+        <v>8</v>
+      </c>
+      <c r="C768" t="s">
+        <v>8</v>
       </c>
       <c r="D768" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="E768" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="F768" t="s">
-        <v>10</v>
+        <v>655</v>
       </c>
       <c r="G768" s="1" t="s">
         <v>1555</v>
       </c>
       <c r="H768" t="s">
         <v>1556</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769">
-        <v>18883</v>
+        <v>18909</v>
       </c>
       <c r="B769">
         <v>2021</v>
       </c>
       <c r="C769">
-        <v>552</v>
+        <v>568</v>
       </c>
       <c r="D769" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E769" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F769" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G769" s="1" t="s">
         <v>1557</v>
       </c>
       <c r="H769" t="s">
         <v>1558</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B770" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C770" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D770" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E770" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F770" t="s">
-        <v>645</v>
+        <v>658</v>
       </c>
       <c r="G770" s="1" t="s">
         <v>1559</v>
       </c>
       <c r="H770" t="s">
         <v>1560</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771">
-        <v>18877</v>
+        <v>18884</v>
       </c>
       <c r="B771">
         <v>2021</v>
       </c>
       <c r="C771">
-        <v>548</v>
+        <v>553</v>
       </c>
       <c r="D771" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E771" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F771" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G771" s="1" t="s">
         <v>1561</v>
       </c>
       <c r="H771" t="s">
         <v>1562</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772">
-        <v>18876</v>
+        <v>18883</v>
       </c>
       <c r="B772">
         <v>2021</v>
       </c>
       <c r="C772">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="D772" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E772" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F772" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G772" s="1" t="s">
         <v>1563</v>
       </c>
       <c r="H772" t="s">
         <v>1564</v>
       </c>
     </row>
     <row r="773" spans="1:8">
-      <c r="A773">
-[...6 lines deleted...]
-        <v>546</v>
+      <c r="A773" t="s">
+        <v>8</v>
+      </c>
+      <c r="B773" t="s">
+        <v>8</v>
+      </c>
+      <c r="C773" t="s">
+        <v>8</v>
       </c>
       <c r="D773" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E773" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F773" t="s">
-        <v>10</v>
+        <v>655</v>
       </c>
       <c r="G773" s="1" t="s">
         <v>1565</v>
       </c>
       <c r="H773" t="s">
         <v>1566</v>
       </c>
     </row>
     <row r="774" spans="1:8">
-      <c r="A774" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A774">
+        <v>18877</v>
+      </c>
+      <c r="B774">
+        <v>2021</v>
+      </c>
+      <c r="C774">
+        <v>548</v>
       </c>
       <c r="D774" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E774" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F774" t="s">
-        <v>186</v>
+        <v>16</v>
       </c>
       <c r="G774" s="1" t="s">
         <v>1567</v>
       </c>
       <c r="H774" t="s">
         <v>1568</v>
       </c>
     </row>
     <row r="775" spans="1:8">
-      <c r="A775" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A775">
+        <v>18876</v>
+      </c>
+      <c r="B775">
+        <v>2021</v>
+      </c>
+      <c r="C775">
+        <v>547</v>
       </c>
       <c r="D775" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E775" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F775" t="s">
-        <v>642</v>
+        <v>16</v>
       </c>
       <c r="G775" s="1" t="s">
         <v>1569</v>
       </c>
       <c r="H775" t="s">
         <v>1570</v>
       </c>
     </row>
     <row r="776" spans="1:8">
-      <c r="A776" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A776">
+        <v>18875</v>
+      </c>
+      <c r="B776">
+        <v>2021</v>
+      </c>
+      <c r="C776">
+        <v>546</v>
       </c>
       <c r="D776" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E776" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F776" t="s">
-        <v>186</v>
+        <v>16</v>
       </c>
       <c r="G776" s="1" t="s">
         <v>1571</v>
       </c>
       <c r="H776" t="s">
         <v>1572</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B777" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C777" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D777" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E777" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F777" t="s">
-        <v>677</v>
+        <v>45</v>
       </c>
       <c r="G777" s="1" t="s">
         <v>1573</v>
       </c>
       <c r="H777" t="s">
         <v>1574</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B778" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C778" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D778" t="s">
-        <v>57</v>
+        <v>9</v>
       </c>
       <c r="E778" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="F778" t="s">
-        <v>35</v>
+        <v>658</v>
       </c>
       <c r="G778" s="1" t="s">
         <v>1575</v>
       </c>
       <c r="H778" t="s">
         <v>1576</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B779" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C779" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D779" t="s">
-        <v>57</v>
+        <v>9</v>
       </c>
       <c r="E779" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="F779" t="s">
-        <v>35</v>
+        <v>648</v>
       </c>
       <c r="G779" s="1" t="s">
         <v>1577</v>
       </c>
       <c r="H779" t="s">
         <v>1578</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B780" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C780" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D780" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E780" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F780" t="s">
-        <v>35</v>
+        <v>648</v>
       </c>
       <c r="G780" s="1" t="s">
         <v>1579</v>
       </c>
       <c r="H780" t="s">
         <v>1580</v>
       </c>
     </row>
     <row r="781" spans="1:8">
-      <c r="A781">
-[...6 lines deleted...]
-        <v>10</v>
+      <c r="A781" t="s">
+        <v>8</v>
+      </c>
+      <c r="B781" t="s">
+        <v>8</v>
+      </c>
+      <c r="C781" t="s">
+        <v>8</v>
       </c>
       <c r="D781" t="s">
-        <v>638</v>
+        <v>67</v>
       </c>
       <c r="E781" t="s">
-        <v>639</v>
+        <v>68</v>
       </c>
       <c r="F781" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="G781" s="1" t="s">
         <v>1581</v>
       </c>
       <c r="H781" t="s">
         <v>1582</v>
       </c>
     </row>
     <row r="782" spans="1:8">
-      <c r="A782">
-[...6 lines deleted...]
-        <v>473</v>
+      <c r="A782" t="s">
+        <v>8</v>
+      </c>
+      <c r="B782" t="s">
+        <v>8</v>
+      </c>
+      <c r="C782" t="s">
+        <v>8</v>
       </c>
       <c r="D782" t="s">
-        <v>8</v>
+        <v>67</v>
       </c>
       <c r="E782" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="F782" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="G782" s="1" t="s">
         <v>1583</v>
       </c>
       <c r="H782" t="s">
         <v>1584</v>
       </c>
     </row>
     <row r="783" spans="1:8">
-      <c r="A783">
-[...5 lines deleted...]
-      <c r="C783">
+      <c r="A783" t="s">
+        <v>8</v>
+      </c>
+      <c r="B783" t="s">
+        <v>8</v>
+      </c>
+      <c r="C783" t="s">
         <v>8</v>
       </c>
       <c r="D783" t="s">
-        <v>86</v>
+        <v>26</v>
       </c>
       <c r="E783" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="F783" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G783" s="1" t="s">
         <v>1585</v>
       </c>
       <c r="H783" t="s">
         <v>1586</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784">
-        <v>18743</v>
+        <v>18750</v>
       </c>
       <c r="B784">
         <v>2021</v>
       </c>
       <c r="C784">
-        <v>62</v>
+        <v>10</v>
       </c>
       <c r="D784" t="s">
-        <v>125</v>
+        <v>644</v>
       </c>
       <c r="E784" t="s">
-        <v>126</v>
+        <v>645</v>
       </c>
       <c r="F784" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G784" s="1" t="s">
         <v>1587</v>
       </c>
       <c r="H784" t="s">
         <v>1588</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785">
-        <v>18722</v>
+        <v>18747</v>
       </c>
       <c r="B785">
         <v>2021</v>
       </c>
       <c r="C785">
-        <v>459</v>
+        <v>473</v>
       </c>
       <c r="D785" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E785" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F785" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G785" s="1" t="s">
         <v>1589</v>
       </c>
       <c r="H785" t="s">
         <v>1590</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786">
-        <v>18720</v>
+        <v>18745</v>
       </c>
       <c r="B786">
         <v>2021</v>
       </c>
       <c r="C786">
-        <v>457</v>
+        <v>8</v>
       </c>
       <c r="D786" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="E786" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="F786" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G786" s="1" t="s">
         <v>1591</v>
       </c>
       <c r="H786" t="s">
-        <v>1039</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="787" spans="1:8">
-      <c r="A787" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A787">
+        <v>18743</v>
+      </c>
+      <c r="B787">
+        <v>2021</v>
+      </c>
+      <c r="C787">
+        <v>62</v>
       </c>
       <c r="D787" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="E787" t="s">
-        <v>15</v>
+        <v>135</v>
       </c>
       <c r="F787" t="s">
-        <v>642</v>
+        <v>16</v>
       </c>
       <c r="G787" s="1" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="H787" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788">
-        <v>18718</v>
+        <v>18722</v>
       </c>
       <c r="B788">
         <v>2021</v>
       </c>
       <c r="C788">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="D788" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E788" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F788" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G788" s="1" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="H788" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789">
-        <v>18717</v>
+        <v>18720</v>
       </c>
       <c r="B789">
         <v>2021</v>
       </c>
       <c r="C789">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="D789" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E789" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F789" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G789" s="1" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="H789" t="s">
-        <v>1597</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="790" spans="1:8">
-      <c r="A790">
-[...6 lines deleted...]
-        <v>22</v>
+      <c r="A790" t="s">
+        <v>8</v>
+      </c>
+      <c r="B790" t="s">
+        <v>8</v>
+      </c>
+      <c r="C790" t="s">
+        <v>8</v>
       </c>
       <c r="D790" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E790" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F790" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G790" s="1" t="s">
         <v>1598</v>
       </c>
       <c r="H790" t="s">
         <v>1599</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791">
-        <v>18646</v>
+        <v>18718</v>
       </c>
       <c r="B791">
         <v>2021</v>
       </c>
       <c r="C791">
-        <v>404</v>
+        <v>456</v>
       </c>
       <c r="D791" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E791" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F791" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G791" s="1" t="s">
         <v>1600</v>
       </c>
       <c r="H791" t="s">
         <v>1601</v>
       </c>
     </row>
     <row r="792" spans="1:8">
-      <c r="A792" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A792">
+        <v>18717</v>
+      </c>
+      <c r="B792">
+        <v>2021</v>
+      </c>
+      <c r="C792">
+        <v>455</v>
       </c>
       <c r="D792" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E792" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F792" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G792" s="1" t="s">
         <v>1602</v>
       </c>
       <c r="H792" t="s">
         <v>1603</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793">
-        <v>18612</v>
+        <v>18663</v>
       </c>
       <c r="B793">
         <v>2021</v>
       </c>
       <c r="C793">
-        <v>383</v>
+        <v>22</v>
       </c>
       <c r="D793" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E793" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F793" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G793" s="1" t="s">
         <v>1604</v>
       </c>
       <c r="H793" t="s">
         <v>1605</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794">
-        <v>18606</v>
+        <v>18646</v>
       </c>
       <c r="B794">
         <v>2021</v>
       </c>
       <c r="C794">
-        <v>381</v>
+        <v>404</v>
       </c>
       <c r="D794" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E794" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F794" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G794" s="1" t="s">
         <v>1606</v>
       </c>
       <c r="H794" t="s">
         <v>1607</v>
       </c>
     </row>
     <row r="795" spans="1:8">
-      <c r="A795">
-[...6 lines deleted...]
-        <v>379</v>
+      <c r="A795" t="s">
+        <v>8</v>
+      </c>
+      <c r="B795" t="s">
+        <v>8</v>
+      </c>
+      <c r="C795" t="s">
+        <v>8</v>
       </c>
       <c r="D795" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E795" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F795" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G795" s="1" t="s">
         <v>1608</v>
       </c>
       <c r="H795" t="s">
         <v>1609</v>
       </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796">
-        <v>18586</v>
+        <v>18612</v>
       </c>
       <c r="B796">
         <v>2021</v>
       </c>
       <c r="C796">
-        <v>366</v>
+        <v>383</v>
       </c>
       <c r="D796" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E796" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F796" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G796" s="1" t="s">
         <v>1610</v>
       </c>
       <c r="H796" t="s">
         <v>1611</v>
       </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797">
-        <v>18585</v>
+        <v>18606</v>
       </c>
       <c r="B797">
         <v>2021</v>
       </c>
       <c r="C797">
-        <v>365</v>
+        <v>381</v>
       </c>
       <c r="D797" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E797" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F797" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G797" s="1" t="s">
         <v>1612</v>
       </c>
       <c r="H797" t="s">
         <v>1613</v>
       </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798">
-        <v>18509</v>
+        <v>18603</v>
       </c>
       <c r="B798">
         <v>2021</v>
       </c>
       <c r="C798">
-        <v>332</v>
+        <v>379</v>
       </c>
       <c r="D798" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E798" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F798" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G798" s="1" t="s">
         <v>1614</v>
       </c>
       <c r="H798" t="s">
         <v>1615</v>
       </c>
     </row>
     <row r="799" spans="1:8">
-      <c r="A799" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A799">
+        <v>18586</v>
+      </c>
+      <c r="B799">
+        <v>2021</v>
+      </c>
+      <c r="C799">
+        <v>366</v>
       </c>
       <c r="D799" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E799" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F799" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="G799" s="1" t="s">
         <v>1616</v>
       </c>
       <c r="H799" t="s">
         <v>1617</v>
       </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800">
-        <v>18501</v>
+        <v>18585</v>
       </c>
       <c r="B800">
         <v>2021</v>
       </c>
       <c r="C800">
-        <v>5</v>
+        <v>365</v>
       </c>
       <c r="D800" t="s">
-        <v>787</v>
+        <v>9</v>
       </c>
       <c r="E800" t="s">
-        <v>788</v>
+        <v>10</v>
       </c>
       <c r="F800" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G800" s="1" t="s">
         <v>1618</v>
       </c>
       <c r="H800" t="s">
         <v>1619</v>
       </c>
     </row>
     <row r="801" spans="1:8">
-      <c r="A801" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A801">
+        <v>18509</v>
+      </c>
+      <c r="B801">
+        <v>2021</v>
+      </c>
+      <c r="C801">
+        <v>332</v>
       </c>
       <c r="D801" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E801" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F801" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="G801" s="1" t="s">
         <v>1620</v>
       </c>
       <c r="H801" t="s">
         <v>1621</v>
       </c>
     </row>
     <row r="802" spans="1:8">
-      <c r="A802">
-[...6 lines deleted...]
-        <v>311</v>
+      <c r="A802" t="s">
+        <v>8</v>
+      </c>
+      <c r="B802" t="s">
+        <v>8</v>
+      </c>
+      <c r="C802" t="s">
+        <v>8</v>
       </c>
       <c r="D802" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E802" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F802" t="s">
-        <v>10</v>
+        <v>683</v>
       </c>
       <c r="G802" s="1" t="s">
         <v>1622</v>
       </c>
       <c r="H802" t="s">
         <v>1623</v>
       </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803">
-        <v>18471</v>
+        <v>18501</v>
       </c>
       <c r="B803">
         <v>2021</v>
       </c>
       <c r="C803">
-        <v>308</v>
+        <v>5</v>
       </c>
       <c r="D803" t="s">
-        <v>8</v>
+        <v>793</v>
       </c>
       <c r="E803" t="s">
-        <v>9</v>
+        <v>794</v>
       </c>
       <c r="F803" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G803" s="1" t="s">
         <v>1624</v>
       </c>
       <c r="H803" t="s">
         <v>1625</v>
       </c>
     </row>
     <row r="804" spans="1:8">
-      <c r="A804">
-[...6 lines deleted...]
-        <v>299</v>
+      <c r="A804" t="s">
+        <v>8</v>
+      </c>
+      <c r="B804" t="s">
+        <v>8</v>
+      </c>
+      <c r="C804" t="s">
+        <v>8</v>
       </c>
       <c r="D804" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E804" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F804" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="G804" s="1" t="s">
         <v>1626</v>
       </c>
       <c r="H804" t="s">
         <v>1627</v>
       </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805">
-        <v>18451</v>
+        <v>18474</v>
       </c>
       <c r="B805">
         <v>2021</v>
       </c>
       <c r="C805">
-        <v>35</v>
+        <v>311</v>
       </c>
       <c r="D805" t="s">
-        <v>125</v>
+        <v>9</v>
       </c>
       <c r="E805" t="s">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="F805" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G805" s="1" t="s">
         <v>1628</v>
       </c>
       <c r="H805" t="s">
         <v>1629</v>
       </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806">
-        <v>18445</v>
+        <v>18471</v>
       </c>
       <c r="B806">
         <v>2021</v>
       </c>
       <c r="C806">
-        <v>289</v>
+        <v>308</v>
       </c>
       <c r="D806" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E806" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F806" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G806" s="1" t="s">
         <v>1630</v>
       </c>
       <c r="H806" t="s">
         <v>1631</v>
       </c>
     </row>
     <row r="807" spans="1:8">
-      <c r="A807" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A807">
+        <v>18459</v>
+      </c>
+      <c r="B807">
+        <v>2021</v>
+      </c>
+      <c r="C807">
+        <v>299</v>
       </c>
       <c r="D807" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E807" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F807" t="s">
-        <v>650</v>
+        <v>16</v>
       </c>
       <c r="G807" s="1" t="s">
         <v>1632</v>
       </c>
       <c r="H807" t="s">
         <v>1633</v>
       </c>
     </row>
     <row r="808" spans="1:8">
-      <c r="A808" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A808">
+        <v>18451</v>
+      </c>
+      <c r="B808">
+        <v>2021</v>
+      </c>
+      <c r="C808">
+        <v>35</v>
       </c>
       <c r="D808" t="s">
-        <v>8</v>
+        <v>134</v>
       </c>
       <c r="E808" t="s">
-        <v>9</v>
+        <v>135</v>
       </c>
       <c r="F808" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G808" s="1" t="s">
         <v>1634</v>
       </c>
       <c r="H808" t="s">
         <v>1635</v>
       </c>
     </row>
     <row r="809" spans="1:8">
-      <c r="A809" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A809">
+        <v>18445</v>
+      </c>
+      <c r="B809">
+        <v>2021</v>
+      </c>
+      <c r="C809">
+        <v>289</v>
       </c>
       <c r="D809" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E809" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F809" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="G809" s="1" t="s">
         <v>1636</v>
       </c>
       <c r="H809" t="s">
         <v>1637</v>
       </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B810" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C810" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D810" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E810" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F810" t="s">
-        <v>677</v>
+        <v>664</v>
       </c>
       <c r="G810" s="1" t="s">
         <v>1638</v>
       </c>
       <c r="H810" t="s">
         <v>1639</v>
       </c>
     </row>
     <row r="811" spans="1:8">
-      <c r="A811">
-[...6 lines deleted...]
-        <v>243</v>
+      <c r="A811" t="s">
+        <v>8</v>
+      </c>
+      <c r="B811" t="s">
+        <v>8</v>
+      </c>
+      <c r="C811" t="s">
+        <v>8</v>
       </c>
       <c r="D811" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E811" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F811" t="s">
-        <v>10</v>
+        <v>683</v>
       </c>
       <c r="G811" s="1" t="s">
         <v>1640</v>
       </c>
       <c r="H811" t="s">
         <v>1641</v>
       </c>
     </row>
     <row r="812" spans="1:8">
-      <c r="A812">
-[...6 lines deleted...]
-        <v>233</v>
+      <c r="A812" t="s">
+        <v>8</v>
+      </c>
+      <c r="B812" t="s">
+        <v>8</v>
+      </c>
+      <c r="C812" t="s">
+        <v>8</v>
       </c>
       <c r="D812" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E812" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F812" t="s">
-        <v>10</v>
+        <v>293</v>
       </c>
       <c r="G812" s="1" t="s">
         <v>1642</v>
       </c>
       <c r="H812" t="s">
         <v>1643</v>
       </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B813" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C813" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D813" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E813" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F813" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="G813" s="1" t="s">
         <v>1644</v>
       </c>
       <c r="H813" t="s">
         <v>1645</v>
       </c>
     </row>
     <row r="814" spans="1:8">
-      <c r="A814" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A814">
+        <v>18384</v>
+      </c>
+      <c r="B814">
+        <v>2021</v>
+      </c>
+      <c r="C814">
+        <v>243</v>
       </c>
       <c r="D814" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E814" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F814" t="s">
-        <v>642</v>
+        <v>16</v>
       </c>
       <c r="G814" s="1" t="s">
         <v>1646</v>
       </c>
       <c r="H814" t="s">
         <v>1647</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815">
-        <v>18338</v>
+        <v>18370</v>
       </c>
       <c r="B815">
         <v>2021</v>
       </c>
       <c r="C815">
-        <v>208</v>
+        <v>233</v>
       </c>
       <c r="D815" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E815" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F815" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G815" s="1" t="s">
         <v>1648</v>
       </c>
       <c r="H815" t="s">
         <v>1649</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B816" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C816" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D816" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E816" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="F816" t="s">
-        <v>642</v>
+        <v>21</v>
       </c>
       <c r="G816" s="1" t="s">
         <v>1650</v>
       </c>
       <c r="H816" t="s">
         <v>1651</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B817" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C817" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D817" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E817" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F817" t="s">
-        <v>642</v>
+        <v>16</v>
       </c>
       <c r="G817" s="1" t="s">
         <v>1652</v>
       </c>
       <c r="H817" t="s">
         <v>1653</v>
       </c>
     </row>
     <row r="818" spans="1:8">
-      <c r="A818" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A818">
+        <v>18338</v>
+      </c>
+      <c r="B818">
+        <v>2021</v>
+      </c>
+      <c r="C818">
+        <v>208</v>
       </c>
       <c r="D818" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E818" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F818" t="s">
-        <v>677</v>
+        <v>16</v>
       </c>
       <c r="G818" s="1" t="s">
         <v>1654</v>
       </c>
       <c r="H818" t="s">
         <v>1655</v>
       </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B819" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C819" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D819" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E819" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F819" t="s">
-        <v>21</v>
+        <v>655</v>
       </c>
       <c r="G819" s="1" t="s">
         <v>1656</v>
       </c>
       <c r="H819" t="s">
         <v>1657</v>
       </c>
     </row>
     <row r="820" spans="1:8">
-      <c r="A820">
-[...6 lines deleted...]
-        <v>156</v>
+      <c r="A820" t="s">
+        <v>8</v>
+      </c>
+      <c r="B820" t="s">
+        <v>8</v>
+      </c>
+      <c r="C820" t="s">
+        <v>8</v>
       </c>
       <c r="D820" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E820" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F820" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G820" s="1" t="s">
         <v>1658</v>
       </c>
       <c r="H820" t="s">
         <v>1659</v>
       </c>
     </row>
     <row r="821" spans="1:8">
-      <c r="A821">
-[...6 lines deleted...]
-        <v>151</v>
+      <c r="A821" t="s">
+        <v>8</v>
+      </c>
+      <c r="B821" t="s">
+        <v>8</v>
+      </c>
+      <c r="C821" t="s">
+        <v>8</v>
       </c>
       <c r="D821" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E821" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F821" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="G821" s="1" t="s">
         <v>1660</v>
       </c>
       <c r="H821" t="s">
         <v>1661</v>
       </c>
     </row>
     <row r="822" spans="1:8">
-      <c r="A822">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A822" t="s">
+        <v>8</v>
+      </c>
+      <c r="B822" t="s">
+        <v>8</v>
+      </c>
+      <c r="C822" t="s">
+        <v>8</v>
       </c>
       <c r="D822" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E822" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F822" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="G822" s="1" t="s">
         <v>1662</v>
       </c>
       <c r="H822" t="s">
         <v>1663</v>
       </c>
     </row>
     <row r="823" spans="1:8">
-      <c r="A823" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A823">
+        <v>18269</v>
+      </c>
+      <c r="B823">
+        <v>2021</v>
+      </c>
+      <c r="C823">
+        <v>156</v>
       </c>
       <c r="D823" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E823" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F823" t="s">
-        <v>642</v>
+        <v>16</v>
       </c>
       <c r="G823" s="1" t="s">
         <v>1664</v>
       </c>
       <c r="H823" t="s">
         <v>1665</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824">
-        <v>18238</v>
+        <v>18263</v>
       </c>
       <c r="B824">
         <v>2021</v>
       </c>
       <c r="C824">
-        <v>5</v>
+        <v>151</v>
       </c>
       <c r="D824" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E824" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F824" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G824" s="1" t="s">
         <v>1666</v>
       </c>
       <c r="H824" t="s">
         <v>1667</v>
       </c>
     </row>
     <row r="825" spans="1:8">
-      <c r="A825" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A825">
+        <v>18260</v>
+      </c>
+      <c r="B825">
+        <v>2021</v>
+      </c>
+      <c r="C825">
+        <v>3</v>
       </c>
       <c r="D825" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E825" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F825" t="s">
-        <v>642</v>
+        <v>16</v>
       </c>
       <c r="G825" s="1" t="s">
         <v>1668</v>
       </c>
       <c r="H825" t="s">
         <v>1669</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B826" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C826" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D826" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E826" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F826" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="G826" s="1" t="s">
         <v>1670</v>
       </c>
       <c r="H826" t="s">
         <v>1671</v>
       </c>
     </row>
     <row r="827" spans="1:8">
-      <c r="A827" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A827">
+        <v>18238</v>
+      </c>
+      <c r="B827">
+        <v>2021</v>
+      </c>
+      <c r="C827">
+        <v>5</v>
       </c>
       <c r="D827" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E827" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F827" t="s">
-        <v>642</v>
+        <v>16</v>
       </c>
       <c r="G827" s="1" t="s">
         <v>1672</v>
       </c>
       <c r="H827" t="s">
         <v>1673</v>
       </c>
     </row>
     <row r="828" spans="1:8">
-      <c r="A828">
-[...6 lines deleted...]
-        <v>114</v>
+      <c r="A828" t="s">
+        <v>8</v>
+      </c>
+      <c r="B828" t="s">
+        <v>8</v>
+      </c>
+      <c r="C828" t="s">
+        <v>8</v>
       </c>
       <c r="D828" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E828" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F828" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="G828" s="1" t="s">
         <v>1674</v>
       </c>
       <c r="H828" t="s">
         <v>1675</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B829" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C829" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D829" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="E829" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="F829" t="s">
-        <v>650</v>
+        <v>664</v>
       </c>
       <c r="G829" s="1" t="s">
         <v>1676</v>
       </c>
       <c r="H829" t="s">
         <v>1677</v>
       </c>
     </row>
     <row r="830" spans="1:8">
-      <c r="A830">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A830" t="s">
+        <v>8</v>
+      </c>
+      <c r="B830" t="s">
+        <v>8</v>
+      </c>
+      <c r="C830" t="s">
+        <v>8</v>
       </c>
       <c r="D830" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E830" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F830" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G830" s="1" t="s">
         <v>1678</v>
       </c>
       <c r="H830" t="s">
         <v>1679</v>
       </c>
     </row>
     <row r="831" spans="1:8">
-      <c r="A831" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A831">
+        <v>18206</v>
+      </c>
+      <c r="B831">
+        <v>2021</v>
+      </c>
+      <c r="C831">
+        <v>114</v>
       </c>
       <c r="D831" t="s">
-        <v>787</v>
+        <v>9</v>
       </c>
       <c r="E831" t="s">
-        <v>788</v>
+        <v>10</v>
       </c>
       <c r="F831" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G831" s="1" t="s">
         <v>1680</v>
       </c>
       <c r="H831" t="s">
         <v>1681</v>
       </c>
     </row>
     <row r="832" spans="1:8">
-      <c r="A832">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A832" t="s">
+        <v>8</v>
+      </c>
+      <c r="B832" t="s">
+        <v>8</v>
+      </c>
+      <c r="C832" t="s">
+        <v>8</v>
       </c>
       <c r="D832" t="s">
-        <v>787</v>
+        <v>19</v>
       </c>
       <c r="E832" t="s">
-        <v>788</v>
+        <v>20</v>
       </c>
       <c r="F832" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G832" s="1" t="s">
         <v>1682</v>
       </c>
       <c r="H832" t="s">
         <v>1683</v>
       </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833">
-        <v>18184</v>
+        <v>18187</v>
       </c>
       <c r="B833">
         <v>2021</v>
       </c>
       <c r="C833">
         <v>1</v>
       </c>
       <c r="D833" t="s">
-        <v>787</v>
+        <v>26</v>
       </c>
       <c r="E833" t="s">
-        <v>788</v>
+        <v>27</v>
       </c>
       <c r="F833" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G833" s="1" t="s">
         <v>1684</v>
       </c>
       <c r="H833" t="s">
         <v>1685</v>
       </c>
     </row>
     <row r="834" spans="1:8">
-      <c r="A834">
-[...6 lines deleted...]
-        <v>88</v>
+      <c r="A834" t="s">
+        <v>8</v>
+      </c>
+      <c r="B834" t="s">
+        <v>8</v>
+      </c>
+      <c r="C834" t="s">
+        <v>8</v>
       </c>
       <c r="D834" t="s">
-        <v>8</v>
+        <v>793</v>
       </c>
       <c r="E834" t="s">
-        <v>9</v>
+        <v>794</v>
       </c>
       <c r="F834" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G834" s="1" t="s">
         <v>1686</v>
       </c>
       <c r="H834" t="s">
         <v>1687</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835">
-        <v>18150</v>
+        <v>18185</v>
       </c>
       <c r="B835">
         <v>2021</v>
       </c>
       <c r="C835">
-        <v>84</v>
+        <v>2</v>
       </c>
       <c r="D835" t="s">
-        <v>8</v>
+        <v>793</v>
       </c>
       <c r="E835" t="s">
-        <v>9</v>
+        <v>794</v>
       </c>
       <c r="F835" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G835" s="1" t="s">
         <v>1688</v>
       </c>
       <c r="H835" t="s">
         <v>1689</v>
       </c>
     </row>
     <row r="836" spans="1:8">
-      <c r="A836" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A836">
+        <v>18184</v>
+      </c>
+      <c r="B836">
+        <v>2021</v>
+      </c>
+      <c r="C836">
+        <v>1</v>
       </c>
       <c r="D836" t="s">
-        <v>19</v>
+        <v>793</v>
       </c>
       <c r="E836" t="s">
-        <v>20</v>
+        <v>794</v>
       </c>
       <c r="F836" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G836" s="1" t="s">
         <v>1690</v>
       </c>
       <c r="H836" t="s">
         <v>1691</v>
       </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837">
-        <v>18144</v>
+        <v>18155</v>
       </c>
       <c r="B837">
         <v>2021</v>
       </c>
       <c r="C837">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="D837" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E837" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F837" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G837" s="1" t="s">
         <v>1692</v>
       </c>
       <c r="H837" t="s">
         <v>1693</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838">
-        <v>18142</v>
+        <v>18150</v>
       </c>
       <c r="B838">
         <v>2021</v>
       </c>
       <c r="C838">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="D838" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E838" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F838" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G838" s="1" t="s">
         <v>1694</v>
       </c>
       <c r="H838" t="s">
         <v>1695</v>
       </c>
     </row>
     <row r="839" spans="1:8">
-      <c r="A839">
-[...6 lines deleted...]
-        <v>75</v>
+      <c r="A839" t="s">
+        <v>8</v>
+      </c>
+      <c r="B839" t="s">
+        <v>8</v>
+      </c>
+      <c r="C839" t="s">
+        <v>8</v>
       </c>
       <c r="D839" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E839" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F839" t="s">
-        <v>10</v>
+        <v>683</v>
       </c>
       <c r="G839" s="1" t="s">
         <v>1696</v>
       </c>
       <c r="H839" t="s">
         <v>1697</v>
       </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840">
-        <v>18139</v>
+        <v>18144</v>
       </c>
       <c r="B840">
         <v>2021</v>
       </c>
       <c r="C840">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="D840" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E840" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F840" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G840" s="1" t="s">
         <v>1698</v>
       </c>
       <c r="H840" t="s">
         <v>1699</v>
       </c>
     </row>
     <row r="841" spans="1:8">
-      <c r="A841" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A841">
+        <v>18142</v>
+      </c>
+      <c r="B841">
+        <v>2021</v>
+      </c>
+      <c r="C841">
+        <v>77</v>
       </c>
       <c r="D841" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E841" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F841" t="s">
-        <v>677</v>
+        <v>16</v>
       </c>
       <c r="G841" s="1" t="s">
         <v>1700</v>
       </c>
       <c r="H841" t="s">
         <v>1701</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842">
-        <v>18125</v>
+        <v>18140</v>
       </c>
       <c r="B842">
         <v>2021</v>
       </c>
       <c r="C842">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="D842" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E842" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F842" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G842" s="1" t="s">
         <v>1702</v>
       </c>
       <c r="H842" t="s">
         <v>1703</v>
       </c>
     </row>
     <row r="843" spans="1:8">
       <c r="A843">
-        <v>18123</v>
+        <v>18139</v>
       </c>
       <c r="B843">
         <v>2021</v>
       </c>
       <c r="C843">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="D843" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E843" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F843" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G843" s="1" t="s">
         <v>1704</v>
       </c>
       <c r="H843" t="s">
         <v>1705</v>
       </c>
     </row>
     <row r="844" spans="1:8">
-      <c r="A844">
-[...6 lines deleted...]
-        <v>58</v>
+      <c r="A844" t="s">
+        <v>8</v>
+      </c>
+      <c r="B844" t="s">
+        <v>8</v>
+      </c>
+      <c r="C844" t="s">
+        <v>8</v>
       </c>
       <c r="D844" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E844" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F844" t="s">
-        <v>10</v>
+        <v>648</v>
       </c>
       <c r="G844" s="1" t="s">
         <v>1706</v>
       </c>
       <c r="H844" t="s">
         <v>1707</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845">
-        <v>18096</v>
+        <v>18125</v>
       </c>
       <c r="B845">
         <v>2021</v>
       </c>
       <c r="C845">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="D845" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E845" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F845" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G845" s="1" t="s">
         <v>1708</v>
       </c>
       <c r="H845" t="s">
         <v>1709</v>
       </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846">
-        <v>18095</v>
+        <v>18123</v>
       </c>
       <c r="B846">
         <v>2021</v>
       </c>
       <c r="C846">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D846" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E846" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F846" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G846" s="1" t="s">
         <v>1710</v>
       </c>
       <c r="H846" t="s">
         <v>1711</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847">
-        <v>17268</v>
+        <v>18122</v>
       </c>
       <c r="B847">
-        <v>2007</v>
+        <v>2021</v>
       </c>
       <c r="C847">
-        <v>9</v>
+        <v>58</v>
       </c>
       <c r="D847" t="s">
-        <v>86</v>
+        <v>9</v>
       </c>
       <c r="E847" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="F847" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G847" s="1" t="s">
         <v>1712</v>
       </c>
       <c r="H847" t="s">
         <v>1713</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848">
-        <v>17255</v>
+        <v>18096</v>
       </c>
       <c r="B848">
-        <v>2007</v>
+        <v>2021</v>
       </c>
       <c r="C848">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="D848" t="s">
-        <v>86</v>
+        <v>9</v>
       </c>
       <c r="E848" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="F848" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G848" s="1" t="s">
         <v>1714</v>
       </c>
       <c r="H848" t="s">
         <v>1715</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849">
-        <v>15209</v>
+        <v>18095</v>
       </c>
       <c r="B849">
-        <v>2008</v>
+        <v>2021</v>
       </c>
       <c r="C849">
-        <v>450</v>
+        <v>35</v>
       </c>
       <c r="D849" t="s">
-        <v>125</v>
+        <v>9</v>
       </c>
       <c r="E849" t="s">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="F849" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G849" s="1" t="s">
         <v>1716</v>
       </c>
       <c r="H849" t="s">
         <v>1717</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850">
-        <v>15206</v>
+        <v>17268</v>
       </c>
       <c r="B850">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="C850">
-        <v>362</v>
+        <v>9</v>
       </c>
       <c r="D850" t="s">
-        <v>125</v>
+        <v>96</v>
       </c>
       <c r="E850" t="s">
-        <v>126</v>
+        <v>97</v>
       </c>
       <c r="F850" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G850" s="1" t="s">
         <v>1718</v>
       </c>
       <c r="H850" t="s">
         <v>1719</v>
       </c>
     </row>
     <row r="851" spans="1:8">
-      <c r="A851" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A851">
+        <v>17255</v>
+      </c>
+      <c r="B851">
+        <v>2007</v>
+      </c>
+      <c r="C851">
+        <v>19</v>
       </c>
       <c r="D851" t="s">
-        <v>638</v>
+        <v>96</v>
       </c>
       <c r="E851" t="s">
-        <v>639</v>
+        <v>97</v>
       </c>
       <c r="F851" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G851" s="1" t="s">
         <v>1720</v>
       </c>
       <c r="H851" t="s">
         <v>1721</v>
       </c>
     </row>
     <row r="852" spans="1:8">
-      <c r="A852" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A852">
+        <v>15209</v>
+      </c>
+      <c r="B852">
+        <v>2008</v>
+      </c>
+      <c r="C852">
+        <v>450</v>
       </c>
       <c r="D852" t="s">
-        <v>638</v>
+        <v>134</v>
       </c>
       <c r="E852" t="s">
-        <v>639</v>
+        <v>135</v>
       </c>
       <c r="F852" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G852" s="1" t="s">
         <v>1722</v>
       </c>
       <c r="H852" t="s">
         <v>1723</v>
       </c>
     </row>
     <row r="853" spans="1:8">
-      <c r="A853" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A853">
+        <v>15206</v>
+      </c>
+      <c r="B853">
+        <v>2008</v>
+      </c>
+      <c r="C853">
+        <v>362</v>
       </c>
       <c r="D853" t="s">
-        <v>638</v>
+        <v>134</v>
       </c>
       <c r="E853" t="s">
-        <v>639</v>
+        <v>135</v>
       </c>
       <c r="F853" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G853" s="1" t="s">
         <v>1724</v>
       </c>
       <c r="H853" t="s">
         <v>1725</v>
       </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B854" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C854" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D854" t="s">
-        <v>638</v>
+        <v>644</v>
       </c>
       <c r="E854" t="s">
-        <v>639</v>
+        <v>645</v>
       </c>
       <c r="F854" t="s">
         <v>1726</v>
       </c>
       <c r="G854" s="1" t="s">
         <v>1727</v>
       </c>
       <c r="H854" t="s">
         <v>1728</v>
       </c>
     </row>
     <row r="855" spans="1:8">
       <c r="A855" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B855" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C855" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D855" t="s">
-        <v>638</v>
+        <v>644</v>
       </c>
       <c r="E855" t="s">
-        <v>639</v>
+        <v>645</v>
       </c>
       <c r="F855" t="s">
         <v>1726</v>
       </c>
       <c r="G855" s="1" t="s">
         <v>1729</v>
       </c>
       <c r="H855" t="s">
         <v>1730</v>
       </c>
     </row>
     <row r="856" spans="1:8">
       <c r="A856" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B856" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C856" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D856" t="s">
-        <v>638</v>
+        <v>644</v>
       </c>
       <c r="E856" t="s">
-        <v>639</v>
+        <v>645</v>
       </c>
       <c r="F856" t="s">
-        <v>1726</v>
+        <v>1731</v>
       </c>
       <c r="G856" s="1" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="H856" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="857" spans="1:8">
-      <c r="A857">
-[...5 lines deleted...]
-      <c r="C857">
+      <c r="A857" t="s">
+        <v>8</v>
+      </c>
+      <c r="B857" t="s">
+        <v>8</v>
+      </c>
+      <c r="C857" t="s">
         <v>8</v>
       </c>
       <c r="D857" t="s">
-        <v>86</v>
+        <v>644</v>
       </c>
       <c r="E857" t="s">
-        <v>87</v>
+        <v>645</v>
       </c>
       <c r="F857" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G857" s="1" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="H857" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="858" spans="1:8">
-      <c r="A858">
-[...5 lines deleted...]
-      <c r="C858">
+      <c r="A858" t="s">
+        <v>8</v>
+      </c>
+      <c r="B858" t="s">
+        <v>8</v>
+      </c>
+      <c r="C858" t="s">
         <v>8</v>
       </c>
       <c r="D858" t="s">
-        <v>86</v>
+        <v>644</v>
       </c>
       <c r="E858" t="s">
-        <v>87</v>
+        <v>645</v>
       </c>
       <c r="F858" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G858" s="1" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="H858" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="859" spans="1:8">
-      <c r="A859">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="A859" t="s">
+        <v>8</v>
+      </c>
+      <c r="B859" t="s">
+        <v>8</v>
+      </c>
+      <c r="C859" t="s">
+        <v>8</v>
       </c>
       <c r="D859" t="s">
-        <v>86</v>
+        <v>644</v>
       </c>
       <c r="E859" t="s">
-        <v>87</v>
+        <v>645</v>
       </c>
       <c r="F859" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G859" s="1" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="H859" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860">
-        <v>14234</v>
+        <v>14261</v>
       </c>
       <c r="B860">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="C860">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D860" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="E860" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="F860" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G860" s="1" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="H860" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861">
-        <v>14232</v>
+        <v>14238</v>
       </c>
       <c r="B861">
         <v>2008</v>
       </c>
       <c r="C861">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D861" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="E861" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="F861" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G861" s="1" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="H861" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862">
-        <v>5489</v>
+        <v>14236</v>
       </c>
       <c r="B862">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="C862">
-        <v>227</v>
+        <v>6</v>
       </c>
       <c r="D862" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="E862" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="F862" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G862" s="1" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="H862" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="863" spans="1:8">
       <c r="A863">
-        <v>5488</v>
+        <v>14234</v>
       </c>
       <c r="B863">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="C863">
-        <v>226</v>
+        <v>4</v>
       </c>
       <c r="D863" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="E863" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="F863" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G863" s="1" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="H863" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864">
-        <v>5487</v>
+        <v>14232</v>
       </c>
       <c r="B864">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="C864">
-        <v>225</v>
+        <v>2</v>
       </c>
       <c r="D864" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="E864" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="F864" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G864" s="1" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="H864" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865">
-        <v>5486</v>
+        <v>5489</v>
       </c>
       <c r="B865">
         <v>2005</v>
       </c>
       <c r="C865">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="D865" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E865" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F865" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G865" s="1" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="H865" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="866" spans="1:8">
       <c r="A866">
-        <v>5485</v>
+        <v>5488</v>
       </c>
       <c r="B866">
         <v>2005</v>
       </c>
       <c r="C866">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="D866" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E866" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F866" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G866" s="1" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="H866" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="867" spans="1:8">
       <c r="A867">
-        <v>5484</v>
+        <v>5487</v>
       </c>
       <c r="B867">
         <v>2005</v>
       </c>
       <c r="C867">
-        <v>190</v>
+        <v>225</v>
       </c>
       <c r="D867" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E867" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F867" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G867" s="1" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="H867" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="868" spans="1:8">
       <c r="A868">
-        <v>5483</v>
+        <v>5486</v>
       </c>
       <c r="B868">
         <v>2005</v>
       </c>
       <c r="C868">
-        <v>189</v>
+        <v>224</v>
       </c>
       <c r="D868" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E868" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F868" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G868" s="1" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="H868" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="869" spans="1:8">
       <c r="A869">
-        <v>5482</v>
+        <v>5485</v>
       </c>
       <c r="B869">
         <v>2005</v>
       </c>
       <c r="C869">
-        <v>186</v>
+        <v>217</v>
       </c>
       <c r="D869" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E869" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F869" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G869" s="1" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="H869" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="870" spans="1:8">
       <c r="A870">
-        <v>5481</v>
+        <v>5484</v>
       </c>
       <c r="B870">
         <v>2005</v>
       </c>
       <c r="C870">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="D870" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E870" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F870" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G870" s="1" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="H870" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="871" spans="1:8">
       <c r="A871">
-        <v>5480</v>
+        <v>5483</v>
       </c>
       <c r="B871">
         <v>2005</v>
       </c>
       <c r="C871">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="D871" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E871" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F871" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G871" s="1" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="H871" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="872" spans="1:8">
       <c r="A872">
-        <v>5479</v>
+        <v>5482</v>
       </c>
       <c r="B872">
         <v>2005</v>
       </c>
       <c r="C872">
-        <v>176</v>
+        <v>186</v>
       </c>
       <c r="D872" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E872" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F872" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G872" s="1" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="H872" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="873" spans="1:8">
       <c r="A873">
-        <v>5478</v>
+        <v>5481</v>
       </c>
       <c r="B873">
         <v>2005</v>
       </c>
       <c r="C873">
-        <v>142</v>
+        <v>183</v>
       </c>
       <c r="D873" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E873" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F873" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G873" s="1" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="H873" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="874" spans="1:8">
       <c r="A874">
-        <v>5477</v>
+        <v>5480</v>
       </c>
       <c r="B874">
         <v>2005</v>
       </c>
       <c r="C874">
-        <v>141</v>
+        <v>182</v>
       </c>
       <c r="D874" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E874" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F874" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G874" s="1" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="H874" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="875" spans="1:8">
       <c r="A875">
-        <v>5476</v>
+        <v>5479</v>
       </c>
       <c r="B875">
         <v>2005</v>
       </c>
       <c r="C875">
-        <v>137</v>
+        <v>176</v>
       </c>
       <c r="D875" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E875" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F875" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G875" s="1" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="H875" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="876" spans="1:8">
       <c r="A876">
-        <v>5475</v>
+        <v>5478</v>
       </c>
       <c r="B876">
         <v>2005</v>
       </c>
       <c r="C876">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="D876" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E876" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F876" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G876" s="1" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="H876" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="877" spans="1:8">
       <c r="A877">
-        <v>5474</v>
+        <v>5477</v>
       </c>
       <c r="B877">
         <v>2005</v>
       </c>
       <c r="C877">
-        <v>116</v>
+        <v>141</v>
       </c>
       <c r="D877" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E877" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F877" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G877" s="1" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="H877" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="878" spans="1:8">
       <c r="A878">
-        <v>5473</v>
+        <v>5476</v>
       </c>
       <c r="B878">
         <v>2005</v>
       </c>
       <c r="C878">
-        <v>105</v>
+        <v>137</v>
       </c>
       <c r="D878" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E878" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F878" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G878" s="1" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="H878" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="879" spans="1:8">
       <c r="A879">
-        <v>5472</v>
+        <v>5475</v>
       </c>
       <c r="B879">
         <v>2005</v>
       </c>
       <c r="C879">
-        <v>87</v>
+        <v>133</v>
       </c>
       <c r="D879" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E879" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F879" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G879" s="1" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
       <c r="H879" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="880" spans="1:8">
       <c r="A880">
-        <v>5471</v>
+        <v>5474</v>
       </c>
       <c r="B880">
         <v>2005</v>
       </c>
       <c r="C880">
-        <v>75</v>
+        <v>116</v>
       </c>
       <c r="D880" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E880" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F880" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G880" s="1" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="H880" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="881" spans="1:8">
       <c r="A881">
-        <v>5470</v>
+        <v>5473</v>
       </c>
       <c r="B881">
         <v>2005</v>
       </c>
       <c r="C881">
-        <v>74</v>
+        <v>105</v>
       </c>
       <c r="D881" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E881" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F881" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G881" s="1" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="H881" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="882" spans="1:8">
       <c r="A882">
-        <v>5469</v>
+        <v>5472</v>
       </c>
       <c r="B882">
         <v>2005</v>
       </c>
       <c r="C882">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="D882" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E882" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F882" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G882" s="1" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="H882" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="883" spans="1:8">
       <c r="A883">
-        <v>5468</v>
+        <v>5471</v>
       </c>
       <c r="B883">
         <v>2005</v>
       </c>
       <c r="C883">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="D883" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E883" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F883" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G883" s="1" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="H883" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="884" spans="1:8">
       <c r="A884">
-        <v>5467</v>
+        <v>5470</v>
       </c>
       <c r="B884">
         <v>2005</v>
       </c>
       <c r="C884">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="D884" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E884" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F884" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G884" s="1" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="H884" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="885" spans="1:8">
       <c r="A885">
-        <v>5466</v>
+        <v>5469</v>
       </c>
       <c r="B885">
         <v>2005</v>
       </c>
       <c r="C885">
-        <v>35</v>
+        <v>71</v>
       </c>
       <c r="D885" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E885" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F885" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G885" s="1" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="H885" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="886" spans="1:8">
       <c r="A886">
-        <v>5465</v>
+        <v>5468</v>
       </c>
       <c r="B886">
         <v>2005</v>
       </c>
       <c r="C886">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="D886" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E886" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F886" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G886" s="1" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="H886" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="887" spans="1:8">
-      <c r="A887" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A887">
+        <v>5467</v>
+      </c>
+      <c r="B887">
+        <v>2005</v>
+      </c>
+      <c r="C887">
+        <v>67</v>
       </c>
       <c r="D887" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E887" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F887" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G887" s="1" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="H887" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="888" spans="1:8">
-      <c r="A888" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A888">
+        <v>5466</v>
+      </c>
+      <c r="B888">
+        <v>2005</v>
+      </c>
+      <c r="C888">
+        <v>35</v>
       </c>
       <c r="D888" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E888" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F888" t="s">
-        <v>1795</v>
+        <v>16</v>
       </c>
       <c r="G888" s="1" t="s">
         <v>1796</v>
       </c>
       <c r="H888" t="s">
         <v>1797</v>
       </c>
     </row>
     <row r="889" spans="1:8">
-      <c r="A889" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A889">
+        <v>5465</v>
+      </c>
+      <c r="B889">
+        <v>2005</v>
+      </c>
+      <c r="C889">
+        <v>34</v>
       </c>
       <c r="D889" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E889" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F889" t="s">
-        <v>1726</v>
+        <v>16</v>
       </c>
       <c r="G889" s="1" t="s">
         <v>1798</v>
       </c>
       <c r="H889" t="s">
         <v>1799</v>
       </c>
     </row>
     <row r="890" spans="1:8">
-      <c r="A890">
-[...6 lines deleted...]
-        <v>193</v>
+      <c r="A890" t="s">
+        <v>8</v>
+      </c>
+      <c r="B890" t="s">
+        <v>8</v>
+      </c>
+      <c r="C890" t="s">
+        <v>8</v>
       </c>
       <c r="D890" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E890" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F890" t="s">
-        <v>10</v>
+        <v>1800</v>
       </c>
       <c r="G890" s="1" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="H890" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="891" spans="1:8">
-      <c r="A891">
-[...6 lines deleted...]
-        <v>180</v>
+      <c r="A891" t="s">
+        <v>8</v>
+      </c>
+      <c r="B891" t="s">
+        <v>8</v>
+      </c>
+      <c r="C891" t="s">
+        <v>8</v>
       </c>
       <c r="D891" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E891" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F891" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G891" s="1" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="H891" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="892" spans="1:8">
-      <c r="A892">
-[...6 lines deleted...]
-        <v>168</v>
+      <c r="A892" t="s">
+        <v>8</v>
+      </c>
+      <c r="B892" t="s">
+        <v>8</v>
+      </c>
+      <c r="C892" t="s">
+        <v>8</v>
       </c>
       <c r="D892" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E892" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F892" t="s">
-        <v>10</v>
+        <v>1726</v>
       </c>
       <c r="G892" s="1" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="H892" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="893" spans="1:8">
       <c r="A893">
-        <v>5287</v>
+        <v>5290</v>
       </c>
       <c r="B893">
         <v>2006</v>
       </c>
       <c r="C893">
-        <v>166</v>
+        <v>193</v>
       </c>
       <c r="D893" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E893" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F893" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G893" s="1" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="H893" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="894" spans="1:8">
       <c r="A894">
-        <v>5286</v>
+        <v>5289</v>
       </c>
       <c r="B894">
         <v>2006</v>
       </c>
       <c r="C894">
-        <v>92</v>
+        <v>180</v>
       </c>
       <c r="D894" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E894" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F894" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G894" s="1" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="H894" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="895" spans="1:8">
       <c r="A895">
-        <v>5285</v>
+        <v>5288</v>
       </c>
       <c r="B895">
         <v>2006</v>
       </c>
       <c r="C895">
-        <v>91</v>
+        <v>168</v>
       </c>
       <c r="D895" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E895" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F895" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G895" s="1" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="H895" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="896" spans="1:8">
       <c r="A896">
-        <v>5284</v>
+        <v>5287</v>
       </c>
       <c r="B896">
         <v>2006</v>
       </c>
       <c r="C896">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="D896" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E896" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F896" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G896" s="1" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="H896" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="897" spans="1:8">
       <c r="A897">
-        <v>5283</v>
+        <v>5286</v>
       </c>
       <c r="B897">
         <v>2006</v>
       </c>
       <c r="C897">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="D897" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E897" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F897" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G897" s="1" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="H897" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="898" spans="1:8">
       <c r="A898">
-        <v>5282</v>
+        <v>5285</v>
       </c>
       <c r="B898">
         <v>2006</v>
       </c>
       <c r="C898">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="D898" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E898" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F898" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G898" s="1" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="H898" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="899" spans="1:8">
       <c r="A899">
-        <v>5281</v>
+        <v>5284</v>
       </c>
       <c r="B899">
         <v>2006</v>
       </c>
       <c r="C899">
-        <v>61</v>
+        <v>90</v>
       </c>
       <c r="D899" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E899" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F899" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G899" s="1" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="H899" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="900" spans="1:8">
-      <c r="A900" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A900">
+        <v>5283</v>
+      </c>
+      <c r="B900">
+        <v>2006</v>
+      </c>
+      <c r="C900">
+        <v>85</v>
       </c>
       <c r="D900" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E900" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F900" t="s">
-        <v>1820</v>
+        <v>16</v>
       </c>
       <c r="G900" s="1" t="s">
         <v>1821</v>
       </c>
       <c r="H900" t="s">
         <v>1822</v>
       </c>
     </row>
     <row r="901" spans="1:8">
       <c r="A901">
-        <v>5279</v>
+        <v>5282</v>
       </c>
       <c r="B901">
         <v>2006</v>
       </c>
       <c r="C901">
-        <v>51</v>
+        <v>84</v>
       </c>
       <c r="D901" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E901" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F901" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G901" s="1" t="s">
         <v>1823</v>
       </c>
       <c r="H901" t="s">
         <v>1824</v>
       </c>
     </row>
     <row r="902" spans="1:8">
       <c r="A902">
-        <v>5278</v>
+        <v>5281</v>
       </c>
       <c r="B902">
         <v>2006</v>
       </c>
       <c r="C902">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="D902" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E902" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F902" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G902" s="1" t="s">
         <v>1825</v>
       </c>
       <c r="H902" t="s">
         <v>1826</v>
       </c>
     </row>
     <row r="903" spans="1:8">
-      <c r="A903">
-[...6 lines deleted...]
-        <v>37</v>
+      <c r="A903" t="s">
+        <v>8</v>
+      </c>
+      <c r="B903" t="s">
+        <v>8</v>
+      </c>
+      <c r="C903" t="s">
+        <v>8</v>
       </c>
       <c r="D903" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E903" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F903" t="s">
-        <v>10</v>
+        <v>293</v>
       </c>
       <c r="G903" s="1" t="s">
         <v>1827</v>
       </c>
       <c r="H903" t="s">
         <v>1828</v>
       </c>
     </row>
     <row r="904" spans="1:8">
       <c r="A904">
-        <v>5276</v>
+        <v>5279</v>
       </c>
       <c r="B904">
         <v>2006</v>
       </c>
       <c r="C904">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="D904" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E904" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F904" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G904" s="1" t="s">
         <v>1829</v>
       </c>
       <c r="H904" t="s">
         <v>1830</v>
       </c>
     </row>
     <row r="905" spans="1:8">
       <c r="A905">
-        <v>5275</v>
+        <v>5278</v>
       </c>
       <c r="B905">
         <v>2006</v>
       </c>
       <c r="C905">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D905" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E905" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F905" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G905" s="1" t="s">
         <v>1831</v>
       </c>
       <c r="H905" t="s">
         <v>1832</v>
       </c>
     </row>
     <row r="906" spans="1:8">
-      <c r="A906" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A906">
+        <v>5277</v>
+      </c>
+      <c r="B906">
+        <v>2006</v>
+      </c>
+      <c r="C906">
+        <v>37</v>
       </c>
       <c r="D906" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E906" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F906" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G906" s="1" t="s">
         <v>1833</v>
       </c>
       <c r="H906" t="s">
         <v>1834</v>
       </c>
     </row>
     <row r="907" spans="1:8">
       <c r="A907">
-        <v>5273</v>
+        <v>5276</v>
       </c>
       <c r="B907">
         <v>2006</v>
       </c>
       <c r="C907">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="D907" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E907" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F907" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G907" s="1" t="s">
         <v>1835</v>
       </c>
       <c r="H907" t="s">
         <v>1836</v>
       </c>
     </row>
     <row r="908" spans="1:8">
       <c r="A908">
-        <v>5149</v>
+        <v>5275</v>
       </c>
       <c r="B908">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="C908">
-        <v>234</v>
+        <v>34</v>
       </c>
       <c r="D908" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E908" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F908" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G908" s="1" t="s">
         <v>1837</v>
       </c>
       <c r="H908" t="s">
         <v>1838</v>
       </c>
     </row>
     <row r="909" spans="1:8">
-      <c r="A909">
-[...6 lines deleted...]
-        <v>227</v>
+      <c r="A909" t="s">
+        <v>8</v>
+      </c>
+      <c r="B909" t="s">
+        <v>8</v>
+      </c>
+      <c r="C909" t="s">
+        <v>8</v>
       </c>
       <c r="D909" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E909" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F909" t="s">
-        <v>10</v>
+        <v>1800</v>
       </c>
       <c r="G909" s="1" t="s">
         <v>1839</v>
       </c>
       <c r="H909" t="s">
         <v>1840</v>
       </c>
     </row>
     <row r="910" spans="1:8">
       <c r="A910">
-        <v>5147</v>
+        <v>5273</v>
       </c>
       <c r="B910">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="C910">
-        <v>204</v>
+        <v>21</v>
       </c>
       <c r="D910" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E910" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F910" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G910" s="1" t="s">
         <v>1841</v>
       </c>
       <c r="H910" t="s">
         <v>1842</v>
       </c>
     </row>
     <row r="911" spans="1:8">
       <c r="A911">
-        <v>5146</v>
+        <v>5149</v>
       </c>
       <c r="B911">
         <v>2007</v>
       </c>
       <c r="C911">
-        <v>202</v>
+        <v>234</v>
       </c>
       <c r="D911" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E911" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F911" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G911" s="1" t="s">
         <v>1843</v>
       </c>
       <c r="H911" t="s">
         <v>1844</v>
       </c>
     </row>
     <row r="912" spans="1:8">
-      <c r="A912" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A912">
+        <v>5148</v>
+      </c>
+      <c r="B912">
+        <v>2007</v>
+      </c>
+      <c r="C912">
+        <v>227</v>
       </c>
       <c r="D912" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E912" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F912" t="s">
+        <v>16</v>
+      </c>
+      <c r="G912" s="1" t="s">
         <v>1845</v>
       </c>
-      <c r="G912" s="1" t="s">
+      <c r="H912" t="s">
         <v>1846</v>
       </c>
-      <c r="H912" t="s">
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>5147</v>
+      </c>
+      <c r="B913">
+        <v>2007</v>
+      </c>
+      <c r="C913">
+        <v>204</v>
+      </c>
+      <c r="D913" t="s">
+        <v>9</v>
+      </c>
+      <c r="E913" t="s">
+        <v>10</v>
+      </c>
+      <c r="F913" t="s">
+        <v>16</v>
+      </c>
+      <c r="G913" s="1" t="s">
         <v>1847</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G913" s="1" t="s">
+      <c r="H913" t="s">
         <v>1848</v>
       </c>
-      <c r="H913" t="s">
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>5146</v>
+      </c>
+      <c r="B914">
+        <v>2007</v>
+      </c>
+      <c r="C914">
+        <v>202</v>
+      </c>
+      <c r="D914" t="s">
+        <v>9</v>
+      </c>
+      <c r="E914" t="s">
+        <v>10</v>
+      </c>
+      <c r="F914" t="s">
+        <v>16</v>
+      </c>
+      <c r="G914" s="1" t="s">
         <v>1849</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G914" s="1" t="s">
+      <c r="H914" t="s">
         <v>1850</v>
-      </c>
-[...1 lines deleted...]
-        <v>1851</v>
       </c>
     </row>
     <row r="915" spans="1:8">
       <c r="A915" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B915" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C915" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D915" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E915" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F915" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G915" s="1" t="s">
         <v>1852</v>
       </c>
-      <c r="G915" s="1" t="s">
+      <c r="H915" t="s">
         <v>1853</v>
-      </c>
-[...1 lines deleted...]
-        <v>1854</v>
       </c>
     </row>
     <row r="916" spans="1:8">
       <c r="A916" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B916" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C916" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D916" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E916" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F916" t="s">
-        <v>1852</v>
+        <v>1726</v>
       </c>
       <c r="G916" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="H916" t="s">
         <v>1855</v>
-      </c>
-[...1 lines deleted...]
-        <v>1856</v>
       </c>
     </row>
     <row r="917" spans="1:8">
       <c r="A917" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B917" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="C917" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D917" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E917" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F917" t="s">
-        <v>1726</v>
+        <v>1856</v>
       </c>
       <c r="G917" s="1" t="s">
         <v>1857</v>
       </c>
       <c r="H917" t="s">
-        <v>1854</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="918" spans="1:8">
-      <c r="A918">
-[...6 lines deleted...]
-        <v>127</v>
+      <c r="A918" t="s">
+        <v>8</v>
+      </c>
+      <c r="B918" t="s">
+        <v>8</v>
+      </c>
+      <c r="C918" t="s">
+        <v>8</v>
       </c>
       <c r="D918" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E918" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F918" t="s">
-        <v>10</v>
+        <v>1800</v>
       </c>
       <c r="G918" s="1" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="H918" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="919" spans="1:8">
-      <c r="A919">
-[...6 lines deleted...]
-        <v>90</v>
+      <c r="A919" t="s">
+        <v>8</v>
+      </c>
+      <c r="B919" t="s">
+        <v>8</v>
+      </c>
+      <c r="C919" t="s">
+        <v>8</v>
       </c>
       <c r="D919" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E919" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F919" t="s">
-        <v>10</v>
+        <v>1731</v>
       </c>
       <c r="G919" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="H919" t="s">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920" t="s">
+        <v>8</v>
+      </c>
+      <c r="B920" t="s">
+        <v>8</v>
+      </c>
+      <c r="C920" t="s">
+        <v>8</v>
+      </c>
+      <c r="D920" t="s">
+        <v>9</v>
+      </c>
+      <c r="E920" t="s">
+        <v>10</v>
+      </c>
+      <c r="F920" t="s">
+        <v>1731</v>
+      </c>
+      <c r="G920" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="H920" t="s">
         <v>1860</v>
-      </c>
-[...27 lines deleted...]
-        <v>1863</v>
       </c>
     </row>
     <row r="921" spans="1:8">
       <c r="A921">
-        <v>5135</v>
+        <v>5138</v>
       </c>
       <c r="B921">
         <v>2007</v>
       </c>
       <c r="C921">
-        <v>79</v>
+        <v>127</v>
       </c>
       <c r="D921" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E921" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F921" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G921" s="1" t="s">
         <v>1864</v>
       </c>
       <c r="H921" t="s">
         <v>1865</v>
       </c>
     </row>
     <row r="922" spans="1:8">
       <c r="A922">
-        <v>5134</v>
+        <v>5137</v>
       </c>
       <c r="B922">
         <v>2007</v>
       </c>
       <c r="C922">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="D922" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E922" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F922" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G922" s="1" t="s">
         <v>1866</v>
       </c>
       <c r="H922" t="s">
         <v>1867</v>
       </c>
     </row>
     <row r="923" spans="1:8">
       <c r="A923">
-        <v>5133</v>
+        <v>5136</v>
       </c>
       <c r="B923">
         <v>2007</v>
       </c>
       <c r="C923">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="D923" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E923" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F923" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G923" s="1" t="s">
         <v>1868</v>
       </c>
       <c r="H923" t="s">
         <v>1869</v>
       </c>
     </row>
     <row r="924" spans="1:8">
       <c r="A924">
-        <v>5132</v>
+        <v>5135</v>
       </c>
       <c r="B924">
         <v>2007</v>
       </c>
       <c r="C924">
-        <v>52</v>
+        <v>79</v>
       </c>
       <c r="D924" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E924" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F924" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G924" s="1" t="s">
         <v>1870</v>
       </c>
       <c r="H924" t="s">
         <v>1871</v>
       </c>
     </row>
     <row r="925" spans="1:8">
       <c r="A925">
-        <v>5131</v>
+        <v>5134</v>
       </c>
       <c r="B925">
         <v>2007</v>
       </c>
       <c r="C925">
-        <v>51</v>
+        <v>78</v>
       </c>
       <c r="D925" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E925" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F925" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G925" s="1" t="s">
         <v>1872</v>
       </c>
       <c r="H925" t="s">
         <v>1873</v>
       </c>
     </row>
     <row r="926" spans="1:8">
       <c r="A926">
-        <v>5130</v>
+        <v>5133</v>
       </c>
       <c r="B926">
         <v>2007</v>
       </c>
       <c r="C926">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="D926" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E926" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F926" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G926" s="1" t="s">
         <v>1874</v>
       </c>
       <c r="H926" t="s">
         <v>1875</v>
       </c>
     </row>
     <row r="927" spans="1:8">
-      <c r="A927" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A927">
+        <v>5132</v>
+      </c>
+      <c r="B927">
+        <v>2007</v>
+      </c>
+      <c r="C927">
+        <v>52</v>
       </c>
       <c r="D927" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E927" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F927" t="s">
+        <v>16</v>
+      </c>
+      <c r="G927" s="1" t="s">
         <v>1876</v>
       </c>
-      <c r="G927" s="1" t="s">
+      <c r="H927" t="s">
         <v>1877</v>
-      </c>
-[...1 lines deleted...]
-        <v>1878</v>
       </c>
     </row>
     <row r="928" spans="1:8">
       <c r="A928">
-        <v>4842</v>
+        <v>5131</v>
       </c>
       <c r="B928">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="C928">
-        <v>208</v>
+        <v>51</v>
       </c>
       <c r="D928" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E928" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F928" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G928" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="H928" t="s">
         <v>1879</v>
-      </c>
-[...1 lines deleted...]
-        <v>1880</v>
       </c>
     </row>
     <row r="929" spans="1:8">
       <c r="A929">
-        <v>4841</v>
+        <v>5130</v>
       </c>
       <c r="B929">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="C929">
-        <v>194</v>
+        <v>50</v>
       </c>
       <c r="D929" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E929" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F929" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G929" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="H929" t="s">
         <v>1881</v>
       </c>
-      <c r="H929" t="s">
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930" t="s">
+        <v>8</v>
+      </c>
+      <c r="B930" t="s">
+        <v>8</v>
+      </c>
+      <c r="C930" t="s">
+        <v>8</v>
+      </c>
+      <c r="D930" t="s">
+        <v>9</v>
+      </c>
+      <c r="E930" t="s">
+        <v>10</v>
+      </c>
+      <c r="F930" t="s">
+        <v>293</v>
+      </c>
+      <c r="G930" s="1" t="s">
         <v>1882</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G930" s="1" t="s">
+      <c r="H930" t="s">
         <v>1883</v>
-      </c>
-[...1 lines deleted...]
-        <v>1884</v>
       </c>
     </row>
     <row r="931" spans="1:8">
       <c r="A931">
-        <v>4839</v>
+        <v>4842</v>
       </c>
       <c r="B931">
         <v>2008</v>
       </c>
       <c r="C931">
-        <v>192</v>
+        <v>208</v>
       </c>
       <c r="D931" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E931" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F931" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G931" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="H931" t="s">
         <v>1885</v>
-      </c>
-[...1 lines deleted...]
-        <v>1886</v>
       </c>
     </row>
     <row r="932" spans="1:8">
       <c r="A932">
-        <v>4838</v>
+        <v>4841</v>
       </c>
       <c r="B932">
         <v>2008</v>
       </c>
       <c r="C932">
-        <v>172</v>
+        <v>194</v>
       </c>
       <c r="D932" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E932" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F932" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G932" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="H932" t="s">
         <v>1887</v>
-      </c>
-[...1 lines deleted...]
-        <v>1888</v>
       </c>
     </row>
     <row r="933" spans="1:8">
       <c r="A933">
-        <v>4837</v>
+        <v>4840</v>
       </c>
       <c r="B933">
         <v>2008</v>
       </c>
       <c r="C933">
-        <v>162</v>
+        <v>193</v>
       </c>
       <c r="D933" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E933" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F933" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G933" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="H933" t="s">
         <v>1889</v>
-      </c>
-[...1 lines deleted...]
-        <v>1890</v>
       </c>
     </row>
     <row r="934" spans="1:8">
       <c r="A934">
-        <v>4836</v>
+        <v>4839</v>
       </c>
       <c r="B934">
         <v>2008</v>
       </c>
       <c r="C934">
-        <v>161</v>
+        <v>192</v>
       </c>
       <c r="D934" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E934" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F934" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G934" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="H934" t="s">
         <v>1891</v>
-      </c>
-[...1 lines deleted...]
-        <v>1892</v>
       </c>
     </row>
     <row r="935" spans="1:8">
       <c r="A935">
-        <v>4829</v>
+        <v>4838</v>
       </c>
       <c r="B935">
         <v>2008</v>
       </c>
       <c r="C935">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="D935" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E935" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F935" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G935" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="H935" t="s">
         <v>1893</v>
-      </c>
-[...1 lines deleted...]
-        <v>1894</v>
       </c>
     </row>
     <row r="936" spans="1:8">
       <c r="A936">
-        <v>4827</v>
+        <v>4837</v>
       </c>
       <c r="B936">
         <v>2008</v>
       </c>
       <c r="C936">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="D936" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E936" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F936" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G936" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="H936" t="s">
         <v>1895</v>
-      </c>
-[...1 lines deleted...]
-        <v>1896</v>
       </c>
     </row>
     <row r="937" spans="1:8">
       <c r="A937">
-        <v>4826</v>
+        <v>4836</v>
       </c>
       <c r="B937">
         <v>2008</v>
       </c>
       <c r="C937">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="D937" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E937" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F937" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G937" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="H937" t="s">
         <v>1897</v>
-      </c>
-[...1 lines deleted...]
-        <v>1898</v>
       </c>
     </row>
     <row r="938" spans="1:8">
       <c r="A938">
-        <v>4825</v>
+        <v>4829</v>
       </c>
       <c r="B938">
         <v>2008</v>
       </c>
       <c r="C938">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="D938" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E938" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F938" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G938" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="H938" t="s">
         <v>1899</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900</v>
       </c>
     </row>
     <row r="939" spans="1:8">
       <c r="A939">
-        <v>4824</v>
+        <v>4827</v>
       </c>
       <c r="B939">
         <v>2008</v>
       </c>
       <c r="C939">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D939" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E939" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F939" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G939" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="H939" t="s">
         <v>1901</v>
-      </c>
-[...1 lines deleted...]
-        <v>1902</v>
       </c>
     </row>
     <row r="940" spans="1:8">
       <c r="A940">
-        <v>4822</v>
+        <v>4826</v>
       </c>
       <c r="B940">
         <v>2008</v>
       </c>
       <c r="C940">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="D940" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E940" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F940" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G940" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="H940" t="s">
         <v>1903</v>
-      </c>
-[...1 lines deleted...]
-        <v>1904</v>
       </c>
     </row>
     <row r="941" spans="1:8">
       <c r="A941">
-        <v>4821</v>
+        <v>4825</v>
       </c>
       <c r="B941">
         <v>2008</v>
       </c>
       <c r="C941">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="D941" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E941" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F941" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G941" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H941" t="s">
         <v>1905</v>
-      </c>
-[...1 lines deleted...]
-        <v>1906</v>
       </c>
     </row>
     <row r="942" spans="1:8">
       <c r="A942">
-        <v>4820</v>
+        <v>4824</v>
       </c>
       <c r="B942">
         <v>2008</v>
       </c>
       <c r="C942">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D942" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E942" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F942" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G942" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="H942" t="s">
         <v>1907</v>
-      </c>
-[...1 lines deleted...]
-        <v>1908</v>
       </c>
     </row>
     <row r="943" spans="1:8">
       <c r="A943">
-        <v>4819</v>
+        <v>4822</v>
       </c>
       <c r="B943">
         <v>2008</v>
       </c>
       <c r="C943">
-        <v>146</v>
+        <v>155</v>
       </c>
       <c r="D943" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E943" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F943" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G943" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="H943" t="s">
         <v>1909</v>
-      </c>
-[...1 lines deleted...]
-        <v>1910</v>
       </c>
     </row>
     <row r="944" spans="1:8">
       <c r="A944">
-        <v>4818</v>
+        <v>4821</v>
       </c>
       <c r="B944">
         <v>2008</v>
       </c>
       <c r="C944">
-        <v>140</v>
+        <v>154</v>
       </c>
       <c r="D944" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E944" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F944" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G944" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="H944" t="s">
         <v>1911</v>
-      </c>
-[...1 lines deleted...]
-        <v>1912</v>
       </c>
     </row>
     <row r="945" spans="1:8">
       <c r="A945">
-        <v>4817</v>
+        <v>4820</v>
       </c>
       <c r="B945">
         <v>2008</v>
       </c>
       <c r="C945">
-        <v>138</v>
+        <v>153</v>
       </c>
       <c r="D945" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E945" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F945" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G945" s="1" t="s">
+        <v>1912</v>
+      </c>
+      <c r="H945" t="s">
         <v>1913</v>
-      </c>
-[...1 lines deleted...]
-        <v>1914</v>
       </c>
     </row>
     <row r="946" spans="1:8">
       <c r="A946">
-        <v>4816</v>
+        <v>4819</v>
       </c>
       <c r="B946">
         <v>2008</v>
       </c>
       <c r="C946">
-        <v>133</v>
+        <v>146</v>
       </c>
       <c r="D946" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E946" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F946" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G946" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="H946" t="s">
         <v>1915</v>
-      </c>
-[...1 lines deleted...]
-        <v>1916</v>
       </c>
     </row>
     <row r="947" spans="1:8">
       <c r="A947">
-        <v>4815</v>
+        <v>4818</v>
       </c>
       <c r="B947">
         <v>2008</v>
       </c>
       <c r="C947">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="D947" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E947" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F947" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G947" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="H947" t="s">
         <v>1917</v>
-      </c>
-[...1 lines deleted...]
-        <v>1918</v>
       </c>
     </row>
     <row r="948" spans="1:8">
       <c r="A948">
-        <v>4814</v>
+        <v>4817</v>
       </c>
       <c r="B948">
         <v>2008</v>
       </c>
       <c r="C948">
-        <v>118</v>
+        <v>138</v>
       </c>
       <c r="D948" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E948" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F948" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G948" s="1" t="s">
+        <v>1918</v>
+      </c>
+      <c r="H948" t="s">
         <v>1919</v>
-      </c>
-[...1 lines deleted...]
-        <v>1920</v>
       </c>
     </row>
     <row r="949" spans="1:8">
       <c r="A949">
-        <v>4812</v>
+        <v>4816</v>
       </c>
       <c r="B949">
         <v>2008</v>
       </c>
       <c r="C949">
-        <v>108</v>
+        <v>133</v>
       </c>
       <c r="D949" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E949" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F949" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G949" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="H949" t="s">
         <v>1921</v>
-      </c>
-[...1 lines deleted...]
-        <v>1922</v>
       </c>
     </row>
     <row r="950" spans="1:8">
       <c r="A950">
-        <v>4811</v>
+        <v>4815</v>
       </c>
       <c r="B950">
         <v>2008</v>
       </c>
       <c r="C950">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="D950" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E950" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F950" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G950" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="H950" t="s">
         <v>1923</v>
-      </c>
-[...1 lines deleted...]
-        <v>1782</v>
       </c>
     </row>
     <row r="951" spans="1:8">
       <c r="A951">
-        <v>4810</v>
+        <v>4814</v>
       </c>
       <c r="B951">
         <v>2008</v>
       </c>
       <c r="C951">
-        <v>95</v>
+        <v>118</v>
       </c>
       <c r="D951" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E951" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F951" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G951" s="1" t="s">
         <v>1924</v>
       </c>
       <c r="H951" t="s">
         <v>1925</v>
       </c>
     </row>
     <row r="952" spans="1:8">
       <c r="A952">
-        <v>4809</v>
+        <v>4812</v>
       </c>
       <c r="B952">
         <v>2008</v>
       </c>
       <c r="C952">
-        <v>83</v>
+        <v>108</v>
       </c>
       <c r="D952" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E952" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F952" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G952" s="1" t="s">
         <v>1926</v>
       </c>
       <c r="H952" t="s">
         <v>1927</v>
       </c>
     </row>
     <row r="953" spans="1:8">
       <c r="A953">
-        <v>4808</v>
+        <v>4811</v>
       </c>
       <c r="B953">
         <v>2008</v>
       </c>
       <c r="C953">
-        <v>82</v>
+        <v>106</v>
       </c>
       <c r="D953" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E953" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F953" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G953" s="1" t="s">
         <v>1928</v>
       </c>
       <c r="H953" t="s">
-        <v>1929</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="954" spans="1:8">
       <c r="A954">
-        <v>4807</v>
+        <v>4810</v>
       </c>
       <c r="B954">
         <v>2008</v>
       </c>
       <c r="C954">
-        <v>44</v>
+        <v>95</v>
       </c>
       <c r="D954" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E954" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F954" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G954" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="H954" t="s">
         <v>1930</v>
       </c>
-      <c r="H954" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="955" spans="1:8">
-      <c r="A955" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A955">
+        <v>4809</v>
+      </c>
+      <c r="B955">
+        <v>2008</v>
+      </c>
+      <c r="C955">
+        <v>83</v>
       </c>
       <c r="D955" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E955" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F955" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G955" s="1" t="s">
         <v>1931</v>
       </c>
       <c r="H955" t="s">
         <v>1932</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956">
+        <v>4808</v>
+      </c>
+      <c r="B956">
+        <v>2008</v>
+      </c>
+      <c r="C956">
+        <v>82</v>
+      </c>
+      <c r="D956" t="s">
+        <v>9</v>
+      </c>
+      <c r="E956" t="s">
+        <v>10</v>
+      </c>
+      <c r="F956" t="s">
+        <v>16</v>
+      </c>
+      <c r="G956" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H956" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957">
+        <v>4807</v>
+      </c>
+      <c r="B957">
+        <v>2008</v>
+      </c>
+      <c r="C957">
+        <v>44</v>
+      </c>
+      <c r="D957" t="s">
+        <v>9</v>
+      </c>
+      <c r="E957" t="s">
+        <v>10</v>
+      </c>
+      <c r="F957" t="s">
+        <v>16</v>
+      </c>
+      <c r="G957" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="H957" t="s">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958" t="s">
+        <v>8</v>
+      </c>
+      <c r="B958" t="s">
+        <v>8</v>
+      </c>
+      <c r="C958" t="s">
+        <v>8</v>
+      </c>
+      <c r="D958" t="s">
+        <v>9</v>
+      </c>
+      <c r="E958" t="s">
+        <v>10</v>
+      </c>
+      <c r="F958" t="s">
+        <v>1936</v>
+      </c>
+      <c r="G958" s="1" t="s">
+        <v>1937</v>
+      </c>
+      <c r="H958" t="s">
+        <v>1938</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -32001,50 +32097,53 @@
     <hyperlink ref="G931" r:id="rId930"/>
     <hyperlink ref="G932" r:id="rId931"/>
     <hyperlink ref="G933" r:id="rId932"/>
     <hyperlink ref="G934" r:id="rId933"/>
     <hyperlink ref="G935" r:id="rId934"/>
     <hyperlink ref="G936" r:id="rId935"/>
     <hyperlink ref="G937" r:id="rId936"/>
     <hyperlink ref="G938" r:id="rId937"/>
     <hyperlink ref="G939" r:id="rId938"/>
     <hyperlink ref="G940" r:id="rId939"/>
     <hyperlink ref="G941" r:id="rId940"/>
     <hyperlink ref="G942" r:id="rId941"/>
     <hyperlink ref="G943" r:id="rId942"/>
     <hyperlink ref="G944" r:id="rId943"/>
     <hyperlink ref="G945" r:id="rId944"/>
     <hyperlink ref="G946" r:id="rId945"/>
     <hyperlink ref="G947" r:id="rId946"/>
     <hyperlink ref="G948" r:id="rId947"/>
     <hyperlink ref="G949" r:id="rId948"/>
     <hyperlink ref="G950" r:id="rId949"/>
     <hyperlink ref="G951" r:id="rId950"/>
     <hyperlink ref="G952" r:id="rId951"/>
     <hyperlink ref="G953" r:id="rId952"/>
     <hyperlink ref="G954" r:id="rId953"/>
     <hyperlink ref="G955" r:id="rId954"/>
+    <hyperlink ref="G956" r:id="rId955"/>
+    <hyperlink ref="G957" r:id="rId956"/>
+    <hyperlink ref="G958" r:id="rId957"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>