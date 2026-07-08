--- v0 (2025-12-26)
+++ v1 (2026-07-08)
@@ -10,2085 +10,1213 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1098" uniqueCount="549">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1380" uniqueCount="471">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>(</t>
+  </si>
+  <si>
     <t>SP</t>
   </si>
   <si>
     <t>Substitutivo a Projeto</t>
   </si>
   <si>
-    <t>Ediglan  Maia_x000D_
-[...8 lines deleted...]
-Marcos Antônio</t>
+    <t>Ediglan  Maia</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15512</t>
   </si>
   <si>
     <t>" CONCESSÃO DE REVISÃO GERAL ANUAL, NOS TERMOS DO ART. 37, X , DA CF/88, INCIDENTE SOBRE OS SUBSÍDIOS DOS VEREADORES E SERVIDORES E, AINDA, REAJUSTE AOS VENCIMENTOS DOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL".</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Vilma Feitosa</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15353</t>
   </si>
   <si>
     <t>" REVOGA ALEI N° 2.473, DE 10 DE NOVEMBRO DE 2003, CUJO CONTEÚDO É A INSTITUIÇÃO DE SISTEMA DE LIMITAÇÃO PARA CONCESSÃO DE LICENÇA PARA LOCALIZAÇÃO E FUNCIONAMENTO DE CENTROS DE FORMAÇÃO DE CONDUTORES DE VEÍCULOS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>Ediglan  Maia_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15335</t>
   </si>
   <si>
     <t>'DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE PROVIMENTO EM COMISSÃO DE ASSESSORES LEGISLATIVO E ASSESSORES DE COMISSÕES LEGISLATIVAS TEMÁTICAS".</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...8 lines deleted...]
-João Rosa</t>
+    <t>Marcos Antônio</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4687</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR EM HONRA AO RECENTE FALECIDO SENHOR JOSÉ FRANCISCO DE SOUZA, GENITOR DO SENHOR IZALTER FRANCISCO DE SOUZA.</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...8 lines deleted...]
-Nelson Antônio</t>
+    <t>Pastor Luiz Carlos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1963</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N 28.</t>
   </si>
   <si>
     <t>ELOL</t>
   </si>
   <si>
     <t>Proposta do Legislativo de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1945</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 5° DO ART. 18 DA LEI ORGÂNICA DO MUNICIPAL DE JATAÍ, ESTADO DE GOIÁS, DE 05 DE ABRIL DE 1990.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...7 lines deleted...]
-Pastor Luiz Carlos</t>
+    <t>Adilson de Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1943</t>
   </si>
   <si>
     <t>REALIZA INTERPRETAÇÃO AUTÊNTICA DA LEI MUNICIPAL 2.889/2008.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1942</t>
   </si>
   <si>
     <t>SOLICITAR A ELABORAÇÃO DA LEI QUE CRIA O CONSELHO E FUNDO MUNICIPAL DOS DIREITOS DA MULHER EM JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1941</t>
   </si>
   <si>
     <t>SOLICITAR A REALIZAÇÃO DE UMA FEIRA SEMANAL DE HORTIFRUTI GRANJEIRO NO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
-    <t>Gênio Eurípedes_x000D_
-[...8 lines deleted...]
-Geovaci Peres</t>
+    <t>Gênio Eurípedes</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1936</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JATAÍ, PARA O EXERCÍCIO FINANCEIRO DE 2013 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1935</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N 23.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1931</t>
   </si>
   <si>
     <t>SOLICITAR A AUDIÊNCIA PÚBLICA COM URGÊNCIA PARA DEBATER A RESPEITO DA PARALISAÇÃO DA OBRA DO ANEL VIÁRIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1917</t>
   </si>
   <si>
     <t>SOLICITAR A REFORMA DAS ESTRADAS RURAIS DOS ASSENTAMENTOS SÃO DOMINGOS E TORRES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1916</t>
   </si>
   <si>
     <t>SOLICITAR A CLIMATIZAÇÃO DO MUSEU DE ARTE CONTEMPORÂNEA.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...8 lines deleted...]
-Marcos Antônio</t>
+    <t>Mauro Bento Filho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1907</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO SINDICATO RURAL DE JATAÍ.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Gênio Eurípedes_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1881</t>
   </si>
   <si>
     <t>APROVA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAÍ-GO.</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1879</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DE PROGRAMAS E SISTEMAS DE COMPUTADOR ABERTOS PELA CÂMARA MUNICIPAL DE JATAÍ, ESTADO DE GOIÁS.</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1857</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NO REGIMENTO INTERNO (RESOLUÇÃO 002/2010), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1853</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº3.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...8 lines deleted...]
-Mauro Bento Filho</t>
+    <t>Geovaci Peres</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1852</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DE MOÇÃO DE PÊSAMES À FAMÍLIA DA ESTIMADA SILVIA FERREIRA DE CARVALHO.</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1851</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº4/2012.</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1850</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DE MOÇÃO DE PÊSAMES À FAMÍLIA DA ESTIMADA ZILAH AMORIM CARVALHO VIEIRA.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1761</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO O ENVIO DE PROJETO DE LEI DOANDO O RESTANTE DA ÁREA, EQUIVALENTE A 6.430,03 METROS QUADRADOS EM FAVOR DA UEG.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1738</t>
   </si>
   <si>
     <t>COMISSÃO DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA DA CMJ, APRESENTA REQUERIMENTO COM VOTOS DE APOIO AO CORPO DOCENTE E DISCENTE, DA UFG/JATAÍ, PELA LUTA INCESSANTE POR MELHORIAS EDUCACIONAIS NA UFG.</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1736</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1735</t>
   </si>
   <si>
     <t>SOLICITAR A AQUISIÇÃO DE UMA NOVA ÁREA PARA DOAR PARA UFG CONSTRUIR A "CASA DO ESTUDANTE".</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1708</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO JATAIENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1706</t>
   </si>
   <si>
     <t>SOLICITAR A MANUTENÇÃO DA RODA D'ÁGUA DO ACAMPAMENTO TERRA GOIÁS, NO KM 443 DA BR-060.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1705</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA INSTALAÇÃO DE REDE DE ESGOTO NA AVENIDA W1, ÁREA 1, SETOR EPAMINONDAS, LOCAL ONDE SERÁ CONSTRUÍDA A SEDE DA COOPERAUTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1697</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO 111/2012, DE AUTORIA ORIGINAL DA VEREADORA VILMA FEITOSA, ACRESCENTANDO OS NOMES DOS VEREADORES: GÊNIO EURÍPEDES E LUÍZ CARLOS, COMO COAUTORES DA MATÉRIA. EMENTA: COMISSÃO DE EDUCAÇÃO DA CMJ PEDE SOLUÇÃO E APRESENTA SUGESTÃO PARA O CASO QUE ENVOLVE A ESCOLA ESTADUAL FREI DOMINGOS.</t>
   </si>
   <si>
-    <t>Ediglan  Maia_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1695</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°5, DE 09 DE MAIO DE 2012. AO PROJETO DE LEI N°26, DE 23 DE MARÇO DE 2012.</t>
   </si>
   <si>
-    <t>Vilma Feitosa_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1685</t>
   </si>
   <si>
     <t>COMISSÃO DE EDUCAÇÃO DA CMJ PEDE SOLUÇÃO E APRESENTA SUGESTÃO PARA O CASO QUE ENVOLVE A ESCOLA ESTADUAL FREI DOMINGOS.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1683</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA ESCOLA PARA ATENDER A DEMANDA DOS SEGUINTES BAIRROS: VILA FÁTIMA, SODRÉ, SETOR SUL, COHACOL 5, INDUSTRIAL, SERRA AZUL, FABRINY, AIMBIRÉ E JARDIM FLORESTA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1682</t>
   </si>
   <si>
     <t>SOLICITAR IMPLANTAÇÃO DE QUEBRA MOLAS E SINALIZAÇÃO DE TRÂNSITO NA ESTRADA RURAL JTI 202 NO ACAMPAMENTO TERRA GOIÁS.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1673</t>
   </si>
   <si>
     <t>VEREADORES REEDITAM REQUERIMENTO E PEDEM: ASFALTAMENTO DA RUA SÃO SEBASTIÃO, COM A CONSTRUÇÃO DE PONTE, FAZENDO A LIGAÇÃO COM A RUA TIA JUSTINA.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...8 lines deleted...]
-Gênio Eurípedes</t>
+    <t>João Rosa</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1666</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART.1° CAPUT DA LEI 1.720/94 E CRIA O §1°.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1648</t>
   </si>
   <si>
     <t>SOLICITAR A AQUISIÇÃO DE UMA NOVA ÁREA CUJA FINALIDADE É A CONSTRUÇÃO DE UMA SEDE PARA O COLÉGIO ESTADUAL FREI DOMINGOS.</t>
   </si>
   <si>
-    <t>Ediglan  Maia_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1636</t>
   </si>
   <si>
     <t>SOLICITA MEDIDAS URGENTES PARA ASFALTAR AS RUAS PEREIRA LOPES E SANTO ANTÔNIO.</t>
   </si>
   <si>
-    <t>Vilma Feitosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1626</t>
   </si>
   <si>
     <t>DE PESAR EM HONRA AO RECÉM-FALECIDO SENHOR FÁBIO PIRES MACHADO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1601</t>
   </si>
   <si>
     <t>SOLICITAR A ALTERAÇÃO DO HORÁRIO DOS ÔNIBUS COLETIVOS DA LINHA DO JATAHY SHOPPING, ESTENDENDO-OS ATÉ ÀS 23H30MIN.</t>
   </si>
   <si>
     <t>EMSUB</t>
   </si>
   <si>
     <t>Emenda Substitutiva a Projetos de Lei</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1594</t>
   </si>
   <si>
     <t>PROJETO SUBSTITUTIVO N°1, DE 20 DE MARÇO DE 2012.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1585</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA CONTRATAÇÃO DE UM FISIOTERAPEUTA, UM TERAPEUTA OCUPACIONAL E UM PSICÓLOGO PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE JATAÍ-GO - APAE-GO.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1582</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DE UM CONSELHO PARA FISCALIZAR AS OBRAS ESTADUAIS E FEDERAIS REALIZADAS NO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1580</t>
   </si>
   <si>
     <t>SOLICITA O ATENDIMENTO DAS REIVINDICAÇÕES DOS MORADORES DO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1577</t>
   </si>
   <si>
     <t>SOLICITA O ATENDIMENTO DAS REIVINDICAÇÕES DA SRA. MARIA ABADIA, DIRETORA DA ESCOLA GERALDO VENÉRIO DE CARVALHO.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1575</t>
   </si>
   <si>
     <t>SOLICITA O ANTENDIMENTO DAS REIVINDICAÇÕES DOS MORADORES DO BAIRRO SANTA TEREZINHA</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1574</t>
   </si>
   <si>
     <t>SOLICITA O ATENDIMENTO DAS REIVINDICAÇÕES DOS MORADORES DO BAIRRO FLORESTA.</t>
   </si>
   <si>
-    <t>Vilma Feitosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1572</t>
   </si>
   <si>
     <t>ADAPTA O REGIME DE PRESTAÇÃO DE SERVIÇO DOS PROCURADORES DA CÂMARA MUNICIPAL DE JATAÍ À LEI 8906/94 (ESTATUTO DA OAB).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1567</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DA SECRETARIA MUNICIPAL DE PLANEJAMENTO E EXECUÇÃO ORÇAMENTÁRIA NO QUADRO ADMINISTRATIVO DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1557</t>
   </si>
   <si>
     <t>SOLICITAR A AQUISIÇÃO DO PRÉDIO DO ANTIGO HOSPITAL ANA ISABEL DE CARVALHO - HOSPITAL REGIONAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1556</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NAS RUAS 21, 17 E AVENIDA PERIMETRAL DO BOSQUE, NO SETOR MAURO BENTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1555</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ASFÁLTICA NO CONJUNTO HABITACIONAL COHACOL V.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1554</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ASFÁLTICA NA AVENIDA GOIÁS - ENTRE A RUA DOS PIONEIROS E A RUA 5 - SETORES JARDIM DA LIBERDADE E FREI DOMINGOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1552</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE JATAÍ, HOMENAGEM ESPECIAL AO SERVIÇO ROTÁRIO, COMEMORANDO O DIA DO ROTARIANO, E DETERMINA A SUA INCLUSÃO NO CALENDÁRIO OFICIAL DO MUNICÍPIO, E CONTÉM OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
-    <t>Ediglan  Maia_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1533</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DAS RUAS DA VILA PROGRESSO, EM ESPECIAL DA RUA MIGUEL DE ASSIS.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1525</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO A ELABORAÇÃO DE UM PROJETO DE LEI QUE CRIA O PARQUE MUNICIPAL DO CERRADO.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1524</t>
   </si>
   <si>
     <t>SOLICITA DEFINIÇÃO SOBRE A ÁREA DA ADIJ.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1523</t>
   </si>
   <si>
     <t>REFORMA E RECUPERAÇÃO DO COLÉGIO ESTADUAL JOSÉ FELICIANO FERREIRA.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1522</t>
   </si>
   <si>
     <t>REFORMA E RECUPERAÇÃO DA ESCOLA ESTADUAL FREI DOMINGOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1511</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ESTUDO DE VIABILIDADE DE IMPLANTAÇÃO DE ROTATÓRIA OU SEMÁFORO NO CRUZAMENTO DA RUA CAPITÃO SERAFIM DE BARROS COM A RUA ALMEIDA, NO SETOR JARDIM RIO CLARO, PROXÍMO AO LAGO DIACUÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1510</t>
   </si>
   <si>
     <t>SOLICITAR A TRANSFERÊNCIA E/OU ADEQUAÇÃO DO PORTÃO DE ENTRADA E SAÍDA DAS VIATURAS NA SEDE DO CORPO DE BOMBEIROS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1509</t>
   </si>
   <si>
     <t>HOMENAGEM "DIA DAS MULHERES" PARA AS MULHERES DA LEI, ATUANTES NA NOSSA CIDADE DE JATAÍ.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1456</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 28, DE 07 DE DEZEMBRO DE 2011.</t>
   </si>
   <si>
-    <t>Vilma Feitosa_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1450</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 27, DE 07 DE DEZEMBRO DE 2011.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1445</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 25/2011, DE 05 DE DEZEMBRO DE 2011.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1439</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 22/2011, DE 05 DE DEZEMBRO DE 2011.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1438</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA DOAR UM TERRENO PARA UMA FAMÍLIA QUE ESTÁ EM DIFICULDADES, CUJA FINALIDADE É A CONSTRUÇÃO DE UMA CASA PELA PASTORAL DA MORADIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1433</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA PERFURAR POÇOS SEMI-ARTESIANOS NO ASSENTAMENTO TERRA E LIBERDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1432</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE CIDADÃO JATAIENSE AO PRODUTOR RURAL SR. IGNÁCIO ROQUE KATZER.</t>
   </si>
   <si>
-    <t>Nelson Antônio_x000D_
-Vilma Feitosa</t>
+    <t>Nelson Antônio</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1415</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE IMPLANTAÇÃO DE UMA COBERTURA PARA A QUADRA POLIESPORTIVA DO COLÉGIO MUNICIPAL ISAÍAS SOARES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1411</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ESTUDO DE VIABILIDADE DE IMPLANTAÇÃO DE ROTATÓRIA NO CRUZAMENTO DA RUA RIACHUELO COM A RUA SAMUEL GRAHM</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1382</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PLACAS DE SINALIZAÇÃO INDICATIVA DE ORIENTAÇÃO DE SAÍDA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1380</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE EDIFICAÇÃO DE UMA SEDE PARA A CRECHE CRIANÇA FELIZ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1379</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA ACADEMIA AO AR LIVRE NA PRAÇA DO CONJUNTO DORIVAL DE CARVALHO.</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1376</t>
   </si>
   <si>
     <t>INSERE-SE §3º AO ART. 78 DA RESOLUÇÃO 002/2010 - REGIMENTO INTERNO.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1352</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO E RECAPEAMENTO DE RUAS, LIMPEZA DE BUEIROS, AJARDINAMENTO, CONSTRUÇÃO DE ÁREAS DE LAZER E AJUDA PARA MORADORA DO BAIRRO.</t>
   </si>
   <si>
-    <t>Nelson Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1351</t>
   </si>
   <si>
     <t>SOLICITA A MELHORIA, REVITALIZAÇÃO E CONSTRUÇÃO DE ÁREAS DE LAZER NO BAIRRO ESTRELA DALVA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1350</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE EMPENHO E CELERIDADE DO SECRETÁRIO ESTADUAL DO MEIO AMBIENTE NO QUE TANGE À SOLUÇÃO DA PARALISAÇÃO DA OBRA DO VIADUTO DE JATAÍ, SITUADO NA BR 364.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1335</t>
   </si>
   <si>
     <t>SOLICITA QUE A MESA DIRETORA DA CÂMARA MUNICIPAL DE JATAÍ DEVOLVA À PREFEITURA MUNICIPAL O VALOR DE R$ 20.000,00 (VINTE MIL REAIS) DO DUODÉCIMO. E A PREFEITURA REPASSE ESTE VALOR À CDL, PARA QUE POSSA SER REALIZADO EM JATAÍ O "PROJETO RECICLAR - ILUMINANDO O CERRADO".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1326</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA SINALIZAÇÃO DE TRÂNSITO  NO BAIRRO RESIDENCIAL DAS BRISAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1324</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO ESTACIONAMENTO PRIVATIVO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1323</t>
   </si>
   <si>
     <t>SOLICITA APOIO PARA QUE A CIDADE DE JATAÍ RECEBA INDÚSTRIAS E EMPRESAS.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1314</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA HABITACIONAL DO SERVIDOR PÚBLICO MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1312</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO SERVIÇO DE AUTOMÓVEIS DE ALUGUEL NO MUNICÍPIO DE JATAÍ-GO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1296</t>
   </si>
   <si>
     <t>DE PESAR EM HONRA AO RECENTE FALECIDO SENHOR GILBERTO CARLOS DE CARVALHO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1291</t>
   </si>
   <si>
     <t>INSTITUI DIRETRIZ PARA A PROMOÇÃO DA ALIMENTAÇÃO SAUDÁVEL NAS ESCOLAS DA  REDE PÚBLICA, NO ÂMBITO MUNICIPAL.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1272</t>
   </si>
   <si>
     <t>TRANSPORTE DE UNIVERSITÁRIOS DE JATAÍ PARA RIO VERDE.</t>
   </si>
   <si>
-    <t>Gênio Eurípedes_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1266</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CENTRAIS TELEFÔNICAS POR TODO O PERÍMETRO URBANO DE JATAÍ.</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1265</t>
   </si>
   <si>
     <t>SOLICITA O ATENDIMENTO DAS REIVINDICAÇÕES DOS MORADORES DO BAIRRO JACUTINGA E OUTROS;</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1264</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DO FORNECIMENTO DE ÁGUA NO BAIRRO JACUTINGA.</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1259</t>
   </si>
   <si>
     <t>REVITALIZAR E RECUPERAR A MATA CILIAR DO CÓRREGO JATAÍ.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1253</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PAINÉIS NOS PONTOS DE ÔNIBUS EXPONDO OS PRINCIPAIS ATRATIVOS TURÍSTICOS DO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
-    <t>Gênio Eurípedes_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1250</t>
   </si>
   <si>
     <t>ACABAR COM A POLUIÇÃO SONORA E VISUAL DA AV. GOIÁS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1233</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE PARA O FUNCIONAMENTO DAS CRECHES COM CALENDÁRIO PRÓPRIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1229</t>
   </si>
   <si>
     <t>IMPLANTAR UM REDUTOR DE VELOCIDADE NA RUA VALERIANO DO PRADO, VILA OLAVO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1228</t>
   </si>
   <si>
     <t>RECUPERAÇÃO COM CASCALHAMENTO DA ESTRADA DA CABECEIRA DO CÓRREGO JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1227</t>
   </si>
   <si>
     <t>PROMOÇÃO DE UM CURSO COM O OBJETIVO DE QUALIFICAR OS GUARDAS MUNICIPAIS NO QUE TANGE ÀS MATÉRIAS PERTINENTES AO POLICIAMENTO COMUNITÁRIO E PREVENTIVO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1226</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE PARA MODIFICAR O SENTIDO DO TRÁFEGO DA RUA DOM PEDRO II, NO PERÍMETRO ENTRE A RUA DUQUE DE CAXIAS E A AVENIDA JOAQUIM CÂNDIDO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1225</t>
   </si>
   <si>
     <t>REPAROS NA ILUMINAÇÃO PÚBLICA NO BAIRRO JOSÉ BENTO.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1172</t>
   </si>
   <si>
     <t>SOLICITA O ATENDIMENTO DAS REIVINDICAÇÕES DOS MORADORES DOS BAIRROS COLMÉIA PARK, FILÓSTRO MACHADO, DOM ABEL E OUTROS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1145</t>
   </si>
   <si>
     <t>INÍCIO DAS OBRAS DA CONSTRUÇÃO DO LAGO NA MATA DO AÇUDE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1144</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE DE REDUTOR DE VELOCIDADE E DEVIDA SINALIZAÇÃO NA RUA MIRANDA DE CARVALHO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1143</t>
   </si>
   <si>
     <t>AGILIDADE NA CELEBRAÇÃO DO CONVÊNIO ENTRE O MUNICÍPIO DE JATAÍ E A SEMARH (SECRETARIA ESTADUAL DE MEIO AMBIENTE E DOS RECURSOS HÍDRICOS).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1137</t>
   </si>
   <si>
     <t>INDICAÇÃO DO NOME PARA A CRECHE DO JACUTINGA - "CRECHE DALVINA MARIA DE MORAES".</t>
   </si>
   <si>
-    <t>Nelson Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1086</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÕES DOS MORADORES DO CONJ. MAURO BENTO E COLMÉIA PARK NA SESSÃO ITINERANTE DA CÂMARA MUNICIPAL </t>
   </si>
   <si>
-    <t>Gênio Eurípedes_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1073</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI N° 012/2010, DE 03 DE MARÇO DE 2010.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1069</t>
   </si>
   <si>
     <t>ALTERA O ART.2° DA LEI 2.803 DE 05 DE FEVEREIRO DE 2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1063</t>
   </si>
   <si>
     <t>CONCESSÃO DE REVISÃO GERAL ANUAL INCIDENTE SOBRE OS SUBSÍDIOS DOS VEREADORES E VENCIMENTO DOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL, NOS TERMOS DO ART.37, X DA CF/88.</t>
   </si>
   <si>
-    <t>Gênio Eurípedes_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1061</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RECEBIMENTO E DEPÓSITO DE SOBRAS DE MATERIAIS DE CONSTRUÇÃO PARA DOAÇÃO ÀS PESSOAS CARENTES OU ENTIDADES BENEFICENTES.</t>
   </si>
   <si>
-    <t>Gênio Eurípedes_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/993</t>
   </si>
   <si>
     <t xml:space="preserve">ASFALTAMENTO DA RUA SÃO SEBASTIÃO, COM A CONSTRUÇÃO DE PONTE FAZENDO A LIGAÇÃO COM A RUA TIA JUSTINA, SENTIDO CENTRO DA CIDADE </t>
   </si>
   <si>
-    <t>Vilma Feitosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/983</t>
   </si>
   <si>
     <t>INSERE-SE § 7° AO ART.63 DA RESOLUÇÃO 002/2010 - REGIMENTO INTERNO.</t>
   </si>
   <si>
-    <t>Vilma Feitosa_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/982</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NORMATIVOS NO PROJETO DE LEI EM REFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/979</t>
   </si>
   <si>
     <t>VEREADORES SOLICITAM DECORAÇÃO DE NATAL PARA COMERCIANTES DA RUA JOSÉ DE CARVALHO BASTOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/933</t>
   </si>
   <si>
     <t>INCLUSÃO DA AVENIDA "B" NO BAIRRO VILA SOFIA NO PROGRAMA DE PAVIMENTAÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/932</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE IMPLANTAÇÃO DE BANHEIROS NA RECEPÇÃO DA EMERGÊNCIA DO CENTRO MÉDICO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/931</t>
   </si>
   <si>
     <t>SUGESTÃO DE CONVÊNIO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO COM O LAR MARCONDES DIAS PARA O FUNCIONAMENTO DE UM CEMEI NO BAIRRO DOM ABEL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/930</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA BOCA DE LOBO NA RUA 2 QD. 7 LT. 10 NO SETOR DORIVAL DE CARVALHO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/927</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE DE IMPLANTAÇÃO DE POSTO POLICIAL NA URGÊNCIA E EMERGÊNCIA DO HOSPITAL MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/920</t>
   </si>
   <si>
     <t>INCENTIVO PARA ISENÇÃO DE ISS PARA ADVOGADOS - NOMEADOS "DATIVOS".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/902</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/901</t>
   </si>
   <si>
     <t>LIXEIRAS NA PISTA DE COOPER DA VILA OLAVO NAS MARGENS URBANIZADAS DO CÓRREGO JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/886</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BEBEDOURO PÚBLICO NA FEIRA COBERTA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/885</t>
   </si>
   <si>
     <t>ENCABEÇAMENTO DA PONTE NA REGIÃO DO CAMPO REDONDO.</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/867</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CRIAÇÃO DO SERVIÇO DE ATENÇÃO ÀS PESSOAS OSTOMIZADAS, CONFORME PORTARIA N° 400 SAS/MINISTÉRIO DA SAÚDE.</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/854</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES À EQUIPE DO GRUPO DE PATRULHAMENTO TÁTICO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/846</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO NA RUA 06 DO BAIRRO MORADA DO SOL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/845</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MATERIAIS PARA REFORMA E ADEQUAÇÃO DO CENTRO COMUNITÁRIO NO PROJETO DE ASSENTAMENTO RÔMULO SOUSA PEREIRA "GURITA"</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/844</t>
   </si>
   <si>
     <t>COBERTURA DA QUADRA DE ESPORTE DA ESCOLA MUNICIPAL SEBASTIÃO HERCULANO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/843</t>
   </si>
   <si>
     <t>VIABILIDADE DE CRIAÇÃO DE PONTO TÁXI PRÓXIMO AO NOVO FÓRUM DE JATAÍ.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/838</t>
   </si>
   <si>
     <t>ENCAMINHA AO EXECUTIVO MINUTA DE PROJETO DE LEI QUE CONCEDE DOAÇÃO DE ÁREA À EMPRESA ICTUS BIOSSEGURANÇA E ESTERILIZAÇÕES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/820</t>
   </si>
   <si>
     <t>LIMPEZA DE BOCA DE LOBO NA RUA 03, ESQUINA COM A RUA DORIVAL DE CARVALHO, NO BAIRRO JARDIM DA LIBERDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/813</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE DE MELHORAMENTO DO TRÁFEGO NO ENTRONCAMENTO DAS RUAS: LEOPOLDO DE BULHÕES, ANHANGUERA, 22 E DUQUE DE CAXIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/811</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO / RETORNO DE SEMÁFORO NA RUA RIO VERDE ESQUINA COM A DOM PEDRO II.</t>
   </si>
   <si>
-    <t>Vilma Feitosa_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/807</t>
   </si>
   <si>
     <t>VEREADORES PEDEM PROVIDÊNCIAS PARA PROBLEMAS NO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/806</t>
   </si>
   <si>
     <t>CRIAÇÃO DE PONTO COLETOR DE LIXO RECICLÁVEL NA CÂMARA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/784</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE TELEFONE PÚBLICO NO PROJETO DE ASSENTAMENTO GURITA, LOCALIZADO NA BR 364 KM 175, JATAÍ-GO.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/783</t>
   </si>
   <si>
     <t>SOLICITAÇÕES DA ASSOCIAÇÃO DE MORADORES DA VILA PROGRESSO MEDIANTE OFÍCIO À PRESIDÊNCIA DA CÂMARA.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/780</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE JATAÍ, ESTADO DE GOIÁS, PARA QUE ENCAMINHE MOÇÃO DE PESAR À FAMÍLIA DO SENHOR MOISÉS MAIA FIRMO.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/775</t>
   </si>
   <si>
     <t>SOLICITAÇÕES DOS MORADORES DOS BAIRROS JOSÉ BENTO E CONJUNTO RIO CLARO I, II, E III NA SESSÃO ITINERANTE DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/769</t>
   </si>
   <si>
     <t>ILUMINAÇÃO ESPECIAL NO VIADUTO JOÃO JOAQUIM DE CARVALHO.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/754</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE 3 SEGURANÇAS NO TERMINAL RODOVIÁRIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/749</t>
   </si>
   <si>
     <t>HOMENAGEM "DIA DAS MULHERES" PARA UMA MULHER DE CADA BAIRRO DE JATAÍ.</t>
   </si>
   <si>
-    <t>Nelson Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/717</t>
   </si>
   <si>
     <t>VEREADORES PEDEM PROVIDÊNCIAS PARA PROBLEMAS NOS BAIRROS: SEBASTIÃO HERCULANO I E II.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/716</t>
   </si>
   <si>
     <t>VEREADORES PEDEM PROVIDÊNCIAS PARA PROBLEMAS NOS BAIRROS: PALMEIRAS; COLINAS E JACUTINGA.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/663</t>
   </si>
   <si>
     <t>FORÇA TAREFA E MUTIRÃO NO BAIRRO DOM ABEL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/659</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE PARA MELHORIA DO TRÂNSITO NA ALAMEDA CAIAPÔNIA ENTRE A ALAMEDA SANTOS DUMONT E RUA 9 NO CONJUNTO RIO CLARO.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/657</t>
   </si>
   <si>
     <t>PEDIDO DE AUDIÊNCIA PÚBLICA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/644</t>
   </si>
   <si>
     <t>VEREADORES APRESENTAM PEDIDO DE ESTUDOS TÉCNICOS PARA FUNCIONAMENTO DE CRECHES NOS PERÍODOS DE FÉRIAS E RECESSOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/643</t>
   </si>
   <si>
     <t>VEREADORES PEDEM INSTALAÇÕES DE SEMÁFOROS NA AV. RIO VERDE COM A RUA DOM PEDRO II E INÁCIO JOSÉ DE MELO E AINDA PEDE O FECHAMENTO DE TRECHO DEFRONTE À FEIRA-COBERTA COMO EXPERIENCIAÇÃO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/640</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE PARA DOAÇÃO OU CESSÃO DE UMA ÁREA DE 50M X 50M PARA A SOCIEDADE BENEFICENTE PALESTINA BRASIL JATAÍ, NA ÁREA DE EXPANSÃO DO CEMITÉRIO BOM PASTOR.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/629</t>
   </si>
   <si>
     <t>LIBERAÇÃO DE DOIS FUNCIONÁRIOS PARA O SERVIÇO DE LIMPEZA NO PRÉDIO DO DETRAN.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/628</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LINHA DE ÔNIBUS, QUE VISA ATENDER O BAIRRO MORADA DO SOL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/627</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA HUMBERTO DE QUEIROS ENTRE A RUA SÃO JOSÉ E CAPITÃO SERAFIM DE BARROS NO POVOADO DA ESTÂNCIA.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/619</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO A EXECUÇÃO DO SERVIÇO DE ATENÇÃO ÀS PESSOAS OSTOMIZADAS, CONFORME PORTARIA N° 400 SAS/MINISTÉRIO DA SAÚDE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/614</t>
   </si>
   <si>
     <t>HOMENAGEM "DIA DAS MULHERES" PARA MULHERES PROPRIETÁRIAS/ADMINISTRADORAS NA ÁREA RURAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/612</t>
   </si>
   <si>
     <t>PROJETO DE ARBORIZAÇÃO/VITALIZAÇÃO DA AVENIDA JOÃO INÁCIO DA SILVA</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/611</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LINHA DE ÔNIBUS, QUE VISA ATENDER O BAIRRO CYLLENEO FRANÇA E BAIRROS CIRCUNVIZINHOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/595</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE PARA AQUISIÇÃO DE LOTES, COM FUTURAS DOAÇÕES PARA BENEFICIÁRIOS INSCRITOS NOS PROGRAMAS MUNICIPAL DE HABITAÇÃO, QUE TENHAM CONDIÇÕES DE CONSTRUIR AS RESPECTIVAS MORADIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/556</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "INTERNET PARA TODOS" NO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/547</t>
   </si>
   <si>
     <t>CONVITE PARA O REITOR DO INSTITUTO FEDERAL DE GOIÁS (IFG), O SR. PAULO CÉSAR PEREIRA, PARA INFORMAR SOBRE O ANDAMENTO DO CURSO DE BACHARELADO EM ENGENHARIA CIVIL, PELO INSTITUTO FEDERAL DE GOIÁS - CAMPUS DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/546</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE PARA ALTERAÇÃO NO SEMÁFORO NA RUA RIO VERDE ESQUINA COM A DOM PEDRO II, PARA QUE SEJA O MESMO DE QUATRO TEMPOS.</t>
   </si>
   <si>
-    <t>Vilma Feitosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/541</t>
   </si>
   <si>
     <t>OS VEREADORES ENCAMINHAM REQUERIMENTO À OAB-GO SUBSEÇÃO JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/538</t>
   </si>
   <si>
     <t>PARABENIZAR A ASSACIOÇÃO ASSAJA PELO DIA DO APICULTOR.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/533</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE GALERIA PLUVIAL NO TRECHO ENTRE A RUA PERIMETRAL, PASSANDO PELA RUA BELA VISTA ATÉ O CÓRREGO JATAÍ </t>
   </si>
   <si>
-    <t>Nelson Antônio_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/522</t>
   </si>
   <si>
     <t xml:space="preserve">PARCERIA SESI/JAC </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/517</t>
   </si>
   <si>
     <t xml:space="preserve">FECHAMENTO E CALÇAMENTO DA SEDE DA ASSOCIAÇÃO DE MORADORES DO CONJUNTO HABITACIONAL MAURO ANTÔNIO BENTO. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/515</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO DA ESCOLA DIOGO LEMES. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/514</t>
   </si>
   <si>
     <t xml:space="preserve">RECUPERAÇÃO DA ESTRADA DO CAMPO REDONDO E REPAROS NA PONTE. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/513</t>
   </si>
   <si>
     <t xml:space="preserve">SINALIZAÇÃO DA PONTE SÃO PEDRO ZONA RURAL. </t>
   </si>
   <si>
-    <t>Vilma Feitosa_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/488</t>
   </si>
   <si>
     <t>POÇO ARTESIANO NO SINDSEMUJ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/485</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA NA AVENIDA DAS AMÉRICAS ACIMA DA RUA RIACHUELO. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/482</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE TERCEIRA FAIXA NO TRECHO DO LAGO JK ATÉ O CEMITÉRIO BOM PASTOR. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/475</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UMA GALERIA PLUVIAL NO TRECHO ENTRE O PETI E O CAIC. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/473</t>
   </si>
   <si>
     <t xml:space="preserve">RECAPEAMENTO NO PARQUE INDUSTRIAL. </t>
   </si>
   <si>
-    <t>Vilma Feitosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/446</t>
   </si>
   <si>
     <t xml:space="preserve">VEREADORES PEDEM CONSTRUÇÃO DE UM CENTRO DE DEPENDENTES QUÍMICOS EM JATAÍ, COM DOAÇÃO DE ÁREA À ASSEV </t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/442</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE AUDIÊNCIA PÚBLICA. </t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/440</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÕES DOS MORADORES DA VILA PARAÍSO NA SESSÃO ITINERANTE DA CÂMARA MUNICIPAL </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/431</t>
   </si>
   <si>
     <t xml:space="preserve">PLACA DE REFERENCIAL HISTÓRICO DO PRIMEIRO TEMPLO RELIGIOSO DE JATAÍ. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/430</t>
   </si>
   <si>
     <t xml:space="preserve">AMPLIAÇÃO DE VAGAS NO LAR IDOSO RECANTO FELIZ JOÃO FRANÇA E VILA VIDA. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/429</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE ILUMINAÇÃO E AMPLIAÇÃO DA EXISTENTE NA RUA RIBAS MARQUES NO TRECHO QUE LIGA O BAIRRO DOM ABEL AO BAIRRO COLMÉIA PARK. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/428</t>
@@ -2231,126 +1359,78 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/223</t>
   </si>
   <si>
     <t xml:space="preserve">INCLUSÃO DIGITAL-ASSOCIAÇÃO DOS MORADORES DO CONJUNTO RESIDENCIAL MAURO ANTÔNIO BENTO. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/222</t>
   </si>
   <si>
     <t xml:space="preserve">ESTUDO DE VIABILIDADE DE INSTALAÇÃO DE REDUTOR DE VELOCIDADE. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/221</t>
   </si>
   <si>
     <t xml:space="preserve">ANDAMENTO NOS CONTATOS DE REPASSE MENCIONADOS, JUNTO A CAIXA ECONÔMICA FEDERAL. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/220</t>
   </si>
   <si>
     <t xml:space="preserve">COLETA DE LIXO NA VILA SOFIA. </t>
   </si>
   <si>
-    <t>Gênio Eurípedes_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/208</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS NO BAIRRO JOSÉ BENTO </t>
   </si>
   <si>
-    <t>Nelson Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/169</t>
   </si>
   <si>
     <t xml:space="preserve">CONCLUSÃO DAS OBRAS DE REFORMA DO COLÉGIO ESTADUAL NESTÓRIO RIBEIRO, APESAR DA SUA INAUGURAÇÃO OFICIAL JÁ TER OCORRIDO </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/119</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE COLETORES DE LIXO SELETIVO/LIXEIRAS, NAS PRAÇAS DO CONJUNTO RIO CLARO.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/102</t>
   </si>
   <si>
     <t>AUDIÊNCIA PUBLICA</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/63</t>
   </si>
   <si>
     <t>CALÇAMENTO DA PRAÇA LOCALIZADA NA QUADRA 19, NO SETOR EPAMINONDAS II, ENTRE AS RUAS JOSÉ DE CARVALHO, W-5 E A BR-158.</t>
-  </si>
-[...10 lines deleted...]
-Marcos Antônio</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/57</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A EXECUTIVO UMA ATENÇÃO ESPECIAL JUNTO A CATEGORIA DE GARIS NO MUNICÍPIO DE JATAÍ. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/56</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE COLETORES DE LIXO, NA PRAÇA DA BÍBLIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/54</t>
   </si>
   <si>
     <t xml:space="preserve">PAVIMENTAÇÃO NA AV. UBERLÂNDIA, ENTRE A RUA JÚLIO PRADO E A RUA ITAPURANGA, NO SETOR AYMBIRÉ. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/39</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE HONRA AO MÉRITO A MAGISTRADA STHELLA DE CARVALHO MELO, PRIMEIRA JUÍZA JATAIENSE.</t>
   </si>
@@ -2738,5715 +1818,5715 @@
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
       </c>
       <c r="D2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>15353</v>
       </c>
       <c r="B3">
         <v>2009</v>
       </c>
       <c r="C3">
         <v>43</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" t="s">
         <v>14</v>
       </c>
-      <c r="F3" t="s">
+      <c r="E4" t="s">
         <v>15</v>
       </c>
-      <c r="G3" s="1" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" t="s">
+        <v>8</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>22</v>
       </c>
       <c r="F5" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="A6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" t="s">
+        <v>8</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6" t="s">
         <v>28</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" t="s">
+        <v>8</v>
       </c>
       <c r="D7" t="s">
         <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>32</v>
       </c>
       <c r="F7" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>34</v>
       </c>
-      <c r="H7" t="s">
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F8" t="s">
         <v>35</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F8" t="s">
+      <c r="G8" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="G8" s="1" t="s">
+      <c r="H8" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>1942</v>
       </c>
       <c r="B9">
         <v>2012</v>
       </c>
       <c r="C9">
         <v>255</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E9" t="s">
+        <v>39</v>
+      </c>
+      <c r="F9" t="s">
+        <v>16</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="F9" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>1941</v>
       </c>
       <c r="B10">
         <v>2012</v>
       </c>
       <c r="C10">
         <v>254</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E10" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G10" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H10" t="s">
         <v>43</v>
       </c>
-      <c r="H10" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11">
-[...6 lines deleted...]
-        <v>24</v>
+      <c r="A11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" t="s">
+        <v>8</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11" t="s">
+        <v>44</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>1935</v>
       </c>
       <c r="B12">
         <v>2012</v>
       </c>
       <c r="C12">
         <v>23</v>
       </c>
       <c r="D12" t="s">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H12" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>1931</v>
       </c>
       <c r="B13">
         <v>2012</v>
       </c>
       <c r="C13">
         <v>250</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G13" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H13" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>1917</v>
       </c>
       <c r="B14">
         <v>2012</v>
       </c>
       <c r="C14">
         <v>246</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F14" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H14" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>1916</v>
       </c>
       <c r="B15">
         <v>2012</v>
       </c>
       <c r="C15">
         <v>247</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F15" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G15" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H15" t="s">
         <v>54</v>
       </c>
-      <c r="H15" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="A16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" t="s">
+        <v>8</v>
       </c>
       <c r="D16" t="s">
         <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>22</v>
       </c>
       <c r="F16" t="s">
+        <v>55</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>57</v>
       </c>
-      <c r="H16" t="s">
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" t="s">
         <v>58</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D17" t="s">
+      <c r="E17" t="s">
         <v>59</v>
       </c>
-      <c r="E17" t="s">
+      <c r="F17" t="s">
+        <v>44</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="F17" t="s">
+      <c r="H17" t="s">
         <v>61</v>
       </c>
-      <c r="G17" s="1" t="s">
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" t="s">
+        <v>58</v>
+      </c>
+      <c r="E18" t="s">
+        <v>59</v>
+      </c>
+      <c r="F18" t="s">
+        <v>28</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="H17" t="s">
+      <c r="H18" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="18" spans="1:8">
-[...9 lines deleted...]
-      <c r="D18" t="s">
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" t="s">
+        <v>58</v>
+      </c>
+      <c r="E19" t="s">
         <v>59</v>
       </c>
-      <c r="E18" t="s">
-[...2 lines deleted...]
-      <c r="F18" t="s">
+      <c r="F19" t="s">
+        <v>28</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="G18" s="1" t="s">
+      <c r="H19" t="s">
         <v>65</v>
       </c>
-      <c r="H18" t="s">
-[...27 lines deleted...]
-      </c>
     </row>
     <row r="20" spans="1:8">
-      <c r="A20">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>8</v>
       </c>
       <c r="D20" t="s">
         <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>22</v>
       </c>
       <c r="F20" t="s">
+        <v>35</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H20" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" t="s">
+        <v>38</v>
+      </c>
+      <c r="E21" t="s">
+        <v>39</v>
+      </c>
+      <c r="F21" t="s">
+        <v>68</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H21" t="s">
         <v>70</v>
       </c>
-      <c r="G20" s="1" t="s">
-[...30 lines deleted...]
-      </c>
     </row>
     <row r="22" spans="1:8">
-      <c r="A22">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>8</v>
       </c>
       <c r="D22" t="s">
         <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>22</v>
       </c>
       <c r="F22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H22" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" t="s">
+        <v>38</v>
+      </c>
+      <c r="E23" t="s">
+        <v>39</v>
+      </c>
+      <c r="F23" t="s">
+        <v>28</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H23" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" t="s">
+        <v>38</v>
+      </c>
+      <c r="E24" t="s">
+        <v>39</v>
+      </c>
+      <c r="F24" t="s">
+        <v>55</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H24" t="s">
         <v>76</v>
       </c>
-      <c r="G22" s="1" t="s">
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C25" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" t="s">
+        <v>38</v>
+      </c>
+      <c r="E25" t="s">
+        <v>39</v>
+      </c>
+      <c r="F25" t="s">
+        <v>44</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="H22" t="s">
+      <c r="H25" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
-[...15 lines deleted...]
-      <c r="F23" t="s">
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>8</v>
+      </c>
+      <c r="B26" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" t="s">
+        <v>58</v>
+      </c>
+      <c r="E26" t="s">
+        <v>59</v>
+      </c>
+      <c r="F26" t="s">
+        <v>28</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="G23" s="1" t="s">
-[...79 lines deleted...]
-      </c>
       <c r="H26" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>1735</v>
       </c>
       <c r="B27">
         <v>2012</v>
       </c>
       <c r="C27">
         <v>172</v>
       </c>
       <c r="D27" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E27" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="H27" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="A28" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" t="s">
+        <v>8</v>
       </c>
       <c r="D28" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="E28" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="F28" t="s">
-        <v>93</v>
+        <v>55</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="H28" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>1706</v>
       </c>
       <c r="B29">
         <v>2012</v>
       </c>
       <c r="C29">
         <v>145</v>
       </c>
       <c r="D29" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E29" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F29" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="H29" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>1705</v>
       </c>
       <c r="B30">
         <v>2012</v>
       </c>
       <c r="C30">
         <v>148</v>
       </c>
       <c r="D30" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E30" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F30" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="H30" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
     </row>
     <row r="31" spans="1:8">
-      <c r="A31">
-[...6 lines deleted...]
-        <v>146</v>
+      <c r="A31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" t="s">
+        <v>8</v>
+      </c>
+      <c r="C31" t="s">
+        <v>8</v>
       </c>
       <c r="D31" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E31" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F31" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="H31" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:8">
-      <c r="A32">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="A32" t="s">
+        <v>8</v>
+      </c>
+      <c r="B32" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" t="s">
+        <v>8</v>
       </c>
       <c r="D32" t="s">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>27</v>
       </c>
       <c r="F32" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>103</v>
+        <v>92</v>
       </c>
       <c r="H32" t="s">
-        <v>104</v>
+        <v>93</v>
       </c>
     </row>
     <row r="33" spans="1:8">
-      <c r="A33">
-[...6 lines deleted...]
-        <v>134</v>
+      <c r="A33" t="s">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>8</v>
+      </c>
+      <c r="C33" t="s">
+        <v>8</v>
       </c>
       <c r="D33" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E33" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F33" t="s">
-        <v>105</v>
+        <v>16</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="H33" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:8">
-      <c r="A34">
-[...6 lines deleted...]
-        <v>133</v>
+      <c r="A34" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" t="s">
+        <v>8</v>
       </c>
       <c r="D34" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E34" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F34" t="s">
-        <v>108</v>
+        <v>68</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="H34" t="s">
-        <v>110</v>
+        <v>97</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>1682</v>
       </c>
       <c r="B35">
         <v>2012</v>
       </c>
       <c r="C35">
         <v>131</v>
       </c>
       <c r="D35" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E35" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F35" t="s">
+        <v>16</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H35" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>8</v>
+      </c>
+      <c r="B36" t="s">
+        <v>8</v>
+      </c>
+      <c r="C36" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" t="s">
+        <v>38</v>
+      </c>
+      <c r="E36" t="s">
+        <v>39</v>
+      </c>
+      <c r="F36" t="s">
+        <v>55</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H36" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B37" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" t="s">
+        <v>14</v>
+      </c>
+      <c r="E37" t="s">
         <v>15</v>
       </c>
-      <c r="G35" s="1" t="s">
-[...47 lines deleted...]
-      </c>
       <c r="F37" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="H37" t="s">
-        <v>118</v>
+        <v>104</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>1648</v>
       </c>
       <c r="B38">
         <v>2012</v>
       </c>
       <c r="C38">
         <v>111</v>
       </c>
       <c r="D38" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E38" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F38" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="H38" t="s">
-        <v>120</v>
+        <v>106</v>
       </c>
     </row>
     <row r="39" spans="1:8">
-      <c r="A39">
-[...6 lines deleted...]
-        <v>106</v>
+      <c r="A39" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" t="s">
+        <v>8</v>
       </c>
       <c r="D39" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E39" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F39" t="s">
-        <v>121</v>
+        <v>11</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="H39" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
     </row>
     <row r="40" spans="1:8">
-      <c r="A40">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A40" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" t="s">
+        <v>8</v>
+      </c>
+      <c r="C40" t="s">
+        <v>8</v>
       </c>
       <c r="D40" t="s">
         <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>22</v>
       </c>
       <c r="F40" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>125</v>
+        <v>109</v>
       </c>
       <c r="H40" t="s">
-        <v>126</v>
+        <v>110</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>1601</v>
       </c>
       <c r="B41">
         <v>2012</v>
       </c>
       <c r="C41">
         <v>88</v>
       </c>
       <c r="D41" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E41" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F41" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
       <c r="H41" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
     </row>
     <row r="42" spans="1:8">
-      <c r="A42">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A42" t="s">
+        <v>8</v>
+      </c>
+      <c r="B42" t="s">
+        <v>8</v>
+      </c>
+      <c r="C42" t="s">
+        <v>8</v>
       </c>
       <c r="D42" t="s">
-        <v>129</v>
+        <v>113</v>
       </c>
       <c r="E42" t="s">
-        <v>130</v>
+        <v>114</v>
       </c>
       <c r="F42" t="s">
-        <v>131</v>
+        <v>68</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>132</v>
+        <v>115</v>
       </c>
       <c r="H42" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>1585</v>
       </c>
       <c r="B43">
         <v>2012</v>
       </c>
       <c r="C43">
         <v>66</v>
       </c>
       <c r="D43" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E43" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F43" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>134</v>
+        <v>117</v>
       </c>
       <c r="H43" t="s">
-        <v>135</v>
+        <v>118</v>
       </c>
     </row>
     <row r="44" spans="1:8">
-      <c r="A44">
-[...6 lines deleted...]
-        <v>76</v>
+      <c r="A44" t="s">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>8</v>
+      </c>
+      <c r="C44" t="s">
+        <v>8</v>
       </c>
       <c r="D44" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F44" t="s">
-        <v>136</v>
+        <v>68</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>137</v>
+        <v>119</v>
       </c>
       <c r="H44" t="s">
-        <v>138</v>
+        <v>120</v>
       </c>
     </row>
     <row r="45" spans="1:8">
-      <c r="A45">
-[...6 lines deleted...]
-        <v>77</v>
+      <c r="A45" t="s">
+        <v>8</v>
+      </c>
+      <c r="B45" t="s">
+        <v>8</v>
+      </c>
+      <c r="C45" t="s">
+        <v>8</v>
       </c>
       <c r="D45" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E45" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F45" t="s">
-        <v>139</v>
+        <v>68</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>140</v>
+        <v>121</v>
       </c>
       <c r="H45" t="s">
-        <v>141</v>
+        <v>122</v>
       </c>
     </row>
     <row r="46" spans="1:8">
-      <c r="A46">
-[...6 lines deleted...]
-        <v>78</v>
+      <c r="A46" t="s">
+        <v>8</v>
+      </c>
+      <c r="B46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C46" t="s">
+        <v>8</v>
       </c>
       <c r="D46" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E46" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F46" t="s">
-        <v>142</v>
+        <v>55</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="H46" t="s">
-        <v>144</v>
+        <v>124</v>
       </c>
     </row>
     <row r="47" spans="1:8">
-      <c r="A47">
-[...6 lines deleted...]
-        <v>79</v>
+      <c r="A47" t="s">
+        <v>8</v>
+      </c>
+      <c r="B47" t="s">
+        <v>8</v>
+      </c>
+      <c r="C47" t="s">
+        <v>8</v>
       </c>
       <c r="D47" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E47" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F47" t="s">
-        <v>145</v>
+        <v>23</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>146</v>
+        <v>125</v>
       </c>
       <c r="H47" t="s">
-        <v>147</v>
+        <v>126</v>
       </c>
     </row>
     <row r="48" spans="1:8">
-      <c r="A48">
-[...6 lines deleted...]
-        <v>80</v>
+      <c r="A48" t="s">
+        <v>8</v>
+      </c>
+      <c r="B48" t="s">
+        <v>8</v>
+      </c>
+      <c r="C48" t="s">
+        <v>8</v>
       </c>
       <c r="D48" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E48" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F48" t="s">
-        <v>148</v>
+        <v>102</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>149</v>
+        <v>127</v>
       </c>
       <c r="H48" t="s">
-        <v>150</v>
+        <v>128</v>
       </c>
     </row>
     <row r="49" spans="1:8">
-      <c r="A49">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A49" t="s">
+        <v>8</v>
+      </c>
+      <c r="B49" t="s">
+        <v>8</v>
+      </c>
+      <c r="C49" t="s">
+        <v>8</v>
       </c>
       <c r="D49" t="s">
+        <v>58</v>
+      </c>
+      <c r="E49" t="s">
         <v>59</v>
       </c>
-      <c r="E49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F49" t="s">
-        <v>151</v>
+        <v>16</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>152</v>
+        <v>129</v>
       </c>
       <c r="H49" t="s">
-        <v>153</v>
+        <v>130</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>1567</v>
       </c>
       <c r="B50">
         <v>2012</v>
       </c>
       <c r="C50">
         <v>69</v>
       </c>
       <c r="D50" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E50" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F50" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>154</v>
+        <v>131</v>
       </c>
       <c r="H50" t="s">
-        <v>155</v>
+        <v>132</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>1557</v>
       </c>
       <c r="B51">
         <v>2012</v>
       </c>
       <c r="C51">
         <v>67</v>
       </c>
       <c r="D51" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E51" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F51" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>156</v>
+        <v>133</v>
       </c>
       <c r="H51" t="s">
-        <v>157</v>
+        <v>134</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>1556</v>
       </c>
       <c r="B52">
         <v>2012</v>
       </c>
       <c r="C52">
         <v>65</v>
       </c>
       <c r="D52" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E52" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F52" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>158</v>
+        <v>135</v>
       </c>
       <c r="H52" t="s">
-        <v>159</v>
+        <v>136</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>1555</v>
       </c>
       <c r="B53">
         <v>2012</v>
       </c>
       <c r="C53">
         <v>64</v>
       </c>
       <c r="D53" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E53" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F53" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>160</v>
+        <v>137</v>
       </c>
       <c r="H53" t="s">
-        <v>161</v>
+        <v>138</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>1554</v>
       </c>
       <c r="B54">
         <v>2012</v>
       </c>
       <c r="C54">
         <v>63</v>
       </c>
       <c r="D54" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E54" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F54" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>162</v>
+        <v>139</v>
       </c>
       <c r="H54" t="s">
-        <v>163</v>
+        <v>140</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>1552</v>
       </c>
       <c r="B55">
         <v>2012</v>
       </c>
       <c r="C55">
         <v>7</v>
       </c>
       <c r="D55" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E55" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F55" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="H55" t="s">
-        <v>165</v>
+        <v>142</v>
       </c>
     </row>
     <row r="56" spans="1:8">
-      <c r="A56">
-[...6 lines deleted...]
-        <v>43</v>
+      <c r="A56" t="s">
+        <v>8</v>
+      </c>
+      <c r="B56" t="s">
+        <v>8</v>
+      </c>
+      <c r="C56" t="s">
+        <v>8</v>
       </c>
       <c r="D56" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E56" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F56" t="s">
-        <v>166</v>
+        <v>11</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>167</v>
+        <v>143</v>
       </c>
       <c r="H56" t="s">
-        <v>168</v>
+        <v>144</v>
       </c>
     </row>
     <row r="57" spans="1:8">
-      <c r="A57">
-[...5 lines deleted...]
-      <c r="C57">
+      <c r="A57" t="s">
+        <v>8</v>
+      </c>
+      <c r="B57" t="s">
+        <v>8</v>
+      </c>
+      <c r="C57" t="s">
+        <v>8</v>
+      </c>
+      <c r="D57" t="s">
+        <v>38</v>
+      </c>
+      <c r="E57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F57" t="s">
+        <v>55</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H57" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>8</v>
+      </c>
+      <c r="B58" t="s">
+        <v>8</v>
+      </c>
+      <c r="C58" t="s">
+        <v>8</v>
+      </c>
+      <c r="D58" t="s">
+        <v>38</v>
+      </c>
+      <c r="E58" t="s">
+        <v>39</v>
+      </c>
+      <c r="F58" t="s">
+        <v>102</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H58" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>8</v>
+      </c>
+      <c r="B59" t="s">
+        <v>8</v>
+      </c>
+      <c r="C59" t="s">
+        <v>8</v>
+      </c>
+      <c r="D59" t="s">
+        <v>38</v>
+      </c>
+      <c r="E59" t="s">
+        <v>39</v>
+      </c>
+      <c r="F59" t="s">
         <v>35</v>
       </c>
-      <c r="D57" t="s">
-[...59 lines deleted...]
-      </c>
       <c r="G59" s="1" t="s">
-        <v>176</v>
+        <v>149</v>
       </c>
       <c r="H59" t="s">
-        <v>177</v>
+        <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="A60" t="s">
+        <v>8</v>
+      </c>
+      <c r="B60" t="s">
+        <v>8</v>
+      </c>
+      <c r="C60" t="s">
+        <v>8</v>
       </c>
       <c r="D60" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E60" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F60" t="s">
-        <v>178</v>
+        <v>35</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>179</v>
+        <v>151</v>
       </c>
       <c r="H60" t="s">
-        <v>180</v>
+        <v>152</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>1511</v>
       </c>
       <c r="B61">
         <v>2012</v>
       </c>
       <c r="C61">
         <v>33</v>
       </c>
       <c r="D61" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E61" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F61" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>181</v>
+        <v>153</v>
       </c>
       <c r="H61" t="s">
-        <v>182</v>
+        <v>154</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>1510</v>
       </c>
       <c r="B62">
         <v>2012</v>
       </c>
       <c r="C62">
         <v>32</v>
       </c>
       <c r="D62" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E62" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F62" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>183</v>
+        <v>155</v>
       </c>
       <c r="H62" t="s">
-        <v>184</v>
+        <v>156</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>1509</v>
       </c>
       <c r="B63">
         <v>2012</v>
       </c>
       <c r="C63">
         <v>31</v>
       </c>
       <c r="D63" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E63" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F63" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>185</v>
+        <v>157</v>
       </c>
       <c r="H63" t="s">
-        <v>186</v>
+        <v>158</v>
       </c>
     </row>
     <row r="64" spans="1:8">
-      <c r="A64">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="A64" t="s">
+        <v>8</v>
+      </c>
+      <c r="B64" t="s">
+        <v>8</v>
+      </c>
+      <c r="C64" t="s">
+        <v>8</v>
       </c>
       <c r="D64" t="s">
         <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>27</v>
       </c>
       <c r="F64" t="s">
-        <v>187</v>
+        <v>23</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>188</v>
+        <v>159</v>
       </c>
       <c r="H64" t="s">
-        <v>189</v>
+        <v>160</v>
       </c>
     </row>
     <row r="65" spans="1:8">
-      <c r="A65">
-[...6 lines deleted...]
-        <v>27</v>
+      <c r="A65" t="s">
+        <v>8</v>
+      </c>
+      <c r="B65" t="s">
+        <v>8</v>
+      </c>
+      <c r="C65" t="s">
+        <v>8</v>
       </c>
       <c r="D65" t="s">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>27</v>
       </c>
       <c r="F65" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>191</v>
+        <v>161</v>
       </c>
       <c r="H65" t="s">
-        <v>192</v>
+        <v>162</v>
       </c>
     </row>
     <row r="66" spans="1:8">
-      <c r="A66">
-[...6 lines deleted...]
-        <v>25</v>
+      <c r="A66" t="s">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>8</v>
+      </c>
+      <c r="C66" t="s">
+        <v>8</v>
       </c>
       <c r="D66" t="s">
         <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>27</v>
       </c>
       <c r="F66" t="s">
-        <v>193</v>
+        <v>35</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>194</v>
+        <v>163</v>
       </c>
       <c r="H66" t="s">
-        <v>195</v>
+        <v>164</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>1439</v>
       </c>
       <c r="B67">
         <v>2011</v>
       </c>
       <c r="C67">
         <v>22</v>
       </c>
       <c r="D67" t="s">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>27</v>
       </c>
       <c r="F67" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>196</v>
+        <v>165</v>
       </c>
       <c r="H67" t="s">
-        <v>197</v>
+        <v>166</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>1438</v>
       </c>
       <c r="B68">
         <v>2011</v>
       </c>
       <c r="C68">
         <v>401</v>
       </c>
       <c r="D68" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E68" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F68" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>198</v>
+        <v>167</v>
       </c>
       <c r="H68" t="s">
-        <v>199</v>
+        <v>168</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>1433</v>
       </c>
       <c r="B69">
         <v>2011</v>
       </c>
       <c r="C69">
         <v>406</v>
       </c>
       <c r="D69" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E69" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F69" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
       <c r="H69" t="s">
-        <v>201</v>
+        <v>170</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>1432</v>
       </c>
       <c r="B70">
         <v>2011</v>
       </c>
       <c r="C70">
         <v>15</v>
       </c>
       <c r="D70" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="E70" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="F70" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>202</v>
+        <v>171</v>
       </c>
       <c r="H70" t="s">
-        <v>203</v>
+        <v>172</v>
       </c>
     </row>
     <row r="71" spans="1:8">
-      <c r="A71">
-[...6 lines deleted...]
-        <v>397</v>
+      <c r="A71" t="s">
+        <v>8</v>
+      </c>
+      <c r="B71" t="s">
+        <v>8</v>
+      </c>
+      <c r="C71" t="s">
+        <v>8</v>
       </c>
       <c r="D71" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E71" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F71" t="s">
-        <v>204</v>
+        <v>173</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>205</v>
+        <v>174</v>
       </c>
       <c r="H71" t="s">
-        <v>206</v>
+        <v>175</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>1411</v>
       </c>
       <c r="B72">
         <v>2011</v>
       </c>
       <c r="C72">
         <v>390</v>
       </c>
       <c r="D72" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E72" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F72" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>207</v>
+        <v>176</v>
       </c>
       <c r="H72" t="s">
-        <v>208</v>
+        <v>177</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>1382</v>
       </c>
       <c r="B73">
         <v>2011</v>
       </c>
       <c r="C73">
         <v>373</v>
       </c>
       <c r="D73" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E73" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F73" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>209</v>
+        <v>178</v>
       </c>
       <c r="H73" t="s">
-        <v>210</v>
+        <v>179</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>1380</v>
       </c>
       <c r="B74">
         <v>2011</v>
       </c>
       <c r="C74">
         <v>371</v>
       </c>
       <c r="D74" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E74" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F74" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>211</v>
+        <v>180</v>
       </c>
       <c r="H74" t="s">
-        <v>212</v>
+        <v>181</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>1379</v>
       </c>
       <c r="B75">
         <v>2011</v>
       </c>
       <c r="C75">
         <v>372</v>
       </c>
       <c r="D75" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E75" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F75" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>213</v>
+        <v>182</v>
       </c>
       <c r="H75" t="s">
-        <v>214</v>
+        <v>183</v>
       </c>
     </row>
     <row r="76" spans="1:8">
-      <c r="A76">
-[...6 lines deleted...]
-        <v>17</v>
+      <c r="A76" t="s">
+        <v>8</v>
+      </c>
+      <c r="B76" t="s">
+        <v>8</v>
+      </c>
+      <c r="C76" t="s">
+        <v>8</v>
       </c>
       <c r="D76" t="s">
+        <v>58</v>
+      </c>
+      <c r="E76" t="s">
         <v>59</v>
       </c>
-      <c r="E76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" t="s">
-        <v>215</v>
+        <v>28</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>216</v>
+        <v>184</v>
       </c>
       <c r="H76" t="s">
-        <v>217</v>
+        <v>185</v>
       </c>
     </row>
     <row r="77" spans="1:8">
-      <c r="A77">
-[...6 lines deleted...]
-        <v>357</v>
+      <c r="A77" t="s">
+        <v>8</v>
+      </c>
+      <c r="B77" t="s">
+        <v>8</v>
+      </c>
+      <c r="C77" t="s">
+        <v>8</v>
       </c>
       <c r="D77" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E77" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F77" t="s">
-        <v>218</v>
+        <v>55</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>219</v>
+        <v>186</v>
       </c>
       <c r="H77" t="s">
-        <v>220</v>
+        <v>187</v>
       </c>
     </row>
     <row r="78" spans="1:8">
-      <c r="A78">
-[...6 lines deleted...]
-        <v>356</v>
+      <c r="A78" t="s">
+        <v>8</v>
+      </c>
+      <c r="B78" t="s">
+        <v>8</v>
+      </c>
+      <c r="C78" t="s">
+        <v>8</v>
       </c>
       <c r="D78" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E78" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F78" t="s">
-        <v>221</v>
+        <v>173</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>222</v>
+        <v>188</v>
       </c>
       <c r="H78" t="s">
-        <v>223</v>
+        <v>189</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>1350</v>
       </c>
       <c r="B79">
         <v>2011</v>
       </c>
       <c r="C79">
         <v>355</v>
       </c>
       <c r="D79" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E79" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F79" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>224</v>
+        <v>190</v>
       </c>
       <c r="H79" t="s">
-        <v>225</v>
+        <v>191</v>
       </c>
     </row>
     <row r="80" spans="1:8">
-      <c r="A80">
-[...6 lines deleted...]
-        <v>346</v>
+      <c r="A80" t="s">
+        <v>8</v>
+      </c>
+      <c r="B80" t="s">
+        <v>8</v>
+      </c>
+      <c r="C80" t="s">
+        <v>8</v>
       </c>
       <c r="D80" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E80" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F80" t="s">
-        <v>226</v>
+        <v>102</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>227</v>
+        <v>192</v>
       </c>
       <c r="H80" t="s">
-        <v>228</v>
+        <v>193</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>1326</v>
       </c>
       <c r="B81">
         <v>2011</v>
       </c>
       <c r="C81">
         <v>344</v>
       </c>
       <c r="D81" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E81" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F81" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>229</v>
+        <v>194</v>
       </c>
       <c r="H81" t="s">
-        <v>230</v>
+        <v>195</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>1324</v>
       </c>
       <c r="B82">
         <v>2011</v>
       </c>
       <c r="C82">
         <v>343</v>
       </c>
       <c r="D82" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E82" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F82" t="s">
+        <v>16</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H82" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>8</v>
+      </c>
+      <c r="B83" t="s">
+        <v>8</v>
+      </c>
+      <c r="C83" t="s">
+        <v>8</v>
+      </c>
+      <c r="D83" t="s">
+        <v>38</v>
+      </c>
+      <c r="E83" t="s">
+        <v>39</v>
+      </c>
+      <c r="F83" t="s">
+        <v>102</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H83" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>8</v>
+      </c>
+      <c r="B84" t="s">
+        <v>8</v>
+      </c>
+      <c r="C84" t="s">
+        <v>8</v>
+      </c>
+      <c r="D84" t="s">
+        <v>38</v>
+      </c>
+      <c r="E84" t="s">
+        <v>39</v>
+      </c>
+      <c r="F84" t="s">
+        <v>68</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H84" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>8</v>
+      </c>
+      <c r="B85" t="s">
+        <v>8</v>
+      </c>
+      <c r="C85" t="s">
+        <v>8</v>
+      </c>
+      <c r="D85" t="s">
+        <v>14</v>
+      </c>
+      <c r="E85" t="s">
         <v>15</v>
       </c>
-      <c r="G82" s="1" t="s">
-[...73 lines deleted...]
-      </c>
       <c r="F85" t="s">
-        <v>239</v>
+        <v>68</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>240</v>
+        <v>202</v>
       </c>
       <c r="H85" t="s">
-        <v>241</v>
+        <v>203</v>
       </c>
     </row>
     <row r="86" spans="1:8">
-      <c r="A86">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A86" t="s">
+        <v>8</v>
+      </c>
+      <c r="B86" t="s">
+        <v>8</v>
+      </c>
+      <c r="C86" t="s">
+        <v>8</v>
       </c>
       <c r="D86" t="s">
         <v>21</v>
       </c>
       <c r="E86" t="s">
         <v>22</v>
       </c>
       <c r="F86" t="s">
-        <v>242</v>
+        <v>68</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>243</v>
+        <v>204</v>
       </c>
       <c r="H86" t="s">
-        <v>244</v>
+        <v>205</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>1291</v>
       </c>
       <c r="B87">
         <v>2011</v>
       </c>
       <c r="C87">
         <v>58</v>
       </c>
       <c r="D87" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E87" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F87" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>245</v>
+        <v>206</v>
       </c>
       <c r="H87" t="s">
-        <v>246</v>
+        <v>207</v>
       </c>
     </row>
     <row r="88" spans="1:8">
-      <c r="A88">
-[...6 lines deleted...]
-        <v>465</v>
+      <c r="A88" t="s">
+        <v>8</v>
+      </c>
+      <c r="B88" t="s">
+        <v>8</v>
+      </c>
+      <c r="C88" t="s">
+        <v>8</v>
       </c>
       <c r="D88" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E88" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F88" t="s">
-        <v>247</v>
+        <v>23</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>248</v>
+        <v>208</v>
       </c>
       <c r="H88" t="s">
-        <v>249</v>
+        <v>209</v>
       </c>
     </row>
     <row r="89" spans="1:8">
-      <c r="A89">
-[...6 lines deleted...]
-        <v>305</v>
+      <c r="A89" t="s">
+        <v>8</v>
+      </c>
+      <c r="B89" t="s">
+        <v>8</v>
+      </c>
+      <c r="C89" t="s">
+        <v>8</v>
       </c>
       <c r="D89" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E89" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F89" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>251</v>
+        <v>210</v>
       </c>
       <c r="H89" t="s">
-        <v>252</v>
+        <v>211</v>
       </c>
     </row>
     <row r="90" spans="1:8">
-      <c r="A90">
-[...6 lines deleted...]
-        <v>306</v>
+      <c r="A90" t="s">
+        <v>8</v>
+      </c>
+      <c r="B90" t="s">
+        <v>8</v>
+      </c>
+      <c r="C90" t="s">
+        <v>8</v>
       </c>
       <c r="D90" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E90" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F90" t="s">
-        <v>253</v>
+        <v>28</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>254</v>
+        <v>212</v>
       </c>
       <c r="H90" t="s">
-        <v>255</v>
+        <v>213</v>
       </c>
     </row>
     <row r="91" spans="1:8">
-      <c r="A91">
-[...6 lines deleted...]
-        <v>307</v>
+      <c r="A91" t="s">
+        <v>8</v>
+      </c>
+      <c r="B91" t="s">
+        <v>8</v>
+      </c>
+      <c r="C91" t="s">
+        <v>8</v>
       </c>
       <c r="D91" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E91" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F91" t="s">
-        <v>256</v>
+        <v>28</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>257</v>
+        <v>214</v>
       </c>
       <c r="H91" t="s">
-        <v>258</v>
+        <v>215</v>
       </c>
     </row>
     <row r="92" spans="1:8">
-      <c r="A92">
-[...6 lines deleted...]
-        <v>308</v>
+      <c r="A92" t="s">
+        <v>8</v>
+      </c>
+      <c r="B92" t="s">
+        <v>8</v>
+      </c>
+      <c r="C92" t="s">
+        <v>8</v>
       </c>
       <c r="D92" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E92" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F92" t="s">
-        <v>259</v>
+        <v>28</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>260</v>
+        <v>216</v>
       </c>
       <c r="H92" t="s">
-        <v>261</v>
+        <v>217</v>
       </c>
     </row>
     <row r="93" spans="1:8">
-      <c r="A93">
-[...6 lines deleted...]
-        <v>309</v>
+      <c r="A93" t="s">
+        <v>8</v>
+      </c>
+      <c r="B93" t="s">
+        <v>8</v>
+      </c>
+      <c r="C93" t="s">
+        <v>8</v>
       </c>
       <c r="D93" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E93" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F93" t="s">
-        <v>262</v>
+        <v>68</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>263</v>
+        <v>218</v>
       </c>
       <c r="H93" t="s">
-        <v>264</v>
+        <v>219</v>
       </c>
     </row>
     <row r="94" spans="1:8">
-      <c r="A94">
-[...6 lines deleted...]
-        <v>310</v>
+      <c r="A94" t="s">
+        <v>8</v>
+      </c>
+      <c r="B94" t="s">
+        <v>8</v>
+      </c>
+      <c r="C94" t="s">
+        <v>8</v>
       </c>
       <c r="D94" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E94" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F94" t="s">
-        <v>265</v>
+        <v>44</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>266</v>
+        <v>220</v>
       </c>
       <c r="H94" t="s">
-        <v>267</v>
+        <v>221</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
         <v>1233</v>
       </c>
       <c r="B95">
         <v>2009</v>
       </c>
       <c r="C95">
         <v>374</v>
       </c>
       <c r="D95" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E95" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F95" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>268</v>
+        <v>222</v>
       </c>
       <c r="H95" t="s">
-        <v>269</v>
+        <v>223</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>1229</v>
       </c>
       <c r="B96">
         <v>2011</v>
       </c>
       <c r="C96">
         <v>303</v>
       </c>
       <c r="D96" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E96" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F96" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>270</v>
+        <v>224</v>
       </c>
       <c r="H96" t="s">
-        <v>271</v>
+        <v>225</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>1228</v>
       </c>
       <c r="B97">
         <v>2011</v>
       </c>
       <c r="C97">
         <v>302</v>
       </c>
       <c r="D97" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E97" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F97" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>272</v>
+        <v>226</v>
       </c>
       <c r="H97" t="s">
-        <v>273</v>
+        <v>227</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>1227</v>
       </c>
       <c r="B98">
         <v>2011</v>
       </c>
       <c r="C98">
         <v>301</v>
       </c>
       <c r="D98" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E98" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F98" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>274</v>
+        <v>228</v>
       </c>
       <c r="H98" t="s">
-        <v>275</v>
+        <v>229</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>1226</v>
       </c>
       <c r="B99">
         <v>2011</v>
       </c>
       <c r="C99">
         <v>300</v>
       </c>
       <c r="D99" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E99" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F99" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>276</v>
+        <v>230</v>
       </c>
       <c r="H99" t="s">
-        <v>277</v>
+        <v>231</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>1225</v>
       </c>
       <c r="B100">
         <v>2009</v>
       </c>
       <c r="C100">
         <v>373</v>
       </c>
       <c r="D100" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E100" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F100" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>278</v>
+        <v>232</v>
       </c>
       <c r="H100" t="s">
-        <v>279</v>
+        <v>233</v>
       </c>
     </row>
     <row r="101" spans="1:8">
-      <c r="A101">
-[...6 lines deleted...]
-        <v>296</v>
+      <c r="A101" t="s">
+        <v>8</v>
+      </c>
+      <c r="B101" t="s">
+        <v>8</v>
+      </c>
+      <c r="C101" t="s">
+        <v>8</v>
       </c>
       <c r="D101" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E101" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F101" t="s">
-        <v>280</v>
+        <v>68</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>281</v>
+        <v>234</v>
       </c>
       <c r="H101" t="s">
-        <v>282</v>
+        <v>235</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>1145</v>
       </c>
       <c r="B102">
         <v>2009</v>
       </c>
       <c r="C102">
         <v>296</v>
       </c>
       <c r="D102" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E102" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F102" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>283</v>
+        <v>236</v>
       </c>
       <c r="H102" t="s">
-        <v>284</v>
+        <v>237</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
         <v>1144</v>
       </c>
       <c r="B103">
         <v>2009</v>
       </c>
       <c r="C103">
         <v>295</v>
       </c>
       <c r="D103" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E103" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F103" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>285</v>
+        <v>238</v>
       </c>
       <c r="H103" t="s">
-        <v>286</v>
+        <v>239</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
         <v>1143</v>
       </c>
       <c r="B104">
         <v>2009</v>
       </c>
       <c r="C104">
         <v>294</v>
       </c>
       <c r="D104" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E104" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F104" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>287</v>
+        <v>240</v>
       </c>
       <c r="H104" t="s">
-        <v>288</v>
+        <v>241</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>1137</v>
       </c>
       <c r="B105">
         <v>2009</v>
       </c>
       <c r="C105">
         <v>287</v>
       </c>
       <c r="D105" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E105" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F105" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>289</v>
+        <v>242</v>
       </c>
       <c r="H105" t="s">
-        <v>290</v>
+        <v>243</v>
       </c>
     </row>
     <row r="106" spans="1:8">
-      <c r="A106">
-[...6 lines deleted...]
-        <v>472</v>
+      <c r="A106" t="s">
+        <v>8</v>
+      </c>
+      <c r="B106" t="s">
+        <v>8</v>
+      </c>
+      <c r="C106" t="s">
+        <v>8</v>
       </c>
       <c r="D106" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E106" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F106" t="s">
-        <v>291</v>
+        <v>173</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>292</v>
+        <v>244</v>
       </c>
       <c r="H106" t="s">
-        <v>293</v>
+        <v>245</v>
       </c>
     </row>
     <row r="107" spans="1:8">
-      <c r="A107">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="A107" t="s">
+        <v>8</v>
+      </c>
+      <c r="B107" t="s">
+        <v>8</v>
+      </c>
+      <c r="C107" t="s">
+        <v>8</v>
       </c>
       <c r="D107" t="s">
         <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>27</v>
       </c>
       <c r="F107" t="s">
-        <v>294</v>
+        <v>44</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>295</v>
+        <v>246</v>
       </c>
       <c r="H107" t="s">
-        <v>296</v>
+        <v>247</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>1069</v>
       </c>
       <c r="B108">
         <v>2011</v>
       </c>
       <c r="C108">
         <v>10</v>
       </c>
       <c r="D108" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E108" t="s">
+        <v>15</v>
+      </c>
+      <c r="F108" t="s">
+        <v>16</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H108" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>8</v>
+      </c>
+      <c r="B109" t="s">
+        <v>8</v>
+      </c>
+      <c r="C109" t="s">
+        <v>8</v>
+      </c>
+      <c r="D109" t="s">
         <v>14</v>
       </c>
-      <c r="F108" t="s">
+      <c r="E109" t="s">
         <v>15</v>
       </c>
-      <c r="G108" s="1" t="s">
-[...19 lines deleted...]
-      <c r="E109" t="s">
+      <c r="F109" t="s">
+        <v>44</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H109" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>8</v>
+      </c>
+      <c r="B110" t="s">
+        <v>8</v>
+      </c>
+      <c r="C110" t="s">
+        <v>8</v>
+      </c>
+      <c r="D110" t="s">
         <v>14</v>
       </c>
-      <c r="F109" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E110" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F110" t="s">
-        <v>301</v>
+        <v>44</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>302</v>
+        <v>252</v>
       </c>
       <c r="H110" t="s">
-        <v>303</v>
+        <v>253</v>
       </c>
     </row>
     <row r="111" spans="1:8">
-      <c r="A111">
-[...6 lines deleted...]
-        <v>489</v>
+      <c r="A111" t="s">
+        <v>8</v>
+      </c>
+      <c r="B111" t="s">
+        <v>8</v>
+      </c>
+      <c r="C111" t="s">
+        <v>8</v>
       </c>
       <c r="D111" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E111" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F111" t="s">
-        <v>304</v>
+        <v>44</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>305</v>
+        <v>254</v>
       </c>
       <c r="H111" t="s">
-        <v>306</v>
+        <v>255</v>
       </c>
     </row>
     <row r="112" spans="1:8">
-      <c r="A112">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="A112" t="s">
+        <v>8</v>
+      </c>
+      <c r="B112" t="s">
+        <v>8</v>
+      </c>
+      <c r="C112" t="s">
+        <v>8</v>
       </c>
       <c r="D112" t="s">
+        <v>58</v>
+      </c>
+      <c r="E112" t="s">
         <v>59</v>
       </c>
-      <c r="E112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F112" t="s">
-        <v>307</v>
+        <v>16</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>308</v>
+        <v>256</v>
       </c>
       <c r="H112" t="s">
-        <v>309</v>
+        <v>257</v>
       </c>
     </row>
     <row r="113" spans="1:8">
-      <c r="A113">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="A113" t="s">
+        <v>8</v>
+      </c>
+      <c r="B113" t="s">
+        <v>8</v>
+      </c>
+      <c r="C113" t="s">
+        <v>8</v>
       </c>
       <c r="D113" t="s">
         <v>26</v>
       </c>
       <c r="E113" t="s">
         <v>27</v>
       </c>
       <c r="F113" t="s">
-        <v>310</v>
+        <v>16</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>311</v>
+        <v>258</v>
       </c>
       <c r="H113" t="s">
-        <v>312</v>
+        <v>259</v>
       </c>
     </row>
     <row r="114" spans="1:8">
-      <c r="A114">
-[...6 lines deleted...]
-        <v>283</v>
+      <c r="A114" t="s">
+        <v>8</v>
+      </c>
+      <c r="B114" t="s">
+        <v>8</v>
+      </c>
+      <c r="C114" t="s">
+        <v>8</v>
       </c>
       <c r="D114" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E114" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F114" t="s">
-        <v>313</v>
+        <v>28</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>314</v>
+        <v>260</v>
       </c>
       <c r="H114" t="s">
-        <v>315</v>
+        <v>261</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
         <v>933</v>
       </c>
       <c r="B115">
         <v>2011</v>
       </c>
       <c r="C115">
         <v>275</v>
       </c>
       <c r="D115" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E115" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F115" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>316</v>
+        <v>262</v>
       </c>
       <c r="H115" t="s">
-        <v>317</v>
+        <v>263</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
         <v>932</v>
       </c>
       <c r="B116">
         <v>2011</v>
       </c>
       <c r="C116">
         <v>274</v>
       </c>
       <c r="D116" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E116" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F116" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>318</v>
+        <v>264</v>
       </c>
       <c r="H116" t="s">
-        <v>319</v>
+        <v>265</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
         <v>931</v>
       </c>
       <c r="B117">
         <v>2011</v>
       </c>
       <c r="C117">
         <v>273</v>
       </c>
       <c r="D117" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E117" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F117" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>320</v>
+        <v>266</v>
       </c>
       <c r="H117" t="s">
-        <v>321</v>
+        <v>267</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
         <v>930</v>
       </c>
       <c r="B118">
         <v>2011</v>
       </c>
       <c r="C118">
         <v>272</v>
       </c>
       <c r="D118" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E118" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F118" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>322</v>
+        <v>268</v>
       </c>
       <c r="H118" t="s">
-        <v>323</v>
+        <v>269</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
         <v>927</v>
       </c>
       <c r="B119">
         <v>2010</v>
       </c>
       <c r="C119">
         <v>239</v>
       </c>
       <c r="D119" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E119" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F119" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>324</v>
+        <v>270</v>
       </c>
       <c r="H119" t="s">
-        <v>325</v>
+        <v>271</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
         <v>920</v>
       </c>
       <c r="B120">
         <v>2010</v>
       </c>
       <c r="C120">
         <v>231</v>
       </c>
       <c r="D120" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E120" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F120" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>326</v>
+        <v>272</v>
       </c>
       <c r="H120" t="s">
-        <v>327</v>
+        <v>273</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
         <v>902</v>
       </c>
       <c r="B121">
         <v>2010</v>
       </c>
       <c r="C121">
         <v>213</v>
       </c>
       <c r="D121" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E121" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F121" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>328</v>
+        <v>274</v>
       </c>
       <c r="H121" t="s">
-        <v>273</v>
+        <v>227</v>
       </c>
     </row>
     <row r="122" spans="1:8">
-      <c r="A122">
-[...6 lines deleted...]
-        <v>212</v>
+      <c r="A122" t="s">
+        <v>8</v>
+      </c>
+      <c r="B122" t="s">
+        <v>8</v>
+      </c>
+      <c r="C122" t="s">
+        <v>8</v>
       </c>
       <c r="D122" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E122" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F122" t="s">
-        <v>329</v>
+        <v>102</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>330</v>
+        <v>275</v>
       </c>
       <c r="H122" t="s">
-        <v>331</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
         <v>886</v>
       </c>
       <c r="B123">
         <v>2010</v>
       </c>
       <c r="C123">
         <v>196</v>
       </c>
       <c r="D123" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E123" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F123" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>332</v>
+        <v>277</v>
       </c>
       <c r="H123" t="s">
-        <v>333</v>
+        <v>278</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
         <v>885</v>
       </c>
       <c r="B124">
         <v>2010</v>
       </c>
       <c r="C124">
         <v>195</v>
       </c>
       <c r="D124" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E124" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F124" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>334</v>
+        <v>279</v>
       </c>
       <c r="H124" t="s">
-        <v>335</v>
+        <v>280</v>
       </c>
     </row>
     <row r="125" spans="1:8">
-      <c r="A125">
-[...6 lines deleted...]
-        <v>175</v>
+      <c r="A125" t="s">
+        <v>8</v>
+      </c>
+      <c r="B125" t="s">
+        <v>8</v>
+      </c>
+      <c r="C125" t="s">
+        <v>8</v>
       </c>
       <c r="D125" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E125" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F125" t="s">
-        <v>336</v>
+        <v>28</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>337</v>
+        <v>281</v>
       </c>
       <c r="H125" t="s">
-        <v>338</v>
+        <v>282</v>
       </c>
     </row>
     <row r="126" spans="1:8">
-      <c r="A126">
-[...6 lines deleted...]
-        <v>168</v>
+      <c r="A126" t="s">
+        <v>8</v>
+      </c>
+      <c r="B126" t="s">
+        <v>8</v>
+      </c>
+      <c r="C126" t="s">
+        <v>8</v>
       </c>
       <c r="D126" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E126" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F126" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>340</v>
+        <v>283</v>
       </c>
       <c r="H126" t="s">
-        <v>341</v>
+        <v>284</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
         <v>846</v>
       </c>
       <c r="B127">
         <v>2010</v>
       </c>
       <c r="C127">
         <v>162</v>
       </c>
       <c r="D127" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E127" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F127" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>342</v>
+        <v>285</v>
       </c>
       <c r="H127" t="s">
-        <v>343</v>
+        <v>286</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
         <v>845</v>
       </c>
       <c r="B128">
         <v>2010</v>
       </c>
       <c r="C128">
         <v>161</v>
       </c>
       <c r="D128" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E128" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F128" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>344</v>
+        <v>287</v>
       </c>
       <c r="H128" t="s">
-        <v>345</v>
+        <v>288</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
         <v>844</v>
       </c>
       <c r="B129">
         <v>2010</v>
       </c>
       <c r="C129">
         <v>160</v>
       </c>
       <c r="D129" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E129" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F129" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>346</v>
+        <v>289</v>
       </c>
       <c r="H129" t="s">
-        <v>347</v>
+        <v>290</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
         <v>843</v>
       </c>
       <c r="B130">
         <v>2010</v>
       </c>
       <c r="C130">
         <v>159</v>
       </c>
       <c r="D130" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E130" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F130" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>348</v>
+        <v>291</v>
       </c>
       <c r="H130" t="s">
-        <v>349</v>
+        <v>292</v>
       </c>
     </row>
     <row r="131" spans="1:8">
-      <c r="A131">
-[...6 lines deleted...]
-        <v>154</v>
+      <c r="A131" t="s">
+        <v>8</v>
+      </c>
+      <c r="B131" t="s">
+        <v>8</v>
+      </c>
+      <c r="C131" t="s">
+        <v>8</v>
       </c>
       <c r="D131" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E131" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F131" t="s">
-        <v>350</v>
+        <v>55</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>351</v>
+        <v>293</v>
       </c>
       <c r="H131" t="s">
-        <v>352</v>
+        <v>294</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
         <v>820</v>
       </c>
       <c r="B132">
         <v>2010</v>
       </c>
       <c r="C132">
         <v>137</v>
       </c>
       <c r="D132" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E132" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F132" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>353</v>
+        <v>295</v>
       </c>
       <c r="H132" t="s">
-        <v>354</v>
+        <v>296</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
         <v>813</v>
       </c>
       <c r="B133">
         <v>2010</v>
       </c>
       <c r="C133">
         <v>130</v>
       </c>
       <c r="D133" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E133" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F133" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>355</v>
+        <v>297</v>
       </c>
       <c r="H133" t="s">
-        <v>356</v>
+        <v>298</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
         <v>811</v>
       </c>
       <c r="B134">
         <v>2010</v>
       </c>
       <c r="C134">
         <v>128</v>
       </c>
       <c r="D134" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E134" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F134" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>357</v>
+        <v>299</v>
       </c>
       <c r="H134" t="s">
-        <v>358</v>
+        <v>300</v>
       </c>
     </row>
     <row r="135" spans="1:8">
-      <c r="A135">
-[...6 lines deleted...]
-        <v>124</v>
+      <c r="A135" t="s">
+        <v>8</v>
+      </c>
+      <c r="B135" t="s">
+        <v>8</v>
+      </c>
+      <c r="C135" t="s">
+        <v>8</v>
       </c>
       <c r="D135" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E135" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F135" t="s">
-        <v>359</v>
+        <v>16</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>360</v>
+        <v>301</v>
       </c>
       <c r="H135" t="s">
-        <v>361</v>
+        <v>302</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
         <v>806</v>
       </c>
       <c r="B136">
         <v>2010</v>
       </c>
       <c r="C136">
         <v>123</v>
       </c>
       <c r="D136" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E136" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F136" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>362</v>
+        <v>303</v>
       </c>
       <c r="H136" t="s">
-        <v>363</v>
+        <v>304</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
         <v>784</v>
       </c>
       <c r="B137">
         <v>2010</v>
       </c>
       <c r="C137">
         <v>100</v>
       </c>
       <c r="D137" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E137" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F137" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>364</v>
+        <v>305</v>
       </c>
       <c r="H137" t="s">
-        <v>365</v>
+        <v>306</v>
       </c>
     </row>
     <row r="138" spans="1:8">
-      <c r="A138">
-[...6 lines deleted...]
-        <v>99</v>
+      <c r="A138" t="s">
+        <v>8</v>
+      </c>
+      <c r="B138" t="s">
+        <v>8</v>
+      </c>
+      <c r="C138" t="s">
+        <v>8</v>
       </c>
       <c r="D138" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E138" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F138" t="s">
-        <v>366</v>
+        <v>23</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>367</v>
+        <v>307</v>
       </c>
       <c r="H138" t="s">
-        <v>368</v>
+        <v>308</v>
       </c>
     </row>
     <row r="139" spans="1:8">
-      <c r="A139">
-[...6 lines deleted...]
-        <v>94</v>
+      <c r="A139" t="s">
+        <v>8</v>
+      </c>
+      <c r="B139" t="s">
+        <v>8</v>
+      </c>
+      <c r="C139" t="s">
+        <v>8</v>
       </c>
       <c r="D139" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E139" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F139" t="s">
-        <v>369</v>
+        <v>23</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>370</v>
+        <v>309</v>
       </c>
       <c r="H139" t="s">
-        <v>371</v>
+        <v>310</v>
       </c>
     </row>
     <row r="140" spans="1:8">
-      <c r="A140">
-[...6 lines deleted...]
-        <v>86</v>
+      <c r="A140" t="s">
+        <v>8</v>
+      </c>
+      <c r="B140" t="s">
+        <v>8</v>
+      </c>
+      <c r="C140" t="s">
+        <v>8</v>
       </c>
       <c r="D140" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E140" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F140" t="s">
-        <v>372</v>
+        <v>55</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>373</v>
+        <v>311</v>
       </c>
       <c r="H140" t="s">
-        <v>374</v>
+        <v>312</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
         <v>769</v>
       </c>
       <c r="B141">
         <v>2010</v>
       </c>
       <c r="C141">
         <v>78</v>
       </c>
       <c r="D141" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E141" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F141" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>375</v>
+        <v>313</v>
       </c>
       <c r="H141" t="s">
-        <v>376</v>
+        <v>314</v>
       </c>
     </row>
     <row r="142" spans="1:8">
-      <c r="A142">
-[...6 lines deleted...]
-        <v>57</v>
+      <c r="A142" t="s">
+        <v>8</v>
+      </c>
+      <c r="B142" t="s">
+        <v>8</v>
+      </c>
+      <c r="C142" t="s">
+        <v>8</v>
       </c>
       <c r="D142" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E142" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F142" t="s">
-        <v>377</v>
+        <v>68</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>378</v>
+        <v>315</v>
       </c>
       <c r="H142" t="s">
-        <v>379</v>
+        <v>316</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
         <v>749</v>
       </c>
       <c r="B143">
         <v>2010</v>
       </c>
       <c r="C143">
         <v>51</v>
       </c>
       <c r="D143" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E143" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F143" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>380</v>
+        <v>317</v>
       </c>
       <c r="H143" t="s">
-        <v>381</v>
+        <v>318</v>
       </c>
     </row>
     <row r="144" spans="1:8">
-      <c r="A144">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="A144" t="s">
+        <v>8</v>
+      </c>
+      <c r="B144" t="s">
+        <v>8</v>
+      </c>
+      <c r="C144" t="s">
+        <v>8</v>
       </c>
       <c r="D144" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E144" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F144" t="s">
-        <v>382</v>
+        <v>173</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>383</v>
+        <v>319</v>
       </c>
       <c r="H144" t="s">
-        <v>384</v>
+        <v>320</v>
       </c>
     </row>
     <row r="145" spans="1:8">
-      <c r="A145">
-[...6 lines deleted...]
-        <v>27</v>
+      <c r="A145" t="s">
+        <v>8</v>
+      </c>
+      <c r="B145" t="s">
+        <v>8</v>
+      </c>
+      <c r="C145" t="s">
+        <v>8</v>
       </c>
       <c r="D145" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E145" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F145" t="s">
-        <v>385</v>
+        <v>68</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>386</v>
+        <v>321</v>
       </c>
       <c r="H145" t="s">
-        <v>387</v>
+        <v>322</v>
       </c>
     </row>
     <row r="146" spans="1:8">
-      <c r="A146">
-[...6 lines deleted...]
-        <v>104</v>
+      <c r="A146" t="s">
+        <v>8</v>
+      </c>
+      <c r="B146" t="s">
+        <v>8</v>
+      </c>
+      <c r="C146" t="s">
+        <v>8</v>
       </c>
       <c r="D146" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E146" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F146" t="s">
-        <v>388</v>
+        <v>55</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>389</v>
+        <v>323</v>
       </c>
       <c r="H146" t="s">
-        <v>390</v>
+        <v>324</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
         <v>659</v>
       </c>
       <c r="B147">
         <v>2011</v>
       </c>
       <c r="C147">
         <v>100</v>
       </c>
       <c r="D147" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E147" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F147" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>391</v>
+        <v>325</v>
       </c>
       <c r="H147" t="s">
-        <v>392</v>
+        <v>326</v>
       </c>
     </row>
     <row r="148" spans="1:8">
-      <c r="A148">
-[...6 lines deleted...]
-        <v>98</v>
+      <c r="A148" t="s">
+        <v>8</v>
+      </c>
+      <c r="B148" t="s">
+        <v>8</v>
+      </c>
+      <c r="C148" t="s">
+        <v>8</v>
       </c>
       <c r="D148" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E148" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F148" t="s">
-        <v>393</v>
+        <v>55</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>394</v>
+        <v>327</v>
       </c>
       <c r="H148" t="s">
-        <v>395</v>
+        <v>328</v>
       </c>
     </row>
     <row r="149" spans="1:8">
-      <c r="A149">
-[...6 lines deleted...]
-        <v>85</v>
+      <c r="A149" t="s">
+        <v>8</v>
+      </c>
+      <c r="B149" t="s">
+        <v>8</v>
+      </c>
+      <c r="C149" t="s">
+        <v>8</v>
       </c>
       <c r="D149" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E149" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F149" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>396</v>
+        <v>329</v>
       </c>
       <c r="H149" t="s">
-        <v>397</v>
+        <v>330</v>
       </c>
     </row>
     <row r="150" spans="1:8">
-      <c r="A150">
-[...6 lines deleted...]
-        <v>84</v>
+      <c r="A150" t="s">
+        <v>8</v>
+      </c>
+      <c r="B150" t="s">
+        <v>8</v>
+      </c>
+      <c r="C150" t="s">
+        <v>8</v>
       </c>
       <c r="D150" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E150" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F150" t="s">
-        <v>190</v>
+        <v>16</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>398</v>
+        <v>331</v>
       </c>
       <c r="H150" t="s">
-        <v>399</v>
+        <v>332</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
         <v>640</v>
       </c>
       <c r="B151">
         <v>2011</v>
       </c>
       <c r="C151">
         <v>81</v>
       </c>
       <c r="D151" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E151" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F151" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>400</v>
+        <v>333</v>
       </c>
       <c r="H151" t="s">
-        <v>401</v>
+        <v>334</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
         <v>629</v>
       </c>
       <c r="B152">
         <v>2011</v>
       </c>
       <c r="C152">
         <v>241</v>
       </c>
       <c r="D152" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E152" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F152" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>402</v>
+        <v>335</v>
       </c>
       <c r="H152" t="s">
-        <v>403</v>
+        <v>336</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
         <v>628</v>
       </c>
       <c r="B153">
         <v>2011</v>
       </c>
       <c r="C153">
         <v>240</v>
       </c>
       <c r="D153" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E153" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F153" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>404</v>
+        <v>337</v>
       </c>
       <c r="H153" t="s">
-        <v>405</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
         <v>627</v>
       </c>
       <c r="B154">
         <v>2011</v>
       </c>
       <c r="C154">
         <v>239</v>
       </c>
       <c r="D154" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E154" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F154" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>406</v>
+        <v>339</v>
       </c>
       <c r="H154" t="s">
-        <v>407</v>
+        <v>340</v>
       </c>
     </row>
     <row r="155" spans="1:8">
-      <c r="A155">
-[...6 lines deleted...]
-        <v>65</v>
+      <c r="A155" t="s">
+        <v>8</v>
+      </c>
+      <c r="B155" t="s">
+        <v>8</v>
+      </c>
+      <c r="C155" t="s">
+        <v>8</v>
       </c>
       <c r="D155" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E155" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F155" t="s">
-        <v>408</v>
+        <v>35</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>409</v>
+        <v>341</v>
       </c>
       <c r="H155" t="s">
-        <v>410</v>
+        <v>342</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
         <v>614</v>
       </c>
       <c r="B156">
         <v>2011</v>
       </c>
       <c r="C156">
         <v>60</v>
       </c>
       <c r="D156" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E156" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F156" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>411</v>
+        <v>343</v>
       </c>
       <c r="H156" t="s">
-        <v>412</v>
+        <v>344</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
         <v>612</v>
       </c>
       <c r="B157">
         <v>2011</v>
       </c>
       <c r="C157">
         <v>58</v>
       </c>
       <c r="D157" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E157" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F157" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>413</v>
+        <v>345</v>
       </c>
       <c r="H157" t="s">
-        <v>414</v>
+        <v>346</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
         <v>611</v>
       </c>
       <c r="B158">
         <v>2011</v>
       </c>
       <c r="C158">
         <v>57</v>
       </c>
       <c r="D158" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E158" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F158" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>415</v>
+        <v>347</v>
       </c>
       <c r="H158" t="s">
-        <v>416</v>
+        <v>348</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
         <v>595</v>
       </c>
       <c r="B159">
         <v>2011</v>
       </c>
       <c r="C159">
         <v>40</v>
       </c>
       <c r="D159" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E159" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F159" t="s">
+        <v>16</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H159" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>8</v>
+      </c>
+      <c r="B160" t="s">
+        <v>8</v>
+      </c>
+      <c r="C160" t="s">
+        <v>8</v>
+      </c>
+      <c r="D160" t="s">
+        <v>14</v>
+      </c>
+      <c r="E160" t="s">
         <v>15</v>
       </c>
-      <c r="G159" s="1" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="F160" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>419</v>
+        <v>351</v>
       </c>
       <c r="H160" t="s">
-        <v>420</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
         <v>547</v>
       </c>
       <c r="B161">
         <v>2011</v>
       </c>
       <c r="C161">
         <v>223</v>
       </c>
       <c r="D161" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E161" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F161" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>421</v>
+        <v>353</v>
       </c>
       <c r="H161" t="s">
-        <v>422</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
         <v>546</v>
       </c>
       <c r="B162">
         <v>2011</v>
       </c>
       <c r="C162">
         <v>222</v>
       </c>
       <c r="D162" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E162" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F162" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>423</v>
+        <v>355</v>
       </c>
       <c r="H162" t="s">
-        <v>424</v>
+        <v>356</v>
       </c>
     </row>
     <row r="163" spans="1:8">
-      <c r="A163">
-[...6 lines deleted...]
-        <v>132</v>
+      <c r="A163" t="s">
+        <v>8</v>
+      </c>
+      <c r="B163" t="s">
+        <v>8</v>
+      </c>
+      <c r="C163" t="s">
+        <v>8</v>
       </c>
       <c r="D163" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E163" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F163" t="s">
-        <v>425</v>
+        <v>16</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>426</v>
+        <v>357</v>
       </c>
       <c r="H163" t="s">
-        <v>427</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
         <v>538</v>
       </c>
       <c r="B164">
         <v>2011</v>
       </c>
       <c r="C164">
         <v>135</v>
       </c>
       <c r="D164" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E164" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F164" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>428</v>
+        <v>359</v>
       </c>
       <c r="H164" t="s">
-        <v>429</v>
+        <v>360</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
         <v>533</v>
       </c>
       <c r="B165">
         <v>2009</v>
       </c>
       <c r="C165">
         <v>459</v>
       </c>
       <c r="D165" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E165" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F165" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>430</v>
+        <v>361</v>
       </c>
       <c r="H165" t="s">
-        <v>431</v>
+        <v>362</v>
       </c>
     </row>
     <row r="166" spans="1:8">
-      <c r="A166">
-[...6 lines deleted...]
-        <v>454</v>
+      <c r="A166" t="s">
+        <v>8</v>
+      </c>
+      <c r="B166" t="s">
+        <v>8</v>
+      </c>
+      <c r="C166" t="s">
+        <v>8</v>
       </c>
       <c r="D166" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E166" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F166" t="s">
-        <v>432</v>
+        <v>173</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>433</v>
+        <v>363</v>
       </c>
       <c r="H166" t="s">
-        <v>434</v>
+        <v>364</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
         <v>517</v>
       </c>
       <c r="B167">
         <v>2009</v>
       </c>
       <c r="C167">
         <v>266</v>
       </c>
       <c r="D167" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E167" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F167" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>435</v>
+        <v>365</v>
       </c>
       <c r="H167" t="s">
-        <v>436</v>
+        <v>366</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
         <v>515</v>
       </c>
       <c r="B168">
         <v>2009</v>
       </c>
       <c r="C168">
         <v>264</v>
       </c>
       <c r="D168" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E168" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F168" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>437</v>
+        <v>367</v>
       </c>
       <c r="H168" t="s">
-        <v>438</v>
+        <v>368</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
         <v>514</v>
       </c>
       <c r="B169">
         <v>2009</v>
       </c>
       <c r="C169">
         <v>263</v>
       </c>
       <c r="D169" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E169" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F169" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>439</v>
+        <v>369</v>
       </c>
       <c r="H169" t="s">
-        <v>440</v>
+        <v>370</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
         <v>513</v>
       </c>
       <c r="B170">
         <v>2009</v>
       </c>
       <c r="C170">
         <v>262</v>
       </c>
       <c r="D170" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E170" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F170" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>441</v>
+        <v>371</v>
       </c>
       <c r="H170" t="s">
-        <v>442</v>
+        <v>372</v>
       </c>
     </row>
     <row r="171" spans="1:8">
-      <c r="A171">
-[...6 lines deleted...]
-        <v>218</v>
+      <c r="A171" t="s">
+        <v>8</v>
+      </c>
+      <c r="B171" t="s">
+        <v>8</v>
+      </c>
+      <c r="C171" t="s">
+        <v>8</v>
       </c>
       <c r="D171" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E171" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F171" t="s">
-        <v>443</v>
+        <v>16</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>444</v>
+        <v>373</v>
       </c>
       <c r="H171" t="s">
-        <v>445</v>
+        <v>374</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
         <v>485</v>
       </c>
       <c r="B172">
         <v>2009</v>
       </c>
       <c r="C172">
         <v>235</v>
       </c>
       <c r="D172" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E172" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F172" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>446</v>
+        <v>375</v>
       </c>
       <c r="H172" t="s">
-        <v>447</v>
+        <v>376</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
         <v>482</v>
       </c>
       <c r="B173">
         <v>2009</v>
       </c>
       <c r="C173">
         <v>233</v>
       </c>
       <c r="D173" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E173" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F173" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>448</v>
+        <v>377</v>
       </c>
       <c r="H173" t="s">
-        <v>449</v>
+        <v>378</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
         <v>475</v>
       </c>
       <c r="B174">
         <v>2009</v>
       </c>
       <c r="C174">
         <v>232</v>
       </c>
       <c r="D174" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E174" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F174" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>450</v>
+        <v>379</v>
       </c>
       <c r="H174" t="s">
-        <v>451</v>
+        <v>380</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
         <v>473</v>
       </c>
       <c r="B175">
         <v>2009</v>
       </c>
       <c r="C175">
         <v>231</v>
       </c>
       <c r="D175" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E175" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F175" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>452</v>
+        <v>381</v>
       </c>
       <c r="H175" t="s">
-        <v>453</v>
+        <v>382</v>
       </c>
     </row>
     <row r="176" spans="1:8">
-      <c r="A176">
-[...6 lines deleted...]
-        <v>446</v>
+      <c r="A176" t="s">
+        <v>8</v>
+      </c>
+      <c r="B176" t="s">
+        <v>8</v>
+      </c>
+      <c r="C176" t="s">
+        <v>8</v>
       </c>
       <c r="D176" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E176" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F176" t="s">
-        <v>454</v>
+        <v>16</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>455</v>
+        <v>383</v>
       </c>
       <c r="H176" t="s">
-        <v>456</v>
+        <v>384</v>
       </c>
     </row>
     <row r="177" spans="1:8">
-      <c r="A177">
-[...6 lines deleted...]
-        <v>207</v>
+      <c r="A177" t="s">
+        <v>8</v>
+      </c>
+      <c r="B177" t="s">
+        <v>8</v>
+      </c>
+      <c r="C177" t="s">
+        <v>8</v>
       </c>
       <c r="D177" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E177" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F177" t="s">
-        <v>457</v>
+        <v>55</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>458</v>
+        <v>385</v>
       </c>
       <c r="H177" t="s">
-        <v>459</v>
+        <v>386</v>
       </c>
     </row>
     <row r="178" spans="1:8">
-      <c r="A178">
-[...6 lines deleted...]
-        <v>442</v>
+      <c r="A178" t="s">
+        <v>8</v>
+      </c>
+      <c r="B178" t="s">
+        <v>8</v>
+      </c>
+      <c r="C178" t="s">
+        <v>8</v>
       </c>
       <c r="D178" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E178" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F178" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>461</v>
+        <v>387</v>
       </c>
       <c r="H178" t="s">
-        <v>462</v>
+        <v>388</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
         <v>431</v>
       </c>
       <c r="B179">
         <v>2009</v>
       </c>
       <c r="C179">
         <v>200</v>
       </c>
       <c r="D179" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E179" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F179" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>463</v>
+        <v>389</v>
       </c>
       <c r="H179" t="s">
-        <v>464</v>
+        <v>390</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
         <v>430</v>
       </c>
       <c r="B180">
         <v>2009</v>
       </c>
       <c r="C180">
         <v>199</v>
       </c>
       <c r="D180" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E180" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F180" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>465</v>
+        <v>391</v>
       </c>
       <c r="H180" t="s">
-        <v>466</v>
+        <v>392</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
         <v>429</v>
       </c>
       <c r="B181">
         <v>2009</v>
       </c>
       <c r="C181">
         <v>198</v>
       </c>
       <c r="D181" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E181" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F181" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>467</v>
+        <v>393</v>
       </c>
       <c r="H181" t="s">
-        <v>468</v>
+        <v>394</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
         <v>428</v>
       </c>
       <c r="B182">
         <v>2009</v>
       </c>
       <c r="C182">
         <v>197</v>
       </c>
       <c r="D182" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E182" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F182" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>469</v>
+        <v>395</v>
       </c>
       <c r="H182" t="s">
-        <v>470</v>
+        <v>396</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
         <v>426</v>
       </c>
       <c r="B183">
         <v>2009</v>
       </c>
       <c r="C183">
         <v>196</v>
       </c>
       <c r="D183" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E183" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F183" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>471</v>
+        <v>397</v>
       </c>
       <c r="H183" t="s">
-        <v>472</v>
+        <v>398</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
         <v>407</v>
       </c>
       <c r="B184">
         <v>2009</v>
       </c>
       <c r="C184">
         <v>434</v>
       </c>
       <c r="D184" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E184" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F184" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>473</v>
+        <v>399</v>
       </c>
       <c r="H184" t="s">
-        <v>474</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
         <v>377</v>
       </c>
       <c r="B185">
         <v>2009</v>
       </c>
       <c r="C185">
         <v>165</v>
       </c>
       <c r="D185" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E185" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F185" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>475</v>
+        <v>401</v>
       </c>
       <c r="H185" t="s">
-        <v>476</v>
+        <v>402</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
         <v>375</v>
       </c>
       <c r="B186">
         <v>2009</v>
       </c>
       <c r="C186">
         <v>164</v>
       </c>
       <c r="D186" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E186" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F186" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>477</v>
+        <v>403</v>
       </c>
       <c r="H186" t="s">
-        <v>478</v>
+        <v>404</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
         <v>374</v>
       </c>
       <c r="B187">
         <v>2009</v>
       </c>
       <c r="C187">
         <v>163</v>
       </c>
       <c r="D187" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E187" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F187" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>479</v>
+        <v>405</v>
       </c>
       <c r="H187" t="s">
-        <v>480</v>
+        <v>406</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
         <v>364</v>
       </c>
       <c r="B188">
         <v>2009</v>
       </c>
       <c r="C188">
         <v>415</v>
       </c>
       <c r="D188" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E188" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F188" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>481</v>
+        <v>407</v>
       </c>
       <c r="H188" t="s">
-        <v>482</v>
+        <v>408</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
         <v>319</v>
       </c>
       <c r="B189">
         <v>2009</v>
       </c>
       <c r="C189">
         <v>128</v>
       </c>
       <c r="D189" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E189" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F189" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>483</v>
+        <v>409</v>
       </c>
       <c r="H189" t="s">
-        <v>484</v>
+        <v>410</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
         <v>318</v>
       </c>
       <c r="B190">
         <v>2009</v>
       </c>
       <c r="C190">
         <v>127</v>
       </c>
       <c r="D190" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E190" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F190" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>485</v>
+        <v>411</v>
       </c>
       <c r="H190" t="s">
-        <v>486</v>
+        <v>412</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
         <v>316</v>
       </c>
       <c r="B191">
         <v>2009</v>
       </c>
       <c r="C191">
         <v>126</v>
       </c>
       <c r="D191" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E191" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F191" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>487</v>
+        <v>413</v>
       </c>
       <c r="H191" t="s">
-        <v>488</v>
+        <v>414</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
         <v>315</v>
       </c>
       <c r="B192">
         <v>2009</v>
       </c>
       <c r="C192">
         <v>125</v>
       </c>
       <c r="D192" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E192" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F192" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>489</v>
+        <v>415</v>
       </c>
       <c r="H192" t="s">
-        <v>490</v>
+        <v>416</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
         <v>314</v>
       </c>
       <c r="B193">
         <v>2009</v>
       </c>
       <c r="C193">
         <v>124</v>
       </c>
       <c r="D193" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E193" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F193" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>491</v>
+        <v>417</v>
       </c>
       <c r="H193" t="s">
-        <v>492</v>
+        <v>418</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
         <v>313</v>
       </c>
       <c r="B194">
         <v>2009</v>
       </c>
       <c r="C194">
         <v>123</v>
       </c>
       <c r="D194" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E194" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F194" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>493</v>
+        <v>419</v>
       </c>
       <c r="H194" t="s">
-        <v>494</v>
+        <v>420</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
         <v>309</v>
       </c>
       <c r="B195">
         <v>2009</v>
       </c>
       <c r="C195">
         <v>405</v>
       </c>
       <c r="D195" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E195" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F195" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>495</v>
+        <v>421</v>
       </c>
       <c r="H195" t="s">
-        <v>496</v>
+        <v>422</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
         <v>305</v>
       </c>
       <c r="B196">
         <v>2009</v>
       </c>
       <c r="C196">
         <v>404</v>
       </c>
       <c r="D196" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E196" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F196" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>497</v>
+        <v>423</v>
       </c>
       <c r="H196" t="s">
-        <v>498</v>
+        <v>424</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
         <v>297</v>
       </c>
       <c r="B197">
         <v>2009</v>
       </c>
       <c r="C197">
         <v>402</v>
       </c>
       <c r="D197" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E197" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F197" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>499</v>
+        <v>425</v>
       </c>
       <c r="H197" t="s">
-        <v>500</v>
+        <v>426</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
         <v>296</v>
       </c>
       <c r="B198">
         <v>2009</v>
       </c>
       <c r="C198">
         <v>403</v>
       </c>
       <c r="D198" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E198" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F198" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>501</v>
+        <v>427</v>
       </c>
       <c r="H198" t="s">
-        <v>502</v>
+        <v>428</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
         <v>268</v>
       </c>
       <c r="B199">
         <v>2009</v>
       </c>
       <c r="C199">
         <v>492</v>
       </c>
       <c r="D199" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E199" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F199" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>503</v>
+        <v>429</v>
       </c>
       <c r="H199" t="s">
-        <v>504</v>
+        <v>430</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
         <v>266</v>
       </c>
       <c r="B200">
         <v>2009</v>
       </c>
       <c r="C200">
         <v>493</v>
       </c>
       <c r="D200" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E200" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F200" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>505</v>
+        <v>431</v>
       </c>
       <c r="H200" t="s">
-        <v>506</v>
+        <v>432</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
         <v>230</v>
       </c>
       <c r="B201">
         <v>2009</v>
       </c>
       <c r="C201">
         <v>64</v>
       </c>
       <c r="D201" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E201" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F201" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>507</v>
+        <v>433</v>
       </c>
       <c r="H201" t="s">
-        <v>508</v>
+        <v>434</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
         <v>227</v>
       </c>
       <c r="B202">
         <v>2009</v>
       </c>
       <c r="C202">
         <v>62</v>
       </c>
       <c r="D202" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E202" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F202" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>509</v>
+        <v>435</v>
       </c>
       <c r="H202" t="s">
-        <v>510</v>
+        <v>436</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
         <v>226</v>
       </c>
       <c r="B203">
         <v>2009</v>
       </c>
       <c r="C203">
         <v>61</v>
       </c>
       <c r="D203" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E203" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F203" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>511</v>
+        <v>437</v>
       </c>
       <c r="H203" t="s">
-        <v>512</v>
+        <v>438</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
         <v>225</v>
       </c>
       <c r="B204">
         <v>2009</v>
       </c>
       <c r="C204">
         <v>60</v>
       </c>
       <c r="D204" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E204" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F204" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>513</v>
+        <v>439</v>
       </c>
       <c r="H204" t="s">
-        <v>514</v>
+        <v>440</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
         <v>223</v>
       </c>
       <c r="B205">
         <v>2009</v>
       </c>
       <c r="C205">
         <v>59</v>
       </c>
       <c r="D205" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E205" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F205" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>515</v>
+        <v>441</v>
       </c>
       <c r="H205" t="s">
-        <v>516</v>
+        <v>442</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
         <v>222</v>
       </c>
       <c r="B206">
         <v>2009</v>
       </c>
       <c r="C206">
         <v>58</v>
       </c>
       <c r="D206" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E206" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F206" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>517</v>
+        <v>443</v>
       </c>
       <c r="H206" t="s">
-        <v>518</v>
+        <v>444</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
         <v>221</v>
       </c>
       <c r="B207">
         <v>2009</v>
       </c>
       <c r="C207">
         <v>57</v>
       </c>
       <c r="D207" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E207" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F207" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>519</v>
+        <v>445</v>
       </c>
       <c r="H207" t="s">
-        <v>520</v>
+        <v>446</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
         <v>220</v>
       </c>
       <c r="B208">
         <v>2009</v>
       </c>
       <c r="C208">
         <v>56</v>
       </c>
       <c r="D208" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E208" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F208" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>521</v>
+        <v>447</v>
       </c>
       <c r="H208" t="s">
-        <v>522</v>
+        <v>448</v>
       </c>
     </row>
     <row r="209" spans="1:8">
-      <c r="A209">
-[...6 lines deleted...]
-        <v>514</v>
+      <c r="A209" t="s">
+        <v>8</v>
+      </c>
+      <c r="B209" t="s">
+        <v>8</v>
+      </c>
+      <c r="C209" t="s">
+        <v>8</v>
       </c>
       <c r="D209" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E209" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F209" t="s">
-        <v>523</v>
+        <v>44</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>524</v>
+        <v>449</v>
       </c>
       <c r="H209" t="s">
-        <v>525</v>
+        <v>450</v>
       </c>
     </row>
     <row r="210" spans="1:8">
-      <c r="A210">
-[...6 lines deleted...]
-        <v>531</v>
+      <c r="A210" t="s">
+        <v>8</v>
+      </c>
+      <c r="B210" t="s">
+        <v>8</v>
+      </c>
+      <c r="C210" t="s">
+        <v>8</v>
       </c>
       <c r="D210" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E210" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F210" t="s">
-        <v>526</v>
+        <v>173</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>527</v>
+        <v>451</v>
       </c>
       <c r="H210" t="s">
-        <v>528</v>
+        <v>452</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
         <v>119</v>
       </c>
       <c r="B211">
         <v>2011</v>
       </c>
       <c r="C211">
         <v>184</v>
       </c>
       <c r="D211" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E211" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F211" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>529</v>
+        <v>453</v>
       </c>
       <c r="H211" t="s">
-        <v>530</v>
+        <v>454</v>
       </c>
     </row>
     <row r="212" spans="1:8">
-      <c r="A212">
-[...6 lines deleted...]
-        <v>176</v>
+      <c r="A212" t="s">
+        <v>8</v>
+      </c>
+      <c r="B212" t="s">
+        <v>8</v>
+      </c>
+      <c r="C212" t="s">
+        <v>8</v>
       </c>
       <c r="D212" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E212" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F212" t="s">
-        <v>531</v>
+        <v>35</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>532</v>
+        <v>455</v>
       </c>
       <c r="H212" t="s">
-        <v>533</v>
+        <v>456</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
         <v>63</v>
       </c>
       <c r="B213">
         <v>2011</v>
       </c>
       <c r="C213">
         <v>158</v>
       </c>
       <c r="D213" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E213" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F213" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>534</v>
+        <v>457</v>
       </c>
       <c r="H213" t="s">
-        <v>535</v>
+        <v>458</v>
       </c>
     </row>
     <row r="214" spans="1:8">
-      <c r="A214">
-[...6 lines deleted...]
-        <v>152</v>
+      <c r="A214" t="s">
+        <v>8</v>
+      </c>
+      <c r="B214" t="s">
+        <v>8</v>
+      </c>
+      <c r="C214" t="s">
+        <v>8</v>
       </c>
       <c r="D214" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E214" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F214" t="s">
-        <v>536</v>
+        <v>44</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>537</v>
+        <v>459</v>
       </c>
       <c r="H214" t="s">
-        <v>538</v>
+        <v>460</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
         <v>56</v>
       </c>
       <c r="B215">
         <v>2011</v>
       </c>
       <c r="C215">
         <v>151</v>
       </c>
       <c r="D215" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E215" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F215" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>539</v>
+        <v>461</v>
       </c>
       <c r="H215" t="s">
-        <v>540</v>
+        <v>462</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
         <v>54</v>
       </c>
       <c r="B216">
         <v>2011</v>
       </c>
       <c r="C216">
         <v>150</v>
       </c>
       <c r="D216" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E216" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F216" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>541</v>
+        <v>463</v>
       </c>
       <c r="H216" t="s">
-        <v>542</v>
+        <v>464</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
         <v>39</v>
       </c>
       <c r="B217">
         <v>2011</v>
       </c>
       <c r="C217">
         <v>5</v>
       </c>
       <c r="D217" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="E217" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="F217" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>543</v>
+        <v>465</v>
       </c>
       <c r="H217" t="s">
-        <v>544</v>
+        <v>466</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
         <v>21</v>
       </c>
       <c r="B218">
         <v>2011</v>
       </c>
       <c r="C218">
         <v>170</v>
       </c>
       <c r="D218" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E218" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F218" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>545</v>
+        <v>467</v>
       </c>
       <c r="H218" t="s">
-        <v>546</v>
+        <v>468</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
         <v>6</v>
       </c>
       <c r="B219">
         <v>2011</v>
       </c>
       <c r="C219">
         <v>172</v>
       </c>
       <c r="D219" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E219" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F219" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>547</v>
+        <v>469</v>
       </c>
       <c r="H219" t="s">
-        <v>548</v>
+        <v>470</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>