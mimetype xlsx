--- v0 (2025-11-21)
+++ v1 (2026-07-08)
@@ -10,85 +10,1292 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="353">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2089" uniqueCount="696">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>(</t>
+  </si>
+  <si>
+    <t>PLOL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do Legislativo</t>
+  </si>
+  <si>
+    <t>Marcos Patrick</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23526</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei nº 4.174, de 26 de março de 2020, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>EMMOD</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>Durval Júnior da Sucesso</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23524</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa ao Projeto de Lei Ordinária do Executivo nº 61, de 12 de junho de 2026, que “Dispõe sobre a estrutura administrativa do JATAÍ-PREVI – Fundo Municipal de Previdência dos Servidores de Jataí/GO, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>Carlinhos Canzi</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23523</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa ao Projeto de Lei Ordinária do Executivo nº 60, de 10 de junho de 2026, que “Autoriza o pagamento de jeton aos membros titulares da Comissão Permanente de Avaliação de Bens Móveis e Imóveis do Município de Jataí-GO, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23522</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa ao Projeto de Lei Ordinária do Executivo nº 54, de 22 de maio de 2026, que “Institui preço público pela utilização do Centro Cultural Dom Benedito Domingos Cóscia e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>Abimael Silva da TV</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23519</t>
+  </si>
+  <si>
+    <t>Emenda ao Projeto de Lei Ordinária do Executivo nº 036/2026 – que dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária Anual para o exercício de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>Lazinho do Asfalto</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23516</t>
+  </si>
+  <si>
+    <t>“Manifestam profundo pesar pelo falecimento do Sr. OZÉLIO DE ASSIS, ocorrido em 22 de junho de 2026, e solidariza-se com seus familiares e amigos.”</t>
+  </si>
+  <si>
+    <t>Kátia Carvalho</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23506</t>
+  </si>
+  <si>
+    <t>“Manifesta profundo pesar pelo falecimento do Senhor João Amarildo Tombini, produtor de grãos e grande defensor das tradições gaúchas em nosso município.”</t>
+  </si>
+  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Luciano Lima</t>
   </si>
   <si>
+    <t>https://www.jatai.go.leg.br/materia/23496</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal estudo de viabilidade técnica e, ao final, providências cabíveis visando a celebração de parceria institucional e a posterior restauração do Monumento ao Carreiro, localizado no interior do Parque de Exposições de Jataí, em razão de sua relevante importância histórica, cultural e simbólica para a formação e desenvolvimento do Município.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23495</t>
+  </si>
+  <si>
+    <t>REQUER estudo de viabilidade técnica e posterior implantação de uma rotatória no  cruzamento da Rua André Luís com as Ruas Albanir Peres, C-004 e Dona Olímpia.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23484</t>
+  </si>
+  <si>
+    <t>Requer a realização de Audiência Pública destinada à discussão dos impactos ambientais, sociais e econômicos decorrentes dos incêndios em vegetação no Município de Jataí, bem como à apresentação e debate de ações preventivas e de combate.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23483</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da Secretaria Municipal de Cultura, a realização de Estudo de Viabilidade Técnica e, ao final, a adoção das providências cabíveis visando a execução de pinturas artísticas que retratem a fauna e a flora do Cerrado Goiano, no muro da Oficina da Prefeitura Municipal de Jataí, localizada nas imediações do Lago Diacuí, promovendo o embelezamento urbano e turístico daquele espaço e valorizando os artistas locais.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23480</t>
+  </si>
+  <si>
+    <t>Solicita estudos visando à nomeação do médico Dr. Francis Natal Gouveia Lima para a direção da Unidade de Pronto Atendimento (UPA) de Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23479</t>
+  </si>
+  <si>
+    <t>“Altera a redação do artigo 3º e do parágrafo único do artigo 3º do Projeto de Lei Ordinária do Legislativo nº 024/2026 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>EM/ES</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa/Supressiva</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23478</t>
+  </si>
+  <si>
+    <t>“Altera o parágrafo único do artigo 2º, suprime o artigo 4º e renumera os demais artigos do Projeto de Lei Ordinária do Legislativo nº 023/2026 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23477</t>
+  </si>
+  <si>
+    <t>“Altera a redação do artigo 3º, artigo 4º e renumera os demais artigos do Projeto de Lei Ordinária do Legislativo nº 022/2026 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23476</t>
+  </si>
+  <si>
+    <t>Altera o inciso III do art. 5º do Projeto de Lei nº 42/2026, que institui o Programa Casa Jataiense, para adequar os critérios de comprovação de vínculo com o Município de Jataí.</t>
+  </si>
+  <si>
+    <t>Adilson de Carvalho</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23475</t>
+  </si>
+  <si>
+    <t>Requer a realização de Audiência Pública para discutir a situação administrativa, operacional e assistencial do Hospital das Clínicas Serafim de Carvalho, diante das recorrentes reclamações da população que vêm comprometendo a qualidade dos serviços de saúde prestados à população de Jataí e da região Sudoeste de Goiás</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23470</t>
+  </si>
+  <si>
+    <t>REQUER melhorias na canaleta de drenagem pluvial localizada no cruzamento da Rua dos Pioneiros com a Rua José Pereira Rezende, na Vila Frei Domingos,REQUER melhorias na canaleta de drenagem pluvial localizada no cruzamento da Rua dos Pioneiros com a Rua José Pereira Rezende, na Vila Frei Domingos, incluindo a adequação do pavimento por meio da criação de depressão para aumentar a captação e o escoamento das águas pluviais. incluindo a adequação do pavimento por meio da criação de depressão para aumentar a captação e o escoamento das águas pluviais.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23469</t>
+  </si>
+  <si>
+    <t>REQUER estudo de viabilidade técnica e  posterior construção de faixa elevada para travessia de pedestres na Rua André Luís, nas proximidades da Praça Alcidina Maria de Carvalho, na Vila Fátima.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23468</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23447</t>
+  </si>
+  <si>
+    <t>Solicita ao Governo do Estado de Goiás, à Secretaria de Estado da Saúde e à Presidência do IPASGO Saúde a adoção urgente de medidas para reestruturação e ampliação da rede credenciada do IPASGO em Jataí, diante da insuficiência de profissionais, da ausência de especialidades essenciais e da necessidade de deslocamento dos beneficiários para outros municípios em busca de atendimento médico</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23435</t>
+  </si>
+  <si>
+    <t>REQUER realização de estudo de viabilidade técnica e posterior construção de poço artesiano nas dependências do Cemitério Bom Pastor, visando garantir abastecimento adequado de água e melhores condições de trabalho aos servidores.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23434</t>
+  </si>
+  <si>
+    <t>REQUER estudo de viabilidade técnica visando à disponibilização de rede de internet nas dependências do Cemitério Bom Pastor.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23433</t>
+  </si>
+  <si>
+    <t>REQUER a reposição de postes danificados e manutenção da iluminação pública nos pontos com deficiência ou ausência de iluminação na Avenida Castelo Branco.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23430</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do “Dia Municipal do Artesão” e da “Semana Municipal do Artesanato”, e da outras providências.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23429</t>
+  </si>
+  <si>
+    <t>Institui o “Dia Municipal da Musica de Raiz e da Viola Caipira” no município de Jataí e da outras providências.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23428</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Carreiro de Boi no âmbito do Município de Jataí/GO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23427</t>
+  </si>
+  <si>
+    <t>Altera a Lei Ordinária nº. 4.071 de 25 de março de 2019 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23418</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa ao Projeto de Lei Ordinária do Executivo nº 51, de 18 de maio de 2026, que “Dispõe sobre o Diário Oficial Eletrônico do Município de Jataí como meio oficial de publicação dos atos municipais, revoga a Lei Municipal nº 3.101/2010 e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>EMSUB</t>
+  </si>
+  <si>
+    <t>Emenda Substitutiva a Projetos de Lei</t>
+  </si>
+  <si>
+    <t>Carlone Assis</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23415</t>
+  </si>
+  <si>
+    <t>“Altera dispositivos do Projeto de Lei nº 040/2026, que Reforma a Lei n.º 2.822/2007, que dispões sobre o Estatuto e Plano de Cargos e Vencimentos dos Profissionais do Magistério Público do Município de Jataí/GO, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23407</t>
+  </si>
+  <si>
+    <t>REQUER a realização de estudo de viabilidade técnica, administrativa e financeira para implantação de equipe de apoio em saúde na cidade de Goiânia–GO, destinada ao acompanhamento e suporte de pacientes jataienses encaminhados para atendimentos especializados pelo SUS.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23406</t>
+  </si>
+  <si>
+    <t>REQUER a realização de estudo de viabilidade técnica visando à implantação de  rotatória ou outro mecanismo de redução e controle de velocidade no cruzamento da Rua Sebastião Rocha Cintra com a Rua Napoleão Laureano, no Setor Antena.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23405</t>
+  </si>
+  <si>
+    <t>REQUER a realização de estudo de viabilidade técnica para construção de ponte sobre o Córrego Jataí, na continuidade da Rua Mineiros, interligando o Setor Progresso ao Setor Olavo, visando melhorias na mobilidade urbana e acessibilidade.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23404</t>
+  </si>
+  <si>
+    <t>REQUER a conclusão da galeria fluvial no trecho final da Rua Anhanguera, com ligação da drenagem pluvial até o Córrego Jataí, no município de Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23341</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento do escritor, pesquisador e historiador jataiense e ex servidor da Câmara Municipal de Jataí Dorival Carvalho Mello"</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23337</t>
+  </si>
+  <si>
+    <t>REQUER implantação de rampas de acessibilidade nas faixas de pedestres de acesso ao Parque Instituto Samuel Graham, nas ruas Léo Lince, Tiradentes e Professor Samuel Graham.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23331</t>
+  </si>
+  <si>
+    <t>REQUER em caráter de urgência, inclusão da Viela ED-3, localizada no Bairro Francisco Antônio, no cronograma de obras do Município, com vistas à execução de pavimentação asfáltica, visando a melhoria da trafegabilidade, da segurança e da qualidade de vida dos moradores da região.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23330</t>
+  </si>
+  <si>
+    <t>REQUER ao Poder Executivo Municipal a realização de estudo de viabilidade técnica e posterior adoção de providências URGENTES visando à contratação de médico ortopedista para compor a Rede Municipal de Saúde, com vistas a ampliação da cobertura dos atendimentos diante da crescente demanda por essa especialidade médica.</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23316</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Jataiense ao Major PMGO Ulisses David Cortez da Silva, pelos relevantes serviços prestados à segurança pública e à comunidade de Jataí-GO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23313</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre concessão de Título de Cidadão Jataiense ao empresário Rodrigo Alves Félix, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23302</t>
+  </si>
+  <si>
+    <t>Manifesta pesar pelo falecimento de Binômino da Costa Lima, o querido “Seu Meco”, ocorrido em 14 de abril de 2026, no município de Jataí-GO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23287</t>
+  </si>
+  <si>
+    <t>REQUER estudo de viabilidade técnica para implantação de faixas de pedestres no cruzamento da Rua Benjamin Constant com a Rua José Carvalho Bastos, em todos os lados da via, com adequação às rampas de acessibilidade e organização da travessia segura.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23286</t>
+  </si>
+  <si>
+    <t>REQUER ao Poder Executivo Municipal a realização de estudo de viabilidade técnica visando à adequação da estrutura remuneratória dos Auxiliares de Saúde Bucal da Rede Pública Municipal de Jataí, incluindo revisão de vencimentos, adicionais de insalubridade e incentivos, com vistas à valorização profissional e à melhoria dos serviços prestados à população.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23285</t>
+  </si>
+  <si>
+    <t>Envio de novo Projeto de Lei com a mesma matéria constante no PL nº 027/2026, que obteve o voto favorável de maioria simples na sessão do dia 18 de março de 2026</t>
+  </si>
+  <si>
+    <t>Guilherme Alves</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23275</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Jataiense ao Excelentíssimo Senhor Tenente-Coronel Fausto Calado de Carvalho, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23264</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento da Senhora Iloni Christh Hudson, empresária e produtora rural, em reconhecimento à sua trajetória de relevantes serviços prestados à comunidade do Município de Jataí – GO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23263</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento do Senhor Vilmar Hudson, empresário e produtor rural, em reconhecimento à sua trajetória de relevantes serviços prestados à comunidade do Município de Jataí – GO</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23255</t>
+  </si>
+  <si>
+    <t>“Moção de Pesar - Manifesta profundo pesar pelo falecimento da Professora Antônia Tomaz Vieira e repúdio veemente ao ato de violência que ceifou sua vida”.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23254</t>
+  </si>
+  <si>
+    <t>REQUER estudo de viabilidade técnica para complementação da iluminação pública na Rua José Francisco Cabral, no trecho entre a Avenida Sebastião Herculano de Souza e a Rua 111A, no Setor Industrial.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23253</t>
+  </si>
+  <si>
+    <t>REQUER cascalhamento com urgência e posterior asfaltamento na Rua das Laranjeiras, no Sítio Recreio Alvorada.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23235</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Título de Cidadão Jataiense ao Excelentíssimo Senhor Ronaldo Ramos Caiado, Governador do Estado de Goiás e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23233</t>
+  </si>
+  <si>
+    <t>REQUER a execução de melhorias no sistema de drenagem pluvial no Bairro Santo Antônio, divisa com o Residencial_x000D_
+Bandeirante, na Rua do Rosário, altura do nº 660.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23232</t>
+  </si>
+  <si>
+    <t>REQUER a execução de medidas para solução de problema de drenagem pluvial na Vila Progresso, na Rua Miguel de Assis, nº 842, com a adequada captação e direcionamento das águas pluviais até a galeria existente na Rua Manoel Inácio.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23222</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei nº 4.174, de 26 de março de 2020, e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23219</t>
+  </si>
+  <si>
+    <t>REQUER ao Poder Executivo a realização de estudo de viabilidade técnica e posterior adoção de providências com vistas à reativação do programa de aplicação de fumacê no combate ao mosquito Aedes aegypti, transmissor da dengue, zika e chikungunya, tendo em vista o aumento de casos no município de Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23218</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a concessão de título de Cidadão Jataiense ao Deputado Federal, Daniel Vieira Ramos e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23216</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a realização de estudo de viabilidade técnica para eventual alienação de imóvel integrante do patrimônio do Fundo Municipal de Previdência Social dos Servidores de Jataí (JataíPrev), visando otimizar a gestão dos recursos previdenciários e fortalecer os ativos garantidores do plano de benefícios.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23205</t>
+  </si>
+  <si>
+    <t>REQUER implantação de faixa de pedestres na Rua Jerônimo Vilela, nas proximidades do nº 260, no Bairro Jardim América.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23203</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a concessão de Título de Cidadão Jataiense ao SENADOR WILDER MORAIS e_x000D_
+dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23201</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a concessão de Título de Cidadã Jataiense à Sra. Silvye Alves da Silva e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23196</t>
+  </si>
+  <si>
+    <t>Requer estudo de viabilidade técnica para implantação de redutor de velocidade (quebra-molas) ou adoção de mão única na Viela Joaquim Borges, no Setor Estrela Dalva, considerando o intenso fluxo de veículos na via.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23157</t>
+  </si>
+  <si>
+    <t>REQUER do executivo municipal estudo de viabilidade técnica e posterior providências visando a implantação de redutor de velocidade (lombada eletrônica) no cruzamento da Av. Norte com Av. Portal do Sol, considerando o excesso de velocidade praticado por condutores que trafegam nestas vias.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23151</t>
+  </si>
+  <si>
+    <t>REQUER estudo de viabilidade técnica, com a posterior adoção das providências cabíveis, visando à construção da continuação do canteiro central na Alameda Urutau.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23150</t>
+  </si>
+  <si>
+    <t>REQUER a implantação da sinalização horizontal na Alameda Cristo Redentor e abertura do canteiro central da Avenida 34, tendo em vista que o local é a primeira via de entrada ao Bairro Nossa Senhora de Fátima.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23149</t>
+  </si>
+  <si>
+    <t>REQUER estudo de viabilidade técnica para adequação e paisagismo do canteiro central da Alameda Mandarim, nas proximidades do programa habitacional da AGEHAB, no Setor Nossa Senhora de Fátima.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23148</t>
+  </si>
+  <si>
+    <t>REQUER estudo de viabilidade técnica, com a posterior adoção das providências cabíveis, visando à implantação de sinalização horizontal em toda a extensão da Avenida dos Rodoviários, localizada no Residencial Jardim Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23147</t>
+  </si>
+  <si>
+    <t>REQUER do Poder Executivo estudo de viabilidade técnica e posterior providências para implantação de programa de manutenção da malha asfáltica no âmbito da cidade de Jataí, como forma de prevenção e manutenção das vias urbanas pavimentadas que já apresentam buracos e deteriorações.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23146</t>
+  </si>
+  <si>
+    <t>REQUER a revitalização da iluminação interna do Cemitério São Miguel, bem como na parte interna e externa do Cemitério Bom Pastor.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23145</t>
+  </si>
+  <si>
+    <t>REQUER estudo de viabilidade técnica e posterior providências do executivo municipal, para implantação de faixa elevada na Avenida Governador Maguito Vilela, mas imediações do Cristo Redentor e lago JK, local com grande fluxo de pedestres.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23133</t>
+  </si>
+  <si>
+    <t>Institui e inclui no calendário Oficial de eventos do município de Jataí, o Dia do Espiritismo.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23124</t>
+  </si>
+  <si>
+    <t>REQUER estudo de viabilidade técnica visando à readequação e ao paisagismo do canteiro central existente ao longo da Avenida 31 de Maio, com seguimento pela Avenida Rio Bonito.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23116</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre concessão de Título de Cidadão Jataiense ao Sr. Adriano Antônio Avelar e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23114</t>
+  </si>
+  <si>
+    <t>REQUER estudo de viabilidade técnica para reinstalação de tachões refletivos na rotatória situada na Avenida Rio Claro, na confluência com as Ruas Miguel de Assis e Professor Edivan Assis Melo.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23113</t>
+  </si>
+  <si>
+    <t>REQUER estudo de viabilidade técnica para instalação de postes de iluminação pública na Rua José Pereira Rezende, no trecho compreendido entre a Avenida Rio Claro e a Rua Engenheiro Banfin, no bairro Vila_x000D_
+Progresso.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23112</t>
+  </si>
+  <si>
+    <t>REQUER estudo de viabilidade técnica para a construção de praça pública, contendo pergolado, bancos, jardim e playground, na área localizada na Avenida Deputado Costa Lima, cruzamento com a Rua 106, na Vila Paraíso II.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23097</t>
+  </si>
+  <si>
+    <t>Aprova as Contas de Governo do Poder Executivo Municipal – Balanço Geral – Exercício 2023 com ressalvas – Acatando o Parecer Prévio do Tribunal de Contas dos Municípios do Estado de Goiás, Parecer Prévio – PP nº 00379/2025 – APR.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23093</t>
+  </si>
+  <si>
+    <t>REQUER estudo de viabilidade técnica para implantação de pista de caminhada nas Avenidas José Bernazoli e Amador José de Assis (Marginal do Córrego Jataí), com melhoria da iluminação pública e instalação de redutores de velocidade.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23092</t>
+  </si>
+  <si>
+    <t>REQUER estudo de viabilidade técnica visando à adequação das faixas de pedestres e do canteiro central da Alameda Santos Dumont, em conformidade com a legislação de acessibilidade e mobilidade urbana vigente.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23074</t>
+  </si>
+  <si>
+    <t>REQUER ao Poder Executivo estudo de viabilidade técnica, e posterior providências, com vistas à criação do_x000D_
+ARQUIVO PÚBLICO MUNICIPAL DE JATAÌ, conforme o artigo 21 da Lei Federal nº 8.159 de 1991, que dispõe sobre a Política Nacional de Arquivos Públicos e Privados e da criação do Sistema Municipal de Arquivos.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23057</t>
+  </si>
+  <si>
+    <t>REQUER a realização de estudo de viabilidade técnica e posterior implantação de SINALIZAÇÃO ADEQUADA no_x000D_
+cruzamento da Rua Leopoldo de Bulhões, esquina com a Rua Caçu, visando estimular a redução de velocidade dos veículos que transitam neste local.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23056</t>
+  </si>
+  <si>
+    <t>REQUER estudo de viabilidade técnica e posterior providências, visando a instalação de pontos de ônibus cobertos na_x000D_
+Avenida 7 de Setembro, esquina com a Rua 31 de Maio (Setor Cohacol 5) e, outro na Praça Bispo Sebastião Neto da Silva Setor Sul.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23055</t>
+  </si>
+  <si>
+    <t>REQUER estudo de viabilidade técnica para continuidade da construção de calçada que margeia o lago e melhorias na iluminação pública, com instalação de postes de menor altura, na Praça Luciano Dias de Freitas, no Residencial Cohacol 5.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23050</t>
+  </si>
+  <si>
+    <t>Solicita MOÇÃO DE PESAR aos familiares e amigos do Sr. ALLAN KARDEC DIAS.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23039</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA Ao Projeto de Lei Ordinária do Executivo nº 122, de 17 de dezembro de 2025, que “Dispõe_x000D_
+sobre o Plano de Cargos, Carreiras e Vencimentos dos Servidores que integram o quadro Administrativo da Secretaria Municipal de Educação do Município de Jataí e, dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23031</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DA MULHER, para a recepção do valor de R$ 600.000,00 (seiscentos mil reais), que será destinado para a implantação da Casa de Apoio à Mulher.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23025</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando o(a) SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, para a recepção do valor de R$ 150.000,00 (cento e cinquenta mil reais), que será destinado para custear as despesas de construção de sala de aula na CEMOL CASA EVANGELICA MONTE DAS OLIVEIRAS - CNPJ: 73.643.561/0001-82.</t>
+  </si>
+  <si>
+    <t>EMIMP</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23023</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando ao FUNDO MUNICIPAL DE SAUDE DE JATAI, para a recepção do valor de R$ 80.000,00 (oitenta mil reais), que será destinado a aquisição de 02 (dois) aparelhos de Laser Cirúrgico Azul de alta potência (Laser de diodo semicondutor de alta potência óptica), para atender as necessidades do CEO – Centro de Especialidades Odontológicas.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23022</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando ao FUNDO MUNICIPAL DE SAUDE DE JATAI, para a recepção do valor de R$ 547.869,25 (quinhentos e quarenta e sete mil, oitocentos e sessenta e nove reais e vinte e cinco centavos), que será destinado ao custeio e apoio às atividades da Secretaria de Saúde, abrangendo despesas operacionais para aquisição de materiais de consumo no valor de R$ 300.000,00, bem como o valor de R$ 247.869,25 para atendimento de serviços médicos, consultas, exames e outras finalidades de atendimento à saúde.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23021</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE GESTÃO E PLANEJAMENTO, para a recepção do valor de R$ 15.000,00 (quinze mil reais), que será destinado a Aquisição de mobiliário e materiais de apoio, incluindo conjuntos de cadeiras e mesas plásticas, destinados a igrejas de menor porte e comunidades religiosas carentes ao CONSELHO DE PASTORES E MINISTROS EVANGELICOS DE JATAI - CNPJ: 07.938.680/0001-38.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23020</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 7.000,00 (sete mil reais), que será destinado a aquisição de materiais esportivos e itens necessários à execução das atividades da COPA ABELHA.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23019</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 20.000,00 (vinte mil reais), que será destinado a custeio Judô - ASSOCIACAO 100% JATAI (Sensei Alex Júnior Raimundo).</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23018</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 15.000,00 (quinze mil reais), que será destinado a custear ações, eventos e/ou projetos ASSOCIAÇÃO ATLÉTICA WIDER SANTOS - CNPJ: 17.077.705/0001-00.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23017</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 20.000,00 (vinte mil reais), que será destinado ao custeio do projeto "raposinha" da Associação de Desporto, Educação e Cultura - Raposinha - CNPJ: 47.596.347/0001-02.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23016</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 10.000,00 (dez mil reais), que será destinado ao Projeto Construindo Campeões na modalidade Taekwondo - Responsável Mestra Isabella Miranda.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23015</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 5.000,00 (cinco mil reais), que será destinado ao custeio de inscrições em competições nacionais, hospedagem, transporte, aquisição de materiais esportivos e demais ações voltadas ao desenvolvimento técnico dos atletas do Projeto de Vôlei "Atleta na Escola Top Vôlei" sob a responsabilidade de Murillo Morais da Silva.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23014</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 5.000,00 (cinco mil reais), que será destinado a Custear a contratação de empresa especializada para desenvolvimento e execução de projeto esportivo e recreativo, com foco no resgate de brincadeiras e esportes tradicionais, envolvendo oficinas esportivas, atividades lúdicas, gincanas temáticas e ações educativas destinadas ao público atendido pela Secretaria Municipal de Esportes.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23013</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 5.000,00 (cinco mil reais), que será destinado ao custeio de apresentações artísticas de flashback, envolvendo as ações voltadas à promoção e divulgação dos eventos sob a responsabilidade de Luiz Rodrigues dos Santos.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23012</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA CULTURA, para a recepção do valor de R$ 10.000,00 (dez mil reais), que será destinado para aquisição de materiais e manutenção da ASSOCIAÇÃO DOS ARTESÃOS DE JATAÍ - CNPJ: 03.408.964/0001-61.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23011</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA CULTURA, para a recepção do valor de R$ 15.000,00 (quinze mil reais), que será destinado a aquisição de instrumentos musicais e manutenção dos equipamentos já existentes da ESCOLA MUNICIPAL DE MÚSICA NESTOR GARCIA DE ASSIS.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23010</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE TURISMO, para a recepção do valor de R$ 20.000,00 (vinte mil reais), que será destinado a realização do Festival de Carros Antigos de Jataí, promovido pela JACA - JATAI ASSOCIAÇÃO DE CARROS ANTIGOS - CNPJ: 41.813.465/0001-49 incluindo a aquisição de materiais, serviços e itens necessários à execução do evento.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23009</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 30.000,00 (trinta mil reais), que será destinado a aquisição de veículo automotor tipo caminhonete (pick-up) e custeios diversos, visando fortalecer e ampliar as atividades institucionais da ASSOCIAÇÃO DE BENEFICÊNCIA ALBERGUE SÃO VICENTE DE PAULO DE JATAI - CNPJ: 02.251.270/0001-09.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23008</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 30.000,00 (trinta mil reais), que será destinado a Aquisição de um veículo para a Associação Favos - Família, Amor, Voluntariado, Oportunidade Saúde - Contra o câncer a Favor da Vida - CNPJ: 15.433.658/0001-64.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23007</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 20.000,00 (vinte mil reais), que será destinado a aquisição de bens permanentes e materiais de consumo necessários ao bom funcionamento das atividades institucionais da APAE Associação de Pais e Amigos dos Excepcionais - CNPJ: 04.171.165/000187, incluindo materiais de expediente, produtos de limpeza, gêneros alimentícios e demais itens utilizados em suas ações e eventos voltados ao público atendido.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23006</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 20.000,00 (vinte mil reais), que será destinado ao custeio da manutenção e reforma predial, aquisição de materiais pedagógicos e financiamento de ações, eventos e/ou projetos do CENTRO DE ENSINO ESPECIAL ERICA DE MELO BARBOSA - CNPJ: 01.466.440/0001-00.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23005</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, para a recepção do valor de R$ 20.000,00 (vinte mil reais), que será destinado a OBRAS SOCIAIS DA ASSOCIAÇÃO ESPIRITA REGENERAÇÃO - CNPJ: 19.668.783/0001-04 (construção).</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23004</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE MEIO AMBIENTE, para a recepção do valor de R$ 15.000,00 (quinze mil reais), que será destinado ao custeio e gestão do "Projeto Banco de Ração" realizado pela ASSOCIAÇÃO ADOTE ANIMAIS JATAI - AAJTI - CNPJ: 21.736.766/0001-09.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23003</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE TURISMO, para a recepção do valor de R$ 15.000,00 (quinze mil reais), que será destinado a realização do 12º Encontro Nacional de Motociclistas de Jataí, promovido pelo MOTO GRUPO ROTA 060 - CNPJ: 14.158.544/0001-90, incluindo a aquisição de materiais, serviços e itens necessários à execução do evento.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23002</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA CULTURA, para a recepção do valor de R$ 15.000,00 (quinze mil reais), que será destinado ao custeio na aquisição de equipamentos necessários para o funcionamento/manutenção do Museu Histórico de Jataí Francisco Honório de Campos.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23001</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA CULTURA, para a recepção do valor de R$ 10.000,00 (dez mil reais), que será destinado ao custeio das atividades da ASSOCIACAO DOS AMIGOS DA ORQUESTRA DE VIOLEIROS DE JATAI - AAOVIJA - CNPJ: 11.588.265/0001-79.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23000</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 3.000,00 (três mil reais), que será destinado ao custeio da infraestrutura, a aquisição de materiais esportivos, troféus e medalhas, bem como apoiar a divulgação e realização do Torneio Relâmpago de Futsal (Professor Adriano).</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22999</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 15.000,00 (quinze mil reais), que será destinado a custear inscrições, viagens, despesas de transporte e hospedagem dos atletas jataienses em competições, Equipe Mestre Jânio César.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22998</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a FUNDO MUNICIPAL DE ASSISTENCIA SOCIAL, para a recepção do valor de R$ 35.000,00 (trinta e cinco mil reais), que será destinado a custeio e apoio às atividades, sendo R$15.000,00 para fraudas, R$10.000,00 para cestas básicas, R$5.000,00 para o Casamento Comunitário e R$5.000,00 para passagens em atendimento à pessoas necessitadas.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22997</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA CULTURA, para a recepção do valor de R$ 10.000,00 (dez mil reais), que será destinado ao custeio para a aquisição de novos instrumentos musicais e para a manutenção dos instrumentos já existentes da Banda Municipal.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22996</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA CULTURA, para a recepção do valor de R$ 15.000,00 (quinze mil reais), que será destinado a realização do evento Cultura na Praça, com destinação de recursos para a aquisição de materiais e itens necessários à execução do evento.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22995</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA CULTURA, para a recepção do valor de R$ 15.000,00 (quinze mil reais), que será destinado a realização do Encontro dos Carreiros da Comitiva Trindade, destinado à aquisição de materiais e itens necessários à execução do evento.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22994</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA CULTURA, para a recepção do valor de R$ 4.000,00 (quatro mil reais), que será destinado a realização do 27º Mutirão das Fiandeiras e Tecedeiras, promovido pelo Museu Histórico de Jataí " Francisco Honório de Campos" para aquisição de materiais e itens necessários à execução do evento.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22993</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE EDUCACAO, para a recepção do valor de R$ 10.000,00 (dez mil reais), que será destinado a execução de melhorias estruturais, manutenção predial e contratação de serviços essenciais para o adequado funcionamento da sede do CENTRO DE EDUCAÇÃO INFANTIL BEZERRA DE MENEZES - CEIBEM - CNPJ: 08.678.175/0001-64.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22992</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 5.000,00 (cinco mil reais), que será destinado ao custeio e apoio às atividades do Lar da Criança Marcondes Dias (CNPJ 00.079.103/0001-99), incluindo despesas operacionais, manutenção da estrutura e aquisição de materiais.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22991</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 25.000,00 (vinte e cinco mil reais), que será destinado ao custeio e apoio às ações filantrópicas da LOJA MAÇONICA 28 DE JULHO - CNPJ: 02.125.680/0001-03, incluindo aquisição de materiais, suporte às iniciativas sociais e manutenção das atividades.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22990</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DO DESENVOLVIMENTO RURAL, para a recepção do valor de R$ 15.000,00 (quinze mil reais), que será destinado ao custeio e apoio à Secretaria de Desenvolvimento Rural para aquisição e distribuição de mudas de pequi variedade sem espinho, destinadas ao fortalecimento da agricultura familiar.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22989</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 20.000,00 (vinte mil reais), que será destinado ao custeio e apoio às atividades da Casa de Apoio Nosso Lar, abrangendo manutenção da estrutura, despesas operacionais, aquisição de materiais e ações voltadas ao acolhimento e assistência às pessoas em situação de vulnerabilidade.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22988</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO ECONOMICO, para a recepção do valor de R$ 15.000,00 (quinze mil reais), que será destinado a ASSOCIAÇÃO DE PAIS E MESTRES DO COLÉGIO DA POLÍCIA MILITAR DE GOIÁS - UNIDADE NESTÓRIO RIBEIRO - CNPJ: 20.161.236/0001-17, para a construção de 01 (uma) sala de laboratório tecnológico.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22987</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS, para a recepção do valor de R$ 30.000,00 (trinta mil reais), que será destinado ao custeio e apoio à Secretaria de Serviços Urbanos para aquisição de equipamentos destinados à melhoria das atividades operacionais.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22986</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 17.869,25 (dezessete mil, oitocentos e sessenta e nove reais e vinte e cinco centavos), que será destinado ao custeio e apoio às atividades da Secretaria do Esporte, incluindo aquisição de materiais, manutenção de espaços esportivos, suporte a projetos e ações.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22985</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE EDUCACAO, para a recepção do valor de R$ 3.000,00 (três mil reais), que será destinado a realização da Festa das Crianças da Escola Municipal Professor Luziano Dias de Freitas, incluindo a aquisição de brinquedos, materiais recreativos e demais itens necessários para a efetivação do evento.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22984</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE EDUCACAO, para a recepção do valor de R$ 3.000,00 (três mil reais), que será destinado a realização da Festa das Crianças da Escola Municipal Professor Geraldo Venério de Carvalho, incluindo a aquisição de brinquedos, materiais recreativos e demais itens necessários para a efetivação do evento.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22983</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE EDUCACAO, para a recepção do valor de R$ 3.000,00 (três mil reais), que será destinado a realização da Festa das Crianças do CMEI Ubaldina Ribeiro, incluindo a aquisição de brinquedos, materiais recreativos e demais itens necessários para a efetivação do evento.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22982</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE EDUCACAO, para a recepção do valor de R$ 3.000,00 (três mil reais), que será destinado a realização da Festa das Crianças da Escola Municipal Diogo Lemes de Lima, incluindo a aquisição de brinquedos, materiais recreativos e demais itens necessários para a efetivação do evento.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22981</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE EDUCACAO, para a recepção do valor de R$ 3.000,00 (três mil reais), que será destinado a Realização da Festa das Crianças da Escola Municipal Clarindo de Melo, incluindo a aquisição de brinquedos, materiais recreativos e demais itens necessários para a efetivação do evento.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22980</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE EDUCACAO, para a recepção do valor de R$ 3.000,00 (três mil reais), que será destinado a realização da Festa das Crianças da Escola Municipal Clobertino Naves da Cunha, incluindo a aquisição de brinquedos, materiais recreativos e demais itens necessários para a efetivação do evento.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22979</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE EDUCACAO, para a recepção do valor de R$ 3.000,00 (três mil reais), que será destinado a Realização da Festa das Crianças da Escola Municipal Isaías Soares, incluindo a aquisição de brinquedos, materiais recreativos e demais itens necessários para a efetivação do evento.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22973</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando o(a) SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, para a recepção do valor de R$ 150.000,00 (cento e cinquenta mil reais), que será destinado para custear a reforma e ampliação do Conselho Tutelar dos Direitos da Criança e do Adolescente de Jataí-GO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22959</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando o(a) SECRETARIA DO DESENVOLVIMENTO RURAL, para a recepção do valor de R$ 240.000,00 (duzentos e quarenta mil reais), que será destinado a Aquisição de um veículo estilo pickup para auxiliar no fluxo da Secretária de Desenvolvimento Rural.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22948</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando o(a) SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, para a recepção do valor de R$ 150.000,00 (cento e cinquenta mil reais), que será destinado para custear a reforma e ampliação da CASA DE APOIO MANÁ DE DEUS - CNPJ: 31.497.625/0001-34.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22765</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 30.000,00 (trinta mil reais), que será destinado a realização de TORNEIO DE FUTVOLEI.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22764</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO ECONOMICO, para a recepção do valor de R$ 15.000,00 (quinze mil reais), que será destinado a reforma de salas de aulas, na UFJ.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22763</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO ECONOMICO, para a recepção do valor de R$ 15.000,00 (quinze mil reais), que será destinado a AQUISIÇÃO DE COMPUTADORES DE ALTO DESEMPENHO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22762</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, para a recepção do valor de R$ 1.000.000,00 (um milhão de reais), que será destinado a reforma do prédio da superintendência de higiene e alimentação/merenda escolar.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22761</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, para a recepção do valor de R$ 2.000.000,00 (dois milhões de reais), que será destinado a reforma de todas as cozinhas das escolas municipais, adequando climatização, conforto térmico e qualidade do ar.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22760</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, para a recepção do valor de R$ 3.000.000,00 (três milhões de reais), que será destinado a realização de asfaltamento em todo Bairro, Sítio de Recreio Alvorada.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22759</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE EDUCACAO, para a recepção do valor de R$ 600.000,00 (seiscentos mil reais), que será destinado a construção de espaço adequado para realização de atividades físicas e eventos, na Escola Municipal Boa Vista.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22758</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 1.500.000,00 (um milhão e quinhentos mil reais), que será destinado ao Conselho Municipal dos Direitos das pessoas com deficiência, para custeio do Programa Municipal de Inclusão e acessibilidade.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22757</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE EDUCACAO, para a recepção do valor de R$ 300.000,00 (trezentos mil reais), que será destinado a ESCOLA MUNICIPAL ISAIAS SOARES - CNPJ: 01.829.367/0001-85, para custear reformas/melhorias no prédio da escola.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22756</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DO DESENVOLVIMENTO RURAL, para a recepção do valor de R$ 30.000,00 (trinta mil reais), que será destinado ao custeio do CIRCUITO NACIONAL DE LAÇO, da Cabanha Alma Farrapa.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22755</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA CULTURA, para a recepção do valor de R$ 300.000,00 (trezentos mil reais), que será destinado a realização da MARCHA PARA JESUS.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22754</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE TURISMO, para a recepção do valor de R$ 100.000,00 (cem mil reais), que será destinado a realização do Festival de Carros Antigos de Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22753</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE TURISMO, para a recepção do valor de R$ 70.000,00 (setenta mil reais), que será destinado a realização do 12º Encontro Nacional de Motociclistas de Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22752</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 700.000,00 (setecentos mil reais), que será destinado a Custeio no apoio destinado ao Sindicato Rural de Jataí – Centro de Equoterapia Primeiro Passo, visando fortalecer as atividades terapêuticas e contribuir para a melhoria da saúde e reabilitação dos usuários atendidos.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22751</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 400.000,00 (quatrocentos mil reais), que será destinado para custear eventos esportivos, inscrições, medalhas, troféus, viagens, despesas de transporte e hospedagem dos atletas jataienses em competições nacionais.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22750</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando o(a) SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, para a recepção do valor de R$ 2.000.000,00 (dois milhões de reais), que será destinado a Universidade Federal de Jataí para a construção de uma ponte que ligue o bairro Estrela D’alva a Universidade.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22749</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 40.000,00 (quarenta mil reais), que será destinado a CASA EVANGÉLICA MONTE DAS OLIVEIRAS – CEMOL, para custear: programação, eventos, ações e/ou projetos.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22748</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 100.000,00 (cem mil reais), que será destinado a Associação de Desporto, Educação e Cultura Raposinha, para o custeio dos atletas e da associação.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22747</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE EDUCACAO, para a recepção do valor de R$ 300.000,00 (trezentos mil reais), que será destinado ao CENTRO MUNICIPAL DE EDUCACAO INFANTIL UBALDINA RIBEIRO, para reforma e manutenção.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22746</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 25.000,00 (vinte e cinco mil reais), que será destinado ao custeio do Torneio estadual de jiu-jitsu (MAX- MANADA).</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22745</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA FAZENDA, para a recepção do valor de R$ 700.000,00 (setecentos mil reais), que será destinado ao Sindicato Rural de Jataí, para realização da EXPAJA.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22744</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 200.000,00 (duzentos mil reais), que será destinado a Diocese de Jataí, auxiliar no subsidio das obras sociais da Diocese no município de Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22733</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 30.000,00 (trinta mil reais), que será destinado ao Lar da Criança Marcondes Dias, para custear: programação, eventos, ações e/ou projetos.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22732</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 436.428,00 (quatrocentos e trinta e seis mil, quatrocentos e vinte e oito reais), que será destinado a Associação Jesus Salvador para custeio das ações filantrópicas.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22731</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE MEIO AMBIENTE, para a recepção do valor de R$ 200.000,00 (duzentos mil reais), que será destinado a aquisição de ração para cães e gatos errantes, abandonados ou pertencentes a tutores financeiramente vulneráveis.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22730</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA CULTURA, para a recepção do valor de R$ 80.000,00 (oitenta mil reais), que será destinado a a fim de custear: ações e eventos do Conselho de Pastores e Ministros de Jataí (COPEJA).</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22729</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE MEIO AMBIENTE, para a recepção do valor de R$ 345.000,00 (trezentos e quarenta e cinco mil reais), que será dos quais R$ 50.000,00 (cinquenta mil reais) serão destinados ao Projeto Grão de Mostarda para aquisição de ração animal e os restantes R$ 295.000,00 para a SECRETARIA MUNICIPAL DO MEIO AMBIENTE para castração animal.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22728</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 1.350.000,00 (um milhão, trezentos e cinquenta mil reais), que será destinado a Associação de Beneficiência Albergue São Vicente de Paulo, para custear ações filantrópicas.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22727</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 330.000,00 (trezentos e trinta mil reais), que será destinado ao Centro de Ensino Especial Érica de Melo Barbosa, para custear a substituição do telhado para telhas termoacústicas.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22726</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE TURISMO, para a recepção do valor de R$ 350.000,00 (trezentos e cinquenta mil reais), que será destinado a Jataí Associação de Carros Antigos (JACA), para subsidiar a realização do 9º Encontro Nacional de Carros Antigos de Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22725</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando A SECRETARIA DA CULTURA, para a recepção do valor de R$ 324.000,00 (trezentos e vinte e quatro mil reais), que será A Associação dos Amigos da Orquestra dos Violeiros de Jataí, para custeio das despesas com pessoal.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22724</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA FAZENDA, para a recepção do valor de R$ 250.000,00 (duzentos e cinquenta mil reais), que será destinado a Centro de Tradições Gaúchas - Querência Goiana, para subsidir eventos culturais, para custear projetos do CTG e da Campeira.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22723</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, para a recepção do valor de R$ 300.000,00 (trezentos mil reais), que será destinado ao Sindicato dos Trabalhadores em Educação de Goiás, Unidade Jataí, para conclusão das obras do Salão de Eventos da sede social em Jataí/GO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22722</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, para a recepção do valor de R$ 200.000,00 (duzentos mil reais), que será destinado ao Sindicato dos Servidores Públicos Municial de Jataí, para construção e aquisição de equipamentos de campo de futebol society na sede social do clube.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22721</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO ECONOMICO, para a recepção do valor de R$ 100.000,00 (cem mil reais), que será destinado a Associação Jataí para a Inovação Tecnológica e o Empreendedorismo – AJINTECH, para custear a realização da feira “Semana de Inovação das Ciências Agrárias – SEMICA”, a ser organizada pela AJINTECH, em parceria com o Parque Tecnológico de Jataí e o Centro Acadêmico do Curso de Agronomia Prof. Jerônimo Araújo Gomes,.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22720</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO ECONOMICO, para a recepção do valor de R$ 300.000,00 (trezentos mil reais), que será destinado a Universidade Federal de Jataí, para reforma das três Centrais de Aulas.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22719</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO ECONOMICO, para a recepção do valor de R$ 35.000,00 (trinta e cinco mil reais), que será destinado a Fundação de Apoio Universitário/ FAU, da UFJ, para compra e aquisição de Lupa.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22718</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA CULTURA, para a recepção do valor de R$ 150.000,00 (cento e cinquenta mil reais), que será destinado para custear programações e festivais musicais.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22717</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 35.000,00 (trinta e cinco mil reais), que será destinado para custear casamento comunitário.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22716</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 4.000.000,00 (quatro milhões de reais), que será destinado a APAE - ASSOCIACAO DOS PAIS E AMIGOS DOS EXCEPCIONAIS DE JATAI, para custeio e manuntenção dos trabalhos da associação.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22715</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE EDUCACAO, para a recepção do valor de R$ 300.000,00 (trezentos mil reais), que será destinado ao Centro Municipal de Educação Bezerra de Menezes, para reforma e manutenção.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22714</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO ECONOMICO, para a recepção do valor de R$ 15.000.000,00 (quinze milhões de reais), que será destinado a aquisição de área, para o DIMPE (Distrito Municipal de Micro e Pequenas Empresas).</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22635</t>
+  </si>
+  <si>
+    <t>Modifica a redação do § 2º, do Art. 31-A, inserido no Art. 1º do Projeto de Lei Ordinária do Executivo nº 113, de 02 de dezembro de 2025.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22633</t>
+  </si>
+  <si>
+    <t>Modifica a redação do § 4º, do Art. 23-A, inserido no Art. 1º do Projeto de Lei Ordinária do Executivo nº 109, de 21 de novembro de 2025.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22611</t>
+  </si>
+  <si>
+    <t>Altera o nome da Rua 11 no setor Morada do Sol para “Rua Dr. PAULO SERGIO ALVES MARTINS” e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22609</t>
+  </si>
+  <si>
+    <t>Dispõe sobre concessão de Título de Cidadão Jataiense ao Padre Valdinei Nascimento de Sousa e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22598</t>
+  </si>
+  <si>
+    <t>Requer estudo de viabilidade técnica e jurídica, para a celebração de convênio ou acordo formal entre o Município de Jataí e o Estado de Goiás (via SEDUC), visando à construção de espaço de convivência com ajardinamento,_x000D_
+pergolados, bancos e ampliação do lago/nascente existente no Colégio Nestório Ribeiro, como forma preservar, de revitalizar e proteger esse importante patrimônio ambiental de Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22596</t>
+  </si>
+  <si>
+    <t>Requer providências do Poder Executivo visando realizar levantamento do Patrimônio Tombado de Jataí, para posterior reforma, restauro e revitalização, e ao final, dar publicidade e notoriedade por meio de publicação digital ou impressa, visando fortalecer, valorizar e compartilhar o rico acervo histórico, arquitetônico, artístico e cultural do município.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22592</t>
+  </si>
+  <si>
+    <t>Requer estudo de viabilidade técnica e posterior providências para transferir a Usina de Asfalto para local adequado, bem como para realizar ampliação e melhorias da área de estacionamento do Centro de Cultura e Eventos Dom Benedito, com arborização e paisagismo, considerando os demais equipamentos geradores de fluxo intenso de veículos, como Arapucão, JAC, Ginásio de Esportes Frei Chico e Clube SINDSEMUJ.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22591</t>
+  </si>
+  <si>
+    <t>Manifestam profundo pesar pelo falecimento do senhor Donaldo Alves de Almeida, ocorrido recentemente, e solidarizam-se com seus familiares e amigos.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22590</t>
+  </si>
+  <si>
+    <t>Requer seja providenciado pelo Executivo Municipal as necessárias ADEQUAÇÕES na Lei n. 3.066/2010 (que institui o novo código de posturas de Jataí), com vistas a incluir_x000D_
+operação de carga e recarga de veículos elétricos e híbridos, bem como definir critérios para instalação de pontos para tal mister, conforme ABNT NBR 17019:2022.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22584</t>
+  </si>
+  <si>
+    <t>Manifesta profundo pesar pelo falecimento de Suzy Mary Oliveira Montalvão, ocorrido em 24 de novembro de 2025, e solidariza-se com seus familiares e amigos</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22581</t>
+  </si>
+  <si>
+    <t>Solicita MOÇÃO DE PESAR aos familiares e amigos do Jovem ESDRAS NUNES DE JESUS.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22580</t>
+  </si>
+  <si>
+    <t>Manifesta profundo pesar pelo falecimento do Ex-Vereador e Advogado Nivaldo Souza Moraes, ocorrido em 23 de novembro de 2025, e solidariza-se com seus familiares e amigos.</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/22562</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo estudo de viabilidade técnica e posterior providências, para instituir o Programa Educação para a Cidadania e para a Sustentabilidade no âmbito das escolas públicas municipais de Jataí, mediante adesão junto ao MEC, com vistas a inserir na rotina de ensino-aprendizagem temas sobre democracia e noções sobre os Poderes Legislativo, Executivo e Judiciário, visando promover e fortalecer o exercício da cidadania.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22561</t>
   </si>
   <si>
     <t>Requer estudo de viabilidade técnica, e posterior providências, para implantar no âmbito do município de Jataí, Programa de Apoio ao Pequeno Produtor Rural, com vistas a facilitar o acesso e uso de maquinários e equipamentos em posse da prefeitura, como forma de fortalecer a Agricultura Familiar.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22560</t>
   </si>
   <si>
     <t>Requer estudo de viabilidade técnica e jurídica, e posterior providências, para iniciar tratativas entre o Município e a Caixa Econômica Federal, por meio de parceria ou outro mecanismo jurídico, visando Fortalecer o Programa de Apoio à Aquisição de Habitação para Profissionais da Segurança Pública, ativos ou inativos, nos termos da Lei nº 14.312 de 2022.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22553</t>
   </si>
   <si>
     <t>REQUER a realização de estudo de viabilidade técnica e jurídica para a celebração de convênio ou acordo formal entre o Município de Jataí e o 41º Batalhão de Infantaria Mecanizado, visando o recapeamento asfáltico de toda a via de acesso à Área de Lazer de Subtenentes e Sargentos (ALSS), incluindo a entrada principal.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22551</t>
@@ -99,879 +1306,541 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/22549</t>
   </si>
   <si>
     <t>REQUER a construção de um estacionamento público em frente ao Aeroporto Municipal Flávio Francisco Vilela, localizado na BR-158, no lado oposto da via, semelhante ao existente em frente ao CAIC e à Secretaria de Meio Ambiente, respaldado no Acordo de Cooperação Técnica nº 2/2022/SPRF-GO, firmado entre o Município de Jataí e a União.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22548</t>
   </si>
   <si>
     <t>REQUER estudo de viabilidade técnica visando à implantação de uma travessia elevada para pedestres (faixa elevada) em frente ao Aeroporto Municipal Flávio Francisco Vilela, localizado na BR-158, com respaldo no Acordo de Cooperação Técnica nº 2/2022/SPRF-GO firmado entre o Município e a União.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22547</t>
   </si>
   <si>
     <t>REQUER estudo de viabilidade técnica e posterior providências para construção de pergolados com ajardinamento e instalação de bancos ao longo do canteiro central da Avenida João Inácio, localizada na divisa do Setor Cohacol 5 com o Setor Sul.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22546</t>
   </si>
   <si>
     <t>REQUER a abertura da Avenida W2, no Setor Epaminondas I, até a Rua Miranda de Carvalho, abrangendo a execução de pavimentação asfáltica e construção de meio- fio naquele pequeno trecho ainda não concluído.</t>
   </si>
   <si>
-    <t>Guilherme Alves_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22535</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora que encaminhe à Escola do Legislativo– EGEL a criação do programa “Vereador da Melhor Idade por Um Dia”, destinado à valorização e participação cidadã da pessoa idosa no âmbito da Câmara Municipal de Jataí.</t>
   </si>
   <si>
-    <t>PDL</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22529</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadão Jataiense ao Comandante do 2º Pelotão da 7ª Companhia de Policiamento Rural, Subtenente da Polícia Militar do Estado de Goiás, Raphael Parreira Junqueira, e dá outras providências.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22524</t>
   </si>
   <si>
     <t>Requer medidas e providências para a Construção/Implementação de Casa Abrigo para Mulheres Vítimas de Violência Doméstica e Familiar.</t>
   </si>
   <si>
-    <t>Lazinho do Asfalto_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22519</t>
   </si>
   <si>
     <t>Solicita ao Excelentíssimo Senhor Prefeito Municipal, Geneilton Filho de Assis, e à Secretária de Desenvolvimento Social e Cidadania, Alessandra Borges Ribeiro Assis, a implementação do serviço de Proteção Social Especial de Média Complexidade “Centro Multifuncional de Referência para Pessoas com Deficiência e suas Famílias”, no município de Jataí, conforme demanda apresentada no Programa Jovem Vereador pela representante da Escola Érica De Melo, Isabely Novato Diogo de Souza.</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22518</t>
   </si>
   <si>
     <t>Solicita ao Excelentíssimo Senhor Prefeito Municipal, Geneilton Filho de Assis, e à Secretária da Educação, Sra. Jeane Idalina Bonifácio, a criação de salas multissensoriais nas escolas da Rede Municipal de Ensino de Jataí, conforme demanda apresentada no Programa Jovem Vereador pelo representante da APAE, Fernando Garcia Santos.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22515</t>
   </si>
   <si>
     <t>REQUER estudo de viabilidade técnica e posterior providências para a instalação de sinalização eficiente condicionando a redução de velocidade na Rua Minas Gerais, esquina com a Rua  Leopoldo de Bulhões, próximo à Catedral.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22514</t>
   </si>
   <si>
     <t>REQUER providências do Poder Executivo, no sentido de proceder com arborização ao longo da Rua 3 (sequência da Rua Salgado Filho), situada no Bairro Santa Terezinha, que dá acesso ao Bairro Dom Abel e Colméia Park.</t>
   </si>
   <si>
-    <t>Luciano Lima_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22512</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de título de Cidadão Jataiense ao Pastor Josué Rodrigues de Gouveia, e dá outras providências.”</t>
-  </si>
-[...10 lines deleted...]
-Adilson de Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22502</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadão Jataiense ao Delegado Marlon Souza Luz e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22491</t>
   </si>
   <si>
     <t>REQUER estudo de viabilidade técnica visando à construção de uma praça contendo paisagismo, arborização, iluminação, bancos e pergolado na área situada entre a Avenida_x000D_
 Abel de Carvalho e a Avenida Pedro Bento, no Setor José Bento, e, caso a área seja particular, que seja verificada junto à Procuradoria a possibilidade de um comodato público privado ou, outra solução compatível para o caso.</t>
   </si>
   <si>
-    <t>Lazinho do Asfalto_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22474</t>
   </si>
   <si>
     <t>Solicita o retorno do “Festival das Abelhas”, evento de grande relevância cultural e histórica para a nossa cidade.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22473</t>
   </si>
   <si>
     <t>REQUER estudo de viabilidade técnica visando à construção de uma praça pública com paisagismo, arborização, iluminação, bancos e equipamentos de academia ao ar livre na Rua José Pereira Rezende, esquina com a Rua Dom Manuel Inácio, localizada abaixo dos Irmãos Soares.</t>
   </si>
   <si>
-    <t>EMMOD</t>
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22467</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Ordinária do Executivo nº 093, de 09 de outubro de 2025, que “Dispõe sobre a autorização para abertura de Crédito Adicional Especial e, dá outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22427</t>
   </si>
   <si>
     <t>REQUER, com caráter de URGÊNCIA, a implantação do SERVIÇO DE VERIFICAÇÃO DE ÓBITO (SVO) no município de Jataí, em parceria com a Secretaria Estadual de Saúde, conforme dispõe a Portaria GM/MS nº 7.236, de 16 de junho de 2025, do Ministério da Saúde.</t>
   </si>
   <si>
     <t>EM/AD</t>
   </si>
   <si>
     <t>Emenda Modificativa/Aditiva</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22422</t>
   </si>
   <si>
     <t>Emenda Modificativa/Aditiva ao Projeto de Lei Ordinária do Executivo nº 061, de 11 de julho de 2025, que “Dispõe sobre norma especial de aplicação as hipóteses de cassação de licenciamento e/ou alvará de funcionamento de estabelecimentos que gerem risco à segurança pública na circunscrição do Município de Jataí, e dá outras providências.”</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22418</t>
   </si>
   <si>
     <t>ALTERA A EPÍGRAFE DO PROJETO DE LEI DO EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22417</t>
   </si>
   <si>
     <t>REQUER seja providenciado estudo de viabilidade técnica visando à implantação de uma “travessia elevada para pedestres” na Rua Benjamin Constant, no cruzamento com a Rua Dom Emanuel, abaixo da Praça Clodoaldo Rezende, garantindo melhoria das condições de acessibilidade, conforto e segurança na circulação e travessia de pedestres neste local.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22416</t>
   </si>
   <si>
     <t>REQUER estudo de viabilidade técnica e posterior providências para construção de calçada ao longo da Avenida James Watson, nos dois sentidos, com início na Av. Engenheiro Abel de Carvalho até o Acesso ao anel viário, considerando o grande fluxo de pedestres que caminham pelo local.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22415</t>
   </si>
   <si>
     <t>REQUER estudo de viabilidade técnica e posterior providências para construção de calçada ao longo da Avenida Engenheiro Abel de Carvalho até o lago das Brisas, considerando o grande fluxo de pedestres que caminham pelo local.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22414</t>
   </si>
   <si>
     <t>REQUER estudo de viabilidade técnica e posterior providências para a implantação de um circuito semanal de atividades físicas no espaço localizado na Avenida Nilton Dantas Pires, em frente ao CRAS, do Cidade Jardim II.</t>
   </si>
   <si>
-    <t>MOC</t>
-[...16 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22413</t>
   </si>
   <si>
     <t>Solicita Moção de Pesar pelo falecimento do estimado Professor e Servidor Público Municipal, Damásio Ferreira.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22412</t>
   </si>
   <si>
     <t>Autoriza a realização de sessão especial com a delegação de investidores chineses interessados em conhecer as potencialidades do Município Jataí e aqui fazer parcerias e negócios, no dia 08 de outubro de 2025.</t>
   </si>
   <si>
-    <t>Luciano Lima_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22410</t>
   </si>
   <si>
     <t>Dispõe sobre concessão do TÍTULO DE HONRA AO MÉRITO Associação dos Veteranos do Estado de Goiás (AVEGO)</t>
   </si>
   <si>
-    <t>Guilherme Alves_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22403</t>
   </si>
   <si>
     <t>Requerimento em anexo, que trata da solicitação de envio de Projeto de Lei para criação de premiação às escolas municipais com destaque em desempenho educacional.</t>
   </si>
   <si>
     <t>ELOL</t>
   </si>
   <si>
     <t>Proposta do Legislativo de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22366</t>
   </si>
   <si>
     <t>Altera a redação do § 3º do Art. 113, da Lei Orgânica do Município de Jataí, para repetir a regra prevista no § 9º, do Art.166, da Constituição Federal, com a redação dada pela EC nº 126/2022.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22360</t>
   </si>
   <si>
     <t>REQUER a revitalização da Praça Duque de Caxias, incluindo manutenção, restauração e melhorias paisagísticas, preservando integralmente os elementos originais, considerando o grande valor histórico e cultural que o local representa.</t>
   </si>
   <si>
-    <t>Luciano Lima_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22351</t>
   </si>
   <si>
     <t>Dispõe sobre concessão do TÍTULO DE HONRA AO MÉRITO ao SAMU - Serviço de Atendimento Móvel de Urgência, pelos relevantes serviços prestados à sociedade Jataiense</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22344</t>
   </si>
   <si>
     <t>Altera a redação do Parágrafo Único do Art. 5º, do Projeto de Lei nº 061/2025.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22343</t>
   </si>
   <si>
     <t>REQUER a substituição das bandeiras danificadas do Município, do Estado e da Nação em locais públicos municipais e articulação com o setor privado para cumprimento da Lei Federal nº 5.700/1971.</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22333</t>
   </si>
   <si>
     <t>Manifestam profundo pesar pelo falecimento do Sr. ARAMIS COSTA FRANCO, ocorrido em 31 de agosto de 2025, e solidarizam-se com seus familiares e amigos.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22327</t>
   </si>
   <si>
     <t>Manifesta profundo pesar pelo falecimento do Sr. ARAMIS COSTA FRANCO, ocorrido em 31 de agosto de 2025, e solidariza-se com seus familiares e amigos.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22326</t>
   </si>
   <si>
     <t>REQUER estudo de viabilidade técnica, com vistas à abertura de via, ligando a Avenida Perimetral no Setor Brisas 2, com prolongamento pelo Setor Brisas 3 até a BR-364, como alternativa de deslocamento, acessibilidade e mobilidade urbana.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22317</t>
   </si>
   <si>
     <t>Solicita MOÇÃO DE PESAR aos familiares e amigos do Sr. RAIMUNDO UMBUZEIRO MURICY.</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22306</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR MARCELO TOSTA</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22296</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadão Jataiense ao Dr. Paulo de Tharso Brondi de Paula Rodrigues e dá outras providências.</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22282</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Deputado Federal e Médico Dr. Zacarias Calil, em reconhecimento aos relevantes serviços prestados ao Estado de Goiás, ao Brasil e, de forma especial, ao município de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22265</t>
   </si>
   <si>
     <t>REQUER seja realizado estudo de viabilidade e posterior providência, para instalação de placa com identificação do nome da praça pública do setor Brisas 1, constando seu nome, Praça Manoel Abrão, acompanhada com mine biografia (em QR-Code), visando fortalecer nossa história, cultura, memória coletiva e o senso de pertencimento.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22264</t>
   </si>
   <si>
     <t>REQUER seja realizado estudo de viabilidade, e posteriores providências, visando a instalação de placas, com QR-Codes, nos pontos de parada de ônibus de transporte coletivo urbano, com informações de horários e rotas disponíveis, a fim de tornar eficiente os serviços prestados e adaptá-los ao conceito de cidade inteligente.</t>
   </si>
   <si>
-    <t>Luciano Lima_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22263</t>
   </si>
   <si>
     <t>Altera a Resolução nº 93, de 20 de dezembro de 2024, que dispõe sobre os procedimentos referentes ao controle, uso, a guarda, conservação, manutenção e abastecimento dos veículos da Câmara Municipal de Jataí, e dá outras providências.</t>
   </si>
   <si>
-    <t>PLOL</t>
-[...16 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22244</t>
   </si>
   <si>
     <t>Altera a Lei 4.445, de 25/08/2022, e dá outras providências</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22238</t>
   </si>
   <si>
     <t>REQUER seja realizado estudo de viabilidade técnica, para construção de praça pública de pequeno porte, com infraestrutura e alguns equipamentos de academia ao ar livre, em área situada na Rua 58, entre a Rua 6 e Rua 7, Setor Primavera limite com Setor Cylleneo França, visando proporcionar mais qualidade de vida e bem estar aos moradores locais.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22234</t>
   </si>
   <si>
     <t>Altera o inciso II do artigo 8º da Lei Ordinária nº 4.142, de 16 de dezembro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22233</t>
   </si>
   <si>
     <t>REQUER seja realizado estudo de viabilidade técnica, para construção de uma praça pública de pequeno porte, com infraestrutura e alguns equipamentos de academia ao ar livre, em área situada na Rua Ambrosina Lima, confluência com a Rua Nestor Garcia de Assis, Setor Dom Abel, levando qualidade de vida e bem estar aos moradores locais.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22231</t>
   </si>
   <si>
     <t>“Dispõe sobre concessão de Título de Cidadão Jataiense ao Coronel da Policia Militar de Goiás, Alexandre dos Santos Silva e dá outras providências.”</t>
   </si>
   <si>
-    <t>Carlone Assis_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22227</t>
   </si>
   <si>
     <t>“Altera os Artigo 3º e 4º, incísos I, alíneas a,b,c, e cria no Artigo 3º a alínea d e no Artigo 4º § 1º e § 2º; do Projeto de Lei Complementar do Executivo n.º 02/2025 e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22211</t>
   </si>
   <si>
     <t>REQUER estudo de viabilidade técnica, e posterior providências, visando à CRIAÇÃO DE PARQUE NATURAL MUNICIPAL EM ÁREA DE FLORESTA DENOMINADA MATA DO BRISAS, com vistas a garantir a preservação ambiental, possibilitando desenvolvimento de atividades de educação ambiental, pesquisas, recreação e turismo ecológico.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22210</t>
   </si>
   <si>
     <t>REQUER estudo de viabilidade técnica, com vistas à abertura de via, com prolongamento da Alameda dos Ipês no Setor Jardim dos Ipês, ligando ao Setor Brisas, como alternativa de deslocamento mais ágil e mais seguro aos demais setores adjacentes.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22209</t>
   </si>
   <si>
     <t>REQUER estudo de viabilidade técnica, e posterior providências, com vistas à CRIAÇÃO DE PARQUE NATURAL MUNICIPAL EM ÁREA DE FLORESTA que margeia o Setor Sul, Condomínio Itália e a BR-364, com vistas a garantir a preservação ambiental, possibilitando atividades de educação ambiental, pesquisas, recreação e turismo ecológico.</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22188</t>
   </si>
   <si>
     <t>"Solicitam ao Chefe do Poder Executivo a aquisição de uma caminhonete para o Albergue São Vicente de Paula."</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22173</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Ordinária do Executivo nº 025, de 14 de abril de 2025, que “Institui a Lei de Diretrizes Orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2026 e, dá outras providências”</t>
   </si>
   <si>
-    <t>Lazinho do Asfalto_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22168</t>
   </si>
   <si>
     <t>"Manifesta profundo pesar pelo falecimento da Senhor Evandro Ramos Rodrigues, ocorrido em 21 de junho de 2025, e solidariza-se com seus familiares e amigos."</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22165</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Ordinária do Executivo nº 026, de 29 de maio de 2025, que “Altera a Lei Ordinária nº 4.702, de 28 de maio de 2024 e a Lei Ordinária nº 3.802, de 27 de abril de 2016 e regulamenta outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22164</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Complementar nº 001, de 29 de maio de 2025, que “Altera a Lei Complementar nº 1.445, de 27 de dezembro de 1990, o Código Tributário Municipal, e dá outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22152</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Jataí-GO a filiar-se à Associação de Câmaras Municipais de Goiás - UVG, e contribuir mensalmente em seu favor, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22151</t>
   </si>
   <si>
     <t>SOLICITA do Poder Executivo, análise de viabilidade e, posteriores providências, objetivando a criação de festival de QUADRILHAS JUNINAS – ARRAIÁ DAS ABÊIA, bem como inclusão no calendário oficial do município, com vistas a fomentar e estimular a cultura local.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22150</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo, estudo de viabilidade técnica e, posteriores providências, para que seja construída TORRE de observação no Parque Natural Municipal Mata do Açude, fomentando a pesquisa por meio da observação de espécies que vivem neste espaço, além de estimular o turismo ecológico.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22148</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo, estudo de viabilidade técnica e, posteriores providências, para que seja construído circuito de arvorismo na secretaria do Meio Ambiente, ou em outro parque ecológico de Jataí, visando estimular o turismo ecológico e incentivando a pratica de esportes, aliado à preservação ambiental.</t>
   </si>
   <si>
-    <t>Luciano Lima_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22138</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal, por meio da Superintendência Municipal de Trânsito (SMT), que passe a exigir da concessionária do transporte coletivo público a implantação de sistema de ar-condicionado nos ônibus que atendem o Município de Jataí-GO</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22120</t>
   </si>
   <si>
     <t>REQUER análise de viabilidade técnica para realização do Festival de Música Sertaneja Raiz, fomentando a cultura local, com valorização de artistas locais e resgatando a tradição musical de nossa cidade.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22119</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo, estudo de viabilidade técnica e, posterior esforços, visando a criação de um Programa de Esportes Aquáticos (amador e profissional) nas modalidades de Remo, Canoagem, Wakeboard, Caiaque, JetSki dentre outras, no complexo turístico Lago do Bom Sucesso, no sentido de promover ações que fomentem o desporto, o lazer e o turismo local.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22118</t>
   </si>
   <si>
     <t>REQUER estudo de viabilidade técnica visando abertura de via, conectando a Rua PS-15, no Setor Portal do Sol à Avenida Rio Bonito, que acessa a GO-050, bem como os Bairros Parque Brito, Mauro Bento, Colmeia Park e setores adjacentes.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22117</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo, estudo de viabilidade técnica e, posterior providência, para que sejam construídos monumentos em referência à Jataí (Cidade Abelha), para serem instalados nas principais entradas da cidade, com propósito de fortalecer a história e a cultura deste importante município.</t>
   </si>
   <si>
-    <t>Luciano Lima_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22096</t>
   </si>
   <si>
     <t>Solicita ao Superintende de Gestão e Planejamento da Associação de Gestão, Inovação, e Resultados em Saúde – AGIR, que seja agendada uma reunião com a OS – Organização Social que irá Administrar o HEJ – Hospital Estadual Jataí.</t>
-  </si>
-[...3 lines deleted...]
-Luciano Lima</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22074</t>
   </si>
   <si>
     <t>Solicitamos moção de aplausos em homenagem ao Prefeito e Secretários municipais que prestaram serviço no 9º Encontro de Carros Antigos de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22073</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22061</t>
   </si>
   <si>
     <t>REQUER estudo de viabilidade técnica visando abertura de via, conectando o Bairro Jardim Rio Claro ao Setor Vila Sofia, por meio de ligação da Avenida Said Abdalla até a Rua 006.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22009</t>
   </si>
   <si>
     <t>REQUER a realização de estudo de viabilidade técnica para a instalação de sinalização semafórica no cruzamento da Rua Samuel Graham com a Rua Joaquim Caetano, no Setor_x000D_
 Aeroporto.</t>
   </si>
   <si>
-    <t>Luciano Lima_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21999</t>
   </si>
   <si>
     <t>“Requer à Prefeitura de Jataí, por meio da Secretaria de Saúde, estudos técnicos visando a realização de concurso público para os cargos de Agente Comunitário de Saúde e Agente de Combate a Endemias no município de Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21906</t>
   </si>
   <si>
     <t>Autoriza a doação dos bens inservíveis que menciona para a Secretaria de Segurança Pública e Defesa Social do Município.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21905</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo, estudo de viabilidade e, posteriores providências, visando a criação de Programa de Transporte de Pacientes para realização de consultas e/ou exames em outros municípios ou estados, visando garantir o direito e acesso à saúde.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21904</t>
   </si>
   <si>
     <t>REQUER a realização de estudo técnico com a finalidade de avaliar a viabilidade de implantação de uma lombada eletrônica ou de outras medidas eficazes de controle de velocidade no trecho da Rua Jerônimo Vilela, entre a ponte sobre o Córrego Jataí e o Supermercado Cristo Rei.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21903</t>
   </si>
   <si>
     <t>REQUER seja realizada a revitalização da sinalização horizontal e vertical das ruas Sebastião Jordino da Costa, Viela ED-01 e Viela ED-02, todas localizadas no cruzamento com a Rua Cristóvão Alves Oliveira, no setor Francisco Antônio.</t>
   </si>
   <si>
-    <t>Luciano Lima_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21896</t>
   </si>
   <si>
     <t>Dispõe sobre princípios, regras e instrumentos para o Governo Digital no âmbito da Câmara Municipal de Jataí, buscando o aumento da eficiência e transparência pública e dá outras providências.</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21888</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.191, de 15 de junho de 2020, e dá outras providências.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21871</t>
   </si>
   <si>
     <t>Solicita desta Casa de Leis a inclusão das instituições APAE e Érica de Melo ao concurso Jovem Vereador Jataiense, promovido pela Escola de Gestão e Eficiência Legislativa (EGEL).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21853</t>
   </si>
   <si>
     <t>“Moção de Aplausos em  comemoração dos 70 anos do discurso do JK em Jataí no dia 04 de abril, que culminou com a construção de Brasília.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21847</t>
   </si>
   <si>
     <t>Altera dispositivos do Projeto de Lei nº 020, de 04 de abril de 2025, que “Institui no Calendário Oficial de Eventos do Município de Jataí, o Dia do Cooperativismo, e das outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21836</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo, estudo de viabilidade e, posterior esforços, visando criação de Projeto Fiscal Ambiental Mirim, por meio da Secretaria de Meio Ambiente, no sentido de promover ações que fortaleçam as diversas áreas de formação do individuo e, sobretudo, no âmbito da educação ambiental, tornando-os agentes multiplicadores do processo de conservação do meio ambiente.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21835</t>
   </si>
   <si>
     <t>REQUER do Poder Executivo, estudo de viabilidade e, posterior providências, visando criação de Projeto GCM Mirim, por meio da Secretaria de Segurança Publica e Defesa Social, no sentido de promover ações que fortaleçam as diversas áreas de formação do individuo e, sobretudo, no âmbito da cidadania e defesa social.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21823</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública, em caráter de urgência, com finalidade de discutir sobre o retorno seguro da Univerdade Federal de Jataí UFJ – Via de saída pelo Bairro Estrela Dalva.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21805</t>
   </si>
   <si>
     <t>REQUER seja providenciado estudo de viabilidade técnica para implantação de travessia elevada para pedestres, na Rua SAMUEL GRAHAM, altura do nº. 550, Setor Antena, lateral do Parque Instituto Samuel Graham, garantindo melhoria das condições de acessibilidade, conforto e segurança na circulação e travessia de pedestres.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21804</t>
   </si>
   <si>
     <t>REQUER ao executivo que seja realizado estudo de viabilidade técnica e posterior providências, para revitalização urbana da margem lindeira à BR-364 (Vila Sofia), onde estão instalados alguns empreendimentos, buscando melhorar a infraestrutura existente e, com isso, atrair novos investimentos.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21789</t>
   </si>
   <si>
     <t>REQUER seja realizado estudo de viabilidade técnica, para a construção de sistema de drenagem urbana no perímetro da Avenida Petrobras, conforme diretrizes do Plano Diretor de Drenagem Urbana de Jataí, visando mitigar o alto fluxo de águas pluviais provenientes de bairros adjacentes.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21788</t>
@@ -982,94 +1851,80 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/21787</t>
   </si>
   <si>
     <t>REQUER seja realizado estudo de viabilidade e, sendo possível, implantar programação de dança de salão aos domingos para os idosos residentes no Condomínio Vila Vida.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21766</t>
   </si>
   <si>
     <t>Altera dispositivos do Projeto de Lei nº 016, de 18 de março de 2025, que “Altera a Lei Municipal nº 4.318/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21762</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria Especial da Mulher na Câmara Municipal de Jataí e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21752</t>
   </si>
   <si>
     <t>REQUER seja realizado estudo de viabilidade técnica, para construção de uma praça pública com os necessários elementos de infraestrutura, paisagismo, arborização, iluminação, espaços de lazer para crianças e academia ao ar livre, na área verde situada na Alameda dos Ipês, no Setor Residencial Brisas 1, levando qualidade de vida e bem estar aos moradores locais.</t>
   </si>
   <si>
-    <t>Luciano Lima_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21751</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo seja realizado estudo de viabilidade técnica, para construção de mais salas de aulas na Escola Municipal Clarindo de Melo, em nosso Município, considerando a crescente demanda por vagas.</t>
   </si>
   <si>
-    <t>Lazinho do Asfalto_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21750</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA , de 19 de março de 2025, ao Projeto de Lei Ordinária do Executivo nº 014, de 12 de março de 2025, que “Autoriza, nos termos da Lei Ordinária Municipal nº 2.918, de 31 de março de 2009, a Revisão Geral Anual dos vencimentos dos Servidores Públicos Municipais ativos, inativos e pensionistas, do Executivo e Legislativo e, dá outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21717</t>
   </si>
   <si>
     <t>REQUER seja realizado estudo de viabilidade técnica, visando implantação de ciclofaixa na Av. Epaminondas Vieira Cunha, localizada no Setor Residencial Flamboyant, devidamente sinalizada com divisão de fluxos para pedestres e para ciclistas, conforme preconiza o CTB.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21716</t>
   </si>
   <si>
     <t>REQUER seja realizada a recuperação de alguns trechos da calçada da pista de caminhada do Lago JK, bem como seja realizada a demarcação com sinalização horizontal e, estudo de viabilidade visando ampliação da largura da mesma.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21715</t>
   </si>
   <si>
     <t>REQUER estudo técnico para implantação de sinalização viária na interseção da Rua Jerônimo Silva com a Av. Dr. Dorival de Carvalho, nas proximidades da UPA.</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21706</t>
   </si>
   <si>
     <t>Autoriza a doação do veículo Voyage Confort Line 1.6, patrimônio nº 002116 para a entidade Casa de Apoio Maná de Deus.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21696</t>
   </si>
   <si>
     <t>Requer seja providenciado as necessárias adequações e reparos no Sistema de Ar-Condicionado bem como nos Bebedouros e do Centro Cultural Dom Benedito Domingos Cóscia.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21695</t>
   </si>
   <si>
     <t>REQUER estudo de viabilidade técnica para a abertura de via conectando o Setor Cidade Jardim 2 até a Av. Governador Maguito Vilela, onde está a interseção com a entrada do cemitério municipal Bom Pastor.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21694</t>
   </si>
   <si>
     <t>Requer estudo técnico para alteração de sentido de tráfego da Rua S-005, no bairro Vila Jardim Paraíso, trecho de cerca 40m, compreendido entre a Avenida Rio Bonito e a Rua L-1, para mão única de direção.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21693</t>
@@ -1098,244 +1953,154 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/21659</t>
   </si>
   <si>
     <t>REQUER o estudo de viabilidade para construção de uma rotatória na confluência das VIAS Av. Externa, com a Rua 19, Rua 21 e Av. Perimetral, localizado entre os bairros Setor  Recanto da Mata e Colmeia Park.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21658</t>
   </si>
   <si>
     <t>REQUER seja realizada melhorias no canteiro central localizado na confluência da Avenida Externa, com a Rua 19, Rua 21 e Av. Perimetral, entre os bairros Setor Recanto da Mata e Colmeia Park com a necessária reparação da guia (meio-fio) bem como colocação de grama.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21657</t>
   </si>
   <si>
     <t>REQUER que seja colocado em pauta o ASFALTAMENTO de via denominada RUA DAS FIGUEIRAS no setor Sítios Recreio Alvorada.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21640</t>
   </si>
   <si>
     <t>Altera a Resolução nº 02, de 04 de março de 2010, que dispõe sobre o Regimento Interno da Câmara Municipal de Jataí, e dá outras providências.</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21632</t>
   </si>
   <si>
     <t>Modifica a redação da ementa do Projeto de Lei Ordinária do Executivo – PLOE 5/2025.</t>
-  </si>
-[...6 lines deleted...]
-Carlinhos Canzi</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21628</t>
   </si>
   <si>
     <t>"Solicitação de Convênio de Fomento com a APAE de Jataí e Disponibilização de Transporte Escolar para os usuários da APAE, em nosso Municipio.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21626</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo que faça um estudo de viabilidade técnica para ABERTURA DE RUA e ASFALTAMENTO das vias denominadas Rua 2 e Rua 3 no setor Sítios Recanto Alvorada, com entrada no KM-469 da BR-060.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21625</t>
   </si>
   <si>
     <t>Requer Estudo de Viabilidade Técnica para Construção de Praça em área pública localizada entre a Rua 01 e a Rua Leomar Ferreira de Melo, no Bairro Residencial Cidade Jardim I, a _x000D_
 fim de proporcionar qualidade de vida e bem estar aos moradores locais.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21624</t>
   </si>
   <si>
     <t>REQUER seja realizado estudo de viabilidade técnica, visando à construção de um PALCO PARA CULTURA (CONCHA ACUSTICA) no Parque Ecológico JK, para apresentações artísticas, shows, orquestras, peças teatrais, festivais e outras manifestações culturais, resgatando nossas tradições e valorizando o segmento cultural de Jataí e região.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21623</t>
   </si>
   <si>
     <t>REQUER seja realizado estudo de viabilidade técnica, visando à construção de uma praça com parquinho infantil na área verde situada entre o Setor Recanto da Mata e o Setor Colmeia Park, levando qualidade de vida e bem estar aos moradores.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21622</t>
   </si>
   <si>
     <t>Requer estudo de viabilidade técnica para construção da primeira Praça Sensorial no município, visando a inclusão e acessibilidade para pessoas com deficiência e neurodivergência, promovendo bem-estar e estímulo sensorial.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21621</t>
   </si>
   <si>
     <t>REQUER seja realizado estudo de viabilidade técnica e financeira, visando à construção de CONDOMÍNIO RESIDENCIAL VERTICAL MULTIFAMILIAR de INTERESSE SOCIAL, seja por meio de parceria com o Governo Federal e/ou Estadual, a fim de atender a demanda represada de famílias jataienses que ainda não tem moradia.</t>
   </si>
   <si>
-    <t>Lazinho do Asfalto_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21607</t>
   </si>
   <si>
     <t>Requer um estudo de viabilidade para a criação de um Programa de Hidroginástica para pessoas da terceira idade, em nossa cidade.</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21589</t>
   </si>
   <si>
     <t>Os vereadores que o presente subscrevem, requerem ao Prefeito Municipal o envio à esta Câmara de um PROJETO DE LEI que dispõe sobre a criação de um Restaurante Popular em nosso Município.</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21588</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a realização de um estudo de viabilidade técnica para a contratação urgente de profissionais de saúde nas seguintes áreas: Neuropediatria, Fonoaudiologia, Terapia Ocupacional, Psicologia Infantil, Psicomotricidade, Fisioterapia, Neuropsicologia, Psiquiatria Infantil, Especializações em TEA e TDAH, Nutrição, Alergologia, Odontologia e Odontopediatria, visando atender à demanda em nosso Município.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21587</t>
   </si>
   <si>
     <t>REQUER o asfaltamento do trecho final da Rua José Pereira Rezende, após o cruzamento com a Rua Almeida Zeca Vilela, bem como a construção de uma ponte sobre o córrego Diacuy, para a continuidade e melhor infraestrutura da via.</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21572</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, que envie projeto de lei, criando Estatuto próprio, para a classe administrativa/alimentação da Educação, de nosso município.</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21567</t>
   </si>
   <si>
     <t>“Requer a realização de Audiência Pública, em caráter de urgência, com representantes do Comércio, da Diocese, ACIJ, CDL, OAB, CODEJA e sindicatos que representam os empregados do comércio de Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21553</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21552</t>
   </si>
   <si>
     <t>Dispõe sobre a composição das Comissões Permanentes da Câmara Municipal de Jataí para o biênio 2025/2026.</t>
   </si>
   <si>
-    <t>Luciano Lima_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21544</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que faça um estudo de viabilidade técnica, para deflagrar Processo Seletivo Simplificado e Concurso visando à contratação temporária de profissionais para a prestação de serviços junto à Secretaria Municipal de Educação, em nosso Município.</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21533</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, que envie projeto de lei, criando Estatuto próprio, para a classe administrativa da Educação, de nosso Município.</t>
-  </si>
-[...10 lines deleted...]
-Marcos Patrick</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21529</t>
   </si>
   <si>
     <t>“Requer que seja realizado um estudo de viabilidade técnica para a construção de uma unidade adicional do Conselho Tutelar em nosso município.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21526</t>
   </si>
   <si>
     <t>REQUER seja colocado em pauta o ASFALTAMENENTO de via denominada RUA DOS TAMBORIS no setor Sítios Recreio Alvorada.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21525</t>
   </si>
   <si>
     <t>REQUER seja realizado estudo técnico de viabilidade para a retomada das obras de “canalização” do Córrego Jataí, por ETAPAS, com inicio no Lago JK até a Rua Rui Barbosa e, da Av. Veriano de Oliveira Lima até a BR 364, visando à conclusão deste importante projeto, com apontamento de outras opções que gerem menos impacto.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21524</t>
   </si>
   <si>
     <t>REQUER estudo técnico da SMT, para posterior instalação de lombada transversal (quebra-molas) ou lombada eletrônica, em pontos estratégicos do trecho que compreende a Rua _x000D_
 André Luis, no setor Sodré, com continuidade pela Avenida Deputado Honorato de Carvalho, no setor industrial.</t>
@@ -1694,3735 +2459,8623 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22562" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22561" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22560" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22553" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22551" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22549" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22548" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22547" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22535" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22529" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22524" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22519" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22518" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22515" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22514" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22512" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22502" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22491" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22474" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22473" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22467" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22427" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22422" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22418" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22417" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22416" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22415" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22414" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22413" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22412" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22410" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22403" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22366" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22360" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22351" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22344" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22343" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22333" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22327" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22326" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22317" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22306" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22296" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22282" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22265" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22264" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22263" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22244" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22238" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22234" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22233" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22231" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22227" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22211" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22210" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22209" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22188" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22173" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22168" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22165" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22164" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22152" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22151" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22150" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22148" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22138" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22120" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22119" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22118" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22117" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22096" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22074" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22073" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22061" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21999" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21906" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21905" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21904" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21903" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21896" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21888" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21871" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21853" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21847" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21836" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21835" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21823" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21805" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21804" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21789" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21788" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21787" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21766" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21762" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21752" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21751" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21750" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21717" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21716" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21715" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21706" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21696" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21695" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21694" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21693" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21664" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21663" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21662" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21659" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21658" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21657" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21640" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21632" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21628" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21626" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21625" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21624" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21623" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21622" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21621" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21607" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21589" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21588" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21587" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21572" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21567" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21553" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21552" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21544" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21533" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21529" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21526" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21525" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21524" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21523" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21522" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21521" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21472" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23526" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23524" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23523" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23522" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23519" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23516" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23506" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23496" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23495" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23484" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23483" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23480" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23479" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23478" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23477" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23476" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23475" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23470" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23469" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23468" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23447" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23435" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23434" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23433" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23430" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23429" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23428" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23427" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23418" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23415" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23407" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23406" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23405" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23404" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23341" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23337" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23331" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23330" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23316" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23313" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23287" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23286" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23285" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23275" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23264" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23263" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23255" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23254" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23253" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23235" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23233" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23232" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23222" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23219" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23218" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23216" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23205" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23203" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23201" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23196" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23157" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23151" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23150" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23149" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23148" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23147" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23146" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23145" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23133" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23124" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23114" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23113" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23112" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23097" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23093" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23092" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23074" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23057" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23056" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23055" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23050" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23031" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23015" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23000" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22999" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22998" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22997" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22996" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22995" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22994" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22993" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22992" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22991" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22990" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22989" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22988" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22987" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22986" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22985" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22984" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22983" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22982" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22981" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22980" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22979" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22973" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22959" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22948" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22765" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22764" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22763" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22762" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22761" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22760" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22759" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22758" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22757" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22756" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22755" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22754" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22753" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22752" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22751" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22750" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22749" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22748" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22747" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22746" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22745" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22744" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22733" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22732" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22731" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22730" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22729" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22728" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22727" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22726" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22725" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22724" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22723" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22722" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22721" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22720" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22719" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22718" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22717" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22716" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22715" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22714" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22635" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22633" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22611" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22609" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22598" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22596" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22592" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22591" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22590" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22584" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22581" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22580" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22562" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22561" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22560" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22553" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22551" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22549" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22548" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22547" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22546" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22535" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22529" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22524" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22519" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22518" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22515" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22514" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22512" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22502" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22491" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22474" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22473" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22467" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22427" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22422" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22418" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22417" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22416" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22415" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22414" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22413" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22412" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22410" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22403" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22366" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22360" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22351" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22344" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22343" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22333" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22327" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22326" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22317" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22306" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22296" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22282" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22265" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22264" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22263" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22244" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22238" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22234" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22233" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22231" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22227" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22211" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22210" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22209" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22188" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22173" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22168" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22165" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22164" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22152" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22151" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22150" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22148" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22138" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22120" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22119" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22118" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22117" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22096" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22074" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22073" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22061" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22009" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21999" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21906" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21905" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21904" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21903" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21896" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21888" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21871" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21853" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21847" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21836" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21835" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21823" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21805" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21804" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21789" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21788" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21787" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21766" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21762" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21752" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21751" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21750" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21717" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21716" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21715" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21706" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21696" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21695" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21694" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21693" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21664" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21663" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21662" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21659" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21658" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21657" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21640" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21632" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21628" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21626" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21625" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21624" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21623" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21622" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21621" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21607" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21589" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21588" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21587" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21572" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21567" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21553" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21552" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21544" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21533" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21529" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21526" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21525" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21524" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21523" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21522" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21521" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21472" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H141"/>
+  <dimension ref="A1:H329"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="39" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2">
-[...6 lines deleted...]
-        <v>741</v>
+      <c r="A2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
       </c>
       <c r="D2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3">
-[...6 lines deleted...]
-        <v>740</v>
+      <c r="A3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F3" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" t="s">
         <v>14</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="G4" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" t="s">
         <v>15</v>
       </c>
-      <c r="H4" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="H5" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6">
-[...6 lines deleted...]
-        <v>731</v>
+      <c r="A6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" t="s">
+        <v>8</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F6" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="H6" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7">
-[...6 lines deleted...]
-        <v>729</v>
+      <c r="A7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" t="s">
+        <v>8</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F7" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="H7" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8">
-[...6 lines deleted...]
-        <v>728</v>
+      <c r="A8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" t="s">
+        <v>8</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F8" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="H8" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>22547</v>
+        <v>23496</v>
       </c>
       <c r="B9">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C9">
-        <v>727</v>
+        <v>278</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F9" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="H9" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>22546</v>
+        <v>23495</v>
       </c>
       <c r="B10">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C10">
-        <v>726</v>
+        <v>277</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F10" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="H10" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11">
-[...6 lines deleted...]
-        <v>715</v>
+      <c r="A11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" t="s">
+        <v>8</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F11" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="H11" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>22529</v>
+        <v>23483</v>
       </c>
       <c r="B12">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C12">
-        <v>31</v>
+        <v>274</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F12" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="H12" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13">
-[...6 lines deleted...]
-        <v>710</v>
+      <c r="A13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" t="s">
+        <v>8</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F13" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="H13" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>22519</v>
+        <v>23479</v>
       </c>
       <c r="B14">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C14">
-        <v>707</v>
+        <v>10</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F14" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="H14" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>22518</v>
+        <v>23478</v>
       </c>
       <c r="B15">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C15">
-        <v>706</v>
+        <v>1</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="F15" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="H15" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>22515</v>
+        <v>23477</v>
       </c>
       <c r="B16">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C16">
-        <v>703</v>
+        <v>9</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F16" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="H16" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:8">
-      <c r="A17">
-[...6 lines deleted...]
-        <v>702</v>
+      <c r="A17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" t="s">
+        <v>8</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F17" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="H17" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:8">
-      <c r="A18">
-[...6 lines deleted...]
-        <v>29</v>
+      <c r="A18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" t="s">
+        <v>8</v>
       </c>
       <c r="D18" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F18" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="H18" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>22502</v>
+        <v>23470</v>
       </c>
       <c r="B19">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C19">
-        <v>28</v>
+        <v>268</v>
       </c>
       <c r="D19" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F19" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="H19" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>22491</v>
+        <v>23469</v>
       </c>
       <c r="B20">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C20">
-        <v>688</v>
+        <v>267</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F20" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="H20" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>22474</v>
+        <v>23468</v>
       </c>
       <c r="B21">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C21">
-        <v>683</v>
+        <v>266</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F21" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="H21" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:8">
-      <c r="A22">
-[...6 lines deleted...]
-        <v>682</v>
+      <c r="A22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>8</v>
       </c>
       <c r="D22" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E22" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F22" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="H22" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>22467</v>
+        <v>23435</v>
       </c>
       <c r="B23">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C23">
-        <v>21</v>
+        <v>240</v>
       </c>
       <c r="D23" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="E23" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="F23" t="s">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="H23" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>22427</v>
+        <v>23434</v>
       </c>
       <c r="B24">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C24">
-        <v>654</v>
+        <v>239</v>
       </c>
       <c r="D24" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E24" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F24" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="H24" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>22422</v>
+        <v>23433</v>
       </c>
       <c r="B25">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C25">
-        <v>2</v>
+        <v>238</v>
       </c>
       <c r="D25" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="E25" t="s">
-        <v>70</v>
+        <v>36</v>
       </c>
       <c r="F25" t="s">
-        <v>71</v>
+        <v>37</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>72</v>
       </c>
       <c r="H25" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>22418</v>
+        <v>23430</v>
       </c>
       <c r="B26">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C26">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D26" t="s">
-        <v>62</v>
+        <v>9</v>
       </c>
       <c r="E26" t="s">
-        <v>63</v>
+        <v>10</v>
       </c>
       <c r="F26" t="s">
+        <v>37</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="G26" s="1" t="s">
+      <c r="H26" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>22417</v>
+        <v>23429</v>
       </c>
       <c r="B27">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C27">
-        <v>649</v>
+        <v>23</v>
       </c>
       <c r="D27" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E27" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F27" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G27" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H27" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>22416</v>
+        <v>23428</v>
       </c>
       <c r="B28">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C28">
-        <v>648</v>
+        <v>22</v>
       </c>
       <c r="D28" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E28" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F28" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G28" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H28" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>22415</v>
+        <v>23427</v>
       </c>
       <c r="B29">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C29">
-        <v>647</v>
+        <v>21</v>
       </c>
       <c r="D29" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E29" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F29" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G29" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H29" t="s">
         <v>81</v>
       </c>
-      <c r="H29" t="s">
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>8</v>
+      </c>
+      <c r="B30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" t="s">
+        <v>14</v>
+      </c>
+      <c r="E30" t="s">
+        <v>15</v>
+      </c>
+      <c r="F30" t="s">
+        <v>37</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>82</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G30" s="1" t="s">
+      <c r="H30" t="s">
         <v>83</v>
       </c>
-      <c r="H30" t="s">
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" t="s">
+        <v>8</v>
+      </c>
+      <c r="C31" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" t="s">
         <v>84</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D31" t="s">
+      <c r="E31" t="s">
         <v>85</v>
       </c>
-      <c r="E31" t="s">
+      <c r="F31" t="s">
         <v>86</v>
       </c>
-      <c r="F31" t="s">
+      <c r="G31" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="G31" s="1" t="s">
+      <c r="H31" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>22412</v>
+        <v>23407</v>
       </c>
       <c r="B32">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C32">
-        <v>7</v>
+        <v>229</v>
       </c>
       <c r="D32" t="s">
+        <v>35</v>
+      </c>
+      <c r="E32" t="s">
+        <v>36</v>
+      </c>
+      <c r="F32" t="s">
+        <v>37</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H32" t="s">
         <v>90</v>
-      </c>
-[...10 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>22410</v>
+        <v>23406</v>
       </c>
       <c r="B33">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C33">
-        <v>27</v>
+        <v>228</v>
       </c>
       <c r="D33" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F33" t="s">
-        <v>95</v>
+        <v>37</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="H33" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>22403</v>
+        <v>23405</v>
       </c>
       <c r="B34">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C34">
-        <v>639</v>
+        <v>227</v>
       </c>
       <c r="D34" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E34" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F34" t="s">
-        <v>98</v>
+        <v>37</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="H34" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>22366</v>
+        <v>23404</v>
       </c>
       <c r="B35">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C35">
-        <v>1</v>
+        <v>226</v>
       </c>
       <c r="D35" t="s">
-        <v>101</v>
+        <v>35</v>
       </c>
       <c r="E35" t="s">
-        <v>102</v>
+        <v>36</v>
       </c>
       <c r="F35" t="s">
-        <v>103</v>
+        <v>37</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="H35" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
     </row>
     <row r="36" spans="1:8">
-      <c r="A36">
-[...6 lines deleted...]
-        <v>617</v>
+      <c r="A36" t="s">
+        <v>8</v>
+      </c>
+      <c r="B36" t="s">
+        <v>8</v>
+      </c>
+      <c r="C36" t="s">
+        <v>8</v>
       </c>
       <c r="D36" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E36" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F36" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="H36" t="s">
-        <v>107</v>
+        <v>98</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>22351</v>
+        <v>23337</v>
       </c>
       <c r="B37">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C37">
-        <v>26</v>
+        <v>191</v>
       </c>
       <c r="D37" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E37" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F37" t="s">
-        <v>108</v>
+        <v>37</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="H37" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>22344</v>
+        <v>23331</v>
       </c>
       <c r="B38">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C38">
-        <v>19</v>
+        <v>186</v>
       </c>
       <c r="D38" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="E38" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="F38" t="s">
-        <v>111</v>
+        <v>37</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="H38" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>22343</v>
+        <v>23330</v>
       </c>
       <c r="B39">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C39">
-        <v>604</v>
+        <v>185</v>
       </c>
       <c r="D39" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E39" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F39" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="H39" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
     </row>
     <row r="40" spans="1:8">
-      <c r="A40">
-[...6 lines deleted...]
-        <v>92</v>
+      <c r="A40" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" t="s">
+        <v>8</v>
+      </c>
+      <c r="C40" t="s">
+        <v>8</v>
       </c>
       <c r="D40" t="s">
-        <v>85</v>
+        <v>105</v>
       </c>
       <c r="E40" t="s">
-        <v>86</v>
+        <v>106</v>
       </c>
       <c r="F40" t="s">
-        <v>116</v>
+        <v>37</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="H40" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
     </row>
     <row r="41" spans="1:8">
-      <c r="A41">
-[...6 lines deleted...]
-        <v>90</v>
+      <c r="A41" t="s">
+        <v>8</v>
+      </c>
+      <c r="B41" t="s">
+        <v>8</v>
+      </c>
+      <c r="C41" t="s">
+        <v>8</v>
       </c>
       <c r="D41" t="s">
-        <v>85</v>
+        <v>105</v>
       </c>
       <c r="E41" t="s">
-        <v>86</v>
+        <v>106</v>
       </c>
       <c r="F41" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
       <c r="H41" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="42" spans="1:8">
-      <c r="A42">
-[...6 lines deleted...]
-        <v>596</v>
+      <c r="A42" t="s">
+        <v>8</v>
+      </c>
+      <c r="B42" t="s">
+        <v>8</v>
+      </c>
+      <c r="C42" t="s">
+        <v>8</v>
       </c>
       <c r="D42" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E42" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F42" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="H42" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>22317</v>
+        <v>23287</v>
       </c>
       <c r="B43">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C43">
-        <v>89</v>
+        <v>158</v>
       </c>
       <c r="D43" t="s">
-        <v>85</v>
+        <v>35</v>
       </c>
       <c r="E43" t="s">
-        <v>86</v>
+        <v>36</v>
       </c>
       <c r="F43" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="H43" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>22306</v>
+        <v>23286</v>
       </c>
       <c r="B44">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C44">
-        <v>87</v>
+        <v>157</v>
       </c>
       <c r="D44" t="s">
-        <v>85</v>
+        <v>35</v>
       </c>
       <c r="E44" t="s">
-        <v>86</v>
+        <v>36</v>
       </c>
       <c r="F44" t="s">
+        <v>37</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H44" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>8</v>
+      </c>
+      <c r="B45" t="s">
+        <v>8</v>
+      </c>
+      <c r="C45" t="s">
+        <v>8</v>
+      </c>
+      <c r="D45" t="s">
+        <v>35</v>
+      </c>
+      <c r="E45" t="s">
+        <v>36</v>
+      </c>
+      <c r="F45" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H45" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>8</v>
+      </c>
+      <c r="B46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C46" t="s">
+        <v>8</v>
+      </c>
+      <c r="D46" t="s">
+        <v>105</v>
+      </c>
+      <c r="E46" t="s">
+        <v>106</v>
+      </c>
+      <c r="F46" t="s">
+        <v>119</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H46" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>8</v>
+      </c>
+      <c r="B47" t="s">
+        <v>8</v>
+      </c>
+      <c r="C47" t="s">
+        <v>8</v>
+      </c>
+      <c r="D47" t="s">
+        <v>27</v>
+      </c>
+      <c r="E47" t="s">
+        <v>28</v>
+      </c>
+      <c r="F47" t="s">
+        <v>58</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H47" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>8</v>
+      </c>
+      <c r="B48" t="s">
+        <v>8</v>
+      </c>
+      <c r="C48" t="s">
+        <v>8</v>
+      </c>
+      <c r="D48" t="s">
+        <v>27</v>
+      </c>
+      <c r="E48" t="s">
+        <v>28</v>
+      </c>
+      <c r="F48" t="s">
+        <v>16</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H48" t="s">
         <v>125</v>
       </c>
-      <c r="G44" s="1" t="s">
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>8</v>
+      </c>
+      <c r="B49" t="s">
+        <v>8</v>
+      </c>
+      <c r="C49" t="s">
+        <v>8</v>
+      </c>
+      <c r="D49" t="s">
+        <v>27</v>
+      </c>
+      <c r="E49" t="s">
+        <v>28</v>
+      </c>
+      <c r="F49" t="s">
+        <v>32</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="H44" t="s">
+      <c r="H49" t="s">
         <v>127</v>
-      </c>
-[...128 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>22244</v>
+        <v>23254</v>
       </c>
       <c r="B50">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C50">
-        <v>30</v>
+        <v>143</v>
       </c>
       <c r="D50" t="s">
-        <v>141</v>
+        <v>35</v>
       </c>
       <c r="E50" t="s">
-        <v>142</v>
+        <v>36</v>
       </c>
       <c r="F50" t="s">
-        <v>143</v>
+        <v>37</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>144</v>
+        <v>128</v>
       </c>
       <c r="H50" t="s">
-        <v>145</v>
+        <v>129</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>22238</v>
+        <v>23253</v>
       </c>
       <c r="B51">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C51">
-        <v>543</v>
+        <v>142</v>
       </c>
       <c r="D51" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E51" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F51" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>146</v>
+        <v>130</v>
       </c>
       <c r="H51" t="s">
-        <v>147</v>
+        <v>131</v>
       </c>
     </row>
     <row r="52" spans="1:8">
-      <c r="A52">
-[...6 lines deleted...]
-        <v>29</v>
+      <c r="A52" t="s">
+        <v>8</v>
+      </c>
+      <c r="B52" t="s">
+        <v>8</v>
+      </c>
+      <c r="C52" t="s">
+        <v>8</v>
       </c>
       <c r="D52" t="s">
-        <v>141</v>
+        <v>105</v>
       </c>
       <c r="E52" t="s">
-        <v>142</v>
+        <v>106</v>
       </c>
       <c r="F52" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>148</v>
+        <v>132</v>
       </c>
       <c r="H52" t="s">
-        <v>149</v>
+        <v>133</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>22233</v>
+        <v>23233</v>
       </c>
       <c r="B53">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C53">
-        <v>540</v>
+        <v>126</v>
       </c>
       <c r="D53" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E53" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F53" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>150</v>
+        <v>134</v>
       </c>
       <c r="H53" t="s">
-        <v>151</v>
+        <v>135</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>22231</v>
+        <v>23232</v>
       </c>
       <c r="B54">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C54">
-        <v>20</v>
+        <v>125</v>
       </c>
       <c r="D54" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E54" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F54" t="s">
-        <v>152</v>
+        <v>37</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>153</v>
+        <v>136</v>
       </c>
       <c r="H54" t="s">
-        <v>154</v>
+        <v>137</v>
       </c>
     </row>
     <row r="55" spans="1:8">
-      <c r="A55">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>8</v>
+      </c>
+      <c r="C55" t="s">
+        <v>8</v>
       </c>
       <c r="D55" t="s">
-        <v>62</v>
+        <v>9</v>
       </c>
       <c r="E55" t="s">
-        <v>63</v>
+        <v>10</v>
       </c>
       <c r="F55" t="s">
-        <v>155</v>
+        <v>37</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>156</v>
+        <v>138</v>
       </c>
       <c r="H55" t="s">
-        <v>157</v>
+        <v>139</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>22211</v>
+        <v>23219</v>
       </c>
       <c r="B56">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C56">
-        <v>535</v>
+        <v>118</v>
       </c>
       <c r="D56" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E56" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F56" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>158</v>
+        <v>140</v>
       </c>
       <c r="H56" t="s">
-        <v>159</v>
+        <v>141</v>
       </c>
     </row>
     <row r="57" spans="1:8">
-      <c r="A57">
-[...6 lines deleted...]
-        <v>534</v>
+      <c r="A57" t="s">
+        <v>8</v>
+      </c>
+      <c r="B57" t="s">
+        <v>8</v>
+      </c>
+      <c r="C57" t="s">
+        <v>8</v>
       </c>
       <c r="D57" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="E57" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="F57" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="H57" t="s">
-        <v>161</v>
+        <v>143</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>22209</v>
+        <v>23216</v>
       </c>
       <c r="B58">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C58">
-        <v>533</v>
+        <v>117</v>
       </c>
       <c r="D58" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E58" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F58" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>162</v>
+        <v>144</v>
       </c>
       <c r="H58" t="s">
-        <v>163</v>
+        <v>145</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>22188</v>
+        <v>23205</v>
       </c>
       <c r="B59">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C59">
-        <v>516</v>
+        <v>112</v>
       </c>
       <c r="D59" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E59" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F59" t="s">
-        <v>164</v>
+        <v>37</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>165</v>
+        <v>146</v>
       </c>
       <c r="H59" t="s">
-        <v>166</v>
+        <v>147</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="A60" t="s">
+        <v>8</v>
+      </c>
+      <c r="B60" t="s">
+        <v>8</v>
+      </c>
+      <c r="C60" t="s">
+        <v>8</v>
       </c>
       <c r="D60" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="E60" t="s">
-        <v>63</v>
+        <v>106</v>
       </c>
       <c r="F60" t="s">
-        <v>74</v>
+        <v>32</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>167</v>
+        <v>148</v>
       </c>
       <c r="H60" t="s">
-        <v>168</v>
+        <v>149</v>
       </c>
     </row>
     <row r="61" spans="1:8">
-      <c r="A61">
-[...6 lines deleted...]
-        <v>68</v>
+      <c r="A61" t="s">
+        <v>8</v>
+      </c>
+      <c r="B61" t="s">
+        <v>8</v>
+      </c>
+      <c r="C61" t="s">
+        <v>8</v>
       </c>
       <c r="D61" t="s">
-        <v>85</v>
+        <v>105</v>
       </c>
       <c r="E61" t="s">
-        <v>86</v>
+        <v>106</v>
       </c>
       <c r="F61" t="s">
-        <v>169</v>
+        <v>24</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>170</v>
+        <v>150</v>
       </c>
       <c r="H61" t="s">
-        <v>171</v>
+        <v>151</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>22165</v>
+        <v>23196</v>
       </c>
       <c r="B62">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C62">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="D62" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="E62" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="F62" t="s">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>172</v>
+        <v>152</v>
       </c>
       <c r="H62" t="s">
-        <v>173</v>
+        <v>153</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>22164</v>
+        <v>23157</v>
       </c>
       <c r="B63">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C63">
-        <v>9</v>
+        <v>80</v>
       </c>
       <c r="D63" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="E63" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="F63" t="s">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>174</v>
+        <v>154</v>
       </c>
       <c r="H63" t="s">
-        <v>175</v>
+        <v>155</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>22152</v>
+        <v>23151</v>
       </c>
       <c r="B64">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C64">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="D64" t="s">
-        <v>141</v>
+        <v>35</v>
       </c>
       <c r="E64" t="s">
-        <v>142</v>
+        <v>36</v>
       </c>
       <c r="F64" t="s">
-        <v>138</v>
+        <v>37</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>176</v>
+        <v>156</v>
       </c>
       <c r="H64" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>22151</v>
+        <v>23150</v>
       </c>
       <c r="B65">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C65">
-        <v>495</v>
+        <v>74</v>
       </c>
       <c r="D65" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E65" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F65" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>178</v>
+        <v>158</v>
       </c>
       <c r="H65" t="s">
-        <v>179</v>
+        <v>159</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>22150</v>
+        <v>23149</v>
       </c>
       <c r="B66">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C66">
-        <v>494</v>
+        <v>73</v>
       </c>
       <c r="D66" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E66" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F66" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>180</v>
+        <v>160</v>
       </c>
       <c r="H66" t="s">
-        <v>181</v>
+        <v>161</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>22148</v>
+        <v>23148</v>
       </c>
       <c r="B67">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C67">
-        <v>492</v>
+        <v>72</v>
       </c>
       <c r="D67" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E67" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F67" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>182</v>
+        <v>162</v>
       </c>
       <c r="H67" t="s">
-        <v>183</v>
+        <v>163</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>22138</v>
+        <v>23147</v>
       </c>
       <c r="B68">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C68">
-        <v>485</v>
+        <v>71</v>
       </c>
       <c r="D68" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E68" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F68" t="s">
-        <v>184</v>
+        <v>37</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>185</v>
+        <v>164</v>
       </c>
       <c r="H68" t="s">
-        <v>186</v>
+        <v>165</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>22120</v>
+        <v>23146</v>
       </c>
       <c r="B69">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C69">
-        <v>473</v>
+        <v>70</v>
       </c>
       <c r="D69" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E69" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F69" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>187</v>
+        <v>166</v>
       </c>
       <c r="H69" t="s">
-        <v>188</v>
+        <v>167</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>22119</v>
+        <v>23145</v>
       </c>
       <c r="B70">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C70">
-        <v>472</v>
+        <v>69</v>
       </c>
       <c r="D70" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E70" t="s">
+        <v>36</v>
+      </c>
+      <c r="F70" t="s">
+        <v>37</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H70" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>8</v>
+      </c>
+      <c r="B71" t="s">
+        <v>8</v>
+      </c>
+      <c r="C71" t="s">
+        <v>8</v>
+      </c>
+      <c r="D71" t="s">
         <v>9</v>
       </c>
-      <c r="F70" t="s">
+      <c r="E71" t="s">
         <v>10</v>
       </c>
-      <c r="G70" s="1" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="F71" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>191</v>
+        <v>170</v>
       </c>
       <c r="H71" t="s">
-        <v>192</v>
+        <v>171</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>22117</v>
+        <v>23124</v>
       </c>
       <c r="B72">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C72">
-        <v>470</v>
+        <v>56</v>
       </c>
       <c r="D72" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E72" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F72" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>193</v>
+        <v>172</v>
       </c>
       <c r="H72" t="s">
-        <v>194</v>
+        <v>173</v>
       </c>
     </row>
     <row r="73" spans="1:8">
-      <c r="A73">
-[...6 lines deleted...]
-        <v>455</v>
+      <c r="A73" t="s">
+        <v>8</v>
+      </c>
+      <c r="B73" t="s">
+        <v>8</v>
+      </c>
+      <c r="C73" t="s">
+        <v>8</v>
       </c>
       <c r="D73" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="E73" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="F73" t="s">
-        <v>195</v>
+        <v>37</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>196</v>
+        <v>174</v>
       </c>
       <c r="H73" t="s">
-        <v>197</v>
+        <v>175</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>22074</v>
+        <v>23114</v>
       </c>
       <c r="B74">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C74">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="D74" t="s">
-        <v>85</v>
+        <v>35</v>
       </c>
       <c r="E74" t="s">
-        <v>86</v>
+        <v>36</v>
       </c>
       <c r="F74" t="s">
-        <v>198</v>
+        <v>37</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>199</v>
+        <v>176</v>
       </c>
       <c r="H74" t="s">
-        <v>200</v>
+        <v>177</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>22073</v>
+        <v>23113</v>
       </c>
       <c r="B75">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C75">
-        <v>440</v>
+        <v>47</v>
       </c>
       <c r="D75" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E75" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F75" t="s">
-        <v>198</v>
+        <v>37</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>201</v>
+        <v>178</v>
       </c>
       <c r="H75" t="s">
-        <v>200</v>
+        <v>179</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>22061</v>
+        <v>23112</v>
       </c>
       <c r="B76">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C76">
-        <v>433</v>
+        <v>46</v>
       </c>
       <c r="D76" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E76" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F76" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>202</v>
+        <v>180</v>
       </c>
       <c r="H76" t="s">
-        <v>203</v>
+        <v>181</v>
       </c>
     </row>
     <row r="77" spans="1:8">
-      <c r="A77">
-[...6 lines deleted...]
-        <v>395</v>
+      <c r="A77" t="s">
+        <v>8</v>
+      </c>
+      <c r="B77" t="s">
+        <v>8</v>
+      </c>
+      <c r="C77" t="s">
+        <v>8</v>
       </c>
       <c r="D77" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="E77" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="F77" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>204</v>
+        <v>182</v>
       </c>
       <c r="H77" t="s">
-        <v>205</v>
+        <v>183</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>21999</v>
+        <v>23093</v>
       </c>
       <c r="B78">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C78">
-        <v>392</v>
+        <v>34</v>
       </c>
       <c r="D78" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E78" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F78" t="s">
-        <v>206</v>
+        <v>37</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>207</v>
+        <v>184</v>
       </c>
       <c r="H78" t="s">
-        <v>208</v>
+        <v>185</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>21906</v>
+        <v>23092</v>
       </c>
       <c r="B79">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C79">
-        <v>5</v>
+        <v>33</v>
       </c>
       <c r="D79" t="s">
-        <v>90</v>
+        <v>35</v>
       </c>
       <c r="E79" t="s">
-        <v>91</v>
+        <v>36</v>
       </c>
       <c r="F79" t="s">
-        <v>138</v>
+        <v>37</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>209</v>
+        <v>186</v>
       </c>
       <c r="H79" t="s">
-        <v>210</v>
+        <v>187</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>21905</v>
+        <v>23074</v>
       </c>
       <c r="B80">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C80">
-        <v>330</v>
+        <v>19</v>
       </c>
       <c r="D80" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E80" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F80" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>211</v>
+        <v>188</v>
       </c>
       <c r="H80" t="s">
-        <v>212</v>
+        <v>189</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>21904</v>
+        <v>23057</v>
       </c>
       <c r="B81">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C81">
-        <v>329</v>
+        <v>14</v>
       </c>
       <c r="D81" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E81" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F81" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>213</v>
+        <v>190</v>
       </c>
       <c r="H81" t="s">
-        <v>214</v>
+        <v>191</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>21903</v>
+        <v>23056</v>
       </c>
       <c r="B82">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C82">
-        <v>328</v>
+        <v>13</v>
       </c>
       <c r="D82" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E82" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F82" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>215</v>
+        <v>192</v>
       </c>
       <c r="H82" t="s">
-        <v>216</v>
+        <v>193</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>21896</v>
+        <v>23055</v>
       </c>
       <c r="B83">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C83">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="D83" t="s">
-        <v>141</v>
+        <v>35</v>
       </c>
       <c r="E83" t="s">
-        <v>142</v>
+        <v>36</v>
       </c>
       <c r="F83" t="s">
-        <v>217</v>
+        <v>37</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>218</v>
+        <v>194</v>
       </c>
       <c r="H83" t="s">
-        <v>219</v>
+        <v>195</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>21888</v>
+        <v>23050</v>
       </c>
       <c r="B84">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C84">
+        <v>2</v>
+      </c>
+      <c r="D84" t="s">
+        <v>27</v>
+      </c>
+      <c r="E84" t="s">
+        <v>28</v>
+      </c>
+      <c r="F84" t="s">
+        <v>37</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H84" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>8</v>
+      </c>
+      <c r="B85" t="s">
+        <v>8</v>
+      </c>
+      <c r="C85" t="s">
+        <v>8</v>
+      </c>
+      <c r="D85" t="s">
+        <v>14</v>
+      </c>
+      <c r="E85" t="s">
         <v>15</v>
       </c>
-      <c r="D84" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="F85" t="s">
-        <v>223</v>
+        <v>86</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>224</v>
+        <v>198</v>
       </c>
       <c r="H85" t="s">
-        <v>225</v>
+        <v>199</v>
       </c>
     </row>
     <row r="86" spans="1:8">
-      <c r="A86">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="A86" t="s">
+        <v>8</v>
+      </c>
+      <c r="B86" t="s">
+        <v>8</v>
+      </c>
+      <c r="C86" t="s">
+        <v>8</v>
       </c>
       <c r="D86" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="E86" t="s">
+        <v>15</v>
+      </c>
+      <c r="F86" t="s">
         <v>86</v>
       </c>
-      <c r="F86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G86" s="1" t="s">
-        <v>226</v>
+        <v>200</v>
       </c>
       <c r="H86" t="s">
-        <v>227</v>
+        <v>201</v>
       </c>
     </row>
     <row r="87" spans="1:8">
-      <c r="A87">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A87" t="s">
+        <v>8</v>
+      </c>
+      <c r="B87" t="s">
+        <v>8</v>
+      </c>
+      <c r="C87" t="s">
+        <v>8</v>
       </c>
       <c r="D87" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="E87" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="F87" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>228</v>
+        <v>202</v>
       </c>
       <c r="H87" t="s">
-        <v>229</v>
+        <v>203</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>21836</v>
+        <v>23023</v>
       </c>
       <c r="B88">
         <v>2025</v>
       </c>
       <c r="C88">
-        <v>282</v>
+        <v>332</v>
       </c>
       <c r="D88" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E88" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F88" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>230</v>
+        <v>206</v>
       </c>
       <c r="H88" t="s">
-        <v>231</v>
+        <v>207</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>21835</v>
+        <v>23022</v>
       </c>
       <c r="B89">
         <v>2025</v>
       </c>
       <c r="C89">
-        <v>281</v>
+        <v>331</v>
       </c>
       <c r="D89" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E89" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F89" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>232</v>
+        <v>208</v>
       </c>
       <c r="H89" t="s">
-        <v>233</v>
+        <v>209</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>21823</v>
+        <v>23021</v>
       </c>
       <c r="B90">
         <v>2025</v>
       </c>
       <c r="C90">
-        <v>277</v>
+        <v>330</v>
       </c>
       <c r="D90" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E90" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F90" t="s">
-        <v>234</v>
+        <v>37</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>235</v>
+        <v>210</v>
       </c>
       <c r="H90" t="s">
-        <v>236</v>
+        <v>211</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>21805</v>
+        <v>23020</v>
       </c>
       <c r="B91">
         <v>2025</v>
       </c>
       <c r="C91">
-        <v>264</v>
+        <v>329</v>
       </c>
       <c r="D91" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E91" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F91" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>237</v>
+        <v>212</v>
       </c>
       <c r="H91" t="s">
-        <v>238</v>
+        <v>213</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>21804</v>
+        <v>23019</v>
       </c>
       <c r="B92">
         <v>2025</v>
       </c>
       <c r="C92">
-        <v>263</v>
+        <v>328</v>
       </c>
       <c r="D92" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E92" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F92" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>239</v>
+        <v>214</v>
       </c>
       <c r="H92" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>21789</v>
+        <v>23018</v>
       </c>
       <c r="B93">
         <v>2025</v>
       </c>
       <c r="C93">
-        <v>249</v>
+        <v>327</v>
       </c>
       <c r="D93" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E93" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F93" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>241</v>
+        <v>216</v>
       </c>
       <c r="H93" t="s">
-        <v>242</v>
+        <v>217</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>21788</v>
+        <v>23017</v>
       </c>
       <c r="B94">
         <v>2025</v>
       </c>
       <c r="C94">
-        <v>248</v>
+        <v>326</v>
       </c>
       <c r="D94" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E94" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F94" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>243</v>
+        <v>218</v>
       </c>
       <c r="H94" t="s">
-        <v>244</v>
+        <v>219</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>21787</v>
+        <v>23016</v>
       </c>
       <c r="B95">
         <v>2025</v>
       </c>
       <c r="C95">
-        <v>247</v>
+        <v>325</v>
       </c>
       <c r="D95" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E95" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F95" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>245</v>
+        <v>220</v>
       </c>
       <c r="H95" t="s">
-        <v>246</v>
+        <v>221</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>21766</v>
+        <v>23015</v>
       </c>
       <c r="B96">
         <v>2025</v>
       </c>
       <c r="C96">
-        <v>3</v>
+        <v>324</v>
       </c>
       <c r="D96" t="s">
-        <v>62</v>
+        <v>204</v>
       </c>
       <c r="E96" t="s">
-        <v>63</v>
+        <v>205</v>
       </c>
       <c r="F96" t="s">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>247</v>
+        <v>222</v>
       </c>
       <c r="H96" t="s">
-        <v>248</v>
+        <v>223</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>21762</v>
+        <v>23014</v>
       </c>
       <c r="B97">
         <v>2025</v>
       </c>
       <c r="C97">
-        <v>12</v>
+        <v>323</v>
       </c>
       <c r="D97" t="s">
-        <v>141</v>
+        <v>204</v>
       </c>
       <c r="E97" t="s">
-        <v>142</v>
+        <v>205</v>
       </c>
       <c r="F97" t="s">
-        <v>138</v>
+        <v>37</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>249</v>
+        <v>224</v>
       </c>
       <c r="H97" t="s">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>21752</v>
+        <v>23013</v>
       </c>
       <c r="B98">
         <v>2025</v>
       </c>
       <c r="C98">
-        <v>225</v>
+        <v>322</v>
       </c>
       <c r="D98" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E98" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F98" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>251</v>
+        <v>226</v>
       </c>
       <c r="H98" t="s">
-        <v>252</v>
+        <v>227</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>21751</v>
+        <v>23012</v>
       </c>
       <c r="B99">
         <v>2025</v>
       </c>
       <c r="C99">
-        <v>224</v>
+        <v>321</v>
       </c>
       <c r="D99" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E99" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F99" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>254</v>
+        <v>228</v>
       </c>
       <c r="H99" t="s">
-        <v>255</v>
+        <v>229</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>21750</v>
+        <v>23011</v>
       </c>
       <c r="B100">
         <v>2025</v>
       </c>
       <c r="C100">
-        <v>2</v>
+        <v>320</v>
       </c>
       <c r="D100" t="s">
-        <v>62</v>
+        <v>204</v>
       </c>
       <c r="E100" t="s">
-        <v>63</v>
+        <v>205</v>
       </c>
       <c r="F100" t="s">
-        <v>256</v>
+        <v>37</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>257</v>
+        <v>230</v>
       </c>
       <c r="H100" t="s">
-        <v>258</v>
+        <v>231</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>21717</v>
+        <v>23010</v>
       </c>
       <c r="B101">
         <v>2025</v>
       </c>
       <c r="C101">
-        <v>200</v>
+        <v>319</v>
       </c>
       <c r="D101" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E101" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F101" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>259</v>
+        <v>232</v>
       </c>
       <c r="H101" t="s">
-        <v>260</v>
+        <v>233</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>21716</v>
+        <v>23009</v>
       </c>
       <c r="B102">
         <v>2025</v>
       </c>
       <c r="C102">
-        <v>199</v>
+        <v>318</v>
       </c>
       <c r="D102" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E102" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F102" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>261</v>
+        <v>234</v>
       </c>
       <c r="H102" t="s">
-        <v>262</v>
+        <v>235</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>21715</v>
+        <v>23008</v>
       </c>
       <c r="B103">
         <v>2025</v>
       </c>
       <c r="C103">
-        <v>198</v>
+        <v>317</v>
       </c>
       <c r="D103" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E103" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F103" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>263</v>
+        <v>236</v>
       </c>
       <c r="H103" t="s">
-        <v>264</v>
+        <v>237</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>21706</v>
+        <v>23007</v>
       </c>
       <c r="B104">
         <v>2025</v>
       </c>
       <c r="C104">
-        <v>4</v>
+        <v>316</v>
       </c>
       <c r="D104" t="s">
-        <v>90</v>
+        <v>204</v>
       </c>
       <c r="E104" t="s">
-        <v>91</v>
+        <v>205</v>
       </c>
       <c r="F104" t="s">
-        <v>265</v>
+        <v>37</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>266</v>
+        <v>238</v>
       </c>
       <c r="H104" t="s">
-        <v>267</v>
+        <v>239</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>21696</v>
+        <v>23006</v>
       </c>
       <c r="B105">
         <v>2025</v>
       </c>
       <c r="C105">
-        <v>186</v>
+        <v>315</v>
       </c>
       <c r="D105" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E105" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F105" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>268</v>
+        <v>240</v>
       </c>
       <c r="H105" t="s">
-        <v>269</v>
+        <v>241</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>21695</v>
+        <v>23005</v>
       </c>
       <c r="B106">
         <v>2025</v>
       </c>
       <c r="C106">
-        <v>185</v>
+        <v>314</v>
       </c>
       <c r="D106" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E106" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F106" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>270</v>
+        <v>242</v>
       </c>
       <c r="H106" t="s">
-        <v>271</v>
+        <v>243</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>21694</v>
+        <v>23004</v>
       </c>
       <c r="B107">
         <v>2025</v>
       </c>
       <c r="C107">
-        <v>184</v>
+        <v>313</v>
       </c>
       <c r="D107" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E107" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F107" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>272</v>
+        <v>244</v>
       </c>
       <c r="H107" t="s">
-        <v>273</v>
+        <v>245</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>21693</v>
+        <v>23003</v>
       </c>
       <c r="B108">
         <v>2025</v>
       </c>
       <c r="C108">
-        <v>183</v>
+        <v>312</v>
       </c>
       <c r="D108" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E108" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F108" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>274</v>
+        <v>246</v>
       </c>
       <c r="H108" t="s">
-        <v>275</v>
+        <v>247</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>21664</v>
+        <v>23002</v>
       </c>
       <c r="B109">
         <v>2025</v>
       </c>
       <c r="C109">
-        <v>162</v>
+        <v>311</v>
       </c>
       <c r="D109" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E109" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F109" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>276</v>
+        <v>248</v>
       </c>
       <c r="H109" t="s">
-        <v>277</v>
+        <v>249</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>21663</v>
+        <v>23001</v>
       </c>
       <c r="B110">
         <v>2025</v>
       </c>
       <c r="C110">
-        <v>161</v>
+        <v>310</v>
       </c>
       <c r="D110" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E110" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F110" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>278</v>
+        <v>250</v>
       </c>
       <c r="H110" t="s">
-        <v>279</v>
+        <v>251</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>21662</v>
+        <v>23000</v>
       </c>
       <c r="B111">
         <v>2025</v>
       </c>
       <c r="C111">
-        <v>160</v>
+        <v>309</v>
       </c>
       <c r="D111" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E111" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F111" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>280</v>
+        <v>252</v>
       </c>
       <c r="H111" t="s">
-        <v>281</v>
+        <v>253</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>21659</v>
+        <v>22999</v>
       </c>
       <c r="B112">
         <v>2025</v>
       </c>
       <c r="C112">
-        <v>158</v>
+        <v>308</v>
       </c>
       <c r="D112" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E112" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F112" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>282</v>
+        <v>254</v>
       </c>
       <c r="H112" t="s">
-        <v>283</v>
+        <v>255</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>21658</v>
+        <v>22998</v>
       </c>
       <c r="B113">
         <v>2025</v>
       </c>
       <c r="C113">
-        <v>157</v>
+        <v>307</v>
       </c>
       <c r="D113" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E113" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F113" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>284</v>
+        <v>256</v>
       </c>
       <c r="H113" t="s">
-        <v>285</v>
+        <v>257</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>21657</v>
+        <v>22997</v>
       </c>
       <c r="B114">
         <v>2025</v>
       </c>
       <c r="C114">
-        <v>156</v>
+        <v>306</v>
       </c>
       <c r="D114" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E114" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F114" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>286</v>
+        <v>258</v>
       </c>
       <c r="H114" t="s">
-        <v>287</v>
+        <v>259</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>21640</v>
+        <v>22996</v>
       </c>
       <c r="B115">
         <v>2025</v>
       </c>
       <c r="C115">
-        <v>3</v>
+        <v>305</v>
       </c>
       <c r="D115" t="s">
-        <v>90</v>
+        <v>204</v>
       </c>
       <c r="E115" t="s">
-        <v>91</v>
+        <v>205</v>
       </c>
       <c r="F115" t="s">
-        <v>138</v>
+        <v>37</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>288</v>
+        <v>260</v>
       </c>
       <c r="H115" t="s">
-        <v>289</v>
+        <v>261</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>21632</v>
+        <v>22995</v>
       </c>
       <c r="B116">
         <v>2025</v>
       </c>
       <c r="C116">
-        <v>1</v>
+        <v>304</v>
       </c>
       <c r="D116" t="s">
-        <v>62</v>
+        <v>204</v>
       </c>
       <c r="E116" t="s">
-        <v>63</v>
+        <v>205</v>
       </c>
       <c r="F116" t="s">
-        <v>290</v>
+        <v>37</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>291</v>
+        <v>262</v>
       </c>
       <c r="H116" t="s">
-        <v>292</v>
+        <v>263</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>21628</v>
+        <v>22994</v>
       </c>
       <c r="B117">
         <v>2025</v>
       </c>
       <c r="C117">
-        <v>133</v>
+        <v>303</v>
       </c>
       <c r="D117" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E117" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F117" t="s">
-        <v>293</v>
+        <v>37</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>294</v>
+        <v>264</v>
       </c>
       <c r="H117" t="s">
-        <v>295</v>
+        <v>265</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>21626</v>
+        <v>22993</v>
       </c>
       <c r="B118">
         <v>2025</v>
       </c>
       <c r="C118">
-        <v>132</v>
+        <v>302</v>
       </c>
       <c r="D118" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E118" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F118" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>296</v>
+        <v>266</v>
       </c>
       <c r="H118" t="s">
-        <v>297</v>
+        <v>267</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>21625</v>
+        <v>22992</v>
       </c>
       <c r="B119">
         <v>2025</v>
       </c>
       <c r="C119">
-        <v>131</v>
+        <v>301</v>
       </c>
       <c r="D119" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E119" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F119" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>298</v>
+        <v>268</v>
       </c>
       <c r="H119" t="s">
-        <v>299</v>
+        <v>269</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>21624</v>
+        <v>22991</v>
       </c>
       <c r="B120">
         <v>2025</v>
       </c>
       <c r="C120">
-        <v>130</v>
+        <v>300</v>
       </c>
       <c r="D120" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E120" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F120" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>300</v>
+        <v>270</v>
       </c>
       <c r="H120" t="s">
-        <v>301</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>21623</v>
+        <v>22990</v>
       </c>
       <c r="B121">
         <v>2025</v>
       </c>
       <c r="C121">
-        <v>129</v>
+        <v>299</v>
       </c>
       <c r="D121" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E121" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F121" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>302</v>
+        <v>272</v>
       </c>
       <c r="H121" t="s">
-        <v>303</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>21622</v>
+        <v>22989</v>
       </c>
       <c r="B122">
         <v>2025</v>
       </c>
       <c r="C122">
-        <v>128</v>
+        <v>298</v>
       </c>
       <c r="D122" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E122" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F122" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>304</v>
+        <v>274</v>
       </c>
       <c r="H122" t="s">
-        <v>305</v>
+        <v>275</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>21621</v>
+        <v>22988</v>
       </c>
       <c r="B123">
         <v>2025</v>
       </c>
       <c r="C123">
-        <v>127</v>
+        <v>297</v>
       </c>
       <c r="D123" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E123" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F123" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>306</v>
+        <v>276</v>
       </c>
       <c r="H123" t="s">
-        <v>307</v>
+        <v>277</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>21607</v>
+        <v>22987</v>
       </c>
       <c r="B124">
         <v>2025</v>
       </c>
       <c r="C124">
-        <v>115</v>
+        <v>296</v>
       </c>
       <c r="D124" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E124" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F124" t="s">
-        <v>308</v>
+        <v>37</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>309</v>
+        <v>278</v>
       </c>
       <c r="H124" t="s">
-        <v>310</v>
+        <v>279</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>21589</v>
+        <v>22986</v>
       </c>
       <c r="B125">
         <v>2025</v>
       </c>
       <c r="C125">
-        <v>99</v>
+        <v>295</v>
       </c>
       <c r="D125" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E125" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F125" t="s">
-        <v>311</v>
+        <v>37</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>312</v>
+        <v>280</v>
       </c>
       <c r="H125" t="s">
-        <v>313</v>
+        <v>281</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>21588</v>
+        <v>22985</v>
       </c>
       <c r="B126">
         <v>2025</v>
       </c>
       <c r="C126">
-        <v>98</v>
+        <v>294</v>
       </c>
       <c r="D126" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E126" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F126" t="s">
-        <v>314</v>
+        <v>37</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>315</v>
+        <v>282</v>
       </c>
       <c r="H126" t="s">
-        <v>316</v>
+        <v>283</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>21587</v>
+        <v>22984</v>
       </c>
       <c r="B127">
         <v>2025</v>
       </c>
       <c r="C127">
-        <v>97</v>
+        <v>293</v>
       </c>
       <c r="D127" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E127" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F127" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>317</v>
+        <v>284</v>
       </c>
       <c r="H127" t="s">
-        <v>318</v>
+        <v>285</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>21572</v>
+        <v>22983</v>
       </c>
       <c r="B128">
         <v>2025</v>
       </c>
       <c r="C128">
-        <v>83</v>
+        <v>292</v>
       </c>
       <c r="D128" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E128" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F128" t="s">
-        <v>319</v>
+        <v>37</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>320</v>
+        <v>286</v>
       </c>
       <c r="H128" t="s">
-        <v>321</v>
+        <v>287</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>21567</v>
+        <v>22982</v>
       </c>
       <c r="B129">
         <v>2025</v>
       </c>
       <c r="C129">
-        <v>78</v>
+        <v>291</v>
       </c>
       <c r="D129" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E129" t="s">
-        <v>9</v>
+        <v>205</v>
       </c>
       <c r="F129" t="s">
-        <v>322</v>
+        <v>37</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>323</v>
+        <v>288</v>
       </c>
       <c r="H129" t="s">
-        <v>324</v>
+        <v>289</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>21553</v>
+        <v>22981</v>
       </c>
       <c r="B130">
         <v>2025</v>
       </c>
       <c r="C130">
-        <v>2</v>
+        <v>290</v>
       </c>
       <c r="D130" t="s">
-        <v>90</v>
+        <v>204</v>
       </c>
       <c r="E130" t="s">
-        <v>91</v>
+        <v>205</v>
       </c>
       <c r="F130" t="s">
-        <v>138</v>
+        <v>37</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>325</v>
+        <v>290</v>
       </c>
       <c r="H130" t="s">
-        <v>140</v>
+        <v>291</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>21552</v>
+        <v>22980</v>
       </c>
       <c r="B131">
         <v>2025</v>
       </c>
       <c r="C131">
-        <v>1</v>
+        <v>289</v>
       </c>
       <c r="D131" t="s">
-        <v>90</v>
+        <v>204</v>
       </c>
       <c r="E131" t="s">
-        <v>91</v>
+        <v>205</v>
       </c>
       <c r="F131" t="s">
-        <v>198</v>
+        <v>37</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>326</v>
+        <v>292</v>
       </c>
       <c r="H131" t="s">
-        <v>327</v>
+        <v>293</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
-        <v>21544</v>
+        <v>22979</v>
       </c>
       <c r="B132">
         <v>2025</v>
       </c>
       <c r="C132">
-        <v>66</v>
+        <v>288</v>
       </c>
       <c r="D132" t="s">
-        <v>8</v>
+        <v>204</v>
       </c>
       <c r="E132" t="s">
+        <v>205</v>
+      </c>
+      <c r="F132" t="s">
+        <v>37</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H132" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>8</v>
+      </c>
+      <c r="B133" t="s">
+        <v>8</v>
+      </c>
+      <c r="C133" t="s">
+        <v>8</v>
+      </c>
+      <c r="D133" t="s">
+        <v>14</v>
+      </c>
+      <c r="E133" t="s">
+        <v>15</v>
+      </c>
+      <c r="F133" t="s">
+        <v>19</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H133" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>8</v>
+      </c>
+      <c r="B134" t="s">
+        <v>8</v>
+      </c>
+      <c r="C134" t="s">
+        <v>8</v>
+      </c>
+      <c r="D134" t="s">
+        <v>204</v>
+      </c>
+      <c r="E134" t="s">
+        <v>205</v>
+      </c>
+      <c r="F134" t="s">
+        <v>16</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H134" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>8</v>
+      </c>
+      <c r="B135" t="s">
+        <v>8</v>
+      </c>
+      <c r="C135" t="s">
+        <v>8</v>
+      </c>
+      <c r="D135" t="s">
+        <v>14</v>
+      </c>
+      <c r="E135" t="s">
+        <v>15</v>
+      </c>
+      <c r="F135" t="s">
+        <v>24</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H135" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>8</v>
+      </c>
+      <c r="B136" t="s">
+        <v>8</v>
+      </c>
+      <c r="C136" t="s">
+        <v>8</v>
+      </c>
+      <c r="D136" t="s">
+        <v>14</v>
+      </c>
+      <c r="E136" t="s">
+        <v>15</v>
+      </c>
+      <c r="F136" t="s">
+        <v>24</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H136" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>8</v>
+      </c>
+      <c r="B137" t="s">
+        <v>8</v>
+      </c>
+      <c r="C137" t="s">
+        <v>8</v>
+      </c>
+      <c r="D137" t="s">
+        <v>14</v>
+      </c>
+      <c r="E137" t="s">
+        <v>15</v>
+      </c>
+      <c r="F137" t="s">
+        <v>11</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H137" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>8</v>
+      </c>
+      <c r="B138" t="s">
+        <v>8</v>
+      </c>
+      <c r="C138" t="s">
+        <v>8</v>
+      </c>
+      <c r="D138" t="s">
+        <v>14</v>
+      </c>
+      <c r="E138" t="s">
+        <v>15</v>
+      </c>
+      <c r="F138" t="s">
+        <v>24</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H138" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>8</v>
+      </c>
+      <c r="B139" t="s">
+        <v>8</v>
+      </c>
+      <c r="C139" t="s">
+        <v>8</v>
+      </c>
+      <c r="D139" t="s">
+        <v>14</v>
+      </c>
+      <c r="E139" t="s">
+        <v>15</v>
+      </c>
+      <c r="F139" t="s">
+        <v>16</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H139" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>8</v>
+      </c>
+      <c r="B140" t="s">
+        <v>8</v>
+      </c>
+      <c r="C140" t="s">
+        <v>8</v>
+      </c>
+      <c r="D140" t="s">
+        <v>14</v>
+      </c>
+      <c r="E140" t="s">
+        <v>15</v>
+      </c>
+      <c r="F140" t="s">
+        <v>11</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H140" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>8</v>
+      </c>
+      <c r="B141" t="s">
+        <v>8</v>
+      </c>
+      <c r="C141" t="s">
+        <v>8</v>
+      </c>
+      <c r="D141" t="s">
+        <v>14</v>
+      </c>
+      <c r="E141" t="s">
+        <v>15</v>
+      </c>
+      <c r="F141" t="s">
+        <v>58</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H141" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>8</v>
+      </c>
+      <c r="B142" t="s">
+        <v>8</v>
+      </c>
+      <c r="C142" t="s">
+        <v>8</v>
+      </c>
+      <c r="D142" t="s">
+        <v>14</v>
+      </c>
+      <c r="E142" t="s">
+        <v>15</v>
+      </c>
+      <c r="F142" t="s">
+        <v>11</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H142" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>8</v>
+      </c>
+      <c r="B143" t="s">
+        <v>8</v>
+      </c>
+      <c r="C143" t="s">
+        <v>8</v>
+      </c>
+      <c r="D143" t="s">
+        <v>14</v>
+      </c>
+      <c r="E143" t="s">
+        <v>15</v>
+      </c>
+      <c r="F143" t="s">
+        <v>11</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H143" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>8</v>
+      </c>
+      <c r="B144" t="s">
+        <v>8</v>
+      </c>
+      <c r="C144" t="s">
+        <v>8</v>
+      </c>
+      <c r="D144" t="s">
+        <v>14</v>
+      </c>
+      <c r="E144" t="s">
+        <v>15</v>
+      </c>
+      <c r="F144" t="s">
+        <v>24</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H144" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>8</v>
+      </c>
+      <c r="B145" t="s">
+        <v>8</v>
+      </c>
+      <c r="C145" t="s">
+        <v>8</v>
+      </c>
+      <c r="D145" t="s">
+        <v>14</v>
+      </c>
+      <c r="E145" t="s">
+        <v>15</v>
+      </c>
+      <c r="F145" t="s">
+        <v>32</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H145" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>8</v>
+      </c>
+      <c r="B146" t="s">
+        <v>8</v>
+      </c>
+      <c r="C146" t="s">
+        <v>8</v>
+      </c>
+      <c r="D146" t="s">
+        <v>14</v>
+      </c>
+      <c r="E146" t="s">
+        <v>15</v>
+      </c>
+      <c r="F146" t="s">
+        <v>11</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H146" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>8</v>
+      </c>
+      <c r="B147" t="s">
+        <v>8</v>
+      </c>
+      <c r="C147" t="s">
+        <v>8</v>
+      </c>
+      <c r="D147" t="s">
+        <v>14</v>
+      </c>
+      <c r="E147" t="s">
+        <v>15</v>
+      </c>
+      <c r="F147" t="s">
+        <v>24</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H147" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>8</v>
+      </c>
+      <c r="B148" t="s">
+        <v>8</v>
+      </c>
+      <c r="C148" t="s">
+        <v>8</v>
+      </c>
+      <c r="D148" t="s">
+        <v>14</v>
+      </c>
+      <c r="E148" t="s">
+        <v>15</v>
+      </c>
+      <c r="F148" t="s">
+        <v>19</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H148" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>8</v>
+      </c>
+      <c r="B149" t="s">
+        <v>8</v>
+      </c>
+      <c r="C149" t="s">
+        <v>8</v>
+      </c>
+      <c r="D149" t="s">
+        <v>14</v>
+      </c>
+      <c r="E149" t="s">
+        <v>15</v>
+      </c>
+      <c r="F149" t="s">
+        <v>58</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H149" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>8</v>
+      </c>
+      <c r="B150" t="s">
+        <v>8</v>
+      </c>
+      <c r="C150" t="s">
+        <v>8</v>
+      </c>
+      <c r="D150" t="s">
+        <v>14</v>
+      </c>
+      <c r="E150" t="s">
+        <v>15</v>
+      </c>
+      <c r="F150" t="s">
+        <v>86</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H150" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>8</v>
+      </c>
+      <c r="B151" t="s">
+        <v>8</v>
+      </c>
+      <c r="C151" t="s">
+        <v>8</v>
+      </c>
+      <c r="D151" t="s">
+        <v>14</v>
+      </c>
+      <c r="E151" t="s">
+        <v>15</v>
+      </c>
+      <c r="F151" t="s">
+        <v>11</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H151" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>8</v>
+      </c>
+      <c r="B152" t="s">
+        <v>8</v>
+      </c>
+      <c r="C152" t="s">
+        <v>8</v>
+      </c>
+      <c r="D152" t="s">
+        <v>14</v>
+      </c>
+      <c r="E152" t="s">
+        <v>15</v>
+      </c>
+      <c r="F152" t="s">
+        <v>16</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H152" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>8</v>
+      </c>
+      <c r="B153" t="s">
+        <v>8</v>
+      </c>
+      <c r="C153" t="s">
+        <v>8</v>
+      </c>
+      <c r="D153" t="s">
+        <v>14</v>
+      </c>
+      <c r="E153" t="s">
+        <v>15</v>
+      </c>
+      <c r="F153" t="s">
+        <v>11</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H153" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>8</v>
+      </c>
+      <c r="B154" t="s">
+        <v>8</v>
+      </c>
+      <c r="C154" t="s">
+        <v>8</v>
+      </c>
+      <c r="D154" t="s">
+        <v>14</v>
+      </c>
+      <c r="E154" t="s">
+        <v>15</v>
+      </c>
+      <c r="F154" t="s">
+        <v>19</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H154" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>8</v>
+      </c>
+      <c r="B155" t="s">
+        <v>8</v>
+      </c>
+      <c r="C155" t="s">
+        <v>8</v>
+      </c>
+      <c r="D155" t="s">
+        <v>14</v>
+      </c>
+      <c r="E155" t="s">
+        <v>15</v>
+      </c>
+      <c r="F155" t="s">
+        <v>37</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H155" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>8</v>
+      </c>
+      <c r="B156" t="s">
+        <v>8</v>
+      </c>
+      <c r="C156" t="s">
+        <v>8</v>
+      </c>
+      <c r="D156" t="s">
+        <v>14</v>
+      </c>
+      <c r="E156" t="s">
+        <v>15</v>
+      </c>
+      <c r="F156" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H156" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>8</v>
+      </c>
+      <c r="B157" t="s">
+        <v>8</v>
+      </c>
+      <c r="C157" t="s">
+        <v>8</v>
+      </c>
+      <c r="D157" t="s">
+        <v>14</v>
+      </c>
+      <c r="E157" t="s">
+        <v>15</v>
+      </c>
+      <c r="F157" t="s">
+        <v>29</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H157" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>8</v>
+      </c>
+      <c r="B158" t="s">
+        <v>8</v>
+      </c>
+      <c r="C158" t="s">
+        <v>8</v>
+      </c>
+      <c r="D158" t="s">
+        <v>14</v>
+      </c>
+      <c r="E158" t="s">
+        <v>15</v>
+      </c>
+      <c r="F158" t="s">
+        <v>119</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H158" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>8</v>
+      </c>
+      <c r="B159" t="s">
+        <v>8</v>
+      </c>
+      <c r="C159" t="s">
+        <v>8</v>
+      </c>
+      <c r="D159" t="s">
+        <v>14</v>
+      </c>
+      <c r="E159" t="s">
+        <v>15</v>
+      </c>
+      <c r="F159" t="s">
+        <v>19</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H159" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>8</v>
+      </c>
+      <c r="B160" t="s">
+        <v>8</v>
+      </c>
+      <c r="C160" t="s">
+        <v>8</v>
+      </c>
+      <c r="D160" t="s">
+        <v>14</v>
+      </c>
+      <c r="E160" t="s">
+        <v>15</v>
+      </c>
+      <c r="F160" t="s">
+        <v>58</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H160" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>8</v>
+      </c>
+      <c r="B161" t="s">
+        <v>8</v>
+      </c>
+      <c r="C161" t="s">
+        <v>8</v>
+      </c>
+      <c r="D161" t="s">
+        <v>14</v>
+      </c>
+      <c r="E161" t="s">
+        <v>15</v>
+      </c>
+      <c r="F161" t="s">
+        <v>11</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H161" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>8</v>
+      </c>
+      <c r="B162" t="s">
+        <v>8</v>
+      </c>
+      <c r="C162" t="s">
+        <v>8</v>
+      </c>
+      <c r="D162" t="s">
+        <v>14</v>
+      </c>
+      <c r="E162" t="s">
+        <v>15</v>
+      </c>
+      <c r="F162" t="s">
+        <v>16</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H162" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>8</v>
+      </c>
+      <c r="B163" t="s">
+        <v>8</v>
+      </c>
+      <c r="C163" t="s">
+        <v>8</v>
+      </c>
+      <c r="D163" t="s">
+        <v>14</v>
+      </c>
+      <c r="E163" t="s">
+        <v>15</v>
+      </c>
+      <c r="F163" t="s">
+        <v>11</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H163" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>8</v>
+      </c>
+      <c r="B164" t="s">
+        <v>8</v>
+      </c>
+      <c r="C164" t="s">
+        <v>8</v>
+      </c>
+      <c r="D164" t="s">
+        <v>14</v>
+      </c>
+      <c r="E164" t="s">
+        <v>15</v>
+      </c>
+      <c r="F164" t="s">
+        <v>24</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H164" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>8</v>
+      </c>
+      <c r="B165" t="s">
+        <v>8</v>
+      </c>
+      <c r="C165" t="s">
+        <v>8</v>
+      </c>
+      <c r="D165" t="s">
+        <v>14</v>
+      </c>
+      <c r="E165" t="s">
+        <v>15</v>
+      </c>
+      <c r="F165" t="s">
+        <v>11</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H165" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>8</v>
+      </c>
+      <c r="B166" t="s">
+        <v>8</v>
+      </c>
+      <c r="C166" t="s">
+        <v>8</v>
+      </c>
+      <c r="D166" t="s">
+        <v>14</v>
+      </c>
+      <c r="E166" t="s">
+        <v>15</v>
+      </c>
+      <c r="F166" t="s">
+        <v>11</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H166" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>8</v>
+      </c>
+      <c r="B167" t="s">
+        <v>8</v>
+      </c>
+      <c r="C167" t="s">
+        <v>8</v>
+      </c>
+      <c r="D167" t="s">
+        <v>14</v>
+      </c>
+      <c r="E167" t="s">
+        <v>15</v>
+      </c>
+      <c r="F167" t="s">
+        <v>24</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H167" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>8</v>
+      </c>
+      <c r="B168" t="s">
+        <v>8</v>
+      </c>
+      <c r="C168" t="s">
+        <v>8</v>
+      </c>
+      <c r="D168" t="s">
+        <v>14</v>
+      </c>
+      <c r="E168" t="s">
+        <v>15</v>
+      </c>
+      <c r="F168" t="s">
+        <v>16</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H168" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>8</v>
+      </c>
+      <c r="B169" t="s">
+        <v>8</v>
+      </c>
+      <c r="C169" t="s">
+        <v>8</v>
+      </c>
+      <c r="D169" t="s">
+        <v>14</v>
+      </c>
+      <c r="E169" t="s">
+        <v>15</v>
+      </c>
+      <c r="F169" t="s">
+        <v>11</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H169" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>8</v>
+      </c>
+      <c r="B170" t="s">
+        <v>8</v>
+      </c>
+      <c r="C170" t="s">
+        <v>8</v>
+      </c>
+      <c r="D170" t="s">
+        <v>14</v>
+      </c>
+      <c r="E170" t="s">
+        <v>15</v>
+      </c>
+      <c r="F170" t="s">
+        <v>58</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H170" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>8</v>
+      </c>
+      <c r="B171" t="s">
+        <v>8</v>
+      </c>
+      <c r="C171" t="s">
+        <v>8</v>
+      </c>
+      <c r="D171" t="s">
+        <v>14</v>
+      </c>
+      <c r="E171" t="s">
+        <v>15</v>
+      </c>
+      <c r="F171" t="s">
+        <v>58</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H171" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>8</v>
+      </c>
+      <c r="B172" t="s">
+        <v>8</v>
+      </c>
+      <c r="C172" t="s">
+        <v>8</v>
+      </c>
+      <c r="D172" t="s">
+        <v>14</v>
+      </c>
+      <c r="E172" t="s">
+        <v>15</v>
+      </c>
+      <c r="F172" t="s">
+        <v>11</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H172" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>8</v>
+      </c>
+      <c r="B173" t="s">
+        <v>8</v>
+      </c>
+      <c r="C173" t="s">
+        <v>8</v>
+      </c>
+      <c r="D173" t="s">
+        <v>14</v>
+      </c>
+      <c r="E173" t="s">
+        <v>15</v>
+      </c>
+      <c r="F173" t="s">
+        <v>24</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H173" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>8</v>
+      </c>
+      <c r="B174" t="s">
+        <v>8</v>
+      </c>
+      <c r="C174" t="s">
+        <v>8</v>
+      </c>
+      <c r="D174" t="s">
+        <v>14</v>
+      </c>
+      <c r="E174" t="s">
+        <v>15</v>
+      </c>
+      <c r="F174" t="s">
+        <v>16</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H174" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>8</v>
+      </c>
+      <c r="B175" t="s">
+        <v>8</v>
+      </c>
+      <c r="C175" t="s">
+        <v>8</v>
+      </c>
+      <c r="D175" t="s">
+        <v>14</v>
+      </c>
+      <c r="E175" t="s">
+        <v>15</v>
+      </c>
+      <c r="F175" t="s">
+        <v>11</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H175" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>8</v>
+      </c>
+      <c r="B176" t="s">
+        <v>8</v>
+      </c>
+      <c r="C176" t="s">
+        <v>8</v>
+      </c>
+      <c r="D176" t="s">
+        <v>14</v>
+      </c>
+      <c r="E176" t="s">
+        <v>15</v>
+      </c>
+      <c r="F176" t="s">
+        <v>58</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H176" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>8</v>
+      </c>
+      <c r="B177" t="s">
+        <v>8</v>
+      </c>
+      <c r="C177" t="s">
+        <v>8</v>
+      </c>
+      <c r="D177" t="s">
+        <v>14</v>
+      </c>
+      <c r="E177" t="s">
+        <v>15</v>
+      </c>
+      <c r="F177" t="s">
+        <v>37</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H177" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>8</v>
+      </c>
+      <c r="B178" t="s">
+        <v>8</v>
+      </c>
+      <c r="C178" t="s">
+        <v>8</v>
+      </c>
+      <c r="D178" t="s">
+        <v>14</v>
+      </c>
+      <c r="E178" t="s">
+        <v>15</v>
+      </c>
+      <c r="F178" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H178" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>8</v>
+      </c>
+      <c r="B179" t="s">
+        <v>8</v>
+      </c>
+      <c r="C179" t="s">
+        <v>8</v>
+      </c>
+      <c r="D179" t="s">
+        <v>14</v>
+      </c>
+      <c r="E179" t="s">
+        <v>15</v>
+      </c>
+      <c r="F179" t="s">
+        <v>16</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H179" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180">
+        <v>22611</v>
+      </c>
+      <c r="B180">
+        <v>2025</v>
+      </c>
+      <c r="C180">
+        <v>37</v>
+      </c>
+      <c r="D180" t="s">
         <v>9</v>
       </c>
-      <c r="F132" t="s">
+      <c r="E180" t="s">
+        <v>10</v>
+      </c>
+      <c r="F180" t="s">
+        <v>37</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H180" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>8</v>
+      </c>
+      <c r="B181" t="s">
+        <v>8</v>
+      </c>
+      <c r="C181" t="s">
+        <v>8</v>
+      </c>
+      <c r="D181" t="s">
+        <v>105</v>
+      </c>
+      <c r="E181" t="s">
+        <v>106</v>
+      </c>
+      <c r="F181" t="s">
+        <v>19</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H181" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182">
+        <v>22598</v>
+      </c>
+      <c r="B182">
+        <v>2025</v>
+      </c>
+      <c r="C182">
+        <v>763</v>
+      </c>
+      <c r="D182" t="s">
+        <v>35</v>
+      </c>
+      <c r="E182" t="s">
+        <v>36</v>
+      </c>
+      <c r="F182" t="s">
+        <v>37</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H182" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183">
+        <v>22596</v>
+      </c>
+      <c r="B183">
+        <v>2025</v>
+      </c>
+      <c r="C183">
+        <v>761</v>
+      </c>
+      <c r="D183" t="s">
+        <v>35</v>
+      </c>
+      <c r="E183" t="s">
+        <v>36</v>
+      </c>
+      <c r="F183" t="s">
+        <v>37</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H183" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184">
+        <v>22592</v>
+      </c>
+      <c r="B184">
+        <v>2025</v>
+      </c>
+      <c r="C184">
+        <v>758</v>
+      </c>
+      <c r="D184" t="s">
+        <v>35</v>
+      </c>
+      <c r="E184" t="s">
+        <v>36</v>
+      </c>
+      <c r="F184" t="s">
+        <v>37</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H184" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>8</v>
+      </c>
+      <c r="B185" t="s">
+        <v>8</v>
+      </c>
+      <c r="C185" t="s">
+        <v>8</v>
+      </c>
+      <c r="D185" t="s">
+        <v>27</v>
+      </c>
+      <c r="E185" t="s">
+        <v>28</v>
+      </c>
+      <c r="F185" t="s">
+        <v>86</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H185" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186">
+        <v>22590</v>
+      </c>
+      <c r="B186">
+        <v>2025</v>
+      </c>
+      <c r="C186">
+        <v>757</v>
+      </c>
+      <c r="D186" t="s">
+        <v>35</v>
+      </c>
+      <c r="E186" t="s">
+        <v>36</v>
+      </c>
+      <c r="F186" t="s">
+        <v>37</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H186" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>8</v>
+      </c>
+      <c r="B187" t="s">
+        <v>8</v>
+      </c>
+      <c r="C187" t="s">
+        <v>8</v>
+      </c>
+      <c r="D187" t="s">
+        <v>27</v>
+      </c>
+      <c r="E187" t="s">
+        <v>28</v>
+      </c>
+      <c r="F187" t="s">
+        <v>37</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H187" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188">
+        <v>22581</v>
+      </c>
+      <c r="B188">
+        <v>2025</v>
+      </c>
+      <c r="C188">
+        <v>126</v>
+      </c>
+      <c r="D188" t="s">
+        <v>27</v>
+      </c>
+      <c r="E188" t="s">
+        <v>28</v>
+      </c>
+      <c r="F188" t="s">
+        <v>37</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H188" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>8</v>
+      </c>
+      <c r="B189" t="s">
+        <v>8</v>
+      </c>
+      <c r="C189" t="s">
+        <v>8</v>
+      </c>
+      <c r="D189" t="s">
+        <v>27</v>
+      </c>
+      <c r="E189" t="s">
+        <v>28</v>
+      </c>
+      <c r="F189" t="s">
+        <v>86</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H189" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190">
+        <v>22562</v>
+      </c>
+      <c r="B190">
+        <v>2025</v>
+      </c>
+      <c r="C190">
+        <v>741</v>
+      </c>
+      <c r="D190" t="s">
+        <v>35</v>
+      </c>
+      <c r="E190" t="s">
+        <v>36</v>
+      </c>
+      <c r="F190" t="s">
+        <v>37</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H190" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191">
+        <v>22561</v>
+      </c>
+      <c r="B191">
+        <v>2025</v>
+      </c>
+      <c r="C191">
+        <v>740</v>
+      </c>
+      <c r="D191" t="s">
+        <v>35</v>
+      </c>
+      <c r="E191" t="s">
+        <v>36</v>
+      </c>
+      <c r="F191" t="s">
+        <v>37</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H191" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192">
+        <v>22560</v>
+      </c>
+      <c r="B192">
+        <v>2025</v>
+      </c>
+      <c r="C192">
+        <v>739</v>
+      </c>
+      <c r="D192" t="s">
+        <v>35</v>
+      </c>
+      <c r="E192" t="s">
+        <v>36</v>
+      </c>
+      <c r="F192" t="s">
+        <v>37</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H192" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193">
+        <v>22553</v>
+      </c>
+      <c r="B193">
+        <v>2025</v>
+      </c>
+      <c r="C193">
+        <v>733</v>
+      </c>
+      <c r="D193" t="s">
+        <v>35</v>
+      </c>
+      <c r="E193" t="s">
+        <v>36</v>
+      </c>
+      <c r="F193" t="s">
+        <v>37</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H193" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194">
+        <v>22551</v>
+      </c>
+      <c r="B194">
+        <v>2025</v>
+      </c>
+      <c r="C194">
+        <v>731</v>
+      </c>
+      <c r="D194" t="s">
+        <v>35</v>
+      </c>
+      <c r="E194" t="s">
+        <v>36</v>
+      </c>
+      <c r="F194" t="s">
+        <v>37</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H194" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195">
+        <v>22549</v>
+      </c>
+      <c r="B195">
+        <v>2025</v>
+      </c>
+      <c r="C195">
+        <v>729</v>
+      </c>
+      <c r="D195" t="s">
+        <v>35</v>
+      </c>
+      <c r="E195" t="s">
+        <v>36</v>
+      </c>
+      <c r="F195" t="s">
+        <v>37</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H195" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196">
+        <v>22548</v>
+      </c>
+      <c r="B196">
+        <v>2025</v>
+      </c>
+      <c r="C196">
+        <v>728</v>
+      </c>
+      <c r="D196" t="s">
+        <v>35</v>
+      </c>
+      <c r="E196" t="s">
+        <v>36</v>
+      </c>
+      <c r="F196" t="s">
+        <v>37</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H196" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197">
+        <v>22547</v>
+      </c>
+      <c r="B197">
+        <v>2025</v>
+      </c>
+      <c r="C197">
+        <v>727</v>
+      </c>
+      <c r="D197" t="s">
+        <v>35</v>
+      </c>
+      <c r="E197" t="s">
+        <v>36</v>
+      </c>
+      <c r="F197" t="s">
+        <v>37</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H197" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198">
+        <v>22546</v>
+      </c>
+      <c r="B198">
+        <v>2025</v>
+      </c>
+      <c r="C198">
+        <v>726</v>
+      </c>
+      <c r="D198" t="s">
+        <v>35</v>
+      </c>
+      <c r="E198" t="s">
+        <v>36</v>
+      </c>
+      <c r="F198" t="s">
+        <v>37</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H198" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>8</v>
+      </c>
+      <c r="B199" t="s">
+        <v>8</v>
+      </c>
+      <c r="C199" t="s">
+        <v>8</v>
+      </c>
+      <c r="D199" t="s">
+        <v>35</v>
+      </c>
+      <c r="E199" t="s">
+        <v>36</v>
+      </c>
+      <c r="F199" t="s">
+        <v>119</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H199" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200">
+        <v>22529</v>
+      </c>
+      <c r="B200">
+        <v>2025</v>
+      </c>
+      <c r="C200">
+        <v>31</v>
+      </c>
+      <c r="D200" t="s">
+        <v>105</v>
+      </c>
+      <c r="E200" t="s">
+        <v>106</v>
+      </c>
+      <c r="F200" t="s">
+        <v>37</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H200" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>8</v>
+      </c>
+      <c r="B201" t="s">
+        <v>8</v>
+      </c>
+      <c r="C201" t="s">
+        <v>8</v>
+      </c>
+      <c r="D201" t="s">
+        <v>35</v>
+      </c>
+      <c r="E201" t="s">
+        <v>36</v>
+      </c>
+      <c r="F201" t="s">
+        <v>24</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H201" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>8</v>
+      </c>
+      <c r="B202" t="s">
+        <v>8</v>
+      </c>
+      <c r="C202" t="s">
+        <v>8</v>
+      </c>
+      <c r="D202" t="s">
+        <v>35</v>
+      </c>
+      <c r="E202" t="s">
+        <v>36</v>
+      </c>
+      <c r="F202" t="s">
+        <v>16</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H202" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>8</v>
+      </c>
+      <c r="B203" t="s">
+        <v>8</v>
+      </c>
+      <c r="C203" t="s">
+        <v>8</v>
+      </c>
+      <c r="D203" t="s">
+        <v>35</v>
+      </c>
+      <c r="E203" t="s">
+        <v>36</v>
+      </c>
+      <c r="F203" t="s">
+        <v>16</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H203" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204">
+        <v>22515</v>
+      </c>
+      <c r="B204">
+        <v>2025</v>
+      </c>
+      <c r="C204">
+        <v>703</v>
+      </c>
+      <c r="D204" t="s">
+        <v>35</v>
+      </c>
+      <c r="E204" t="s">
+        <v>36</v>
+      </c>
+      <c r="F204" t="s">
+        <v>37</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H204" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205">
+        <v>22514</v>
+      </c>
+      <c r="B205">
+        <v>2025</v>
+      </c>
+      <c r="C205">
+        <v>702</v>
+      </c>
+      <c r="D205" t="s">
+        <v>35</v>
+      </c>
+      <c r="E205" t="s">
+        <v>36</v>
+      </c>
+      <c r="F205" t="s">
+        <v>37</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H205" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>8</v>
+      </c>
+      <c r="B206" t="s">
+        <v>8</v>
+      </c>
+      <c r="C206" t="s">
+        <v>8</v>
+      </c>
+      <c r="D206" t="s">
+        <v>105</v>
+      </c>
+      <c r="E206" t="s">
+        <v>106</v>
+      </c>
+      <c r="F206" t="s">
+        <v>37</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H206" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>8</v>
+      </c>
+      <c r="B207" t="s">
+        <v>8</v>
+      </c>
+      <c r="C207" t="s">
+        <v>8</v>
+      </c>
+      <c r="D207" t="s">
+        <v>105</v>
+      </c>
+      <c r="E207" t="s">
+        <v>106</v>
+      </c>
+      <c r="F207" t="s">
+        <v>86</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H207" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208">
+        <v>22491</v>
+      </c>
+      <c r="B208">
+        <v>2025</v>
+      </c>
+      <c r="C208">
+        <v>688</v>
+      </c>
+      <c r="D208" t="s">
+        <v>35</v>
+      </c>
+      <c r="E208" t="s">
+        <v>36</v>
+      </c>
+      <c r="F208" t="s">
+        <v>37</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H208" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>8</v>
+      </c>
+      <c r="B209" t="s">
+        <v>8</v>
+      </c>
+      <c r="C209" t="s">
+        <v>8</v>
+      </c>
+      <c r="D209" t="s">
+        <v>35</v>
+      </c>
+      <c r="E209" t="s">
+        <v>36</v>
+      </c>
+      <c r="F209" t="s">
+        <v>19</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H209" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210">
+        <v>22473</v>
+      </c>
+      <c r="B210">
+        <v>2025</v>
+      </c>
+      <c r="C210">
+        <v>682</v>
+      </c>
+      <c r="D210" t="s">
+        <v>35</v>
+      </c>
+      <c r="E210" t="s">
+        <v>36</v>
+      </c>
+      <c r="F210" t="s">
+        <v>37</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H210" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>8</v>
+      </c>
+      <c r="B211" t="s">
+        <v>8</v>
+      </c>
+      <c r="C211" t="s">
+        <v>8</v>
+      </c>
+      <c r="D211" t="s">
+        <v>14</v>
+      </c>
+      <c r="E211" t="s">
+        <v>15</v>
+      </c>
+      <c r="F211" t="s">
+        <v>37</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H211" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212">
+        <v>22427</v>
+      </c>
+      <c r="B212">
+        <v>2025</v>
+      </c>
+      <c r="C212">
+        <v>654</v>
+      </c>
+      <c r="D212" t="s">
+        <v>35</v>
+      </c>
+      <c r="E212" t="s">
+        <v>36</v>
+      </c>
+      <c r="F212" t="s">
+        <v>37</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H212" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>8</v>
+      </c>
+      <c r="B213" t="s">
+        <v>8</v>
+      </c>
+      <c r="C213" t="s">
+        <v>8</v>
+      </c>
+      <c r="D213" t="s">
+        <v>456</v>
+      </c>
+      <c r="E213" t="s">
+        <v>457</v>
+      </c>
+      <c r="F213" t="s">
+        <v>37</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H213" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>8</v>
+      </c>
+      <c r="B214" t="s">
+        <v>8</v>
+      </c>
+      <c r="C214" t="s">
+        <v>8</v>
+      </c>
+      <c r="D214" t="s">
+        <v>14</v>
+      </c>
+      <c r="E214" t="s">
+        <v>15</v>
+      </c>
+      <c r="F214" t="s">
+        <v>19</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H214" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215">
+        <v>22417</v>
+      </c>
+      <c r="B215">
+        <v>2025</v>
+      </c>
+      <c r="C215">
+        <v>649</v>
+      </c>
+      <c r="D215" t="s">
+        <v>35</v>
+      </c>
+      <c r="E215" t="s">
+        <v>36</v>
+      </c>
+      <c r="F215" t="s">
+        <v>37</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H215" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>22416</v>
+      </c>
+      <c r="B216">
+        <v>2025</v>
+      </c>
+      <c r="C216">
+        <v>648</v>
+      </c>
+      <c r="D216" t="s">
+        <v>35</v>
+      </c>
+      <c r="E216" t="s">
+        <v>36</v>
+      </c>
+      <c r="F216" t="s">
+        <v>37</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H216" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217">
+        <v>22415</v>
+      </c>
+      <c r="B217">
+        <v>2025</v>
+      </c>
+      <c r="C217">
+        <v>647</v>
+      </c>
+      <c r="D217" t="s">
+        <v>35</v>
+      </c>
+      <c r="E217" t="s">
+        <v>36</v>
+      </c>
+      <c r="F217" t="s">
+        <v>37</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H217" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>22414</v>
+      </c>
+      <c r="B218">
+        <v>2025</v>
+      </c>
+      <c r="C218">
+        <v>646</v>
+      </c>
+      <c r="D218" t="s">
+        <v>35</v>
+      </c>
+      <c r="E218" t="s">
+        <v>36</v>
+      </c>
+      <c r="F218" t="s">
+        <v>37</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H218" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>8</v>
+      </c>
+      <c r="B219" t="s">
+        <v>8</v>
+      </c>
+      <c r="C219" t="s">
+        <v>8</v>
+      </c>
+      <c r="D219" t="s">
+        <v>27</v>
+      </c>
+      <c r="E219" t="s">
+        <v>28</v>
+      </c>
+      <c r="F219" t="s">
+        <v>11</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H219" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>8</v>
+      </c>
+      <c r="B220" t="s">
+        <v>8</v>
+      </c>
+      <c r="C220" t="s">
+        <v>8</v>
+      </c>
+      <c r="D220" t="s">
+        <v>472</v>
+      </c>
+      <c r="E220" t="s">
+        <v>473</v>
+      </c>
+      <c r="F220" t="s">
+        <v>11</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H220" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>8</v>
+      </c>
+      <c r="B221" t="s">
+        <v>8</v>
+      </c>
+      <c r="C221" t="s">
+        <v>8</v>
+      </c>
+      <c r="D221" t="s">
+        <v>105</v>
+      </c>
+      <c r="E221" t="s">
+        <v>106</v>
+      </c>
+      <c r="F221" t="s">
+        <v>37</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H221" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>8</v>
+      </c>
+      <c r="B222" t="s">
+        <v>8</v>
+      </c>
+      <c r="C222" t="s">
+        <v>8</v>
+      </c>
+      <c r="D222" t="s">
+        <v>35</v>
+      </c>
+      <c r="E222" t="s">
+        <v>36</v>
+      </c>
+      <c r="F222" t="s">
+        <v>86</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H222" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>8</v>
+      </c>
+      <c r="B223" t="s">
+        <v>8</v>
+      </c>
+      <c r="C223" t="s">
+        <v>8</v>
+      </c>
+      <c r="D223" t="s">
+        <v>480</v>
+      </c>
+      <c r="E223" t="s">
+        <v>481</v>
+      </c>
+      <c r="F223" t="s">
+        <v>37</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H223" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>22360</v>
+      </c>
+      <c r="B224">
+        <v>2025</v>
+      </c>
+      <c r="C224">
+        <v>617</v>
+      </c>
+      <c r="D224" t="s">
+        <v>35</v>
+      </c>
+      <c r="E224" t="s">
+        <v>36</v>
+      </c>
+      <c r="F224" t="s">
+        <v>37</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="H224" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>8</v>
+      </c>
+      <c r="B225" t="s">
+        <v>8</v>
+      </c>
+      <c r="C225" t="s">
+        <v>8</v>
+      </c>
+      <c r="D225" t="s">
+        <v>105</v>
+      </c>
+      <c r="E225" t="s">
+        <v>106</v>
+      </c>
+      <c r="F225" t="s">
+        <v>29</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H225" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>8</v>
+      </c>
+      <c r="B226" t="s">
+        <v>8</v>
+      </c>
+      <c r="C226" t="s">
+        <v>8</v>
+      </c>
+      <c r="D226" t="s">
+        <v>14</v>
+      </c>
+      <c r="E226" t="s">
+        <v>15</v>
+      </c>
+      <c r="F226" t="s">
+        <v>37</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H226" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>22343</v>
+      </c>
+      <c r="B227">
+        <v>2025</v>
+      </c>
+      <c r="C227">
+        <v>604</v>
+      </c>
+      <c r="D227" t="s">
+        <v>35</v>
+      </c>
+      <c r="E227" t="s">
+        <v>36</v>
+      </c>
+      <c r="F227" t="s">
+        <v>37</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H227" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>8</v>
+      </c>
+      <c r="B228" t="s">
+        <v>8</v>
+      </c>
+      <c r="C228" t="s">
+        <v>8</v>
+      </c>
+      <c r="D228" t="s">
+        <v>27</v>
+      </c>
+      <c r="E228" t="s">
+        <v>28</v>
+      </c>
+      <c r="F228" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H228" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>22327</v>
+      </c>
+      <c r="B229">
+        <v>2025</v>
+      </c>
+      <c r="C229">
+        <v>90</v>
+      </c>
+      <c r="D229" t="s">
+        <v>27</v>
+      </c>
+      <c r="E229" t="s">
+        <v>28</v>
+      </c>
+      <c r="F229" t="s">
+        <v>37</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H229" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>22326</v>
+      </c>
+      <c r="B230">
+        <v>2025</v>
+      </c>
+      <c r="C230">
+        <v>596</v>
+      </c>
+      <c r="D230" t="s">
+        <v>35</v>
+      </c>
+      <c r="E230" t="s">
+        <v>36</v>
+      </c>
+      <c r="F230" t="s">
+        <v>37</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H230" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>22317</v>
+      </c>
+      <c r="B231">
+        <v>2025</v>
+      </c>
+      <c r="C231">
+        <v>89</v>
+      </c>
+      <c r="D231" t="s">
+        <v>27</v>
+      </c>
+      <c r="E231" t="s">
+        <v>28</v>
+      </c>
+      <c r="F231" t="s">
+        <v>37</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H231" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>8</v>
+      </c>
+      <c r="B232" t="s">
+        <v>8</v>
+      </c>
+      <c r="C232" t="s">
+        <v>8</v>
+      </c>
+      <c r="D232" t="s">
+        <v>27</v>
+      </c>
+      <c r="E232" t="s">
+        <v>28</v>
+      </c>
+      <c r="F232" t="s">
+        <v>11</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H232" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>8</v>
+      </c>
+      <c r="B233" t="s">
+        <v>8</v>
+      </c>
+      <c r="C233" t="s">
+        <v>8</v>
+      </c>
+      <c r="D233" t="s">
+        <v>105</v>
+      </c>
+      <c r="E233" t="s">
+        <v>106</v>
+      </c>
+      <c r="F233" t="s">
+        <v>119</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H233" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>8</v>
+      </c>
+      <c r="B234" t="s">
+        <v>8</v>
+      </c>
+      <c r="C234" t="s">
+        <v>8</v>
+      </c>
+      <c r="D234" t="s">
+        <v>27</v>
+      </c>
+      <c r="E234" t="s">
+        <v>28</v>
+      </c>
+      <c r="F234" t="s">
+        <v>29</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H234" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>22265</v>
+      </c>
+      <c r="B235">
+        <v>2025</v>
+      </c>
+      <c r="C235">
+        <v>562</v>
+      </c>
+      <c r="D235" t="s">
+        <v>35</v>
+      </c>
+      <c r="E235" t="s">
+        <v>36</v>
+      </c>
+      <c r="F235" t="s">
+        <v>37</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H235" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>22264</v>
+      </c>
+      <c r="B236">
+        <v>2025</v>
+      </c>
+      <c r="C236">
+        <v>561</v>
+      </c>
+      <c r="D236" t="s">
+        <v>35</v>
+      </c>
+      <c r="E236" t="s">
+        <v>36</v>
+      </c>
+      <c r="F236" t="s">
+        <v>37</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H236" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>8</v>
+      </c>
+      <c r="B237" t="s">
+        <v>8</v>
+      </c>
+      <c r="C237" t="s">
+        <v>8</v>
+      </c>
+      <c r="D237" t="s">
+        <v>472</v>
+      </c>
+      <c r="E237" t="s">
+        <v>473</v>
+      </c>
+      <c r="F237" t="s">
+        <v>11</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H237" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>8</v>
+      </c>
+      <c r="B238" t="s">
+        <v>8</v>
+      </c>
+      <c r="C238" t="s">
+        <v>8</v>
+      </c>
+      <c r="D238" t="s">
+        <v>9</v>
+      </c>
+      <c r="E238" t="s">
+        <v>10</v>
+      </c>
+      <c r="F238" t="s">
+        <v>24</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H238" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>22238</v>
+      </c>
+      <c r="B239">
+        <v>2025</v>
+      </c>
+      <c r="C239">
+        <v>543</v>
+      </c>
+      <c r="D239" t="s">
+        <v>35</v>
+      </c>
+      <c r="E239" t="s">
+        <v>36</v>
+      </c>
+      <c r="F239" t="s">
+        <v>37</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H239" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>22234</v>
+      </c>
+      <c r="B240">
+        <v>2025</v>
+      </c>
+      <c r="C240">
+        <v>29</v>
+      </c>
+      <c r="D240" t="s">
+        <v>9</v>
+      </c>
+      <c r="E240" t="s">
+        <v>10</v>
+      </c>
+      <c r="F240" t="s">
+        <v>37</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H240" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>22233</v>
+      </c>
+      <c r="B241">
+        <v>2025</v>
+      </c>
+      <c r="C241">
+        <v>540</v>
+      </c>
+      <c r="D241" t="s">
+        <v>35</v>
+      </c>
+      <c r="E241" t="s">
+        <v>36</v>
+      </c>
+      <c r="F241" t="s">
+        <v>37</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H241" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>8</v>
+      </c>
+      <c r="B242" t="s">
+        <v>8</v>
+      </c>
+      <c r="C242" t="s">
+        <v>8</v>
+      </c>
+      <c r="D242" t="s">
+        <v>105</v>
+      </c>
+      <c r="E242" t="s">
+        <v>106</v>
+      </c>
+      <c r="F242" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="H242" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>8</v>
+      </c>
+      <c r="B243" t="s">
+        <v>8</v>
+      </c>
+      <c r="C243" t="s">
+        <v>8</v>
+      </c>
+      <c r="D243" t="s">
+        <v>14</v>
+      </c>
+      <c r="E243" t="s">
+        <v>15</v>
+      </c>
+      <c r="F243" t="s">
+        <v>37</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H243" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>22211</v>
+      </c>
+      <c r="B244">
+        <v>2025</v>
+      </c>
+      <c r="C244">
+        <v>535</v>
+      </c>
+      <c r="D244" t="s">
+        <v>35</v>
+      </c>
+      <c r="E244" t="s">
+        <v>36</v>
+      </c>
+      <c r="F244" t="s">
+        <v>37</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H244" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>22210</v>
+      </c>
+      <c r="B245">
+        <v>2025</v>
+      </c>
+      <c r="C245">
+        <v>534</v>
+      </c>
+      <c r="D245" t="s">
+        <v>35</v>
+      </c>
+      <c r="E245" t="s">
+        <v>36</v>
+      </c>
+      <c r="F245" t="s">
+        <v>37</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H245" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>22209</v>
+      </c>
+      <c r="B246">
+        <v>2025</v>
+      </c>
+      <c r="C246">
+        <v>533</v>
+      </c>
+      <c r="D246" t="s">
+        <v>35</v>
+      </c>
+      <c r="E246" t="s">
+        <v>36</v>
+      </c>
+      <c r="F246" t="s">
+        <v>37</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H246" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>8</v>
+      </c>
+      <c r="B247" t="s">
+        <v>8</v>
+      </c>
+      <c r="C247" t="s">
+        <v>8</v>
+      </c>
+      <c r="D247" t="s">
+        <v>35</v>
+      </c>
+      <c r="E247" t="s">
+        <v>36</v>
+      </c>
+      <c r="F247" t="s">
+        <v>19</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H247" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>8</v>
+      </c>
+      <c r="B248" t="s">
+        <v>8</v>
+      </c>
+      <c r="C248" t="s">
+        <v>8</v>
+      </c>
+      <c r="D248" t="s">
+        <v>14</v>
+      </c>
+      <c r="E248" t="s">
+        <v>15</v>
+      </c>
+      <c r="F248" t="s">
+        <v>19</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H248" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>8</v>
+      </c>
+      <c r="B249" t="s">
+        <v>8</v>
+      </c>
+      <c r="C249" t="s">
+        <v>8</v>
+      </c>
+      <c r="D249" t="s">
+        <v>27</v>
+      </c>
+      <c r="E249" t="s">
+        <v>28</v>
+      </c>
+      <c r="F249" t="s">
+        <v>16</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H249" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>8</v>
+      </c>
+      <c r="B250" t="s">
+        <v>8</v>
+      </c>
+      <c r="C250" t="s">
+        <v>8</v>
+      </c>
+      <c r="D250" t="s">
+        <v>14</v>
+      </c>
+      <c r="E250" t="s">
+        <v>15</v>
+      </c>
+      <c r="F250" t="s">
+        <v>37</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H250" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>8</v>
+      </c>
+      <c r="B251" t="s">
+        <v>8</v>
+      </c>
+      <c r="C251" t="s">
+        <v>8</v>
+      </c>
+      <c r="D251" t="s">
+        <v>14</v>
+      </c>
+      <c r="E251" t="s">
+        <v>15</v>
+      </c>
+      <c r="F251" t="s">
+        <v>37</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H251" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>8</v>
+      </c>
+      <c r="B252" t="s">
+        <v>8</v>
+      </c>
+      <c r="C252" t="s">
+        <v>8</v>
+      </c>
+      <c r="D252" t="s">
+        <v>9</v>
+      </c>
+      <c r="E252" t="s">
+        <v>10</v>
+      </c>
+      <c r="F252" t="s">
+        <v>37</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H252" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>22151</v>
+      </c>
+      <c r="B253">
+        <v>2025</v>
+      </c>
+      <c r="C253">
+        <v>495</v>
+      </c>
+      <c r="D253" t="s">
+        <v>35</v>
+      </c>
+      <c r="E253" t="s">
+        <v>36</v>
+      </c>
+      <c r="F253" t="s">
+        <v>37</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H253" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>22150</v>
+      </c>
+      <c r="B254">
+        <v>2025</v>
+      </c>
+      <c r="C254">
+        <v>494</v>
+      </c>
+      <c r="D254" t="s">
+        <v>35</v>
+      </c>
+      <c r="E254" t="s">
+        <v>36</v>
+      </c>
+      <c r="F254" t="s">
+        <v>37</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H254" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>22148</v>
+      </c>
+      <c r="B255">
+        <v>2025</v>
+      </c>
+      <c r="C255">
+        <v>492</v>
+      </c>
+      <c r="D255" t="s">
+        <v>35</v>
+      </c>
+      <c r="E255" t="s">
+        <v>36</v>
+      </c>
+      <c r="F255" t="s">
+        <v>37</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H255" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>8</v>
+      </c>
+      <c r="B256" t="s">
+        <v>8</v>
+      </c>
+      <c r="C256" t="s">
+        <v>8</v>
+      </c>
+      <c r="D256" t="s">
+        <v>35</v>
+      </c>
+      <c r="E256" t="s">
+        <v>36</v>
+      </c>
+      <c r="F256" t="s">
+        <v>37</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H256" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>22120</v>
+      </c>
+      <c r="B257">
+        <v>2025</v>
+      </c>
+      <c r="C257">
+        <v>473</v>
+      </c>
+      <c r="D257" t="s">
+        <v>35</v>
+      </c>
+      <c r="E257" t="s">
+        <v>36</v>
+      </c>
+      <c r="F257" t="s">
+        <v>37</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H257" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>22119</v>
+      </c>
+      <c r="B258">
+        <v>2025</v>
+      </c>
+      <c r="C258">
+        <v>472</v>
+      </c>
+      <c r="D258" t="s">
+        <v>35</v>
+      </c>
+      <c r="E258" t="s">
+        <v>36</v>
+      </c>
+      <c r="F258" t="s">
+        <v>37</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H258" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>22118</v>
+      </c>
+      <c r="B259">
+        <v>2025</v>
+      </c>
+      <c r="C259">
+        <v>471</v>
+      </c>
+      <c r="D259" t="s">
+        <v>35</v>
+      </c>
+      <c r="E259" t="s">
+        <v>36</v>
+      </c>
+      <c r="F259" t="s">
+        <v>37</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H259" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>22117</v>
+      </c>
+      <c r="B260">
+        <v>2025</v>
+      </c>
+      <c r="C260">
+        <v>470</v>
+      </c>
+      <c r="D260" t="s">
+        <v>35</v>
+      </c>
+      <c r="E260" t="s">
+        <v>36</v>
+      </c>
+      <c r="F260" t="s">
+        <v>37</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="H260" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>8</v>
+      </c>
+      <c r="B261" t="s">
+        <v>8</v>
+      </c>
+      <c r="C261" t="s">
+        <v>8</v>
+      </c>
+      <c r="D261" t="s">
+        <v>35</v>
+      </c>
+      <c r="E261" t="s">
+        <v>36</v>
+      </c>
+      <c r="F261" t="s">
+        <v>37</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H261" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>8</v>
+      </c>
+      <c r="B262" t="s">
+        <v>8</v>
+      </c>
+      <c r="C262" t="s">
+        <v>8</v>
+      </c>
+      <c r="D262" t="s">
+        <v>27</v>
+      </c>
+      <c r="E262" t="s">
+        <v>28</v>
+      </c>
+      <c r="F262" t="s">
+        <v>11</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H262" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>8</v>
+      </c>
+      <c r="B263" t="s">
+        <v>8</v>
+      </c>
+      <c r="C263" t="s">
+        <v>8</v>
+      </c>
+      <c r="D263" t="s">
+        <v>35</v>
+      </c>
+      <c r="E263" t="s">
+        <v>36</v>
+      </c>
+      <c r="F263" t="s">
+        <v>29</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H263" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>22061</v>
+      </c>
+      <c r="B264">
+        <v>2025</v>
+      </c>
+      <c r="C264">
+        <v>433</v>
+      </c>
+      <c r="D264" t="s">
+        <v>35</v>
+      </c>
+      <c r="E264" t="s">
+        <v>36</v>
+      </c>
+      <c r="F264" t="s">
+        <v>37</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H264" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>22009</v>
+      </c>
+      <c r="B265">
+        <v>2025</v>
+      </c>
+      <c r="C265">
+        <v>395</v>
+      </c>
+      <c r="D265" t="s">
+        <v>35</v>
+      </c>
+      <c r="E265" t="s">
+        <v>36</v>
+      </c>
+      <c r="F265" t="s">
+        <v>37</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H265" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>8</v>
+      </c>
+      <c r="B266" t="s">
+        <v>8</v>
+      </c>
+      <c r="C266" t="s">
+        <v>8</v>
+      </c>
+      <c r="D266" t="s">
+        <v>35</v>
+      </c>
+      <c r="E266" t="s">
+        <v>36</v>
+      </c>
+      <c r="F266" t="s">
+        <v>29</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H266" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>8</v>
+      </c>
+      <c r="B267" t="s">
+        <v>8</v>
+      </c>
+      <c r="C267" t="s">
+        <v>8</v>
+      </c>
+      <c r="D267" t="s">
+        <v>472</v>
+      </c>
+      <c r="E267" t="s">
+        <v>473</v>
+      </c>
+      <c r="F267" t="s">
+        <v>37</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H267" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>21905</v>
+      </c>
+      <c r="B268">
+        <v>2025</v>
+      </c>
+      <c r="C268">
+        <v>330</v>
+      </c>
+      <c r="D268" t="s">
+        <v>35</v>
+      </c>
+      <c r="E268" t="s">
+        <v>36</v>
+      </c>
+      <c r="F268" t="s">
+        <v>37</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H268" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>21904</v>
+      </c>
+      <c r="B269">
+        <v>2025</v>
+      </c>
+      <c r="C269">
+        <v>329</v>
+      </c>
+      <c r="D269" t="s">
+        <v>35</v>
+      </c>
+      <c r="E269" t="s">
+        <v>36</v>
+      </c>
+      <c r="F269" t="s">
+        <v>37</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H269" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>21903</v>
+      </c>
+      <c r="B270">
+        <v>2025</v>
+      </c>
+      <c r="C270">
         <v>328</v>
       </c>
-      <c r="G132" s="1" t="s">
-[...19 lines deleted...]
-      <c r="E133" t="s">
+      <c r="D270" t="s">
+        <v>35</v>
+      </c>
+      <c r="E270" t="s">
+        <v>36</v>
+      </c>
+      <c r="F270" t="s">
+        <v>37</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H270" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>8</v>
+      </c>
+      <c r="B271" t="s">
+        <v>8</v>
+      </c>
+      <c r="C271" t="s">
+        <v>8</v>
+      </c>
+      <c r="D271" t="s">
         <v>9</v>
       </c>
-      <c r="F133" t="s">
-[...22 lines deleted...]
-      <c r="E134" t="s">
+      <c r="E271" t="s">
+        <v>10</v>
+      </c>
+      <c r="F271" t="s">
+        <v>37</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H271" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>8</v>
+      </c>
+      <c r="B272" t="s">
+        <v>8</v>
+      </c>
+      <c r="C272" t="s">
+        <v>8</v>
+      </c>
+      <c r="D272" t="s">
         <v>9</v>
       </c>
-      <c r="F134" t="s">
-[...10 lines deleted...]
-      <c r="A135">
+      <c r="E272" t="s">
+        <v>10</v>
+      </c>
+      <c r="F272" t="s">
+        <v>29</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="H272" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>8</v>
+      </c>
+      <c r="B273" t="s">
+        <v>8</v>
+      </c>
+      <c r="C273" t="s">
+        <v>8</v>
+      </c>
+      <c r="D273" t="s">
+        <v>35</v>
+      </c>
+      <c r="E273" t="s">
+        <v>36</v>
+      </c>
+      <c r="F273" t="s">
+        <v>29</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H273" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>8</v>
+      </c>
+      <c r="B274" t="s">
+        <v>8</v>
+      </c>
+      <c r="C274" t="s">
+        <v>8</v>
+      </c>
+      <c r="D274" t="s">
+        <v>27</v>
+      </c>
+      <c r="E274" t="s">
+        <v>28</v>
+      </c>
+      <c r="F274" t="s">
+        <v>37</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="H274" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>8</v>
+      </c>
+      <c r="B275" t="s">
+        <v>8</v>
+      </c>
+      <c r="C275" t="s">
+        <v>8</v>
+      </c>
+      <c r="D275" t="s">
+        <v>14</v>
+      </c>
+      <c r="E275" t="s">
+        <v>15</v>
+      </c>
+      <c r="F275" t="s">
+        <v>37</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H275" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>21836</v>
+      </c>
+      <c r="B276">
+        <v>2025</v>
+      </c>
+      <c r="C276">
+        <v>282</v>
+      </c>
+      <c r="D276" t="s">
+        <v>35</v>
+      </c>
+      <c r="E276" t="s">
+        <v>36</v>
+      </c>
+      <c r="F276" t="s">
+        <v>37</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H276" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>21835</v>
+      </c>
+      <c r="B277">
+        <v>2025</v>
+      </c>
+      <c r="C277">
+        <v>281</v>
+      </c>
+      <c r="D277" t="s">
+        <v>35</v>
+      </c>
+      <c r="E277" t="s">
+        <v>36</v>
+      </c>
+      <c r="F277" t="s">
+        <v>37</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H277" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>8</v>
+      </c>
+      <c r="B278" t="s">
+        <v>8</v>
+      </c>
+      <c r="C278" t="s">
+        <v>8</v>
+      </c>
+      <c r="D278" t="s">
+        <v>35</v>
+      </c>
+      <c r="E278" t="s">
+        <v>36</v>
+      </c>
+      <c r="F278" t="s">
+        <v>37</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H278" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>21805</v>
+      </c>
+      <c r="B279">
+        <v>2025</v>
+      </c>
+      <c r="C279">
+        <v>264</v>
+      </c>
+      <c r="D279" t="s">
+        <v>35</v>
+      </c>
+      <c r="E279" t="s">
+        <v>36</v>
+      </c>
+      <c r="F279" t="s">
+        <v>37</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H279" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>21804</v>
+      </c>
+      <c r="B280">
+        <v>2025</v>
+      </c>
+      <c r="C280">
+        <v>263</v>
+      </c>
+      <c r="D280" t="s">
+        <v>35</v>
+      </c>
+      <c r="E280" t="s">
+        <v>36</v>
+      </c>
+      <c r="F280" t="s">
+        <v>37</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H280" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>21789</v>
+      </c>
+      <c r="B281">
+        <v>2025</v>
+      </c>
+      <c r="C281">
+        <v>249</v>
+      </c>
+      <c r="D281" t="s">
+        <v>35</v>
+      </c>
+      <c r="E281" t="s">
+        <v>36</v>
+      </c>
+      <c r="F281" t="s">
+        <v>37</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H281" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>21788</v>
+      </c>
+      <c r="B282">
+        <v>2025</v>
+      </c>
+      <c r="C282">
+        <v>248</v>
+      </c>
+      <c r="D282" t="s">
+        <v>35</v>
+      </c>
+      <c r="E282" t="s">
+        <v>36</v>
+      </c>
+      <c r="F282" t="s">
+        <v>37</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H282" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>21787</v>
+      </c>
+      <c r="B283">
+        <v>2025</v>
+      </c>
+      <c r="C283">
+        <v>247</v>
+      </c>
+      <c r="D283" t="s">
+        <v>35</v>
+      </c>
+      <c r="E283" t="s">
+        <v>36</v>
+      </c>
+      <c r="F283" t="s">
+        <v>37</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H283" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>8</v>
+      </c>
+      <c r="B284" t="s">
+        <v>8</v>
+      </c>
+      <c r="C284" t="s">
+        <v>8</v>
+      </c>
+      <c r="D284" t="s">
+        <v>14</v>
+      </c>
+      <c r="E284" t="s">
+        <v>15</v>
+      </c>
+      <c r="F284" t="s">
+        <v>19</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H284" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>8</v>
+      </c>
+      <c r="B285" t="s">
+        <v>8</v>
+      </c>
+      <c r="C285" t="s">
+        <v>8</v>
+      </c>
+      <c r="D285" t="s">
+        <v>9</v>
+      </c>
+      <c r="E285" t="s">
+        <v>10</v>
+      </c>
+      <c r="F285" t="s">
+        <v>11</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H285" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>21752</v>
+      </c>
+      <c r="B286">
+        <v>2025</v>
+      </c>
+      <c r="C286">
+        <v>225</v>
+      </c>
+      <c r="D286" t="s">
+        <v>35</v>
+      </c>
+      <c r="E286" t="s">
+        <v>36</v>
+      </c>
+      <c r="F286" t="s">
+        <v>37</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H286" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>8</v>
+      </c>
+      <c r="B287" t="s">
+        <v>8</v>
+      </c>
+      <c r="C287" t="s">
+        <v>8</v>
+      </c>
+      <c r="D287" t="s">
+        <v>35</v>
+      </c>
+      <c r="E287" t="s">
+        <v>36</v>
+      </c>
+      <c r="F287" t="s">
+        <v>19</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H287" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>8</v>
+      </c>
+      <c r="B288" t="s">
+        <v>8</v>
+      </c>
+      <c r="C288" t="s">
+        <v>8</v>
+      </c>
+      <c r="D288" t="s">
+        <v>14</v>
+      </c>
+      <c r="E288" t="s">
+        <v>15</v>
+      </c>
+      <c r="F288" t="s">
+        <v>37</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H288" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>21717</v>
+      </c>
+      <c r="B289">
+        <v>2025</v>
+      </c>
+      <c r="C289">
+        <v>200</v>
+      </c>
+      <c r="D289" t="s">
+        <v>35</v>
+      </c>
+      <c r="E289" t="s">
+        <v>36</v>
+      </c>
+      <c r="F289" t="s">
+        <v>37</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H289" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>21716</v>
+      </c>
+      <c r="B290">
+        <v>2025</v>
+      </c>
+      <c r="C290">
+        <v>199</v>
+      </c>
+      <c r="D290" t="s">
+        <v>35</v>
+      </c>
+      <c r="E290" t="s">
+        <v>36</v>
+      </c>
+      <c r="F290" t="s">
+        <v>37</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H290" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>21715</v>
+      </c>
+      <c r="B291">
+        <v>2025</v>
+      </c>
+      <c r="C291">
+        <v>198</v>
+      </c>
+      <c r="D291" t="s">
+        <v>35</v>
+      </c>
+      <c r="E291" t="s">
+        <v>36</v>
+      </c>
+      <c r="F291" t="s">
+        <v>37</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H291" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>8</v>
+      </c>
+      <c r="B292" t="s">
+        <v>8</v>
+      </c>
+      <c r="C292" t="s">
+        <v>8</v>
+      </c>
+      <c r="D292" t="s">
+        <v>472</v>
+      </c>
+      <c r="E292" t="s">
+        <v>473</v>
+      </c>
+      <c r="F292" t="s">
+        <v>37</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H292" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>21696</v>
+      </c>
+      <c r="B293">
+        <v>2025</v>
+      </c>
+      <c r="C293">
+        <v>186</v>
+      </c>
+      <c r="D293" t="s">
+        <v>35</v>
+      </c>
+      <c r="E293" t="s">
+        <v>36</v>
+      </c>
+      <c r="F293" t="s">
+        <v>37</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H293" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>21695</v>
+      </c>
+      <c r="B294">
+        <v>2025</v>
+      </c>
+      <c r="C294">
+        <v>185</v>
+      </c>
+      <c r="D294" t="s">
+        <v>35</v>
+      </c>
+      <c r="E294" t="s">
+        <v>36</v>
+      </c>
+      <c r="F294" t="s">
+        <v>37</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H294" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>21694</v>
+      </c>
+      <c r="B295">
+        <v>2025</v>
+      </c>
+      <c r="C295">
+        <v>184</v>
+      </c>
+      <c r="D295" t="s">
+        <v>35</v>
+      </c>
+      <c r="E295" t="s">
+        <v>36</v>
+      </c>
+      <c r="F295" t="s">
+        <v>37</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H295" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>21693</v>
+      </c>
+      <c r="B296">
+        <v>2025</v>
+      </c>
+      <c r="C296">
+        <v>183</v>
+      </c>
+      <c r="D296" t="s">
+        <v>35</v>
+      </c>
+      <c r="E296" t="s">
+        <v>36</v>
+      </c>
+      <c r="F296" t="s">
+        <v>37</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H296" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>21664</v>
+      </c>
+      <c r="B297">
+        <v>2025</v>
+      </c>
+      <c r="C297">
+        <v>162</v>
+      </c>
+      <c r="D297" t="s">
+        <v>35</v>
+      </c>
+      <c r="E297" t="s">
+        <v>36</v>
+      </c>
+      <c r="F297" t="s">
+        <v>37</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H297" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>21663</v>
+      </c>
+      <c r="B298">
+        <v>2025</v>
+      </c>
+      <c r="C298">
+        <v>161</v>
+      </c>
+      <c r="D298" t="s">
+        <v>35</v>
+      </c>
+      <c r="E298" t="s">
+        <v>36</v>
+      </c>
+      <c r="F298" t="s">
+        <v>37</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H298" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>21662</v>
+      </c>
+      <c r="B299">
+        <v>2025</v>
+      </c>
+      <c r="C299">
+        <v>160</v>
+      </c>
+      <c r="D299" t="s">
+        <v>35</v>
+      </c>
+      <c r="E299" t="s">
+        <v>36</v>
+      </c>
+      <c r="F299" t="s">
+        <v>37</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H299" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>21659</v>
+      </c>
+      <c r="B300">
+        <v>2025</v>
+      </c>
+      <c r="C300">
+        <v>158</v>
+      </c>
+      <c r="D300" t="s">
+        <v>35</v>
+      </c>
+      <c r="E300" t="s">
+        <v>36</v>
+      </c>
+      <c r="F300" t="s">
+        <v>37</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H300" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>21658</v>
+      </c>
+      <c r="B301">
+        <v>2025</v>
+      </c>
+      <c r="C301">
+        <v>157</v>
+      </c>
+      <c r="D301" t="s">
+        <v>35</v>
+      </c>
+      <c r="E301" t="s">
+        <v>36</v>
+      </c>
+      <c r="F301" t="s">
+        <v>37</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H301" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>21657</v>
+      </c>
+      <c r="B302">
+        <v>2025</v>
+      </c>
+      <c r="C302">
+        <v>156</v>
+      </c>
+      <c r="D302" t="s">
+        <v>35</v>
+      </c>
+      <c r="E302" t="s">
+        <v>36</v>
+      </c>
+      <c r="F302" t="s">
+        <v>37</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H302" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>8</v>
+      </c>
+      <c r="B303" t="s">
+        <v>8</v>
+      </c>
+      <c r="C303" t="s">
+        <v>8</v>
+      </c>
+      <c r="D303" t="s">
+        <v>472</v>
+      </c>
+      <c r="E303" t="s">
+        <v>473</v>
+      </c>
+      <c r="F303" t="s">
+        <v>29</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H303" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>8</v>
+      </c>
+      <c r="B304" t="s">
+        <v>8</v>
+      </c>
+      <c r="C304" t="s">
+        <v>8</v>
+      </c>
+      <c r="D304" t="s">
+        <v>14</v>
+      </c>
+      <c r="E304" t="s">
+        <v>15</v>
+      </c>
+      <c r="F304" t="s">
+        <v>19</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H304" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>8</v>
+      </c>
+      <c r="B305" t="s">
+        <v>8</v>
+      </c>
+      <c r="C305" t="s">
+        <v>8</v>
+      </c>
+      <c r="D305" t="s">
+        <v>35</v>
+      </c>
+      <c r="E305" t="s">
+        <v>36</v>
+      </c>
+      <c r="F305" t="s">
+        <v>37</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H305" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>21626</v>
+      </c>
+      <c r="B306">
+        <v>2025</v>
+      </c>
+      <c r="C306">
+        <v>132</v>
+      </c>
+      <c r="D306" t="s">
+        <v>35</v>
+      </c>
+      <c r="E306" t="s">
+        <v>36</v>
+      </c>
+      <c r="F306" t="s">
+        <v>37</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H306" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>21625</v>
+      </c>
+      <c r="B307">
+        <v>2025</v>
+      </c>
+      <c r="C307">
+        <v>131</v>
+      </c>
+      <c r="D307" t="s">
+        <v>35</v>
+      </c>
+      <c r="E307" t="s">
+        <v>36</v>
+      </c>
+      <c r="F307" t="s">
+        <v>37</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="H307" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>21624</v>
+      </c>
+      <c r="B308">
+        <v>2025</v>
+      </c>
+      <c r="C308">
+        <v>130</v>
+      </c>
+      <c r="D308" t="s">
+        <v>35</v>
+      </c>
+      <c r="E308" t="s">
+        <v>36</v>
+      </c>
+      <c r="F308" t="s">
+        <v>37</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H308" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>21623</v>
+      </c>
+      <c r="B309">
+        <v>2025</v>
+      </c>
+      <c r="C309">
+        <v>129</v>
+      </c>
+      <c r="D309" t="s">
+        <v>35</v>
+      </c>
+      <c r="E309" t="s">
+        <v>36</v>
+      </c>
+      <c r="F309" t="s">
+        <v>37</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="H309" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>21622</v>
+      </c>
+      <c r="B310">
+        <v>2025</v>
+      </c>
+      <c r="C310">
+        <v>128</v>
+      </c>
+      <c r="D310" t="s">
+        <v>35</v>
+      </c>
+      <c r="E310" t="s">
+        <v>36</v>
+      </c>
+      <c r="F310" t="s">
+        <v>37</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H310" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>21621</v>
+      </c>
+      <c r="B311">
+        <v>2025</v>
+      </c>
+      <c r="C311">
+        <v>127</v>
+      </c>
+      <c r="D311" t="s">
+        <v>35</v>
+      </c>
+      <c r="E311" t="s">
+        <v>36</v>
+      </c>
+      <c r="F311" t="s">
+        <v>37</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H311" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>8</v>
+      </c>
+      <c r="B312" t="s">
+        <v>8</v>
+      </c>
+      <c r="C312" t="s">
+        <v>8</v>
+      </c>
+      <c r="D312" t="s">
+        <v>35</v>
+      </c>
+      <c r="E312" t="s">
+        <v>36</v>
+      </c>
+      <c r="F312" t="s">
+        <v>29</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H312" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>8</v>
+      </c>
+      <c r="B313" t="s">
+        <v>8</v>
+      </c>
+      <c r="C313" t="s">
+        <v>8</v>
+      </c>
+      <c r="D313" t="s">
+        <v>35</v>
+      </c>
+      <c r="E313" t="s">
+        <v>36</v>
+      </c>
+      <c r="F313" t="s">
+        <v>32</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="H313" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>8</v>
+      </c>
+      <c r="B314" t="s">
+        <v>8</v>
+      </c>
+      <c r="C314" t="s">
+        <v>8</v>
+      </c>
+      <c r="D314" t="s">
+        <v>35</v>
+      </c>
+      <c r="E314" t="s">
+        <v>36</v>
+      </c>
+      <c r="F314" t="s">
+        <v>19</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H314" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>21587</v>
+      </c>
+      <c r="B315">
+        <v>2025</v>
+      </c>
+      <c r="C315">
+        <v>97</v>
+      </c>
+      <c r="D315" t="s">
+        <v>35</v>
+      </c>
+      <c r="E315" t="s">
+        <v>36</v>
+      </c>
+      <c r="F315" t="s">
+        <v>37</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="H315" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>8</v>
+      </c>
+      <c r="B316" t="s">
+        <v>8</v>
+      </c>
+      <c r="C316" t="s">
+        <v>8</v>
+      </c>
+      <c r="D316" t="s">
+        <v>35</v>
+      </c>
+      <c r="E316" t="s">
+        <v>36</v>
+      </c>
+      <c r="F316" t="s">
+        <v>29</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H316" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>8</v>
+      </c>
+      <c r="B317" t="s">
+        <v>8</v>
+      </c>
+      <c r="C317" t="s">
+        <v>8</v>
+      </c>
+      <c r="D317" t="s">
+        <v>35</v>
+      </c>
+      <c r="E317" t="s">
+        <v>36</v>
+      </c>
+      <c r="F317" t="s">
+        <v>32</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="H317" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>8</v>
+      </c>
+      <c r="B318" t="s">
+        <v>8</v>
+      </c>
+      <c r="C318" t="s">
+        <v>8</v>
+      </c>
+      <c r="D318" t="s">
+        <v>472</v>
+      </c>
+      <c r="E318" t="s">
+        <v>473</v>
+      </c>
+      <c r="F318" t="s">
+        <v>11</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H318" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>8</v>
+      </c>
+      <c r="B319" t="s">
+        <v>8</v>
+      </c>
+      <c r="C319" t="s">
+        <v>8</v>
+      </c>
+      <c r="D319" t="s">
+        <v>472</v>
+      </c>
+      <c r="E319" t="s">
+        <v>473</v>
+      </c>
+      <c r="F319" t="s">
+        <v>11</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H319" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>8</v>
+      </c>
+      <c r="B320" t="s">
+        <v>8</v>
+      </c>
+      <c r="C320" t="s">
+        <v>8</v>
+      </c>
+      <c r="D320" t="s">
+        <v>35</v>
+      </c>
+      <c r="E320" t="s">
+        <v>36</v>
+      </c>
+      <c r="F320" t="s">
+        <v>119</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H320" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>8</v>
+      </c>
+      <c r="B321" t="s">
+        <v>8</v>
+      </c>
+      <c r="C321" t="s">
+        <v>8</v>
+      </c>
+      <c r="D321" t="s">
+        <v>35</v>
+      </c>
+      <c r="E321" t="s">
+        <v>36</v>
+      </c>
+      <c r="F321" t="s">
+        <v>11</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H321" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>8</v>
+      </c>
+      <c r="B322" t="s">
+        <v>8</v>
+      </c>
+      <c r="C322" t="s">
+        <v>8</v>
+      </c>
+      <c r="D322" t="s">
+        <v>35</v>
+      </c>
+      <c r="E322" t="s">
+        <v>36</v>
+      </c>
+      <c r="F322" t="s">
+        <v>11</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H322" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
         <v>21526</v>
       </c>
-      <c r="B135">
-[...2 lines deleted...]
-      <c r="C135">
+      <c r="B323">
+        <v>2025</v>
+      </c>
+      <c r="C323">
         <v>53</v>
       </c>
-      <c r="D135" t="s">
-[...16 lines deleted...]
-      <c r="A136">
+      <c r="D323" t="s">
+        <v>35</v>
+      </c>
+      <c r="E323" t="s">
+        <v>36</v>
+      </c>
+      <c r="F323" t="s">
+        <v>37</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="H323" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
         <v>21525</v>
       </c>
-      <c r="B136">
-[...2 lines deleted...]
-      <c r="C136">
+      <c r="B324">
+        <v>2025</v>
+      </c>
+      <c r="C324">
         <v>52</v>
       </c>
-      <c r="D136" t="s">
-[...16 lines deleted...]
-      <c r="A137">
+      <c r="D324" t="s">
+        <v>35</v>
+      </c>
+      <c r="E324" t="s">
+        <v>36</v>
+      </c>
+      <c r="F324" t="s">
+        <v>37</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H324" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
         <v>21524</v>
       </c>
-      <c r="B137">
-[...2 lines deleted...]
-      <c r="C137">
+      <c r="B325">
+        <v>2025</v>
+      </c>
+      <c r="C325">
         <v>51</v>
       </c>
-      <c r="D137" t="s">
-[...16 lines deleted...]
-      <c r="A138">
+      <c r="D325" t="s">
+        <v>35</v>
+      </c>
+      <c r="E325" t="s">
+        <v>36</v>
+      </c>
+      <c r="F325" t="s">
+        <v>37</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H325" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
         <v>21523</v>
       </c>
-      <c r="B138">
-[...2 lines deleted...]
-      <c r="C138">
+      <c r="B326">
+        <v>2025</v>
+      </c>
+      <c r="C326">
         <v>50</v>
       </c>
-      <c r="D138" t="s">
-[...16 lines deleted...]
-      <c r="A139">
+      <c r="D326" t="s">
+        <v>35</v>
+      </c>
+      <c r="E326" t="s">
+        <v>36</v>
+      </c>
+      <c r="F326" t="s">
+        <v>37</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="H326" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
         <v>21522</v>
       </c>
-      <c r="B139">
-[...2 lines deleted...]
-      <c r="C139">
+      <c r="B327">
+        <v>2025</v>
+      </c>
+      <c r="C327">
         <v>49</v>
       </c>
-      <c r="D139" t="s">
-[...16 lines deleted...]
-      <c r="A140">
+      <c r="D327" t="s">
+        <v>35</v>
+      </c>
+      <c r="E327" t="s">
+        <v>36</v>
+      </c>
+      <c r="F327" t="s">
+        <v>37</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H327" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
         <v>21521</v>
       </c>
-      <c r="B140">
-[...2 lines deleted...]
-      <c r="C140">
+      <c r="B328">
+        <v>2025</v>
+      </c>
+      <c r="C328">
         <v>48</v>
       </c>
-      <c r="D140" t="s">
-[...38 lines deleted...]
-        <v>352</v>
+      <c r="D328" t="s">
+        <v>35</v>
+      </c>
+      <c r="E328" t="s">
+        <v>36</v>
+      </c>
+      <c r="F328" t="s">
+        <v>37</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H328" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>8</v>
+      </c>
+      <c r="B329" t="s">
+        <v>8</v>
+      </c>
+      <c r="C329" t="s">
+        <v>8</v>
+      </c>
+      <c r="D329" t="s">
+        <v>692</v>
+      </c>
+      <c r="E329" t="s">
+        <v>693</v>
+      </c>
+      <c r="F329" t="s">
+        <v>37</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H329" t="s">
+        <v>695</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5523,50 +11176,238 @@
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
     <hyperlink ref="G128" r:id="rId127"/>
     <hyperlink ref="G129" r:id="rId128"/>
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>