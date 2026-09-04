--- v1 (2026-07-08)
+++ v2 (2026-09-04)
@@ -10,229 +10,431 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2089" uniqueCount="696">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2273" uniqueCount="759">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Luciano Lima</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23642</t>
+  </si>
+  <si>
+    <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria de Obras e Planejamento Urbano, estudo de viabilidade técnica e administrativa e adoção das providências necessárias à instituição de equipe operacional específica, destinada prioritariamente à vistoria, limpeza, manutenção e desobstrução de bueiros, bocas de lobo, sumidouros e demais dispositivos integrantes do sistema de drenagem pluvial urbana de Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23641</t>
+  </si>
+  <si>
+    <t>REQUER ao Poder Executivo Municipal, por meio das Secretarias competentes, estudo de viabilidade técnica e providências para aterramento e posterior acabamento com piso no espaço central do pátio coberto da Escola Municipal Nilo Lottici, transformando-o em pequeno palco destinado a apresentações, atividades pedagógicas, culturais e eventos da comunidade escolar</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23639</t>
+  </si>
+  <si>
+    <t>REQUER ao Poder Executivo Municipal, por meio das Secretarias competentes, providências para realização de MANEJO AMBIENTAL NO CÓRREGO DIACUÍ, com objetivo de retirar resíduos sólidos, lixo doméstico e demais obstruções de seu leito, como medida preventiva ao período chuvoso.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23638</t>
+  </si>
+  <si>
+    <t>REQUER ao Poder Executivo Municipal, por meio das Secretarias competentes, providências para realização de MANEJO AMBIENTAL NO CÓRREGO DO AÇUDE, com objetivo de retirar resíduos sólidos, lixo doméstico e demais obstruções de seu leito, como medida preventiva ao período chuvoso.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23637</t>
+  </si>
+  <si>
+    <t>REQUER ao Poder Executivo Municipal, por meio das Secretarias competentes, providências para realização de MANEJO AMBIENTAL NO CÓRREGO JATAÍ, com objetivo de retirar resíduos sólidos, lixo doméstico e demais obstruções de seu leito, como medida preventiva ao período chuvoso.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23636</t>
+  </si>
+  <si>
+    <t>REQUER ao Poder Executivo Municipal, por meio das Secretarias competentes, estudo de viabilidade e providências para adequação e ampliação do Viveiro Municipal, com vistas à implantação de banco de sementes e à ampliação da produção de mudas de espécies nativas do Cerrado, destinadas à arborização, recuperação de áreas degradadas, nascentes e demais áreas de interesse ambiental, rurais e urbanas do Município de Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23635</t>
+  </si>
+  <si>
+    <t>REQUER ao Poder Executivo Municipal estudo de viabilidade técnica e providências urgentes para implantação de sinalização viária e dispositivo físico de controle de acesso na Rua E, no Setor Cohacol 1, passagem que liga ao Setor Mauro Bento, visando restringir o ingresso de veículos de _x000D_
+quatro rodas na passarela existente, preservando a segurança dos usuários e prevenindo novos sinistros.</t>
+  </si>
+  <si>
     <t>(</t>
   </si>
   <si>
+    <t>Carlinhos Canzi</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23633</t>
+  </si>
+  <si>
+    <t>Requer a Reedição do Requerimento 683/2025, por meio do qual solicita ao Poder Executivo o retorno do "Festival das Abelhas".</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23630</t>
+  </si>
+  <si>
+    <t>Declara a nulidade absoluta do Decreto Legislativo nº 177, de 12 de agosto de 2026, em razão de vício formal insanável no respectivo processo legislativo, em estrita observância ao princípio da legalidade, ao poder-dever de autotutela administrativa e à Súmula nº 473 do Supremo Tribunal Federal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Kátia Carvalho</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23619</t>
+  </si>
+  <si>
+    <t>Requerimento de realização de Audiência Pública e convocação de representantes da empresa Vivo (Telefônica Brasil) para esclarecimentos sobre as constantes falhas e interrupções na prestação do serviço de telefonia móvel e internet no município de Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23611</t>
+  </si>
+  <si>
+    <t>REQUER ao Poder Executivo Municipal, por meio das Secretarias competentes, providências preventivas e prioritárias para vistoria, limpeza, desobstrução e manejo adequado de bueiros, bocas de lobo, sumidouros e demais dispositivos do sistema de drenagem pluvial urbana de Jataí, diante da proximidade do período chuvoso.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23604</t>
+  </si>
+  <si>
+    <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria competente, estudo de viabilidade técnica, para posterior implantação de rotatória no cruzamento da Rua 105 com as Ruas Leopoldo de Bulhões e Dom Pedro II, acompanhada da sinalização viária pertinente, como medida de organização do tráfego, redução de conflitos, segurança viária e melhoria da fluidez.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23603</t>
+  </si>
+  <si>
+    <t>REQUER ao Poder Executivo Municipal, por meio da Secretaria competente, estudo de viabilidade técnica e providências para adequação e melhoria das canaletas e do sistema de drenagem pluvial no cruzamento da Rua Albanir Peres com a Rua Inácio José de Melo, Vila Fátima, visando otimizar o escoamento das águas, reduzir pontos de _x000D_
+alagamento e preservar a infraestrutura viária.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23602</t>
+  </si>
+  <si>
+    <t>REQUER ao Poder Executivo Municipal, por meio das Secretarias competentes, providências para realização de MANEJO AMBIENTAL ao longo dos córregos Jataí, Açude (Córrego do Sapo), Diacuí e Olho d’Água, com retirada de resíduos sólidos, lixo doméstico e demais obstruções de seus leitos, como medida preventiva ao período chuvoso, de proteção ambiental, sanitária e de redução dos riscos de alagamentos e inundações.</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Marcos Patrick</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23601</t>
+  </si>
+  <si>
+    <t>Altera o § 2º do artigo 125-A da Resolução nº 002, de 04 de março de 2010 – Regimento Interno da Câmara Municipal de Jataí, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23596</t>
+  </si>
+  <si>
+    <t>REQUER à Prefeitura de Jataí, por meio da Secretaria de Obras e Planejamento Urbano, estudo de viabilidade técnica, com vistas à abertura de via, mediante o prolongamento da Rua Frei Juliano (Setor Vila Fátima) até a Rua 111A (setor Industrial), promovendo mais opções de acessibilidade, mobilidade urbana e segurança viária.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23595</t>
+  </si>
+  <si>
+    <t>REQUER à Prefeitura de Jataí, por meio da Secretaria de Obras e Planejamento Urbano, estudo de viabilidade técnica, com vistas à abertura de via, mediante o prolongamento da Av. São Thomaz (Setor Industrial), conectando-a com a Rua 14 (setor Sofia), como alternativa de mobilidade urbana, acessibilidade e segurança viária.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23594</t>
+  </si>
+  <si>
+    <t>REQUER à Prefeitura de Jataí, por meio das secretarias competentes, estudo de viabilidade técnica, para construção de praça pública, com infraestrutura e equipamentos de academia e parquinho, em área situada na confluência da Av. C com Rua Enedino Peres de Assis e Rua 17, Setor Sofia, visando proporcionar mais qualidade de vida e bem estar aos moradores locais.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23593</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio das secretarias competentes, estudo de viabilidade técnica visando à delimitação e reconhecimento urbanístico do perímetro do Centro Histórico de Jataí, com sua inserção na revisão do Plano Diretor Municipal, implantação de sinalização informativa e estruturação de roteiro de turismo histórico-cultural e patrimonial, com destaque para os casarões, museus e demais edificações de relevante valor histórico e arquitetônico _x000D_
+existentes nesse perímetro.</t>
+  </si>
+  <si>
+    <t>Abimael Silva da TV</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23590</t>
+  </si>
+  <si>
+    <t>“Solicita gestões urgentes, realização de vistoria técnica e adoção das providências necessárias para identificação das causas e controle da elevada proliferação de moscas que vem atingindo o Assentamento Rio Paraíso e propriedades rurais de seu entorno”</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23577</t>
+  </si>
+  <si>
+    <t>REQUER à Prefeitura de Jataí, por meio da Secretaria de Obras e Planejamento Urbano, estudo de viabilidade técnica, com vistas à abertura de vias, mediante o prolongamento das Ruas 2 e 3, no Setor Sodré, conectando-as à Rua 21 de Abril, no Setor Cohacol V, como alternativa de mobilidade urbana, acessibilidade e segurança viária.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23576</t>
+  </si>
+  <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>Marcos Patrick</t>
+    <t>Lazinho do Asfalto</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23557</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 4.246, de 9 de março de 2021, para incluir objetivos e diretrizes específicos destinados ao fortalecimento da cadeia produtiva do leite no âmbito da agricultura familiar do Município de Jataí, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23556</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a realização de estudos técnicos, jurídicos, administrativos, contábeis e orçamentários destinados à modernização, regulamentação e efetiva operacionalização do Programa Municipal de Desenvolvimento da Agricultura Familiar – PRODAF, instituído pela Lei Municipal nº 2.278/2001, com atenção especial aos pequenos produtores rurais e ao fortalecimento da cadeia produtiva do leite.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23550</t>
+  </si>
+  <si>
+    <t>REQUER à Prefeitura de Jataí, por meio da Secretaria de Obras e Planejamento Urbano, estudo de viabilidade técnica, com vistas à abertura de via, mediante o prolongamento da Rua Waldemar Vicente Ferreira, no Setor Sofia, conectando-a ao Jardim América e Setor Cordeiro, como alternativa de mobilidade urbana, acessibilidade e segurança viária.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23549</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para a criação e implementação do Programa Municipal “Cidade Mirim do Trânsito – Educar para a Vida”, no âmbito do Município de Jataí, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23548</t>
+  </si>
+  <si>
+    <t>REQUER à Prefeitura de Jataí, por meio da Secretaria de Obras e Planejamento Urbano, estudo de viabilidade técnica, com vistas à abertura de via, mediante o prolongamento da Av. José Pereira da Silva, com inicio na Rua Almeida até a Rua 101, no Setor Progresso, como alternativa de mobilidade urbana, acessibilidade e segurança viária.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23547</t>
+  </si>
+  <si>
+    <t>REQUER à Prefeitura de Jataí, por meio da Secretaria de Obras e Planejamento Urbano, estudo de viabilidade técnica, com vistas à abertura de via, mediante o prolongamento da Rua Miguel de Assis, no Bairro Fernandes, conectando-a ao Setor Eldorado, como alternativa de mobilidade urbana, acessibilidade e segurança viária.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23546</t>
+  </si>
+  <si>
+    <t>REQUER à Prefeitura de Jataí, por meio da Secretaria de Obras e Planejamento Urbano, a realização de estudo de viabilidade técnica e a adoção das providências cabíveis visando à construção de calçada acessível no entorno do _x000D_
+campo de futebol anexo à Escola Municipal Diogo Lemes de Lima, no Setor Vila Sofia, com o objetivo de promover melhorias na infraestrutura urbana, na acessibilidade e na segurança dos pedestres.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23545</t>
+  </si>
+  <si>
+    <t>REQUER à Prefeitura de Jataí, por meio da Secretaria de Obras e Planejamento Urbano, estudo de viabilidade técnica, com vistas à abertura de via, mediante o prolongamento de Rua, ligando a Av. São Thomaz (Ozório de Assis) até a Rua Frei Juliano (setor Vila Fátima), como alternativa de mobilidade urbana, acessibilidade e segurança viária.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23544</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Educação para o Trânsito no Município de Jataí e dá outras providências.</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23533</t>
+  </si>
+  <si>
+    <t>“Manifestam profundo pesar pelo falecimento da Senhora MARIA JOSÉ ASSIS CARVALHO, ocorrido recentemente, e solidarizam-se com seus familiares e amigos.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23526</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 4.174, de 26 de março de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/23524</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Ordinária do Executivo nº 61, de 12 de junho de 2026, que “Dispõe sobre a estrutura administrativa do JATAÍ-PREVI – Fundo Municipal de Previdência dos Servidores de Jataí/GO, e dá outras providências.”</t>
   </si>
   <si>
-    <t>Carlinhos Canzi</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/23523</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Ordinária do Executivo nº 60, de 10 de junho de 2026, que “Autoriza o pagamento de jeton aos membros titulares da Comissão Permanente de Avaliação de Bens Móveis e Imóveis do Município de Jataí-GO, e dá outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23522</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Ordinária do Executivo nº 54, de 22 de maio de 2026, que “Institui preço público pela utilização do Centro Cultural Dom Benedito Domingos Cóscia e dá outras providências.”</t>
   </si>
   <si>
-    <t>Abimael Silva da TV</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/23519</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Ordinária do Executivo nº 036/2026 – que dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária Anual para o exercício de 2027 e dá outras providências.</t>
   </si>
   <si>
-    <t>MOC</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/23516</t>
   </si>
   <si>
     <t>“Manifestam profundo pesar pelo falecimento do Sr. OZÉLIO DE ASSIS, ocorrido em 22 de junho de 2026, e solidariza-se com seus familiares e amigos.”</t>
   </si>
   <si>
-    <t>Kátia Carvalho</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/23506</t>
   </si>
   <si>
     <t>“Manifesta profundo pesar pelo falecimento do Senhor João Amarildo Tombini, produtor de grãos e grande defensor das tradições gaúchas em nosso município.”</t>
   </si>
   <si>
-    <t>REQ</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/23496</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal estudo de viabilidade técnica e, ao final, providências cabíveis visando a celebração de parceria institucional e a posterior restauração do Monumento ao Carreiro, localizado no interior do Parque de Exposições de Jataí, em razão de sua relevante importância histórica, cultural e simbólica para a formação e desenvolvimento do Município.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23495</t>
   </si>
   <si>
     <t>REQUER estudo de viabilidade técnica e posterior implantação de uma rotatória no  cruzamento da Rua André Luís com as Ruas Albanir Peres, C-004 e Dona Olímpia.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23484</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública destinada à discussão dos impactos ambientais, sociais e econômicos decorrentes dos incêndios em vegetação no Município de Jataí, bem como à apresentação e debate de ações preventivas e de combate.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23483</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, por meio da Secretaria Municipal de Cultura, a realização de Estudo de Viabilidade Técnica e, ao final, a adoção das providências cabíveis visando a execução de pinturas artísticas que retratem a fauna e a flora do Cerrado Goiano, no muro da Oficina da Prefeitura Municipal de Jataí, localizada nas imediações do Lago Diacuí, promovendo o embelezamento urbano e turístico daquele espaço e valorizando os artistas locais.</t>
   </si>
   <si>
+    <t>Adilson de Carvalho</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/23480</t>
   </si>
   <si>
     <t>Solicita estudos visando à nomeação do médico Dr. Francis Natal Gouveia Lima para a direção da Unidade de Pronto Atendimento (UPA) de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23479</t>
   </si>
   <si>
     <t>“Altera a redação do artigo 3º e do parágrafo único do artigo 3º do Projeto de Lei Ordinária do Legislativo nº 024/2026 e dá outras providências”.</t>
   </si>
   <si>
     <t>EM/ES</t>
   </si>
   <si>
     <t>Emenda Modificativa/Supressiva</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23478</t>
   </si>
   <si>
     <t>“Altera o parágrafo único do artigo 2º, suprime o artigo 4º e renumera os demais artigos do Projeto de Lei Ordinária do Legislativo nº 023/2026 e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23477</t>
   </si>
   <si>
     <t>“Altera a redação do artigo 3º, artigo 4º e renumera os demais artigos do Projeto de Lei Ordinária do Legislativo nº 022/2026 e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23476</t>
   </si>
   <si>
     <t>Altera o inciso III do art. 5º do Projeto de Lei nº 42/2026, que institui o Programa Casa Jataiense, para adequar os critérios de comprovação de vínculo com o Município de Jataí.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/23475</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública para discutir a situação administrativa, operacional e assistencial do Hospital das Clínicas Serafim de Carvalho, diante das recorrentes reclamações da população que vêm comprometendo a qualidade dos serviços de saúde prestados à população de Jataí e da região Sudoeste de Goiás</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23470</t>
   </si>
   <si>
     <t>REQUER melhorias na canaleta de drenagem pluvial localizada no cruzamento da Rua dos Pioneiros com a Rua José Pereira Rezende, na Vila Frei Domingos,REQUER melhorias na canaleta de drenagem pluvial localizada no cruzamento da Rua dos Pioneiros com a Rua José Pereira Rezende, na Vila Frei Domingos, incluindo a adequação do pavimento por meio da criação de depressão para aumentar a captação e o escoamento das águas pluviais. incluindo a adequação do pavimento por meio da criação de depressão para aumentar a captação e o escoamento das águas pluviais.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23469</t>
   </si>
   <si>
     <t>REQUER estudo de viabilidade técnica e  posterior construção de faixa elevada para travessia de pedestres na Rua André Luís, nas proximidades da Praça Alcidina Maria de Carvalho, na Vila Fátima.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23468</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23447</t>
   </si>
   <si>
     <t>Solicita ao Governo do Estado de Goiás, à Secretaria de Estado da Saúde e à Presidência do IPASGO Saúde a adoção urgente de medidas para reestruturação e ampliação da rede credenciada do IPASGO em Jataí, diante da insuficiência de profissionais, da ausência de especialidades essenciais e da necessidade de deslocamento dos beneficiários para outros municípios em busca de atendimento médico</t>
@@ -325,56 +527,50 @@
     <t>REQUER a conclusão da galeria fluvial no trecho final da Rua Anhanguera, com ligação da drenagem pluvial até o Córrego Jataí, no município de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23341</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do escritor, pesquisador e historiador jataiense e ex servidor da Câmara Municipal de Jataí Dorival Carvalho Mello"</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23337</t>
   </si>
   <si>
     <t>REQUER implantação de rampas de acessibilidade nas faixas de pedestres de acesso ao Parque Instituto Samuel Graham, nas ruas Léo Lince, Tiradentes e Professor Samuel Graham.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23331</t>
   </si>
   <si>
     <t>REQUER em caráter de urgência, inclusão da Viela ED-3, localizada no Bairro Francisco Antônio, no cronograma de obras do Município, com vistas à execução de pavimentação asfáltica, visando a melhoria da trafegabilidade, da segurança e da qualidade de vida dos moradores da região.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23330</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal a realização de estudo de viabilidade técnica e posterior adoção de providências URGENTES visando à contratação de médico ortopedista para compor a Rede Municipal de Saúde, com vistas a ampliação da cobertura dos atendimentos diante da crescente demanda por essa especialidade médica.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23316</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Jataiense ao Major PMGO Ulisses David Cortez da Silva, pelos relevantes serviços prestados à segurança pública e à comunidade de Jataí-GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23313</t>
   </si>
   <si>
     <t>“Dispõe sobre concessão de Título de Cidadão Jataiense ao empresário Rodrigo Alves Félix, e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23302</t>
   </si>
   <si>
     <t>Manifesta pesar pelo falecimento de Binômino da Costa Lima, o querido “Seu Meco”, ocorrido em 14 de abril de 2026, no município de Jataí-GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23287</t>
   </si>
   <si>
     <t>REQUER estudo de viabilidade técnica para implantação de faixas de pedestres no cruzamento da Rua Benjamin Constant com a Rua José Carvalho Bastos, em todos os lados da via, com adequação às rampas de acessibilidade e organização da travessia segura.</t>
   </si>
@@ -619,50 +815,53 @@
   </si>
   <si>
     <t>REQUER estudo de viabilidade técnica e posterior providências, visando a instalação de pontos de ônibus cobertos na_x000D_
 Avenida 7 de Setembro, esquina com a Rua 31 de Maio (Setor Cohacol 5) e, outro na Praça Bispo Sebastião Neto da Silva Setor Sul.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23055</t>
   </si>
   <si>
     <t>REQUER estudo de viabilidade técnica para continuidade da construção de calçada que margeia o lago e melhorias na iluminação pública, com instalação de postes de menor altura, na Praça Luciano Dias de Freitas, no Residencial Cohacol 5.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23050</t>
   </si>
   <si>
     <t>Solicita MOÇÃO DE PESAR aos familiares e amigos do Sr. ALLAN KARDEC DIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23039</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Ao Projeto de Lei Ordinária do Executivo nº 122, de 17 de dezembro de 2025, que “Dispõe_x000D_
 sobre o Plano de Cargos, Carreiras e Vencimentos dos Servidores que integram o quadro Administrativo da Secretaria Municipal de Educação do Município de Jataí e, dá outras providências.”</t>
   </si>
   <si>
+    <t>Durval Júnior da Sucesso</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/23031</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DA MULHER, para a recepção do valor de R$ 600.000,00 (seiscentos mil reais), que será destinado para a implantação da Casa de Apoio à Mulher.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23025</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o(a) SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, para a recepção do valor de R$ 150.000,00 (cento e cinquenta mil reais), que será destinado para custear as despesas de construção de sala de aula na CEMOL CASA EVANGELICA MONTE DAS OLIVEIRAS - CNPJ: 73.643.561/0001-82.</t>
   </si>
   <si>
     <t>EMIMP</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23023</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando ao FUNDO MUNICIPAL DE SAUDE DE JATAI, para a recepção do valor de R$ 80.000,00 (oitenta mil reais), que será destinado a aquisição de 02 (dois) aparelhos de Laser Cirúrgico Azul de alta potência (Laser de diodo semicondutor de alta potência óptica), para atender as necessidades do CEO – Centro de Especialidades Odontológicas.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23022</t>
@@ -1437,56 +1636,50 @@
     <t>REQUER seja providenciado estudo de viabilidade técnica visando à implantação de uma “travessia elevada para pedestres” na Rua Benjamin Constant, no cruzamento com a Rua Dom Emanuel, abaixo da Praça Clodoaldo Rezende, garantindo melhoria das condições de acessibilidade, conforto e segurança na circulação e travessia de pedestres neste local.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22416</t>
   </si>
   <si>
     <t>REQUER estudo de viabilidade técnica e posterior providências para construção de calçada ao longo da Avenida James Watson, nos dois sentidos, com início na Av. Engenheiro Abel de Carvalho até o Acesso ao anel viário, considerando o grande fluxo de pedestres que caminham pelo local.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22415</t>
   </si>
   <si>
     <t>REQUER estudo de viabilidade técnica e posterior providências para construção de calçada ao longo da Avenida Engenheiro Abel de Carvalho até o lago das Brisas, considerando o grande fluxo de pedestres que caminham pelo local.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22414</t>
   </si>
   <si>
     <t>REQUER estudo de viabilidade técnica e posterior providências para a implantação de um circuito semanal de atividades físicas no espaço localizado na Avenida Nilton Dantas Pires, em frente ao CRAS, do Cidade Jardim II.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22413</t>
   </si>
   <si>
     <t>Solicita Moção de Pesar pelo falecimento do estimado Professor e Servidor Público Municipal, Damásio Ferreira.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22412</t>
   </si>
   <si>
     <t>Autoriza a realização de sessão especial com a delegação de investidores chineses interessados em conhecer as potencialidades do Município Jataí e aqui fazer parcerias e negócios, no dia 08 de outubro de 2025.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22410</t>
   </si>
   <si>
     <t>Dispõe sobre concessão do TÍTULO DE HONRA AO MÉRITO Associação dos Veteranos do Estado de Goiás (AVEGO)</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22403</t>
   </si>
   <si>
     <t>Requerimento em anexo, que trata da solicitação de envio de Projeto de Lei para criação de premiação às escolas municipais com destaque em desempenho educacional.</t>
   </si>
   <si>
     <t>ELOL</t>
   </si>
   <si>
     <t>Proposta do Legislativo de Emenda à Lei Orgânica</t>
   </si>
@@ -2459,8623 +2652,9455 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23526" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23524" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23523" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23522" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23519" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23516" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23506" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23496" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23495" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23484" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23483" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23480" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23479" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23478" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23477" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23476" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23475" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23470" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23469" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23468" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23447" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23435" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23434" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23433" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23430" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23429" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23428" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23427" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23418" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23415" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23407" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23406" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23405" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23404" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23341" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23337" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23331" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23330" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23316" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23313" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23287" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23286" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23285" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23275" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23264" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23263" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23255" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23254" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23253" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23235" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23233" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23232" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23222" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23219" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23218" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23216" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23205" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23203" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23201" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23196" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23157" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23151" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23150" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23149" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23148" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23147" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23146" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23145" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23133" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23124" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23114" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23113" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23112" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23097" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23093" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23092" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23074" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23057" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23056" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23055" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23050" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23031" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23015" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23000" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22999" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22998" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22997" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22996" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22995" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22994" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22993" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22992" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22991" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22990" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22989" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22988" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22987" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22986" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22985" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22984" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22983" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22982" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22981" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22980" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22979" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22973" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22959" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22948" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22765" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22764" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22763" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22762" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22761" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22760" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22759" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22758" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22757" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22756" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22755" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22754" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22753" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22752" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22751" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22750" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22749" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22748" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22747" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22746" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22745" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22744" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22733" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22732" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22731" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22730" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22729" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22728" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22727" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22726" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22725" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22724" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22723" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22722" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22721" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22720" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22719" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22718" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22717" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22716" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22715" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22714" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22635" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22633" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22611" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22609" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22598" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22596" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22592" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22591" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22590" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22584" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22581" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22580" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22562" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22561" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22560" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22553" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22551" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22549" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22548" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22547" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22546" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22535" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22529" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22524" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22519" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22518" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22515" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22514" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22512" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22502" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22491" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22474" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22473" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22467" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22427" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22422" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22418" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22417" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22416" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22415" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22414" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22413" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22412" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22410" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22403" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22366" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22360" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22351" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22344" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22343" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22333" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22327" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22326" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22317" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22306" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22296" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22282" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22265" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22264" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22263" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22244" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22238" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22234" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22233" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22231" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22227" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22211" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22210" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22209" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22188" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22173" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22168" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22165" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22164" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22152" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22151" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22150" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22148" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22138" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22120" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22119" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22118" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22117" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22096" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22074" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22073" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22061" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22009" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21999" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21906" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21905" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21904" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21903" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21896" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21888" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21871" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21853" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21847" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21836" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21835" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21823" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21805" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21804" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21789" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21788" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21787" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21766" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21762" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21752" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21751" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21750" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21717" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21716" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21715" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21706" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21696" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21695" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21694" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21693" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21664" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21663" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21662" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21659" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21658" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21657" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21640" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21632" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21628" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21626" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21625" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21624" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21623" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21622" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21621" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21607" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21589" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21588" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21587" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21572" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21567" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21553" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21552" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21544" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21533" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21529" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21526" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21525" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21524" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21523" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21522" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21521" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21472" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23642" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23641" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23639" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23638" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23637" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23636" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23635" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23633" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23619" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23611" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23604" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23603" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23602" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23601" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23596" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23595" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23594" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23593" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23590" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23577" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23576" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23557" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23556" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23550" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23549" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23548" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23547" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23546" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23545" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23544" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23533" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23526" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23524" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23523" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23522" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23519" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23516" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23506" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23496" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23495" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23484" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23483" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23480" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23479" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23478" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23477" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23476" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23475" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23470" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23469" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23468" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23447" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23435" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23434" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23433" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23430" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23429" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23428" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23427" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23418" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23415" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23407" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23406" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23405" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23404" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23341" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23337" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23331" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23330" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23316" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23313" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23302" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23287" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23286" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23285" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23275" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23264" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23263" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23255" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23254" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23253" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23235" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23233" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23232" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23222" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23219" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23218" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23216" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23205" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23203" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23201" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23196" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23157" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23151" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23150" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23149" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23148" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23147" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23146" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23145" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23133" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23124" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23116" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23114" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23113" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23097" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23093" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23092" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23074" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23057" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23056" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23055" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23050" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23039" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23031" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23021" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23017" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23000" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22999" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22998" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22997" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22996" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22995" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22994" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22993" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22992" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22991" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22990" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22989" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22988" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22987" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22986" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22985" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22984" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22983" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22982" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22981" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22980" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22979" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22973" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22959" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22948" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22765" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22764" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22763" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22762" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22761" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22760" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22759" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22758" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22757" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22756" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22755" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22754" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22753" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22752" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22751" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22750" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22749" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22748" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22747" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22746" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22745" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22744" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22733" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22732" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22731" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22730" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22729" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22728" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22727" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22726" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22725" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22724" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22723" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22722" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22721" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22720" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22719" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22718" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22717" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22716" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22715" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22714" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22635" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22633" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22611" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22609" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22598" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22596" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22592" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22591" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22590" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22584" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22581" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22580" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22562" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22561" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22560" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22553" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22551" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22549" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22548" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22547" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22546" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22535" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22529" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22524" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22519" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22518" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22515" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22514" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22512" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22502" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22491" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22474" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22473" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22467" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22427" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22422" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22418" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22417" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22416" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22415" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22414" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22413" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22412" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22410" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22403" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22366" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22360" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22351" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22344" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22343" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22333" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22327" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22326" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22317" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22306" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22296" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22282" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22265" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22264" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22263" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22244" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22238" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22234" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22233" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22231" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22227" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22211" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22210" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22209" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22188" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22173" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22168" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22165" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22164" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22152" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22151" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22150" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22148" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22138" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22120" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22119" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22118" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22117" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22096" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22074" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22073" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22061" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22009" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21999" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21906" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21905" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21904" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21903" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21896" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21888" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21871" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21853" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21847" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21836" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21835" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21823" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21805" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21804" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21789" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21788" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21787" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21766" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21762" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21752" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21751" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21750" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21717" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21716" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21715" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21706" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21696" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21695" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21694" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21693" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21664" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21663" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21662" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21659" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21658" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21657" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21640" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21632" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21628" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21626" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21625" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21624" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21623" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21622" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21621" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21607" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21589" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21588" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21587" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21572" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21567" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21553" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21552" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21544" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21533" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21529" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21526" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21525" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21524" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21523" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21522" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21521" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21472" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H329"/>
+  <dimension ref="A1:H361"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="39" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A2">
+        <v>23642</v>
+      </c>
+      <c r="B2">
+        <v>2026</v>
+      </c>
+      <c r="C2">
+        <v>368</v>
       </c>
       <c r="D2" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E2" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="H2" t="s">
         <v>12</v>
       </c>
-      <c r="H2" t="s">
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3">
+        <v>23641</v>
+      </c>
+      <c r="B3">
+        <v>2026</v>
+      </c>
+      <c r="C3">
+        <v>367</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>13</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D3" t="s">
+      <c r="H3" t="s">
         <v>14</v>
       </c>
-      <c r="E3" t="s">
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4">
+        <v>23639</v>
+      </c>
+      <c r="B4">
+        <v>2026</v>
+      </c>
+      <c r="C4">
+        <v>366</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="F3" t="s">
+      <c r="H4" t="s">
         <v>16</v>
       </c>
-      <c r="G3" s="1" t="s">
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5">
+        <v>23638</v>
+      </c>
+      <c r="B5">
+        <v>2026</v>
+      </c>
+      <c r="C5">
+        <v>365</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="H3" t="s">
+      <c r="H5" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
-[...15 lines deleted...]
-      <c r="F4" t="s">
+    <row r="6" spans="1:8">
+      <c r="A6">
+        <v>23637</v>
+      </c>
+      <c r="B6">
+        <v>2026</v>
+      </c>
+      <c r="C6">
+        <v>364</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="H6" t="s">
         <v>20</v>
       </c>
-      <c r="H4" t="s">
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7">
+        <v>23636</v>
+      </c>
+      <c r="B7">
+        <v>2026</v>
+      </c>
+      <c r="C7">
+        <v>363</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" t="s">
+        <v>10</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>21</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G5" s="1" t="s">
+      <c r="H7" t="s">
         <v>22</v>
       </c>
-      <c r="H5" t="s">
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8">
+        <v>23635</v>
+      </c>
+      <c r="B8">
+        <v>2026</v>
+      </c>
+      <c r="C8">
+        <v>362</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" t="s">
+        <v>10</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>23</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F6" t="s">
+      <c r="H8" t="s">
         <v>24</v>
       </c>
-      <c r="G6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H6" t="s">
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" t="s">
         <v>26</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D7" t="s">
+      <c r="G9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E7" t="s">
+      <c r="H9" t="s">
         <v>28</v>
       </c>
-      <c r="F7" t="s">
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" t="s">
         <v>29</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="E10" t="s">
         <v>30</v>
       </c>
-      <c r="H7" t="s">
+      <c r="F10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>31</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F8" t="s">
+      <c r="H10" t="s">
         <v>32</v>
-      </c>
-[...56 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B11" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C11" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" t="s">
+        <v>33</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H11" t="s">
         <v>35</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>23483</v>
+        <v>23611</v>
       </c>
       <c r="B12">
         <v>2026</v>
       </c>
       <c r="C12">
-        <v>274</v>
+        <v>347</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" t="s">
+        <v>10</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="F12" t="s">
+      <c r="H12" t="s">
         <v>37</v>
       </c>
-      <c r="G12" s="1" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A13">
+        <v>23604</v>
+      </c>
+      <c r="B13">
+        <v>2026</v>
+      </c>
+      <c r="C13">
+        <v>343</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F13" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="H13" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>23479</v>
+        <v>23603</v>
       </c>
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
-        <v>10</v>
+        <v>342</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F14" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="H14" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>23478</v>
+        <v>23602</v>
       </c>
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
-        <v>1</v>
+        <v>341</v>
       </c>
       <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" t="s">
+        <v>10</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H15" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" t="s">
+        <v>25</v>
+      </c>
+      <c r="D16" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" t="s">
+        <v>45</v>
+      </c>
+      <c r="F16" t="s">
+        <v>46</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H16" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17">
+        <v>23596</v>
+      </c>
+      <c r="B17">
+        <v>2026</v>
+      </c>
+      <c r="C17">
+        <v>340</v>
+      </c>
+      <c r="D17" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" t="s">
+        <v>10</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H17" t="s">
         <v>50</v>
       </c>
-      <c r="E15" t="s">
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18">
+        <v>23595</v>
+      </c>
+      <c r="B18">
+        <v>2026</v>
+      </c>
+      <c r="C18">
+        <v>339</v>
+      </c>
+      <c r="D18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" t="s">
+        <v>10</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="F15" t="s">
-[...2 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="H18" t="s">
         <v>52</v>
-      </c>
-[...79 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>23470</v>
+        <v>23594</v>
       </c>
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
-        <v>268</v>
+        <v>338</v>
       </c>
       <c r="D19" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F19" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="H19" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>23469</v>
+        <v>23593</v>
       </c>
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
-        <v>267</v>
+        <v>337</v>
       </c>
       <c r="D20" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F20" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="H20" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="21" spans="1:8">
-      <c r="A21">
-[...2 lines deleted...]
-      <c r="B21">
+      <c r="A21" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" t="s">
+        <v>25</v>
+      </c>
+      <c r="D21" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" t="s">
+        <v>57</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H21" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22">
+        <v>23577</v>
+      </c>
+      <c r="B22">
         <v>2026</v>
       </c>
-      <c r="C21">
-[...26 lines deleted...]
-        <v>8</v>
+      <c r="C22">
+        <v>324</v>
       </c>
       <c r="D22" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E22" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F22" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="H22" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>23435</v>
+        <v>23576</v>
       </c>
       <c r="B23">
         <v>2026</v>
       </c>
       <c r="C23">
-        <v>240</v>
+        <v>323</v>
       </c>
       <c r="D23" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E23" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F23" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G23" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H23" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24" t="s">
+        <v>25</v>
+      </c>
+      <c r="C24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E24" t="s">
+        <v>64</v>
+      </c>
+      <c r="F24" t="s">
+        <v>65</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H24" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B25" t="s">
+        <v>25</v>
+      </c>
+      <c r="C25" t="s">
+        <v>25</v>
+      </c>
+      <c r="D25" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" t="s">
+        <v>10</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="H23" t="s">
+      <c r="H25" t="s">
         <v>69</v>
-      </c>
-[...50 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>23430</v>
+        <v>23550</v>
       </c>
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
-        <v>24</v>
+        <v>309</v>
       </c>
       <c r="D26" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E26" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F26" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="H26" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>23429</v>
+        <v>23549</v>
       </c>
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D27" t="s">
-        <v>9</v>
+        <v>63</v>
       </c>
       <c r="E27" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="F27" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="H27" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>23428</v>
+        <v>23548</v>
       </c>
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
-        <v>22</v>
+        <v>308</v>
       </c>
       <c r="D28" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E28" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F28" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="H28" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>23427</v>
+        <v>23547</v>
       </c>
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
-        <v>21</v>
+        <v>307</v>
       </c>
       <c r="D29" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E29" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F29" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G29" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H29" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30">
+        <v>23546</v>
+      </c>
+      <c r="B30">
+        <v>2026</v>
+      </c>
+      <c r="C30">
+        <v>306</v>
+      </c>
+      <c r="D30" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" t="s">
+        <v>10</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H30" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31">
+        <v>23545</v>
+      </c>
+      <c r="B31">
+        <v>2026</v>
+      </c>
+      <c r="C31">
+        <v>305</v>
+      </c>
+      <c r="D31" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" t="s">
+        <v>10</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="H29" t="s">
+      <c r="H31" t="s">
         <v>81</v>
-      </c>
-[...50 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>23407</v>
+        <v>23544</v>
       </c>
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
-        <v>229</v>
+        <v>31</v>
       </c>
       <c r="D32" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="E32" t="s">
-        <v>36</v>
+        <v>64</v>
       </c>
       <c r="F32" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G32" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H32" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B33" t="s">
+        <v>25</v>
+      </c>
+      <c r="C33" t="s">
+        <v>25</v>
+      </c>
+      <c r="D33" t="s">
+        <v>84</v>
+      </c>
+      <c r="E33" t="s">
+        <v>85</v>
+      </c>
+      <c r="F33" t="s">
+        <v>10</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H33" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>25</v>
+      </c>
+      <c r="B34" t="s">
+        <v>25</v>
+      </c>
+      <c r="C34" t="s">
+        <v>25</v>
+      </c>
+      <c r="D34" t="s">
+        <v>63</v>
+      </c>
+      <c r="E34" t="s">
+        <v>64</v>
+      </c>
+      <c r="F34" t="s">
+        <v>10</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H34" t="s">
         <v>89</v>
       </c>
-      <c r="H32" t="s">
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>25</v>
+      </c>
+      <c r="B35" t="s">
+        <v>25</v>
+      </c>
+      <c r="C35" t="s">
+        <v>25</v>
+      </c>
+      <c r="D35" t="s">
         <v>90</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G33" s="1" t="s">
+      <c r="E35" t="s">
         <v>91</v>
       </c>
-      <c r="H33" t="s">
+      <c r="F35" t="s">
+        <v>26</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>92</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G34" s="1" t="s">
+      <c r="H35" t="s">
         <v>93</v>
-      </c>
-[...27 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B36" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C36" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D36" t="s">
-        <v>27</v>
+        <v>90</v>
       </c>
       <c r="E36" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="F36" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="G36" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H36" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>25</v>
+      </c>
+      <c r="B37" t="s">
+        <v>25</v>
+      </c>
+      <c r="C37" t="s">
+        <v>25</v>
+      </c>
+      <c r="D37" t="s">
+        <v>90</v>
+      </c>
+      <c r="E37" t="s">
+        <v>91</v>
+      </c>
+      <c r="F37" t="s">
+        <v>26</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H37" t="s">
         <v>97</v>
       </c>
-      <c r="H36" t="s">
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>25</v>
+      </c>
+      <c r="B38" t="s">
+        <v>25</v>
+      </c>
+      <c r="C38" t="s">
+        <v>25</v>
+      </c>
+      <c r="D38" t="s">
+        <v>90</v>
+      </c>
+      <c r="E38" t="s">
+        <v>91</v>
+      </c>
+      <c r="F38" t="s">
+        <v>57</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>98</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G37" s="1" t="s">
+      <c r="H38" t="s">
         <v>99</v>
       </c>
-      <c r="H37" t="s">
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>25</v>
+      </c>
+      <c r="B39" t="s">
+        <v>25</v>
+      </c>
+      <c r="C39" t="s">
+        <v>25</v>
+      </c>
+      <c r="D39" t="s">
+        <v>84</v>
+      </c>
+      <c r="E39" t="s">
+        <v>85</v>
+      </c>
+      <c r="F39" t="s">
+        <v>57</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>100</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G38" s="1" t="s">
+      <c r="H39" t="s">
         <v>101</v>
-      </c>
-[...27 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B40" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C40" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D40" t="s">
+        <v>84</v>
+      </c>
+      <c r="E40" t="s">
+        <v>85</v>
+      </c>
+      <c r="F40" t="s">
+        <v>33</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H40" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41">
+        <v>23496</v>
+      </c>
+      <c r="B41">
+        <v>2026</v>
+      </c>
+      <c r="C41">
+        <v>278</v>
+      </c>
+      <c r="D41" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" t="s">
+        <v>10</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H41" t="s">
         <v>105</v>
       </c>
-      <c r="E40" t="s">
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42">
+        <v>23495</v>
+      </c>
+      <c r="B42">
+        <v>2026</v>
+      </c>
+      <c r="C42">
+        <v>277</v>
+      </c>
+      <c r="D42" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" t="s">
+        <v>10</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="F40" t="s">
-[...2 lines deleted...]
-      <c r="G40" s="1" t="s">
+      <c r="H42" t="s">
         <v>107</v>
       </c>
-      <c r="H40" t="s">
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>25</v>
+      </c>
+      <c r="B43" t="s">
+        <v>25</v>
+      </c>
+      <c r="C43" t="s">
+        <v>25</v>
+      </c>
+      <c r="D43" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" t="s">
+        <v>46</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>108</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G41" s="1" t="s">
+      <c r="H43" t="s">
         <v>109</v>
-      </c>
-[...53 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>23286</v>
+        <v>23483</v>
       </c>
       <c r="B44">
         <v>2026</v>
       </c>
       <c r="C44">
-        <v>157</v>
+        <v>274</v>
       </c>
       <c r="D44" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E44" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F44" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="H44" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B45" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C45" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D45" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E45" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F45" t="s">
-        <v>16</v>
+        <v>112</v>
       </c>
       <c r="G45" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H45" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46">
+        <v>23479</v>
+      </c>
+      <c r="B46">
+        <v>2026</v>
+      </c>
+      <c r="C46">
+        <v>10</v>
+      </c>
+      <c r="D46" t="s">
+        <v>90</v>
+      </c>
+      <c r="E46" t="s">
+        <v>91</v>
+      </c>
+      <c r="F46" t="s">
+        <v>10</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H46" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47">
+        <v>23478</v>
+      </c>
+      <c r="B47">
+        <v>2026</v>
+      </c>
+      <c r="C47">
+        <v>1</v>
+      </c>
+      <c r="D47" t="s">
         <v>117</v>
       </c>
-      <c r="H45" t="s">
+      <c r="E47" t="s">
         <v>118</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F46" t="s">
+      <c r="F47" t="s">
+        <v>10</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="G46" s="1" t="s">
+      <c r="H47" t="s">
         <v>120</v>
       </c>
-      <c r="H46" t="s">
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48">
+        <v>23477</v>
+      </c>
+      <c r="B48">
+        <v>2026</v>
+      </c>
+      <c r="C48">
+        <v>9</v>
+      </c>
+      <c r="D48" t="s">
+        <v>90</v>
+      </c>
+      <c r="E48" t="s">
+        <v>91</v>
+      </c>
+      <c r="F48" t="s">
+        <v>10</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>121</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G47" s="1" t="s">
+      <c r="H48" t="s">
         <v>122</v>
-      </c>
-[...27 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B49" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C49" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D49" t="s">
-        <v>27</v>
+        <v>90</v>
       </c>
       <c r="E49" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="F49" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G49" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H49" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>25</v>
+      </c>
+      <c r="B50" t="s">
+        <v>25</v>
+      </c>
+      <c r="C50" t="s">
+        <v>25</v>
+      </c>
+      <c r="D50" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" t="s">
+        <v>112</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H50" t="s">
         <v>126</v>
-      </c>
-[...27 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>23253</v>
+        <v>23470</v>
       </c>
       <c r="B51">
         <v>2026</v>
       </c>
       <c r="C51">
-        <v>142</v>
+        <v>268</v>
       </c>
       <c r="D51" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E51" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F51" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G51" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H51" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52">
+        <v>23469</v>
+      </c>
+      <c r="B52">
+        <v>2026</v>
+      </c>
+      <c r="C52">
+        <v>267</v>
+      </c>
+      <c r="D52" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" t="s">
+        <v>10</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H52" t="s">
         <v>130</v>
-      </c>
-[...27 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>23233</v>
+        <v>23468</v>
       </c>
       <c r="B53">
         <v>2026</v>
       </c>
       <c r="C53">
-        <v>126</v>
+        <v>266</v>
       </c>
       <c r="D53" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E53" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F53" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G53" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H53" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>25</v>
+      </c>
+      <c r="B54" t="s">
+        <v>25</v>
+      </c>
+      <c r="C54" t="s">
+        <v>25</v>
+      </c>
+      <c r="D54" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" t="s">
+        <v>26</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H54" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55">
+        <v>23435</v>
+      </c>
+      <c r="B55">
+        <v>2026</v>
+      </c>
+      <c r="C55">
+        <v>240</v>
+      </c>
+      <c r="D55" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" t="s">
+        <v>10</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="H53" t="s">
+      <c r="H55" t="s">
         <v>135</v>
-      </c>
-[...50 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>23219</v>
+        <v>23434</v>
       </c>
       <c r="B56">
         <v>2026</v>
       </c>
       <c r="C56">
-        <v>118</v>
+        <v>239</v>
       </c>
       <c r="D56" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E56" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F56" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="H56" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
     </row>
     <row r="57" spans="1:8">
-      <c r="A57" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A57">
+        <v>23433</v>
+      </c>
+      <c r="B57">
+        <v>2026</v>
+      </c>
+      <c r="C57">
+        <v>238</v>
       </c>
       <c r="D57" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="E57" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="F57" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="H57" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>23216</v>
+        <v>23430</v>
       </c>
       <c r="B58">
         <v>2026</v>
       </c>
       <c r="C58">
-        <v>117</v>
+        <v>24</v>
       </c>
       <c r="D58" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="E58" t="s">
-        <v>36</v>
+        <v>64</v>
       </c>
       <c r="F58" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="H58" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>23205</v>
+        <v>23429</v>
       </c>
       <c r="B59">
         <v>2026</v>
       </c>
       <c r="C59">
-        <v>112</v>
+        <v>23</v>
       </c>
       <c r="D59" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="E59" t="s">
-        <v>36</v>
+        <v>64</v>
       </c>
       <c r="F59" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G59" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H59" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60">
+        <v>23428</v>
+      </c>
+      <c r="B60">
+        <v>2026</v>
+      </c>
+      <c r="C60">
+        <v>22</v>
+      </c>
+      <c r="D60" t="s">
+        <v>63</v>
+      </c>
+      <c r="E60" t="s">
+        <v>64</v>
+      </c>
+      <c r="F60" t="s">
+        <v>10</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H60" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61">
+        <v>23427</v>
+      </c>
+      <c r="B61">
+        <v>2026</v>
+      </c>
+      <c r="C61">
+        <v>21</v>
+      </c>
+      <c r="D61" t="s">
+        <v>63</v>
+      </c>
+      <c r="E61" t="s">
+        <v>64</v>
+      </c>
+      <c r="F61" t="s">
+        <v>10</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="H59" t="s">
+      <c r="H61" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="60" spans="1:8">
-[...18 lines deleted...]
-      <c r="G60" s="1" t="s">
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>25</v>
+      </c>
+      <c r="B62" t="s">
+        <v>25</v>
+      </c>
+      <c r="C62" t="s">
+        <v>25</v>
+      </c>
+      <c r="D62" t="s">
+        <v>90</v>
+      </c>
+      <c r="E62" t="s">
+        <v>91</v>
+      </c>
+      <c r="F62" t="s">
+        <v>10</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="H60" t="s">
+      <c r="H62" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="61" spans="1:8">
-[...18 lines deleted...]
-      <c r="G61" s="1" t="s">
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>25</v>
+      </c>
+      <c r="B63" t="s">
+        <v>25</v>
+      </c>
+      <c r="C63" t="s">
+        <v>25</v>
+      </c>
+      <c r="D63" t="s">
         <v>150</v>
       </c>
-      <c r="H61" t="s">
+      <c r="E63" t="s">
         <v>151</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G62" s="1" t="s">
+      <c r="F63" t="s">
         <v>152</v>
       </c>
-      <c r="H62" t="s">
+      <c r="G63" s="1" t="s">
         <v>153</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G63" s="1" t="s">
+      <c r="H63" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>23151</v>
+        <v>23407</v>
       </c>
       <c r="B64">
         <v>2026</v>
       </c>
       <c r="C64">
-        <v>75</v>
+        <v>229</v>
       </c>
       <c r="D64" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E64" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F64" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G64" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H64" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>23150</v>
+        <v>23406</v>
       </c>
       <c r="B65">
         <v>2026</v>
       </c>
       <c r="C65">
-        <v>74</v>
+        <v>228</v>
       </c>
       <c r="D65" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E65" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F65" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G65" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H65" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>23149</v>
+        <v>23405</v>
       </c>
       <c r="B66">
         <v>2026</v>
       </c>
       <c r="C66">
-        <v>73</v>
+        <v>227</v>
       </c>
       <c r="D66" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E66" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F66" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G66" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H66" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>23148</v>
+        <v>23404</v>
       </c>
       <c r="B67">
         <v>2026</v>
       </c>
       <c r="C67">
-        <v>72</v>
+        <v>226</v>
       </c>
       <c r="D67" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E67" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F67" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G67" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H67" t="s">
         <v>162</v>
       </c>
-      <c r="H67" t="s">
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>25</v>
+      </c>
+      <c r="B68" t="s">
+        <v>25</v>
+      </c>
+      <c r="C68" t="s">
+        <v>25</v>
+      </c>
+      <c r="D68" t="s">
+        <v>84</v>
+      </c>
+      <c r="E68" t="s">
+        <v>85</v>
+      </c>
+      <c r="F68" t="s">
+        <v>112</v>
+      </c>
+      <c r="G68" s="1" t="s">
         <v>163</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G68" s="1" t="s">
+      <c r="H68" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>23146</v>
+        <v>23337</v>
       </c>
       <c r="B69">
         <v>2026</v>
       </c>
       <c r="C69">
-        <v>70</v>
+        <v>191</v>
       </c>
       <c r="D69" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E69" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F69" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G69" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H69" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>23145</v>
+        <v>23331</v>
       </c>
       <c r="B70">
         <v>2026</v>
       </c>
       <c r="C70">
-        <v>69</v>
+        <v>186</v>
       </c>
       <c r="D70" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E70" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F70" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G70" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H70" t="s">
         <v>168</v>
       </c>
-      <c r="H70" t="s">
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71">
+        <v>23330</v>
+      </c>
+      <c r="B71">
+        <v>2026</v>
+      </c>
+      <c r="C71">
+        <v>185</v>
+      </c>
+      <c r="D71" t="s">
+        <v>8</v>
+      </c>
+      <c r="E71" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" t="s">
+        <v>10</v>
+      </c>
+      <c r="G71" s="1" t="s">
         <v>169</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G71" s="1" t="s">
+      <c r="H71" t="s">
         <v>170</v>
       </c>
-      <c r="H71" t="s">
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>25</v>
+      </c>
+      <c r="B72" t="s">
+        <v>25</v>
+      </c>
+      <c r="C72" t="s">
+        <v>25</v>
+      </c>
+      <c r="D72" t="s">
+        <v>29</v>
+      </c>
+      <c r="E72" t="s">
+        <v>30</v>
+      </c>
+      <c r="F72" t="s">
+        <v>10</v>
+      </c>
+      <c r="G72" s="1" t="s">
         <v>171</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G72" s="1" t="s">
+      <c r="H72" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B73" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C73" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D73" t="s">
-        <v>105</v>
+        <v>29</v>
       </c>
       <c r="E73" t="s">
-        <v>106</v>
+        <v>30</v>
       </c>
       <c r="F73" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="G73" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H73" t="s">
         <v>174</v>
       </c>
-      <c r="H73" t="s">
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>25</v>
+      </c>
+      <c r="B74" t="s">
+        <v>25</v>
+      </c>
+      <c r="C74" t="s">
+        <v>25</v>
+      </c>
+      <c r="D74" t="s">
+        <v>84</v>
+      </c>
+      <c r="E74" t="s">
+        <v>85</v>
+      </c>
+      <c r="F74" t="s">
+        <v>46</v>
+      </c>
+      <c r="G74" s="1" t="s">
         <v>175</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G74" s="1" t="s">
+      <c r="H74" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>23113</v>
+        <v>23287</v>
       </c>
       <c r="B75">
         <v>2026</v>
       </c>
       <c r="C75">
-        <v>47</v>
+        <v>158</v>
       </c>
       <c r="D75" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E75" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F75" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G75" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H75" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>23112</v>
+        <v>23286</v>
       </c>
       <c r="B76">
         <v>2026</v>
       </c>
       <c r="C76">
-        <v>46</v>
+        <v>157</v>
       </c>
       <c r="D76" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E76" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F76" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G76" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H76" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B77" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C77" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D77" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="E77" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="F77" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="G77" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H77" t="s">
         <v>182</v>
       </c>
-      <c r="H77" t="s">
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>25</v>
+      </c>
+      <c r="B78" t="s">
+        <v>25</v>
+      </c>
+      <c r="C78" t="s">
+        <v>25</v>
+      </c>
+      <c r="D78" t="s">
+        <v>29</v>
+      </c>
+      <c r="E78" t="s">
+        <v>30</v>
+      </c>
+      <c r="F78" t="s">
         <v>183</v>
-      </c>
-[...18 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>184</v>
       </c>
       <c r="H78" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="79" spans="1:8">
-      <c r="A79">
-[...6 lines deleted...]
-        <v>33</v>
+      <c r="A79" t="s">
+        <v>25</v>
+      </c>
+      <c r="B79" t="s">
+        <v>25</v>
+      </c>
+      <c r="C79" t="s">
+        <v>25</v>
       </c>
       <c r="D79" t="s">
-        <v>35</v>
+        <v>84</v>
       </c>
       <c r="E79" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="F79" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>186</v>
       </c>
       <c r="H79" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="80" spans="1:8">
-      <c r="A80">
-[...6 lines deleted...]
-        <v>19</v>
+      <c r="A80" t="s">
+        <v>25</v>
+      </c>
+      <c r="B80" t="s">
+        <v>25</v>
+      </c>
+      <c r="C80" t="s">
+        <v>25</v>
       </c>
       <c r="D80" t="s">
-        <v>35</v>
+        <v>84</v>
       </c>
       <c r="E80" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="F80" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>188</v>
       </c>
       <c r="H80" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="81" spans="1:8">
-      <c r="A81">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="A81" t="s">
+        <v>25</v>
+      </c>
+      <c r="B81" t="s">
+        <v>25</v>
+      </c>
+      <c r="C81" t="s">
+        <v>25</v>
       </c>
       <c r="D81" t="s">
-        <v>35</v>
+        <v>84</v>
       </c>
       <c r="E81" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="F81" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>190</v>
       </c>
       <c r="H81" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>23056</v>
+        <v>23254</v>
       </c>
       <c r="B82">
         <v>2026</v>
       </c>
       <c r="C82">
-        <v>13</v>
+        <v>143</v>
       </c>
       <c r="D82" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E82" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F82" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>192</v>
       </c>
       <c r="H82" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>23055</v>
+        <v>23253</v>
       </c>
       <c r="B83">
         <v>2026</v>
       </c>
       <c r="C83">
-        <v>12</v>
+        <v>142</v>
       </c>
       <c r="D83" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E83" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F83" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>194</v>
       </c>
       <c r="H83" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="84" spans="1:8">
-      <c r="A84">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A84" t="s">
+        <v>25</v>
+      </c>
+      <c r="B84" t="s">
+        <v>25</v>
+      </c>
+      <c r="C84" t="s">
+        <v>25</v>
       </c>
       <c r="D84" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E84" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F84" t="s">
-        <v>37</v>
+        <v>65</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>196</v>
       </c>
       <c r="H84" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="85" spans="1:8">
-      <c r="A85" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A85">
+        <v>23233</v>
+      </c>
+      <c r="B85">
+        <v>2026</v>
+      </c>
+      <c r="C85">
+        <v>126</v>
       </c>
       <c r="D85" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E85" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F85" t="s">
-        <v>86</v>
+        <v>10</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>198</v>
       </c>
       <c r="H85" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="86" spans="1:8">
-      <c r="A86" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A86">
+        <v>23232</v>
+      </c>
+      <c r="B86">
+        <v>2026</v>
+      </c>
+      <c r="C86">
+        <v>125</v>
       </c>
       <c r="D86" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E86" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F86" t="s">
-        <v>86</v>
+        <v>10</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>200</v>
       </c>
       <c r="H86" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B87" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C87" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D87" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="E87" t="s">
-        <v>15</v>
+        <v>64</v>
       </c>
       <c r="F87" t="s">
-        <v>86</v>
+        <v>10</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>202</v>
       </c>
       <c r="H87" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>23023</v>
+        <v>23219</v>
       </c>
       <c r="B88">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C88">
-        <v>332</v>
+        <v>118</v>
       </c>
       <c r="D88" t="s">
+        <v>8</v>
+      </c>
+      <c r="E88" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" t="s">
+        <v>10</v>
+      </c>
+      <c r="G88" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="E88" t="s">
+      <c r="H88" t="s">
         <v>205</v>
       </c>
-      <c r="F88" t="s">
-[...2 lines deleted...]
-      <c r="G88" s="1" t="s">
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>25</v>
+      </c>
+      <c r="B89" t="s">
+        <v>25</v>
+      </c>
+      <c r="C89" t="s">
+        <v>25</v>
+      </c>
+      <c r="D89" t="s">
+        <v>29</v>
+      </c>
+      <c r="E89" t="s">
+        <v>30</v>
+      </c>
+      <c r="F89" t="s">
+        <v>33</v>
+      </c>
+      <c r="G89" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="H88" t="s">
+      <c r="H89" t="s">
         <v>207</v>
-      </c>
-[...24 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>23021</v>
+        <v>23216</v>
       </c>
       <c r="B90">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C90">
-        <v>330</v>
+        <v>117</v>
       </c>
       <c r="D90" t="s">
-        <v>204</v>
+        <v>8</v>
       </c>
       <c r="E90" t="s">
-        <v>205</v>
+        <v>9</v>
       </c>
       <c r="F90" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="H90" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>23020</v>
+        <v>23205</v>
       </c>
       <c r="B91">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C91">
-        <v>329</v>
+        <v>112</v>
       </c>
       <c r="D91" t="s">
-        <v>204</v>
+        <v>8</v>
       </c>
       <c r="E91" t="s">
-        <v>205</v>
+        <v>9</v>
       </c>
       <c r="F91" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G91" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H91" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>25</v>
+      </c>
+      <c r="B92" t="s">
+        <v>25</v>
+      </c>
+      <c r="C92" t="s">
+        <v>25</v>
+      </c>
+      <c r="D92" t="s">
+        <v>29</v>
+      </c>
+      <c r="E92" t="s">
+        <v>30</v>
+      </c>
+      <c r="F92" t="s">
+        <v>26</v>
+      </c>
+      <c r="G92" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="H91" t="s">
+      <c r="H92" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="92" spans="1:8">
-[...18 lines deleted...]
-      <c r="G92" s="1" t="s">
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>25</v>
+      </c>
+      <c r="B93" t="s">
+        <v>25</v>
+      </c>
+      <c r="C93" t="s">
+        <v>25</v>
+      </c>
+      <c r="D93" t="s">
+        <v>29</v>
+      </c>
+      <c r="E93" t="s">
+        <v>30</v>
+      </c>
+      <c r="F93" t="s">
+        <v>183</v>
+      </c>
+      <c r="G93" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="H92" t="s">
+      <c r="H93" t="s">
         <v>215</v>
-      </c>
-[...24 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>23017</v>
+        <v>23196</v>
       </c>
       <c r="B94">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C94">
-        <v>326</v>
+        <v>105</v>
       </c>
       <c r="D94" t="s">
-        <v>204</v>
+        <v>8</v>
       </c>
       <c r="E94" t="s">
-        <v>205</v>
+        <v>9</v>
       </c>
       <c r="F94" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="H94" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>23016</v>
+        <v>23157</v>
       </c>
       <c r="B95">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C95">
-        <v>325</v>
+        <v>80</v>
       </c>
       <c r="D95" t="s">
-        <v>204</v>
+        <v>8</v>
       </c>
       <c r="E95" t="s">
-        <v>205</v>
+        <v>9</v>
       </c>
       <c r="F95" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="H95" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>23015</v>
+        <v>23151</v>
       </c>
       <c r="B96">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C96">
-        <v>324</v>
+        <v>75</v>
       </c>
       <c r="D96" t="s">
-        <v>204</v>
+        <v>8</v>
       </c>
       <c r="E96" t="s">
-        <v>205</v>
+        <v>9</v>
       </c>
       <c r="F96" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="H96" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>23014</v>
+        <v>23150</v>
       </c>
       <c r="B97">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C97">
-        <v>323</v>
+        <v>74</v>
       </c>
       <c r="D97" t="s">
-        <v>204</v>
+        <v>8</v>
       </c>
       <c r="E97" t="s">
-        <v>205</v>
+        <v>9</v>
       </c>
       <c r="F97" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="H97" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>23013</v>
+        <v>23149</v>
       </c>
       <c r="B98">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C98">
-        <v>322</v>
+        <v>73</v>
       </c>
       <c r="D98" t="s">
-        <v>204</v>
+        <v>8</v>
       </c>
       <c r="E98" t="s">
-        <v>205</v>
+        <v>9</v>
       </c>
       <c r="F98" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="H98" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>23012</v>
+        <v>23148</v>
       </c>
       <c r="B99">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C99">
-        <v>321</v>
+        <v>72</v>
       </c>
       <c r="D99" t="s">
-        <v>204</v>
+        <v>8</v>
       </c>
       <c r="E99" t="s">
-        <v>205</v>
+        <v>9</v>
       </c>
       <c r="F99" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="H99" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>23011</v>
+        <v>23147</v>
       </c>
       <c r="B100">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C100">
-        <v>320</v>
+        <v>71</v>
       </c>
       <c r="D100" t="s">
-        <v>204</v>
+        <v>8</v>
       </c>
       <c r="E100" t="s">
-        <v>205</v>
+        <v>9</v>
       </c>
       <c r="F100" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="H100" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>23010</v>
+        <v>23146</v>
       </c>
       <c r="B101">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C101">
-        <v>319</v>
+        <v>70</v>
       </c>
       <c r="D101" t="s">
-        <v>204</v>
+        <v>8</v>
       </c>
       <c r="E101" t="s">
-        <v>205</v>
+        <v>9</v>
       </c>
       <c r="F101" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="H101" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>23009</v>
+        <v>23145</v>
       </c>
       <c r="B102">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C102">
-        <v>318</v>
+        <v>69</v>
       </c>
       <c r="D102" t="s">
-        <v>204</v>
+        <v>8</v>
       </c>
       <c r="E102" t="s">
-        <v>205</v>
+        <v>9</v>
       </c>
       <c r="F102" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G102" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H102" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>25</v>
+      </c>
+      <c r="B103" t="s">
+        <v>25</v>
+      </c>
+      <c r="C103" t="s">
+        <v>25</v>
+      </c>
+      <c r="D103" t="s">
+        <v>63</v>
+      </c>
+      <c r="E103" t="s">
+        <v>64</v>
+      </c>
+      <c r="F103" t="s">
+        <v>10</v>
+      </c>
+      <c r="G103" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="H102" t="s">
+      <c r="H103" t="s">
         <v>235</v>
-      </c>
-[...24 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>23007</v>
+        <v>23124</v>
       </c>
       <c r="B104">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C104">
-        <v>316</v>
+        <v>56</v>
       </c>
       <c r="D104" t="s">
-        <v>204</v>
+        <v>8</v>
       </c>
       <c r="E104" t="s">
-        <v>205</v>
+        <v>9</v>
       </c>
       <c r="F104" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G104" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H104" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>25</v>
+      </c>
+      <c r="B105" t="s">
+        <v>25</v>
+      </c>
+      <c r="C105" t="s">
+        <v>25</v>
+      </c>
+      <c r="D105" t="s">
+        <v>29</v>
+      </c>
+      <c r="E105" t="s">
+        <v>30</v>
+      </c>
+      <c r="F105" t="s">
+        <v>152</v>
+      </c>
+      <c r="G105" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="H104" t="s">
+      <c r="H105" t="s">
         <v>239</v>
-      </c>
-[...24 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>23005</v>
+        <v>23114</v>
       </c>
       <c r="B106">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C106">
-        <v>314</v>
+        <v>48</v>
       </c>
       <c r="D106" t="s">
-        <v>204</v>
+        <v>8</v>
       </c>
       <c r="E106" t="s">
-        <v>205</v>
+        <v>9</v>
       </c>
       <c r="F106" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="H106" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>23004</v>
+        <v>23113</v>
       </c>
       <c r="B107">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C107">
-        <v>313</v>
+        <v>47</v>
       </c>
       <c r="D107" t="s">
-        <v>204</v>
+        <v>8</v>
       </c>
       <c r="E107" t="s">
-        <v>205</v>
+        <v>9</v>
       </c>
       <c r="F107" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="H107" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>23003</v>
+        <v>23112</v>
       </c>
       <c r="B108">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C108">
-        <v>312</v>
+        <v>46</v>
       </c>
       <c r="D108" t="s">
-        <v>204</v>
+        <v>8</v>
       </c>
       <c r="E108" t="s">
-        <v>205</v>
+        <v>9</v>
       </c>
       <c r="F108" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G108" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H108" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>25</v>
+      </c>
+      <c r="B109" t="s">
+        <v>25</v>
+      </c>
+      <c r="C109" t="s">
+        <v>25</v>
+      </c>
+      <c r="D109" t="s">
+        <v>29</v>
+      </c>
+      <c r="E109" t="s">
+        <v>30</v>
+      </c>
+      <c r="F109" t="s">
+        <v>183</v>
+      </c>
+      <c r="G109" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="H108" t="s">
+      <c r="H109" t="s">
         <v>247</v>
-      </c>
-[...24 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>23001</v>
+        <v>23093</v>
       </c>
       <c r="B110">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C110">
-        <v>310</v>
+        <v>34</v>
       </c>
       <c r="D110" t="s">
-        <v>204</v>
+        <v>8</v>
       </c>
       <c r="E110" t="s">
-        <v>205</v>
+        <v>9</v>
       </c>
       <c r="F110" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="H110" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>23000</v>
+        <v>23092</v>
       </c>
       <c r="B111">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C111">
-        <v>309</v>
+        <v>33</v>
       </c>
       <c r="D111" t="s">
-        <v>204</v>
+        <v>8</v>
       </c>
       <c r="E111" t="s">
-        <v>205</v>
+        <v>9</v>
       </c>
       <c r="F111" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="H111" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>22999</v>
+        <v>23074</v>
       </c>
       <c r="B112">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C112">
-        <v>308</v>
+        <v>19</v>
       </c>
       <c r="D112" t="s">
-        <v>204</v>
+        <v>8</v>
       </c>
       <c r="E112" t="s">
-        <v>205</v>
+        <v>9</v>
       </c>
       <c r="F112" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="H112" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>22998</v>
+        <v>23057</v>
       </c>
       <c r="B113">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C113">
-        <v>307</v>
+        <v>14</v>
       </c>
       <c r="D113" t="s">
-        <v>204</v>
+        <v>8</v>
       </c>
       <c r="E113" t="s">
-        <v>205</v>
+        <v>9</v>
       </c>
       <c r="F113" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="H113" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>22997</v>
+        <v>23056</v>
       </c>
       <c r="B114">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C114">
-        <v>306</v>
+        <v>13</v>
       </c>
       <c r="D114" t="s">
-        <v>204</v>
+        <v>8</v>
       </c>
       <c r="E114" t="s">
-        <v>205</v>
+        <v>9</v>
       </c>
       <c r="F114" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="H114" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>22996</v>
+        <v>23055</v>
       </c>
       <c r="B115">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C115">
-        <v>305</v>
+        <v>12</v>
       </c>
       <c r="D115" t="s">
-        <v>204</v>
+        <v>8</v>
       </c>
       <c r="E115" t="s">
-        <v>205</v>
+        <v>9</v>
       </c>
       <c r="F115" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="H115" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>22995</v>
+        <v>23050</v>
       </c>
       <c r="B116">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C116">
-        <v>304</v>
+        <v>2</v>
       </c>
       <c r="D116" t="s">
-        <v>204</v>
+        <v>84</v>
       </c>
       <c r="E116" t="s">
-        <v>205</v>
+        <v>85</v>
       </c>
       <c r="F116" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G116" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H116" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>25</v>
+      </c>
+      <c r="B117" t="s">
+        <v>25</v>
+      </c>
+      <c r="C117" t="s">
+        <v>25</v>
+      </c>
+      <c r="D117" t="s">
+        <v>90</v>
+      </c>
+      <c r="E117" t="s">
+        <v>91</v>
+      </c>
+      <c r="F117" t="s">
+        <v>57</v>
+      </c>
+      <c r="G117" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="H116" t="s">
+      <c r="H117" t="s">
         <v>263</v>
       </c>
     </row>
-    <row r="117" spans="1:8">
-[...18 lines deleted...]
-      <c r="G117" s="1" t="s">
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>25</v>
+      </c>
+      <c r="B118" t="s">
+        <v>25</v>
+      </c>
+      <c r="C118" t="s">
+        <v>25</v>
+      </c>
+      <c r="D118" t="s">
+        <v>90</v>
+      </c>
+      <c r="E118" t="s">
+        <v>91</v>
+      </c>
+      <c r="F118" t="s">
         <v>264</v>
       </c>
-      <c r="H117" t="s">
+      <c r="G118" s="1" t="s">
         <v>265</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G118" s="1" t="s">
+      <c r="H118" t="s">
         <v>266</v>
       </c>
-      <c r="H118" t="s">
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>25</v>
+      </c>
+      <c r="B119" t="s">
+        <v>25</v>
+      </c>
+      <c r="C119" t="s">
+        <v>25</v>
+      </c>
+      <c r="D119" t="s">
+        <v>90</v>
+      </c>
+      <c r="E119" t="s">
+        <v>91</v>
+      </c>
+      <c r="F119" t="s">
+        <v>112</v>
+      </c>
+      <c r="G119" s="1" t="s">
         <v>267</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G119" s="1" t="s">
+      <c r="H119" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>22991</v>
+        <v>23023</v>
       </c>
       <c r="B120">
         <v>2025</v>
       </c>
       <c r="C120">
-        <v>300</v>
+        <v>332</v>
       </c>
       <c r="D120" t="s">
-        <v>204</v>
+        <v>269</v>
       </c>
       <c r="E120" t="s">
-        <v>205</v>
+        <v>270</v>
       </c>
       <c r="F120" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="H120" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>22990</v>
+        <v>23022</v>
       </c>
       <c r="B121">
         <v>2025</v>
       </c>
       <c r="C121">
-        <v>299</v>
+        <v>331</v>
       </c>
       <c r="D121" t="s">
-        <v>204</v>
+        <v>269</v>
       </c>
       <c r="E121" t="s">
-        <v>205</v>
+        <v>270</v>
       </c>
       <c r="F121" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="H121" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>22989</v>
+        <v>23021</v>
       </c>
       <c r="B122">
         <v>2025</v>
       </c>
       <c r="C122">
-        <v>298</v>
+        <v>330</v>
       </c>
       <c r="D122" t="s">
-        <v>204</v>
+        <v>269</v>
       </c>
       <c r="E122" t="s">
-        <v>205</v>
+        <v>270</v>
       </c>
       <c r="F122" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="H122" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>22988</v>
+        <v>23020</v>
       </c>
       <c r="B123">
         <v>2025</v>
       </c>
       <c r="C123">
-        <v>297</v>
+        <v>329</v>
       </c>
       <c r="D123" t="s">
-        <v>204</v>
+        <v>269</v>
       </c>
       <c r="E123" t="s">
-        <v>205</v>
+        <v>270</v>
       </c>
       <c r="F123" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="H123" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>22987</v>
+        <v>23019</v>
       </c>
       <c r="B124">
         <v>2025</v>
       </c>
       <c r="C124">
-        <v>296</v>
+        <v>328</v>
       </c>
       <c r="D124" t="s">
-        <v>204</v>
+        <v>269</v>
       </c>
       <c r="E124" t="s">
-        <v>205</v>
+        <v>270</v>
       </c>
       <c r="F124" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="H124" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>22986</v>
+        <v>23018</v>
       </c>
       <c r="B125">
         <v>2025</v>
       </c>
       <c r="C125">
-        <v>295</v>
+        <v>327</v>
       </c>
       <c r="D125" t="s">
-        <v>204</v>
+        <v>269</v>
       </c>
       <c r="E125" t="s">
-        <v>205</v>
+        <v>270</v>
       </c>
       <c r="F125" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="H125" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>22985</v>
+        <v>23017</v>
       </c>
       <c r="B126">
         <v>2025</v>
       </c>
       <c r="C126">
-        <v>294</v>
+        <v>326</v>
       </c>
       <c r="D126" t="s">
-        <v>204</v>
+        <v>269</v>
       </c>
       <c r="E126" t="s">
-        <v>205</v>
+        <v>270</v>
       </c>
       <c r="F126" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="H126" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>22984</v>
+        <v>23016</v>
       </c>
       <c r="B127">
         <v>2025</v>
       </c>
       <c r="C127">
-        <v>293</v>
+        <v>325</v>
       </c>
       <c r="D127" t="s">
-        <v>204</v>
+        <v>269</v>
       </c>
       <c r="E127" t="s">
-        <v>205</v>
+        <v>270</v>
       </c>
       <c r="F127" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="H127" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>22983</v>
+        <v>23015</v>
       </c>
       <c r="B128">
         <v>2025</v>
       </c>
       <c r="C128">
-        <v>292</v>
+        <v>324</v>
       </c>
       <c r="D128" t="s">
-        <v>204</v>
+        <v>269</v>
       </c>
       <c r="E128" t="s">
-        <v>205</v>
+        <v>270</v>
       </c>
       <c r="F128" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="H128" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>22982</v>
+        <v>23014</v>
       </c>
       <c r="B129">
         <v>2025</v>
       </c>
       <c r="C129">
-        <v>291</v>
+        <v>323</v>
       </c>
       <c r="D129" t="s">
-        <v>204</v>
+        <v>269</v>
       </c>
       <c r="E129" t="s">
-        <v>205</v>
+        <v>270</v>
       </c>
       <c r="F129" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="H129" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>22981</v>
+        <v>23013</v>
       </c>
       <c r="B130">
         <v>2025</v>
       </c>
       <c r="C130">
-        <v>290</v>
+        <v>322</v>
       </c>
       <c r="D130" t="s">
-        <v>204</v>
+        <v>269</v>
       </c>
       <c r="E130" t="s">
-        <v>205</v>
+        <v>270</v>
       </c>
       <c r="F130" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="H130" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>22980</v>
+        <v>23012</v>
       </c>
       <c r="B131">
         <v>2025</v>
       </c>
       <c r="C131">
-        <v>289</v>
+        <v>321</v>
       </c>
       <c r="D131" t="s">
-        <v>204</v>
+        <v>269</v>
       </c>
       <c r="E131" t="s">
-        <v>205</v>
+        <v>270</v>
       </c>
       <c r="F131" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="H131" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
+        <v>23011</v>
+      </c>
+      <c r="B132">
+        <v>2025</v>
+      </c>
+      <c r="C132">
+        <v>320</v>
+      </c>
+      <c r="D132" t="s">
+        <v>269</v>
+      </c>
+      <c r="E132" t="s">
+        <v>270</v>
+      </c>
+      <c r="F132" t="s">
+        <v>10</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H132" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133">
+        <v>23010</v>
+      </c>
+      <c r="B133">
+        <v>2025</v>
+      </c>
+      <c r="C133">
+        <v>319</v>
+      </c>
+      <c r="D133" t="s">
+        <v>269</v>
+      </c>
+      <c r="E133" t="s">
+        <v>270</v>
+      </c>
+      <c r="F133" t="s">
+        <v>10</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H133" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134">
+        <v>23009</v>
+      </c>
+      <c r="B134">
+        <v>2025</v>
+      </c>
+      <c r="C134">
+        <v>318</v>
+      </c>
+      <c r="D134" t="s">
+        <v>269</v>
+      </c>
+      <c r="E134" t="s">
+        <v>270</v>
+      </c>
+      <c r="F134" t="s">
+        <v>10</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H134" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135">
+        <v>23008</v>
+      </c>
+      <c r="B135">
+        <v>2025</v>
+      </c>
+      <c r="C135">
+        <v>317</v>
+      </c>
+      <c r="D135" t="s">
+        <v>269</v>
+      </c>
+      <c r="E135" t="s">
+        <v>270</v>
+      </c>
+      <c r="F135" t="s">
+        <v>10</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H135" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136">
+        <v>23007</v>
+      </c>
+      <c r="B136">
+        <v>2025</v>
+      </c>
+      <c r="C136">
+        <v>316</v>
+      </c>
+      <c r="D136" t="s">
+        <v>269</v>
+      </c>
+      <c r="E136" t="s">
+        <v>270</v>
+      </c>
+      <c r="F136" t="s">
+        <v>10</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H136" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137">
+        <v>23006</v>
+      </c>
+      <c r="B137">
+        <v>2025</v>
+      </c>
+      <c r="C137">
+        <v>315</v>
+      </c>
+      <c r="D137" t="s">
+        <v>269</v>
+      </c>
+      <c r="E137" t="s">
+        <v>270</v>
+      </c>
+      <c r="F137" t="s">
+        <v>10</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H137" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138">
+        <v>23005</v>
+      </c>
+      <c r="B138">
+        <v>2025</v>
+      </c>
+      <c r="C138">
+        <v>314</v>
+      </c>
+      <c r="D138" t="s">
+        <v>269</v>
+      </c>
+      <c r="E138" t="s">
+        <v>270</v>
+      </c>
+      <c r="F138" t="s">
+        <v>10</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H138" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139">
+        <v>23004</v>
+      </c>
+      <c r="B139">
+        <v>2025</v>
+      </c>
+      <c r="C139">
+        <v>313</v>
+      </c>
+      <c r="D139" t="s">
+        <v>269</v>
+      </c>
+      <c r="E139" t="s">
+        <v>270</v>
+      </c>
+      <c r="F139" t="s">
+        <v>10</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H139" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140">
+        <v>23003</v>
+      </c>
+      <c r="B140">
+        <v>2025</v>
+      </c>
+      <c r="C140">
+        <v>312</v>
+      </c>
+      <c r="D140" t="s">
+        <v>269</v>
+      </c>
+      <c r="E140" t="s">
+        <v>270</v>
+      </c>
+      <c r="F140" t="s">
+        <v>10</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H140" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141">
+        <v>23002</v>
+      </c>
+      <c r="B141">
+        <v>2025</v>
+      </c>
+      <c r="C141">
+        <v>311</v>
+      </c>
+      <c r="D141" t="s">
+        <v>269</v>
+      </c>
+      <c r="E141" t="s">
+        <v>270</v>
+      </c>
+      <c r="F141" t="s">
+        <v>10</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H141" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142">
+        <v>23001</v>
+      </c>
+      <c r="B142">
+        <v>2025</v>
+      </c>
+      <c r="C142">
+        <v>310</v>
+      </c>
+      <c r="D142" t="s">
+        <v>269</v>
+      </c>
+      <c r="E142" t="s">
+        <v>270</v>
+      </c>
+      <c r="F142" t="s">
+        <v>10</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H142" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143">
+        <v>23000</v>
+      </c>
+      <c r="B143">
+        <v>2025</v>
+      </c>
+      <c r="C143">
+        <v>309</v>
+      </c>
+      <c r="D143" t="s">
+        <v>269</v>
+      </c>
+      <c r="E143" t="s">
+        <v>270</v>
+      </c>
+      <c r="F143" t="s">
+        <v>10</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H143" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144">
+        <v>22999</v>
+      </c>
+      <c r="B144">
+        <v>2025</v>
+      </c>
+      <c r="C144">
+        <v>308</v>
+      </c>
+      <c r="D144" t="s">
+        <v>269</v>
+      </c>
+      <c r="E144" t="s">
+        <v>270</v>
+      </c>
+      <c r="F144" t="s">
+        <v>10</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H144" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145">
+        <v>22998</v>
+      </c>
+      <c r="B145">
+        <v>2025</v>
+      </c>
+      <c r="C145">
+        <v>307</v>
+      </c>
+      <c r="D145" t="s">
+        <v>269</v>
+      </c>
+      <c r="E145" t="s">
+        <v>270</v>
+      </c>
+      <c r="F145" t="s">
+        <v>10</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H145" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146">
+        <v>22997</v>
+      </c>
+      <c r="B146">
+        <v>2025</v>
+      </c>
+      <c r="C146">
+        <v>306</v>
+      </c>
+      <c r="D146" t="s">
+        <v>269</v>
+      </c>
+      <c r="E146" t="s">
+        <v>270</v>
+      </c>
+      <c r="F146" t="s">
+        <v>10</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H146" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147">
+        <v>22996</v>
+      </c>
+      <c r="B147">
+        <v>2025</v>
+      </c>
+      <c r="C147">
+        <v>305</v>
+      </c>
+      <c r="D147" t="s">
+        <v>269</v>
+      </c>
+      <c r="E147" t="s">
+        <v>270</v>
+      </c>
+      <c r="F147" t="s">
+        <v>10</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H147" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148">
+        <v>22995</v>
+      </c>
+      <c r="B148">
+        <v>2025</v>
+      </c>
+      <c r="C148">
+        <v>304</v>
+      </c>
+      <c r="D148" t="s">
+        <v>269</v>
+      </c>
+      <c r="E148" t="s">
+        <v>270</v>
+      </c>
+      <c r="F148" t="s">
+        <v>10</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H148" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149">
+        <v>22994</v>
+      </c>
+      <c r="B149">
+        <v>2025</v>
+      </c>
+      <c r="C149">
+        <v>303</v>
+      </c>
+      <c r="D149" t="s">
+        <v>269</v>
+      </c>
+      <c r="E149" t="s">
+        <v>270</v>
+      </c>
+      <c r="F149" t="s">
+        <v>10</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H149" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150">
+        <v>22993</v>
+      </c>
+      <c r="B150">
+        <v>2025</v>
+      </c>
+      <c r="C150">
+        <v>302</v>
+      </c>
+      <c r="D150" t="s">
+        <v>269</v>
+      </c>
+      <c r="E150" t="s">
+        <v>270</v>
+      </c>
+      <c r="F150" t="s">
+        <v>10</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H150" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151">
+        <v>22992</v>
+      </c>
+      <c r="B151">
+        <v>2025</v>
+      </c>
+      <c r="C151">
+        <v>301</v>
+      </c>
+      <c r="D151" t="s">
+        <v>269</v>
+      </c>
+      <c r="E151" t="s">
+        <v>270</v>
+      </c>
+      <c r="F151" t="s">
+        <v>10</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H151" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152">
+        <v>22991</v>
+      </c>
+      <c r="B152">
+        <v>2025</v>
+      </c>
+      <c r="C152">
+        <v>300</v>
+      </c>
+      <c r="D152" t="s">
+        <v>269</v>
+      </c>
+      <c r="E152" t="s">
+        <v>270</v>
+      </c>
+      <c r="F152" t="s">
+        <v>10</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H152" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153">
+        <v>22990</v>
+      </c>
+      <c r="B153">
+        <v>2025</v>
+      </c>
+      <c r="C153">
+        <v>299</v>
+      </c>
+      <c r="D153" t="s">
+        <v>269</v>
+      </c>
+      <c r="E153" t="s">
+        <v>270</v>
+      </c>
+      <c r="F153" t="s">
+        <v>10</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H153" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154">
+        <v>22989</v>
+      </c>
+      <c r="B154">
+        <v>2025</v>
+      </c>
+      <c r="C154">
+        <v>298</v>
+      </c>
+      <c r="D154" t="s">
+        <v>269</v>
+      </c>
+      <c r="E154" t="s">
+        <v>270</v>
+      </c>
+      <c r="F154" t="s">
+        <v>10</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H154" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155">
+        <v>22988</v>
+      </c>
+      <c r="B155">
+        <v>2025</v>
+      </c>
+      <c r="C155">
+        <v>297</v>
+      </c>
+      <c r="D155" t="s">
+        <v>269</v>
+      </c>
+      <c r="E155" t="s">
+        <v>270</v>
+      </c>
+      <c r="F155" t="s">
+        <v>10</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H155" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156">
+        <v>22987</v>
+      </c>
+      <c r="B156">
+        <v>2025</v>
+      </c>
+      <c r="C156">
+        <v>296</v>
+      </c>
+      <c r="D156" t="s">
+        <v>269</v>
+      </c>
+      <c r="E156" t="s">
+        <v>270</v>
+      </c>
+      <c r="F156" t="s">
+        <v>10</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H156" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157">
+        <v>22986</v>
+      </c>
+      <c r="B157">
+        <v>2025</v>
+      </c>
+      <c r="C157">
+        <v>295</v>
+      </c>
+      <c r="D157" t="s">
+        <v>269</v>
+      </c>
+      <c r="E157" t="s">
+        <v>270</v>
+      </c>
+      <c r="F157" t="s">
+        <v>10</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H157" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158">
+        <v>22985</v>
+      </c>
+      <c r="B158">
+        <v>2025</v>
+      </c>
+      <c r="C158">
+        <v>294</v>
+      </c>
+      <c r="D158" t="s">
+        <v>269</v>
+      </c>
+      <c r="E158" t="s">
+        <v>270</v>
+      </c>
+      <c r="F158" t="s">
+        <v>10</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H158" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159">
+        <v>22984</v>
+      </c>
+      <c r="B159">
+        <v>2025</v>
+      </c>
+      <c r="C159">
+        <v>293</v>
+      </c>
+      <c r="D159" t="s">
+        <v>269</v>
+      </c>
+      <c r="E159" t="s">
+        <v>270</v>
+      </c>
+      <c r="F159" t="s">
+        <v>10</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H159" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160">
+        <v>22983</v>
+      </c>
+      <c r="B160">
+        <v>2025</v>
+      </c>
+      <c r="C160">
+        <v>292</v>
+      </c>
+      <c r="D160" t="s">
+        <v>269</v>
+      </c>
+      <c r="E160" t="s">
+        <v>270</v>
+      </c>
+      <c r="F160" t="s">
+        <v>10</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H160" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161">
+        <v>22982</v>
+      </c>
+      <c r="B161">
+        <v>2025</v>
+      </c>
+      <c r="C161">
+        <v>291</v>
+      </c>
+      <c r="D161" t="s">
+        <v>269</v>
+      </c>
+      <c r="E161" t="s">
+        <v>270</v>
+      </c>
+      <c r="F161" t="s">
+        <v>10</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H161" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162">
+        <v>22981</v>
+      </c>
+      <c r="B162">
+        <v>2025</v>
+      </c>
+      <c r="C162">
+        <v>290</v>
+      </c>
+      <c r="D162" t="s">
+        <v>269</v>
+      </c>
+      <c r="E162" t="s">
+        <v>270</v>
+      </c>
+      <c r="F162" t="s">
+        <v>10</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H162" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163">
+        <v>22980</v>
+      </c>
+      <c r="B163">
+        <v>2025</v>
+      </c>
+      <c r="C163">
+        <v>289</v>
+      </c>
+      <c r="D163" t="s">
+        <v>269</v>
+      </c>
+      <c r="E163" t="s">
+        <v>270</v>
+      </c>
+      <c r="F163" t="s">
+        <v>10</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H163" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164">
         <v>22979</v>
       </c>
-      <c r="B132">
-[...2 lines deleted...]
-      <c r="C132">
+      <c r="B164">
+        <v>2025</v>
+      </c>
+      <c r="C164">
         <v>288</v>
       </c>
-      <c r="D132" t="s">
-[...830 lines deleted...]
-      </c>
       <c r="D164" t="s">
-        <v>14</v>
+        <v>269</v>
       </c>
       <c r="E164" t="s">
-        <v>15</v>
+        <v>270</v>
       </c>
       <c r="F164" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="H164" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B165" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C165" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D165" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="E165" t="s">
-        <v>15</v>
+        <v>91</v>
       </c>
       <c r="F165" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H165" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B166" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C166" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D166" t="s">
-        <v>14</v>
+        <v>269</v>
       </c>
       <c r="E166" t="s">
-        <v>15</v>
+        <v>270</v>
       </c>
       <c r="F166" t="s">
-        <v>11</v>
+        <v>264</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="H166" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B167" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C167" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D167" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="E167" t="s">
-        <v>15</v>
+        <v>91</v>
       </c>
       <c r="F167" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="H167" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B168" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C168" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D168" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="E168" t="s">
-        <v>15</v>
+        <v>91</v>
       </c>
       <c r="F168" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="H168" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B169" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C169" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D169" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="E169" t="s">
-        <v>15</v>
+        <v>91</v>
       </c>
       <c r="F169" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="H169" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B170" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C170" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D170" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="E170" t="s">
-        <v>15</v>
+        <v>91</v>
       </c>
       <c r="F170" t="s">
-        <v>58</v>
+        <v>112</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="H170" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B171" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C171" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D171" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="E171" t="s">
-        <v>15</v>
+        <v>91</v>
       </c>
       <c r="F171" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="H171" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B172" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C172" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D172" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="E172" t="s">
-        <v>15</v>
+        <v>91</v>
       </c>
       <c r="F172" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="H172" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B173" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C173" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D173" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="E173" t="s">
-        <v>15</v>
+        <v>91</v>
       </c>
       <c r="F173" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="H173" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B174" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C174" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D174" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="E174" t="s">
-        <v>15</v>
+        <v>91</v>
       </c>
       <c r="F174" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="H174" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B175" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C175" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D175" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="E175" t="s">
-        <v>15</v>
+        <v>91</v>
       </c>
       <c r="F175" t="s">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="H175" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B176" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C176" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D176" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="E176" t="s">
-        <v>15</v>
+        <v>91</v>
       </c>
       <c r="F176" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="H176" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B177" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C177" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D177" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="E177" t="s">
-        <v>15</v>
+        <v>91</v>
       </c>
       <c r="F177" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="H177" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B178" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C178" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D178" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="E178" t="s">
-        <v>15</v>
+        <v>91</v>
       </c>
       <c r="F178" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="H178" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B179" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C179" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D179" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="E179" t="s">
-        <v>15</v>
+        <v>91</v>
       </c>
       <c r="F179" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="H179" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="180" spans="1:8">
-      <c r="A180">
-[...6 lines deleted...]
-        <v>37</v>
+      <c r="A180" t="s">
+        <v>25</v>
+      </c>
+      <c r="B180" t="s">
+        <v>25</v>
+      </c>
+      <c r="C180" t="s">
+        <v>25</v>
       </c>
       <c r="D180" t="s">
-        <v>9</v>
+        <v>90</v>
       </c>
       <c r="E180" t="s">
-        <v>10</v>
+        <v>91</v>
       </c>
       <c r="F180" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="H180" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B181" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C181" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D181" t="s">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="E181" t="s">
-        <v>106</v>
+        <v>91</v>
       </c>
       <c r="F181" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="H181" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
     <row r="182" spans="1:8">
-      <c r="A182">
-[...6 lines deleted...]
-        <v>763</v>
+      <c r="A182" t="s">
+        <v>25</v>
+      </c>
+      <c r="B182" t="s">
+        <v>25</v>
+      </c>
+      <c r="C182" t="s">
+        <v>25</v>
       </c>
       <c r="D182" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="E182" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="F182" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="H182" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="183" spans="1:8">
-      <c r="A183">
-[...6 lines deleted...]
-        <v>761</v>
+      <c r="A183" t="s">
+        <v>25</v>
+      </c>
+      <c r="B183" t="s">
+        <v>25</v>
+      </c>
+      <c r="C183" t="s">
+        <v>25</v>
       </c>
       <c r="D183" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="E183" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="F183" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="H183" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="184" spans="1:8">
-      <c r="A184">
-[...6 lines deleted...]
-        <v>758</v>
+      <c r="A184" t="s">
+        <v>25</v>
+      </c>
+      <c r="B184" t="s">
+        <v>25</v>
+      </c>
+      <c r="C184" t="s">
+        <v>25</v>
       </c>
       <c r="D184" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="E184" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="F184" t="s">
-        <v>37</v>
+        <v>183</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="H184" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B185" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C185" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D185" t="s">
-        <v>27</v>
+        <v>90</v>
       </c>
       <c r="E185" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="F185" t="s">
-        <v>86</v>
+        <v>183</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="H185" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="186" spans="1:8">
-      <c r="A186">
-[...6 lines deleted...]
-        <v>757</v>
+      <c r="A186" t="s">
+        <v>25</v>
+      </c>
+      <c r="B186" t="s">
+        <v>25</v>
+      </c>
+      <c r="C186" t="s">
+        <v>25</v>
       </c>
       <c r="D186" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="E186" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="F186" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="H186" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B187" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C187" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D187" t="s">
-        <v>27</v>
+        <v>90</v>
       </c>
       <c r="E187" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="F187" t="s">
-        <v>37</v>
+        <v>183</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="H187" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="188" spans="1:8">
-      <c r="A188">
-[...6 lines deleted...]
-        <v>126</v>
+      <c r="A188" t="s">
+        <v>25</v>
+      </c>
+      <c r="B188" t="s">
+        <v>25</v>
+      </c>
+      <c r="C188" t="s">
+        <v>25</v>
       </c>
       <c r="D188" t="s">
-        <v>27</v>
+        <v>90</v>
       </c>
       <c r="E188" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="F188" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="H188" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B189" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C189" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D189" t="s">
-        <v>27</v>
+        <v>90</v>
       </c>
       <c r="E189" t="s">
-        <v>28</v>
+        <v>91</v>
       </c>
       <c r="F189" t="s">
-        <v>86</v>
+        <v>65</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="H189" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="190" spans="1:8">
-      <c r="A190">
-[...6 lines deleted...]
-        <v>741</v>
+      <c r="A190" t="s">
+        <v>25</v>
+      </c>
+      <c r="B190" t="s">
+        <v>25</v>
+      </c>
+      <c r="C190" t="s">
+        <v>25</v>
       </c>
       <c r="D190" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="E190" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="F190" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="H190" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
     </row>
     <row r="191" spans="1:8">
-      <c r="A191">
-[...6 lines deleted...]
-        <v>740</v>
+      <c r="A191" t="s">
+        <v>25</v>
+      </c>
+      <c r="B191" t="s">
+        <v>25</v>
+      </c>
+      <c r="C191" t="s">
+        <v>25</v>
       </c>
       <c r="D191" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="E191" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="F191" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="H191" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="192" spans="1:8">
-      <c r="A192">
-[...6 lines deleted...]
-        <v>739</v>
+      <c r="A192" t="s">
+        <v>25</v>
+      </c>
+      <c r="B192" t="s">
+        <v>25</v>
+      </c>
+      <c r="C192" t="s">
+        <v>25</v>
       </c>
       <c r="D192" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="E192" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="F192" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="H192" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="193" spans="1:8">
-      <c r="A193">
-[...6 lines deleted...]
-        <v>733</v>
+      <c r="A193" t="s">
+        <v>25</v>
+      </c>
+      <c r="B193" t="s">
+        <v>25</v>
+      </c>
+      <c r="C193" t="s">
+        <v>25</v>
       </c>
       <c r="D193" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="E193" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="F193" t="s">
-        <v>37</v>
+        <v>264</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="H193" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="194" spans="1:8">
-      <c r="A194">
-[...6 lines deleted...]
-        <v>731</v>
+      <c r="A194" t="s">
+        <v>25</v>
+      </c>
+      <c r="B194" t="s">
+        <v>25</v>
+      </c>
+      <c r="C194" t="s">
+        <v>25</v>
       </c>
       <c r="D194" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="E194" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="F194" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="H194" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="195" spans="1:8">
-      <c r="A195">
-[...6 lines deleted...]
-        <v>729</v>
+      <c r="A195" t="s">
+        <v>25</v>
+      </c>
+      <c r="B195" t="s">
+        <v>25</v>
+      </c>
+      <c r="C195" t="s">
+        <v>25</v>
       </c>
       <c r="D195" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="E195" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="F195" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="H195" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="196" spans="1:8">
-      <c r="A196">
-[...6 lines deleted...]
-        <v>728</v>
+      <c r="A196" t="s">
+        <v>25</v>
+      </c>
+      <c r="B196" t="s">
+        <v>25</v>
+      </c>
+      <c r="C196" t="s">
+        <v>25</v>
       </c>
       <c r="D196" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="E196" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="F196" t="s">
-        <v>37</v>
+        <v>112</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="H196" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="197" spans="1:8">
-      <c r="A197">
-[...6 lines deleted...]
-        <v>727</v>
+      <c r="A197" t="s">
+        <v>25</v>
+      </c>
+      <c r="B197" t="s">
+        <v>25</v>
+      </c>
+      <c r="C197" t="s">
+        <v>25</v>
       </c>
       <c r="D197" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="E197" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="F197" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="H197" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="198" spans="1:8">
-      <c r="A198">
-[...6 lines deleted...]
-        <v>726</v>
+      <c r="A198" t="s">
+        <v>25</v>
+      </c>
+      <c r="B198" t="s">
+        <v>25</v>
+      </c>
+      <c r="C198" t="s">
+        <v>25</v>
       </c>
       <c r="D198" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="E198" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="F198" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="H198" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B199" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C199" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D199" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="E199" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="F199" t="s">
-        <v>119</v>
+        <v>57</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="H199" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="200" spans="1:8">
-      <c r="A200">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="A200" t="s">
+        <v>25</v>
+      </c>
+      <c r="B200" t="s">
+        <v>25</v>
+      </c>
+      <c r="C200" t="s">
+        <v>25</v>
       </c>
       <c r="D200" t="s">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="E200" t="s">
-        <v>106</v>
+        <v>91</v>
       </c>
       <c r="F200" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="H200" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B201" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C201" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D201" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="E201" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="F201" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="H201" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B202" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C202" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D202" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="E202" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="F202" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="H202" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B203" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C203" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D203" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="E203" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="F203" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="H203" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="204" spans="1:8">
-      <c r="A204">
-[...6 lines deleted...]
-        <v>703</v>
+      <c r="A204" t="s">
+        <v>25</v>
+      </c>
+      <c r="B204" t="s">
+        <v>25</v>
+      </c>
+      <c r="C204" t="s">
+        <v>25</v>
       </c>
       <c r="D204" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="E204" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="F204" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="H204" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="205" spans="1:8">
-      <c r="A205">
-[...6 lines deleted...]
-        <v>702</v>
+      <c r="A205" t="s">
+        <v>25</v>
+      </c>
+      <c r="B205" t="s">
+        <v>25</v>
+      </c>
+      <c r="C205" t="s">
+        <v>25</v>
       </c>
       <c r="D205" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="E205" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="F205" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H205" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B206" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C206" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D206" t="s">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="E206" t="s">
-        <v>106</v>
+        <v>91</v>
       </c>
       <c r="F206" t="s">
-        <v>37</v>
+        <v>152</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="H206" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B207" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C207" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D207" t="s">
-        <v>105</v>
+        <v>90</v>
       </c>
       <c r="E207" t="s">
-        <v>106</v>
+        <v>91</v>
       </c>
       <c r="F207" t="s">
-        <v>86</v>
+        <v>46</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="H207" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
     </row>
     <row r="208" spans="1:8">
-      <c r="A208">
-[...6 lines deleted...]
-        <v>688</v>
+      <c r="A208" t="s">
+        <v>25</v>
+      </c>
+      <c r="B208" t="s">
+        <v>25</v>
+      </c>
+      <c r="C208" t="s">
+        <v>25</v>
       </c>
       <c r="D208" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="E208" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="F208" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="H208" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B209" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C209" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D209" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="E209" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="F209" t="s">
-        <v>19</v>
+        <v>57</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="H209" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="210" spans="1:8">
-      <c r="A210">
-[...6 lines deleted...]
-        <v>682</v>
+      <c r="A210" t="s">
+        <v>25</v>
+      </c>
+      <c r="B210" t="s">
+        <v>25</v>
+      </c>
+      <c r="C210" t="s">
+        <v>25</v>
       </c>
       <c r="D210" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="E210" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="F210" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="H210" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B211" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C211" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D211" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="E211" t="s">
-        <v>15</v>
+        <v>91</v>
       </c>
       <c r="F211" t="s">
-        <v>37</v>
+        <v>264</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="H211" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
-        <v>22427</v>
+        <v>22611</v>
       </c>
       <c r="B212">
         <v>2025</v>
       </c>
       <c r="C212">
-        <v>654</v>
+        <v>37</v>
       </c>
       <c r="D212" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="E212" t="s">
-        <v>36</v>
+        <v>64</v>
       </c>
       <c r="F212" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="H212" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B213" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C213" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D213" t="s">
-        <v>456</v>
+        <v>29</v>
       </c>
       <c r="E213" t="s">
+        <v>30</v>
+      </c>
+      <c r="F213" t="s">
+        <v>33</v>
+      </c>
+      <c r="G213" s="1" t="s">
         <v>457</v>
       </c>
-      <c r="F213" t="s">
-[...2 lines deleted...]
-      <c r="G213" s="1" t="s">
+      <c r="H213" t="s">
         <v>458</v>
       </c>
-      <c r="H213" t="s">
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>22598</v>
+      </c>
+      <c r="B214">
+        <v>2025</v>
+      </c>
+      <c r="C214">
+        <v>763</v>
+      </c>
+      <c r="D214" t="s">
+        <v>8</v>
+      </c>
+      <c r="E214" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" t="s">
+        <v>10</v>
+      </c>
+      <c r="G214" s="1" t="s">
         <v>459</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G214" s="1" t="s">
+      <c r="H214" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
-        <v>22417</v>
+        <v>22596</v>
       </c>
       <c r="B215">
         <v>2025</v>
       </c>
       <c r="C215">
-        <v>649</v>
+        <v>761</v>
       </c>
       <c r="D215" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E215" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F215" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G215" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H215" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
-        <v>22416</v>
+        <v>22592</v>
       </c>
       <c r="B216">
         <v>2025</v>
       </c>
       <c r="C216">
-        <v>648</v>
+        <v>758</v>
       </c>
       <c r="D216" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E216" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F216" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G216" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H216" t="s">
         <v>464</v>
       </c>
-      <c r="H216" t="s">
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>25</v>
+      </c>
+      <c r="B217" t="s">
+        <v>25</v>
+      </c>
+      <c r="C217" t="s">
+        <v>25</v>
+      </c>
+      <c r="D217" t="s">
+        <v>84</v>
+      </c>
+      <c r="E217" t="s">
+        <v>85</v>
+      </c>
+      <c r="F217" t="s">
+        <v>264</v>
+      </c>
+      <c r="G217" s="1" t="s">
         <v>465</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G217" s="1" t="s">
+      <c r="H217" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
-        <v>22414</v>
+        <v>22590</v>
       </c>
       <c r="B218">
         <v>2025</v>
       </c>
       <c r="C218">
-        <v>646</v>
+        <v>757</v>
       </c>
       <c r="D218" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E218" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F218" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G218" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H218" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B219" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C219" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D219" t="s">
-        <v>27</v>
+        <v>84</v>
       </c>
       <c r="E219" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="F219" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G219" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H219" t="s">
         <v>470</v>
       </c>
-      <c r="H219" t="s">
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>22581</v>
+      </c>
+      <c r="B220">
+        <v>2025</v>
+      </c>
+      <c r="C220">
+        <v>126</v>
+      </c>
+      <c r="D220" t="s">
+        <v>84</v>
+      </c>
+      <c r="E220" t="s">
+        <v>85</v>
+      </c>
+      <c r="F220" t="s">
+        <v>10</v>
+      </c>
+      <c r="G220" s="1" t="s">
         <v>471</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D220" t="s">
+      <c r="H220" t="s">
         <v>472</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B221" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C221" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D221" t="s">
-        <v>105</v>
+        <v>84</v>
       </c>
       <c r="E221" t="s">
-        <v>106</v>
+        <v>85</v>
       </c>
       <c r="F221" t="s">
-        <v>37</v>
+        <v>183</v>
       </c>
       <c r="G221" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H221" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>22562</v>
+      </c>
+      <c r="B222">
+        <v>2025</v>
+      </c>
+      <c r="C222">
+        <v>741</v>
+      </c>
+      <c r="D222" t="s">
+        <v>8</v>
+      </c>
+      <c r="E222" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" t="s">
+        <v>10</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H222" t="s">
         <v>476</v>
       </c>
-      <c r="H221" t="s">
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>22561</v>
+      </c>
+      <c r="B223">
+        <v>2025</v>
+      </c>
+      <c r="C223">
+        <v>740</v>
+      </c>
+      <c r="D223" t="s">
+        <v>8</v>
+      </c>
+      <c r="E223" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" t="s">
+        <v>10</v>
+      </c>
+      <c r="G223" s="1" t="s">
         <v>477</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G222" s="1" t="s">
+      <c r="H223" t="s">
         <v>478</v>
-      </c>
-[...27 lines deleted...]
-        <v>483</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
-        <v>22360</v>
+        <v>22560</v>
       </c>
       <c r="B224">
         <v>2025</v>
       </c>
       <c r="C224">
-        <v>617</v>
+        <v>739</v>
       </c>
       <c r="D224" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E224" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F224" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G224" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H224" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>22553</v>
+      </c>
+      <c r="B225">
+        <v>2025</v>
+      </c>
+      <c r="C225">
+        <v>733</v>
+      </c>
+      <c r="D225" t="s">
+        <v>8</v>
+      </c>
+      <c r="E225" t="s">
+        <v>9</v>
+      </c>
+      <c r="F225" t="s">
+        <v>10</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H225" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>22551</v>
+      </c>
+      <c r="B226">
+        <v>2025</v>
+      </c>
+      <c r="C226">
+        <v>731</v>
+      </c>
+      <c r="D226" t="s">
+        <v>8</v>
+      </c>
+      <c r="E226" t="s">
+        <v>9</v>
+      </c>
+      <c r="F226" t="s">
+        <v>10</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H226" t="s">
         <v>484</v>
-      </c>
-[...53 lines deleted...]
-        <v>489</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
-        <v>22343</v>
+        <v>22549</v>
       </c>
       <c r="B227">
         <v>2025</v>
       </c>
       <c r="C227">
-        <v>604</v>
+        <v>729</v>
       </c>
       <c r="D227" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E227" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F227" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="H227" t="s">
-        <v>491</v>
+        <v>486</v>
       </c>
     </row>
     <row r="228" spans="1:8">
-      <c r="A228" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A228">
+        <v>22548</v>
+      </c>
+      <c r="B228">
+        <v>2025</v>
+      </c>
+      <c r="C228">
+        <v>728</v>
       </c>
       <c r="D228" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E228" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F228" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="H228" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
-        <v>22327</v>
+        <v>22547</v>
       </c>
       <c r="B229">
         <v>2025</v>
       </c>
       <c r="C229">
-        <v>90</v>
+        <v>727</v>
       </c>
       <c r="D229" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E229" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F229" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
       <c r="H229" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
-        <v>22326</v>
+        <v>22546</v>
       </c>
       <c r="B230">
         <v>2025</v>
       </c>
       <c r="C230">
-        <v>596</v>
+        <v>726</v>
       </c>
       <c r="D230" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E230" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F230" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G230" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H230" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>25</v>
+      </c>
+      <c r="B231" t="s">
+        <v>25</v>
+      </c>
+      <c r="C231" t="s">
+        <v>25</v>
+      </c>
+      <c r="D231" t="s">
+        <v>8</v>
+      </c>
+      <c r="E231" t="s">
+        <v>9</v>
+      </c>
+      <c r="F231" t="s">
+        <v>183</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H231" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>22529</v>
+      </c>
+      <c r="B232">
+        <v>2025</v>
+      </c>
+      <c r="C232">
+        <v>31</v>
+      </c>
+      <c r="D232" t="s">
+        <v>29</v>
+      </c>
+      <c r="E232" t="s">
+        <v>30</v>
+      </c>
+      <c r="F232" t="s">
+        <v>10</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H232" t="s">
         <v>496</v>
-      </c>
-[...53 lines deleted...]
-        <v>501</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B233" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C233" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D233" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="E233" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="F233" t="s">
-        <v>119</v>
+        <v>57</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
       <c r="H233" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B234" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C234" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D234" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E234" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F234" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>504</v>
+        <v>499</v>
       </c>
       <c r="H234" t="s">
-        <v>505</v>
+        <v>500</v>
       </c>
     </row>
     <row r="235" spans="1:8">
-      <c r="A235">
-[...6 lines deleted...]
-        <v>562</v>
+      <c r="A235" t="s">
+        <v>25</v>
+      </c>
+      <c r="B235" t="s">
+        <v>25</v>
+      </c>
+      <c r="C235" t="s">
+        <v>25</v>
       </c>
       <c r="D235" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E235" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F235" t="s">
-        <v>37</v>
+        <v>65</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="H235" t="s">
-        <v>507</v>
+        <v>502</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
-        <v>22264</v>
+        <v>22515</v>
       </c>
       <c r="B236">
         <v>2025</v>
       </c>
       <c r="C236">
-        <v>561</v>
+        <v>703</v>
       </c>
       <c r="D236" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E236" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F236" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="H236" t="s">
-        <v>509</v>
+        <v>504</v>
       </c>
     </row>
     <row r="237" spans="1:8">
-      <c r="A237" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A237">
+        <v>22514</v>
+      </c>
+      <c r="B237">
+        <v>2025</v>
+      </c>
+      <c r="C237">
+        <v>702</v>
       </c>
       <c r="D237" t="s">
-        <v>472</v>
+        <v>8</v>
       </c>
       <c r="E237" t="s">
-        <v>473</v>
+        <v>9</v>
       </c>
       <c r="F237" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>510</v>
+        <v>505</v>
       </c>
       <c r="H237" t="s">
-        <v>511</v>
+        <v>506</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B238" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C238" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D238" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="E238" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F238" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="H238" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
     </row>
     <row r="239" spans="1:8">
-      <c r="A239">
-[...6 lines deleted...]
-        <v>543</v>
+      <c r="A239" t="s">
+        <v>25</v>
+      </c>
+      <c r="B239" t="s">
+        <v>25</v>
+      </c>
+      <c r="C239" t="s">
+        <v>25</v>
       </c>
       <c r="D239" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="E239" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="F239" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
       <c r="H239" t="s">
-        <v>515</v>
+        <v>510</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
-        <v>22234</v>
+        <v>22491</v>
       </c>
       <c r="B240">
         <v>2025</v>
       </c>
       <c r="C240">
-        <v>29</v>
+        <v>688</v>
       </c>
       <c r="D240" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E240" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F240" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G240" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H240" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>25</v>
+      </c>
+      <c r="B241" t="s">
+        <v>25</v>
+      </c>
+      <c r="C241" t="s">
+        <v>25</v>
+      </c>
+      <c r="D241" t="s">
+        <v>8</v>
+      </c>
+      <c r="E241" t="s">
+        <v>9</v>
+      </c>
+      <c r="F241" t="s">
+        <v>10</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H241" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>22473</v>
+      </c>
+      <c r="B242">
+        <v>2025</v>
+      </c>
+      <c r="C242">
+        <v>682</v>
+      </c>
+      <c r="D242" t="s">
+        <v>8</v>
+      </c>
+      <c r="E242" t="s">
+        <v>9</v>
+      </c>
+      <c r="F242" t="s">
+        <v>10</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H242" t="s">
         <v>516</v>
-      </c>
-[...53 lines deleted...]
-        <v>521</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B243" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C243" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D243" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="E243" t="s">
-        <v>15</v>
+        <v>91</v>
       </c>
       <c r="F243" t="s">
-        <v>37</v>
+        <v>264</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="H243" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
-        <v>22211</v>
+        <v>22427</v>
       </c>
       <c r="B244">
         <v>2025</v>
       </c>
       <c r="C244">
-        <v>535</v>
+        <v>654</v>
       </c>
       <c r="D244" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E244" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F244" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G244" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H244" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>25</v>
+      </c>
+      <c r="B245" t="s">
+        <v>25</v>
+      </c>
+      <c r="C245" t="s">
+        <v>25</v>
+      </c>
+      <c r="D245" t="s">
+        <v>521</v>
+      </c>
+      <c r="E245" t="s">
+        <v>522</v>
+      </c>
+      <c r="F245" t="s">
+        <v>26</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H245" t="s">
         <v>524</v>
       </c>
-      <c r="H244" t="s">
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>25</v>
+      </c>
+      <c r="B246" t="s">
+        <v>25</v>
+      </c>
+      <c r="C246" t="s">
+        <v>25</v>
+      </c>
+      <c r="D246" t="s">
+        <v>90</v>
+      </c>
+      <c r="E246" t="s">
+        <v>91</v>
+      </c>
+      <c r="F246" t="s">
+        <v>264</v>
+      </c>
+      <c r="G246" s="1" t="s">
         <v>525</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C245">
+      <c r="H246" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>22417</v>
+      </c>
+      <c r="B247">
+        <v>2025</v>
+      </c>
+      <c r="C247">
+        <v>649</v>
+      </c>
+      <c r="D247" t="s">
+        <v>8</v>
+      </c>
+      <c r="E247" t="s">
+        <v>9</v>
+      </c>
+      <c r="F247" t="s">
+        <v>10</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H247" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>22416</v>
+      </c>
+      <c r="B248">
+        <v>2025</v>
+      </c>
+      <c r="C248">
+        <v>648</v>
+      </c>
+      <c r="D248" t="s">
+        <v>8</v>
+      </c>
+      <c r="E248" t="s">
+        <v>9</v>
+      </c>
+      <c r="F248" t="s">
+        <v>10</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H248" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>22415</v>
+      </c>
+      <c r="B249">
+        <v>2025</v>
+      </c>
+      <c r="C249">
+        <v>647</v>
+      </c>
+      <c r="D249" t="s">
+        <v>8</v>
+      </c>
+      <c r="E249" t="s">
+        <v>9</v>
+      </c>
+      <c r="F249" t="s">
+        <v>10</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H249" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>22414</v>
+      </c>
+      <c r="B250">
+        <v>2025</v>
+      </c>
+      <c r="C250">
+        <v>646</v>
+      </c>
+      <c r="D250" t="s">
+        <v>8</v>
+      </c>
+      <c r="E250" t="s">
+        <v>9</v>
+      </c>
+      <c r="F250" t="s">
+        <v>10</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H250" t="s">
         <v>534</v>
-      </c>
-[...143 lines deleted...]
-        <v>537</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B251" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C251" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D251" t="s">
-        <v>14</v>
+        <v>84</v>
       </c>
       <c r="E251" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="F251" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="H251" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B252" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C252" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D252" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E252" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="F252" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="G252" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H252" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>25</v>
+      </c>
+      <c r="B253" t="s">
+        <v>25</v>
+      </c>
+      <c r="C253" t="s">
+        <v>25</v>
+      </c>
+      <c r="D253" t="s">
+        <v>29</v>
+      </c>
+      <c r="E253" t="s">
+        <v>30</v>
+      </c>
+      <c r="F253" t="s">
+        <v>33</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H253" t="s">
         <v>540</v>
       </c>
-      <c r="H252" t="s">
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>25</v>
+      </c>
+      <c r="B254" t="s">
+        <v>25</v>
+      </c>
+      <c r="C254" t="s">
+        <v>25</v>
+      </c>
+      <c r="D254" t="s">
+        <v>8</v>
+      </c>
+      <c r="E254" t="s">
+        <v>9</v>
+      </c>
+      <c r="F254" t="s">
+        <v>183</v>
+      </c>
+      <c r="G254" s="1" t="s">
         <v>541</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G253" s="1" t="s">
+      <c r="H254" t="s">
         <v>542</v>
       </c>
-      <c r="H253" t="s">
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>25</v>
+      </c>
+      <c r="B255" t="s">
+        <v>25</v>
+      </c>
+      <c r="C255" t="s">
+        <v>25</v>
+      </c>
+      <c r="D255" t="s">
         <v>543</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G254" s="1" t="s">
+      <c r="E255" t="s">
         <v>544</v>
       </c>
-      <c r="H254" t="s">
+      <c r="F255" t="s">
+        <v>33</v>
+      </c>
+      <c r="G255" s="1" t="s">
         <v>545</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G255" s="1" t="s">
+      <c r="H255" t="s">
         <v>546</v>
       </c>
-      <c r="H255" t="s">
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>22360</v>
+      </c>
+      <c r="B256">
+        <v>2025</v>
+      </c>
+      <c r="C256">
+        <v>617</v>
+      </c>
+      <c r="D256" t="s">
+        <v>8</v>
+      </c>
+      <c r="E256" t="s">
+        <v>9</v>
+      </c>
+      <c r="F256" t="s">
+        <v>10</v>
+      </c>
+      <c r="G256" s="1" t="s">
         <v>547</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G256" s="1" t="s">
+      <c r="H256" t="s">
         <v>548</v>
       </c>
-      <c r="H256" t="s">
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>25</v>
+      </c>
+      <c r="B257" t="s">
+        <v>25</v>
+      </c>
+      <c r="C257" t="s">
+        <v>25</v>
+      </c>
+      <c r="D257" t="s">
+        <v>29</v>
+      </c>
+      <c r="E257" t="s">
+        <v>30</v>
+      </c>
+      <c r="F257" t="s">
+        <v>26</v>
+      </c>
+      <c r="G257" s="1" t="s">
         <v>549</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G257" s="1" t="s">
+      <c r="H257" t="s">
         <v>550</v>
       </c>
-      <c r="H257" t="s">
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>25</v>
+      </c>
+      <c r="B258" t="s">
+        <v>25</v>
+      </c>
+      <c r="C258" t="s">
+        <v>25</v>
+      </c>
+      <c r="D258" t="s">
+        <v>90</v>
+      </c>
+      <c r="E258" t="s">
+        <v>91</v>
+      </c>
+      <c r="F258" t="s">
+        <v>264</v>
+      </c>
+      <c r="G258" s="1" t="s">
         <v>551</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G258" s="1" t="s">
+      <c r="H258" t="s">
         <v>552</v>
-      </c>
-[...1 lines deleted...]
-        <v>553</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259">
-        <v>22118</v>
+        <v>22343</v>
       </c>
       <c r="B259">
         <v>2025</v>
       </c>
       <c r="C259">
-        <v>471</v>
+        <v>604</v>
       </c>
       <c r="D259" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E259" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F259" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G259" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H259" t="s">
         <v>554</v>
       </c>
-      <c r="H259" t="s">
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>25</v>
+      </c>
+      <c r="B260" t="s">
+        <v>25</v>
+      </c>
+      <c r="C260" t="s">
+        <v>25</v>
+      </c>
+      <c r="D260" t="s">
+        <v>84</v>
+      </c>
+      <c r="E260" t="s">
+        <v>85</v>
+      </c>
+      <c r="F260" t="s">
+        <v>46</v>
+      </c>
+      <c r="G260" s="1" t="s">
         <v>555</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G260" s="1" t="s">
+      <c r="H260" t="s">
         <v>556</v>
       </c>
-      <c r="H260" t="s">
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>22327</v>
+      </c>
+      <c r="B261">
+        <v>2025</v>
+      </c>
+      <c r="C261">
+        <v>90</v>
+      </c>
+      <c r="D261" t="s">
+        <v>84</v>
+      </c>
+      <c r="E261" t="s">
+        <v>85</v>
+      </c>
+      <c r="F261" t="s">
+        <v>10</v>
+      </c>
+      <c r="G261" s="1" t="s">
         <v>557</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G261" s="1" t="s">
+      <c r="H261" t="s">
         <v>558</v>
       </c>
-      <c r="H261" t="s">
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>22326</v>
+      </c>
+      <c r="B262">
+        <v>2025</v>
+      </c>
+      <c r="C262">
+        <v>596</v>
+      </c>
+      <c r="D262" t="s">
+        <v>8</v>
+      </c>
+      <c r="E262" t="s">
+        <v>9</v>
+      </c>
+      <c r="F262" t="s">
+        <v>10</v>
+      </c>
+      <c r="G262" s="1" t="s">
         <v>559</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G262" s="1" t="s">
+      <c r="H262" t="s">
         <v>560</v>
       </c>
-      <c r="H262" t="s">
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>22317</v>
+      </c>
+      <c r="B263">
+        <v>2025</v>
+      </c>
+      <c r="C263">
+        <v>89</v>
+      </c>
+      <c r="D263" t="s">
+        <v>84</v>
+      </c>
+      <c r="E263" t="s">
+        <v>85</v>
+      </c>
+      <c r="F263" t="s">
+        <v>10</v>
+      </c>
+      <c r="G263" s="1" t="s">
         <v>561</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G263" s="1" t="s">
+      <c r="H263" t="s">
         <v>562</v>
       </c>
-      <c r="H263" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="264" spans="1:8">
-      <c r="A264">
-[...6 lines deleted...]
-        <v>433</v>
+      <c r="A264" t="s">
+        <v>25</v>
+      </c>
+      <c r="B264" t="s">
+        <v>25</v>
+      </c>
+      <c r="C264" t="s">
+        <v>25</v>
       </c>
       <c r="D264" t="s">
-        <v>35</v>
+        <v>84</v>
       </c>
       <c r="E264" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="F264" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G264" s="1" t="s">
         <v>563</v>
       </c>
       <c r="H264" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="265" spans="1:8">
-      <c r="A265">
-[...6 lines deleted...]
-        <v>395</v>
+      <c r="A265" t="s">
+        <v>25</v>
+      </c>
+      <c r="B265" t="s">
+        <v>25</v>
+      </c>
+      <c r="C265" t="s">
+        <v>25</v>
       </c>
       <c r="D265" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="E265" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="F265" t="s">
-        <v>37</v>
+        <v>183</v>
       </c>
       <c r="G265" s="1" t="s">
         <v>565</v>
       </c>
       <c r="H265" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B266" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C266" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D266" t="s">
-        <v>35</v>
+        <v>84</v>
       </c>
       <c r="E266" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="F266" t="s">
-        <v>29</v>
+        <v>264</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>567</v>
       </c>
       <c r="H266" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="267" spans="1:8">
-      <c r="A267" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A267">
+        <v>22265</v>
+      </c>
+      <c r="B267">
+        <v>2025</v>
+      </c>
+      <c r="C267">
+        <v>562</v>
       </c>
       <c r="D267" t="s">
-        <v>472</v>
+        <v>8</v>
       </c>
       <c r="E267" t="s">
-        <v>473</v>
+        <v>9</v>
       </c>
       <c r="F267" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G267" s="1" t="s">
         <v>569</v>
       </c>
       <c r="H267" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
-        <v>21905</v>
+        <v>22264</v>
       </c>
       <c r="B268">
         <v>2025</v>
       </c>
       <c r="C268">
-        <v>330</v>
+        <v>561</v>
       </c>
       <c r="D268" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E268" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F268" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G268" s="1" t="s">
         <v>571</v>
       </c>
       <c r="H268" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="269" spans="1:8">
-      <c r="A269">
-[...6 lines deleted...]
-        <v>329</v>
+      <c r="A269" t="s">
+        <v>25</v>
+      </c>
+      <c r="B269" t="s">
+        <v>25</v>
+      </c>
+      <c r="C269" t="s">
+        <v>25</v>
       </c>
       <c r="D269" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="E269" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="F269" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="G269" s="1" t="s">
         <v>573</v>
       </c>
       <c r="H269" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="270" spans="1:8">
-      <c r="A270">
-[...6 lines deleted...]
-        <v>328</v>
+      <c r="A270" t="s">
+        <v>25</v>
+      </c>
+      <c r="B270" t="s">
+        <v>25</v>
+      </c>
+      <c r="C270" t="s">
+        <v>25</v>
       </c>
       <c r="D270" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="E270" t="s">
-        <v>36</v>
+        <v>64</v>
       </c>
       <c r="F270" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G270" s="1" t="s">
         <v>575</v>
       </c>
       <c r="H270" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="271" spans="1:8">
-      <c r="A271" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A271">
+        <v>22238</v>
+      </c>
+      <c r="B271">
+        <v>2025</v>
+      </c>
+      <c r="C271">
+        <v>543</v>
       </c>
       <c r="D271" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E271" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F271" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G271" s="1" t="s">
         <v>577</v>
       </c>
       <c r="H271" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="272" spans="1:8">
-      <c r="A272" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A272">
+        <v>22234</v>
+      </c>
+      <c r="B272">
+        <v>2025</v>
+      </c>
+      <c r="C272">
+        <v>29</v>
       </c>
       <c r="D272" t="s">
-        <v>9</v>
+        <v>63</v>
       </c>
       <c r="E272" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="F272" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="G272" s="1" t="s">
         <v>579</v>
       </c>
       <c r="H272" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="273" spans="1:8">
-      <c r="A273" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A273">
+        <v>22233</v>
+      </c>
+      <c r="B273">
+        <v>2025</v>
+      </c>
+      <c r="C273">
+        <v>540</v>
       </c>
       <c r="D273" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E273" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F273" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="G273" s="1" t="s">
         <v>581</v>
       </c>
       <c r="H273" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B274" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C274" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D274" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E274" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F274" t="s">
-        <v>37</v>
+        <v>112</v>
       </c>
       <c r="G274" s="1" t="s">
         <v>583</v>
       </c>
       <c r="H274" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B275" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C275" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D275" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="E275" t="s">
-        <v>15</v>
+        <v>91</v>
       </c>
       <c r="F275" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G275" s="1" t="s">
         <v>585</v>
       </c>
       <c r="H275" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
-        <v>21836</v>
+        <v>22211</v>
       </c>
       <c r="B276">
         <v>2025</v>
       </c>
       <c r="C276">
-        <v>282</v>
+        <v>535</v>
       </c>
       <c r="D276" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E276" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F276" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G276" s="1" t="s">
         <v>587</v>
       </c>
       <c r="H276" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
-        <v>21835</v>
+        <v>22210</v>
       </c>
       <c r="B277">
         <v>2025</v>
       </c>
       <c r="C277">
-        <v>281</v>
+        <v>534</v>
       </c>
       <c r="D277" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E277" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F277" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G277" s="1" t="s">
         <v>589</v>
       </c>
       <c r="H277" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="278" spans="1:8">
-      <c r="A278" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A278">
+        <v>22209</v>
+      </c>
+      <c r="B278">
+        <v>2025</v>
+      </c>
+      <c r="C278">
+        <v>533</v>
       </c>
       <c r="D278" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E278" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F278" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G278" s="1" t="s">
         <v>591</v>
       </c>
       <c r="H278" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="279" spans="1:8">
-      <c r="A279">
-[...5 lines deleted...]
-      <c r="C279">
+      <c r="A279" t="s">
+        <v>25</v>
+      </c>
+      <c r="B279" t="s">
+        <v>25</v>
+      </c>
+      <c r="C279" t="s">
+        <v>25</v>
+      </c>
+      <c r="D279" t="s">
+        <v>8</v>
+      </c>
+      <c r="E279" t="s">
+        <v>9</v>
+      </c>
+      <c r="F279" t="s">
         <v>264</v>
-      </c>
-[...7 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G279" s="1" t="s">
         <v>593</v>
       </c>
       <c r="H279" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="280" spans="1:8">
-      <c r="A280">
-[...6 lines deleted...]
-        <v>263</v>
+      <c r="A280" t="s">
+        <v>25</v>
+      </c>
+      <c r="B280" t="s">
+        <v>25</v>
+      </c>
+      <c r="C280" t="s">
+        <v>25</v>
       </c>
       <c r="D280" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="E280" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="F280" t="s">
-        <v>37</v>
+        <v>264</v>
       </c>
       <c r="G280" s="1" t="s">
         <v>595</v>
       </c>
       <c r="H280" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="281" spans="1:8">
-      <c r="A281">
-[...6 lines deleted...]
-        <v>249</v>
+      <c r="A281" t="s">
+        <v>25</v>
+      </c>
+      <c r="B281" t="s">
+        <v>25</v>
+      </c>
+      <c r="C281" t="s">
+        <v>25</v>
       </c>
       <c r="D281" t="s">
-        <v>35</v>
+        <v>84</v>
       </c>
       <c r="E281" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="F281" t="s">
-        <v>37</v>
+        <v>112</v>
       </c>
       <c r="G281" s="1" t="s">
         <v>597</v>
       </c>
       <c r="H281" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="282" spans="1:8">
-      <c r="A282">
-[...6 lines deleted...]
-        <v>248</v>
+      <c r="A282" t="s">
+        <v>25</v>
+      </c>
+      <c r="B282" t="s">
+        <v>25</v>
+      </c>
+      <c r="C282" t="s">
+        <v>25</v>
       </c>
       <c r="D282" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="E282" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="F282" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G282" s="1" t="s">
         <v>599</v>
       </c>
       <c r="H282" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="283" spans="1:8">
-      <c r="A283">
-[...6 lines deleted...]
-        <v>247</v>
+      <c r="A283" t="s">
+        <v>25</v>
+      </c>
+      <c r="B283" t="s">
+        <v>25</v>
+      </c>
+      <c r="C283" t="s">
+        <v>25</v>
       </c>
       <c r="D283" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="E283" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="F283" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G283" s="1" t="s">
         <v>601</v>
       </c>
       <c r="H283" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B284" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C284" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D284" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="E284" t="s">
-        <v>15</v>
+        <v>64</v>
       </c>
       <c r="F284" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="G284" s="1" t="s">
         <v>603</v>
       </c>
       <c r="H284" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="285" spans="1:8">
-      <c r="A285" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A285">
+        <v>22151</v>
+      </c>
+      <c r="B285">
+        <v>2025</v>
+      </c>
+      <c r="C285">
+        <v>495</v>
       </c>
       <c r="D285" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E285" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F285" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G285" s="1" t="s">
         <v>605</v>
       </c>
       <c r="H285" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
-        <v>21752</v>
+        <v>22150</v>
       </c>
       <c r="B286">
         <v>2025</v>
       </c>
       <c r="C286">
-        <v>225</v>
+        <v>494</v>
       </c>
       <c r="D286" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E286" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F286" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G286" s="1" t="s">
         <v>607</v>
       </c>
       <c r="H286" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="287" spans="1:8">
-      <c r="A287" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A287">
+        <v>22148</v>
+      </c>
+      <c r="B287">
+        <v>2025</v>
+      </c>
+      <c r="C287">
+        <v>492</v>
       </c>
       <c r="D287" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E287" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F287" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="G287" s="1" t="s">
         <v>609</v>
       </c>
       <c r="H287" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B288" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C288" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D288" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E288" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F288" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="G288" s="1" t="s">
         <v>611</v>
       </c>
       <c r="H288" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289">
-        <v>21717</v>
+        <v>22120</v>
       </c>
       <c r="B289">
         <v>2025</v>
       </c>
       <c r="C289">
-        <v>200</v>
+        <v>473</v>
       </c>
       <c r="D289" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E289" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F289" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G289" s="1" t="s">
         <v>613</v>
       </c>
       <c r="H289" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290">
-        <v>21716</v>
+        <v>22119</v>
       </c>
       <c r="B290">
         <v>2025</v>
       </c>
       <c r="C290">
-        <v>199</v>
+        <v>472</v>
       </c>
       <c r="D290" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E290" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F290" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G290" s="1" t="s">
         <v>615</v>
       </c>
       <c r="H290" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291">
-        <v>21715</v>
+        <v>22118</v>
       </c>
       <c r="B291">
         <v>2025</v>
       </c>
       <c r="C291">
-        <v>198</v>
+        <v>471</v>
       </c>
       <c r="D291" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E291" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F291" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G291" s="1" t="s">
         <v>617</v>
       </c>
       <c r="H291" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="292" spans="1:8">
-      <c r="A292" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A292">
+        <v>22117</v>
+      </c>
+      <c r="B292">
+        <v>2025</v>
+      </c>
+      <c r="C292">
+        <v>470</v>
       </c>
       <c r="D292" t="s">
-        <v>472</v>
+        <v>8</v>
       </c>
       <c r="E292" t="s">
-        <v>473</v>
+        <v>9</v>
       </c>
       <c r="F292" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G292" s="1" t="s">
         <v>619</v>
       </c>
       <c r="H292" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="293" spans="1:8">
-      <c r="A293">
-[...6 lines deleted...]
-        <v>186</v>
+      <c r="A293" t="s">
+        <v>25</v>
+      </c>
+      <c r="B293" t="s">
+        <v>25</v>
+      </c>
+      <c r="C293" t="s">
+        <v>25</v>
       </c>
       <c r="D293" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E293" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F293" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G293" s="1" t="s">
         <v>621</v>
       </c>
       <c r="H293" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="294" spans="1:8">
-      <c r="A294">
-[...6 lines deleted...]
-        <v>185</v>
+      <c r="A294" t="s">
+        <v>25</v>
+      </c>
+      <c r="B294" t="s">
+        <v>25</v>
+      </c>
+      <c r="C294" t="s">
+        <v>25</v>
       </c>
       <c r="D294" t="s">
-        <v>35</v>
+        <v>84</v>
       </c>
       <c r="E294" t="s">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="F294" t="s">
-        <v>37</v>
+        <v>65</v>
       </c>
       <c r="G294" s="1" t="s">
         <v>623</v>
       </c>
       <c r="H294" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="295" spans="1:8">
-      <c r="A295">
-[...6 lines deleted...]
-        <v>184</v>
+      <c r="A295" t="s">
+        <v>25</v>
+      </c>
+      <c r="B295" t="s">
+        <v>25</v>
+      </c>
+      <c r="C295" t="s">
+        <v>25</v>
       </c>
       <c r="D295" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E295" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F295" t="s">
-        <v>37</v>
+        <v>65</v>
       </c>
       <c r="G295" s="1" t="s">
         <v>625</v>
       </c>
       <c r="H295" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296">
-        <v>21693</v>
+        <v>22061</v>
       </c>
       <c r="B296">
         <v>2025</v>
       </c>
       <c r="C296">
-        <v>183</v>
+        <v>433</v>
       </c>
       <c r="D296" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E296" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F296" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G296" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H296" t="s">
         <v>627</v>
-      </c>
-[...1 lines deleted...]
-        <v>628</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297">
-        <v>21664</v>
+        <v>22009</v>
       </c>
       <c r="B297">
         <v>2025</v>
       </c>
       <c r="C297">
-        <v>162</v>
+        <v>395</v>
       </c>
       <c r="D297" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E297" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F297" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G297" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H297" t="s">
         <v>629</v>
       </c>
-      <c r="H297" t="s">
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>25</v>
+      </c>
+      <c r="B298" t="s">
+        <v>25</v>
+      </c>
+      <c r="C298" t="s">
+        <v>25</v>
+      </c>
+      <c r="D298" t="s">
+        <v>8</v>
+      </c>
+      <c r="E298" t="s">
+        <v>9</v>
+      </c>
+      <c r="F298" t="s">
+        <v>46</v>
+      </c>
+      <c r="G298" s="1" t="s">
         <v>630</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G298" s="1" t="s">
+      <c r="H298" t="s">
         <v>631</v>
       </c>
-      <c r="H298" t="s">
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>25</v>
+      </c>
+      <c r="B299" t="s">
+        <v>25</v>
+      </c>
+      <c r="C299" t="s">
+        <v>25</v>
+      </c>
+      <c r="D299" t="s">
+        <v>44</v>
+      </c>
+      <c r="E299" t="s">
+        <v>45</v>
+      </c>
+      <c r="F299" t="s">
+        <v>65</v>
+      </c>
+      <c r="G299" s="1" t="s">
         <v>632</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G299" s="1" t="s">
+      <c r="H299" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300">
-        <v>21659</v>
+        <v>21905</v>
       </c>
       <c r="B300">
         <v>2025</v>
       </c>
       <c r="C300">
-        <v>158</v>
+        <v>330</v>
       </c>
       <c r="D300" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E300" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F300" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G300" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H300" t="s">
         <v>635</v>
-      </c>
-[...1 lines deleted...]
-        <v>636</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301">
-        <v>21658</v>
+        <v>21904</v>
       </c>
       <c r="B301">
         <v>2025</v>
       </c>
       <c r="C301">
-        <v>157</v>
+        <v>329</v>
       </c>
       <c r="D301" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E301" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F301" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G301" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H301" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302">
-        <v>21657</v>
+        <v>21903</v>
       </c>
       <c r="B302">
         <v>2025</v>
       </c>
       <c r="C302">
-        <v>156</v>
+        <v>328</v>
       </c>
       <c r="D302" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E302" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F302" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G302" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H302" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B303" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C303" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D303" t="s">
-        <v>472</v>
+        <v>63</v>
       </c>
       <c r="E303" t="s">
-        <v>473</v>
+        <v>64</v>
       </c>
       <c r="F303" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="G303" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H303" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>642</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B304" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C304" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D304" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="E304" t="s">
-        <v>15</v>
+        <v>64</v>
       </c>
       <c r="F304" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="G304" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H304" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B305" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C305" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D305" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E305" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F305" t="s">
-        <v>37</v>
+        <v>183</v>
       </c>
       <c r="G305" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H305" t="s">
         <v>645</v>
       </c>
-      <c r="H305" t="s">
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>25</v>
+      </c>
+      <c r="B306" t="s">
+        <v>25</v>
+      </c>
+      <c r="C306" t="s">
+        <v>25</v>
+      </c>
+      <c r="D306" t="s">
+        <v>84</v>
+      </c>
+      <c r="E306" t="s">
+        <v>85</v>
+      </c>
+      <c r="F306" t="s">
+        <v>10</v>
+      </c>
+      <c r="G306" s="1" t="s">
         <v>646</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G306" s="1" t="s">
+      <c r="H306" t="s">
         <v>647</v>
       </c>
-      <c r="H306" t="s">
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>25</v>
+      </c>
+      <c r="B307" t="s">
+        <v>25</v>
+      </c>
+      <c r="C307" t="s">
+        <v>25</v>
+      </c>
+      <c r="D307" t="s">
+        <v>90</v>
+      </c>
+      <c r="E307" t="s">
+        <v>91</v>
+      </c>
+      <c r="F307" t="s">
+        <v>26</v>
+      </c>
+      <c r="G307" s="1" t="s">
         <v>648</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G307" s="1" t="s">
+      <c r="H307" t="s">
         <v>649</v>
-      </c>
-[...1 lines deleted...]
-        <v>650</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308">
-        <v>21624</v>
+        <v>21836</v>
       </c>
       <c r="B308">
         <v>2025</v>
       </c>
       <c r="C308">
-        <v>130</v>
+        <v>282</v>
       </c>
       <c r="D308" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E308" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F308" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G308" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H308" t="s">
         <v>651</v>
-      </c>
-[...1 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309">
-        <v>21623</v>
+        <v>21835</v>
       </c>
       <c r="B309">
         <v>2025</v>
       </c>
       <c r="C309">
-        <v>129</v>
+        <v>281</v>
       </c>
       <c r="D309" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E309" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F309" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G309" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H309" t="s">
         <v>653</v>
       </c>
-      <c r="H309" t="s">
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>25</v>
+      </c>
+      <c r="B310" t="s">
+        <v>25</v>
+      </c>
+      <c r="C310" t="s">
+        <v>25</v>
+      </c>
+      <c r="D310" t="s">
+        <v>8</v>
+      </c>
+      <c r="E310" t="s">
+        <v>9</v>
+      </c>
+      <c r="F310" t="s">
+        <v>65</v>
+      </c>
+      <c r="G310" s="1" t="s">
         <v>654</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G310" s="1" t="s">
+      <c r="H310" t="s">
         <v>655</v>
-      </c>
-[...1 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311">
-        <v>21621</v>
+        <v>21805</v>
       </c>
       <c r="B311">
         <v>2025</v>
       </c>
       <c r="C311">
-        <v>127</v>
+        <v>264</v>
       </c>
       <c r="D311" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E311" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F311" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G311" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="H311" t="s">
         <v>657</v>
       </c>
-      <c r="H311" t="s">
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>21804</v>
+      </c>
+      <c r="B312">
+        <v>2025</v>
+      </c>
+      <c r="C312">
+        <v>263</v>
+      </c>
+      <c r="D312" t="s">
+        <v>8</v>
+      </c>
+      <c r="E312" t="s">
+        <v>9</v>
+      </c>
+      <c r="F312" t="s">
+        <v>10</v>
+      </c>
+      <c r="G312" s="1" t="s">
         <v>658</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G312" s="1" t="s">
+      <c r="H312" t="s">
         <v>659</v>
       </c>
-      <c r="H312" t="s">
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>21789</v>
+      </c>
+      <c r="B313">
+        <v>2025</v>
+      </c>
+      <c r="C313">
+        <v>249</v>
+      </c>
+      <c r="D313" t="s">
+        <v>8</v>
+      </c>
+      <c r="E313" t="s">
+        <v>9</v>
+      </c>
+      <c r="F313" t="s">
+        <v>10</v>
+      </c>
+      <c r="G313" s="1" t="s">
         <v>660</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G313" s="1" t="s">
+      <c r="H313" t="s">
         <v>661</v>
       </c>
-      <c r="H313" t="s">
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>21788</v>
+      </c>
+      <c r="B314">
+        <v>2025</v>
+      </c>
+      <c r="C314">
+        <v>248</v>
+      </c>
+      <c r="D314" t="s">
+        <v>8</v>
+      </c>
+      <c r="E314" t="s">
+        <v>9</v>
+      </c>
+      <c r="F314" t="s">
+        <v>10</v>
+      </c>
+      <c r="G314" s="1" t="s">
         <v>662</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G314" s="1" t="s">
+      <c r="H314" t="s">
         <v>663</v>
-      </c>
-[...1 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315">
-        <v>21587</v>
+        <v>21787</v>
       </c>
       <c r="B315">
         <v>2025</v>
       </c>
       <c r="C315">
-        <v>97</v>
+        <v>247</v>
       </c>
       <c r="D315" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E315" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F315" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G315" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H315" t="s">
         <v>665</v>
-      </c>
-[...1 lines deleted...]
-        <v>666</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B316" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C316" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D316" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="E316" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="F316" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="G316" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H316" t="s">
         <v>667</v>
-      </c>
-[...1 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B317" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C317" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D317" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="E317" t="s">
-        <v>36</v>
+        <v>64</v>
       </c>
       <c r="F317" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="G317" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="H317" t="s">
         <v>669</v>
       </c>
-      <c r="H317" t="s">
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>21752</v>
+      </c>
+      <c r="B318">
+        <v>2025</v>
+      </c>
+      <c r="C318">
+        <v>225</v>
+      </c>
+      <c r="D318" t="s">
+        <v>8</v>
+      </c>
+      <c r="E318" t="s">
+        <v>9</v>
+      </c>
+      <c r="F318" t="s">
+        <v>10</v>
+      </c>
+      <c r="G318" s="1" t="s">
         <v>670</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G318" s="1" t="s">
+      <c r="H318" t="s">
         <v>671</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B319" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C319" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D319" t="s">
-        <v>472</v>
+        <v>8</v>
       </c>
       <c r="E319" t="s">
-        <v>473</v>
+        <v>9</v>
       </c>
       <c r="F319" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="G319" s="1" t="s">
         <v>672</v>
       </c>
       <c r="H319" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="B320" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="C320" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="D320" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="E320" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="F320" t="s">
-        <v>119</v>
+        <v>65</v>
       </c>
       <c r="G320" s="1" t="s">
         <v>674</v>
       </c>
       <c r="H320" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="321" spans="1:8">
-      <c r="A321" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A321">
+        <v>21717</v>
+      </c>
+      <c r="B321">
+        <v>2025</v>
+      </c>
+      <c r="C321">
+        <v>200</v>
       </c>
       <c r="D321" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E321" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F321" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G321" s="1" t="s">
         <v>676</v>
       </c>
       <c r="H321" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="322" spans="1:8">
-      <c r="A322" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A322">
+        <v>21716</v>
+      </c>
+      <c r="B322">
+        <v>2025</v>
+      </c>
+      <c r="C322">
+        <v>199</v>
       </c>
       <c r="D322" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E322" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F322" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G322" s="1" t="s">
         <v>678</v>
       </c>
       <c r="H322" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323">
-        <v>21526</v>
+        <v>21715</v>
       </c>
       <c r="B323">
         <v>2025</v>
       </c>
       <c r="C323">
-        <v>53</v>
+        <v>198</v>
       </c>
       <c r="D323" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E323" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F323" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G323" s="1" t="s">
         <v>680</v>
       </c>
       <c r="H323" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="324" spans="1:8">
-      <c r="A324">
-[...6 lines deleted...]
-        <v>52</v>
+      <c r="A324" t="s">
+        <v>25</v>
+      </c>
+      <c r="B324" t="s">
+        <v>25</v>
+      </c>
+      <c r="C324" t="s">
+        <v>25</v>
       </c>
       <c r="D324" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="E324" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="F324" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="G324" s="1" t="s">
         <v>682</v>
       </c>
       <c r="H324" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325">
-        <v>21524</v>
+        <v>21696</v>
       </c>
       <c r="B325">
         <v>2025</v>
       </c>
       <c r="C325">
-        <v>51</v>
+        <v>186</v>
       </c>
       <c r="D325" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E325" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F325" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G325" s="1" t="s">
         <v>684</v>
       </c>
       <c r="H325" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326">
-        <v>21523</v>
+        <v>21695</v>
       </c>
       <c r="B326">
         <v>2025</v>
       </c>
       <c r="C326">
-        <v>50</v>
+        <v>185</v>
       </c>
       <c r="D326" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E326" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F326" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G326" s="1" t="s">
         <v>686</v>
       </c>
       <c r="H326" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327">
-        <v>21522</v>
+        <v>21694</v>
       </c>
       <c r="B327">
         <v>2025</v>
       </c>
       <c r="C327">
-        <v>49</v>
+        <v>184</v>
       </c>
       <c r="D327" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E327" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F327" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G327" s="1" t="s">
         <v>688</v>
       </c>
       <c r="H327" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328">
-        <v>21521</v>
+        <v>21693</v>
       </c>
       <c r="B328">
         <v>2025</v>
       </c>
       <c r="C328">
-        <v>48</v>
+        <v>183</v>
       </c>
       <c r="D328" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E328" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F328" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="G328" s="1" t="s">
         <v>690</v>
       </c>
       <c r="H328" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="329" spans="1:8">
-      <c r="A329" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A329">
+        <v>21664</v>
+      </c>
+      <c r="B329">
+        <v>2025</v>
+      </c>
+      <c r="C329">
+        <v>162</v>
       </c>
       <c r="D329" t="s">
+        <v>8</v>
+      </c>
+      <c r="E329" t="s">
+        <v>9</v>
+      </c>
+      <c r="F329" t="s">
+        <v>10</v>
+      </c>
+      <c r="G329" s="1" t="s">
         <v>692</v>
       </c>
-      <c r="E329" t="s">
+      <c r="H329" t="s">
         <v>693</v>
       </c>
-      <c r="F329" t="s">
-[...2 lines deleted...]
-      <c r="G329" s="1" t="s">
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>21663</v>
+      </c>
+      <c r="B330">
+        <v>2025</v>
+      </c>
+      <c r="C330">
+        <v>161</v>
+      </c>
+      <c r="D330" t="s">
+        <v>8</v>
+      </c>
+      <c r="E330" t="s">
+        <v>9</v>
+      </c>
+      <c r="F330" t="s">
+        <v>10</v>
+      </c>
+      <c r="G330" s="1" t="s">
         <v>694</v>
       </c>
-      <c r="H329" t="s">
+      <c r="H330" t="s">
         <v>695</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>21662</v>
+      </c>
+      <c r="B331">
+        <v>2025</v>
+      </c>
+      <c r="C331">
+        <v>160</v>
+      </c>
+      <c r="D331" t="s">
+        <v>8</v>
+      </c>
+      <c r="E331" t="s">
+        <v>9</v>
+      </c>
+      <c r="F331" t="s">
+        <v>10</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H331" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>21659</v>
+      </c>
+      <c r="B332">
+        <v>2025</v>
+      </c>
+      <c r="C332">
+        <v>158</v>
+      </c>
+      <c r="D332" t="s">
+        <v>8</v>
+      </c>
+      <c r="E332" t="s">
+        <v>9</v>
+      </c>
+      <c r="F332" t="s">
+        <v>10</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="H332" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>21658</v>
+      </c>
+      <c r="B333">
+        <v>2025</v>
+      </c>
+      <c r="C333">
+        <v>157</v>
+      </c>
+      <c r="D333" t="s">
+        <v>8</v>
+      </c>
+      <c r="E333" t="s">
+        <v>9</v>
+      </c>
+      <c r="F333" t="s">
+        <v>10</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H333" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>21657</v>
+      </c>
+      <c r="B334">
+        <v>2025</v>
+      </c>
+      <c r="C334">
+        <v>156</v>
+      </c>
+      <c r="D334" t="s">
+        <v>8</v>
+      </c>
+      <c r="E334" t="s">
+        <v>9</v>
+      </c>
+      <c r="F334" t="s">
+        <v>10</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H334" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>25</v>
+      </c>
+      <c r="B335" t="s">
+        <v>25</v>
+      </c>
+      <c r="C335" t="s">
+        <v>25</v>
+      </c>
+      <c r="D335" t="s">
+        <v>44</v>
+      </c>
+      <c r="E335" t="s">
+        <v>45</v>
+      </c>
+      <c r="F335" t="s">
+        <v>65</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H335" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>25</v>
+      </c>
+      <c r="B336" t="s">
+        <v>25</v>
+      </c>
+      <c r="C336" t="s">
+        <v>25</v>
+      </c>
+      <c r="D336" t="s">
+        <v>90</v>
+      </c>
+      <c r="E336" t="s">
+        <v>91</v>
+      </c>
+      <c r="F336" t="s">
+        <v>26</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="H336" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>25</v>
+      </c>
+      <c r="B337" t="s">
+        <v>25</v>
+      </c>
+      <c r="C337" t="s">
+        <v>25</v>
+      </c>
+      <c r="D337" t="s">
+        <v>8</v>
+      </c>
+      <c r="E337" t="s">
+        <v>9</v>
+      </c>
+      <c r="F337" t="s">
+        <v>10</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="H337" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>21626</v>
+      </c>
+      <c r="B338">
+        <v>2025</v>
+      </c>
+      <c r="C338">
+        <v>132</v>
+      </c>
+      <c r="D338" t="s">
+        <v>8</v>
+      </c>
+      <c r="E338" t="s">
+        <v>9</v>
+      </c>
+      <c r="F338" t="s">
+        <v>10</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H338" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>21625</v>
+      </c>
+      <c r="B339">
+        <v>2025</v>
+      </c>
+      <c r="C339">
+        <v>131</v>
+      </c>
+      <c r="D339" t="s">
+        <v>8</v>
+      </c>
+      <c r="E339" t="s">
+        <v>9</v>
+      </c>
+      <c r="F339" t="s">
+        <v>10</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="H339" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>21624</v>
+      </c>
+      <c r="B340">
+        <v>2025</v>
+      </c>
+      <c r="C340">
+        <v>130</v>
+      </c>
+      <c r="D340" t="s">
+        <v>8</v>
+      </c>
+      <c r="E340" t="s">
+        <v>9</v>
+      </c>
+      <c r="F340" t="s">
+        <v>10</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H340" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>21623</v>
+      </c>
+      <c r="B341">
+        <v>2025</v>
+      </c>
+      <c r="C341">
+        <v>129</v>
+      </c>
+      <c r="D341" t="s">
+        <v>8</v>
+      </c>
+      <c r="E341" t="s">
+        <v>9</v>
+      </c>
+      <c r="F341" t="s">
+        <v>10</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H341" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>21622</v>
+      </c>
+      <c r="B342">
+        <v>2025</v>
+      </c>
+      <c r="C342">
+        <v>128</v>
+      </c>
+      <c r="D342" t="s">
+        <v>8</v>
+      </c>
+      <c r="E342" t="s">
+        <v>9</v>
+      </c>
+      <c r="F342" t="s">
+        <v>10</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="H342" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>21621</v>
+      </c>
+      <c r="B343">
+        <v>2025</v>
+      </c>
+      <c r="C343">
+        <v>127</v>
+      </c>
+      <c r="D343" t="s">
+        <v>8</v>
+      </c>
+      <c r="E343" t="s">
+        <v>9</v>
+      </c>
+      <c r="F343" t="s">
+        <v>10</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H343" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>25</v>
+      </c>
+      <c r="B344" t="s">
+        <v>25</v>
+      </c>
+      <c r="C344" t="s">
+        <v>25</v>
+      </c>
+      <c r="D344" t="s">
+        <v>8</v>
+      </c>
+      <c r="E344" t="s">
+        <v>9</v>
+      </c>
+      <c r="F344" t="s">
+        <v>26</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="H344" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>25</v>
+      </c>
+      <c r="B345" t="s">
+        <v>25</v>
+      </c>
+      <c r="C345" t="s">
+        <v>25</v>
+      </c>
+      <c r="D345" t="s">
+        <v>8</v>
+      </c>
+      <c r="E345" t="s">
+        <v>9</v>
+      </c>
+      <c r="F345" t="s">
+        <v>33</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H345" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>25</v>
+      </c>
+      <c r="B346" t="s">
+        <v>25</v>
+      </c>
+      <c r="C346" t="s">
+        <v>25</v>
+      </c>
+      <c r="D346" t="s">
+        <v>8</v>
+      </c>
+      <c r="E346" t="s">
+        <v>9</v>
+      </c>
+      <c r="F346" t="s">
+        <v>46</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H346" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>21587</v>
+      </c>
+      <c r="B347">
+        <v>2025</v>
+      </c>
+      <c r="C347">
+        <v>97</v>
+      </c>
+      <c r="D347" t="s">
+        <v>8</v>
+      </c>
+      <c r="E347" t="s">
+        <v>9</v>
+      </c>
+      <c r="F347" t="s">
+        <v>10</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="H347" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>25</v>
+      </c>
+      <c r="B348" t="s">
+        <v>25</v>
+      </c>
+      <c r="C348" t="s">
+        <v>25</v>
+      </c>
+      <c r="D348" t="s">
+        <v>8</v>
+      </c>
+      <c r="E348" t="s">
+        <v>9</v>
+      </c>
+      <c r="F348" t="s">
+        <v>10</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="H348" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>25</v>
+      </c>
+      <c r="B349" t="s">
+        <v>25</v>
+      </c>
+      <c r="C349" t="s">
+        <v>25</v>
+      </c>
+      <c r="D349" t="s">
+        <v>8</v>
+      </c>
+      <c r="E349" t="s">
+        <v>9</v>
+      </c>
+      <c r="F349" t="s">
+        <v>10</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H349" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>25</v>
+      </c>
+      <c r="B350" t="s">
+        <v>25</v>
+      </c>
+      <c r="C350" t="s">
+        <v>25</v>
+      </c>
+      <c r="D350" t="s">
+        <v>44</v>
+      </c>
+      <c r="E350" t="s">
+        <v>45</v>
+      </c>
+      <c r="F350" t="s">
+        <v>46</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H350" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>25</v>
+      </c>
+      <c r="B351" t="s">
+        <v>25</v>
+      </c>
+      <c r="C351" t="s">
+        <v>25</v>
+      </c>
+      <c r="D351" t="s">
+        <v>44</v>
+      </c>
+      <c r="E351" t="s">
+        <v>45</v>
+      </c>
+      <c r="F351" t="s">
+        <v>46</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H351" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>25</v>
+      </c>
+      <c r="B352" t="s">
+        <v>25</v>
+      </c>
+      <c r="C352" t="s">
+        <v>25</v>
+      </c>
+      <c r="D352" t="s">
+        <v>8</v>
+      </c>
+      <c r="E352" t="s">
+        <v>9</v>
+      </c>
+      <c r="F352" t="s">
+        <v>10</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H352" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>25</v>
+      </c>
+      <c r="B353" t="s">
+        <v>25</v>
+      </c>
+      <c r="C353" t="s">
+        <v>25</v>
+      </c>
+      <c r="D353" t="s">
+        <v>8</v>
+      </c>
+      <c r="E353" t="s">
+        <v>9</v>
+      </c>
+      <c r="F353" t="s">
+        <v>65</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H353" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>25</v>
+      </c>
+      <c r="B354" t="s">
+        <v>25</v>
+      </c>
+      <c r="C354" t="s">
+        <v>25</v>
+      </c>
+      <c r="D354" t="s">
+        <v>8</v>
+      </c>
+      <c r="E354" t="s">
+        <v>9</v>
+      </c>
+      <c r="F354" t="s">
+        <v>33</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H354" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>21526</v>
+      </c>
+      <c r="B355">
+        <v>2025</v>
+      </c>
+      <c r="C355">
+        <v>53</v>
+      </c>
+      <c r="D355" t="s">
+        <v>8</v>
+      </c>
+      <c r="E355" t="s">
+        <v>9</v>
+      </c>
+      <c r="F355" t="s">
+        <v>10</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H355" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>21525</v>
+      </c>
+      <c r="B356">
+        <v>2025</v>
+      </c>
+      <c r="C356">
+        <v>52</v>
+      </c>
+      <c r="D356" t="s">
+        <v>8</v>
+      </c>
+      <c r="E356" t="s">
+        <v>9</v>
+      </c>
+      <c r="F356" t="s">
+        <v>10</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="H356" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>21524</v>
+      </c>
+      <c r="B357">
+        <v>2025</v>
+      </c>
+      <c r="C357">
+        <v>51</v>
+      </c>
+      <c r="D357" t="s">
+        <v>8</v>
+      </c>
+      <c r="E357" t="s">
+        <v>9</v>
+      </c>
+      <c r="F357" t="s">
+        <v>10</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H357" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>21523</v>
+      </c>
+      <c r="B358">
+        <v>2025</v>
+      </c>
+      <c r="C358">
+        <v>50</v>
+      </c>
+      <c r="D358" t="s">
+        <v>8</v>
+      </c>
+      <c r="E358" t="s">
+        <v>9</v>
+      </c>
+      <c r="F358" t="s">
+        <v>10</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H358" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>21522</v>
+      </c>
+      <c r="B359">
+        <v>2025</v>
+      </c>
+      <c r="C359">
+        <v>49</v>
+      </c>
+      <c r="D359" t="s">
+        <v>8</v>
+      </c>
+      <c r="E359" t="s">
+        <v>9</v>
+      </c>
+      <c r="F359" t="s">
+        <v>10</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H359" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>21521</v>
+      </c>
+      <c r="B360">
+        <v>2025</v>
+      </c>
+      <c r="C360">
+        <v>48</v>
+      </c>
+      <c r="D360" t="s">
+        <v>8</v>
+      </c>
+      <c r="E360" t="s">
+        <v>9</v>
+      </c>
+      <c r="F360" t="s">
+        <v>10</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H360" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>25</v>
+      </c>
+      <c r="B361" t="s">
+        <v>25</v>
+      </c>
+      <c r="C361" t="s">
+        <v>25</v>
+      </c>
+      <c r="D361" t="s">
+        <v>755</v>
+      </c>
+      <c r="E361" t="s">
+        <v>756</v>
+      </c>
+      <c r="F361" t="s">
+        <v>10</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H361" t="s">
+        <v>758</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -11364,50 +12389,82 @@
     <hyperlink ref="G305" r:id="rId304"/>
     <hyperlink ref="G306" r:id="rId305"/>
     <hyperlink ref="G307" r:id="rId306"/>
     <hyperlink ref="G308" r:id="rId307"/>
     <hyperlink ref="G309" r:id="rId308"/>
     <hyperlink ref="G310" r:id="rId309"/>
     <hyperlink ref="G311" r:id="rId310"/>
     <hyperlink ref="G312" r:id="rId311"/>
     <hyperlink ref="G313" r:id="rId312"/>
     <hyperlink ref="G314" r:id="rId313"/>
     <hyperlink ref="G315" r:id="rId314"/>
     <hyperlink ref="G316" r:id="rId315"/>
     <hyperlink ref="G317" r:id="rId316"/>
     <hyperlink ref="G318" r:id="rId317"/>
     <hyperlink ref="G319" r:id="rId318"/>
     <hyperlink ref="G320" r:id="rId319"/>
     <hyperlink ref="G321" r:id="rId320"/>
     <hyperlink ref="G322" r:id="rId321"/>
     <hyperlink ref="G323" r:id="rId322"/>
     <hyperlink ref="G324" r:id="rId323"/>
     <hyperlink ref="G325" r:id="rId324"/>
     <hyperlink ref="G326" r:id="rId325"/>
     <hyperlink ref="G327" r:id="rId326"/>
     <hyperlink ref="G328" r:id="rId327"/>
     <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>