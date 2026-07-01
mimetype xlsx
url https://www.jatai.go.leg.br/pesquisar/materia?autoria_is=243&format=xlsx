--- v0 (2025-11-23)
+++ v1 (2026-07-01)
@@ -10,239 +10,1397 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="878" uniqueCount="403">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2196" uniqueCount="769">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>Guilherme Alves</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23529</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Jataiense ao Frei Rogério Soares de A. Silveira, O. de M., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>(</t>
+  </si>
+  <si>
+    <t>EMMOD</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>Luciano Lima</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23519</t>
+  </si>
+  <si>
+    <t>Emenda ao Projeto de Lei Ordinária do Executivo nº 036/2026 – que dispõe sobre as diretrizes para a elaboração e a execução da Lei Orçamentária Anual para o exercício de 2027 e dá outras providências.</t>
+  </si>
+  <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>Guilherme Alves</t>
+    <t>Kátia Carvalho</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23516</t>
+  </si>
+  <si>
+    <t>“Manifestam profundo pesar pelo falecimento do Sr. OZÉLIO DE ASSIS, ocorrido em 22 de junho de 2026, e solidariza-se com seus familiares e amigos.”</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Adilson de Carvalho</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23507</t>
+  </si>
+  <si>
+    <t>Solicitação de Audiência Pública para discussão da situação urbanística e das propostas de infraestrutura dos Sítios de Recreio Alvorada.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23506</t>
+  </si>
+  <si>
+    <t>“Manifesta profundo pesar pelo falecimento do Senhor João Amarildo Tombini, produtor de grãos e grande defensor das tradições gaúchas em nosso município.”</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23499</t>
+  </si>
+  <si>
+    <t>Solicita realização de Sessão Solene em homenagem às Empresas e Instituições Amigas das Mulheres – COMDIM Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23498</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a construção urgente de calçadas em toda a extensão da avenida de pista dupla que interliga o Bairro Dom Abel ao Setor Jacutinga.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23497</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a conclusão urgente das obras da praça ao lado do Condomínio Vila Vida.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23485</t>
+  </si>
+  <si>
+    <t>Concede o ‘Troféu Jatobá’ à Senhora Fabélia Ferreira De Oliveira, em reconhecimentoaos relevantes serviços prestados ao Município de Jataí, ao Estado de Goiás e ao agronegócio brasileiro.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23484</t>
+  </si>
+  <si>
+    <t>Requer a realização de Audiência Pública destinada à discussão dos impactos ambientais, sociais e econômicos decorrentes dos incêndios em vegetação no Município de Jataí, bem como à apresentação e debate de ações preventivas e de combate.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23481</t>
+  </si>
+  <si>
+    <t>Solicita extensão de rede elétrica e implantação de iluminação pública na Rua Deputado Honorato de Carvalho, no Setor Sul.</t>
+  </si>
+  <si>
+    <t>Carlone Assis</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23480</t>
+  </si>
+  <si>
+    <t>Solicita estudos visando à nomeação do médico Dr. Francis Natal Gouveia Lima para a direção da Unidade de Pronto Atendimento (UPA) de Jataí.</t>
+  </si>
+  <si>
+    <t>Abimael Silva da TV</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23475</t>
+  </si>
+  <si>
+    <t>Requer a realização de Audiência Pública para discutir a situação administrativa, operacional e assistencial do Hospital das Clínicas Serafim de Carvalho, diante das recorrentes reclamações da população que vêm comprometendo a qualidade dos serviços de saúde prestados à população de Jataí e da região Sudoeste de Goiás</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23467</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a realização de estudos e obras de adequação e acessibilidade nas áreas de areia do Lago Bonsucesso, visando garantir a mobilidade de pessoas com deficiência ou mobilidade reduzida até os quiosques.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23466</t>
+  </si>
+  <si>
+    <t>Manifesta profundo pesar pelo falecimento da estimada senhora Nairdes Rosa da Silva Souza, ocorrido aos 83 anos de idade.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23456</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Poder Executivo Municipal acerca da adesão do Município de Jataí ao novo convênio do IPASGO Saúde.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23451</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal o encaminhamento de Projeto de Lei que altere a Lei Municipal nº 1.400/1990 para ampliar a licença-paternidade dos servidores públicos municipais e atualizar as normas relativas às licenças parentais.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23448</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a realização de estudo de viabilidade técnica para a implantação de iluminação pública no canteiro central da Avenida João Otoni de Carvalho, no Setor Jacutinga.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23444</t>
+  </si>
+  <si>
+    <t>Manifesta profundo pesar pelo falecimento do estimado servidor municipal Alan Claudio Ferreira Damascena, ocorrido em 1º de junho de 2026.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23436</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a revitalização e manutenção integral do playground da Praça João Luiz do Prado, no Setor Nossa Senhora de Fátima.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23426</t>
+  </si>
+  <si>
+    <t>Manifesta profundo pesar pelo falecimento do Senhor José Aurélio Machado, estimado cidadão jataiense e irmão do ex-secretário municipal Tales Augusto Machado.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23425</t>
+  </si>
+  <si>
+    <t>Manifesta aplausos e congratulações à Javel Veículos em reconhecimento à sua histórica trajetória de 59 anos no sudoeste goiano e pela inauguração de sua nova sede em Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23419</t>
+  </si>
+  <si>
+    <t>Manifesta profundo pesar pelo falecimento da Senhora Maria Batista de Oliveira, exemplar técnica de enfermagem e servidora pública pioneira da saúde jataiense.</t>
+  </si>
+  <si>
+    <t>EMSUB</t>
+  </si>
+  <si>
+    <t>Emenda Substitutiva a Projetos de Lei</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23415</t>
+  </si>
+  <si>
+    <t>“Altera dispositivos do Projeto de Lei nº 040/2026, que Reforma a Lei n.º 2.822/2007, que dispões sobre o Estatuto e Plano de Cargos e Vencimentos dos Profissionais do Magistério Público do Município de Jataí/GO, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23411</t>
+  </si>
+  <si>
+    <t>Requer esclarecimentos sobre a interdição do Centro de Castração de Jataí e solicita providências para o acolhimento dos animais abrigados no imóvel.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23410</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a criação de um programa municipal de recolhimento de resíduos de podas de árvores nas calçadas e residências de Jataí.</t>
+  </si>
+  <si>
+    <t>Lazinho do Asfalto</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23409</t>
+  </si>
+  <si>
+    <t>Manifesta profundo pesar pelo falecimento da Senhora Iseni Souza Alves, pioneira do comércio local e expressiva liderança voluntária nas causas sociais de Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23390</t>
+  </si>
+  <si>
+    <t>“Solicita, com urgência, o encaminhamento de CONVITE ao Secretário Municipal da Fazenda do Município de Jataí/GO para comparecer à Câmara Municipal de Jataí, a fim de prestar esclarecimentos acerca das finanças do Município, bem como sobre outros assuntos correlatos.”</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23389</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de sinalização de "Fim de Via" e barreiras de proteção no término das vias e demais medidas de segurança nas Ruas Mineiros, Caiapônia e Caçu, na Vila Progresso, em virtude da proximidade com as margens do Córrego Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23388</t>
+  </si>
+  <si>
+    <t>Solicita estudo técnico e implementação de mecanismo de moderação de tráfego na Rua PS-18, Residencial Portal do Sol.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23387</t>
+  </si>
+  <si>
+    <t>Solicita à Secretaria Municipal de Saúde estudo de viabilidade para inclusão e garantia de acesso a medicamentos destinados ao tratamento da obesidade e diabetes tipo 2, como o Mounjaro, para pacientes da rede pública municipal.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23386</t>
+  </si>
+  <si>
+    <t>Solicita a realização de Sessão Solene em homenagem ao Dia do Psicólogo.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23385</t>
+  </si>
+  <si>
+    <t>Solicita reparos estruturais com urgência e instalação de barreiras de proteção na ponte da Avenida Veriano de Oliveira Lima, na Vila Olavo.</t>
+  </si>
+  <si>
+    <t>EMADT</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva</t>
+  </si>
+  <si>
+    <t>Carlinhos Canzi</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23371</t>
+  </si>
+  <si>
+    <t>Acrescenta parágrafo e inciso no Projeto de Lei Ordinária do Executivo n° 37/2026 e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23368</t>
+  </si>
+  <si>
+    <t>Altera o inciso III do art. 5º do Projeto de Lei nº 042/2026, que institui o Programa "Casa Jataiense".</t>
+  </si>
+  <si>
+    <t>EMSUP</t>
+  </si>
+  <si>
+    <t>Emenda Supressiva</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23367</t>
+  </si>
+  <si>
+    <t>Emenda supressiva ao PLOL nº 16/2026, de 29 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23358</t>
+  </si>
+  <si>
+    <t>Manifesta profundo pesar pelo falecimento da Senhora FRANCISCA CARVALHO, ocorrido recentemente, e solidariza-se com seus familiares e amigos.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23357</t>
+  </si>
+  <si>
+    <t>Reedita o Requerimento nº 310/2025, solicitando à Superintendência Municipal de Trânsito a realização de estudos de viabilidade técnica para a implantação de vagas de estacionamento rotativo.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23350</t>
+  </si>
+  <si>
+    <t>Manifesta profundo pesar pelo falecimento da Senhora LUCIMAR FERREIRA DE JESUS, ocorrido recentemente, e solidariza-se com seus familiares e amigos.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23347</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a pavimentação asfáltica da Rua das Laranjeiras, situada no Sítios Recreio Alvorada</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23346</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a implantação de uma Feira Livre para atender aos moradores do Bairro Popular e setores adjacentes</t>
+  </si>
+  <si>
+    <t>PLOL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do Legislativo</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23344</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a ampliação das vagas reservadas em estacionamentos para idosos e pessoas com deficiência no Município de Jataí – GO, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23343</t>
+  </si>
+  <si>
+    <t>Solicita a implantação de programa municipal de crédito acessível para microempreendedores, inspirado no modelo “Fomenta Goiânia”.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23342</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a realização de Concurso Público para provimento de cargos efetivos na área da educação, visando suprir o déficit de profissionais e garantir a qualidade do ensino na rede municipal.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23341</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento do escritor, pesquisador e historiador jataiense e ex servidor da Câmara Municipal de Jataí Dorival Carvalho Mello"</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23328</t>
+  </si>
+  <si>
+    <t>Requer a remasterização técnica do Hino Oficial de Jataí e sua distribuição digital e física às instituições públicas Municipais, Estaduais e Judiciárias.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23327</t>
+  </si>
+  <si>
+    <t>Solicita a realização de estudo técnico para a canalização do Córrego Olho D’Água, no trecho compreendido entre as ruas Miguel de Assis e Bela Vista, Centro Parte Baixa.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23326</t>
+  </si>
+  <si>
+    <t>Requer estudo para implementação de novo acesso viário no Setor Estrela Dalva, entre a Viela Joaquim Borges e a Rua Cristóvão Alves Oliveira.</t>
+  </si>
+  <si>
+    <t>Marcos Patrick</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23316</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Jataiense ao Major PMGO Ulisses David Cortez da Silva, pelos relevantes serviços prestados à segurança pública e à comunidade de Jataí-GO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23305</t>
+  </si>
+  <si>
+    <t>Concede o ‘Troféu Jatobá’ à Senhora Simone Oliveira Gomes, em reconhecimento à sua histórica trajetória política, jurídica e social em prol da comunidade de Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23304</t>
+  </si>
+  <si>
+    <t>Reedita o Requerimento nº 030/2025, solicitando à Prefeitura de Jataí o início do processo de Regularização Fundiária do Setor Nova Esperança, bem como melhorias de infraestrutura, pavimentação asfáltica e rede de esgoto.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23303</t>
+  </si>
+  <si>
+    <t>Manifesta Moção de Aplausos e Congratulações ao Excelentíssimo Senhor Doutor SÉRGIO BRITO TEIXEIRA E SILVA, em virtude de sua ascensão ao cargo de Desembargador do Tribunal de Justiça do Estado de Goiás (TJGO).</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23302</t>
+  </si>
+  <si>
+    <t>Manifesta pesar pelo falecimento de Binômino da Costa Lima, o querido “Seu Meco”, ocorrido em 14 de abril de 2026, no município de Jataí-GO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23299</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao  Excelentíssimo Senhor Dr. Sérgio Brito Teixeira e Silva, pela sua promoção ao cargo de Desembargador do Tribunal de Justiça do Estado de Goiás (TJGO), pelo critério de antiguidade.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23297</t>
+  </si>
+  <si>
+    <t>Requer a fiscalização e a adequação do pagamento do Adicional de Insalubridade em grau máximo (40%) aos trabalhadores de limpeza urbana da empresa “Quebec Ambiental”, que presta serviços ao Município de Jataí, conforme as diretrizes do PL 4.146/2020.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23296</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a realização de estudo de viabilidade técnica e orçamentária para a construção da cobertura do pátio do CMEI Reino Encantado.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23295</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre a política municipal de saúde mental e a oferta de atendimento psicológico na rede pública de saúde de Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23292</t>
+  </si>
+  <si>
+    <t>Requer o reaproveitamento e instalação de postes de iluminação pública no estacionamento da Feira do Colmeia Parque e nas dependências do Parque Brito.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23291</t>
+  </si>
+  <si>
+    <t>Manifesta profundo pesar pelo falecimento do Senhor LÚCIO ANTÔNIO GOMES SOARES, ocorrido recentemente, e solidariza-se com seus familiares e amigos.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23285</t>
+  </si>
+  <si>
+    <t>Envio de novo Projeto de Lei com a mesma matéria constante no PL nº 027/2026, que obteve o voto favorável de maioria simples na sessão do dia 18 de março de 2026</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23282</t>
+  </si>
+  <si>
+    <t>Institui a utilização de QR Code nas placas de obras públicas no Município de Jataí, com a finalidade de ampliar a transparência e o acesso à informação.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23281</t>
+  </si>
+  <si>
+    <t>Requer a revitalização integral do Complexo do Cristo Redentor de Jataí, visando a preservação do patrimônio, melhorias na infraestrutura e garantia de acessibilidade aos frequentadores.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23275</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Jataiense ao Excelentíssimo Senhor Tenente-Coronel Fausto Calado de Carvalho, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23272</t>
+  </si>
+  <si>
+    <t>Manifesta Moção de Aplausos à ASSOCIAÇÃO CULTURAL E EVENTOS PADRE CHICO BRAY, pela preservação, gestão e realização da tradicional encenação da 'Paixão de Cristo' em nosso município.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23271</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23266</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23264</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento da Senhora Iloni Christh Hudson, empresária e produtora rural, em reconhecimento à sua trajetória de relevantes serviços prestados à comunidade do Município de Jataí – GO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23263</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento do Senhor Vilmar Hudson, empresário e produtor rural, em reconhecimento à sua trajetória de relevantes serviços prestados à comunidade do Município de Jataí – GO</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23262</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de conjunto semafórico no cruzamento da Rua Marechal Rondon com a Rua Leopoldo de Bulhões, no Setor Santa Maria.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23261</t>
+  </si>
+  <si>
+    <t>Solicita estudo de viabilidade técnica para a instalação de redutor de velocidade (ondulação transversal) na Rua Luzia Miranda, no cruzamento com a Rua Nestor de Assis, Setor Hermosa.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23255</t>
+  </si>
+  <si>
+    <t>“Moção de Pesar - Manifesta profundo pesar pelo falecimento da Professora Antônia Tomaz Vieira e repúdio veemente ao ato de violência que ceifou sua vida”.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23239</t>
+  </si>
+  <si>
+    <t>Solicita Moção de Aplausos ao 1º Sgt Geovani Narciso de Moraes Junior, ao 3º Sgt James Barbosa de Lima e ao Cb Marcelo Pereira da Silva, integrantes da 18ª CIPM/CPE – Companhia de Policiamento Especializado, sediada em Jataí e subordinada ao 14º CRPM, pelo excepcional preparo técnico e humanitário demonstrado no salvamento de uma criança de 3 anos vítima de asfixia por engasgamento, no município de Mineiros, honrando a farda da Polícia Militar do Estado de Goiás.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23235</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Título de Cidadão Jataiense ao Excelentíssimo Senhor Ronaldo Ramos Caiado, Governador do Estado de Goiás e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23228</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23227</t>
+  </si>
+  <si>
+    <t>Requer a realização de Sessão Solene em homenagem aos 70 anos da Diocese de Jataí, instituição religiosa de grande relevância para a história, a fé e o desenvolvimento social do município de Jataí e de toda a região sudoeste do Estado de Goiás.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23226</t>
+  </si>
+  <si>
+    <t>Propõe Moção de Aplausos à Senhora Maria Conceição Salles Machado, em reconhecimento à sua brilhante trajetória artística, resiliência e relevante contribuição ao artesanato e à cultura do município de Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23218</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a concessão de título de Cidadão Jataiense ao Deputado Federal, Daniel Vieira Ramos e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23212</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito do Município de Jataí, o Programa Municipal de Incentivo à Doação de Sangue, permitindo a conversão de penalidades administrativas decorrentes de infrações de trânsito de natureza leve em doação voluntária de sangue, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23201</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a concessão de Título de Cidadã Jataiense à Sra. Silvye Alves da Silva e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23198</t>
+  </si>
+  <si>
+    <t>"Requer à Presidência da Câmara Municipal de Jataí, após apreciação pelo Plenário, a constituição de Comissão Especial de Acompanhamento da Implantação do Aeroporto Regional de Jataí."</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23195</t>
+  </si>
+  <si>
+    <t>“DISPÕE NO ÂMBITO DO MUNICÍPIO DE JATAÍ A INCLUSÃO NO CALENDÁRIO OFICIAL DO MUNICÍPIO “A SEMANA DA MATERNIDADE ATÍPICA”, A SER CELEBRADA NA TERCEIRA SEMANA DO MÊS DE MAIO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23193</t>
+  </si>
+  <si>
+    <t>Solicita, em caráter de EMERGÊNCIA, o reparo estrutural e a contenção de cratera na Avenida Goiás, no cruzamento com a Avenida das Américas, Setor Vila Jardim Rio Claro, bem como a fiscalização técnica de obra adjacente</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23192</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23185</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a realização de estudo de viabilidade técnica para a implantação de redutor de velocidade (lombo-faixa ou ondulação transversal) ou outra forma de controle viário no cruzamento da Rua do Hipódromo com a Rua Jerônimo Vilela, na Vila Fátima.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23184</t>
+  </si>
+  <si>
+    <t>Propõe Moção de Aplausos ao Senhor Evandro Vilela Barros, em reconhecimento à sua exemplar trajetória como produtor rural, líder classista e por sua destacada atuação na Presidência do Sindicato Rural de Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23183</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a realização de estudo de viabilidade técnica para a alteração de sentido de tráfego para mão única na Rua S-5, situada no bairro Jardim Paraíso.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23182</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a realização de reparos na calçada e estudo de viabilidade técnica para a implantação de barreiras de proteção (guard rails) e sinalização de advertência em ambos os lados da Av. Gov. Maguito Vilela, sobre a travessia do Córrego Jataí, no Parque JK.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23173</t>
+  </si>
+  <si>
+    <t>Requer à Prefeitura de Jataí, por meio da Secretaria de Obras e Planejamento Urbano, o recapeamento da Rua do Bálsamo, localizada no bairro Jardim Floresta.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23172</t>
+  </si>
+  <si>
+    <t>Requer a realização de sessão solene em homenagem aos 85 anos de fundação do Colégio Nossa Senhora do Bom Conselho, celebrados em 15 de julho de 2026.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23171</t>
+  </si>
+  <si>
+    <t>Reedita o Requerimento nº 655/2025, solicitando  à Prefeitura de Jataí, por meio da Secretaria de Obras e Planejamento Urbano, a revitalização, bem como a construção de playground infantil na Praça Adalto Assis Silva, Vila Sofia.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23170</t>
+  </si>
+  <si>
+    <t>Solicita esclarecimentos ao PROCON Municipal acerca do aumento considerável no preço dos combustíveis no município de Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23169</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a adoção de medidas para fortalecimento e fomento da feira livre realizada aos domingos no município de Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23164</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Título de Cidadão Jataiense ao Deputado Estadual Bruno Peixoto Pimenta e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23163</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a realização de estudo de viabilidade técnica para a implantação de sinalização semafórica no cruzamento da Avenida Goiás com a Rua Jerônimo Silva, no Setor Central.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23137</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a realização de estudo de viabilidade técnica para a reforma geral e ampliação de infraestrutura do CMEI Professor José Carlos de Souza.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23136</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a realização de estudo de viabilidade técnica para a alteração de sentido de tráfego para mão única na Rua Dom Pedro I, Setor Central.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23134</t>
+  </si>
+  <si>
+    <t>Manifesta profundo pesar pelo falecimento da Senhora MARIA JÚLIA JUNQUEIRA BARROS, ocorrido recentemente, e solidariza-se com seus familiares e amigos.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23130</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a realização de estudo de viabilidade técnica e orçamentária para a instalação de cobertura e assento em ponto de parada de ônibus na Rua W6, esquina com a Rua 19, no Setor Jardim Goiás.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23116</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre concessão de Título de Cidadão Jataiense ao Sr. Adriano Antônio Avelar e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23115</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a realização de reforma geral e estudo de viabilidade técnica para a construção de cobertura na quadra poliesportiva da Escola Municipal Deputado Manoel da Costa Lima.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23107</t>
+  </si>
+  <si>
+    <t>Solicita Moção de Aplausos ao Cabo PM Hércules Barbosa de Oliveira e ao Soldado PM Ricardo Rocha Oliveira, pela demonstração de heroísmo, bravura e excepcional preparo técnico durante o resgate de vítimas de um grave acidente automobilístico em Aparecida do Rio Doce, honrando a farda da Polícia Militar do Estado de Goiás.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23097</t>
+  </si>
+  <si>
+    <t>Aprova as Contas de Governo do Poder Executivo Municipal – Balanço Geral – Exercício 2023 com ressalvas – Acatando o Parecer Prévio do Tribunal de Contas dos Municípios do Estado de Goiás, Parecer Prévio – PP nº 00379/2025 – APR.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23045</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a adoção de providências para aquisição e doação de kits de material escolar aos alunos da Rede Municipal de Educação.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23042</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Prefeito Municipal e ao Procurador-Geral do Município sobre a aplicação da Lei Complementar nº 226/2026, que autoriza a recomposição do período da pandemia da Covid-19 para fins de contagem de tempo de serviço e direitos funcionais dos servidores públicos municipais.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23041</t>
+  </si>
+  <si>
+    <t>Solicita Moção de Aplausos às atletas e comissão técnica do Time de Futsal Feminino do Projeto Raposinha, pela brilhante campanha e pela conquista do Vice-Campeonato no Campeonato Goiano Sub-17, elevando o desporto jataiense em nível estadual.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23040</t>
+  </si>
+  <si>
+    <t>Durval Júnior da Sucesso</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23039</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA Ao Projeto de Lei Ordinária do Executivo nº 122, de 17 de dezembro de 2025, que “Dispõe_x000D_
+sobre o Plano de Cargos, Carreiras e Vencimentos dos Servidores que integram o quadro Administrativo da Secretaria Municipal de Educação do Município de Jataí e, dá outras providências.”</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23037</t>
+  </si>
+  <si>
+    <t>Solicita estudo de viabilidade técnica e econômica para implantação de placas com QR Code nos postes de iluminação pública do Município de Jataí, com direcionamento para canal oficial de atendimento.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23031</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DA MULHER, para a recepção do valor de R$ 600.000,00 (seiscentos mil reais), que será destinado para a implantação da Casa de Apoio à Mulher.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23030</t>
+  </si>
+  <si>
+    <t>Solicita à Prefeitura Municipal a realização de estudos técnicos, visando a instalação de lixeiras públicas (cestos de lixo) na Rua Salgado Filho, no trecho entre o Supermercado Reis e a Rua Miranda de Carvalho.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23029</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a realização de estudo de viabilidade técnica para a implantação de ciclofaixa e/ou pista de caminhada na Avenida Epaminondas Vieira Cunha, Residencial Flamboyant.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23028</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a elaboração de estudo e a implantação de um Food Truck Park em Jataí, tomando como referência o modelo recentemente anunciado no município de Rio Verde.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23027</t>
+  </si>
+  <si>
+    <t>Solicita a criação e implementação de Programa Municipal de Doação de Projetos de Construção para famílias em situação de vulnerabilidade social.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23026</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a realização de estudo de viabilidade técnica para a implantação de semáforo na Rua Jerônimo Vilela, cruzamento com a Avenida Miguel Gonçalves da Silva, Vila Sofia.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23025</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando o(a) SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, para a recepção do valor de R$ 150.000,00 (cento e cinquenta mil reais), que será destinado para custear as despesas de construção de sala de aula na CEMOL CASA EVANGELICA MONTE DAS OLIVEIRAS - CNPJ: 73.643.561/0001-82.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22973</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando o(a) SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, para a recepção do valor de R$ 150.000,00 (cento e cinquenta mil reais), que será destinado para custear a reforma e ampliação do Conselho Tutelar dos Direitos da Criança e do Adolescente de Jataí-GO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22948</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando o(a) SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, para a recepção do valor de R$ 150.000,00 (cento e cinquenta mil reais), que será destinado para custear a reforma e ampliação da CASA DE APOIO MANÁ DE DEUS - CNPJ: 31.497.625/0001-34.</t>
+  </si>
+  <si>
+    <t>EMIMP</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22881</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando ao FUNDO MUN.DOS DIREITOS DAS MULHERES-FMDM, para a recepção do valor de R$ 50.000,00 (cinquenta mil reais), que será destinado ao fornecimento de cursos de capacitação profissional, para mulheres em situação de violência e vulnerabilidade social; dentro do Projeto Colmeia no combate a violência contra a mulher.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22801</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE EDUCACAO, para a recepção do valor de R$ 15.000,00 (quinze mil reais), que será destinado a aquisição de playground, itens assessórios e a instalação/ construção na área designada do CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL ÁRVORE DA VIDA.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22800</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 10.000,00 (dez mil reais), que será destinado a aquisição de materiais esportivos e itens necessários à execução das atividades da COPA ABELHA.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22790</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 72.000,00 (setenta e dois mil reais), que será destinado a Escola de Ginástica Artística de Jataí, sendo R$ 10.000,00 (dez mil reais) destinado a inscrição das ginastas em campeonatos, 32.000,00 (trinta e dois mil reais) para a aquisição de uniformes de competição e treino e R$ 30.000,00 (trinta mil reais) para a compra de materiais e equipamentos da modalidade esportiva.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22783</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 40.000,00 (quarenta mil reais), que será destinado ao Torneio Esportivo de Futevôlei, Vôlei de Areia e Beach Tênis, que será realizado na Orla do Lago Bonsucesso em 2026. Sendo R$ 20.000,00 (vinte mil reais) para custeio da infraestrutura e R$ 20.000,00 (vinte mil reais) para a aquisição de materiais necessários ao evento.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22782</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 20.000,00 (vinte mil reais), que será destinado ao Aberto do Brasil de Xadrez - Etapa Jataí, que será organizado pelo Mestre Enxadrista Aquiles Machado de Oliveira. sendo R$ 10.000,00 (dez mil reais) para o custeio da infraestrutura, e R$ 10.000,00 (dez mil reais) para a aquisição de materiais para a realização do torneio.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22781</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 20.000,00 (vinte mil reais), que será destinado ao Núcleo de Prática Esportiva Campo João Borges Cabral (Chinbica), situado na Vila Brasília e sob a responsabilidade do Professor Luiz Antônio Barros. Com R$ 10.000,00 (dez mil reais) destinado a aquisição de materiais esportivos e R$ 10.000,00 (dez mil reais) para a manutenção do referido espaço.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22780</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA CULTURA, para a recepção do valor de R$ 50.000,00 (cinquenta mil reais), que será destinado a aquisição de materiais necessários à realização da Peça Cultural "Paixão de Cristo", promovida pela Diocese de Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22779</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE MEIO AMBIENTE, para a recepção do valor de R$ 50.000,00 (cinquenta mil reais), que será destinado a gestão do "Projeto Banco de Ração", focado na aquisição distribuição de alimentos (rações) para cães e gatos resgatados e assistidos da ASSOCIAÇÃO ADOTE ANIMAIS JATAI - AAJTI - CNPJ: 21.736.766/0001-09.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22778</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 20.000,00 (vinte mil reais), que será destinado ao custeio para a aquisição de materiais esportivos e ajuda de custo para despesas de viagens das equipes, além de recursos para a manutenção e reforma do local de prática esportiva do The House Fight Company - Checkmat (equipe de Jiu-jitsu), sob a responsabilidade do Professor Wendell Freitas Bueno.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22776</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE EDUCACAO, para a recepção do valor de R$ 10.000,00 (dez mil reais), que será destinado a realização de reparos estruturais, cuidados com a edificação e aquisição de serviços essenciais para o correto funcionamento da sede do CENTRO DE EDUCAÇÃO INFANTIL BEZERRA DE MENEZES - CEIBEM - CNPJ: 08.678.175/0001-64.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22775</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 10.000,00 (dez mil reais), que será destinado a aquisição de materiais esportivos para a ASSOCIAÇÃO 100% JATAÍ/JUDÔ - CNPJ: 49.715.723/0001-66.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22774</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 22.869,25 (vinte e dois mil, oitocentos e sessenta e nove reais e vinte e cinco centavos), que será destinado a aquisição de materiais esportivos e de consumo utilizados nas atividades educacionais, esportivas e recreativas; contratação de serviços especializados e cobertura de custeios indiretos para o funcionamento e desenvolvimento das equipes da ASSOCIAÇÃO DE DESPORTO, EDUCAÇÃO E CULTURA - RAPOSINHA - CNPJ: 47.596.347/0001-02.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22773</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO ECONOMICO, para a recepção do valor de R$ 20.000,00 (vinte mil reais), que será destinado ao custeio de construção e aquisição de materiais de informática, para 1(laboratório de informática) da ASSOCIAÇÃO DE PAIS E MESTRES DO COLÉGIO DA POLÍCIA MILITAR DE GOIÁS - UNIDADE NESTÓRIO RIBEIRO - CNPJ: 20.161.236/0001-17.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22772</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE SERVIÇOS URBANOS, para a recepção do valor de R$ 18.000,00 (dezoito mil reais), que será destinado a aquisição de roçadeiras costais e/ou cortadores de grama tipo carrinho, motorizados, e seus respectivos acessórios/suplementos, para atender às necessidades de manutenção e limpeza de áreas verdes municipais.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22771</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO ECONOMICO, para a recepção do valor de R$ 30.000,00 (trinta mil reais), que será destinado a custear a semana de enfermagem da UFJ, por meio da FAU FUNDACAO DE APOIO UNIVERSITARIO - CNPJ: 21.238.738/0001-61.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22770</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO ECONOMICO, para a recepção do valor de R$ 15.000,00 (quinze mil reais), que será destinado a custear a realização da feira - Semana de Inovação das Ciências Agrárias (SEMICA/UFJ) executada pela Universidade Federal de Jataí por meio da FAU FUNDACAO DE APOIO UNIVERSITARIO - CNPJ: 21.238.738/0001-61.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22765</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 30.000,00 (trinta mil reais), que será destinado a realização de TORNEIO DE FUTVOLEI.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22764</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO ECONOMICO, para a recepção do valor de R$ 15.000,00 (quinze mil reais), que será destinado a reforma de salas de aulas, na UFJ.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22763</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO ECONOMICO, para a recepção do valor de R$ 15.000,00 (quinze mil reais), que será destinado a AQUISIÇÃO DE COMPUTADORES DE ALTO DESEMPENHO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22762</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, para a recepção do valor de R$ 1.000.000,00 (um milhão de reais), que será destinado a reforma do prédio da superintendência de higiene e alimentação/merenda escolar.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22761</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, para a recepção do valor de R$ 2.000.000,00 (dois milhões de reais), que será destinado a reforma de todas as cozinhas das escolas municipais, adequando climatização, conforto térmico e qualidade do ar.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22760</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, para a recepção do valor de R$ 3.000.000,00 (três milhões de reais), que será destinado a realização de asfaltamento em todo Bairro, Sítio de Recreio Alvorada.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22759</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE EDUCACAO, para a recepção do valor de R$ 600.000,00 (seiscentos mil reais), que será destinado a construção de espaço adequado para realização de atividades físicas e eventos, na Escola Municipal Boa Vista.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22758</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 1.500.000,00 (um milhão e quinhentos mil reais), que será destinado ao Conselho Municipal dos Direitos das pessoas com deficiência, para custeio do Programa Municipal de Inclusão e acessibilidade.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22757</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE EDUCACAO, para a recepção do valor de R$ 300.000,00 (trezentos mil reais), que será destinado a ESCOLA MUNICIPAL ISAIAS SOARES - CNPJ: 01.829.367/0001-85, para custear reformas/melhorias no prédio da escola.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22756</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DO DESENVOLVIMENTO RURAL, para a recepção do valor de R$ 30.000,00 (trinta mil reais), que será destinado ao custeio do CIRCUITO NACIONAL DE LAÇO, da Cabanha Alma Farrapa.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22755</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA CULTURA, para a recepção do valor de R$ 300.000,00 (trezentos mil reais), que será destinado a realização da MARCHA PARA JESUS.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22754</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE TURISMO, para a recepção do valor de R$ 100.000,00 (cem mil reais), que será destinado a realização do Festival de Carros Antigos de Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22753</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE TURISMO, para a recepção do valor de R$ 70.000,00 (setenta mil reais), que será destinado a realização do 12º Encontro Nacional de Motociclistas de Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22752</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 700.000,00 (setecentos mil reais), que será destinado a Custeio no apoio destinado ao Sindicato Rural de Jataí – Centro de Equoterapia Primeiro Passo, visando fortalecer as atividades terapêuticas e contribuir para a melhoria da saúde e reabilitação dos usuários atendidos.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22751</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 400.000,00 (quatrocentos mil reais), que será destinado para custear eventos esportivos, inscrições, medalhas, troféus, viagens, despesas de transporte e hospedagem dos atletas jataienses em competições nacionais.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22750</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando o(a) SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, para a recepção do valor de R$ 2.000.000,00 (dois milhões de reais), que será destinado a Universidade Federal de Jataí para a construção de uma ponte que ligue o bairro Estrela D’alva a Universidade.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22749</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 40.000,00 (quarenta mil reais), que será destinado a CASA EVANGÉLICA MONTE DAS OLIVEIRAS – CEMOL, para custear: programação, eventos, ações e/ou projetos.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22748</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 100.000,00 (cem mil reais), que será destinado a Associação de Desporto, Educação e Cultura Raposinha, para o custeio dos atletas e da associação.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22747</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE EDUCACAO, para a recepção do valor de R$ 300.000,00 (trezentos mil reais), que será destinado ao CENTRO MUNICIPAL DE EDUCACAO INFANTIL UBALDINA RIBEIRO, para reforma e manutenção.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22746</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 25.000,00 (vinte e cinco mil reais), que será destinado ao custeio do Torneio estadual de jiu-jitsu (MAX- MANADA).</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22745</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA FAZENDA, para a recepção do valor de R$ 700.000,00 (setecentos mil reais), que será destinado ao Sindicato Rural de Jataí, para realização da EXPAJA.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22744</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 200.000,00 (duzentos mil reais), que será destinado a Diocese de Jataí, auxiliar no subsidio das obras sociais da Diocese no município de Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22743</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 20.000,00 (vinte mil reais), que será destinado a execução de melhorias estruturais, incluindo construção de galpão com estrutura metálica para abrigo de veículos, bem como ao custeio das atividades e despesas correntes da ASSOCIAÇÃO FAVOS - FAMÍLIA, AMOR, VOLUNTARIADO, OPORTUNIDADE SAÚDE - CONTRA O CÂNCER A FAVOR DA VIDA - CNPJ: 15.433.658/0001-64.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22742</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 20.000,00 (vinte mil reais), que será destinado ao custeio da manutenção e reforma predial, aquisição de materiais pedagógicos e financiamento de ações, eventos e/ou projetos do CENTRO DE ENSINO ESPECIAL ERICA DE MELO BARBOSA - CNPJ: 01.466.440/0001-00.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22741</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE EDUCACAO, para a recepção do valor de R$ 20.000,00 (vinte mil reais), que será destinado a aquisição de playground, itens assessórios e a instalação/ construção na área designada do CMEI ARISTAL HONORIO DE LIMA.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22740</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 25.000,00 (vinte e cinco mil reais), que será destinado a aquisição de veículo automotor tipo caminhonete (pick-up) e custeios diversos, visando fortalecer e ampliar as atividades institucionais da ASSOCIAÇÃO DE BENEFICÊNCIA ALBERGUE SÃO VICENTE DE PAULO DE JATAI - CNPJ: 02.251.270/0001-09.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22738</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE TURISMO, para a recepção do valor de R$ 20.000,00 (vinte mil reais), que será destinado ao custeio das despesas operacionais, logísticas e de materiais essenciais para a execução do Festival de Carros Antigos, iniciativa da JACA - JATAI ASSOCIAÇÃO DE CARROS ANTIGOS - CNPJ: 41.813.465/0001-49.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22737</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 20.000,00 (vinte mil reais), que será destinado ao custeio de inscrições em competições nacionais e internacionais, hospedagem, transporte, aquisição de materiais esportivos e demais ações voltadas ao desenvolvimento técnico dos atletas do Centro Olímpico Jataiense de Taekwondo - COJAT.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22736</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE TURISMO, para a recepção do valor de R$ 10.000,00 (dez mil reais), que será destinado a realização do 12º Encontro Nacional de Motociclistas de Jataí, promovido pelo MOTO GRUPO ROTA 060 - CNPJ: 14.158.544/0001-90 incluindo a aquisição de materiais, serviços e itens necessários à execução do evento.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22735</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 20.000,00 (vinte mil reais), que será destinado a custear ações, eventos e/ou projetos ASSOCIAÇÃO ATLÉTICA WIDER SANTOS - CNPJ: 17.077.705/0001-00.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22734</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando ao FUNDO MUNICIPAL DE SAUDE DE JATAI, para a recepção do valor de R$ 50.000,00 (cinquenta mil reais), que será destinado a aquisição de materiais diversos (artesanato, pedagógicos e esportivos) destinados à otimização e realização das oficinas terapêuticas na Rede de Atenção Psicossocial (RAPS).</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22733</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 30.000,00 (trinta mil reais), que será destinado ao Lar da Criança Marcondes Dias, para custear: programação, eventos, ações e/ou projetos.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22732</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 436.428,00 (quatrocentos e trinta e seis mil, quatrocentos e vinte e oito reais), que será destinado a Associação Jesus Salvador para custeio das ações filantrópicas.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22731</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE MEIO AMBIENTE, para a recepção do valor de R$ 200.000,00 (duzentos mil reais), que será destinado a aquisição de ração para cães e gatos errantes, abandonados ou pertencentes a tutores financeiramente vulneráveis.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22730</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA CULTURA, para a recepção do valor de R$ 80.000,00 (oitenta mil reais), que será destinado a a fim de custear: ações e eventos do Conselho de Pastores e Ministros de Jataí (COPEJA).</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22729</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE MEIO AMBIENTE, para a recepção do valor de R$ 345.000,00 (trezentos e quarenta e cinco mil reais), que será dos quais R$ 50.000,00 (cinquenta mil reais) serão destinados ao Projeto Grão de Mostarda para aquisição de ração animal e os restantes R$ 295.000,00 para a SECRETARIA MUNICIPAL DO MEIO AMBIENTE para castração animal.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22728</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 1.350.000,00 (um milhão, trezentos e cinquenta mil reais), que será destinado a Associação de Beneficiência Albergue São Vicente de Paulo, para custear ações filantrópicas.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22727</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 330.000,00 (trezentos e trinta mil reais), que será destinado ao Centro de Ensino Especial Érica de Melo Barbosa, para custear a substituição do telhado para telhas termoacústicas.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22726</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE TURISMO, para a recepção do valor de R$ 350.000,00 (trezentos e cinquenta mil reais), que será destinado a Jataí Associação de Carros Antigos (JACA), para subsidiar a realização do 9º Encontro Nacional de Carros Antigos de Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22725</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando A SECRETARIA DA CULTURA, para a recepção do valor de R$ 324.000,00 (trezentos e vinte e quatro mil reais), que será A Associação dos Amigos da Orquestra dos Violeiros de Jataí, para custeio das despesas com pessoal.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22724</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA FAZENDA, para a recepção do valor de R$ 250.000,00 (duzentos e cinquenta mil reais), que será destinado a Centro de Tradições Gaúchas - Querência Goiana, para subsidir eventos culturais, para custear projetos do CTG e da Campeira.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22723</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, para a recepção do valor de R$ 300.000,00 (trezentos mil reais), que será destinado ao Sindicato dos Trabalhadores em Educação de Goiás, Unidade Jataí, para conclusão das obras do Salão de Eventos da sede social em Jataí/GO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22722</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, para a recepção do valor de R$ 200.000,00 (duzentos mil reais), que será destinado ao Sindicato dos Servidores Públicos Municial de Jataí, para construção e aquisição de equipamentos de campo de futebol society na sede social do clube.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22721</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO ECONOMICO, para a recepção do valor de R$ 100.000,00 (cem mil reais), que será destinado a Associação Jataí para a Inovação Tecnológica e o Empreendedorismo – AJINTECH, para custear a realização da feira “Semana de Inovação das Ciências Agrárias – SEMICA”, a ser organizada pela AJINTECH, em parceria com o Parque Tecnológico de Jataí e o Centro Acadêmico do Curso de Agronomia Prof. Jerônimo Araújo Gomes,.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22720</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO ECONOMICO, para a recepção do valor de R$ 300.000,00 (trezentos mil reais), que será destinado a Universidade Federal de Jataí, para reforma das três Centrais de Aulas.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22719</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO ECONOMICO, para a recepção do valor de R$ 35.000,00 (trinta e cinco mil reais), que será destinado a Fundação de Apoio Universitário/ FAU, da UFJ, para compra e aquisição de Lupa.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22718</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA CULTURA, para a recepção do valor de R$ 150.000,00 (cento e cinquenta mil reais), que será destinado para custear programações e festivais musicais.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22717</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 35.000,00 (trinta e cinco mil reais), que será destinado para custear casamento comunitário.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22716</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 4.000.000,00 (quatro milhões de reais), que será destinado a APAE - ASSOCIACAO DOS PAIS E AMIGOS DOS EXCEPCIONAIS DE JATAI, para custeio e manuntenção dos trabalhos da associação.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22715</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE EDUCACAO, para a recepção do valor de R$ 300.000,00 (trezentos mil reais), que será destinado ao Centro Municipal de Educação Bezerra de Menezes, para reforma e manutenção.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22714</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO ECONOMICO, para a recepção do valor de R$ 15.000.000,00 (quinze milhões de reais), que será destinado a aquisição de área, para o DIMPE (Distrito Municipal de Micro e Pequenas Empresas).</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22713</t>
+  </si>
+  <si>
+    <t>Altera destinação de recursos orçamentários, indicando ao FUNDO MUNICIPAL DE SAUDE DE JATAI, para a recepção do valor de R$ 577.869,25 (quinhentos e setenta e sete mil, oitocentos e sessenta e nove reais e vinte e cinco centavos), que será destinado a aquisição de materiais de consumo hospitalar destinados ao atendimento e suporte às pessoas no Ambulatório de Urgência em Pediatria.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22612</t>
+  </si>
+  <si>
+    <t>Requer à Prefeitura de Jataí, por meio da Secretaria de Obras e Planejamento Urbano, o recapeamento da Viela dos Pecuaristas, no Setor Granjeiro.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22609</t>
+  </si>
+  <si>
+    <t>Dispõe sobre concessão de Título de Cidadão Jataiense ao Padre Valdinei Nascimento de Sousa e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22601</t>
+  </si>
+  <si>
+    <t>Solicita Moção de Aplauso ao Colégio Dinâmico de Jataí pelos seus 35 anos de história, pela contribuição ao desenvolvimento educacional do município e pela dedicação contínua à formação humana de crianças e jovens.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22600</t>
+  </si>
+  <si>
+    <t>Solicita Moção de Aplauso à psicopedagoga Daniela Resende, pela excelência de sua atuação na Coordenação de Inclusão do Colégio Dinâmico.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22599</t>
+  </si>
+  <si>
+    <t>Solicita Moção de Aplauso à Dra. Anny Carolina Assis pelos relevantes serviços prestados à sociedade, à advocacia e à defesa das famílias brasileiras.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22591</t>
+  </si>
+  <si>
+    <t>Manifestam profundo pesar pelo falecimento do senhor Donaldo Alves de Almeida, ocorrido recentemente, e solidarizam-se com seus familiares e amigos.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22584</t>
+  </si>
+  <si>
+    <t>Manifesta profundo pesar pelo falecimento de Suzy Mary Oliveira Montalvão, ocorrido em 24 de novembro de 2025, e solidariza-se com seus familiares e amigos</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22580</t>
+  </si>
+  <si>
+    <t>Manifesta profundo pesar pelo falecimento do Ex-Vereador e Advogado Nivaldo Souza Moraes, ocorrido em 23 de novembro de 2025, e solidariza-se com seus familiares e amigos.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22571</t>
   </si>
   <si>
     <t>Solicita Moção de Pesar pelo falecimento do senhor Donaldo Alves de Almeida.</t>
   </si>
   <si>
-    <t>REQ</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22552</t>
   </si>
   <si>
     <t>Solicita a realização de estudo técnico para revitalização/melhorias na Unidade Básica de Saúde Dr. Otto Carneiro Maciel (UBS Estrela Dalva).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22540</t>
   </si>
   <si>
     <t>Requer à Prefeitura de Jataí, por meio da Secretaria de Obras e Planejamento Urbano, a revitalização do Playground da Praça Jardim Paraíso.</t>
   </si>
   <si>
-    <t>Luciano Lima_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22535</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora que encaminhe à Escola do Legislativo– EGEL a criação do programa “Vereador da Melhor Idade por Um Dia”, destinado à valorização e participação cidadã da pessoa idosa no âmbito da Câmara Municipal de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22534</t>
   </si>
   <si>
     <t>Solicita a realização de estudos técnicos e a execuçãodasobras de Alargamento na Alameda Agro industrial eImplantação de Binário Viário na Viela do Pecuarista, Setor Granjeiro.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22524</t>
   </si>
   <si>
     <t>Requer medidas e providências para a Construção/Implementação de Casa Abrigo para Mulheres Vítimas de Violência Doméstica e Familiar.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22522</t>
   </si>
   <si>
     <t>Solicita Moção de Aplausos aos “pioneiros” do 41º BIMec (Batalhão General Xavier Curado).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22521</t>
   </si>
   <si>
     <t>Requer a construção de galeria pluvial na Rua Leopoldo de Bulhões, no cruzamento com a Rua Léo Lince, Centro.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22520</t>
   </si>
   <si>
-    <t>Solicita medidas de drenagem, devido ao acúmulo de águas pluviais na Rua José Pereira Rezende, no trecho entre as ruas Carangolas e Bosque, Jardim da Liberdade.</t>
-[...11 lines deleted...]
-Luciano Lima</t>
+    <t>“Solicita medidas de drenagem, devido ao acúmulo de águas pluviais na Rua José Pereira Rezende, no trecho entre as ruas Carangolas e Bosque, Campo Neutro.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22519</t>
   </si>
   <si>
     <t>Solicita ao Excelentíssimo Senhor Prefeito Municipal, Geneilton Filho de Assis, e à Secretária de Desenvolvimento Social e Cidadania, Alessandra Borges Ribeiro Assis, a implementação do serviço de Proteção Social Especial de Média Complexidade “Centro Multifuncional de Referência para Pessoas com Deficiência e suas Famílias”, no município de Jataí, conforme demanda apresentada no Programa Jovem Vereador pela representante da Escola Érica De Melo, Isabely Novato Diogo de Souza.</t>
   </si>
   <si>
-    <t>Luciano Lima_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22518</t>
   </si>
   <si>
     <t>Solicita ao Excelentíssimo Senhor Prefeito Municipal, Geneilton Filho de Assis, e à Secretária da Educação, Sra. Jeane Idalina Bonifácio, a criação de salas multissensoriais nas escolas da Rede Municipal de Ensino de Jataí, conforme demanda apresentada no Programa Jovem Vereador pelo representante da APAE, Fernando Garcia Santos.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22517</t>
   </si>
   <si>
     <t>Requer a realização de sessão solene em homenagem ao dia do medico, comemorado em 18 de outubro.</t>
   </si>
   <si>
-    <t>PDL</t>
-[...14 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22512</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de título de Cidadão Jataiense ao Pastor Josué Rodrigues de Gouveia, e dá outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22503</t>
   </si>
   <si>
     <t>Requer à Prefeitura de Jataí, por meio da Secretaria de Obras e Planejamento Urbano, o recapeamento da Avenida Araguaia, na Vila Palmeiras.</t>
   </si>
   <si>
-    <t>Luciano Lima_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22502</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadão Jataiense ao Delegado Marlon Souza Luz e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22497</t>
   </si>
   <si>
     <t>Solicita à Prefeitura Municipal de Jataí e ao Hospital Estadual de Jataí a disponibilização urgente de testes para H1N1 (Influenza A) na rede pública de saúde.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22495</t>
   </si>
   <si>
     <t>Solicita ao Hospital Estadual de Jataí a criação de um atendimento pediátrico separado do público adulto, bem como a ampliação do quadro de profissionais médicos pediatras, a fim de garantir mais agilidade e segurança no atendimento às crianças.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22494</t>
   </si>
   <si>
     <t>Requer à Prefeitura de Jataí, por meio da Secretaria de Obras e Planejamento Urbano, a revitalização, paisagismo, bem como a instalação de bancos na Praça da Igreja Santana, Vila São Pedro.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22493</t>
@@ -295,103 +1453,68 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/22429</t>
   </si>
   <si>
     <t>Requer à Prefeitura de Jataí, por meio da Secretaria de Obras e Planejamento Urbano, a revitalização, bem como a construção de playground infantil na Praça Adalto Assis Silva, Vila Sofia.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22426</t>
   </si>
   <si>
     <t>Requer à Prefeitura de Jataí, por meio da Secretaria de Obras e Planejamento Urbano, a reforma e construção de calçada ao longo da Rua Epaminondas Campos, Setor Alto das Rosas.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22425</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a realização de estudo de viabilidade técnica para a implantação de semáforo na Rua Tiradentes, cruzamento com a Rua JK, Setor Aeroporto.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22424</t>
   </si>
   <si>
     <t>Solicito Moção de Aplausos à Rede Estrela, pelo aniversário de 47 (quarenta e sete) anos de sua fundação, celebrado em 10 de outubro, e pelos relevantes serviços prestados ao desenvolvimento econômico e social do município de Jataí e de todo o Estado de Goiás.</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22413</t>
   </si>
   <si>
     <t>Solicita Moção de Pesar pelo falecimento do estimado Professor e Servidor Público Municipal, Damásio Ferreira.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Luciano Lima_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22412</t>
   </si>
   <si>
     <t>Autoriza a realização de sessão especial com a delegação de investidores chineses interessados em conhecer as potencialidades do Município Jataí e aqui fazer parcerias e negócios, no dia 08 de outubro de 2025.</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22403</t>
   </si>
   <si>
     <t>Requerimento em anexo, que trata da solicitação de envio de Projeto de Lei para criação de premiação às escolas municipais com destaque em desempenho educacional.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22397</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a realização de estudo de viabilidade técnica para a construção, por meio de convénio ou parceria, de cobertura na quadra poliesportiva “Escola Municipal Infantil Pedacinho do Céu I”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22392</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a realização de estudo de viabilidade técnica para a ampliação do Centro Municipal de Educação Infantil “Árvore da Vida".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22390</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a realização de estudo de viabilidade técnica para a implantação de semáforo na Rua Benjamin Constant, cruzamento com a Rua Coronel Zéca Lopes, Setor Central.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22389</t>
@@ -432,200 +1555,112 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/22328</t>
   </si>
   <si>
     <t>Requer à Prefeitura de Jataí, por meio da Secretaria de Obras e Planejamento Urbano, a revitalização, bem como a construção de playground infantil e quadra poliesportiva na Praça Gilvacy Alves (Praça do Fusca).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22320</t>
   </si>
   <si>
     <t>Requer a realização de sessão solene em homenagem aos Guardas Civis Municipais de Jataí, em reconhecimento à dedicação, coragem e valoroso trabalho desenvolvido, em referência ao Dia do Guarda Civil Municipal, comemorado em 03 de setembro.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22319</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal a edição de Decreto que regulamente o tratamento favorecido, diferenciado e simplificado às microempresas, empresas de pequeno porte, microempreendedores individuais, agricultores familiares, produtores rurais pessoa física e cooperativas de consumo, nas contratações públicas de bens, serviços e obras</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22308</t>
   </si>
   <si>
     <t>Solicita a realização de Sessão Solene em Homenagem ao Dia do Corretor de Imóveis.</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22306</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR MARCELO TOSTA</t>
-  </si>
-[...9 lines deleted...]
-Abimael Silva da TV</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22303</t>
   </si>
   <si>
     <t>Acrescenta parágrafo ao artigo 1º do Projeto de Lei nº 064/2025, que altera a Lei nº 4753/2024, para garantir prioridade à agricultura familiar_x000D_
 na ocupação dos boxes e espaços públicos do Mercado Municipal.</t>
   </si>
   <si>
-    <t>Luciano Lima_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22296</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadão Jataiense ao Dr. Paulo de Tharso Brondi de Paula Rodrigues e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22292</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a realização de estudo de viabilidade técnica para a implantação de redutores de velocidade na Avenida Jerônimo Vilela, no Setor Vila_x000D_
 Sofia, nas proximidades da Rodoviária e do Supermercado Cristo Rei.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22291</t>
   </si>
   <si>
     <t>“Solicito Moção de Aplausos ao enxadrista jataiense Aquiles Machado, Campeão Brasileiro de Xadrez nas modalidades Blitz e Rápido.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22286</t>
   </si>
   <si>
     <t>Solicita que sejam realizados os estudos técnicos e administrativos necessários para a efetiva construção de um estacionamento na praça do bairro Colméia Parque, do lado esquerdo da Avenida Ribas Marque, no trecho entre as ruas 25 e 26.</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22282</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Deputado Federal e Médico Dr. Zacarias Calil, em reconhecimento aos relevantes serviços prestados ao Estado de Goiás, ao Brasil e, de forma especial, ao município de Jataí.</t>
   </si>
   <si>
-    <t>EMMOD</t>
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22266</t>
   </si>
   <si>
     <t>“Altera o Art. 1º do Projeto de Lei Ordinária nº 064/2025 e dá outras providências.”</t>
   </si>
   <si>
-    <t>PLOL</t>
-[...16 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22244</t>
   </si>
   <si>
     <t>Altera a Lei 4.445, de 25/08/2022, e dá outras providências</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22235</t>
   </si>
   <si>
     <t>“Solicita Moção de pesar aos familiares do Sr. NÉLIO DE MORAES VILELA.”</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22231</t>
   </si>
   <si>
     <t>“Dispõe sobre concessão de Título de Cidadão Jataiense ao Coronel da Policia Militar de Goiás, Alexandre dos Santos Silva e dá outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22226</t>
   </si>
   <si>
     <t>“Solicita Moção de pesar aos familiares da Profª.  Márcia Regina Cardoso.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22225</t>
   </si>
   <si>
     <t>“Solicita à Prefeitura de Jataí, por meio da Secretaria de Obras e Planejamento Urbano, a realização de estudos técnicos para a implantação de iluminação pública na via que liga a cidade ao complexo turístico do Lago Bonsucesso, bem como aos ranchos e chácaras daquela região, iniciando no Parques de Exposições até a entrada do Polo Turístico.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22220</t>
   </si>
   <si>
     <t>“Solicita Moção de pesar aos familiares da Sra.  Kalline Nogueira Cardoso.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22208</t>
@@ -636,60 +1671,50 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/22201</t>
   </si>
   <si>
     <t>“Solicita Moção de Aplausos ao senhor Cleide Enaldo da Silva, carreiro, e a toda sua comitiva, pela destacada e honrosa representação do município de Jataí na Romaria de Carros de Bois em Trindade, durante a Festa do Divino Pai Eterno 2025.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22195</t>
   </si>
   <si>
     <t>“Solicita à Prefeitura de Jataí, por meio da Superintendência Municipal de Trânsito, a realização de estudos técnicos para implantação de mão única e redutor de velocidade na Rua do Bosque, no Setor Campo Neutro.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22190</t>
   </si>
   <si>
     <t>“Dispõe sobre concessão de Título de Cidadã Jataiense à Madre Eleusa Maria do Sagrado Coração de Jesus, OIC, e dá outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22189</t>
   </si>
   <si>
     <t>“Solicita à Prefeitura de Jataí, por meio da Secretaria Municipal da Segurança Pública e da Superintendência de Habitação, a realização de estudos técnicos para à criação de um programa habitacional voltado exclusivamente aos membros das forças de segurança que atuam em nosso município.”</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22188</t>
   </si>
   <si>
     <t>"Solicitam ao Chefe do Poder Executivo a aquisição de uma caminhonete para o Albergue São Vicente de Paula."</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22182</t>
   </si>
   <si>
     <t>“Solicita à Prefeitura de Jataí, por meio da Secretaria Municipal da Saúde, a realização de estudos técnicos para a implantação de um Ambulatório Médico Municipal em nossa cidade.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22181</t>
   </si>
   <si>
     <t>“Solicita à Prefeitura de Jataí, por meio da Secretaria Municipal da Saúde, a realização de estudos técnicos para a realização de um mutirão de exames especializados para redução da fila de espera no município de Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22176</t>
   </si>
   <si>
     <t>“Solicita Moção de Aplausos à entidade “As Voluntárias de Cristo”, pelo relevante trabalho social realizado em Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22175</t>
@@ -736,54 +1761,50 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/22097</t>
   </si>
   <si>
     <t>Solicita à Prefeitura Municipal de Jataí, por meio da Secretaria Municipal de Obras e Planejamento a realização de estudos técnicos, visando o recapeamento asfáltico, em CBUQ, das ruas do Setor Bandeirantes.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22095</t>
   </si>
   <si>
     <t>“Solicita à Prefeitura de Jataí, por meio da Superintendência Municipal de Trânsito a realização de estudos técnicos e de viabilidade para a retirada das rotatórias localizadas nas Ruas Minas Gerais e Marechal Rondon e a adoção de nova solução para o trânsito na região”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22078</t>
   </si>
   <si>
     <t>“Requer à Prefeitura Municipal de Jataí, por meio da Secretaria de Obras e Planejamento Urbano, a realização de obras de restauração no prédio do Museu Histórico Francisco Honório de Campos.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22075</t>
   </si>
   <si>
     <t>Solicita à Prefeitura de Jataí, por meio da Secretaria Municipal de Meio Ambiente, a realização de estudos técnicos visando à criação da Trilha Ecológica do Brisas, com acesso à cachoeirinha do Córrego do Tatu.</t>
   </si>
   <si>
-    <t>Lazinho do Asfalto_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22068</t>
   </si>
   <si>
     <t>“Solicita Moção de pesar aos familiares do Sr. Mateus Barros Castro.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22065</t>
   </si>
   <si>
     <t>“Solicita à Prefeitura de Jataí, por meio da Secretaria de Segurança Pública e Defesa Social, a realização de estudos técnicos e financeiros visando a criação de um Auxílio Fardamento, anual, no valor de R$ 3.000,00 (três mil reais), destinado aos Guardas Civis Municipais (GCM) e aos Agentes Municipais de Trânsito.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22054</t>
   </si>
   <si>
     <t>“Solicita à Prefeitura de Jataí, por meio da Secretaria Municipal de Obras e Planejamento Urbano,  a construção de calçadas no início do canteiro central da Avenida Ribas Marques, no Setor Colmeia Park.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22053</t>
   </si>
   <si>
     <t>“Solicita à Prefeitura de Jataí, por meio da Superintendência Municipal de Trânsito, a realização de estudos de viabilidade técnica para a instalação de semáforo na rotatória da Rua Miranda de Carvalho com a Avenida Perimetral.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22031</t>
@@ -791,77 +1812,56 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/22030</t>
   </si>
   <si>
     <t>“Solicita à Prefeitura de Jataí, por meio da Secretaria Municipal de Meio Ambiente, a criação de uma equipe técnica especializada para o acompanhamento e monitoramento da qualidade da água dos córregos localizados no perímetro urbano do município de Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22026</t>
   </si>
   <si>
     <t>“Solicita à Prefeitura de Jataí, por meio da Superintendência Municipal de Trânsito e da Secretaria de Obras e Planejamento, a elaboração urgente do Plano de Mobilidade Urbana (PMU), integrado ao Plano Diretor Municipal, conforme determina a Lei Federal nº 12.587/2012.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22024</t>
   </si>
   <si>
     <t>“Requer à Prefeitura Municipal de Jataí, por meio da Secretaria de Desenvolvimento Social, a realização de estudos técnicos visando à criação de um Depósito de materiais de construção Solidário.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22023</t>
   </si>
   <si>
     <t>“Solicita Moção de pesar aos familiares da Srª. Veni Farias Martins.”</t>
   </si>
   <si>
-    <t>Guilherme Alves_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22015</t>
   </si>
   <si>
     <t>“Requer à Presidência da Câmara Municipal de Jataí, a realização de Sessão Solene em homenagem aos Conselheiros Tutelares e aos membros do Juizado da Infância e Juventude.”</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21999</t>
   </si>
   <si>
     <t>“Requer à Prefeitura de Jataí, por meio da Secretaria de Saúde, estudos técnicos visando a realização de concurso público para os cargos de Agente Comunitário de Saúde e Agente de Combate a Endemias no município de Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21996</t>
   </si>
   <si>
     <t>“Solicita Moção de pesar aos familiares da Sra. Nailda Cesária da Silva, conhecida carinhosamente como Nidinha. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21980</t>
   </si>
   <si>
     <t>“Solicita à Prefeitura de Jataí, a construção de sanitários públicos na Praça Universitária.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21976</t>
   </si>
   <si>
     <t>“Solicita a Prefeitura de Jataí, estudos técnicos e financeiros para atualização dos valores previstos na Lei Municipal nº 3.875/2017, que concede apoio financeiro aos atletas e artistas de Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21975</t>
@@ -902,156 +1902,119 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/21917</t>
   </si>
   <si>
     <t>“Solicita à Superintendência Municipal de Trânsito a realização de estudos técnicos quanto à viabilidade de transformar em via de sentido único a Rua Miranda de Carvalho, no trecho entre a Rua Tiradentes e a rotatória da Av. Perimetral.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21913</t>
   </si>
   <si>
     <t>“Solicita à Prefeitura de Jataí, por meio da Superintendência Municipal de Habitação, a realização de estudos técnicos para a criação de um programa de doação de lotes para famílias com renda de até três salários mínimos, visando garantir dignidade e moradia às famílias mais vulneráveis.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21912</t>
   </si>
   <si>
     <t>“Solicita à Prefeitura Municipal de Jataí, por meio da Secretaria Municipal de Serviços Urbanos, a realização de estudos técnicos para a construção de um ecoponto no Setor Mauro Bento.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21910</t>
   </si>
   <si>
     <t>“Solicita à Prefeitura de Jataí, por meio da Superintendência Municipal de Trânsito, a realização de estudos técnicos para a implantação de um semáforo no cruzamento da Rua Deputado Manoel da Costa Lima com a Av. Dom Emanuel.</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21907</t>
   </si>
   <si>
     <t>“Solicita Moção de Pesar aos familiares do Sr. Rodrigo da Silva Chaves.”</t>
   </si>
   <si>
-    <t>Guilherme Alves_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21891</t>
   </si>
   <si>
     <t>“Institui a Política Municipal de Apoio às Mães Atípicas no Município de Jataí e dá outras providências.”</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21889</t>
   </si>
   <si>
     <t>Solicitação de Estudo de Viabilidade para Implantação do Programa Municipal de Atenção à Pessoa em Situação de Dependência Química e Alcoólica, nos moldes do Programa Mão Amiga: Resgate da Dignidade.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21885</t>
   </si>
   <si>
     <t>“Solicita à Prefeitura de Jataí, por meio da Secretaria de Obras e Planejamento Urbano e da SMT, a realização de estudos técnicos para o alargamento da Rua Francisco França, no trecho compreendido entre a Rua Salgado Filho até a rua Vital Garcia de Freitas, no setor Santo Antônio, bem como a construção de uma rotatória no cruzamento das ruas Francisco França e Salgado Filho.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21882</t>
   </si>
   <si>
     <t>“Solicita Moção de pesar pelo falecimento de Sua Santidade, o Papa Francisco.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21877</t>
   </si>
   <si>
     <t>“Solicita à Prefeitura de Jataí, por meio da Secretaria de Obras e Planejamento Urbano, a realização de estudos técnicos para o asfaltamento da via de acesso lateral à rotatória da BR-158 ligando a rodovia à Rua PS-18, no setor Portal do Sol.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21873</t>
   </si>
   <si>
     <t>“Solicita à Prefeitura Municipal de Jataí a recuperação total da iluminação pública no Parque Ecológico Brito, localizado na divisa dos setores Mauro Bento e Jardim Paraíso."</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21872</t>
   </si>
   <si>
     <t>“Solicita à Superintendência Municipal de Trânsito de Jataí, a realização de estudos técnicos visando à criação de vagas específicas de estacionamento rotativo para motoristas de aplicativo em pontos estratégicos da cidade.”</t>
-  </si>
-[...10 lines deleted...]
-Durval Júnior da Sucesso</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21871</t>
   </si>
   <si>
     <t>Solicita desta Casa de Leis a inclusão das instituições APAE e Érica de Melo ao concurso Jovem Vereador Jataiense, promovido pela Escola de Gestão e Eficiência Legislativa (EGEL).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21855</t>
   </si>
   <si>
     <t>“Requer a realização de Audiência Pública para discutir a situação _x000D_
 do transporte coletivo urbano no município de Jataí, bem como para _x000D_
 apresentação e debate da proposta de reestruturação do sistema _x000D_
 elaborada pela Universidade Federal de Jataí (UFJ).”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21854</t>
   </si>
   <si>
     <t>“Requer à Mesa Diretora da Câmara Municipal  realização de Sessão Solene em homenagem ao Dia do Padre, a ser realizada no dia 4 de agosto, em reconhecimento ao importante trabalho dos sacerdotes no município de Jataí.”</t>
   </si>
   <si>
-    <t>Lazinho do Asfalto_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21823</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública, em caráter de urgência, com finalidade de discutir sobre o retorno seguro da Univerdade Federal de Jataí UFJ – Via de saída pelo Bairro Estrela Dalva.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21822</t>
   </si>
   <si>
     <t>“Solicita Moção de pesar aos familiares da Sra. Maria Rosa Gonçalves.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21813</t>
   </si>
   <si>
     <t>“Requer à Prefeitura de Jataí por meio da Secretaria de Educação, a cobertura da quadra de esportes da Escola Municipal Dep. Manoel da Costa Lima.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21810</t>
   </si>
   <si>
     <t>“Requer à Prefeitura de Jataí, por meio da Secretaria de Obras e Planejamento Urbano, a construção de meio fio em área pública no cruzamento da Rua 14 com a Rua 03 no Setor Cidade Jardim 02.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21803</t>
@@ -1116,76 +2079,61 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/21770</t>
   </si>
   <si>
     <t>“Requer a Superintendência Municipal de Trânsito a realização de estudos técnicos para análise de viabilidade de transformar a Rua 22, no setor Colmeia Park, em frente à Escola Irmã Scheilla, em via de mão única.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21763</t>
   </si>
   <si>
     <t>“Solicita Moção de Aplausos ao Inspetor da Polícia Rodoviária Federal, Newton Morais, em razão de sua aposentadoria, após mais de 31 anos de dedicação ao serviço público.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21760</t>
   </si>
   <si>
     <t>“Requer à Prefeitura de Jataí, por meio das Secretarias de Saúde e Educação, a realização de estudos técnicos visando à promoção de mutirões de atendimento com médicos neuropediatras nas escolas da rede pública municipal, bem como nas unidades de saúde do município.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21758</t>
   </si>
   <si>
     <t>“ALTERA DISPOSITIVOS DA LEI Nº 4285 DE 28 DE JUNHO DE 2021, QUE DISPÕE SOBRE A OBRIGATORIEDADE DA EMPRESA CONCESSIONÁRIA DE SERVIÇO PÚBLICO DE DISTRIBUIÇÃO DE ENERGIA ELÉTRICA E DEMAIS EMPRESAS OCUPANTES A SE LIMITAR À OCUPAÇÃO DO ESPAÇO PÚBLICO DENTRO DO QUE ESTABELECEM AS NORMAS TÉCNICAS APLICÁVEIS, REGULARIZAÇÃO E A RETIRADA DOS FIOS INUTILIZADOS EM VIAS PÚBLICAS DE JATAÍ – GOIÁS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
-    <t>Guilherme Alves_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21754</t>
   </si>
   <si>
     <t>“Requerem à Prefeitura de Jataí a realização de estudos técnicos, visando à reinclusão do Parágrafo Único do Artigo 213, da Lei Municipal Ordinária nº 2.822/2007, revogado pela Lei Ordinária nº 4.389/22.”</t>
-  </si>
-[...3 lines deleted...]
-Guilherme Alves</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21745</t>
   </si>
   <si>
     <t>Solicita à Prefeitura de Jataí que seja encaminhado a esta Casa, Projeto de Lei criando o Fundo Municipal de Turismo, que visa fortalecer as ações e _x000D_
 programas do Conselho Municipal de Turismo (COMTUR).</t>
-  </si>
-[...3 lines deleted...]
-Guilherme Alves</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21744</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da participação em licitações municipais de empresas notificadas por descumprimento de contratos administrativos_x000D_
  e dá outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21739</t>
   </si>
   <si>
     <t>“Requer à Prefeitura de Jataí, por meio da Secretaria de Meio Ambiente, a realização de estudos técnicos e financeiros com o objetivo de ampliar o programa de castração de cães e gatos e  implantar  um sistema de monitoramento desses animais por meio da instalação de microchips.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21722</t>
   </si>
   <si>
     <t>“Solicita a realização, urgente, de Audiência Pública para discutir os riscos causados por fios soltos em vias públicas de Jataí e cobrar providências das empresas responsáveis.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21714</t>
   </si>
   <si>
     <t>“Requer à Prefeitura de Jataí, por meio da Secretaria de Educação, a realização de estudos, visando a ampliação do número de escolas que ofertam ensino em tempo integral na rede municipal de ensino.”</t>
@@ -1261,149 +2209,102 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/21641</t>
   </si>
   <si>
     <t>“Dispõe sobre concessão de Título de Cidadão_x000D_
  Jataiense ao Promotor de Justiça, Dr. Lucas Otaviano da Silva, _x000D_
 e da outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21638</t>
   </si>
   <si>
     <t>“Solicita estudos técnicos, visando a elaboração de Projeto de Lei, que disponha sobre a reserva de 20% das vagas oferecidas em concursos públicos e processos seletivos no âmbito da Administração Pública, Direta e Indireta do município de Jataí para pessoas negras.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21613</t>
   </si>
   <si>
     <t>“Dispõe sobre concessão de Título de Cidadão  Jataiense, ao empresário Celso Alves de Assunção, e da outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21605</t>
   </si>
   <si>
     <t>“Requer a realização de estudos técnicos, para a criação de Programa Social municipal de auxílio em pequenas reformas e ampliação de residências de  famílias carentes,  nos moldes do Cheque Moradia do governo Estadual.”</t>
-  </si>
-[...3 lines deleted...]
-Guilherme Alves</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21586</t>
   </si>
   <si>
     <t>“Requerem que sejam realizados procedimentos_x000D_
  legais, visando a  doação de uniformes e agasalhos, para _x000D_
 todos os estudantes da rede municipal de Educação de Jataí._x000D_
 _x000D_
 Autores, Vereadores: GUILHERME ALVES, ABIMAEL SILVA, ADILSON CARVALHO E CARLONE ASSIS</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21571</t>
   </si>
   <si>
     <t>“Solicita  construção de Estacionamento Público, em frente ao CMEI Árvore da Vida.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21568</t>
   </si>
   <si>
     <t>“Requer a revitalização geral da Praça Olho D´água, na região central de Jataí”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21546</t>
   </si>
   <si>
     <t>“Institui no município de Jataí, a Semana da Consciência Negra e dá outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21545</t>
   </si>
   <si>
     <t>“Dispõe sobre a destinação de 20% das vagas oferecidas em concursos públicos e processos  seletivos no âmbito da Administração Pública, Direta e Indireta do Município de Jataí para  pessoas negras, e dá outras providências.”</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21544</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que faça um estudo de viabilidade técnica, para deflagrar Processo Seletivo Simplificado e Concurso visando à contratação temporária de profissionais para a prestação de serviços junto à Secretaria Municipal de Educação, em nosso Município.</t>
   </si>
   <si>
-    <t>Guilherme Alves_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21542</t>
   </si>
   <si>
     <t>“Requerem ao Executivo Municipal, reajuste salarial aos servidores que possuem como base salarial, o salário mínimo.”</t>
   </si>
   <si>
-    <t>Luciano Lima_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21533</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, que envie projeto de lei, criando Estatuto próprio, para a classe administrativa da Educação, de nosso Município.</t>
-  </si>
-[...10 lines deleted...]
-Marcos Patrick</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21529</t>
   </si>
   <si>
     <t>“Requer que seja realizado um estudo de viabilidade técnica para a construção de uma unidade adicional do Conselho Tutelar em nosso município.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21515</t>
   </si>
   <si>
     <t>“Solicita ao Governo de Goiás e a Secretaria _x000D_
   Estadual de Saúde, a implantação de UTI                                                                         _x000D_
   Neonatal no Hospital Estadual Dr. Serafim de Carvalho em Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21513</t>
   </si>
   <si>
     <t>“Requer a implantação de rede de Iluminação Pública no Estacionamento da Avenida Ribas Marques, _x000D_
  espaço onde também é realizada a Feira semanal.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21512</t>
   </si>
@@ -1788,4619 +2689,9663 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22571" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22552" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22540" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22535" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22534" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22524" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22522" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22520" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22519" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22518" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22517" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22512" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22503" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22502" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22497" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22495" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22494" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22493" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22490" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22475" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22465" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22452" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22451" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22450" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22441" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22429" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22426" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22425" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22424" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22413" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22412" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22403" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22397" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22392" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22390" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22389" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22384" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22380" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22379" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22354" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22341" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22328" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22320" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22319" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22308" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22306" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22303" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22296" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22292" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22291" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22286" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22282" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22266" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22244" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22235" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22231" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22226" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22225" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22220" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22208" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22201" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22195" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22190" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22189" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22188" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22182" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22181" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22176" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22175" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22168" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22140" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22115" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22110" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22099" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22098" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22097" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22095" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22078" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22075" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22068" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22065" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22054" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22053" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22031" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21999" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21996" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21980" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21976" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21975" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21974" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21966" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21965" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21959" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21958" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21917" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21913" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21912" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21910" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21907" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21891" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21889" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21885" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21882" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21877" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21873" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21872" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21871" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21855" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21854" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21823" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21822" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21813" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21810" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21803" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21799" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21796" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21794" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21793" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21791" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21785" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21781" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21773" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21772" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21770" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21763" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21760" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21758" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21754" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21745" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21744" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21739" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21722" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21714" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21709" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21705" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21697" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21687" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21679" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21675" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21672" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21661" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21656" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21651" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21650" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21641" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21638" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21613" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21605" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21586" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21571" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21568" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21546" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21545" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21544" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21542" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21533" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21529" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21515" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21513" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21512" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21510" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21508" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21506" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21504" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21503" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21496" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21494" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21492" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23529" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23519" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23516" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23507" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23506" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23499" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23498" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23497" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23485" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23484" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23481" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23480" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23475" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23467" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23466" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23456" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23451" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23448" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23444" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23436" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23426" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23425" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23419" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23415" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23411" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23410" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23409" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23390" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23389" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23388" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23387" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23386" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23385" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23371" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23368" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23367" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23358" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23357" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23350" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23347" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23346" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23344" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23343" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23342" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23341" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23328" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23327" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23326" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23316" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23305" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23304" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23303" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23302" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23299" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23297" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23296" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23295" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23292" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23291" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23285" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23282" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23281" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23275" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23272" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23271" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23266" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23264" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23263" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23262" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23261" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23255" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23239" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23235" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23228" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23227" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23226" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23218" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23212" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23201" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23198" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23195" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23193" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23192" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23185" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23184" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23183" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23182" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23173" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23172" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23171" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23170" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23169" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23164" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23163" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23137" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23136" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23134" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23130" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23116" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23115" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23107" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23097" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23045" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23042" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23041" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23040" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23037" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23030" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23028" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23027" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22973" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22948" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22881" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22801" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22800" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22790" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22783" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22782" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22781" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22780" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22779" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22778" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22776" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22775" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22774" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22773" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22772" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22771" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22770" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22765" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22764" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22763" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22762" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22761" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22760" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22759" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22758" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22757" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22756" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22755" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22754" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22753" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22752" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22751" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22750" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22749" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22748" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22747" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22746" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22745" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22744" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22743" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22742" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22741" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22740" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22738" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22737" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22736" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22735" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22734" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22733" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22732" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22731" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22730" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22729" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22728" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22727" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22726" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22725" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22724" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22723" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22722" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22721" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22720" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22719" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22718" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22717" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22716" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22715" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22714" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22713" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22612" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22609" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22601" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22600" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22599" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22591" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22584" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22580" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22571" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22552" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22540" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22535" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22534" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22524" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22522" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22521" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22520" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22519" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22518" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22517" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22512" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22503" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22502" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22497" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22495" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22494" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22493" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22490" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22475" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22465" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22452" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22451" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22450" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22441" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22429" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22426" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22425" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22424" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22413" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22412" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22403" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22397" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22392" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22390" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22389" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22384" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22380" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22379" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22354" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22341" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22328" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22320" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22319" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22308" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22306" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22303" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22296" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22292" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22291" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22286" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22282" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22266" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22244" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22235" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22231" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22226" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22225" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22220" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22208" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22201" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22195" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22190" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22189" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22188" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22182" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22181" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22176" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22175" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22168" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22140" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22115" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22110" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22099" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22098" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22097" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22095" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22078" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22075" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22068" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22065" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22054" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22053" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22031" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22030" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22026" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22024" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22023" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22015" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21999" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21996" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21980" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21976" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21975" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21974" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21966" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21965" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21959" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21958" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21917" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21913" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21912" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21910" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21907" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21891" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21889" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21885" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21882" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21877" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21873" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21872" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21871" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21855" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21854" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21823" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21822" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21813" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21810" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21803" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21799" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21796" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21794" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21793" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21791" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21785" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21781" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21773" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21772" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21770" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21763" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21760" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21758" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21754" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21745" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21744" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21739" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21722" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21714" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21709" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21705" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21697" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21687" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21679" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21675" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21672" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21661" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21656" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21651" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21650" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21641" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21638" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21613" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21605" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21586" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21571" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21568" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21546" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21545" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21544" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21542" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21533" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21529" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21515" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21513" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21512" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21510" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21508" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21506" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21504" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21503" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21496" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21494" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21492" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H175"/>
+  <dimension ref="A1:H369"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="39" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>22571</v>
+        <v>23529</v>
       </c>
       <c r="B2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C2">
-        <v>123</v>
+        <v>21</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3">
-[...6 lines deleted...]
-        <v>732</v>
+      <c r="A3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" t="s">
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F3" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>19</v>
+      </c>
+      <c r="E4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F5" t="s">
+        <v>26</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H5" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
         <v>16</v>
       </c>
-    </row>
-[...70 lines deleted...]
-      </c>
       <c r="G6" s="1" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H6" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>22524</v>
+        <v>23499</v>
       </c>
       <c r="B7">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C7">
-        <v>710</v>
+        <v>281</v>
       </c>
       <c r="D7" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="H7" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>22522</v>
+        <v>23498</v>
       </c>
       <c r="B8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C8">
-        <v>119</v>
+        <v>280</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="H8" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>22521</v>
+        <v>23497</v>
       </c>
       <c r="B9">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C9">
-        <v>709</v>
+        <v>279</v>
       </c>
       <c r="D9" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="H9" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>22520</v>
+        <v>23485</v>
       </c>
       <c r="B10">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C10">
-        <v>708</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="H10" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11">
-[...6 lines deleted...]
-        <v>707</v>
+      <c r="A11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" t="s">
+        <v>13</v>
       </c>
       <c r="D11" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F11" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="H11" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>22518</v>
+        <v>23481</v>
       </c>
       <c r="B12">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C12">
-        <v>706</v>
+        <v>273</v>
       </c>
       <c r="D12" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F12" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="H12" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13">
-[...6 lines deleted...]
-        <v>705</v>
+      <c r="A13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" t="s">
+        <v>13</v>
       </c>
       <c r="D13" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F13" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="H13" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14">
-[...6 lines deleted...]
-        <v>29</v>
+      <c r="A14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" t="s">
+        <v>13</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="F14" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="H14" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>22503</v>
+        <v>23467</v>
       </c>
       <c r="B15">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C15">
-        <v>696</v>
+        <v>265</v>
       </c>
       <c r="D15" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="H15" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>22502</v>
+        <v>23466</v>
       </c>
       <c r="B16">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C16">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H16" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:8">
-      <c r="A17">
-[...6 lines deleted...]
-        <v>693</v>
+      <c r="A17" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" t="s">
+        <v>13</v>
       </c>
       <c r="D17" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E17" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F17" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H17" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>22495</v>
+        <v>23451</v>
       </c>
       <c r="B18">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C18">
-        <v>692</v>
+        <v>251</v>
       </c>
       <c r="D18" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H18" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>22494</v>
+        <v>23448</v>
       </c>
       <c r="B19">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C19">
-        <v>691</v>
+        <v>250</v>
       </c>
       <c r="D19" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E19" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F19" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H19" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>22493</v>
+        <v>23444</v>
       </c>
       <c r="B20">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C20">
-        <v>690</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E20" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F20" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="H20" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>22490</v>
+        <v>23436</v>
       </c>
       <c r="B21">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C21">
-        <v>687</v>
+        <v>241</v>
       </c>
       <c r="D21" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E21" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F21" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="H21" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>22475</v>
+        <v>23426</v>
       </c>
       <c r="B22">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C22">
-        <v>684</v>
+        <v>45</v>
       </c>
       <c r="D22" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="H22" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>22465</v>
+        <v>23425</v>
       </c>
       <c r="B23">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C23">
-        <v>678</v>
+        <v>44</v>
       </c>
       <c r="D23" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="H23" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>22452</v>
+        <v>23419</v>
       </c>
       <c r="B24">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C24">
-        <v>672</v>
+        <v>43</v>
       </c>
       <c r="D24" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E24" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="H24" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="25" spans="1:8">
-      <c r="A25">
-[...6 lines deleted...]
-        <v>671</v>
+      <c r="A25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B25" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" t="s">
+        <v>13</v>
       </c>
       <c r="D25" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
       <c r="E25" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="F25" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="H25" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
     </row>
     <row r="26" spans="1:8">
-      <c r="A26">
-[...6 lines deleted...]
-        <v>670</v>
+      <c r="A26" t="s">
+        <v>13</v>
+      </c>
+      <c r="B26" t="s">
+        <v>13</v>
+      </c>
+      <c r="C26" t="s">
+        <v>13</v>
       </c>
       <c r="D26" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E26" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F26" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="H26" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>22441</v>
+        <v>23410</v>
       </c>
       <c r="B27">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C27">
-        <v>664</v>
+        <v>231</v>
       </c>
       <c r="D27" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E27" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F27" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="H27" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28">
-[...6 lines deleted...]
-        <v>655</v>
+      <c r="A28" t="s">
+        <v>13</v>
+      </c>
+      <c r="B28" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28" t="s">
+        <v>13</v>
       </c>
       <c r="D28" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E28" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="H28" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
     </row>
     <row r="29" spans="1:8">
-      <c r="A29">
-[...6 lines deleted...]
-        <v>653</v>
+      <c r="A29" t="s">
+        <v>13</v>
+      </c>
+      <c r="B29" t="s">
+        <v>13</v>
+      </c>
+      <c r="C29" t="s">
+        <v>13</v>
       </c>
       <c r="D29" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E29" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F29" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="H29" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>22425</v>
+        <v>23389</v>
       </c>
       <c r="B30">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C30">
-        <v>652</v>
+        <v>223</v>
       </c>
       <c r="D30" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E30" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F30" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="H30" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>22424</v>
+        <v>23388</v>
       </c>
       <c r="B31">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C31">
-        <v>107</v>
+        <v>222</v>
       </c>
       <c r="D31" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E31" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F31" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="H31" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>22413</v>
+        <v>23387</v>
       </c>
       <c r="B32">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C32">
-        <v>104</v>
+        <v>221</v>
       </c>
       <c r="D32" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E32" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F32" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="H32" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>22412</v>
+        <v>23386</v>
       </c>
       <c r="B33">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C33">
-        <v>7</v>
+        <v>220</v>
       </c>
       <c r="D33" t="s">
-        <v>84</v>
+        <v>24</v>
       </c>
       <c r="E33" t="s">
-        <v>85</v>
+        <v>25</v>
       </c>
       <c r="F33" t="s">
-        <v>86</v>
+        <v>10</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H33" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>22403</v>
+        <v>23385</v>
       </c>
       <c r="B34">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C34">
-        <v>639</v>
+        <v>219</v>
       </c>
       <c r="D34" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E34" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F34" t="s">
-        <v>89</v>
+        <v>10</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H34" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="35" spans="1:8">
-      <c r="A35">
-[...6 lines deleted...]
-        <v>638</v>
+      <c r="A35" t="s">
+        <v>13</v>
+      </c>
+      <c r="B35" t="s">
+        <v>13</v>
+      </c>
+      <c r="C35" t="s">
+        <v>13</v>
       </c>
       <c r="D35" t="s">
-        <v>13</v>
+        <v>92</v>
       </c>
       <c r="E35" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="F35" t="s">
-        <v>10</v>
+        <v>94</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="H35" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>22392</v>
+        <v>23368</v>
       </c>
       <c r="B36">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C36">
-        <v>633</v>
+        <v>3</v>
       </c>
       <c r="D36" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E36" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F36" t="s">
         <v>10</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="H36" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>22390</v>
+        <v>23367</v>
       </c>
       <c r="B37">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C37">
-        <v>632</v>
+        <v>1</v>
       </c>
       <c r="D37" t="s">
-        <v>13</v>
+        <v>99</v>
       </c>
       <c r="E37" t="s">
-        <v>14</v>
+        <v>100</v>
       </c>
       <c r="F37" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="H37" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>22389</v>
+        <v>23358</v>
       </c>
       <c r="B38">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C38">
-        <v>102</v>
+        <v>38</v>
       </c>
       <c r="D38" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E38" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F38" t="s">
         <v>10</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="H38" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>22384</v>
+        <v>23357</v>
       </c>
       <c r="B39">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C39">
-        <v>99</v>
+        <v>202</v>
       </c>
       <c r="D39" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E39" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F39" t="s">
         <v>10</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="H39" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>22380</v>
+        <v>23350</v>
       </c>
       <c r="B40">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C40">
-        <v>626</v>
+        <v>36</v>
       </c>
       <c r="D40" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E40" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>10</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="H40" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>22379</v>
+        <v>23347</v>
       </c>
       <c r="B41">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C41">
-        <v>625</v>
+        <v>197</v>
       </c>
       <c r="D41" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E41" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F41" t="s">
         <v>10</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="H41" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>22354</v>
+        <v>23346</v>
       </c>
       <c r="B42">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C42">
-        <v>611</v>
+        <v>196</v>
       </c>
       <c r="D42" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E42" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F42" t="s">
         <v>10</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="H42" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>22341</v>
+        <v>23344</v>
       </c>
       <c r="B43">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C43">
-        <v>602</v>
+        <v>16</v>
       </c>
       <c r="D43" t="s">
-        <v>13</v>
+        <v>113</v>
       </c>
       <c r="E43" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="F43" t="s">
         <v>10</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="H43" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>22328</v>
+        <v>23343</v>
       </c>
       <c r="B44">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C44">
-        <v>597</v>
+        <v>195</v>
       </c>
       <c r="D44" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E44" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F44" t="s">
         <v>10</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="H44" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
     </row>
     <row r="45" spans="1:8">
-      <c r="A45">
-[...6 lines deleted...]
-        <v>594</v>
+      <c r="A45" t="s">
+        <v>13</v>
+      </c>
+      <c r="B45" t="s">
+        <v>13</v>
+      </c>
+      <c r="C45" t="s">
+        <v>13</v>
       </c>
       <c r="D45" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E45" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F45" t="s">
         <v>10</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="H45" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
     </row>
     <row r="46" spans="1:8">
-      <c r="A46">
-[...6 lines deleted...]
-        <v>593</v>
+      <c r="A46" t="s">
+        <v>13</v>
+      </c>
+      <c r="B46" t="s">
+        <v>13</v>
+      </c>
+      <c r="C46" t="s">
+        <v>13</v>
       </c>
       <c r="D46" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E46" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F46" t="s">
         <v>10</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="H46" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>22308</v>
+        <v>23328</v>
       </c>
       <c r="B47">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C47">
-        <v>589</v>
+        <v>184</v>
       </c>
       <c r="D47" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E47" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F47" t="s">
         <v>10</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="H47" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>22306</v>
+        <v>23327</v>
       </c>
       <c r="B48">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C48">
-        <v>87</v>
+        <v>183</v>
       </c>
       <c r="D48" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E48" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F48" t="s">
-        <v>118</v>
+        <v>10</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="H48" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>22303</v>
+        <v>23326</v>
       </c>
       <c r="B49">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C49">
+        <v>182</v>
+      </c>
+      <c r="D49" t="s">
+        <v>24</v>
+      </c>
+      <c r="E49" t="s">
+        <v>25</v>
+      </c>
+      <c r="F49" t="s">
+        <v>10</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H49" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>13</v>
+      </c>
+      <c r="B50" t="s">
+        <v>13</v>
+      </c>
+      <c r="C50" t="s">
+        <v>13</v>
+      </c>
+      <c r="D50" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" t="s">
         <v>9</v>
       </c>
-      <c r="D49" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="F50" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="H50" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>22292</v>
+        <v>23305</v>
       </c>
       <c r="B51">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C51">
-        <v>580</v>
+        <v>16</v>
       </c>
       <c r="D51" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E51" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F51" t="s">
         <v>10</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="H51" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>22291</v>
+        <v>23304</v>
       </c>
       <c r="B52">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C52">
-        <v>83</v>
+        <v>171</v>
       </c>
       <c r="D52" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E52" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F52" t="s">
         <v>10</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="H52" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>22286</v>
+        <v>23303</v>
       </c>
       <c r="B53">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C53">
-        <v>576</v>
+        <v>31</v>
       </c>
       <c r="D53" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E53" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>10</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="H53" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="54" spans="1:8">
-      <c r="A54">
-[...6 lines deleted...]
-        <v>80</v>
+      <c r="A54" t="s">
+        <v>13</v>
+      </c>
+      <c r="B54" t="s">
+        <v>13</v>
+      </c>
+      <c r="C54" t="s">
+        <v>13</v>
       </c>
       <c r="D54" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E54" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F54" t="s">
-        <v>135</v>
+        <v>26</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="H54" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="55" spans="1:8">
-      <c r="A55">
-[...6 lines deleted...]
-        <v>16</v>
+      <c r="A55" t="s">
+        <v>13</v>
+      </c>
+      <c r="B55" t="s">
+        <v>13</v>
+      </c>
+      <c r="C55" t="s">
+        <v>13</v>
       </c>
       <c r="D55" t="s">
-        <v>138</v>
+        <v>19</v>
       </c>
       <c r="E55" t="s">
-        <v>139</v>
+        <v>20</v>
       </c>
       <c r="F55" t="s">
+        <v>10</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="G55" s="1" t="s">
+      <c r="H55" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>22244</v>
+        <v>23297</v>
       </c>
       <c r="B56">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C56">
-        <v>30</v>
+        <v>167</v>
       </c>
       <c r="D56" t="s">
+        <v>24</v>
+      </c>
+      <c r="E56" t="s">
+        <v>25</v>
+      </c>
+      <c r="F56" t="s">
+        <v>10</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H56" t="s">
         <v>143</v>
-      </c>
-[...10 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>22235</v>
+        <v>23296</v>
       </c>
       <c r="B57">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C57">
-        <v>75</v>
+        <v>166</v>
       </c>
       <c r="D57" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E57" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F57" t="s">
         <v>10</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="H57" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>22231</v>
+        <v>23295</v>
       </c>
       <c r="B58">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C58">
-        <v>20</v>
+        <v>165</v>
       </c>
       <c r="D58" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="E58" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="F58" t="s">
-        <v>150</v>
+        <v>10</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="H58" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>22226</v>
+        <v>23292</v>
       </c>
       <c r="B59">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C59">
-        <v>73</v>
+        <v>162</v>
       </c>
       <c r="D59" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E59" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F59" t="s">
         <v>10</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="H59" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>22225</v>
+        <v>23291</v>
       </c>
       <c r="B60">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C60">
-        <v>538</v>
+        <v>28</v>
       </c>
       <c r="D60" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E60" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F60" t="s">
         <v>10</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="H60" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
     </row>
     <row r="61" spans="1:8">
-      <c r="A61">
-[...6 lines deleted...]
-        <v>72</v>
+      <c r="A61" t="s">
+        <v>13</v>
+      </c>
+      <c r="B61" t="s">
+        <v>13</v>
+      </c>
+      <c r="C61" t="s">
+        <v>13</v>
       </c>
       <c r="D61" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E61" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F61" t="s">
         <v>10</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="H61" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>22208</v>
+        <v>23282</v>
       </c>
       <c r="B62">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C62">
-        <v>532</v>
+        <v>14</v>
       </c>
       <c r="D62" t="s">
-        <v>13</v>
+        <v>113</v>
       </c>
       <c r="E62" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="F62" t="s">
         <v>10</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="H62" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>22201</v>
+        <v>23281</v>
       </c>
       <c r="B63">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C63">
-        <v>71</v>
+        <v>154</v>
       </c>
       <c r="D63" t="s">
+        <v>24</v>
+      </c>
+      <c r="E63" t="s">
+        <v>25</v>
+      </c>
+      <c r="F63" t="s">
+        <v>10</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H63" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>13</v>
+      </c>
+      <c r="B64" t="s">
+        <v>13</v>
+      </c>
+      <c r="C64" t="s">
+        <v>13</v>
+      </c>
+      <c r="D64" t="s">
         <v>8</v>
       </c>
-      <c r="E63" t="s">
+      <c r="E64" t="s">
         <v>9</v>
       </c>
-      <c r="F63" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="F64" t="s">
         <v>10</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="H64" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>22190</v>
+        <v>23272</v>
       </c>
       <c r="B65">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C65">
+        <v>26</v>
+      </c>
+      <c r="D65" t="s">
         <v>19</v>
       </c>
-      <c r="D65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E65" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F65" t="s">
         <v>10</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="H65" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>22189</v>
+        <v>23271</v>
       </c>
       <c r="B66">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C66">
-        <v>517</v>
+        <v>13</v>
       </c>
       <c r="D66" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E66" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F66" t="s">
         <v>10</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="H66" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>22188</v>
+        <v>23266</v>
       </c>
       <c r="B67">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C67">
-        <v>516</v>
+        <v>151</v>
       </c>
       <c r="D67" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E67" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F67" t="s">
-        <v>169</v>
+        <v>10</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="H67" t="s">
-        <v>171</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:8">
-      <c r="A68">
-[...6 lines deleted...]
-        <v>510</v>
+      <c r="A68" t="s">
+        <v>13</v>
+      </c>
+      <c r="B68" t="s">
+        <v>13</v>
+      </c>
+      <c r="C68" t="s">
+        <v>13</v>
       </c>
       <c r="D68" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E68" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F68" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="H68" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
     </row>
     <row r="69" spans="1:8">
-      <c r="A69">
-[...6 lines deleted...]
-        <v>509</v>
+      <c r="A69" t="s">
+        <v>13</v>
+      </c>
+      <c r="B69" t="s">
+        <v>13</v>
+      </c>
+      <c r="C69" t="s">
+        <v>13</v>
       </c>
       <c r="D69" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E69" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F69" t="s">
-        <v>10</v>
+        <v>129</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="H69" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>22176</v>
+        <v>23262</v>
       </c>
       <c r="B70">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C70">
-        <v>69</v>
+        <v>149</v>
       </c>
       <c r="D70" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E70" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F70" t="s">
         <v>10</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="H70" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>22175</v>
+        <v>23261</v>
       </c>
       <c r="B71">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C71">
-        <v>504</v>
+        <v>148</v>
       </c>
       <c r="D71" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E71" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F71" t="s">
         <v>10</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="H71" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
     </row>
     <row r="72" spans="1:8">
-      <c r="A72">
-[...6 lines deleted...]
-        <v>68</v>
+      <c r="A72" t="s">
+        <v>13</v>
+      </c>
+      <c r="B72" t="s">
+        <v>13</v>
+      </c>
+      <c r="C72" t="s">
+        <v>13</v>
       </c>
       <c r="D72" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E72" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F72" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="H72" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>22140</v>
+        <v>23239</v>
       </c>
       <c r="B73">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C73">
-        <v>487</v>
+        <v>19</v>
       </c>
       <c r="D73" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E73" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F73" t="s">
         <v>10</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="H73" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
     </row>
     <row r="74" spans="1:8">
-      <c r="A74">
-[...6 lines deleted...]
-        <v>468</v>
+      <c r="A74" t="s">
+        <v>13</v>
+      </c>
+      <c r="B74" t="s">
+        <v>13</v>
+      </c>
+      <c r="C74" t="s">
+        <v>13</v>
       </c>
       <c r="D74" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E74" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F74" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="H74" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>22110</v>
+        <v>23228</v>
       </c>
       <c r="B75">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C75">
-        <v>65</v>
+        <v>121</v>
       </c>
       <c r="D75" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E75" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F75" t="s">
         <v>10</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="H75" t="s">
-        <v>187</v>
+        <v>143</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>22099</v>
+        <v>23227</v>
       </c>
       <c r="B76">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C76">
-        <v>458</v>
+        <v>120</v>
       </c>
       <c r="D76" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E76" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F76" t="s">
         <v>10</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="H76" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>22098</v>
+        <v>23226</v>
       </c>
       <c r="B77">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C77">
-        <v>457</v>
+        <v>18</v>
       </c>
       <c r="D77" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E77" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F77" t="s">
         <v>10</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="H77" t="s">
-        <v>191</v>
+        <v>182</v>
       </c>
     </row>
     <row r="78" spans="1:8">
-      <c r="A78">
-[...6 lines deleted...]
-        <v>456</v>
+      <c r="A78" t="s">
+        <v>13</v>
+      </c>
+      <c r="B78" t="s">
+        <v>13</v>
+      </c>
+      <c r="C78" t="s">
+        <v>13</v>
       </c>
       <c r="D78" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E78" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F78" t="s">
-        <v>10</v>
+        <v>94</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="H78" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>22095</v>
+        <v>23212</v>
       </c>
       <c r="B79">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C79">
-        <v>454</v>
+        <v>9</v>
       </c>
       <c r="D79" t="s">
-        <v>13</v>
+        <v>113</v>
       </c>
       <c r="E79" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="F79" t="s">
         <v>10</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="H79" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
     </row>
     <row r="80" spans="1:8">
-      <c r="A80">
-[...6 lines deleted...]
-        <v>444</v>
+      <c r="A80" t="s">
+        <v>13</v>
+      </c>
+      <c r="B80" t="s">
+        <v>13</v>
+      </c>
+      <c r="C80" t="s">
+        <v>13</v>
       </c>
       <c r="D80" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E80" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F80" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="H80" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
     </row>
     <row r="81" spans="1:8">
-      <c r="A81">
-[...6 lines deleted...]
-        <v>441</v>
+      <c r="A81" t="s">
+        <v>13</v>
+      </c>
+      <c r="B81" t="s">
+        <v>13</v>
+      </c>
+      <c r="C81" t="s">
+        <v>13</v>
       </c>
       <c r="D81" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E81" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F81" t="s">
         <v>10</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="H81" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
     </row>
     <row r="82" spans="1:8">
-      <c r="A82">
-[...6 lines deleted...]
-        <v>59</v>
+      <c r="A82" t="s">
+        <v>13</v>
+      </c>
+      <c r="B82" t="s">
+        <v>13</v>
+      </c>
+      <c r="C82" t="s">
+        <v>13</v>
       </c>
       <c r="D82" t="s">
-        <v>8</v>
+        <v>113</v>
       </c>
       <c r="E82" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="F82" t="s">
-        <v>200</v>
+        <v>43</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>201</v>
+        <v>191</v>
       </c>
       <c r="H82" t="s">
-        <v>202</v>
+        <v>192</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>22065</v>
+        <v>23193</v>
       </c>
       <c r="B83">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C83">
-        <v>435</v>
+        <v>103</v>
       </c>
       <c r="D83" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E83" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F83" t="s">
         <v>10</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>203</v>
+        <v>193</v>
       </c>
       <c r="H83" t="s">
-        <v>204</v>
+        <v>194</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>22054</v>
+        <v>23192</v>
       </c>
       <c r="B84">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C84">
-        <v>432</v>
+        <v>102</v>
       </c>
       <c r="D84" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E84" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F84" t="s">
         <v>10</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="H84" t="s">
-        <v>206</v>
+        <v>145</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>22053</v>
+        <v>23185</v>
       </c>
       <c r="B85">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C85">
-        <v>431</v>
+        <v>98</v>
       </c>
       <c r="D85" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E85" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F85" t="s">
         <v>10</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="H85" t="s">
-        <v>208</v>
+        <v>197</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>22031</v>
+        <v>23184</v>
       </c>
       <c r="B86">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C86">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="D86" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E86" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F86" t="s">
         <v>10</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>209</v>
+        <v>198</v>
       </c>
       <c r="H86" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>22030</v>
+        <v>23183</v>
       </c>
       <c r="B87">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C87">
-        <v>412</v>
+        <v>97</v>
       </c>
       <c r="D87" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E87" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F87" t="s">
         <v>10</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>210</v>
+        <v>200</v>
       </c>
       <c r="H87" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>22026</v>
+        <v>23182</v>
       </c>
       <c r="B88">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C88">
-        <v>408</v>
+        <v>96</v>
       </c>
       <c r="D88" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E88" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F88" t="s">
         <v>10</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="H88" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>22024</v>
+        <v>23173</v>
       </c>
       <c r="B89">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C89">
-        <v>406</v>
+        <v>89</v>
       </c>
       <c r="D89" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E89" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F89" t="s">
         <v>10</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>214</v>
+        <v>204</v>
       </c>
       <c r="H89" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>22023</v>
+        <v>23172</v>
       </c>
       <c r="B90">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C90">
-        <v>55</v>
+        <v>88</v>
       </c>
       <c r="D90" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E90" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F90" t="s">
         <v>10</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="H90" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>22015</v>
+        <v>23171</v>
       </c>
       <c r="B91">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C91">
-        <v>399</v>
+        <v>87</v>
       </c>
       <c r="D91" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E91" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F91" t="s">
-        <v>218</v>
+        <v>10</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>219</v>
+        <v>208</v>
       </c>
       <c r="H91" t="s">
-        <v>220</v>
+        <v>209</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>21999</v>
+        <v>23170</v>
       </c>
       <c r="B92">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C92">
-        <v>392</v>
+        <v>86</v>
       </c>
       <c r="D92" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E92" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F92" t="s">
-        <v>221</v>
+        <v>10</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="H92" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>21996</v>
+        <v>23169</v>
       </c>
       <c r="B93">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C93">
-        <v>51</v>
+        <v>85</v>
       </c>
       <c r="D93" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E93" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F93" t="s">
         <v>10</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>224</v>
+        <v>212</v>
       </c>
       <c r="H93" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>21980</v>
+        <v>23164</v>
       </c>
       <c r="B94">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C94">
-        <v>383</v>
+        <v>6</v>
       </c>
       <c r="D94" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E94" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F94" t="s">
         <v>10</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
       <c r="H94" t="s">
-        <v>227</v>
+        <v>215</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>21976</v>
+        <v>23163</v>
       </c>
       <c r="B95">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C95">
-        <v>380</v>
+        <v>81</v>
       </c>
       <c r="D95" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E95" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F95" t="s">
         <v>10</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="H95" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>21975</v>
+        <v>23137</v>
       </c>
       <c r="B96">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C96">
-        <v>379</v>
+        <v>63</v>
       </c>
       <c r="D96" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E96" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F96" t="s">
         <v>10</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>230</v>
+        <v>218</v>
       </c>
       <c r="H96" t="s">
-        <v>231</v>
+        <v>219</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>21974</v>
+        <v>23136</v>
       </c>
       <c r="B97">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C97">
-        <v>378</v>
+        <v>62</v>
       </c>
       <c r="D97" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E97" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F97" t="s">
         <v>10</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>232</v>
+        <v>220</v>
       </c>
       <c r="H97" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>21966</v>
+        <v>23134</v>
       </c>
       <c r="B98">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C98">
-        <v>376</v>
+        <v>11</v>
       </c>
       <c r="D98" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E98" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F98" t="s">
         <v>10</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>234</v>
+        <v>222</v>
       </c>
       <c r="H98" t="s">
-        <v>235</v>
+        <v>223</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>21965</v>
+        <v>23130</v>
       </c>
       <c r="B99">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C99">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="D99" t="s">
+        <v>24</v>
+      </c>
+      <c r="E99" t="s">
+        <v>25</v>
+      </c>
+      <c r="F99" t="s">
+        <v>10</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H99" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>13</v>
+      </c>
+      <c r="B100" t="s">
+        <v>13</v>
+      </c>
+      <c r="C100" t="s">
+        <v>13</v>
+      </c>
+      <c r="D100" t="s">
         <v>8</v>
       </c>
-      <c r="E99" t="s">
+      <c r="E100" t="s">
         <v>9</v>
       </c>
-      <c r="F99" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="F100" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
       <c r="H100" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>21958</v>
+        <v>23115</v>
       </c>
       <c r="B101">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C101">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="D101" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E101" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F101" t="s">
         <v>10</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="H101" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>21917</v>
+        <v>23107</v>
       </c>
       <c r="B102">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C102">
-        <v>338</v>
+        <v>7</v>
       </c>
       <c r="D102" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E102" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F102" t="s">
         <v>10</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>242</v>
+        <v>230</v>
       </c>
       <c r="H102" t="s">
-        <v>243</v>
+        <v>231</v>
       </c>
     </row>
     <row r="103" spans="1:8">
-      <c r="A103">
-[...6 lines deleted...]
-        <v>335</v>
+      <c r="A103" t="s">
+        <v>13</v>
+      </c>
+      <c r="B103" t="s">
+        <v>13</v>
+      </c>
+      <c r="C103" t="s">
+        <v>13</v>
       </c>
       <c r="D103" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E103" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F103" t="s">
         <v>10</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>244</v>
+        <v>232</v>
       </c>
       <c r="H103" t="s">
-        <v>245</v>
+        <v>233</v>
       </c>
     </row>
     <row r="104" spans="1:8">
-      <c r="A104">
-[...6 lines deleted...]
-        <v>334</v>
+      <c r="A104" t="s">
+        <v>13</v>
+      </c>
+      <c r="B104" t="s">
+        <v>13</v>
+      </c>
+      <c r="C104" t="s">
+        <v>13</v>
       </c>
       <c r="D104" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E104" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F104" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="H104" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>21910</v>
+        <v>23042</v>
       </c>
       <c r="B105">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C105">
-        <v>332</v>
+        <v>2</v>
       </c>
       <c r="D105" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E105" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F105" t="s">
         <v>10</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>248</v>
+        <v>236</v>
       </c>
       <c r="H105" t="s">
-        <v>249</v>
+        <v>237</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>21907</v>
+        <v>23041</v>
       </c>
       <c r="B106">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C106">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="D106" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E106" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F106" t="s">
-        <v>250</v>
+        <v>10</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>251</v>
+        <v>238</v>
       </c>
       <c r="H106" t="s">
-        <v>252</v>
+        <v>239</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>21891</v>
+        <v>23040</v>
       </c>
       <c r="B107">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C107">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="D107" t="s">
-        <v>143</v>
+        <v>24</v>
       </c>
       <c r="E107" t="s">
-        <v>144</v>
+        <v>25</v>
       </c>
       <c r="F107" t="s">
-        <v>253</v>
+        <v>10</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>254</v>
+        <v>240</v>
       </c>
       <c r="H107" t="s">
-        <v>255</v>
+        <v>235</v>
       </c>
     </row>
     <row r="108" spans="1:8">
-      <c r="A108">
-[...6 lines deleted...]
-        <v>322</v>
+      <c r="A108" t="s">
+        <v>13</v>
+      </c>
+      <c r="B108" t="s">
+        <v>13</v>
+      </c>
+      <c r="C108" t="s">
+        <v>13</v>
       </c>
       <c r="D108" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E108" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F108" t="s">
-        <v>256</v>
+        <v>241</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>257</v>
+        <v>242</v>
       </c>
       <c r="H108" t="s">
-        <v>258</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>21885</v>
+        <v>23037</v>
       </c>
       <c r="B109">
         <v>2025</v>
       </c>
       <c r="C109">
-        <v>319</v>
+        <v>790</v>
       </c>
       <c r="D109" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E109" t="s">
+        <v>25</v>
+      </c>
+      <c r="F109" t="s">
+        <v>10</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H109" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>13</v>
+      </c>
+      <c r="B110" t="s">
+        <v>13</v>
+      </c>
+      <c r="C110" t="s">
+        <v>13</v>
+      </c>
+      <c r="D110" t="s">
         <v>14</v>
       </c>
-      <c r="F109" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E110" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F110" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>261</v>
+        <v>246</v>
       </c>
       <c r="H110" t="s">
-        <v>262</v>
+        <v>247</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>21877</v>
+        <v>23030</v>
       </c>
       <c r="B111">
         <v>2025</v>
       </c>
       <c r="C111">
-        <v>315</v>
+        <v>786</v>
       </c>
       <c r="D111" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E111" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F111" t="s">
         <v>10</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>263</v>
+        <v>248</v>
       </c>
       <c r="H111" t="s">
-        <v>264</v>
+        <v>249</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>21873</v>
+        <v>23029</v>
       </c>
       <c r="B112">
         <v>2025</v>
       </c>
       <c r="C112">
-        <v>311</v>
+        <v>785</v>
       </c>
       <c r="D112" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E112" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F112" t="s">
         <v>10</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>265</v>
+        <v>250</v>
       </c>
       <c r="H112" t="s">
-        <v>266</v>
+        <v>251</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>21872</v>
+        <v>23028</v>
       </c>
       <c r="B113">
         <v>2025</v>
       </c>
       <c r="C113">
-        <v>310</v>
+        <v>784</v>
       </c>
       <c r="D113" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E113" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F113" t="s">
         <v>10</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>267</v>
+        <v>252</v>
       </c>
       <c r="H113" t="s">
-        <v>268</v>
+        <v>253</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>21871</v>
+        <v>23027</v>
       </c>
       <c r="B114">
         <v>2025</v>
       </c>
       <c r="C114">
-        <v>309</v>
+        <v>783</v>
       </c>
       <c r="D114" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E114" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F114" t="s">
-        <v>269</v>
+        <v>10</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>270</v>
+        <v>254</v>
       </c>
       <c r="H114" t="s">
-        <v>271</v>
+        <v>255</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>21855</v>
+        <v>23026</v>
       </c>
       <c r="B115">
         <v>2025</v>
       </c>
       <c r="C115">
-        <v>294</v>
+        <v>782</v>
       </c>
       <c r="D115" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E115" t="s">
+        <v>25</v>
+      </c>
+      <c r="F115" t="s">
+        <v>10</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H115" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>13</v>
+      </c>
+      <c r="B116" t="s">
+        <v>13</v>
+      </c>
+      <c r="C116" t="s">
+        <v>13</v>
+      </c>
+      <c r="D116" t="s">
         <v>14</v>
       </c>
-      <c r="F115" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E116" t="s">
+        <v>15</v>
+      </c>
+      <c r="F116" t="s">
+        <v>129</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H116" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>13</v>
+      </c>
+      <c r="B117" t="s">
+        <v>13</v>
+      </c>
+      <c r="C117" t="s">
+        <v>13</v>
+      </c>
+      <c r="D117" t="s">
         <v>14</v>
       </c>
-      <c r="F116" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E117" t="s">
+        <v>15</v>
+      </c>
+      <c r="F117" t="s">
+        <v>46</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H117" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>13</v>
+      </c>
+      <c r="B118" t="s">
+        <v>13</v>
+      </c>
+      <c r="C118" t="s">
+        <v>13</v>
+      </c>
+      <c r="D118" t="s">
         <v>14</v>
       </c>
-      <c r="F117" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E118" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F118" t="s">
-        <v>10</v>
+        <v>129</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>279</v>
+        <v>262</v>
       </c>
       <c r="H118" t="s">
-        <v>280</v>
+        <v>263</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>21813</v>
+        <v>22881</v>
       </c>
       <c r="B119">
         <v>2025</v>
       </c>
       <c r="C119">
-        <v>271</v>
+        <v>196</v>
       </c>
       <c r="D119" t="s">
-        <v>13</v>
+        <v>264</v>
       </c>
       <c r="E119" t="s">
-        <v>14</v>
+        <v>265</v>
       </c>
       <c r="F119" t="s">
         <v>10</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>281</v>
+        <v>266</v>
       </c>
       <c r="H119" t="s">
-        <v>282</v>
+        <v>267</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>21810</v>
+        <v>22801</v>
       </c>
       <c r="B120">
         <v>2025</v>
       </c>
       <c r="C120">
+        <v>117</v>
+      </c>
+      <c r="D120" t="s">
+        <v>264</v>
+      </c>
+      <c r="E120" t="s">
+        <v>265</v>
+      </c>
+      <c r="F120" t="s">
+        <v>10</v>
+      </c>
+      <c r="G120" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="D120" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H120" t="s">
-        <v>284</v>
+        <v>269</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>21803</v>
+        <v>22800</v>
       </c>
       <c r="B121">
         <v>2025</v>
       </c>
       <c r="C121">
-        <v>262</v>
+        <v>116</v>
       </c>
       <c r="D121" t="s">
-        <v>13</v>
+        <v>264</v>
       </c>
       <c r="E121" t="s">
-        <v>14</v>
+        <v>265</v>
       </c>
       <c r="F121" t="s">
         <v>10</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>285</v>
+        <v>270</v>
       </c>
       <c r="H121" t="s">
-        <v>286</v>
+        <v>271</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>21799</v>
+        <v>22790</v>
       </c>
       <c r="B122">
         <v>2025</v>
       </c>
       <c r="C122">
-        <v>13</v>
+        <v>106</v>
       </c>
       <c r="D122" t="s">
-        <v>143</v>
+        <v>264</v>
       </c>
       <c r="E122" t="s">
-        <v>144</v>
+        <v>265</v>
       </c>
       <c r="F122" t="s">
         <v>10</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>287</v>
+        <v>272</v>
       </c>
       <c r="H122" t="s">
-        <v>288</v>
+        <v>273</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>21796</v>
+        <v>22783</v>
       </c>
       <c r="B123">
         <v>2025</v>
       </c>
       <c r="C123">
-        <v>256</v>
+        <v>99</v>
       </c>
       <c r="D123" t="s">
-        <v>13</v>
+        <v>264</v>
       </c>
       <c r="E123" t="s">
-        <v>14</v>
+        <v>265</v>
       </c>
       <c r="F123" t="s">
         <v>10</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>289</v>
+        <v>274</v>
       </c>
       <c r="H123" t="s">
-        <v>290</v>
+        <v>275</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>21794</v>
+        <v>22782</v>
       </c>
       <c r="B124">
         <v>2025</v>
       </c>
       <c r="C124">
-        <v>254</v>
+        <v>98</v>
       </c>
       <c r="D124" t="s">
-        <v>13</v>
+        <v>264</v>
       </c>
       <c r="E124" t="s">
-        <v>14</v>
+        <v>265</v>
       </c>
       <c r="F124" t="s">
         <v>10</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>291</v>
+        <v>276</v>
       </c>
       <c r="H124" t="s">
-        <v>292</v>
+        <v>277</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>21793</v>
+        <v>22781</v>
       </c>
       <c r="B125">
         <v>2025</v>
       </c>
       <c r="C125">
-        <v>253</v>
+        <v>97</v>
       </c>
       <c r="D125" t="s">
-        <v>13</v>
+        <v>264</v>
       </c>
       <c r="E125" t="s">
-        <v>14</v>
+        <v>265</v>
       </c>
       <c r="F125" t="s">
         <v>10</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>293</v>
+        <v>278</v>
       </c>
       <c r="H125" t="s">
-        <v>294</v>
+        <v>279</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>21791</v>
+        <v>22780</v>
       </c>
       <c r="B126">
         <v>2025</v>
       </c>
       <c r="C126">
-        <v>251</v>
+        <v>96</v>
       </c>
       <c r="D126" t="s">
-        <v>13</v>
+        <v>264</v>
       </c>
       <c r="E126" t="s">
-        <v>14</v>
+        <v>265</v>
       </c>
       <c r="F126" t="s">
         <v>10</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>295</v>
+        <v>280</v>
       </c>
       <c r="H126" t="s">
-        <v>296</v>
+        <v>281</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>21785</v>
+        <v>22779</v>
       </c>
       <c r="B127">
         <v>2025</v>
       </c>
       <c r="C127">
-        <v>22</v>
+        <v>95</v>
       </c>
       <c r="D127" t="s">
-        <v>8</v>
+        <v>264</v>
       </c>
       <c r="E127" t="s">
-        <v>9</v>
+        <v>265</v>
       </c>
       <c r="F127" t="s">
         <v>10</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>297</v>
+        <v>282</v>
       </c>
       <c r="H127" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>21781</v>
+        <v>22778</v>
       </c>
       <c r="B128">
         <v>2025</v>
       </c>
       <c r="C128">
-        <v>21</v>
+        <v>94</v>
       </c>
       <c r="D128" t="s">
-        <v>8</v>
+        <v>264</v>
       </c>
       <c r="E128" t="s">
-        <v>9</v>
+        <v>265</v>
       </c>
       <c r="F128" t="s">
         <v>10</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>299</v>
+        <v>284</v>
       </c>
       <c r="H128" t="s">
-        <v>300</v>
+        <v>285</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>21773</v>
+        <v>22776</v>
       </c>
       <c r="B129">
         <v>2025</v>
       </c>
       <c r="C129">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="D129" t="s">
-        <v>8</v>
+        <v>264</v>
       </c>
       <c r="E129" t="s">
-        <v>9</v>
+        <v>265</v>
       </c>
       <c r="F129" t="s">
         <v>10</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>301</v>
+        <v>286</v>
       </c>
       <c r="H129" t="s">
-        <v>302</v>
+        <v>287</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>21772</v>
+        <v>22775</v>
       </c>
       <c r="B130">
         <v>2025</v>
       </c>
       <c r="C130">
-        <v>6</v>
+        <v>91</v>
       </c>
       <c r="D130" t="s">
-        <v>41</v>
+        <v>264</v>
       </c>
       <c r="E130" t="s">
-        <v>42</v>
+        <v>265</v>
       </c>
       <c r="F130" t="s">
         <v>10</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>303</v>
+        <v>288</v>
       </c>
       <c r="H130" t="s">
-        <v>304</v>
+        <v>289</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>21770</v>
+        <v>22774</v>
       </c>
       <c r="B131">
         <v>2025</v>
       </c>
       <c r="C131">
-        <v>237</v>
+        <v>90</v>
       </c>
       <c r="D131" t="s">
-        <v>13</v>
+        <v>264</v>
       </c>
       <c r="E131" t="s">
-        <v>14</v>
+        <v>265</v>
       </c>
       <c r="F131" t="s">
         <v>10</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>305</v>
+        <v>290</v>
       </c>
       <c r="H131" t="s">
-        <v>306</v>
+        <v>291</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
-        <v>21763</v>
+        <v>22773</v>
       </c>
       <c r="B132">
         <v>2025</v>
       </c>
       <c r="C132">
-        <v>16</v>
+        <v>89</v>
       </c>
       <c r="D132" t="s">
-        <v>8</v>
+        <v>264</v>
       </c>
       <c r="E132" t="s">
-        <v>9</v>
+        <v>265</v>
       </c>
       <c r="F132" t="s">
         <v>10</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>307</v>
+        <v>292</v>
       </c>
       <c r="H132" t="s">
-        <v>308</v>
+        <v>293</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
-        <v>21760</v>
+        <v>22772</v>
       </c>
       <c r="B133">
         <v>2025</v>
       </c>
       <c r="C133">
-        <v>232</v>
+        <v>88</v>
       </c>
       <c r="D133" t="s">
-        <v>13</v>
+        <v>264</v>
       </c>
       <c r="E133" t="s">
-        <v>14</v>
+        <v>265</v>
       </c>
       <c r="F133" t="s">
         <v>10</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>309</v>
+        <v>294</v>
       </c>
       <c r="H133" t="s">
-        <v>310</v>
+        <v>295</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
-        <v>21758</v>
+        <v>22771</v>
       </c>
       <c r="B134">
         <v>2025</v>
       </c>
       <c r="C134">
-        <v>11</v>
+        <v>87</v>
       </c>
       <c r="D134" t="s">
-        <v>143</v>
+        <v>264</v>
       </c>
       <c r="E134" t="s">
-        <v>144</v>
+        <v>265</v>
       </c>
       <c r="F134" t="s">
         <v>10</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>311</v>
+        <v>296</v>
       </c>
       <c r="H134" t="s">
-        <v>312</v>
+        <v>297</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
-        <v>21754</v>
+        <v>22770</v>
       </c>
       <c r="B135">
         <v>2025</v>
       </c>
       <c r="C135">
-        <v>227</v>
+        <v>86</v>
       </c>
       <c r="D135" t="s">
-        <v>13</v>
+        <v>264</v>
       </c>
       <c r="E135" t="s">
+        <v>265</v>
+      </c>
+      <c r="F135" t="s">
+        <v>10</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H135" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>13</v>
+      </c>
+      <c r="B136" t="s">
+        <v>13</v>
+      </c>
+      <c r="C136" t="s">
+        <v>13</v>
+      </c>
+      <c r="D136" t="s">
         <v>14</v>
       </c>
-      <c r="F135" t="s">
+      <c r="E136" t="s">
+        <v>15</v>
+      </c>
+      <c r="F136" t="s">
+        <v>26</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H136" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>13</v>
+      </c>
+      <c r="B137" t="s">
+        <v>13</v>
+      </c>
+      <c r="C137" t="s">
+        <v>13</v>
+      </c>
+      <c r="D137" t="s">
+        <v>14</v>
+      </c>
+      <c r="E137" t="s">
+        <v>15</v>
+      </c>
+      <c r="F137" t="s">
+        <v>94</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H137" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>13</v>
+      </c>
+      <c r="B138" t="s">
+        <v>13</v>
+      </c>
+      <c r="C138" t="s">
+        <v>13</v>
+      </c>
+      <c r="D138" t="s">
+        <v>14</v>
+      </c>
+      <c r="E138" t="s">
+        <v>15</v>
+      </c>
+      <c r="F138" t="s">
+        <v>129</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H138" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>13</v>
+      </c>
+      <c r="B139" t="s">
+        <v>13</v>
+      </c>
+      <c r="C139" t="s">
+        <v>13</v>
+      </c>
+      <c r="D139" t="s">
+        <v>14</v>
+      </c>
+      <c r="E139" t="s">
+        <v>15</v>
+      </c>
+      <c r="F139" t="s">
+        <v>46</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H139" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>13</v>
+      </c>
+      <c r="B140" t="s">
+        <v>13</v>
+      </c>
+      <c r="C140" t="s">
+        <v>13</v>
+      </c>
+      <c r="D140" t="s">
+        <v>14</v>
+      </c>
+      <c r="E140" t="s">
+        <v>15</v>
+      </c>
+      <c r="F140" t="s">
+        <v>241</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H140" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>13</v>
+      </c>
+      <c r="B141" t="s">
+        <v>13</v>
+      </c>
+      <c r="C141" t="s">
+        <v>13</v>
+      </c>
+      <c r="D141" t="s">
+        <v>14</v>
+      </c>
+      <c r="E141" t="s">
+        <v>15</v>
+      </c>
+      <c r="F141" t="s">
+        <v>129</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H141" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>13</v>
+      </c>
+      <c r="B142" t="s">
+        <v>13</v>
+      </c>
+      <c r="C142" t="s">
+        <v>13</v>
+      </c>
+      <c r="D142" t="s">
+        <v>14</v>
+      </c>
+      <c r="E142" t="s">
+        <v>15</v>
+      </c>
+      <c r="F142" t="s">
+        <v>26</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H142" t="s">
         <v>313</v>
       </c>
-      <c r="G135" s="1" t="s">
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>13</v>
+      </c>
+      <c r="B143" t="s">
+        <v>13</v>
+      </c>
+      <c r="C143" t="s">
+        <v>13</v>
+      </c>
+      <c r="D143" t="s">
+        <v>14</v>
+      </c>
+      <c r="E143" t="s">
+        <v>15</v>
+      </c>
+      <c r="F143" t="s">
+        <v>129</v>
+      </c>
+      <c r="G143" s="1" t="s">
         <v>314</v>
       </c>
-      <c r="H135" t="s">
+      <c r="H143" t="s">
         <v>315</v>
       </c>
     </row>
-    <row r="136" spans="1:8">
-[...12 lines deleted...]
-      <c r="E136" t="s">
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>13</v>
+      </c>
+      <c r="B144" t="s">
+        <v>13</v>
+      </c>
+      <c r="C144" t="s">
+        <v>13</v>
+      </c>
+      <c r="D144" t="s">
         <v>14</v>
       </c>
-      <c r="F136" t="s">
+      <c r="E144" t="s">
+        <v>15</v>
+      </c>
+      <c r="F144" t="s">
+        <v>129</v>
+      </c>
+      <c r="G144" s="1" t="s">
         <v>316</v>
       </c>
-      <c r="G136" s="1" t="s">
+      <c r="H144" t="s">
         <v>317</v>
       </c>
-      <c r="H136" t="s">
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>13</v>
+      </c>
+      <c r="B145" t="s">
+        <v>13</v>
+      </c>
+      <c r="C145" t="s">
+        <v>13</v>
+      </c>
+      <c r="D145" t="s">
+        <v>14</v>
+      </c>
+      <c r="E145" t="s">
+        <v>15</v>
+      </c>
+      <c r="F145" t="s">
+        <v>46</v>
+      </c>
+      <c r="G145" s="1" t="s">
         <v>318</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F137" t="s">
+      <c r="H145" t="s">
         <v>319</v>
       </c>
-      <c r="G137" s="1" t="s">
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>13</v>
+      </c>
+      <c r="B146" t="s">
+        <v>13</v>
+      </c>
+      <c r="C146" t="s">
+        <v>13</v>
+      </c>
+      <c r="D146" t="s">
+        <v>14</v>
+      </c>
+      <c r="E146" t="s">
+        <v>15</v>
+      </c>
+      <c r="F146" t="s">
+        <v>21</v>
+      </c>
+      <c r="G146" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="H137" t="s">
+      <c r="H146" t="s">
         <v>321</v>
       </c>
     </row>
-    <row r="138" spans="1:8">
-[...12 lines deleted...]
-      <c r="E138" t="s">
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>13</v>
+      </c>
+      <c r="B147" t="s">
+        <v>13</v>
+      </c>
+      <c r="C147" t="s">
+        <v>13</v>
+      </c>
+      <c r="D147" t="s">
         <v>14</v>
       </c>
-      <c r="F138" t="s">
-[...2 lines deleted...]
-      <c r="G138" s="1" t="s">
+      <c r="E147" t="s">
+        <v>15</v>
+      </c>
+      <c r="F147" t="s">
+        <v>129</v>
+      </c>
+      <c r="G147" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="H138" t="s">
+      <c r="H147" t="s">
         <v>323</v>
       </c>
     </row>
-    <row r="139" spans="1:8">
-[...12 lines deleted...]
-      <c r="E139" t="s">
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>13</v>
+      </c>
+      <c r="B148" t="s">
+        <v>13</v>
+      </c>
+      <c r="C148" t="s">
+        <v>13</v>
+      </c>
+      <c r="D148" t="s">
         <v>14</v>
       </c>
-      <c r="F139" t="s">
-[...2 lines deleted...]
-      <c r="G139" s="1" t="s">
+      <c r="E148" t="s">
+        <v>15</v>
+      </c>
+      <c r="F148" t="s">
+        <v>46</v>
+      </c>
+      <c r="G148" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="H139" t="s">
+      <c r="H148" t="s">
         <v>325</v>
       </c>
     </row>
-    <row r="140" spans="1:8">
-[...12 lines deleted...]
-      <c r="E140" t="s">
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>13</v>
+      </c>
+      <c r="B149" t="s">
+        <v>13</v>
+      </c>
+      <c r="C149" t="s">
+        <v>13</v>
+      </c>
+      <c r="D149" t="s">
         <v>14</v>
       </c>
-      <c r="F140" t="s">
-[...2 lines deleted...]
-      <c r="G140" s="1" t="s">
+      <c r="E149" t="s">
+        <v>15</v>
+      </c>
+      <c r="F149" t="s">
+        <v>94</v>
+      </c>
+      <c r="G149" s="1" t="s">
         <v>326</v>
       </c>
-      <c r="H140" t="s">
+      <c r="H149" t="s">
         <v>327</v>
       </c>
     </row>
-    <row r="141" spans="1:8">
-[...12 lines deleted...]
-      <c r="E141" t="s">
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>13</v>
+      </c>
+      <c r="B150" t="s">
+        <v>13</v>
+      </c>
+      <c r="C150" t="s">
+        <v>13</v>
+      </c>
+      <c r="D150" t="s">
         <v>14</v>
       </c>
-      <c r="F141" t="s">
-[...2 lines deleted...]
-      <c r="G141" s="1" t="s">
+      <c r="E150" t="s">
+        <v>15</v>
+      </c>
+      <c r="F150" t="s">
+        <v>241</v>
+      </c>
+      <c r="G150" s="1" t="s">
         <v>328</v>
       </c>
-      <c r="H141" t="s">
+      <c r="H150" t="s">
         <v>329</v>
       </c>
     </row>
-    <row r="142" spans="1:8">
-[...12 lines deleted...]
-      <c r="E142" t="s">
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>13</v>
+      </c>
+      <c r="B151" t="s">
+        <v>13</v>
+      </c>
+      <c r="C151" t="s">
+        <v>13</v>
+      </c>
+      <c r="D151" t="s">
         <v>14</v>
       </c>
-      <c r="F142" t="s">
-[...2 lines deleted...]
-      <c r="G142" s="1" t="s">
+      <c r="E151" t="s">
+        <v>15</v>
+      </c>
+      <c r="F151" t="s">
+        <v>129</v>
+      </c>
+      <c r="G151" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="H142" t="s">
+      <c r="H151" t="s">
         <v>331</v>
       </c>
     </row>
-    <row r="143" spans="1:8">
-[...18 lines deleted...]
-      <c r="G143" s="1" t="s">
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>13</v>
+      </c>
+      <c r="B152" t="s">
+        <v>13</v>
+      </c>
+      <c r="C152" t="s">
+        <v>13</v>
+      </c>
+      <c r="D152" t="s">
+        <v>14</v>
+      </c>
+      <c r="E152" t="s">
+        <v>15</v>
+      </c>
+      <c r="F152" t="s">
+        <v>46</v>
+      </c>
+      <c r="G152" s="1" t="s">
         <v>332</v>
       </c>
-      <c r="H143" t="s">
+      <c r="H152" t="s">
         <v>333</v>
       </c>
     </row>
-    <row r="144" spans="1:8">
-[...12 lines deleted...]
-      <c r="E144" t="s">
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>13</v>
+      </c>
+      <c r="B153" t="s">
+        <v>13</v>
+      </c>
+      <c r="C153" t="s">
+        <v>13</v>
+      </c>
+      <c r="D153" t="s">
         <v>14</v>
       </c>
-      <c r="F144" t="s">
-[...2 lines deleted...]
-      <c r="G144" s="1" t="s">
+      <c r="E153" t="s">
+        <v>15</v>
+      </c>
+      <c r="F153" t="s">
+        <v>16</v>
+      </c>
+      <c r="G153" s="1" t="s">
         <v>334</v>
       </c>
-      <c r="H144" t="s">
+      <c r="H153" t="s">
         <v>335</v>
       </c>
     </row>
-    <row r="145" spans="1:8">
-[...18 lines deleted...]
-      <c r="G145" s="1" t="s">
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>13</v>
+      </c>
+      <c r="B154" t="s">
+        <v>13</v>
+      </c>
+      <c r="C154" t="s">
+        <v>13</v>
+      </c>
+      <c r="D154" t="s">
+        <v>14</v>
+      </c>
+      <c r="E154" t="s">
+        <v>15</v>
+      </c>
+      <c r="F154" t="s">
+        <v>43</v>
+      </c>
+      <c r="G154" s="1" t="s">
         <v>336</v>
       </c>
-      <c r="H145" t="s">
+      <c r="H154" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="146" spans="1:8">
-[...12 lines deleted...]
-      <c r="E146" t="s">
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>13</v>
+      </c>
+      <c r="B155" t="s">
+        <v>13</v>
+      </c>
+      <c r="C155" t="s">
+        <v>13</v>
+      </c>
+      <c r="D155" t="s">
         <v>14</v>
       </c>
-      <c r="F146" t="s">
-[...2 lines deleted...]
-      <c r="G146" s="1" t="s">
+      <c r="E155" t="s">
+        <v>15</v>
+      </c>
+      <c r="F155" t="s">
+        <v>43</v>
+      </c>
+      <c r="G155" s="1" t="s">
         <v>338</v>
       </c>
-      <c r="H146" t="s">
+      <c r="H155" t="s">
         <v>339</v>
       </c>
     </row>
-    <row r="147" spans="1:8">
-[...12 lines deleted...]
-      <c r="E147" t="s">
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>13</v>
+      </c>
+      <c r="B156" t="s">
+        <v>13</v>
+      </c>
+      <c r="C156" t="s">
+        <v>13</v>
+      </c>
+      <c r="D156" t="s">
         <v>14</v>
       </c>
-      <c r="F147" t="s">
-[...2 lines deleted...]
-      <c r="G147" s="1" t="s">
+      <c r="E156" t="s">
+        <v>15</v>
+      </c>
+      <c r="F156" t="s">
+        <v>94</v>
+      </c>
+      <c r="G156" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="H147" t="s">
+      <c r="H156" t="s">
         <v>341</v>
       </c>
     </row>
-    <row r="148" spans="1:8">
-[...12 lines deleted...]
-      <c r="E148" t="s">
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>13</v>
+      </c>
+      <c r="B157" t="s">
+        <v>13</v>
+      </c>
+      <c r="C157" t="s">
+        <v>13</v>
+      </c>
+      <c r="D157" t="s">
         <v>14</v>
       </c>
-      <c r="F148" t="s">
-[...2 lines deleted...]
-      <c r="G148" s="1" t="s">
+      <c r="E157" t="s">
+        <v>15</v>
+      </c>
+      <c r="F157" t="s">
+        <v>94</v>
+      </c>
+      <c r="G157" s="1" t="s">
         <v>342</v>
       </c>
-      <c r="H148" t="s">
+      <c r="H157" t="s">
         <v>343</v>
-      </c>
-[...232 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
-        <v>21568</v>
+        <v>22743</v>
       </c>
       <c r="B158">
         <v>2025</v>
       </c>
       <c r="C158">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D158" t="s">
-        <v>13</v>
+        <v>264</v>
       </c>
       <c r="E158" t="s">
-        <v>14</v>
+        <v>265</v>
       </c>
       <c r="F158" t="s">
         <v>10</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>363</v>
+        <v>344</v>
       </c>
       <c r="H158" t="s">
-        <v>364</v>
+        <v>345</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
-        <v>21546</v>
+        <v>22742</v>
       </c>
       <c r="B159">
         <v>2025</v>
       </c>
       <c r="C159">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="D159" t="s">
-        <v>143</v>
+        <v>264</v>
       </c>
       <c r="E159" t="s">
-        <v>144</v>
+        <v>265</v>
       </c>
       <c r="F159" t="s">
         <v>10</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>365</v>
+        <v>346</v>
       </c>
       <c r="H159" t="s">
-        <v>366</v>
+        <v>347</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
-        <v>21545</v>
+        <v>22741</v>
       </c>
       <c r="B160">
         <v>2025</v>
       </c>
       <c r="C160">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="D160" t="s">
-        <v>143</v>
+        <v>264</v>
       </c>
       <c r="E160" t="s">
-        <v>144</v>
+        <v>265</v>
       </c>
       <c r="F160" t="s">
         <v>10</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>367</v>
+        <v>348</v>
       </c>
       <c r="H160" t="s">
-        <v>368</v>
+        <v>349</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
-        <v>21544</v>
+        <v>22740</v>
       </c>
       <c r="B161">
         <v>2025</v>
       </c>
       <c r="C161">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="D161" t="s">
-        <v>13</v>
+        <v>264</v>
       </c>
       <c r="E161" t="s">
-        <v>14</v>
+        <v>265</v>
       </c>
       <c r="F161" t="s">
-        <v>369</v>
+        <v>10</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>370</v>
+        <v>350</v>
       </c>
       <c r="H161" t="s">
-        <v>371</v>
+        <v>351</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
-        <v>21542</v>
+        <v>22738</v>
       </c>
       <c r="B162">
         <v>2025</v>
       </c>
       <c r="C162">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="D162" t="s">
-        <v>13</v>
+        <v>264</v>
       </c>
       <c r="E162" t="s">
-        <v>14</v>
+        <v>265</v>
       </c>
       <c r="F162" t="s">
-        <v>372</v>
+        <v>10</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>373</v>
+        <v>352</v>
       </c>
       <c r="H162" t="s">
-        <v>374</v>
+        <v>353</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
-        <v>21533</v>
+        <v>22737</v>
       </c>
       <c r="B163">
         <v>2025</v>
       </c>
       <c r="C163">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="D163" t="s">
-        <v>13</v>
+        <v>264</v>
       </c>
       <c r="E163" t="s">
-        <v>14</v>
+        <v>265</v>
       </c>
       <c r="F163" t="s">
-        <v>375</v>
+        <v>10</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>376</v>
+        <v>354</v>
       </c>
       <c r="H163" t="s">
-        <v>377</v>
+        <v>355</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
-        <v>21529</v>
+        <v>22736</v>
       </c>
       <c r="B164">
         <v>2025</v>
       </c>
       <c r="C164">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="D164" t="s">
-        <v>13</v>
+        <v>264</v>
       </c>
       <c r="E164" t="s">
-        <v>14</v>
+        <v>265</v>
       </c>
       <c r="F164" t="s">
-        <v>378</v>
+        <v>10</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>379</v>
+        <v>356</v>
       </c>
       <c r="H164" t="s">
-        <v>380</v>
+        <v>357</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
-        <v>21515</v>
+        <v>22735</v>
       </c>
       <c r="B165">
         <v>2025</v>
       </c>
       <c r="C165">
-        <v>42</v>
+        <v>73</v>
       </c>
       <c r="D165" t="s">
-        <v>13</v>
+        <v>264</v>
       </c>
       <c r="E165" t="s">
-        <v>14</v>
+        <v>265</v>
       </c>
       <c r="F165" t="s">
         <v>10</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>381</v>
+        <v>358</v>
       </c>
       <c r="H165" t="s">
-        <v>382</v>
+        <v>359</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
+        <v>22734</v>
+      </c>
+      <c r="B166">
+        <v>2025</v>
+      </c>
+      <c r="C166">
+        <v>72</v>
+      </c>
+      <c r="D166" t="s">
+        <v>264</v>
+      </c>
+      <c r="E166" t="s">
+        <v>265</v>
+      </c>
+      <c r="F166" t="s">
+        <v>10</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H166" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>13</v>
+      </c>
+      <c r="B167" t="s">
+        <v>13</v>
+      </c>
+      <c r="C167" t="s">
+        <v>13</v>
+      </c>
+      <c r="D167" t="s">
+        <v>14</v>
+      </c>
+      <c r="E167" t="s">
+        <v>15</v>
+      </c>
+      <c r="F167" t="s">
+        <v>77</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H167" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>13</v>
+      </c>
+      <c r="B168" t="s">
+        <v>13</v>
+      </c>
+      <c r="C168" t="s">
+        <v>13</v>
+      </c>
+      <c r="D168" t="s">
+        <v>14</v>
+      </c>
+      <c r="E168" t="s">
+        <v>15</v>
+      </c>
+      <c r="F168" t="s">
+        <v>129</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H168" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>13</v>
+      </c>
+      <c r="B169" t="s">
+        <v>13</v>
+      </c>
+      <c r="C169" t="s">
+        <v>13</v>
+      </c>
+      <c r="D169" t="s">
+        <v>14</v>
+      </c>
+      <c r="E169" t="s">
+        <v>15</v>
+      </c>
+      <c r="F169" t="s">
+        <v>46</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H169" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>13</v>
+      </c>
+      <c r="B170" t="s">
+        <v>13</v>
+      </c>
+      <c r="C170" t="s">
+        <v>13</v>
+      </c>
+      <c r="D170" t="s">
+        <v>14</v>
+      </c>
+      <c r="E170" t="s">
+        <v>15</v>
+      </c>
+      <c r="F170" t="s">
+        <v>46</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H170" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>13</v>
+      </c>
+      <c r="B171" t="s">
+        <v>13</v>
+      </c>
+      <c r="C171" t="s">
+        <v>13</v>
+      </c>
+      <c r="D171" t="s">
+        <v>14</v>
+      </c>
+      <c r="E171" t="s">
+        <v>15</v>
+      </c>
+      <c r="F171" t="s">
+        <v>129</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H171" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>13</v>
+      </c>
+      <c r="B172" t="s">
+        <v>13</v>
+      </c>
+      <c r="C172" t="s">
+        <v>13</v>
+      </c>
+      <c r="D172" t="s">
+        <v>14</v>
+      </c>
+      <c r="E172" t="s">
+        <v>15</v>
+      </c>
+      <c r="F172" t="s">
+        <v>46</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H172" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>13</v>
+      </c>
+      <c r="B173" t="s">
+        <v>13</v>
+      </c>
+      <c r="C173" t="s">
+        <v>13</v>
+      </c>
+      <c r="D173" t="s">
+        <v>14</v>
+      </c>
+      <c r="E173" t="s">
+        <v>15</v>
+      </c>
+      <c r="F173" t="s">
+        <v>46</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H173" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>13</v>
+      </c>
+      <c r="B174" t="s">
+        <v>13</v>
+      </c>
+      <c r="C174" t="s">
+        <v>13</v>
+      </c>
+      <c r="D174" t="s">
+        <v>14</v>
+      </c>
+      <c r="E174" t="s">
+        <v>15</v>
+      </c>
+      <c r="F174" t="s">
+        <v>129</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H174" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>13</v>
+      </c>
+      <c r="B175" t="s">
+        <v>13</v>
+      </c>
+      <c r="C175" t="s">
+        <v>13</v>
+      </c>
+      <c r="D175" t="s">
+        <v>14</v>
+      </c>
+      <c r="E175" t="s">
+        <v>15</v>
+      </c>
+      <c r="F175" t="s">
+        <v>43</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H175" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>13</v>
+      </c>
+      <c r="B176" t="s">
+        <v>13</v>
+      </c>
+      <c r="C176" t="s">
+        <v>13</v>
+      </c>
+      <c r="D176" t="s">
+        <v>14</v>
+      </c>
+      <c r="E176" t="s">
+        <v>15</v>
+      </c>
+      <c r="F176" t="s">
+        <v>129</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H176" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>13</v>
+      </c>
+      <c r="B177" t="s">
+        <v>13</v>
+      </c>
+      <c r="C177" t="s">
+        <v>13</v>
+      </c>
+      <c r="D177" t="s">
+        <v>14</v>
+      </c>
+      <c r="E177" t="s">
+        <v>15</v>
+      </c>
+      <c r="F177" t="s">
+        <v>46</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H177" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>13</v>
+      </c>
+      <c r="B178" t="s">
+        <v>13</v>
+      </c>
+      <c r="C178" t="s">
+        <v>13</v>
+      </c>
+      <c r="D178" t="s">
+        <v>14</v>
+      </c>
+      <c r="E178" t="s">
+        <v>15</v>
+      </c>
+      <c r="F178" t="s">
+        <v>46</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H178" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>13</v>
+      </c>
+      <c r="B179" t="s">
+        <v>13</v>
+      </c>
+      <c r="C179" t="s">
+        <v>13</v>
+      </c>
+      <c r="D179" t="s">
+        <v>14</v>
+      </c>
+      <c r="E179" t="s">
+        <v>15</v>
+      </c>
+      <c r="F179" t="s">
+        <v>241</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H179" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>13</v>
+      </c>
+      <c r="B180" t="s">
+        <v>13</v>
+      </c>
+      <c r="C180" t="s">
+        <v>13</v>
+      </c>
+      <c r="D180" t="s">
+        <v>14</v>
+      </c>
+      <c r="E180" t="s">
+        <v>15</v>
+      </c>
+      <c r="F180" t="s">
+        <v>129</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H180" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>13</v>
+      </c>
+      <c r="B181" t="s">
+        <v>13</v>
+      </c>
+      <c r="C181" t="s">
+        <v>13</v>
+      </c>
+      <c r="D181" t="s">
+        <v>14</v>
+      </c>
+      <c r="E181" t="s">
+        <v>15</v>
+      </c>
+      <c r="F181" t="s">
+        <v>46</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H181" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>13</v>
+      </c>
+      <c r="B182" t="s">
+        <v>13</v>
+      </c>
+      <c r="C182" t="s">
+        <v>13</v>
+      </c>
+      <c r="D182" t="s">
+        <v>14</v>
+      </c>
+      <c r="E182" t="s">
+        <v>15</v>
+      </c>
+      <c r="F182" t="s">
+        <v>26</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H182" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>13</v>
+      </c>
+      <c r="B183" t="s">
+        <v>13</v>
+      </c>
+      <c r="C183" t="s">
+        <v>13</v>
+      </c>
+      <c r="D183" t="s">
+        <v>14</v>
+      </c>
+      <c r="E183" t="s">
+        <v>15</v>
+      </c>
+      <c r="F183" t="s">
+        <v>129</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H183" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>13</v>
+      </c>
+      <c r="B184" t="s">
+        <v>13</v>
+      </c>
+      <c r="C184" t="s">
+        <v>13</v>
+      </c>
+      <c r="D184" t="s">
+        <v>14</v>
+      </c>
+      <c r="E184" t="s">
+        <v>15</v>
+      </c>
+      <c r="F184" t="s">
+        <v>129</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H184" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>13</v>
+      </c>
+      <c r="B185" t="s">
+        <v>13</v>
+      </c>
+      <c r="C185" t="s">
+        <v>13</v>
+      </c>
+      <c r="D185" t="s">
+        <v>14</v>
+      </c>
+      <c r="E185" t="s">
+        <v>15</v>
+      </c>
+      <c r="F185" t="s">
+        <v>46</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H185" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>13</v>
+      </c>
+      <c r="B186" t="s">
+        <v>13</v>
+      </c>
+      <c r="C186" t="s">
+        <v>13</v>
+      </c>
+      <c r="D186" t="s">
+        <v>14</v>
+      </c>
+      <c r="E186" t="s">
+        <v>15</v>
+      </c>
+      <c r="F186" t="s">
+        <v>46</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H186" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187">
+        <v>22713</v>
+      </c>
+      <c r="B187">
+        <v>2025</v>
+      </c>
+      <c r="C187">
+        <v>71</v>
+      </c>
+      <c r="D187" t="s">
+        <v>264</v>
+      </c>
+      <c r="E187" t="s">
+        <v>265</v>
+      </c>
+      <c r="F187" t="s">
+        <v>10</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H187" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188">
+        <v>22612</v>
+      </c>
+      <c r="B188">
+        <v>2025</v>
+      </c>
+      <c r="C188">
+        <v>772</v>
+      </c>
+      <c r="D188" t="s">
+        <v>24</v>
+      </c>
+      <c r="E188" t="s">
+        <v>25</v>
+      </c>
+      <c r="F188" t="s">
+        <v>10</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H188" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>13</v>
+      </c>
+      <c r="B189" t="s">
+        <v>13</v>
+      </c>
+      <c r="C189" t="s">
+        <v>13</v>
+      </c>
+      <c r="D189" t="s">
+        <v>8</v>
+      </c>
+      <c r="E189" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" t="s">
+        <v>26</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H189" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190">
+        <v>22601</v>
+      </c>
+      <c r="B190">
+        <v>2025</v>
+      </c>
+      <c r="C190">
+        <v>132</v>
+      </c>
+      <c r="D190" t="s">
+        <v>19</v>
+      </c>
+      <c r="E190" t="s">
+        <v>20</v>
+      </c>
+      <c r="F190" t="s">
+        <v>10</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H190" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191">
+        <v>22600</v>
+      </c>
+      <c r="B191">
+        <v>2025</v>
+      </c>
+      <c r="C191">
+        <v>131</v>
+      </c>
+      <c r="D191" t="s">
+        <v>19</v>
+      </c>
+      <c r="E191" t="s">
+        <v>20</v>
+      </c>
+      <c r="F191" t="s">
+        <v>10</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H191" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192">
+        <v>22599</v>
+      </c>
+      <c r="B192">
+        <v>2025</v>
+      </c>
+      <c r="C192">
+        <v>130</v>
+      </c>
+      <c r="D192" t="s">
+        <v>19</v>
+      </c>
+      <c r="E192" t="s">
+        <v>20</v>
+      </c>
+      <c r="F192" t="s">
+        <v>10</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H192" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>13</v>
+      </c>
+      <c r="B193" t="s">
+        <v>13</v>
+      </c>
+      <c r="C193" t="s">
+        <v>13</v>
+      </c>
+      <c r="D193" t="s">
+        <v>19</v>
+      </c>
+      <c r="E193" t="s">
+        <v>20</v>
+      </c>
+      <c r="F193" t="s">
+        <v>77</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H193" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>13</v>
+      </c>
+      <c r="B194" t="s">
+        <v>13</v>
+      </c>
+      <c r="C194" t="s">
+        <v>13</v>
+      </c>
+      <c r="D194" t="s">
+        <v>19</v>
+      </c>
+      <c r="E194" t="s">
+        <v>20</v>
+      </c>
+      <c r="F194" t="s">
+        <v>46</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H194" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>13</v>
+      </c>
+      <c r="B195" t="s">
+        <v>13</v>
+      </c>
+      <c r="C195" t="s">
+        <v>13</v>
+      </c>
+      <c r="D195" t="s">
+        <v>19</v>
+      </c>
+      <c r="E195" t="s">
+        <v>20</v>
+      </c>
+      <c r="F195" t="s">
+        <v>26</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H195" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196">
+        <v>22571</v>
+      </c>
+      <c r="B196">
+        <v>2025</v>
+      </c>
+      <c r="C196">
+        <v>123</v>
+      </c>
+      <c r="D196" t="s">
+        <v>19</v>
+      </c>
+      <c r="E196" t="s">
+        <v>20</v>
+      </c>
+      <c r="F196" t="s">
+        <v>10</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H196" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197">
+        <v>22552</v>
+      </c>
+      <c r="B197">
+        <v>2025</v>
+      </c>
+      <c r="C197">
+        <v>732</v>
+      </c>
+      <c r="D197" t="s">
+        <v>24</v>
+      </c>
+      <c r="E197" t="s">
+        <v>25</v>
+      </c>
+      <c r="F197" t="s">
+        <v>10</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H197" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198">
+        <v>22540</v>
+      </c>
+      <c r="B198">
+        <v>2025</v>
+      </c>
+      <c r="C198">
+        <v>720</v>
+      </c>
+      <c r="D198" t="s">
+        <v>24</v>
+      </c>
+      <c r="E198" t="s">
+        <v>25</v>
+      </c>
+      <c r="F198" t="s">
+        <v>10</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H198" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>13</v>
+      </c>
+      <c r="B199" t="s">
+        <v>13</v>
+      </c>
+      <c r="C199" t="s">
+        <v>13</v>
+      </c>
+      <c r="D199" t="s">
+        <v>24</v>
+      </c>
+      <c r="E199" t="s">
+        <v>25</v>
+      </c>
+      <c r="F199" t="s">
+        <v>10</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H199" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200">
+        <v>22534</v>
+      </c>
+      <c r="B200">
+        <v>2025</v>
+      </c>
+      <c r="C200">
+        <v>714</v>
+      </c>
+      <c r="D200" t="s">
+        <v>24</v>
+      </c>
+      <c r="E200" t="s">
+        <v>25</v>
+      </c>
+      <c r="F200" t="s">
+        <v>10</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H200" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>13</v>
+      </c>
+      <c r="B201" t="s">
+        <v>13</v>
+      </c>
+      <c r="C201" t="s">
+        <v>13</v>
+      </c>
+      <c r="D201" t="s">
+        <v>24</v>
+      </c>
+      <c r="E201" t="s">
+        <v>25</v>
+      </c>
+      <c r="F201" t="s">
+        <v>21</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H201" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202">
+        <v>22522</v>
+      </c>
+      <c r="B202">
+        <v>2025</v>
+      </c>
+      <c r="C202">
+        <v>119</v>
+      </c>
+      <c r="D202" t="s">
+        <v>19</v>
+      </c>
+      <c r="E202" t="s">
+        <v>20</v>
+      </c>
+      <c r="F202" t="s">
+        <v>10</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H202" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203">
+        <v>22521</v>
+      </c>
+      <c r="B203">
+        <v>2025</v>
+      </c>
+      <c r="C203">
+        <v>709</v>
+      </c>
+      <c r="D203" t="s">
+        <v>24</v>
+      </c>
+      <c r="E203" t="s">
+        <v>25</v>
+      </c>
+      <c r="F203" t="s">
+        <v>10</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H203" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204">
+        <v>22520</v>
+      </c>
+      <c r="B204">
+        <v>2025</v>
+      </c>
+      <c r="C204">
+        <v>708</v>
+      </c>
+      <c r="D204" t="s">
+        <v>24</v>
+      </c>
+      <c r="E204" t="s">
+        <v>25</v>
+      </c>
+      <c r="F204" t="s">
+        <v>10</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H204" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>13</v>
+      </c>
+      <c r="B205" t="s">
+        <v>13</v>
+      </c>
+      <c r="C205" t="s">
+        <v>13</v>
+      </c>
+      <c r="D205" t="s">
+        <v>24</v>
+      </c>
+      <c r="E205" t="s">
+        <v>25</v>
+      </c>
+      <c r="F205" t="s">
+        <v>241</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H205" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>13</v>
+      </c>
+      <c r="B206" t="s">
+        <v>13</v>
+      </c>
+      <c r="C206" t="s">
+        <v>13</v>
+      </c>
+      <c r="D206" t="s">
+        <v>24</v>
+      </c>
+      <c r="E206" t="s">
+        <v>25</v>
+      </c>
+      <c r="F206" t="s">
+        <v>77</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H206" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207">
+        <v>22517</v>
+      </c>
+      <c r="B207">
+        <v>2025</v>
+      </c>
+      <c r="C207">
+        <v>705</v>
+      </c>
+      <c r="D207" t="s">
+        <v>24</v>
+      </c>
+      <c r="E207" t="s">
+        <v>25</v>
+      </c>
+      <c r="F207" t="s">
+        <v>10</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H207" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>13</v>
+      </c>
+      <c r="B208" t="s">
+        <v>13</v>
+      </c>
+      <c r="C208" t="s">
+        <v>13</v>
+      </c>
+      <c r="D208" t="s">
+        <v>8</v>
+      </c>
+      <c r="E208" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208" t="s">
+        <v>43</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H208" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209">
+        <v>22503</v>
+      </c>
+      <c r="B209">
+        <v>2025</v>
+      </c>
+      <c r="C209">
+        <v>696</v>
+      </c>
+      <c r="D209" t="s">
+        <v>24</v>
+      </c>
+      <c r="E209" t="s">
+        <v>25</v>
+      </c>
+      <c r="F209" t="s">
+        <v>10</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H209" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>13</v>
+      </c>
+      <c r="B210" t="s">
+        <v>13</v>
+      </c>
+      <c r="C210" t="s">
+        <v>13</v>
+      </c>
+      <c r="D210" t="s">
+        <v>8</v>
+      </c>
+      <c r="E210" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" t="s">
+        <v>10</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H210" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211">
+        <v>22497</v>
+      </c>
+      <c r="B211">
+        <v>2025</v>
+      </c>
+      <c r="C211">
+        <v>693</v>
+      </c>
+      <c r="D211" t="s">
+        <v>24</v>
+      </c>
+      <c r="E211" t="s">
+        <v>25</v>
+      </c>
+      <c r="F211" t="s">
+        <v>10</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H211" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212">
+        <v>22495</v>
+      </c>
+      <c r="B212">
+        <v>2025</v>
+      </c>
+      <c r="C212">
+        <v>692</v>
+      </c>
+      <c r="D212" t="s">
+        <v>24</v>
+      </c>
+      <c r="E212" t="s">
+        <v>25</v>
+      </c>
+      <c r="F212" t="s">
+        <v>10</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H212" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213">
+        <v>22494</v>
+      </c>
+      <c r="B213">
+        <v>2025</v>
+      </c>
+      <c r="C213">
+        <v>691</v>
+      </c>
+      <c r="D213" t="s">
+        <v>24</v>
+      </c>
+      <c r="E213" t="s">
+        <v>25</v>
+      </c>
+      <c r="F213" t="s">
+        <v>10</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H213" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>22493</v>
+      </c>
+      <c r="B214">
+        <v>2025</v>
+      </c>
+      <c r="C214">
+        <v>690</v>
+      </c>
+      <c r="D214" t="s">
+        <v>24</v>
+      </c>
+      <c r="E214" t="s">
+        <v>25</v>
+      </c>
+      <c r="F214" t="s">
+        <v>10</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H214" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215">
+        <v>22490</v>
+      </c>
+      <c r="B215">
+        <v>2025</v>
+      </c>
+      <c r="C215">
+        <v>687</v>
+      </c>
+      <c r="D215" t="s">
+        <v>24</v>
+      </c>
+      <c r="E215" t="s">
+        <v>25</v>
+      </c>
+      <c r="F215" t="s">
+        <v>10</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H215" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>22475</v>
+      </c>
+      <c r="B216">
+        <v>2025</v>
+      </c>
+      <c r="C216">
+        <v>684</v>
+      </c>
+      <c r="D216" t="s">
+        <v>24</v>
+      </c>
+      <c r="E216" t="s">
+        <v>25</v>
+      </c>
+      <c r="F216" t="s">
+        <v>10</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H216" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217">
+        <v>22465</v>
+      </c>
+      <c r="B217">
+        <v>2025</v>
+      </c>
+      <c r="C217">
+        <v>678</v>
+      </c>
+      <c r="D217" t="s">
+        <v>24</v>
+      </c>
+      <c r="E217" t="s">
+        <v>25</v>
+      </c>
+      <c r="F217" t="s">
+        <v>10</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H217" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>22452</v>
+      </c>
+      <c r="B218">
+        <v>2025</v>
+      </c>
+      <c r="C218">
+        <v>672</v>
+      </c>
+      <c r="D218" t="s">
+        <v>24</v>
+      </c>
+      <c r="E218" t="s">
+        <v>25</v>
+      </c>
+      <c r="F218" t="s">
+        <v>10</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H218" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>22451</v>
+      </c>
+      <c r="B219">
+        <v>2025</v>
+      </c>
+      <c r="C219">
+        <v>671</v>
+      </c>
+      <c r="D219" t="s">
+        <v>24</v>
+      </c>
+      <c r="E219" t="s">
+        <v>25</v>
+      </c>
+      <c r="F219" t="s">
+        <v>10</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H219" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>22450</v>
+      </c>
+      <c r="B220">
+        <v>2025</v>
+      </c>
+      <c r="C220">
+        <v>670</v>
+      </c>
+      <c r="D220" t="s">
+        <v>24</v>
+      </c>
+      <c r="E220" t="s">
+        <v>25</v>
+      </c>
+      <c r="F220" t="s">
+        <v>10</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H220" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221">
+        <v>22441</v>
+      </c>
+      <c r="B221">
+        <v>2025</v>
+      </c>
+      <c r="C221">
+        <v>664</v>
+      </c>
+      <c r="D221" t="s">
+        <v>24</v>
+      </c>
+      <c r="E221" t="s">
+        <v>25</v>
+      </c>
+      <c r="F221" t="s">
+        <v>10</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H221" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>22429</v>
+      </c>
+      <c r="B222">
+        <v>2025</v>
+      </c>
+      <c r="C222">
+        <v>655</v>
+      </c>
+      <c r="D222" t="s">
+        <v>24</v>
+      </c>
+      <c r="E222" t="s">
+        <v>25</v>
+      </c>
+      <c r="F222" t="s">
+        <v>10</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H222" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>22426</v>
+      </c>
+      <c r="B223">
+        <v>2025</v>
+      </c>
+      <c r="C223">
+        <v>653</v>
+      </c>
+      <c r="D223" t="s">
+        <v>24</v>
+      </c>
+      <c r="E223" t="s">
+        <v>25</v>
+      </c>
+      <c r="F223" t="s">
+        <v>10</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H223" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>22425</v>
+      </c>
+      <c r="B224">
+        <v>2025</v>
+      </c>
+      <c r="C224">
+        <v>652</v>
+      </c>
+      <c r="D224" t="s">
+        <v>24</v>
+      </c>
+      <c r="E224" t="s">
+        <v>25</v>
+      </c>
+      <c r="F224" t="s">
+        <v>10</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H224" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>22424</v>
+      </c>
+      <c r="B225">
+        <v>2025</v>
+      </c>
+      <c r="C225">
+        <v>107</v>
+      </c>
+      <c r="D225" t="s">
+        <v>19</v>
+      </c>
+      <c r="E225" t="s">
+        <v>20</v>
+      </c>
+      <c r="F225" t="s">
+        <v>10</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H225" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>13</v>
+      </c>
+      <c r="B226" t="s">
+        <v>13</v>
+      </c>
+      <c r="C226" t="s">
+        <v>13</v>
+      </c>
+      <c r="D226" t="s">
+        <v>19</v>
+      </c>
+      <c r="E226" t="s">
+        <v>20</v>
+      </c>
+      <c r="F226" t="s">
+        <v>94</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H226" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>13</v>
+      </c>
+      <c r="B227" t="s">
+        <v>13</v>
+      </c>
+      <c r="C227" t="s">
+        <v>13</v>
+      </c>
+      <c r="D227" t="s">
+        <v>482</v>
+      </c>
+      <c r="E227" t="s">
+        <v>483</v>
+      </c>
+      <c r="F227" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="H227" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>13</v>
+      </c>
+      <c r="B228" t="s">
+        <v>13</v>
+      </c>
+      <c r="C228" t="s">
+        <v>13</v>
+      </c>
+      <c r="D228" t="s">
+        <v>24</v>
+      </c>
+      <c r="E228" t="s">
+        <v>25</v>
+      </c>
+      <c r="F228" t="s">
+        <v>129</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H228" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>22397</v>
+      </c>
+      <c r="B229">
+        <v>2025</v>
+      </c>
+      <c r="C229">
+        <v>638</v>
+      </c>
+      <c r="D229" t="s">
+        <v>24</v>
+      </c>
+      <c r="E229" t="s">
+        <v>25</v>
+      </c>
+      <c r="F229" t="s">
+        <v>10</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H229" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>22392</v>
+      </c>
+      <c r="B230">
+        <v>2025</v>
+      </c>
+      <c r="C230">
+        <v>633</v>
+      </c>
+      <c r="D230" t="s">
+        <v>24</v>
+      </c>
+      <c r="E230" t="s">
+        <v>25</v>
+      </c>
+      <c r="F230" t="s">
+        <v>10</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H230" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>22390</v>
+      </c>
+      <c r="B231">
+        <v>2025</v>
+      </c>
+      <c r="C231">
+        <v>632</v>
+      </c>
+      <c r="D231" t="s">
+        <v>24</v>
+      </c>
+      <c r="E231" t="s">
+        <v>25</v>
+      </c>
+      <c r="F231" t="s">
+        <v>10</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H231" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>22389</v>
+      </c>
+      <c r="B232">
+        <v>2025</v>
+      </c>
+      <c r="C232">
+        <v>102</v>
+      </c>
+      <c r="D232" t="s">
+        <v>19</v>
+      </c>
+      <c r="E232" t="s">
+        <v>20</v>
+      </c>
+      <c r="F232" t="s">
+        <v>10</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H232" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>22384</v>
+      </c>
+      <c r="B233">
+        <v>2025</v>
+      </c>
+      <c r="C233">
+        <v>99</v>
+      </c>
+      <c r="D233" t="s">
+        <v>19</v>
+      </c>
+      <c r="E233" t="s">
+        <v>20</v>
+      </c>
+      <c r="F233" t="s">
+        <v>10</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H233" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>22380</v>
+      </c>
+      <c r="B234">
+        <v>2025</v>
+      </c>
+      <c r="C234">
+        <v>626</v>
+      </c>
+      <c r="D234" t="s">
+        <v>24</v>
+      </c>
+      <c r="E234" t="s">
+        <v>25</v>
+      </c>
+      <c r="F234" t="s">
+        <v>10</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H234" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>22379</v>
+      </c>
+      <c r="B235">
+        <v>2025</v>
+      </c>
+      <c r="C235">
+        <v>625</v>
+      </c>
+      <c r="D235" t="s">
+        <v>24</v>
+      </c>
+      <c r="E235" t="s">
+        <v>25</v>
+      </c>
+      <c r="F235" t="s">
+        <v>10</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H235" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>22354</v>
+      </c>
+      <c r="B236">
+        <v>2025</v>
+      </c>
+      <c r="C236">
+        <v>611</v>
+      </c>
+      <c r="D236" t="s">
+        <v>24</v>
+      </c>
+      <c r="E236" t="s">
+        <v>25</v>
+      </c>
+      <c r="F236" t="s">
+        <v>10</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H236" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>22341</v>
+      </c>
+      <c r="B237">
+        <v>2025</v>
+      </c>
+      <c r="C237">
+        <v>602</v>
+      </c>
+      <c r="D237" t="s">
+        <v>24</v>
+      </c>
+      <c r="E237" t="s">
+        <v>25</v>
+      </c>
+      <c r="F237" t="s">
+        <v>10</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H237" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>22328</v>
+      </c>
+      <c r="B238">
+        <v>2025</v>
+      </c>
+      <c r="C238">
+        <v>597</v>
+      </c>
+      <c r="D238" t="s">
+        <v>24</v>
+      </c>
+      <c r="E238" t="s">
+        <v>25</v>
+      </c>
+      <c r="F238" t="s">
+        <v>10</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H238" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>22320</v>
+      </c>
+      <c r="B239">
+        <v>2025</v>
+      </c>
+      <c r="C239">
+        <v>594</v>
+      </c>
+      <c r="D239" t="s">
+        <v>24</v>
+      </c>
+      <c r="E239" t="s">
+        <v>25</v>
+      </c>
+      <c r="F239" t="s">
+        <v>10</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H239" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>22319</v>
+      </c>
+      <c r="B240">
+        <v>2025</v>
+      </c>
+      <c r="C240">
+        <v>593</v>
+      </c>
+      <c r="D240" t="s">
+        <v>24</v>
+      </c>
+      <c r="E240" t="s">
+        <v>25</v>
+      </c>
+      <c r="F240" t="s">
+        <v>10</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H240" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>22308</v>
+      </c>
+      <c r="B241">
+        <v>2025</v>
+      </c>
+      <c r="C241">
+        <v>589</v>
+      </c>
+      <c r="D241" t="s">
+        <v>24</v>
+      </c>
+      <c r="E241" t="s">
+        <v>25</v>
+      </c>
+      <c r="F241" t="s">
+        <v>10</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H241" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>13</v>
+      </c>
+      <c r="B242" t="s">
+        <v>13</v>
+      </c>
+      <c r="C242" t="s">
+        <v>13</v>
+      </c>
+      <c r="D242" t="s">
+        <v>19</v>
+      </c>
+      <c r="E242" t="s">
+        <v>20</v>
+      </c>
+      <c r="F242" t="s">
+        <v>26</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H242" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>13</v>
+      </c>
+      <c r="B243" t="s">
+        <v>13</v>
+      </c>
+      <c r="C243" t="s">
+        <v>13</v>
+      </c>
+      <c r="D243" t="s">
+        <v>92</v>
+      </c>
+      <c r="E243" t="s">
+        <v>93</v>
+      </c>
+      <c r="F243" t="s">
+        <v>46</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H243" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>13</v>
+      </c>
+      <c r="B244" t="s">
+        <v>13</v>
+      </c>
+      <c r="C244" t="s">
+        <v>13</v>
+      </c>
+      <c r="D244" t="s">
+        <v>8</v>
+      </c>
+      <c r="E244" t="s">
+        <v>9</v>
+      </c>
+      <c r="F244" t="s">
+        <v>241</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H244" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>22292</v>
+      </c>
+      <c r="B245">
+        <v>2025</v>
+      </c>
+      <c r="C245">
+        <v>580</v>
+      </c>
+      <c r="D245" t="s">
+        <v>24</v>
+      </c>
+      <c r="E245" t="s">
+        <v>25</v>
+      </c>
+      <c r="F245" t="s">
+        <v>10</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="H245" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>22291</v>
+      </c>
+      <c r="B246">
+        <v>2025</v>
+      </c>
+      <c r="C246">
+        <v>83</v>
+      </c>
+      <c r="D246" t="s">
+        <v>19</v>
+      </c>
+      <c r="E246" t="s">
+        <v>20</v>
+      </c>
+      <c r="F246" t="s">
+        <v>10</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H246" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>22286</v>
+      </c>
+      <c r="B247">
+        <v>2025</v>
+      </c>
+      <c r="C247">
+        <v>576</v>
+      </c>
+      <c r="D247" t="s">
+        <v>24</v>
+      </c>
+      <c r="E247" t="s">
+        <v>25</v>
+      </c>
+      <c r="F247" t="s">
+        <v>10</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H247" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>13</v>
+      </c>
+      <c r="B248" t="s">
+        <v>13</v>
+      </c>
+      <c r="C248" t="s">
+        <v>13</v>
+      </c>
+      <c r="D248" t="s">
+        <v>19</v>
+      </c>
+      <c r="E248" t="s">
+        <v>20</v>
+      </c>
+      <c r="F248" t="s">
+        <v>10</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H248" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>13</v>
+      </c>
+      <c r="B249" t="s">
+        <v>13</v>
+      </c>
+      <c r="C249" t="s">
+        <v>13</v>
+      </c>
+      <c r="D249" t="s">
+        <v>14</v>
+      </c>
+      <c r="E249" t="s">
+        <v>15</v>
+      </c>
+      <c r="F249" t="s">
+        <v>43</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H249" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>13</v>
+      </c>
+      <c r="B250" t="s">
+        <v>13</v>
+      </c>
+      <c r="C250" t="s">
+        <v>13</v>
+      </c>
+      <c r="D250" t="s">
+        <v>113</v>
+      </c>
+      <c r="E250" t="s">
+        <v>114</v>
+      </c>
+      <c r="F250" t="s">
+        <v>16</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H250" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>22235</v>
+      </c>
+      <c r="B251">
+        <v>2025</v>
+      </c>
+      <c r="C251">
+        <v>75</v>
+      </c>
+      <c r="D251" t="s">
+        <v>19</v>
+      </c>
+      <c r="E251" t="s">
+        <v>20</v>
+      </c>
+      <c r="F251" t="s">
+        <v>10</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H251" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>13</v>
+      </c>
+      <c r="B252" t="s">
+        <v>13</v>
+      </c>
+      <c r="C252" t="s">
+        <v>13</v>
+      </c>
+      <c r="D252" t="s">
+        <v>8</v>
+      </c>
+      <c r="E252" t="s">
+        <v>9</v>
+      </c>
+      <c r="F252" t="s">
+        <v>77</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H252" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>22226</v>
+      </c>
+      <c r="B253">
+        <v>2025</v>
+      </c>
+      <c r="C253">
+        <v>73</v>
+      </c>
+      <c r="D253" t="s">
+        <v>19</v>
+      </c>
+      <c r="E253" t="s">
+        <v>20</v>
+      </c>
+      <c r="F253" t="s">
+        <v>10</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H253" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>22225</v>
+      </c>
+      <c r="B254">
+        <v>2025</v>
+      </c>
+      <c r="C254">
+        <v>538</v>
+      </c>
+      <c r="D254" t="s">
+        <v>24</v>
+      </c>
+      <c r="E254" t="s">
+        <v>25</v>
+      </c>
+      <c r="F254" t="s">
+        <v>10</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H254" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>22220</v>
+      </c>
+      <c r="B255">
+        <v>2025</v>
+      </c>
+      <c r="C255">
+        <v>72</v>
+      </c>
+      <c r="D255" t="s">
+        <v>19</v>
+      </c>
+      <c r="E255" t="s">
+        <v>20</v>
+      </c>
+      <c r="F255" t="s">
+        <v>10</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H255" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>22208</v>
+      </c>
+      <c r="B256">
+        <v>2025</v>
+      </c>
+      <c r="C256">
+        <v>532</v>
+      </c>
+      <c r="D256" t="s">
+        <v>24</v>
+      </c>
+      <c r="E256" t="s">
+        <v>25</v>
+      </c>
+      <c r="F256" t="s">
+        <v>10</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H256" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>22201</v>
+      </c>
+      <c r="B257">
+        <v>2025</v>
+      </c>
+      <c r="C257">
+        <v>71</v>
+      </c>
+      <c r="D257" t="s">
+        <v>19</v>
+      </c>
+      <c r="E257" t="s">
+        <v>20</v>
+      </c>
+      <c r="F257" t="s">
+        <v>10</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H257" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>22195</v>
+      </c>
+      <c r="B258">
+        <v>2025</v>
+      </c>
+      <c r="C258">
+        <v>521</v>
+      </c>
+      <c r="D258" t="s">
+        <v>24</v>
+      </c>
+      <c r="E258" t="s">
+        <v>25</v>
+      </c>
+      <c r="F258" t="s">
+        <v>10</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H258" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>22190</v>
+      </c>
+      <c r="B259">
+        <v>2025</v>
+      </c>
+      <c r="C259">
+        <v>19</v>
+      </c>
+      <c r="D259" t="s">
+        <v>8</v>
+      </c>
+      <c r="E259" t="s">
+        <v>9</v>
+      </c>
+      <c r="F259" t="s">
+        <v>10</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H259" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>22189</v>
+      </c>
+      <c r="B260">
+        <v>2025</v>
+      </c>
+      <c r="C260">
+        <v>517</v>
+      </c>
+      <c r="D260" t="s">
+        <v>24</v>
+      </c>
+      <c r="E260" t="s">
+        <v>25</v>
+      </c>
+      <c r="F260" t="s">
+        <v>10</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H260" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>13</v>
+      </c>
+      <c r="B261" t="s">
+        <v>13</v>
+      </c>
+      <c r="C261" t="s">
+        <v>13</v>
+      </c>
+      <c r="D261" t="s">
+        <v>24</v>
+      </c>
+      <c r="E261" t="s">
+        <v>25</v>
+      </c>
+      <c r="F261" t="s">
+        <v>241</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H261" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>22182</v>
+      </c>
+      <c r="B262">
+        <v>2025</v>
+      </c>
+      <c r="C262">
+        <v>510</v>
+      </c>
+      <c r="D262" t="s">
+        <v>24</v>
+      </c>
+      <c r="E262" t="s">
+        <v>25</v>
+      </c>
+      <c r="F262" t="s">
+        <v>10</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H262" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>22181</v>
+      </c>
+      <c r="B263">
+        <v>2025</v>
+      </c>
+      <c r="C263">
+        <v>509</v>
+      </c>
+      <c r="D263" t="s">
+        <v>24</v>
+      </c>
+      <c r="E263" t="s">
+        <v>25</v>
+      </c>
+      <c r="F263" t="s">
+        <v>10</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="H263" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>22176</v>
+      </c>
+      <c r="B264">
+        <v>2025</v>
+      </c>
+      <c r="C264">
+        <v>69</v>
+      </c>
+      <c r="D264" t="s">
+        <v>19</v>
+      </c>
+      <c r="E264" t="s">
+        <v>20</v>
+      </c>
+      <c r="F264" t="s">
+        <v>10</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H264" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>22175</v>
+      </c>
+      <c r="B265">
+        <v>2025</v>
+      </c>
+      <c r="C265">
+        <v>504</v>
+      </c>
+      <c r="D265" t="s">
+        <v>24</v>
+      </c>
+      <c r="E265" t="s">
+        <v>25</v>
+      </c>
+      <c r="F265" t="s">
+        <v>10</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H265" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>13</v>
+      </c>
+      <c r="B266" t="s">
+        <v>13</v>
+      </c>
+      <c r="C266" t="s">
+        <v>13</v>
+      </c>
+      <c r="D266" t="s">
+        <v>19</v>
+      </c>
+      <c r="E266" t="s">
+        <v>20</v>
+      </c>
+      <c r="F266" t="s">
+        <v>21</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H266" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>22140</v>
+      </c>
+      <c r="B267">
+        <v>2025</v>
+      </c>
+      <c r="C267">
+        <v>487</v>
+      </c>
+      <c r="D267" t="s">
+        <v>24</v>
+      </c>
+      <c r="E267" t="s">
+        <v>25</v>
+      </c>
+      <c r="F267" t="s">
+        <v>10</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H267" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>22115</v>
+      </c>
+      <c r="B268">
+        <v>2025</v>
+      </c>
+      <c r="C268">
+        <v>468</v>
+      </c>
+      <c r="D268" t="s">
+        <v>24</v>
+      </c>
+      <c r="E268" t="s">
+        <v>25</v>
+      </c>
+      <c r="F268" t="s">
+        <v>10</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H268" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>22110</v>
+      </c>
+      <c r="B269">
+        <v>2025</v>
+      </c>
+      <c r="C269">
+        <v>65</v>
+      </c>
+      <c r="D269" t="s">
+        <v>19</v>
+      </c>
+      <c r="E269" t="s">
+        <v>20</v>
+      </c>
+      <c r="F269" t="s">
+        <v>10</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H269" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>22099</v>
+      </c>
+      <c r="B270">
+        <v>2025</v>
+      </c>
+      <c r="C270">
+        <v>458</v>
+      </c>
+      <c r="D270" t="s">
+        <v>24</v>
+      </c>
+      <c r="E270" t="s">
+        <v>25</v>
+      </c>
+      <c r="F270" t="s">
+        <v>10</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H270" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>22098</v>
+      </c>
+      <c r="B271">
+        <v>2025</v>
+      </c>
+      <c r="C271">
+        <v>457</v>
+      </c>
+      <c r="D271" t="s">
+        <v>24</v>
+      </c>
+      <c r="E271" t="s">
+        <v>25</v>
+      </c>
+      <c r="F271" t="s">
+        <v>10</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H271" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>22097</v>
+      </c>
+      <c r="B272">
+        <v>2025</v>
+      </c>
+      <c r="C272">
+        <v>456</v>
+      </c>
+      <c r="D272" t="s">
+        <v>24</v>
+      </c>
+      <c r="E272" t="s">
+        <v>25</v>
+      </c>
+      <c r="F272" t="s">
+        <v>10</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H272" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>22095</v>
+      </c>
+      <c r="B273">
+        <v>2025</v>
+      </c>
+      <c r="C273">
+        <v>454</v>
+      </c>
+      <c r="D273" t="s">
+        <v>24</v>
+      </c>
+      <c r="E273" t="s">
+        <v>25</v>
+      </c>
+      <c r="F273" t="s">
+        <v>10</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H273" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>22078</v>
+      </c>
+      <c r="B274">
+        <v>2025</v>
+      </c>
+      <c r="C274">
+        <v>444</v>
+      </c>
+      <c r="D274" t="s">
+        <v>24</v>
+      </c>
+      <c r="E274" t="s">
+        <v>25</v>
+      </c>
+      <c r="F274" t="s">
+        <v>10</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H274" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>22075</v>
+      </c>
+      <c r="B275">
+        <v>2025</v>
+      </c>
+      <c r="C275">
+        <v>441</v>
+      </c>
+      <c r="D275" t="s">
+        <v>24</v>
+      </c>
+      <c r="E275" t="s">
+        <v>25</v>
+      </c>
+      <c r="F275" t="s">
+        <v>10</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H275" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>13</v>
+      </c>
+      <c r="B276" t="s">
+        <v>13</v>
+      </c>
+      <c r="C276" t="s">
+        <v>13</v>
+      </c>
+      <c r="D276" t="s">
+        <v>19</v>
+      </c>
+      <c r="E276" t="s">
+        <v>20</v>
+      </c>
+      <c r="F276" t="s">
+        <v>77</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H276" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>22065</v>
+      </c>
+      <c r="B277">
+        <v>2025</v>
+      </c>
+      <c r="C277">
+        <v>435</v>
+      </c>
+      <c r="D277" t="s">
+        <v>24</v>
+      </c>
+      <c r="E277" t="s">
+        <v>25</v>
+      </c>
+      <c r="F277" t="s">
+        <v>10</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H277" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>22054</v>
+      </c>
+      <c r="B278">
+        <v>2025</v>
+      </c>
+      <c r="C278">
+        <v>432</v>
+      </c>
+      <c r="D278" t="s">
+        <v>24</v>
+      </c>
+      <c r="E278" t="s">
+        <v>25</v>
+      </c>
+      <c r="F278" t="s">
+        <v>10</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H278" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>22053</v>
+      </c>
+      <c r="B279">
+        <v>2025</v>
+      </c>
+      <c r="C279">
+        <v>431</v>
+      </c>
+      <c r="D279" t="s">
+        <v>24</v>
+      </c>
+      <c r="E279" t="s">
+        <v>25</v>
+      </c>
+      <c r="F279" t="s">
+        <v>10</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="H279" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>22031</v>
+      </c>
+      <c r="B280">
+        <v>2025</v>
+      </c>
+      <c r="C280">
+        <v>56</v>
+      </c>
+      <c r="D280" t="s">
+        <v>19</v>
+      </c>
+      <c r="E280" t="s">
+        <v>20</v>
+      </c>
+      <c r="F280" t="s">
+        <v>10</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H280" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>22030</v>
+      </c>
+      <c r="B281">
+        <v>2025</v>
+      </c>
+      <c r="C281">
+        <v>412</v>
+      </c>
+      <c r="D281" t="s">
+        <v>24</v>
+      </c>
+      <c r="E281" t="s">
+        <v>25</v>
+      </c>
+      <c r="F281" t="s">
+        <v>10</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H281" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>22026</v>
+      </c>
+      <c r="B282">
+        <v>2025</v>
+      </c>
+      <c r="C282">
+        <v>408</v>
+      </c>
+      <c r="D282" t="s">
+        <v>24</v>
+      </c>
+      <c r="E282" t="s">
+        <v>25</v>
+      </c>
+      <c r="F282" t="s">
+        <v>10</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H282" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>22024</v>
+      </c>
+      <c r="B283">
+        <v>2025</v>
+      </c>
+      <c r="C283">
+        <v>406</v>
+      </c>
+      <c r="D283" t="s">
+        <v>24</v>
+      </c>
+      <c r="E283" t="s">
+        <v>25</v>
+      </c>
+      <c r="F283" t="s">
+        <v>10</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H283" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>22023</v>
+      </c>
+      <c r="B284">
+        <v>2025</v>
+      </c>
+      <c r="C284">
+        <v>55</v>
+      </c>
+      <c r="D284" t="s">
+        <v>19</v>
+      </c>
+      <c r="E284" t="s">
+        <v>20</v>
+      </c>
+      <c r="F284" t="s">
+        <v>10</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H284" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>13</v>
+      </c>
+      <c r="B285" t="s">
+        <v>13</v>
+      </c>
+      <c r="C285" t="s">
+        <v>13</v>
+      </c>
+      <c r="D285" t="s">
+        <v>24</v>
+      </c>
+      <c r="E285" t="s">
+        <v>25</v>
+      </c>
+      <c r="F285" t="s">
+        <v>10</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H285" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>13</v>
+      </c>
+      <c r="B286" t="s">
+        <v>13</v>
+      </c>
+      <c r="C286" t="s">
+        <v>13</v>
+      </c>
+      <c r="D286" t="s">
+        <v>24</v>
+      </c>
+      <c r="E286" t="s">
+        <v>25</v>
+      </c>
+      <c r="F286" t="s">
+        <v>129</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H286" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>21996</v>
+      </c>
+      <c r="B287">
+        <v>2025</v>
+      </c>
+      <c r="C287">
+        <v>51</v>
+      </c>
+      <c r="D287" t="s">
+        <v>19</v>
+      </c>
+      <c r="E287" t="s">
+        <v>20</v>
+      </c>
+      <c r="F287" t="s">
+        <v>10</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H287" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>21980</v>
+      </c>
+      <c r="B288">
+        <v>2025</v>
+      </c>
+      <c r="C288">
+        <v>383</v>
+      </c>
+      <c r="D288" t="s">
+        <v>24</v>
+      </c>
+      <c r="E288" t="s">
+        <v>25</v>
+      </c>
+      <c r="F288" t="s">
+        <v>10</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H288" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>21976</v>
+      </c>
+      <c r="B289">
+        <v>2025</v>
+      </c>
+      <c r="C289">
+        <v>380</v>
+      </c>
+      <c r="D289" t="s">
+        <v>24</v>
+      </c>
+      <c r="E289" t="s">
+        <v>25</v>
+      </c>
+      <c r="F289" t="s">
+        <v>10</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H289" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>21975</v>
+      </c>
+      <c r="B290">
+        <v>2025</v>
+      </c>
+      <c r="C290">
+        <v>379</v>
+      </c>
+      <c r="D290" t="s">
+        <v>24</v>
+      </c>
+      <c r="E290" t="s">
+        <v>25</v>
+      </c>
+      <c r="F290" t="s">
+        <v>10</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H290" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>21974</v>
+      </c>
+      <c r="B291">
+        <v>2025</v>
+      </c>
+      <c r="C291">
+        <v>378</v>
+      </c>
+      <c r="D291" t="s">
+        <v>24</v>
+      </c>
+      <c r="E291" t="s">
+        <v>25</v>
+      </c>
+      <c r="F291" t="s">
+        <v>10</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H291" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>21966</v>
+      </c>
+      <c r="B292">
+        <v>2025</v>
+      </c>
+      <c r="C292">
+        <v>376</v>
+      </c>
+      <c r="D292" t="s">
+        <v>24</v>
+      </c>
+      <c r="E292" t="s">
+        <v>25</v>
+      </c>
+      <c r="F292" t="s">
+        <v>10</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H292" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>21965</v>
+      </c>
+      <c r="B293">
+        <v>2025</v>
+      </c>
+      <c r="C293">
+        <v>44</v>
+      </c>
+      <c r="D293" t="s">
+        <v>19</v>
+      </c>
+      <c r="E293" t="s">
+        <v>20</v>
+      </c>
+      <c r="F293" t="s">
+        <v>10</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H293" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>21959</v>
+      </c>
+      <c r="B294">
+        <v>2025</v>
+      </c>
+      <c r="C294">
+        <v>371</v>
+      </c>
+      <c r="D294" t="s">
+        <v>24</v>
+      </c>
+      <c r="E294" t="s">
+        <v>25</v>
+      </c>
+      <c r="F294" t="s">
+        <v>10</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H294" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>21958</v>
+      </c>
+      <c r="B295">
+        <v>2025</v>
+      </c>
+      <c r="C295">
+        <v>43</v>
+      </c>
+      <c r="D295" t="s">
+        <v>19</v>
+      </c>
+      <c r="E295" t="s">
+        <v>20</v>
+      </c>
+      <c r="F295" t="s">
+        <v>10</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H295" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>21917</v>
+      </c>
+      <c r="B296">
+        <v>2025</v>
+      </c>
+      <c r="C296">
+        <v>338</v>
+      </c>
+      <c r="D296" t="s">
+        <v>24</v>
+      </c>
+      <c r="E296" t="s">
+        <v>25</v>
+      </c>
+      <c r="F296" t="s">
+        <v>10</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H296" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>21913</v>
+      </c>
+      <c r="B297">
+        <v>2025</v>
+      </c>
+      <c r="C297">
+        <v>335</v>
+      </c>
+      <c r="D297" t="s">
+        <v>24</v>
+      </c>
+      <c r="E297" t="s">
+        <v>25</v>
+      </c>
+      <c r="F297" t="s">
+        <v>10</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H297" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>21912</v>
+      </c>
+      <c r="B298">
+        <v>2025</v>
+      </c>
+      <c r="C298">
+        <v>334</v>
+      </c>
+      <c r="D298" t="s">
+        <v>24</v>
+      </c>
+      <c r="E298" t="s">
+        <v>25</v>
+      </c>
+      <c r="F298" t="s">
+        <v>10</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H298" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>21910</v>
+      </c>
+      <c r="B299">
+        <v>2025</v>
+      </c>
+      <c r="C299">
+        <v>332</v>
+      </c>
+      <c r="D299" t="s">
+        <v>24</v>
+      </c>
+      <c r="E299" t="s">
+        <v>25</v>
+      </c>
+      <c r="F299" t="s">
+        <v>10</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H299" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>13</v>
+      </c>
+      <c r="B300" t="s">
+        <v>13</v>
+      </c>
+      <c r="C300" t="s">
+        <v>13</v>
+      </c>
+      <c r="D300" t="s">
+        <v>19</v>
+      </c>
+      <c r="E300" t="s">
+        <v>20</v>
+      </c>
+      <c r="F300" t="s">
+        <v>10</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H300" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>13</v>
+      </c>
+      <c r="B301" t="s">
+        <v>13</v>
+      </c>
+      <c r="C301" t="s">
+        <v>13</v>
+      </c>
+      <c r="D301" t="s">
+        <v>113</v>
+      </c>
+      <c r="E301" t="s">
+        <v>114</v>
+      </c>
+      <c r="F301" t="s">
+        <v>43</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H301" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>13</v>
+      </c>
+      <c r="B302" t="s">
+        <v>13</v>
+      </c>
+      <c r="C302" t="s">
+        <v>13</v>
+      </c>
+      <c r="D302" t="s">
+        <v>24</v>
+      </c>
+      <c r="E302" t="s">
+        <v>25</v>
+      </c>
+      <c r="F302" t="s">
+        <v>10</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H302" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>21885</v>
+      </c>
+      <c r="B303">
+        <v>2025</v>
+      </c>
+      <c r="C303">
+        <v>319</v>
+      </c>
+      <c r="D303" t="s">
+        <v>24</v>
+      </c>
+      <c r="E303" t="s">
+        <v>25</v>
+      </c>
+      <c r="F303" t="s">
+        <v>10</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H303" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>21882</v>
+      </c>
+      <c r="B304">
+        <v>2025</v>
+      </c>
+      <c r="C304">
+        <v>33</v>
+      </c>
+      <c r="D304" t="s">
+        <v>19</v>
+      </c>
+      <c r="E304" t="s">
+        <v>20</v>
+      </c>
+      <c r="F304" t="s">
+        <v>10</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H304" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>21877</v>
+      </c>
+      <c r="B305">
+        <v>2025</v>
+      </c>
+      <c r="C305">
+        <v>315</v>
+      </c>
+      <c r="D305" t="s">
+        <v>24</v>
+      </c>
+      <c r="E305" t="s">
+        <v>25</v>
+      </c>
+      <c r="F305" t="s">
+        <v>10</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H305" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>21873</v>
+      </c>
+      <c r="B306">
+        <v>2025</v>
+      </c>
+      <c r="C306">
+        <v>311</v>
+      </c>
+      <c r="D306" t="s">
+        <v>24</v>
+      </c>
+      <c r="E306" t="s">
+        <v>25</v>
+      </c>
+      <c r="F306" t="s">
+        <v>10</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H306" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>21872</v>
+      </c>
+      <c r="B307">
+        <v>2025</v>
+      </c>
+      <c r="C307">
+        <v>310</v>
+      </c>
+      <c r="D307" t="s">
+        <v>24</v>
+      </c>
+      <c r="E307" t="s">
+        <v>25</v>
+      </c>
+      <c r="F307" t="s">
+        <v>10</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H307" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>13</v>
+      </c>
+      <c r="B308" t="s">
+        <v>13</v>
+      </c>
+      <c r="C308" t="s">
+        <v>13</v>
+      </c>
+      <c r="D308" t="s">
+        <v>24</v>
+      </c>
+      <c r="E308" t="s">
+        <v>25</v>
+      </c>
+      <c r="F308" t="s">
+        <v>77</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H308" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>21855</v>
+      </c>
+      <c r="B309">
+        <v>2025</v>
+      </c>
+      <c r="C309">
+        <v>294</v>
+      </c>
+      <c r="D309" t="s">
+        <v>24</v>
+      </c>
+      <c r="E309" t="s">
+        <v>25</v>
+      </c>
+      <c r="F309" t="s">
+        <v>10</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H309" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>21854</v>
+      </c>
+      <c r="B310">
+        <v>2025</v>
+      </c>
+      <c r="C310">
+        <v>293</v>
+      </c>
+      <c r="D310" t="s">
+        <v>24</v>
+      </c>
+      <c r="E310" t="s">
+        <v>25</v>
+      </c>
+      <c r="F310" t="s">
+        <v>10</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="H310" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>13</v>
+      </c>
+      <c r="B311" t="s">
+        <v>13</v>
+      </c>
+      <c r="C311" t="s">
+        <v>13</v>
+      </c>
+      <c r="D311" t="s">
+        <v>24</v>
+      </c>
+      <c r="E311" t="s">
+        <v>25</v>
+      </c>
+      <c r="F311" t="s">
+        <v>129</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H311" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>21822</v>
+      </c>
+      <c r="B312">
+        <v>2025</v>
+      </c>
+      <c r="C312">
+        <v>27</v>
+      </c>
+      <c r="D312" t="s">
+        <v>19</v>
+      </c>
+      <c r="E312" t="s">
+        <v>20</v>
+      </c>
+      <c r="F312" t="s">
+        <v>10</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="H312" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>21813</v>
+      </c>
+      <c r="B313">
+        <v>2025</v>
+      </c>
+      <c r="C313">
+        <v>271</v>
+      </c>
+      <c r="D313" t="s">
+        <v>24</v>
+      </c>
+      <c r="E313" t="s">
+        <v>25</v>
+      </c>
+      <c r="F313" t="s">
+        <v>10</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H313" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>21810</v>
+      </c>
+      <c r="B314">
+        <v>2025</v>
+      </c>
+      <c r="C314">
+        <v>268</v>
+      </c>
+      <c r="D314" t="s">
+        <v>24</v>
+      </c>
+      <c r="E314" t="s">
+        <v>25</v>
+      </c>
+      <c r="F314" t="s">
+        <v>10</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H314" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>21803</v>
+      </c>
+      <c r="B315">
+        <v>2025</v>
+      </c>
+      <c r="C315">
+        <v>262</v>
+      </c>
+      <c r="D315" t="s">
+        <v>24</v>
+      </c>
+      <c r="E315" t="s">
+        <v>25</v>
+      </c>
+      <c r="F315" t="s">
+        <v>10</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H315" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>21799</v>
+      </c>
+      <c r="B316">
+        <v>2025</v>
+      </c>
+      <c r="C316">
+        <v>13</v>
+      </c>
+      <c r="D316" t="s">
+        <v>113</v>
+      </c>
+      <c r="E316" t="s">
+        <v>114</v>
+      </c>
+      <c r="F316" t="s">
+        <v>10</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="H316" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>21796</v>
+      </c>
+      <c r="B317">
+        <v>2025</v>
+      </c>
+      <c r="C317">
+        <v>256</v>
+      </c>
+      <c r="D317" t="s">
+        <v>24</v>
+      </c>
+      <c r="E317" t="s">
+        <v>25</v>
+      </c>
+      <c r="F317" t="s">
+        <v>10</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H317" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>21794</v>
+      </c>
+      <c r="B318">
+        <v>2025</v>
+      </c>
+      <c r="C318">
+        <v>254</v>
+      </c>
+      <c r="D318" t="s">
+        <v>24</v>
+      </c>
+      <c r="E318" t="s">
+        <v>25</v>
+      </c>
+      <c r="F318" t="s">
+        <v>10</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="H318" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>21793</v>
+      </c>
+      <c r="B319">
+        <v>2025</v>
+      </c>
+      <c r="C319">
+        <v>253</v>
+      </c>
+      <c r="D319" t="s">
+        <v>24</v>
+      </c>
+      <c r="E319" t="s">
+        <v>25</v>
+      </c>
+      <c r="F319" t="s">
+        <v>10</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H319" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>21791</v>
+      </c>
+      <c r="B320">
+        <v>2025</v>
+      </c>
+      <c r="C320">
+        <v>251</v>
+      </c>
+      <c r="D320" t="s">
+        <v>24</v>
+      </c>
+      <c r="E320" t="s">
+        <v>25</v>
+      </c>
+      <c r="F320" t="s">
+        <v>10</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="H320" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>21785</v>
+      </c>
+      <c r="B321">
+        <v>2025</v>
+      </c>
+      <c r="C321">
+        <v>22</v>
+      </c>
+      <c r="D321" t="s">
+        <v>19</v>
+      </c>
+      <c r="E321" t="s">
+        <v>20</v>
+      </c>
+      <c r="F321" t="s">
+        <v>10</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H321" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>21781</v>
+      </c>
+      <c r="B322">
+        <v>2025</v>
+      </c>
+      <c r="C322">
+        <v>21</v>
+      </c>
+      <c r="D322" t="s">
+        <v>19</v>
+      </c>
+      <c r="E322" t="s">
+        <v>20</v>
+      </c>
+      <c r="F322" t="s">
+        <v>10</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H322" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>21773</v>
+      </c>
+      <c r="B323">
+        <v>2025</v>
+      </c>
+      <c r="C323">
+        <v>19</v>
+      </c>
+      <c r="D323" t="s">
+        <v>19</v>
+      </c>
+      <c r="E323" t="s">
+        <v>20</v>
+      </c>
+      <c r="F323" t="s">
+        <v>10</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H323" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>21772</v>
+      </c>
+      <c r="B324">
+        <v>2025</v>
+      </c>
+      <c r="C324">
+        <v>6</v>
+      </c>
+      <c r="D324" t="s">
+        <v>8</v>
+      </c>
+      <c r="E324" t="s">
+        <v>9</v>
+      </c>
+      <c r="F324" t="s">
+        <v>10</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="H324" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>21770</v>
+      </c>
+      <c r="B325">
+        <v>2025</v>
+      </c>
+      <c r="C325">
+        <v>237</v>
+      </c>
+      <c r="D325" t="s">
+        <v>24</v>
+      </c>
+      <c r="E325" t="s">
+        <v>25</v>
+      </c>
+      <c r="F325" t="s">
+        <v>10</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H325" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>21763</v>
+      </c>
+      <c r="B326">
+        <v>2025</v>
+      </c>
+      <c r="C326">
+        <v>16</v>
+      </c>
+      <c r="D326" t="s">
+        <v>19</v>
+      </c>
+      <c r="E326" t="s">
+        <v>20</v>
+      </c>
+      <c r="F326" t="s">
+        <v>10</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H326" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>21760</v>
+      </c>
+      <c r="B327">
+        <v>2025</v>
+      </c>
+      <c r="C327">
+        <v>232</v>
+      </c>
+      <c r="D327" t="s">
+        <v>24</v>
+      </c>
+      <c r="E327" t="s">
+        <v>25</v>
+      </c>
+      <c r="F327" t="s">
+        <v>10</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="H327" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>21758</v>
+      </c>
+      <c r="B328">
+        <v>2025</v>
+      </c>
+      <c r="C328">
+        <v>11</v>
+      </c>
+      <c r="D328" t="s">
+        <v>113</v>
+      </c>
+      <c r="E328" t="s">
+        <v>114</v>
+      </c>
+      <c r="F328" t="s">
+        <v>10</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H328" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>13</v>
+      </c>
+      <c r="B329" t="s">
+        <v>13</v>
+      </c>
+      <c r="C329" t="s">
+        <v>13</v>
+      </c>
+      <c r="D329" t="s">
+        <v>24</v>
+      </c>
+      <c r="E329" t="s">
+        <v>25</v>
+      </c>
+      <c r="F329" t="s">
+        <v>43</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H329" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>13</v>
+      </c>
+      <c r="B330" t="s">
+        <v>13</v>
+      </c>
+      <c r="C330" t="s">
+        <v>13</v>
+      </c>
+      <c r="D330" t="s">
+        <v>24</v>
+      </c>
+      <c r="E330" t="s">
+        <v>25</v>
+      </c>
+      <c r="F330" t="s">
+        <v>21</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="H330" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>13</v>
+      </c>
+      <c r="B331" t="s">
+        <v>13</v>
+      </c>
+      <c r="C331" t="s">
+        <v>13</v>
+      </c>
+      <c r="D331" t="s">
+        <v>113</v>
+      </c>
+      <c r="E331" t="s">
+        <v>114</v>
+      </c>
+      <c r="F331" t="s">
+        <v>46</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H331" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>21739</v>
+      </c>
+      <c r="B332">
+        <v>2025</v>
+      </c>
+      <c r="C332">
+        <v>218</v>
+      </c>
+      <c r="D332" t="s">
+        <v>24</v>
+      </c>
+      <c r="E332" t="s">
+        <v>25</v>
+      </c>
+      <c r="F332" t="s">
+        <v>10</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H332" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>21722</v>
+      </c>
+      <c r="B333">
+        <v>2025</v>
+      </c>
+      <c r="C333">
+        <v>204</v>
+      </c>
+      <c r="D333" t="s">
+        <v>24</v>
+      </c>
+      <c r="E333" t="s">
+        <v>25</v>
+      </c>
+      <c r="F333" t="s">
+        <v>10</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H333" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>21714</v>
+      </c>
+      <c r="B334">
+        <v>2025</v>
+      </c>
+      <c r="C334">
+        <v>197</v>
+      </c>
+      <c r="D334" t="s">
+        <v>24</v>
+      </c>
+      <c r="E334" t="s">
+        <v>25</v>
+      </c>
+      <c r="F334" t="s">
+        <v>10</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H334" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>21709</v>
+      </c>
+      <c r="B335">
+        <v>2025</v>
+      </c>
+      <c r="C335">
+        <v>193</v>
+      </c>
+      <c r="D335" t="s">
+        <v>24</v>
+      </c>
+      <c r="E335" t="s">
+        <v>25</v>
+      </c>
+      <c r="F335" t="s">
+        <v>10</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H335" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>21705</v>
+      </c>
+      <c r="B336">
+        <v>2025</v>
+      </c>
+      <c r="C336">
+        <v>190</v>
+      </c>
+      <c r="D336" t="s">
+        <v>24</v>
+      </c>
+      <c r="E336" t="s">
+        <v>25</v>
+      </c>
+      <c r="F336" t="s">
+        <v>10</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H336" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>21697</v>
+      </c>
+      <c r="B337">
+        <v>2025</v>
+      </c>
+      <c r="C337">
+        <v>13</v>
+      </c>
+      <c r="D337" t="s">
+        <v>19</v>
+      </c>
+      <c r="E337" t="s">
+        <v>20</v>
+      </c>
+      <c r="F337" t="s">
+        <v>10</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H337" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>21687</v>
+      </c>
+      <c r="B338">
+        <v>2025</v>
+      </c>
+      <c r="C338">
+        <v>180</v>
+      </c>
+      <c r="D338" t="s">
+        <v>24</v>
+      </c>
+      <c r="E338" t="s">
+        <v>25</v>
+      </c>
+      <c r="F338" t="s">
+        <v>10</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H338" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>21679</v>
+      </c>
+      <c r="B339">
+        <v>2025</v>
+      </c>
+      <c r="C339">
+        <v>11</v>
+      </c>
+      <c r="D339" t="s">
+        <v>19</v>
+      </c>
+      <c r="E339" t="s">
+        <v>20</v>
+      </c>
+      <c r="F339" t="s">
+        <v>10</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H339" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>21675</v>
+      </c>
+      <c r="B340">
+        <v>2025</v>
+      </c>
+      <c r="C340">
+        <v>172</v>
+      </c>
+      <c r="D340" t="s">
+        <v>24</v>
+      </c>
+      <c r="E340" t="s">
+        <v>25</v>
+      </c>
+      <c r="F340" t="s">
+        <v>10</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H340" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>21672</v>
+      </c>
+      <c r="B341">
+        <v>2025</v>
+      </c>
+      <c r="C341">
+        <v>169</v>
+      </c>
+      <c r="D341" t="s">
+        <v>24</v>
+      </c>
+      <c r="E341" t="s">
+        <v>25</v>
+      </c>
+      <c r="F341" t="s">
+        <v>10</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H341" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>21661</v>
+      </c>
+      <c r="B342">
+        <v>2025</v>
+      </c>
+      <c r="C342">
+        <v>159</v>
+      </c>
+      <c r="D342" t="s">
+        <v>24</v>
+      </c>
+      <c r="E342" t="s">
+        <v>25</v>
+      </c>
+      <c r="F342" t="s">
+        <v>10</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H342" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>21656</v>
+      </c>
+      <c r="B343">
+        <v>2025</v>
+      </c>
+      <c r="C343">
+        <v>155</v>
+      </c>
+      <c r="D343" t="s">
+        <v>24</v>
+      </c>
+      <c r="E343" t="s">
+        <v>25</v>
+      </c>
+      <c r="F343" t="s">
+        <v>10</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H343" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>21651</v>
+      </c>
+      <c r="B344">
+        <v>2025</v>
+      </c>
+      <c r="C344">
+        <v>10</v>
+      </c>
+      <c r="D344" t="s">
+        <v>19</v>
+      </c>
+      <c r="E344" t="s">
+        <v>20</v>
+      </c>
+      <c r="F344" t="s">
+        <v>10</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H344" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>21650</v>
+      </c>
+      <c r="B345">
+        <v>2025</v>
+      </c>
+      <c r="C345">
+        <v>150</v>
+      </c>
+      <c r="D345" t="s">
+        <v>24</v>
+      </c>
+      <c r="E345" t="s">
+        <v>25</v>
+      </c>
+      <c r="F345" t="s">
+        <v>10</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H345" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>21641</v>
+      </c>
+      <c r="B346">
+        <v>2025</v>
+      </c>
+      <c r="C346">
+        <v>2</v>
+      </c>
+      <c r="D346" t="s">
+        <v>8</v>
+      </c>
+      <c r="E346" t="s">
+        <v>9</v>
+      </c>
+      <c r="F346" t="s">
+        <v>10</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H346" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>21638</v>
+      </c>
+      <c r="B347">
+        <v>2025</v>
+      </c>
+      <c r="C347">
+        <v>141</v>
+      </c>
+      <c r="D347" t="s">
+        <v>24</v>
+      </c>
+      <c r="E347" t="s">
+        <v>25</v>
+      </c>
+      <c r="F347" t="s">
+        <v>10</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H347" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>21613</v>
+      </c>
+      <c r="B348">
+        <v>2025</v>
+      </c>
+      <c r="C348">
+        <v>1</v>
+      </c>
+      <c r="D348" t="s">
+        <v>8</v>
+      </c>
+      <c r="E348" t="s">
+        <v>9</v>
+      </c>
+      <c r="F348" t="s">
+        <v>10</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="H348" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>21605</v>
+      </c>
+      <c r="B349">
+        <v>2025</v>
+      </c>
+      <c r="C349">
+        <v>113</v>
+      </c>
+      <c r="D349" t="s">
+        <v>24</v>
+      </c>
+      <c r="E349" t="s">
+        <v>25</v>
+      </c>
+      <c r="F349" t="s">
+        <v>10</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H349" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>13</v>
+      </c>
+      <c r="B350" t="s">
+        <v>13</v>
+      </c>
+      <c r="C350" t="s">
+        <v>13</v>
+      </c>
+      <c r="D350" t="s">
+        <v>24</v>
+      </c>
+      <c r="E350" t="s">
+        <v>25</v>
+      </c>
+      <c r="F350" t="s">
+        <v>46</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H350" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>21571</v>
+      </c>
+      <c r="B351">
+        <v>2025</v>
+      </c>
+      <c r="C351">
+        <v>82</v>
+      </c>
+      <c r="D351" t="s">
+        <v>24</v>
+      </c>
+      <c r="E351" t="s">
+        <v>25</v>
+      </c>
+      <c r="F351" t="s">
+        <v>10</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H351" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>21568</v>
+      </c>
+      <c r="B352">
+        <v>2025</v>
+      </c>
+      <c r="C352">
+        <v>79</v>
+      </c>
+      <c r="D352" t="s">
+        <v>24</v>
+      </c>
+      <c r="E352" t="s">
+        <v>25</v>
+      </c>
+      <c r="F352" t="s">
+        <v>10</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H352" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>21546</v>
+      </c>
+      <c r="B353">
+        <v>2025</v>
+      </c>
+      <c r="C353">
+        <v>3</v>
+      </c>
+      <c r="D353" t="s">
+        <v>113</v>
+      </c>
+      <c r="E353" t="s">
+        <v>114</v>
+      </c>
+      <c r="F353" t="s">
+        <v>10</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H353" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>21545</v>
+      </c>
+      <c r="B354">
+        <v>2025</v>
+      </c>
+      <c r="C354">
+        <v>2</v>
+      </c>
+      <c r="D354" t="s">
+        <v>113</v>
+      </c>
+      <c r="E354" t="s">
+        <v>114</v>
+      </c>
+      <c r="F354" t="s">
+        <v>10</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H354" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>13</v>
+      </c>
+      <c r="B355" t="s">
+        <v>13</v>
+      </c>
+      <c r="C355" t="s">
+        <v>13</v>
+      </c>
+      <c r="D355" t="s">
+        <v>24</v>
+      </c>
+      <c r="E355" t="s">
+        <v>25</v>
+      </c>
+      <c r="F355" t="s">
+        <v>129</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H355" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>13</v>
+      </c>
+      <c r="B356" t="s">
+        <v>13</v>
+      </c>
+      <c r="C356" t="s">
+        <v>13</v>
+      </c>
+      <c r="D356" t="s">
+        <v>24</v>
+      </c>
+      <c r="E356" t="s">
+        <v>25</v>
+      </c>
+      <c r="F356" t="s">
+        <v>10</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H356" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>13</v>
+      </c>
+      <c r="B357" t="s">
+        <v>13</v>
+      </c>
+      <c r="C357" t="s">
+        <v>13</v>
+      </c>
+      <c r="D357" t="s">
+        <v>24</v>
+      </c>
+      <c r="E357" t="s">
+        <v>25</v>
+      </c>
+      <c r="F357" t="s">
+        <v>46</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H357" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>13</v>
+      </c>
+      <c r="B358" t="s">
+        <v>13</v>
+      </c>
+      <c r="C358" t="s">
+        <v>13</v>
+      </c>
+      <c r="D358" t="s">
+        <v>24</v>
+      </c>
+      <c r="E358" t="s">
+        <v>25</v>
+      </c>
+      <c r="F358" t="s">
+        <v>16</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="H358" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>21515</v>
+      </c>
+      <c r="B359">
+        <v>2025</v>
+      </c>
+      <c r="C359">
+        <v>42</v>
+      </c>
+      <c r="D359" t="s">
+        <v>24</v>
+      </c>
+      <c r="E359" t="s">
+        <v>25</v>
+      </c>
+      <c r="F359" t="s">
+        <v>10</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H359" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
         <v>21513</v>
       </c>
-      <c r="B166">
-[...2 lines deleted...]
-      <c r="C166">
+      <c r="B360">
+        <v>2025</v>
+      </c>
+      <c r="C360">
         <v>40</v>
       </c>
-      <c r="D166" t="s">
-[...16 lines deleted...]
-      <c r="A167">
+      <c r="D360" t="s">
+        <v>24</v>
+      </c>
+      <c r="E360" t="s">
+        <v>25</v>
+      </c>
+      <c r="F360" t="s">
+        <v>10</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H360" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
         <v>21512</v>
       </c>
-      <c r="B167">
-[...2 lines deleted...]
-      <c r="C167">
+      <c r="B361">
+        <v>2025</v>
+      </c>
+      <c r="C361">
         <v>39</v>
       </c>
-      <c r="D167" t="s">
-[...16 lines deleted...]
-      <c r="A168">
+      <c r="D361" t="s">
+        <v>24</v>
+      </c>
+      <c r="E361" t="s">
+        <v>25</v>
+      </c>
+      <c r="F361" t="s">
+        <v>10</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H361" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
         <v>21510</v>
       </c>
-      <c r="B168">
-[...2 lines deleted...]
-      <c r="C168">
+      <c r="B362">
+        <v>2025</v>
+      </c>
+      <c r="C362">
         <v>37</v>
       </c>
-      <c r="D168" t="s">
-[...16 lines deleted...]
-      <c r="A169">
+      <c r="D362" t="s">
+        <v>24</v>
+      </c>
+      <c r="E362" t="s">
+        <v>25</v>
+      </c>
+      <c r="F362" t="s">
+        <v>10</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H362" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
         <v>21508</v>
       </c>
-      <c r="B169">
-[...2 lines deleted...]
-      <c r="C169">
+      <c r="B363">
+        <v>2025</v>
+      </c>
+      <c r="C363">
         <v>35</v>
       </c>
-      <c r="D169" t="s">
-[...16 lines deleted...]
-      <c r="A170">
+      <c r="D363" t="s">
+        <v>24</v>
+      </c>
+      <c r="E363" t="s">
+        <v>25</v>
+      </c>
+      <c r="F363" t="s">
+        <v>10</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="H363" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
         <v>21506</v>
       </c>
-      <c r="B170">
-[...2 lines deleted...]
-      <c r="C170">
+      <c r="B364">
+        <v>2025</v>
+      </c>
+      <c r="C364">
         <v>33</v>
       </c>
-      <c r="D170" t="s">
-[...16 lines deleted...]
-      <c r="A171">
+      <c r="D364" t="s">
+        <v>24</v>
+      </c>
+      <c r="E364" t="s">
+        <v>25</v>
+      </c>
+      <c r="F364" t="s">
+        <v>10</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H364" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
         <v>21504</v>
       </c>
-      <c r="B171">
-[...2 lines deleted...]
-      <c r="C171">
+      <c r="B365">
+        <v>2025</v>
+      </c>
+      <c r="C365">
         <v>31</v>
       </c>
-      <c r="D171" t="s">
-[...16 lines deleted...]
-      <c r="A172">
+      <c r="D365" t="s">
+        <v>24</v>
+      </c>
+      <c r="E365" t="s">
+        <v>25</v>
+      </c>
+      <c r="F365" t="s">
+        <v>10</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="H365" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
         <v>21503</v>
       </c>
-      <c r="B172">
-[...2 lines deleted...]
-      <c r="C172">
+      <c r="B366">
+        <v>2025</v>
+      </c>
+      <c r="C366">
         <v>30</v>
       </c>
-      <c r="D172" t="s">
-[...16 lines deleted...]
-      <c r="A173">
+      <c r="D366" t="s">
+        <v>24</v>
+      </c>
+      <c r="E366" t="s">
+        <v>25</v>
+      </c>
+      <c r="F366" t="s">
+        <v>10</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="H366" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
         <v>21496</v>
       </c>
-      <c r="B173">
-[...2 lines deleted...]
-      <c r="C173">
+      <c r="B367">
+        <v>2025</v>
+      </c>
+      <c r="C367">
         <v>23</v>
       </c>
-      <c r="D173" t="s">
-[...16 lines deleted...]
-      <c r="A174">
+      <c r="D367" t="s">
+        <v>24</v>
+      </c>
+      <c r="E367" t="s">
+        <v>25</v>
+      </c>
+      <c r="F367" t="s">
+        <v>10</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="H367" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
         <v>21494</v>
       </c>
-      <c r="B174">
-[...2 lines deleted...]
-      <c r="C174">
+      <c r="B368">
+        <v>2025</v>
+      </c>
+      <c r="C368">
         <v>21</v>
       </c>
-      <c r="D174" t="s">
-[...16 lines deleted...]
-      <c r="A175">
+      <c r="D368" t="s">
+        <v>24</v>
+      </c>
+      <c r="E368" t="s">
+        <v>25</v>
+      </c>
+      <c r="F368" t="s">
+        <v>10</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H368" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
         <v>21492</v>
       </c>
-      <c r="B175">
-[...2 lines deleted...]
-      <c r="C175">
+      <c r="B369">
+        <v>2025</v>
+      </c>
+      <c r="C369">
         <v>1</v>
       </c>
-      <c r="D175" t="s">
-[...12 lines deleted...]
-        <v>402</v>
+      <c r="D369" t="s">
+        <v>19</v>
+      </c>
+      <c r="E369" t="s">
+        <v>20</v>
+      </c>
+      <c r="F369" t="s">
+        <v>10</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="H369" t="s">
+        <v>768</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6535,50 +12480,244 @@
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
     <hyperlink ref="G163" r:id="rId162"/>
     <hyperlink ref="G164" r:id="rId163"/>
     <hyperlink ref="G165" r:id="rId164"/>
     <hyperlink ref="G166" r:id="rId165"/>
     <hyperlink ref="G167" r:id="rId166"/>
     <hyperlink ref="G168" r:id="rId167"/>
     <hyperlink ref="G169" r:id="rId168"/>
     <hyperlink ref="G170" r:id="rId169"/>
     <hyperlink ref="G171" r:id="rId170"/>
     <hyperlink ref="G172" r:id="rId171"/>
     <hyperlink ref="G173" r:id="rId172"/>
     <hyperlink ref="G174" r:id="rId173"/>
     <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>