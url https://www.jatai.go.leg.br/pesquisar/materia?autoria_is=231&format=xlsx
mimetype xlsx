--- v0 (2025-12-24)
+++ v1 (2026-09-22)
@@ -10,644 +10,368 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2213" uniqueCount="1067">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2882" uniqueCount="920">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>(</t>
+  </si>
+  <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Genilson Santos_x000D_
-[...1 lines deleted...]
-Abimael Silva da TV</t>
+    <t>Genilson Santos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21470</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos referentes ao controle, uso, a guarda, conservação, manutenção e abastecimento dos veículos da Câmara Municipal de Jataí</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>Genilson Santos_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21468</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 4.174, de 26 de março de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21462</t>
   </si>
   <si>
     <t>Acrescenta o Art. 14-A à Lei nº 4.174, de 26 de março de 2020, e dá outras providências</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...8 lines deleted...]
-Carlinhos Canzi</t>
+    <t>Adilson de Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21458</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 80.000,00 (oitenta mil reais), que será destinado para custear eventos esportivos.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...8 lines deleted...]
-Carlinhos Canzi</t>
+    <t>Abimael Silva da TV</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21455</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, para a recepção do valor de R$ 2.000.000,00 (dois milhões de reais), que será destinado a Universidade Federal de Jataí para a construção de uma ponte que ligue o bairro Estrela D’alva a Universidade.</t>
   </si>
   <si>
-    <t>Deuzair Parente_x000D_
-[...8 lines deleted...]
-Marcos Patrick</t>
+    <t>Deuzair Parente</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21451</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 40.000,00 (quarenta mil reais), que será destinado a CASA EVANGÉLICA MONTE DAS OLIVEIRAS – CEMOL, para custear: programação, eventos, ações e/ou projetos.</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...8 lines deleted...]
-Abimael Silva da TV</t>
+    <t>Marcos Patrick</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21450</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 100.000,00 (cem mil reais), que será destinado a Associação de Desporto, Educação e Cultura Raposinha, para o custeio dos atletas e da associação.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21449</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE EDUCAÇÃO, para a recepção do valor de R$ 300.000,00 (trezentos mil reais), que será destinado ao CENTRO MUNICIPAL DE EDUCACAO INFANTIL UBALDINA RIBEIRO, para reforma e manutenção.</t>
-  </si>
-[...10 lines deleted...]
-Abimael Silva da TV</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21448</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA FAZENDA, para a recepção do valor de R$ 700.000,00 (setecentos mil reais), que será destinado ao Sindicato Rural de Jataí, para realização da EXPAJA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21447</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$_x000D_
 200.000,00 (duzentos mil reais), que será destinado a Diocese de Jataí, auxiliar no subsidio das obras sociais da Diocese no município de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21446</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO ECONÔMICO, para a recepção do valor de R$ 15.000.000,00 (quinze milhões de reais), que será destinado a aquisição de área, para o DIMPE (Distrito Municipal de Micro e Pequenas Empresas).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21445</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE EDUCAÇÃO, para a recepção do valor de R$ 300.000,00 (trezentos mil reais), que será destinado ao Centro Municipal de Educação Bezerra de Menezes, para reforma e manutenção.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21444</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$_x000D_
 300.000,00 (trezentos mil reais), que será destinado ao Sindicato Rural de Jataí - EQUOTERAPIA, para auxiliar no custeio e manutenção do atendimento dos pacientes que são atendidos na instituição</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...8 lines deleted...]
-Abimael Silva da TV</t>
+    <t>Durval Júnior da Sucesso</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21443</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 50.000,00 (cinquenta mil reais), que será destinado a Liga Desportiva de Jataí – LDJ, para custear: programação, eventos, ações e/ou projetos.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21442</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$_x000D_
 1.000.000,00 (um milhão de reais), que será destinado a APAE - ASSOCIACAO DOS PAIS E AMIGOS DOS EXCEPCIONAIS DE JATAI, para custeio e manuntenção dos trabalhos da associação.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21441</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 35.000,00 (trinta e cinco mil reais), que será destinado para custear casamento comunitário.</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...8 lines deleted...]
-Alessandra Oliveira</t>
+    <t>Carlinhos Canzi</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21440</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA CULTURA, para a recepção do valor de R$ 150.000,00 (cento e cinquenta mil reais), que será destinado para custear programações e festivais musicais.</t>
-  </si>
-[...10 lines deleted...]
-Abimael Silva da TV</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21439</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO ECONÔMICO, para a recepção do valor de R$ 35.000,00 (trinta e cinco mil reais), que será destinado a Fundação de Apoio Universitário/ FAU, da UFJ, para compra e aquisição de Lupa.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21438</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO ECONÔMICO, para a recepção do valor de R$_x000D_
 300.000,00 (trezentos mil reais), que será destinado a Universidade Federal de Jataí, para reforma das três Centrais de Aulas.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21437</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO ECONÔMICO, para a recepção do valor de R$ 100.000,00 (cem mil reais), que será destinado a Associação Jataí para a Inovação Tecnológica e o Empreendedorismo – AJINTECH, para custear a realização da feira “Semana de Inovação das Ciências Agrárias – SEMICA”, a ser organizada pela AJINTECH, em parceria com o Parque Tecnológico de Jataí e o Centro Acadêmico do Curso de Agronomia Prof. Jerônimo Araújo Gomes.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21436</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, para a recepção do valor de R$ 200.000,00 (duzentos mil reais), que será destinado ao Sindicato dos Servidores Públicos Municial de Jataí, para construção e aquisição de equipamentos de campo de futebol society na sede social do clube.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21435</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, para a recepção do valor de R$ 300.000,00 (trezentos mil reais), que será destinado ao Sindicato dos Trabalhadores em Educação de Goiás, Unidade Jataí, para conclusão das obras do Salão de Eventos da sede social em Jataí/GO.</t>
   </si>
   <si>
-    <t>Alessandra Oliveira_x000D_
-[...8 lines deleted...]
-Adilson de Carvalho</t>
+    <t>Alessandra Oliveira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21434</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA FAZENDA, para a recepção do valor de R$ 250.000,00 (duzentos e cinquenta mil reais), que será destinado a Centro de Tradições Gaúchas - Querência Goiana, para subsidir eventos culturais, para custear projetos do CTG e da Campeira.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21433</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando A SECRETARIA DA CULTURA, para a recepção do valor de R$ 324.000,00 (trezentos e vinte e quatro mil reais), que será A Associação dos Amigos da Orquestra dos Violeiros de Jataí, para custeio das despesas com pessoal.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21432</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE TURISMO, para a recepção do valor de R$ 350.000,00 (trezentos e cinquenta mil reais), que será destinado a Jataí Associação de Carros Antigos (JACA), para subsidiar a realização do 9º Encontro Nacional de Carros Antigos de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21431</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 330.000,00 (trezentos e trinta mil reais), que será destinado ao Centro de Ensino Especial Érica de Melo Barbosa, para custear a substituição do telhado para telhas termoacústicas.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21430</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 600.000,00 (seiscentos mil reais), que será destinado a Associação Esportiva Jataiense, para custeio de ações e aquisições de equipamentos.</t>
-  </si>
-[...10 lines deleted...]
-Vicente Mantelli</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21429</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$_x000D_
 1.350.000,00 (um milhão, trezentos e cinquenta mil reais), que será destinado a Associação de Beneficiência Albergue São Vicente de Paulo, para_x000D_
 custear ações filantrópicas.</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21428</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE MEIO AMBIENTE, para a recepção do valor de R$ 345.000,00 (trezentos e quarenta e cinco mil reais), que será dos quais R$ 50.000,00 (cinquenta mil reais) serão destinados ao Projeto Grão de Mostarda para aquisição de ração animal e os restantes R$ 295.000,00 para a SECRETARIA MUNICIPAL DO MEIO AMBIENTE para castração animal.</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...8 lines deleted...]
-Marcos Patrick</t>
+    <t>Vicente Mantelli</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21427</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA CULTURA, para a recepção do valor de R$ 80.000,00 (oitenta mil reais), que será_x000D_
 destinado a a fim de custear: ações e eventos do Conselho de Pastores e Ministros de Jataí (COPEJA).</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21426</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE MEIO AMBIENTE, para a recepção do valor de R$ 200.000,00 (duzentos mil reais), que será destinado a aquisição de ração para cães e gatos errantes, abandonados ou pertencentes a tutores financeiramente vulneráveis.</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21425</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA FAZENDA, para a recepção do valor de R$ 550.000,00 (quinhentos e cinquenta mil reais), que será destinado a Universidade Federal de Jataí, para compra de equipamentos para utilização nos Cursos de Saúde da Universidade.</t>
-  </si>
-[...10 lines deleted...]
-Vicente Mantelli</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21424</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO ECONÔMICO, para a recepção do valor de R$_x000D_
 40.000,00 (quarenta mil reais), que será destinado a Superintendência de Ciência e Tecnologia), a fim de custear: projetos e ações da Escola de Games_x000D_
 executada pela Universidade Federal de Jataí.</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21423</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$_x000D_
 436.428,00 (quatrocentos e trinta e seis mil, quatrocentos e vinte e oito reais), que será destinado a Associação Jesus Salvador para custeio das ações_x000D_
 filantrópicas.</t>
   </si>
   <si>
-    <t>Genilson Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21422</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO ECONÔMICO, para a recepção do valor de R$ 1.200.000,00 (um milhão e duzentos mil reais), que será destinado a Fundação de apoio da UFG (FUNAPE), para construção e Ampliação da Usina Fotovoltaica.</t>
-  </si>
-[...10 lines deleted...]
-Vicente Mantelli</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21421</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o FUNDO MUNICIPAL DE SAÚDE DE JATAÍ, para a recepção do valor de R$ 130.000,00 (cento e trinta mil reais), que será_x000D_
 destinado para implantação e aquisição de equipamentos do PSF Assentamento 3T (Terra e Liberdade).</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21420</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 30.000,00 (trinta mil reais), que será destinado ao Lar da Criança Marcondes Dias, para custear: programação, eventos, ações e/ou projetos.</t>
   </si>
   <si>
-    <t>Alessandra Oliveira_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21388</t>
   </si>
   <si>
     <t>Altera o § 2º, do art. 125-A da Resolução nº 02, de 04 de março de 2010 - Regimento Interno da Câmara Municipal de Jataí.</t>
   </si>
   <si>
     <t>EMIMP</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
-  </si>
-[...1 lines deleted...]
-    <t>Genilson Santos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21382</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o(a) SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 49.000,00 (quarenta e nove mil reais), que será  destinado a custear a contratação de empresa, para apresentação teatral de desenhos animados, com caráter educativo, voltados para atividades esportivas da Secretaria Municipal de Esporte.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21381</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando_x000D_
 o(a) SECRETARIA DA CULTURA, para a recepção do_x000D_
 valor de R$ 8.000,00 (oito mil reais), que será_x000D_
 destinado a custear premiação para o “FESTIVAL DE_x000D_
 MÚSICA GOSPEL-Noite de Louvor”, conforme prevê a_x000D_
 Lei Municipal nº 4524/2023 (em anexo)..</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21377</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando_x000D_
 ao FUNDO MUNICIPAL DE SAÚDE DE JATAÍ, para a_x000D_
 recepção do valor de R$ 150.000,00 (cento e_x000D_
@@ -762,533 +486,380 @@
     <t>https://www.jatai.go.leg.br/materia/21310</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 50.000,00 (cinquenta mil reais), que será destinado a Associação de Desporto, Educação e Cultura "RAPOSINHA", para custeio dos atletas e da associação.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21284</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o(a) SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$50.000,00 (cinquenta mil reais), que será destinado a Obras Sociais da Associação Espírita Regeneração, entidade sem fins lucrativos: CNPJ 19.668.783/0001-04.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21273</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 250.000,00 (duzentos e cinquenta mil reais), que será destinado à LIGA DESPORTIVA DE JATAI - LDJ; entidade sem fins lucrativos que promove competições amadoras; para auxílio nas despesas de promoção de campeonatos_x000D_
 esportivos e custeio de ações.</t>
   </si>
   <si>
     <t>ELOL</t>
   </si>
   <si>
     <t>Proposta do Legislativo de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21268</t>
   </si>
   <si>
     <t>Altera o Parágrafo Único, do Art. 12, da Lei Orgânica do Município de Jataí.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21255</t>
   </si>
   <si>
     <t>“Requer estudo técnico que viabilize a inclusão das Ruas_x000D_
 13 e 15 do setor Bandeirantes, no cronograma de_x000D_
 recapeamento com revestimento CBUQ (Concreto_x000D_
 Betuminoso Usinado a Quente)”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21248</t>
   </si>
   <si>
     <t>“Requer estudo técnico que viabilize a implantação do programa ARTE E MÚSICA NO AUTISMO, com o objetivo de oferecer oficinas que busquem o desenvolvimento sócio-afetivo e cognitivo”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21247</t>
   </si>
   <si>
     <t>“Requer estudo técnico que viabilize a realização de capacitação  com a abordagem: Autismo na Escola – Estratégias e Inclusão, voltada para todos profissionais da educação da rede municipal de ensino”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21246</t>
   </si>
   <si>
     <t>“Requer estudo técnico que viabilize a implantação do programa CUIDANDO DE QUEM CUIDA, com o objetivo de oferecer apoio, acolhimento e assistência às mães/cuidadoras de pessoas com deficiência, no âmbito do município de Jataí”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21245</t>
   </si>
   <si>
     <t>“Requer estudo técnico que viabilize a implantação do programa PRIMEIRO EMPREGO JOVEM AUTISTA, com o objetivo de capacitar e incluir jovens com autismo no mercado de trabalho”.</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21221</t>
   </si>
   <si>
     <t>“Requerem a realização de Audiência Pública, em caráter de urgência, com representantes da Prefeitura Municipal de Jataí, do Departamento Nacional de Infraestrutura de Transportes (Dnit), da Universidade Federal de Jataí (UFJ), da Agência Nacional de Transportes Terrestres (ANTT), da Polícia Rodoviária Federal (PRF), da empresa Translocave e da sociedade civil, para debater a situação do retorno do Câmpus Jatobá, da Universidade Federal de Jataí, localizado na BR-364”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21187</t>
   </si>
   <si>
     <t>"Altera a Resolução nº 02, de 04 de março de 2010 _ Regimento Interno e dispõe sobre a criação da Comissão Permanente de Acessibilidade e Direitos das Pessoas com Deficiência”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21180</t>
   </si>
   <si>
     <t>“Altera dispositivos do Projeto de Lei nº 066, de 05 de agosto de 2024, que “Altera a Lei Municipal nº 4.353/2021, e dá outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21155</t>
   </si>
   <si>
     <t>“Requer estudo técnico que viabilize a implantação de uma linha de transporte público coletivo nos povoados da Naveslândia e Estância, conforme PLJV 10/2024 - Projeto de Lei Jovem Vereador.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
-  </si>
-[...5 lines deleted...]
-Alessandra Oliveira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21153</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de título de cidadania Jataiense ao_x000D_
 fisioterapeuta: Dr. MARIO SÉRGIO FRANCO BARROS_x000D_
 FORNARI JÚNIOR; e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21152</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de título de cidadania Jataiense ao_x000D_
 Médico Dr. Luiz Carlos Bandeira, e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21151</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de título de cidadania Jataiense ao fisioterapeuta: Dr. MARIO SÉRGIO FRANCO BARROS FORNARI JÚNIOR; e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21150</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de título de cidadania Jataiense_x000D_
 para a Médica Dermatologista Dra. MICHELLE PAGUNG,_x000D_
 e dá outras providências”.</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...3 lines deleted...]
-Alessandra Oliveira</t>
+    <t>Professora Marina Silveira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21149</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de título de cidadania ao médico_x000D_
 JOSÉ BALDO, e dá outras providências”.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21144</t>
   </si>
   <si>
     <t>"Solicita entrega de Moção de Aplausos em homenagem aos 82 anos do IPSG - INSTITUTO PRESBITERIANO SAMUEL GRAHAM.”</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21142</t>
   </si>
   <si>
     <t>Dispõe sobre a supressão do art. 1º do Projeto de Lei Ordinária do Executivo sob o nº 48/2024.</t>
   </si>
   <si>
-    <t>Genilson Santos_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21122</t>
   </si>
   <si>
     <t>“Dispõe sobre concessão de Título de Cidadão Jataiense ao empresário rural, Sr. Eugênio Feldkircher, e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21121</t>
   </si>
   <si>
     <t>“Dispõe sobre concessão de Título de Cidadão Jataiense ao empresário rural, Sr. Romeu Valentin Maggioni, e dá outras providências”.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21119</t>
   </si>
   <si>
     <t>“Altera o nome de rua e dá outras providências .”</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21113</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de título de cidadania Jataiense a agropecuarista FRANCISLANE DE FREITAS, e dá outras providências.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21082</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão do Título de Cidadão Jataiense a SULTAN WASEF RAJEH BDAWI FARAJ, e dá outras providências."</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21073</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão do Título de Cidadão Jataiense a Edmilson Rodrigues da Silva, e dá outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21068</t>
   </si>
   <si>
     <t>“Autoriza a doação de bem inservível que especifica ao Município de Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21064</t>
   </si>
   <si>
     <t>Altera dispositivos do Projeto de Lei nº 035, de 08 de maio de 2024, que “Dispõe sobre abertura de crédito especial e autoriza o Município de Jataí a realizar assistência humanitária ao Estado do Rio Grande do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21061</t>
   </si>
   <si>
     <t>“Requer estudo técnico que viabilize a implantação de um campo de futebol society e novos brinquedos no parque infantil da Praça do setor Cohacol l.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21060</t>
   </si>
   <si>
     <t>“Requer estudo técnico que viabilize a implantação de  iluminação no campo de futebol do setor Francisco Antônio”.</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21054</t>
   </si>
   <si>
     <t>Requerem aos diretórios políticos municipais instituídos, cessão do Fundo Partidário e Fundo Eleitoral do orçamento 2024, em benefício das ações em prol dos atingidos pela catástrofe climática no Rio Grande do Sul.</t>
   </si>
   <si>
-    <t>Deuzair Parente_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21053</t>
   </si>
   <si>
     <t>Solicitamos a entrega de moção de aplausos a Mirthes Almeida, jataiense eleita Miss Goiás 2024</t>
   </si>
   <si>
-    <t>Genilson Santos_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21046</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de título de cidadania ao Advogado e Professor TIAGO SETTI e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21044</t>
   </si>
   <si>
     <t>"Altera o artigo 1° da Lei Municipal nº 4501, de 14 de dezembro de 2022, e dá outras providências.”</t>
   </si>
   <si>
-    <t>Deuzair Parente_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21043</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados solicitam ao Prefeito Municipal e Superintendência Municipal de Trânsito, a promoção de uma campanha de conscientização sobre a educação no trânsito para motoristas, ciclistas e pedestres, com o intuito de reduzir o número de acidentes.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21014</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão da “Comenda Luiz Alberto Maguito Vilela”, ao senhor GILBERTO FERREIRA MORAIS, e dá outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21005</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão da “Comenda Luiz Alberto Maguito Vilela”, ao senhor LUIS CARLOS FERREIRA, e dá outras providências.”</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20996</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública, conforme o inciso I, do § 1º, do Art. 7º, da Lei Complementar nº 17/20214, sobre a alteração do nome da Avenida Rio Bonito para Avenida Geraldo Belico de Carvalho.</t>
   </si>
   <si>
-    <t>Alessandra Oliveira_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20917</t>
   </si>
   <si>
     <t>Autoriza a doação de bem inservível que especifica ao Município de Jataí, especificamente para o Conselho Tutelar dos Direitos da Criança e do Adolescente de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20916</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão do Título de Cidadã Jataiense a Simone Aparecida dos Santos, e dá outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20900</t>
   </si>
   <si>
     <t>“Requer ao órgão de trânsito municipal (SMT) um estudo técnico que viabilize a implantação de um redutor de velocidade na Avenida 41, Setor Residencial Mauro Bento, próximo ao CMEI Reino Encantado”.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20866</t>
   </si>
   <si>
     <t>“Altera dispositivos da Lei nº 4.174, de 26 de março de 2020, e dá outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20864</t>
   </si>
   <si>
     <t>“Requer estudo técnico que viabilize a realização de ações em alusão ao ABRIL AZUL, mês de conscientização do autismo, conforme prevê a Lei Municipal nº 4113/2019.”</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20825</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Ordinária do Executivo N. 135, de 30 de novembro de 2023.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20823</t>
   </si>
   <si>
     <t>“Altera destinação de recursos orçamentários, indicando a Secretaria de Desenvolvimento Econômico, para recepção do valor de R$ 7.000.000,00 (sete milhões de reais), a fim de adquirir: nova área para o Distrito Municipal de Micro e Pequenas Empresas - DIMPE ou aquisição de áreas para doação de empresas”.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20821</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 4.174, de 26 de março de 2020, e da outras previdências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20820</t>
   </si>
   <si>
     <t>Altera valores das rubricas do orçamento da Câmara Municipal de Jataí que especifica.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20818</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o Centro de Convivência do Idoso - Creche do Vovô, para recepção do valor de R$ 1.700.000,00 (um milhão e setecentos mil reais).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20810</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a  Secretaria Municipal de Desenvolvimento Social e Cidadania para recepção do valor de R$50.000,00 (cinquenta mil reais) , o qual será destinado ao custeio de atividades e ações da Casa Evangélica Monte das Oliveiras – CEMOL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20809</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a Secretaria Municipal de Desenvolvimento Social e Cidadania para recepção do valor de R$200.000,00 (duzentos mil reais), o qual será destinado ao custeio de ações filantrópicas da Associação FAVOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20808</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a  Secretaria Municipal de Desenvolvimento Social e Cidadania para recepção do valor de R$150.000,00 (cento e cinquenta mil reais), a ser repassado ao Rotary Clube de Jataí, para custeio de equipamentos do Banco Ortopédico.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20807</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a  Secretaria Municipal de Cultura para recepção do valor de R$50.000,00 (cinquenta mil reais), o qual será destinado ao custeio de despesas com som, iluminação, palco, cadeiras, para realização do evento: FESTIVAL DE MÚSICA GOSPEL - Noite de Louvor (Lei Ordinária nº 4524/2023).</t>
   </si>
   <si>
-    <t>Alessandra Oliveira_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20804</t>
   </si>
   <si>
     <t>“Autoriza a doação de bem inservível que especifica ao Poder Executivo Municipal”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20803</t>
   </si>
   <si>
     <t>Altera o Anexo I da Resolução nº 40, de 09 de março de 2018.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20731</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a Secretaria Municipal de Esportes para recepção do valor de R$15.000,00 (quinze mil reais), o qual será destinado para auxílio financeiro para custeio de Torneio de Xadrez.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20730</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a Secretaria Municipal de Cultura para recepção do valor de R$10.000,00 (dez mil reais), o qual será destinado para auxílio financeiro para realização do Projeto Capoeira Pedagógica e Arte que ensina, em nome da pessoa física: Geovane Silva Ferreira.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20728</t>
@@ -1341,729 +912,488 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/20720</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a Secretaria Municipal de Desenvolvimento Social e Cidadania para recepção do valor de R$20.016,83 (vinte mil, dezesseis reais e oitenta e três centavos), o qual será destinado para Obras Sociais da Associação Espírita Regeneração; entidade sem fins lucrativos; CNPJ 19.668.783/0001-04.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20718</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a Secretaria Municipal de Desenvolvimento Social e Cidadania para recepção do valor de R$30.000,00 (trinta mil reais), o qual será destinado para auxiliar no custeio das ações filantrópicas da Associação de Beneficência Albergue São Vicente de Paulo de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20717</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a Secretaria Municipal de Esportes para recepção do valor de R$50.000,00 (cinquenta mil reais), o qual será destinado para aquisição de trocador de calor/aquecedor de piscina.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20716</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a Secretaria Municipal de Esportes para recepção do valor de R$30.000,00 (trinta mil reais), o qual será destinado para aquisição de Kit de aparelhos de ginástica para academia ao ar livre, a ser instalado na Praça Reverendo Aurino Cézar de Lima, no setor Jardim Paraíso.</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20686</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal o encaminhamento de um projeto de lei que autoriza o pagamento de incentivo financeiro para os agentes comunitários de saúde (ACS) e agentes de  combate às endemias (ACE) e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20679</t>
   </si>
   <si>
     <t>“Requer estudo técnico que viabilize a implantação de estacionamento prioritário para idosos e pessoas com deficiência, na entrada de emergência do Hospital Estadual de Jataí Dr. Serafim de Carvalho, visando garantir a acessibilidade desse público e a garantia dos direitos individuais e da dignidade da pessoa humana.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20671</t>
   </si>
   <si>
     <t>“Requer manutenção da iluminação pública no pátio da Pracinha da Cultura (Setor Mauro Bento), realizando a substituição de lâmpadas queimadas e reposição das que estão danificadas .”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20646</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o Fundo Municipal de Saúde, para recepção do valor de R$120.000,00 (cento e vinte mil reais), o qual será destinado à aquisição de um veículo utilitário de carga tipo picape cabine simples para a Vigilância Sanitária.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20644</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o Fundo Municipal de Saúde, para recepção do valor de R$50.000,00 (cinquenta mil reais), o qual será destinado à aquisição de equipamentos permanentes hospitalares para a unidade do CAPS AD III.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20643</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o Fundo Municipal de Saúde, para recepção do valor de R$80.016,83 (oitenta mil, dezesseis reais e oitenta e três centavos), o qual será destinado à aquisição de móveis e equipamentos permanentes para a saúde bucal da Unidade Básica de Saúde Professor José Barros Cruz -Setor Santo Antônio.</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20637</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o Fundo Municipal de Saúde, para recepção do valor  R$1.117.033,66 (um milhão, cento e dezessete mil, trinta e três  reais e sessenta e seis centavos), que será destinado a reforma e/ou ampliação, da UNIDADE BÁSICA DE SAÚDE – UBS Colmeia Park.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20633</t>
   </si>
   <si>
     <t>“Solicita moção de aplausos ao senhor Ronaldo Ataídes dos Santos, atleta jataiense que se consagrou campeão de fisiculturismo na categoria Bodybuilder Master.”</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20627</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família do Senhor Leandro de Assis Oliveira, pelo seu falecimento, ocorrido no dia 30 de novembro de 2023.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20624</t>
   </si>
   <si>
     <t>“Requer estudo técnico que viabilize a doação de área do campo de futebol do setor Mauro Bento, para a Liga Desportiva de Jataí, afim de utilizar o campo e implantar a sede administrativa da mesma”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20623</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Ordinária do Executivo nº 104, de 27 de setembro de 2023, que “Altera a Lei 4.576, de 03 de julho de 2023, que dispõe sobre as Diretrizes Orçamentárias – LDO, para elaboração da Lei Orçamentária Anual para o exercício de 2024.”</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20620</t>
   </si>
   <si>
     <t>“Modifica a redação da Ementa e o Art. 1º do Projeto de Lei do Executivo nº 0115/2023 e dá outras providências”</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20619</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20614</t>
   </si>
   <si>
     <t>“Requer estudo técnico que viabilize a implantação de uma lombada eletrônica, a ser instalada na Avenida Leomar Ferreira de Melo, nas proximidades do nº 340, no setor Vila Brasília.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20606</t>
   </si>
   <si>
     <t>“Altera dispositivos da Resolução nº 02, de 04 de março de 2010 – Regimento Interno da Câmara Municipal de Jataí”</t>
   </si>
   <si>
     <t>EMADT</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20604</t>
   </si>
   <si>
     <t>Acrescenta o § 16, ao Art. 113, da Lei Orgânica do Município de Jataí.</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20603</t>
   </si>
   <si>
     <t>“Altera dispositivos da Resolução nº 02, de 04 de março de 2010 - Regimento Interno da Câmara Municipal de Jataí”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20587</t>
   </si>
   <si>
     <t>“Requer estudo técnico que viabilize a contratação de um Topógrafo, para atuar na Superintendência Municipal de Habitação, dando suporte nas ações dos programas habitacionais e regularização fundiária no município de Jataí .”</t>
   </si>
   <si>
-    <t>Genilson Santos_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20581</t>
   </si>
   <si>
     <t>Os vereadores Genilson Santos e Alessandra Oliveira, requerem da Universidade Federal de Jataí, estudo técnico que viabilize a implantação dos Cursos Superiores em Fonoaudiologia e Terapia Ocupacional, visando a formação de novos profissionais, para atuarem nessas áreas tão importantes para a saúde humana no município de Jataí.</t>
   </si>
   <si>
     <t>EM/ES</t>
   </si>
   <si>
     <t>Emenda Modificativa/Supressiva</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20564</t>
   </si>
   <si>
     <t>“Suprime o §3°-A e seus incisos e modifica o §5°, ambos do artigo 1°, da Proposta de Emenda à Lei Orgânica nº 002/2023”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20555</t>
   </si>
   <si>
     <t>“Requer à concessionária de distribuição de energia elétrica Equatorial, a substituição de poste de energia elétrica; que encontra-se com sua estrutura danificada; localizado na Viela Joaquim Borges nº 10, no Conjunto Residencial Estrela Dalva”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20533</t>
   </si>
   <si>
     <t>“Requer estudo técnico que viabilize a contratação de EDUCADOR FÍSICO, para ministrar aulas de natação na piscina da Secretaria Municipal de Esportes, para atender projetos sociais com a comunidade jataiense.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20532</t>
   </si>
   <si>
     <t>“Autoriza a doação de bem inservível que especifica ao Hospital Estadual de Jataí Dr. Serafim de Carvalho.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20531</t>
   </si>
   <si>
-    <t>Alessandra Oliveira_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20515</t>
   </si>
   <si>
     <t>“Requer estudo técnico que viabilize a contratação de Terapeuta Ocupacional, para atendimento na rede pública de saúde de Jataí.”</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20512</t>
   </si>
   <si>
     <t>“Requer a implantação do Programa Passe Livre Estudantil aos alunos da modalidade de ensino de Educação de Jovens e Adultos (EJA)”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20510</t>
   </si>
   <si>
     <t>“Requer estudo técnico que viabilize a implantação do ícone TRÂNSITO, dentro do aplicativo ‘JATAÍ NA PALMA DA MÃO’, com o objetivo de divulgar informações pertinentes ao trânsito local, em tempo real.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20508</t>
   </si>
   <si>
     <t>“Requer a contratação de fonoaudiólogos para atenderem na rede pública de saúde de Jataí”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20482</t>
   </si>
   <si>
     <t>“Requer  estudo técnico que viabilize a abertura da Rua 14, ligando os setores Bandeirantes e Recanto da Mata.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20481</t>
   </si>
   <si>
     <t>“Requer estudo técnico que viabilize os reparos e manutenção na estrutura física do teto da Unidade Básica de Saúde Moisés Maia Firmo (UBS Colméia Park) que encontra-se danificada e com vazamento de água.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20469</t>
   </si>
   <si>
     <t>“Requer estudo técnico que viabilize a adesão do município de Jataí, no Programa 5300020230020 do Ministério da Integração e do Desenvolvimento Regional, para aquisição de máquinas e equipamentos de apoio à produção.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20439</t>
   </si>
   <si>
     <t>“Requer informações sobre o andamento da liberação de Licença Ambiental, para implantação de rede de esgoto no setor Cohacol I”</t>
   </si>
   <si>
-    <t>Genilson Santos_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20417</t>
   </si>
   <si>
     <t>Solicita, moção de apoio ao Supremo Tribunal Federal e ao Congresso Nacional, contra as razões da ADPF 442 e contra seu intento de descriminalizar o aborto até a décima segunda semana de gestação.</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20404</t>
   </si>
   <si>
     <t>Solicita, moção de repúdio ao Supremo Tribunal Federal e ao Congresso Nacional, contra as razões da ADPF 442 e contra seu intento de descriminalizar o aborto até a décima segunda semana de gestação.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20388</t>
   </si>
   <si>
     <t>“Requer estudo técnico que viabilize a aquisição de ônibus escolar adaptado, para o transporte de alunos com deficiência ou mobilidade reduzida, da rede municipal de ensino”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20383</t>
   </si>
   <si>
     <t>“Requer  estudo técnico que viabilize a implantação de redutor de velocidade na Rua Orozimbo Lopes de Carvalho, setor Dom Abel, na altura do nº 1122, próximo a Igreja Pentecostal Nova Jerusalém em Cristo”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20382</t>
   </si>
   <si>
     <t>“Requer  estudo técnico que viabilize a implantação de sistema de captação de águas pluviais na Rua Deputado Honorato de Carvalho (altura do endereço Qd 17 Lt 22 – Setor Cohacol V) e na Rua Araxá (altura do nº 494 – Setor Fabriny).”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20378</t>
   </si>
   <si>
     <t>Autoriza a doação de bem inservível que especifica ao Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20354</t>
   </si>
   <si>
     <t>Altera o § 1º do Art. 43, da Resolução nº 02, de 04 de março de 2010 – Regimento Interno da Câmara Municipal de Jataí - GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20345</t>
   </si>
   <si>
     <t>“Permanência da Unidade regional de saúde em Jataí, de forma regionalizada e independente de outras Regionais”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20339</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20273</t>
   </si>
   <si>
     <t>“Requer estudo técnico que viabilize a pavimentação asfáltica da Rua Benjamin Constant, na altura do número 3306, setor Jardim Rio Claro (próximo ao Clube Balneário Brasnipo).”</t>
   </si>
   <si>
-    <t>Genilson Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20268</t>
   </si>
   <si>
     <t>Solicitamos o envio de moção de pesar aos familiares de Francisco Antônio de Carvalho Gedda.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20237</t>
   </si>
   <si>
     <t>Requer  estudo técnico que viabilize a substituição de semáforos veicular modelo coluna e braço, por Totem  semafóricos, nos seguintes cruzamentos: Av. Brasil X Rua Benjamin Constant - Centro (Cartório); Av. Dorival de Carvalho x Rua Rui Barbosa - Centro (Correios) e Praça da Bandeira x Rua Dom Pedro II – Centro (Câmara Municipal)”</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20224</t>
   </si>
   <si>
     <t>Solicita a Superintendência Regional do DNIT no Estado de Goiás, em caráter de urgência, a imediata liberação do tráfego sob o Anel Viário na BR 060 / BR 364, obra concluída no município de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20222</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20205</t>
   </si>
   <si>
     <t>Requer  estudo técnico que viabilize a abertura das ruas 04, 05, 06, 07 e 08,  no setor Santo Antônio, visando facilitar o acesso e uma melhor distribuição do tráfego de veículos na região.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20197</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve, requer a realização de uma Audiência Pública, com a participação dos vereadores, Superintendência Regional do INCRA em Goiás e acampados do acampamento Nossa Senhora do Guadalupe no município de Jataí, para esclarecer o andamento do processo de regularização daquela área.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20196</t>
   </si>
   <si>
     <t>“Requer a instalação de parque infantil na praça José Humberto de Queiroz, no setor Serra Azul.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20183</t>
   </si>
   <si>
     <t>“Requer a construção de banheiros e bebedouros públicos no Parque Ecológico Eurípedes Assis Carvalho (Parque Brisas).</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20182</t>
   </si>
   <si>
     <t>Solicitamos Moção de Aplausos em homenagem ao advogado e ex-vereador Nivaldo Souza Moraes, pelo excelente trabalho à comunidade jataiense e principalmente pela autoria do projeto de lei que estabeleceu o dia 31 de maio como data comemorativa ao aniversário da cidade de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20180</t>
   </si>
   <si>
     <t>Solicitamos Moção de Aplausos em Homenagem a Elita Maria de Carvalho Lima, autora do Hino a Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20175</t>
   </si>
   <si>
     <t>"SOLICITA MOÇÃO DE APLAUSOS EM HOMENAGEM AS ENTIDADES ORGANIZADORAS DA FESTA DO MILHO DE JATAÍ”</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20169</t>
   </si>
   <si>
     <t>Requer a reedição do requerimento nº 241 que solicita ao prefeito municipal que estabeleça o plano de carreira e vencimento dos servidores da Fiscalização: Fiscal de Defesa do Consumidor; Fiscal de Edificações e Loteamentos; Fiscal de Limpeza Urbana; Fiscal de Meio Ambiente; Fiscal de Posturas; Fiscal de Inspeção Sanitária Municipal; Fiscal de Trânsito e Transportes; Fiscal de Tributos Municipais; Fiscal de Vigilância Sanitária do Município de Jataí/GO, conforme modelo de Projeto de Lei (anexo).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20154</t>
   </si>
   <si>
     <t>Requer a criação do Curso Municipal Preparatório para Vestibular, a ser realizado em parceria com as Faculdades e/ou Universidades de Jataí, destinado a alunos oriundos da rede pública de ensino.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20138</t>
   </si>
   <si>
     <t>“Requer ao Presidente da Câmara Municipal de Jataí, a implantação de medidas de segurança, tais como: vigilante armado, detector de metais, identificação e cadastramento de visitantes, na entrada desta Casa de leis.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20114</t>
   </si>
   <si>
     <t>“Requer do Poder Executivo, estudo técnico que viabilize a construção de um Parque Ecológico no espaço público localizado na Rua 15, setor Bandeirantes”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20113</t>
   </si>
   <si>
     <t>"Requer a reedição do Requerimento 252/2022, onde solicita do Executivo, estudo técnico que viabilize a criação de um Centro de Convivência do Idoso, destinado a realização de atividades culturais, sociais e recreativas, para pessoas com idade igual ou superior a 60 (sessenta) anos.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20076</t>
   </si>
   <si>
     <t>Altera o inciso V, do § 1º, do Art. 125-A, da Resolução nº 02, de 04 de março de 2010 _ Regimento Interno da Câmara Municipal de Jataí</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20071</t>
   </si>
   <si>
     <t>“Requer ao Presidente da Câmara Municipal de Jataí, estudo que viabilize a aquisição de aparelho de ar condicionado para ser instalado no hall de entrada do Auditório da Câmara Municipal de Jataí, João Justino de Oliveira.”</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20068</t>
   </si>
   <si>
     <t>“Requer a realização de Audiência Pública, em caráter de urgência, sobre a segurança nas escolas e nos CMEIs".</t>
   </si>
   <si>
-    <t>Deuzair Parente_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20065</t>
   </si>
   <si>
     <t>“Requer ao Poder Executivo elaboração do Plano Municipal de Segurança Escolar. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20063</t>
   </si>
   <si>
     <t>“Requer do Executivo, estudo técnico que viabilize a criação da Banda Marcial Municipal de Jataí, com o objetivo de disseminar a cultura, incentivando a prática musical junto a comunidade, através da participação em desfiles, solenidades, datas cívicas e comemorativas, assim como festividades municipais.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20062</t>
   </si>
   <si>
     <t>“Requer do Executivo, estudo técnico que viabilize a implantação de sinalização semafórica no cruzamento da Rua do Rosário, com a Rua 3 , no setor Santo Antônio (esquina do Posto de Saúde).”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20057</t>
   </si>
   <si>
     <t>“Requer a reedição do Requerimento nº 315/2021, no qual requer estudo técnico que viabilize a criação do “PROGRAMA ESCOLA SEGURA”, com o objetivo de proporcionar maior segurança a estudantes, professores, e demais servidores, além da preservação do patrimônio público, através da implantação de câmeras de monitoramento e alarmes, integrados a Guarda Civil Municipal (GCM), em todas as escolas municipais e CMEIs, bem como a contratação de profissionais de segurança durante o período letivo e criação da Patrulha Escolar da GCM.”</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20049</t>
   </si>
   <si>
     <t>“Os vereadores que o presente subscrevem, requerem a realização; em caráter de urgência; de uma Audiência Pública, para debater o tema: “Direitos humanos e a inclusão escolar dos alunos com transtorno do espectro autista, no município de Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20035</t>
   </si>
   <si>
     <t>“Altera redação dos § 7º e 8º do Art. 94 da Resolução nº 02/2010 – Regimento Interno”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20034</t>
   </si>
   <si>
     <t>“Altera a redação do § 2º, do Art. 11, e acrecenta o § 3º ao Art. 12, da Lei Ordinária Municipal nº. 2.996, de 26 de outubro de 2009.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20030</t>
   </si>
   <si>
     <t>“Requer do Poder Executivo, estudo técnico que viabilize  a demarcação de ponto de ônibus e a implantação de abrigo, na Av. Santa Catarina, em frente ao número  159, Setor Jacutinga.”</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20022</t>
   </si>
   <si>
     <t>“Dispõe sobre concessão de Título de Cidadão Jataiense ao mestre JÂNIO CÉSAR DA SILVA e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20014</t>
   </si>
   <si>
     <t>“Autoriza a doação de bens inservíveis que especifica ao Poder Executivo Municipal”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19975</t>
   </si>
   <si>
     <t>“Altera o Art. 1º do Projeto de Lei do Executivo nº 30/2023 e dá outras providências”.</t>
   </si>
   <si>
-    <t>Alessandra Oliveira_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19973</t>
   </si>
   <si>
     <t>Acrescenta os parágrafos 14 e 15 ao Art. 113, da Lei Orgânica do Município de Jataí.</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19972</t>
   </si>
   <si>
     <t>Altera o §4º do artigo 1º, §1º do artigo 2º, §2º item I e II do artigo 2º, do Projeto de Lei do Executivo nº 09/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19971</t>
   </si>
   <si>
     <t>“Requer do Poder Executivo, estudo técnico que viabilize  o cumprimento da Lei Ordinária nº 4180/2020, que dispõe sobre o atendimento preferencial às pessoas com fibromialgia no município de Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19960</t>
   </si>
   <si>
     <t>“Requer ao Presidente da Câmara Municipal de Jataí, estudo que viabilize a iluminação na cor AZUL, do Plenário e de outras repartições possíveis, da Câmara Municipal, durante o mês de abril, em alusão ao ABRIL AZUL, mês de conscientização do autismo, conforme prevê a Lei Municipal nº 4113/2019.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19942</t>
   </si>
   <si>
     <t>“Requer ao IPASGO - Instituto de Assistência dos Servidores Públicos de Goiás, a realização de exames de Colonoscopia e Endoscopia, em estabelecimentos de saúde no município de Jataí”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19939</t>
@@ -2101,627 +1431,380 @@
   <si>
     <t>“Altera dispositivo da Lei nº 1.574, de 13 de setembro de 1993, e dá outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19898</t>
   </si>
   <si>
     <t>“Requer do Executivo, estudo técnico que viabilize o cumprimento da Lei Municipal n°4285/2021, notificando a empresa concessionária de serviço público de distribuição de energia elétrica, para a correção de irregularidades de fios inutilizados nos postes de energia, que vem causando transtorno e colocando a segurança de transeuntes em risco”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19885</t>
   </si>
   <si>
     <t>“Requer do Executivo, estudo técnico que viabilize a realização de parceria entre o município de Jataí, através da Superintendência de Habitação e a AGEHAB, com o objetivo de  realizar a conclusão dos processos de regularização das escrituras dos setores: Residencial Mauro Bento, Bairro Colméia Park, Conjunto Estrela D’álva e Vila Multirão”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19884</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19881</t>
   </si>
   <si>
     <t>“Requer ao órgão de trânsito municipal (SMT) a realização de Campanha de Conscientização sobre o uso correto das vagas de estacionamento destinadas exclusivamente a veículos que transportem pessoas portadoras de deficiência e idosos, afim de orientar e fiscalizar o uso indevido destas vagas em nosso município”.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19875</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de título de Cidadão Jataiense ao senhor Urbano Siqueira da Silva, e dá outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19872</t>
   </si>
   <si>
     <t>Dispõe sobre a composição das Comissões Permanentes da Câmara Municipal de Jataí para o biênio 2023/2024 e substituição do membro do Conselho de Ética e Decoro Parlamentar.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19870</t>
   </si>
   <si>
     <t>Altera a Resolução nº 02, de 04 de março de 2010 - Regimento Interno.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19866</t>
   </si>
   <si>
     <t>“Requer ao Presidente da Câmara Municipal de Jataí, a realização de Sessão Solene, em comemoração ao “Jubileu de Ouro”, do Rotary Clube de Jataí, que estará completando 50 anos de trabalhos prestados nesta cidade.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19865</t>
   </si>
   <si>
     <t>“Requer ao Presidente da Câmara Municipal de Jataí, a realização de Sessão Solene em homenagem ao DIA DO PASTOR EVANGÉLICO”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19864</t>
   </si>
   <si>
     <t>“Requer inclusão das Ruas N-1, N-2 e W-6, no setor Jardim Goiás I, no Cronograma de Recapeamento do município de Jataí”.</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19857</t>
   </si>
   <si>
     <t>“Solicitam moção de pesar aos familiares do Senhor Moisés Franco Carvalho.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19839</t>
   </si>
   <si>
     <t>“Requer ao Presidente da Câmara Municipal de Jataí, estudo técnico que viabilize a identificação de espaços livres para cadeirantes e assentos preferenciais, no auditório da Câmara Municipal de Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19838</t>
   </si>
   <si>
     <t>“Requer ao Presidente da Câmara Municipal de Jataí, a realização de Sessão Solene no dia 21 de Fevereiro, em comemoração ao “Dia do Rotariano”, conforme previsto na Lei Ordinária nº 3.291/2012, ocasião em que se faz uma homenagem especial ao Serviço Rotário Municipal.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19837</t>
   </si>
   <si>
     <t>“Requer estudo técnico que viabilize a disponibilização de Mapas e Memorial Descritivo de toda área dos setores: Aeroporto, Antena, Jardim Paraíso e Santo Antônio, para subsidiar o processo de Regularização Fundiária Urbana dessas localidades”.</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19824</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a Associação de beneficiência Albergue São Vicente de Paulo de Jataí, no valor de R$ 800.000,00 (oitocentos mil reais).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19823</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o Conselho de pastores e ministros evangélicos de Jataí (COPEJA), no valor de R$ 80.000,00 (oitenta mil reais).</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19822</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a Cabanha Alma Farrapa LTDA, no valor de R$ 100.000,00 (cem mil reais).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19821</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a Casa Evangelica Monte das Oliveiras, no valor de R$ 200.000,00 (duzentos mil reais).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19820</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a Liga Desportiva de Jataí - LDJ, no valor de R$ 120.000,00 (cento e vinte mil reais).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19819</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o Sindicato Rural de Jataí, no valor de R$ 500.000,00 (quinhentos mil reais).</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19818</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o Fundação Educacional de Jataí, no valor de R$ 310.000,00 (trezentos e dez mil reais).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19817</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o a Associação Favos - Família, amor, voluntariado, oportunidade saúde - contra o câncer a favor da vida, no valor de R$ 200.000,00 (duzentos mil reais).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19809</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE CULTURA - destinado a premiação financeira junto ao Torneio de Xadrez: “Aberto do Brasil Cidade de Jataí”., no valor de R$15.000,00 (quinze mil reais).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19808</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE CULTURA - destinado ao auxílio financeiro no custeio de viagens de artistas jataienses para competições, no valor de R$30.000,00 (trinta mil reais).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19807</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE CULTURA - destinado ao auxílio financeiro para custeio da SEMANARTE, no valor de R$31.656,80 (trinta e um mil seiscentos e cinquenta e seis reais e oitenta centavos).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19799</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES - destinado ao auxílio financeiro no custeio de viagens de atletas jataienses para competições, no valor de R$ 40.000,00 (quarenta mil reais).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19796</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES - para  aquisição de Kits de aparelho de ginástica para academia ao ar livre na praça do setor Cohacol I, no valor de R$30.000,00 (trinta mil reais).</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19792</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a Secretaria de Desenvolvimento Social - Rotary Clube de Jataí - Banco Ortopédico, no valor de R$ 91.656,80 (noventa e um mil seiscentos e cinquenta e seis reais e oitenta centavos).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19789</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a Secretaria de Desenvolvimento Social e Cidadania, para o Conselho de Pastores e Ministros Evangélicos de Jataí (COPEJA), a fim de custear programas e projetos realizados pelo conselho, no valor de R$ 25.000,00 (vinte e cinco mil reais).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19786</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE SAÚDE – para a aquisição de (01) uma ambulância  no valor de R$140.000,00 (cento e quarenta mil reais).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19784</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE SAÚDE – UNIDADE BÁSICA DE SAÚDE PROFESSOR JOSÉ BARROS CRUZ – UBS Setor Santo Antônio, para aquisição de equipamentos e materiais, no valor de R$ 64.156,80 (sessenta e quatro mil cento e cinquenta e seis reais e oitenta centavos).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19783</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE SAÚDE – todas as UNIDADES BÁSICAS DE SAÚDE DE JATAÍ, aquisição de Trocador Dobrável Infantil - Fraldário, no valor de R$10.000,00 (dez mil reais).</t>
   </si>
   <si>
-    <t>Genilson Santos_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19780</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a Associação Esportiva Jataiense, para custeio de ações e aquisições de equipamentos., no valor de R$181.656,00 (cento e oitenta e um mil e seiscentos e cinquenta e seis reais).</t>
   </si>
   <si>
-    <t>Genilson Santos_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19777</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a LIGA DESPORTIVA DE JATAÍ - LDJ, para auxílio nas despesas de promoção de campeonatos esportivos e custeio de ações, no valor de R$160.000,00 (cento e sessenta mil reais).</t>
   </si>
   <si>
-    <t>Deuzair Parente_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19757</t>
   </si>
   <si>
     <t>“Os Vereadores que abaixo assinam, solicitam ao Prefeito Municipal e a Secretaria de Saúde, a contratação de um (a) fonoaudiólogo (a)  para o Centro de Ensino Especial Erica de Melo Barbosa”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19751</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos, requer estudo técnico que possibilite a construção de praça no setor Bela Vista II”.</t>
   </si>
   <si>
-    <t>Genilson Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19736</t>
   </si>
   <si>
     <t>“Altera dispositivos da Proposta de Emenda à Lei Orgânica do Município de Jataí nº 001, de 21 de setembro de 2022.”</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19735</t>
   </si>
   <si>
     <t>“Altera dispositivos do Projeto de Lei Complementar nº 001, de 21 de setembro de 2022.”</t>
   </si>
   <si>
     <t>RCH</t>
   </si>
   <si>
     <t>Registro de Chapa</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19734</t>
   </si>
   <si>
     <t>Registro de chapa para disputar o pleito da Mesa Diretora para o Biênio 2023-2024.</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19731</t>
   </si>
   <si>
     <t>"Altera dispositivos do Projeto de Lei nº 075, de 02 de setembro de 2022".</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19730</t>
   </si>
   <si>
     <t>" Acrescenta parágrafos ao Art. 113, da Lei Orgânica do Município de Jataí"</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19729</t>
   </si>
   <si>
     <t>"Altera dispositivos da Resolução nº 02, de 04 de março de 2010 - Regimento Interno da Câmara Municipal de Jatai"</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19728</t>
   </si>
   <si>
     <t>"Denomina de “Orlando Gonçalves de Assis” o  Pavilhão de Eventos Municipal (Feira Coberta), e dá outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19712</t>
   </si>
   <si>
     <t>“Solicita que seja declarada de Utilidade Pública, conforme a Lei nº 1.129 de 11/06/1985, a Associação Sport Club Cocha-Bamba, com nome fantasia	SPORT CLUB COCHA-BAMBA, 	CNPJ nº 05.986.762/0001-08”.</t>
   </si>
   <si>
-    <t>Genilson Santos_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19694</t>
   </si>
   <si>
     <t>Acrescenta parágrafos ao Art. 113, da Lei Orgânica do Município de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19691</t>
   </si>
   <si>
     <t>O vereador Genilson Santos, requer estudo técnico que viabilize a implantação de mecanismos que melhorem o ordenamento do tráfego de veículos, no cruzamento das Ruas; Deputado Honorato de Carvalho, Samuel Graham e Duque de Caxias, no setor central; afim de proporcionar maior segurança e fluidez naquela interseção”</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19665</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública para a instituição do Plano Municipal de Gestão Integrada de Resíduos Sólidos, do Plano Municipal de Gerenciamento de Resíduos de Construção Civil e do Plano Municipal de Gerenciamento de Resíduos de Saúde.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19661</t>
   </si>
   <si>
     <t>Dá o nome de Praça João Luiz do Prado à praça que está sendo construída no Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19660</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que a praça que está sendo construída no Bairro Nossa Senhora de Fátima, tenha o nome de Praça João Luiz do Prado.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19659</t>
   </si>
   <si>
     <t>“O vereador Genilson Santos, requer estudo técnico que viabilize a colocação de concreto em parte do pátio da Escola Municipal Deputado Manoel da Costa Lima, bem como a cobertura na extensão de acesso do portão principal até a entrada da escola, a doação de terra para cobrir local de construção de palco de apresentações e a instalação de uma fachada de identificação”.</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19648</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 02, de 04 de março de 2010 - Regimento Interno da Câmara Municipal de Jataí</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19647</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 02, de 04 de março de 2010 - Regimento Interno da Câmara Municipal de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19646</t>
   </si>
   <si>
     <t>Altera o Art. 13 da Lei Orgânica do Município de Jataí.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19639</t>
   </si>
   <si>
     <t>Altera o inciso IV, do Art. 40, da Lei Orgânica do Município de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19583</t>
   </si>
   <si>
     <t>"Institui a SEMANARTE – Semana Municipal de Artes, no Calendário Oficial de Eventos do Município de Jataí-GO, visando dar visibilidade aos artistas jataienses e oportunizar a população o acesso à cultura.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19582</t>
   </si>
   <si>
     <t>"Institui no âmbito do município de Jataí, a campanha de orientação e conscientização do descarte correto de lixo doméstico perfurocortante: “SEU LIXO PODE FERIR”, e dá outras providências.”</t>
   </si>
   <si>
-    <t>Deuzair Parente_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19580</t>
   </si>
   <si>
     <t>Altera o artigo 2º, do Projeto de Lei do Executivo nº 080/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19575</t>
   </si>
   <si>
     <t>“O vereador Genilson Santos, requer estudo técnico que viabilize a abertura de acesso a Rua da Praça A, situada no setor Jardim Rio Claro, entre a Rua Antônio Cândido e a Avenida Dorival de Carvalho, a pedido de empresários que desejam construir seus empreendimentos no local”</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19539</t>
   </si>
   <si>
     <t>“Requer estudo de viabilidade para abertura e asfaltamento da Rua 10, setor Vila Brasília.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19526</t>
   </si>
   <si>
     <t>“O vereador Genilson Santos, requer estudo técnico que viabilize a apresentação; por parte do Executivo; de Projeto de Lei visando a alteração da Lei 3.068/10, alterando para Zoneamento Estrutural, os lotes das quadras: 067A; 069A; 01; 02; 03 e 04 da Rua Miranda de Carvalho, no Setor Aeroporto”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19525</t>
   </si>
   <si>
     <t>“O vereador Genilson Santos, requer estudo técnico que viabilize a apresentação; por parte do Executivo; de Projeto de Lei visando a alteração da Lei 3.068/10, alterando para Zoneamento Estrutural, trecho da Rua 4, no setor Vila Brasília”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19507</t>
   </si>
   <si>
     <t>“O vereador Genilson Santos, requer estudo técnico que viabilize a implantação de redutor de velocidade na Rua Bela Vista, nas proximidades da ponte que interliga os setores Maximiano Peres e Progresso.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19506</t>
@@ -2732,346 +1815,215 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/19500</t>
   </si>
   <si>
     <t>"Altera o item 2 do §12º do Art. 5º da Lei 3.068 de 28 de junho de 2010, Lei de uso e ocupação de solo urbano - Zoneamento no Município de Jataí-GO, e dá outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19498</t>
   </si>
   <si>
     <t>"Altera o item 2 do §1º do Art. 5º da Lei 3.068 de 28 de junho de 2010, Lei de uso e ocupação de solo urbano - Zoneamento no Município de Jataí-GO, e dá outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19492</t>
   </si>
   <si>
     <t>“O vereador Genilson Santos, requer estudo técnico que viabilize a disponibilização; na página oficial da Prefeitura Municipal na internet (site); de um ícone para acesso público contendo o número telefônico de todas as repartições públicas municipais.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19491</t>
   </si>
   <si>
     <t>"Altera o nome de rua e dá outras providências.”</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19484</t>
   </si>
   <si>
     <t>“Requer ao Poder Executivo Municipal em caráter de urgência, conclusão e envio a esta Casa de Leis, do Plano Diretor para ocupação de solo urbano”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19483</t>
   </si>
   <si>
     <t>“O vereador Genilson Santos, requer estudo técnico de viabilidade, para desmembramento da matrícula número 32.300 (Secretaria Municipal de Esportes), com posterior afetação dominical e nominação de via pública.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19479</t>
   </si>
   <si>
     <t>“O vereador Genilson Santos, requer estudo técnico que viabilize a revitalização da Praça das Artes no setor Vila Fátima (conhecida popularmente como a “Praça do Cavalo”), e a reconstrução da escultura do cavalo.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19458</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos,  requer do Executivo, estudo técnico que viabilize a construção de uma quadra de esportes, com estrutura para a prática de basquete, nas praças dos setores Portal do Sol e Vila Luiza.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19453</t>
   </si>
   <si>
     <t>“Institui a Semana Municipal de Conscientização sobre a Inclusão da Pessoa com Deficiência, como evento do Calendário Oficial do Município de Jataí-GO e dá outras providências”.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19426</t>
   </si>
   <si>
     <t>“Requer ao Poder Executivo Municipal imediato cumprimento do Piso Nacional para Profissionais de Enfermagem em acordo com o PL 2.564/2020, sob sanção presidencial.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19415</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos, requer do Executivo, estudo técnico que viabilize a apresentação de Projeto de Lei para a instituição da Carteira de Identificação da Pessoa com Transtorno do Espectro Autista (CIPTEA), no âmbito do município de Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19390</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos,  requer do Executivo, estudo técnico que viabilize a criação de um Centro de Convivência do Idoso,  destinado a realização de atividades culturais, sociais e recreativas, para pessoas  com idade igual ou superior a 60 (sessenta) anos.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19367</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão do Título de Cidadã Jataiense a juíza Dra. Sabrina Rampazzo de Oliveira e dá outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19354</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos,  requer do Executivo, estudo técnico que viabilize a implantação de estacionamento em frente ao CMEI Árvore da Vida.</t>
   </si>
   <si>
-    <t>Genilson Santos_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19351</t>
   </si>
   <si>
     <t>Solicita ao prefeito municipal que estabeleça o plano de carreira e vencimento dos servidores da Fiscalização: Fiscal de Defesa do Consumidor; Fiscal de Edificações e Loteamentos; Fiscal de Limpeza Urbana; Fiscal de Meio Ambiente; Fiscal de Posturas; Fiscal de Inspeção Sanitária Municipal; Fiscal de Trânsito e Transportes; Fiscal de Tributos Municipais; Fiscal de Vigilância Sanitária do Município de Jataí/GO, conforme modelo de Projeto de Lei (anexo).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19339</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão do Título de Cidadão Jataiense ao Deputado Estadual HENRIQUE CÉSAR e dá outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19283</t>
   </si>
   <si>
     <t>Requer verbalmente na terceira sessão ordinária da primeira quinzena do mês de maio, a realização Audiência Pública com os gestores e representantes afins do Hospital das Clinicas a ser realizada em data oportuna via ofício pela mesa diretora.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19270</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos,  requer do Executivo, estudo técnico que viabilize a revisão da Lei Ordinária nº 3.068/2010, que institui o Uso e Ocupação do Solo Urbano – Zoneamento – do município de Jataí, adequando essas normas às necessidades atuais do município.”</t>
   </si>
   <si>
-    <t>Deuzair Parente_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19258</t>
   </si>
   <si>
     <t>Solicitam ao Poder Executivo que faça a prorrogação do prazo que concede desconto de 75% (setenta e cinco por cento) para cobrança de preço público nos contratos vigentes por ocupação de logradouros, praças e feiras cobertas.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19257</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos, requer do Executivo, estudo técnico que viabilize a apresentação de Projeto de Lei para implantação da redução de jornada de trabalho de servidores públicos municipais, que sejam pais ou responsáveis por indivíduos autistas, que necessitem de acompanhamento terapêutico.</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19250</t>
   </si>
   <si>
     <t>“Os Vereadores que abaixo assinam, solicitam ao Prefeito Municipal, a prorrogação do prazo para pagamento de IPTU – Imposto Predial Territorial Urbano do exercício de 2022, com desconto, pelo prazo de 90 (noventa) dias”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19206</t>
   </si>
   <si>
     <t>O Vereador Genilson Santos, requer estudo técnico que possibilite a implantação do programa INCLUSÃO EM MOVIMENTO, com o objetivo de ofertar atividades físicas direcionadas a crianças e adolescentes com Autismo e Síndrome de Down, afim de auxiliar no desenvolvimento cognitivo, afetivo, social e motor”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19193</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão do Título de Cidadão Jataiense ao Sr. Glauskston Batista Rios (GLAUSTIN DA FOKUS) e dá outras providências.”</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19188</t>
   </si>
   <si>
     <t>“Solicita ao Poder Executivo que realize o Programa de Recuperação de Créditos Fiscais – REFIS 2022, no Município de Jataí”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19177</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos,  requer estudo técnico que possibilite a construção de praça no setor Popular, com parque infantil e academia ao ar livre”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19176</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos,  requer estudo técnico que possibilite providências para conter erosão dentro da área da Reciclagem Caminhando com Jesus no setor Colinas, a qual foi causada pela falta de canalização das águas pluviais dos setores Cidade Jardim, Colinas e Jacutinga”.</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19167</t>
   </si>
   <si>
     <t>Altera a Resolução nº 59, de 24 de fevereiro de 2021, que dispõe sobre a composição das Comissões Permanentes da Câmara Municipal de Jataí para o biênio 2021/2022.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19166</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19163</t>
   </si>
   <si>
     <t>Solicitamos o envio de moção de pesar aos familiares do senhor João Luiz do Prado.</t>
   </si>
   <si>
-    <t>Genilson Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19162</t>
   </si>
   <si>
     <t>Solicitamos o envio de moção de pesar aos familiares de Maria Augusta Pereira.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19153</t>
   </si>
   <si>
     <t>“O vereador Genilson Santos, requer estudo técnico que possibilite a construção de calçadas no entorno da área da quadra coberta do setor Estrela Dalva”.</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19123</t>
   </si>
   <si>
     <t>“MOÇÃO DE PESAR à Família do Senhor Carlos Vieira, pelo seu falecimento, ocorrido no dia 21 de fevereiro de 2022”.</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19114</t>
   </si>
   <si>
     <t>“MOÇÃO DE PESAR à Família da Senhora Thassya Martins Moraes Rodrigues, pelo seu falecimento, ocorrido no dia 19 de fevereiro de 2022”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19107</t>
   </si>
   <si>
     <t>“O vereador Genilson Santos, requer estudo técnico que possibilite a implantação do Programa Municipal de Reforço Escolar pós Covid-19”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19070</t>
   </si>
   <si>
     <t>“O vereador Genilson Santos, requer estudo técnico que possibilite a implantação de lixeiras e bancos na praça da Catedral”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19057</t>
   </si>
   <si>
     <t>“Altera o artigo 3º do Projeto de Lei Ordinária do Executivo nº 0001/2022 e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19055</t>
@@ -3088,771 +2040,389 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/19045</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos, solicita a realização de Sessão Solene em homenagem a artistas locais no DIA DA CULTURA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19043</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos, solicita a realização de Sessão Solene em homenagem ao DIA DO PASTOR EVANGÉLICO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19042</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos, solicita a realização de Sessão Solene em homenagem ao DIA DO ADVOGADO.</t>
   </si>
   <si>
     <t>SEMD</t>
   </si>
   <si>
     <t>Sub-Emenda</t>
   </si>
   <si>
-    <t>Alessandra Oliveira_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19021</t>
   </si>
   <si>
     <t>“Altera a redação da Emenda Modificativa de nº 59/2021”.</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19019</t>
   </si>
   <si>
     <t>Altera dispositivos do Projeto de Lei Complementar do Executivo n° 03, de 17 de setembro de 2021, com a redação dada pela Emenda Substitutiva nº 02/2021.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19018</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19016</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado à Associação Brasileira de Apoio a Prevenção às Drogas, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19013</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado à Cooperativa de Produção Agroindustrial Familiar do Sudoeste Goiano - COOPFAS, e dá outras providências.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19012</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado à Associação Beneficente Pastoral de Apoio, e dá outras providências.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19011</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado à Associação Gabriele, e dá outras providências.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19004</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinando à Associação dos amigos do museu, e dá outras providências.</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19003</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado ao Projeto de Equoterapia – Sindicato Rural de Jataí, e dá outras providências.</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19002</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado ao Sindicato Rural de Jataí, e dá outras providências.</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19001</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado à Mãos do bem, e dá outras providências.</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19000</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, Associação Adote Animais Jataí, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18999</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado ao Marcha para Jesus, e dá outras providências.</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18998</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado ao Rotary Clube Paraíso do Brasil, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18997</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado à Casa de Apoio Nosso Lar, e dá outras providências.</t>
   </si>
   <si>
-    <t>Deuzair Parente_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18996</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado ao Projeto de Campeira – Sindicato Rural de Jataí, e dá outras providências.</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18995</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado à Associação Pestalozzi, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18994</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado à Associação Favos, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18993</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinando à APAE – Associação de Pais e Amigos dos Excepcionais, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18992</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, Centro De Recuperação Liberdade Em Cristo, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18991</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado à Associação Atlética Wider Santos, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18990</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado à Associação Desportiva de Jataí, e dá outras providências.</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18989</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinando à Associação dos Aposentados e Pensionistas de Jataí e dá outras providências.</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18988</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado à Casa Evangélica Monte das Oliveiras – CEMOL, e dá outras providências.</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18987</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado ao Centro de Atendimento Educacional Especializado Érica de Melo Barbosa, e dá outras providências.</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18986</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinando ao Centro de Tradições Gaúchas – CTG Querência Goiana, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18985</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado a Lar e Creche João XXIII, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18984</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos, solicita que a Associação Arca Amigos dos Animais de Goiás, seja reconhecida e declarada de Utilidade Pública, conforme preceita a Lei nº 1.129 de 11/06/1985”.</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18983</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado ao Lar da Criança Marcondes Dias, e dá outras providências.</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18982</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado à Liga Desportiva de Jataí, e dá outras providências.</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18981</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado ao Núcleo de Combate ao Câncer de Jataí, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18980</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado à Sociedade Beneficente Albergue São Vicente de Paulo, e dá outras providências.</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18979</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, Voluntárias de Cristo, e dá outras providências.</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18978</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado a Diocese de Jataí, e dá outras providências.</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18977</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado à UNAMBATAÍ, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18943</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos, requer estudo e providências no sentido de que seja implantado FRALDÁRIO nas unidades básicas de saúde e na Secretaria Municipal de Saúde, afim de proporcionar as mães, um local apropriado para a troca de fralda das crianças.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18937</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos, requer estudo e providências no sentido de que seja dado prosseguimento a revisão do Plano Diretor de Jataí, que teve início no ano de 2020 e foi paralisado em função da pandemia da Covid-19.”</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18932</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo estudo e verificação para que seja encaminhado a Câmara de Vereadores um Projeto de Lei que estabeleça a doação de lotes do Poder Público aos munícipes de baixa renda para fins de moradia</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18931</t>
   </si>
   <si>
     <t>“Solicita ao Poder Executivo a prorrogação da validade do concurso público para provimento de vagas efetivas e vagas para formação de cadastro reserva para os cargos da Guarda Civil Municipal, referente ao Edital nº. 001, de 12 de junho de 2018, nos termos do seu item 18.2, em decorrência da pandemia da COVID-19.”</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18928</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Ordinária do Executivo nº 068, de 30 de agosto de 2021, que “Estima as receitas e fixa a despesa do Município de Jataí-GO, para o exercício financeiro de 2022.</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18926</t>
   </si>
   <si>
     <t>Dispõe quanto a concessão de Título de Cidadão Jataiense ao Excelentíssimo Juiz de Direito da 2a Vara Cível e Fazendas Públicas da Comarca de Jataí-GO, Dr. Thiago Soares Castelliano Lucena de Castro.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18919</t>
   </si>
   <si>
     <t>“O vereador Genilson Santos, requer estudo técnico que viabilize a implantação de iluminação pública na praça do povoado de Naveslândia, bem como a poda da grama.”</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18900</t>
   </si>
   <si>
     <t>Requer a isenção de pagamento do estacionamento no Jatahy Shopping, aos usuários dos serviços oferecidos pelo Vapt-Vupt unidade Jataí</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18893</t>
   </si>
   <si>
     <t>"Altera o item 2 do §15º do Art. 5º da Lei 3068 de 28 de julho de 2010, Lei de uso e ocupação de solo urbano - Zoneamento no Município de Jatai-GO.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18886</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos, requer estudo e providências no sentido de implantar fachada identificando a Escola Municipal Manoel da Costa Lima, bem como a colocação de grades de ferro em salas administrativas da escola, que segundo a direção, já foi furtada.”</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18881</t>
   </si>
   <si>
     <t>Solicita o envio de moção de pesar aos familiares de IRIS REZENDE MACHADO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18856</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos, sugere ao Chefe do Poder Executivo Municipal, a apresentação de Projeto de Lei para criação do “Programa Material Escolar Solidário”, para fins de doação de material novo ou em bom estado de conservação, à alunos da rede municipal de ensino que de fato necessitarem.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18841</t>
   </si>
   <si>
     <t>"Dispõe sobre a supressão do artigo 2° do Projeto de Lei Ordinária do Legislativo n° 69/2021 e dá outras providências”</t>
   </si>
   <si>
-    <t>Alessandra Oliveira_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18835</t>
   </si>
   <si>
     <t>O Vereador Abimael Silva da TV, juntamente com os demais que subscrevem, solicita a criação de Comissão Especial temporária de estudos de problemas e levantamentos dos investimentos da SANEAGO e da ENEL no Município de JataíGO</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18816</t>
   </si>
   <si>
     <t>Requerem a realização de uma audiência pública para debater sobre o Regime Próprio da Previdência Social do Município de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18806</t>
   </si>
   <si>
     <t>"Institui a “Semana Municipal de Incentivo à Doação de Sangue”, no âmbito do município de Jataí.”</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18789</t>
   </si>
   <si>
     <t>Requer a realização de uma audiência pública para debater a atuação da empresa Enel no fornecimento de energia elétrica em Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18786</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos, requer estudo técnico que viabilize a implantação de atendimento odontológico Domiciliar (HOME CARE), para atender pacientes com dificuldades físicas ou psíquicas de atendimento nas unidades de saúde.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18784</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos,  requer estudo técnico que viabilize a aquisição de uma Base Comunitária Móvel para a Guarda Civil Municipal de Jataí, equipada com computadores e câmeras de vídeo, que funcionará com uma Central de Operações Móvel otimizando o atendimento prestado a comunidade e aproximando a Guarda Civil dos jataienses”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18746</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos,  requer estudo técnico que viabilize a implantação de Cursos Profissionalizantes gratuitos, em parceria com entidades do “Sistema S”(SENAI, SEBRAE, SESC, SESI, SENAC, entre outras), para atender pessoas de baixa renda do município de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18733</t>
   </si>
   <si>
     <t>O Vereador Genilson Santos, requer estudo técnico que viabilize a criação do Programa “Praças Conectadas”, com a disponibilização de internet móvel Wi-fi gratuita, nos Parques Ecológicos JK, Diacuy, Brisas e Praça Tenente Diomar Menezes.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18719</t>
   </si>
   <si>
     <t>Altera o §1º do Projeto de Lei do Executivo nº 0043 e dá outras providências.</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18706</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos, juntamente com a vereadora Marina Silveira, requerem estudo técnico que viabilize a abertura de Edital de Incentivo a Cultura, em cumprimento a Lei Municipal nº 2.189/00, para apresentação de Projetos Culturais.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18704</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos, requer estudo técnico que viabilize a criação de um monumento em homenagem aos profissionais que atuaram no combate a Pandemia da Covid-19 e a criação do “Bosque da Saudade”, com o plantio de mudas de árvores em homenagem as vítimas do Coronavírus em Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18696</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos, requer estudo técnico que viabilize a implantação de Rede de Internet nos povoados da Estância e Naveslândia, com o objetivo de prover conexão às pessoas que residem naquelas localidades.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18688</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos, requer do Executivo, estudo técnico que viabilize a apresentação de Projeto de Lei para desafetação de área no cruzamento das Ruas São Tomaz e Rio Claro, no povoado de Naveslândia.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18679</t>
@@ -3863,605 +2433,426 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/18678</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos, requer estudo técnico que viabilize os serviços de recapeamento das Ruas 5 e 6 e a pavimentação asfáltica da Rua Rio Claro, no povoado de Naveslândia.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18658</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos, requer estudo técnico que viabilize a criação de Centro Cirúrgico para atendimento em saúde bucal, no âmbito da rede pública municipal de Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18629</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos, requer estudo técnico que viabilize a realização de levantamento da situação de regularidade das áreas onde estão construidas as escolas municipais na zona urbana e rural, bem como a regularização das que se encontram irregular, afim de tornar possível a efetivação do recebimento de recursos federais e estaduais.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18628</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão do Troféu Jatobá ao Sr. Glauskston Batista Rios (GLAUSTIN DA FOKUS) e dá outras providências.”</t>
   </si>
   <si>
-    <t>Genilson Santos_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18614</t>
   </si>
   <si>
     <t>OS VEREADORES ABIMAEL SILVA E GENILSON SANTOS SOLICITA AO PODER EXECUTIVO ESTUDO DE VIABILIDADE PARA REFORMA E AMPLIAÇÃO DO LAR DO IDOSO RECANTO FELIZ JOÃO FRANÇA.</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18601</t>
   </si>
   <si>
     <t>Solicita estudos técnicos de viabilidade para troca da iluminação pública da cidade de Jataí por iluminação de LED</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18596</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal estudos de viabilidade para a implantação do Espaço Inclusivo para a Criança, nas dependências da Praça Professor Maromba. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18595</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos, requer estudo técnico que viabilize a instalação de redutor de velocidade na Avenida Ribas Marques-Setor Colméia Park, nas proximidades do CMEI Árvore da Vida”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18580</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos, requer estudo técnico que viabilize a criação do Programa de proteção à saúde bucal de pessoas com transtorno do espectro autista, com o objetivo de oferecer atendimento especializado no âmbito da odontologia pelo SUS em Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18557</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos, requer estudo técnico que viabilize a inclusão da Rua 37-Setor Mauro Bento e da Rua Joaquim Nabuco-Setor Santa Lúcia, no Programa Municipal de Recapeamento Asfáltico, visando melhorar a trafegabilidade nessas vias públicas.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18527</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos, requer do Poder Executivo, a prorrogação do prazo de adesão ao Programa de Recuperação de Créditos Fiscais-REFIS 2021, por mais 30 (trinta) dias, no município de Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18526</t>
   </si>
   <si>
     <t>O Vereador Genilson Santos, requer estudo técnico que viabilize a implantação de academia ao ar livre, parque infantil e alambrado na quadra de voleibol da Praça Professor Maromba, com o objetivo de proporcionar maior segurança na prática de atividades físicas e lazer aos moradores daquela região.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18521</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos, requer ao Chefe do Executivo Municipal, estudo técnico que viabilize alteração na Lei Ordinária nº 3875/2017, a qual dispõe sobre a concessão de auxilio financeiro a atletas, artistas e demais pessoas físicas, que irão participar de eventos ou competições em outras localidades, através de reajuste do valor repassado às Secretarias de Esporte e Cultura, em cada exercício financeiro e da inclusão de pessoas jurídicas.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18510</t>
   </si>
   <si>
     <t>O Vereador Genilson Santos, requer ao Chefe do Executivo Municipal, estudo técnico que viabilize a criação do Conselho Municipal de Esportes e Lazer, com o objetivo de formular políticas públicas e implantar ações destinadas ao fortalecimento das atividades esportivas e de lazer em Jataí.</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18507</t>
   </si>
   <si>
     <t>Solicitam  ao  Poder  Público  Municipal  envio de Projeto  de  Lei  motivando desburocratização   da   autorização   de subsídio  para  implantação  de terraplanagem  e  pavimentação  de  pátio  em empresas  do  setor  privado  a  se  instalarem ou  ampliarem  dependências  no  âmbito  do município  de  Jataí</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18497</t>
   </si>
   <si>
     <t>O Vereador Genilson Santos, requer estudo técnico que viabilize a cobertura na extensão de acesso do portão principal até a entrada das Escolas Municipais Deputado Manoel da Costa Lima, Professor Luziano Dias de Freitas, Irmã Scheilla e Professor Geraldo Venério de Carvalho, bem como a cobertura da área de acesso as suas quadras poliesportivas. Na oportunidade também solicita a cobertura de acesso entre a cozinha e a sala dos professores na Escola Municipal Irmã Scheilla e a cobertura da área de acesso a quadra poliesportiva que lá será construída.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18478</t>
   </si>
   <si>
     <t>O Vereador Genilson Santos, requer estudo técnico que viabilize a criação do “PROGRAMA ESCOLA SEGURA”, com o objetivo de proporcionar maior segurança a estudantes, professores, e demais servidores, além da preservação do patrimônio público, através da implantação de câmeras de monitoramento e alarmes, integrados a Guarda Civil Municipal (GCM), em todas as escolas municipais e CMEIs, bem como a contratação de profissionais de segurança durante o período letivo e criação da Patrulha Escolar da GCM.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18473</t>
   </si>
   <si>
     <t>O Vereador Genilson Santos, requer estudo técnico e providências para implantação de Academia ao ar livre na Praça 28 de Julho, no setor Vila Fátima, com o objetivo de proporcionar um local gratuito para a prática de atividade física aos moradores daquela localidade.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18460</t>
   </si>
   <si>
     <t>O Vereador Genilson Santos, requer estudo técnico para a contratação de guarda para os Parques Ecológicos Brisas e Brito e para a Praça da Catedral Divino Espírito Santo, visando a segurança dos frequentadores dos locais, principalmente no período noturno, bem como a preservação do patrimônio público. E também a construção de banheiros masculino/feminino e bebedouro público no Parque Brisas.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18452</t>
   </si>
   <si>
     <t>Requer estudo técnico para providências, no sentido de disponibilizar protetor ou bloqueador solar aos  servidores públicos municipais que, no exercício de suas atividades laborais, estejam exclusivamente expostos à radiação solar direta.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18447</t>
   </si>
   <si>
     <t>Inclusão dos trabalhadores de Agências e Correspondentes Bancários, no Grupo Prioritário de vacinação contra a Covid-19 em Jataí.</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18444</t>
   </si>
   <si>
     <t>“Os vereadores que abaixo subscrevem convidam a Diretora Executiva do Hospital das Clínicas Dr. Serafim de Carvalho, Sra. Viviane Tavares Ferreira, bem como os Srs. João Damasceno da Rocha Filho - Diretor Técnico, Jeovane Martins Sousa Filho - Serviços de Farmácia Hospitalar, e a Sra. Marcela Bianca Souza Arisono - Supervisão de Serviços de Apoio e Administrativos, para participação na Tribuna Popular das Sessões Ordinárias da segunda quinzena do mês de junho, que ocorrerá nos dias 22, 23 e 24, para tratar de assuntos gerais do referido hospital.”</t>
   </si>
   <si>
-    <t>Genilson Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18443</t>
   </si>
   <si>
     <t>“Os Vereadores subscritos solicitam ao Prefeito Municipal que seja  encaminhado para esta Casa,  PROJETO DE LEI  o qual dispõe sobre a criação do Restaurante Popular no município de Jataí/GO e dá outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18440</t>
   </si>
   <si>
     <t>Requer a inclusão dos prestadores de serviço de transporte como: taxistas, mototaxistas, motoristas de aplicativo, motoristas de transporte coletivo e frentistas de postos de combustível, no Grupo Prioritário de vacinação contra a Covid-19, em Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18438</t>
   </si>
   <si>
     <t>Requer a inclusão dos trabalhadores de limpeza urbana (equipes de varrição das ruas, recolhimento de resíduos (garis), motoristas de caminhões de coleta, trabalhadores do aterro sanitário e afins), no Grupo Prioritário de vacinação contra a Covid-19, em Jataí.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18426</t>
   </si>
   <si>
     <t>SOLICITAM A RETOMADA DA CONCESSÃO DE ADICIONAL INSALUBRIDADE A ATENDENTES  DE POSTOS DE SAÚDE E AGENTE DE ENDEMIAS QUE VISITAM RESIDÊNCIAS E OUTRAS, NO MUNICÍPIO DE JATAÍ/GO</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18421</t>
   </si>
   <si>
     <t>Requer estudo técnico que viabilize a inclusão da Alameda Marginal e da Rua PS 18, ambas no setor Residencial Portal do Sol, no Zoneamento Estrutural de Jataí, para que as empresas lá instaladas, consigam sua regularização junto a Secretaria da Fazenda do Estado de Goiás, quanto ao cadastro da Inscrição Estadual.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18420</t>
   </si>
   <si>
     <t>Requer estudo técnico que viabilize a criação de um Programa Municipal de Recuperação Pós-Covid-19, com o objetivo de proporcionar um atendimento mais urgente, através de consultas e exames com especialistas, para pacientes que tiveram quadros graves da doença e que manifestam sintomas cardíacos, neurológicos, fisiológicos ou psíquicos, como possíveis sequelas causadas pelo vírus, e que podem comprometer a saúde e a vida desses pacientes.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18396</t>
   </si>
   <si>
     <t>“Inclusão dos funcionários dos Correios nos grupos prioritários do plano de vacinação contra covid-19”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18369</t>
   </si>
   <si>
     <t>Requer estudo técnico que viabilize a construção de um CMEI – Centro Municipal de Educação Infantil, no setor Vila Sofia, para atender as crianças dos setores Sofia 1, 2 e 3, Sebastião Herculano 1 e 2 Jardim América, Cordeiro, Gêda e José Estevam.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18368</t>
   </si>
   <si>
     <t>Requer estudo técnico que viabilize a realização de Campanha Educativa para prevenção de acidentes de trânsito em Jataí, utilizando como principal recurso, os veículos de comunicação e as mídias sociais, devido o período de pandemia, com o objetivo de promover a conscientização de condutores de veículos sobre a importância do respeito as normas de trânsito, afim de se evitar a ocorrência de acidentes e consequentemente, o número de vítimas fatais.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18366</t>
   </si>
   <si>
     <t>Requer estudo técnico para viabilizar a Concessão de uso do imóvel onde funcionava o PTS – Projeto Técnico Social do Conjunto Residencial Cidade Jardim I; e sua revitalização; para servir de sede da Associação de Moradores daquele setor, e assim possibilitar o desenvolvimento de atividades sociais e de interesse daquela comunidade.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18358</t>
   </si>
   <si>
     <t>Requer estudo técnico para viabilizar a realização de benfeitorias no Conjunto Residencial Cidade Jardim I, incluindo  a implantação de uma pista de caminhada no canteiro central, localizado entre a Rua Ninfa das Águas e Avenida Santa Catarina; implantação de  calçada em volta de área pública próxima ao CMEI Silvia Ferreira de Carvalho; troca de areia da quadra e parque infantil da Praça do Pequi e informações a respeito da paralisação das obras de construção do novo CMEI do setor.</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18351</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração da redação do artigo 1º do Projeto de Lei Ordinária do Executivo de nº 024/2021 e dá outras providências.”</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18349</t>
   </si>
   <si>
     <t>Solicitamos o envio de moção de pesar aos familiares de Carlos Eduardo Freire da Silva.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18339</t>
   </si>
   <si>
     <t>Requer estudo técnico de viabilidade para realização da retirada de mato e lixo no entorno da Escola Municipal Diogo Lemes de Lima e do Campo de futebol, no setor Vila Sofia, bem como o calçamento do passeio público desse local, com o objetivo de promover a acessibilidade e trafegabilidade dos pedestres.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18336</t>
   </si>
   <si>
     <t>Requer estudo técnico de viabilidade para implantação de parque infantil na Praça das Artes (conhecida popularmente como a “praça do cavalo”), com o objetivo de proporcionar uma opção de lazer as crianças daquela região.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18335</t>
   </si>
   <si>
     <t>Requer estudo técnico para viabilizar a realização do recapeamento asfáltico no setor Portal do Sol, e consequentemente a sinalização viária, visando garantir uma melhor trafegabilidade.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18316</t>
   </si>
   <si>
     <t>Requer do Poder Executivo, informações sobre a efetivação da Lei Ordinária nº 3898/2017, que obriga estabelecimentos privados do município de Jataí, a inserirem nas placas de atendimento prioritário, o símbolo mundial do autismo, uma vez que o Procon, é o órgão responsável no município pela defesa e proteção ao consumidor e por coordenar ações de fiscalização da qualidade de serviços.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18312</t>
   </si>
   <si>
     <t>Requer estudo técnico e providências, no sentido de realizar a reforma de todas as instalações, da quadra de esportes do setor Estrela Dalva, que encontra-se  necessitando de manutenção.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18299</t>
   </si>
   <si>
     <t>Solicitamos o envio de moção de pesar aos familiares   de   José   Antônio   de   Carvalho Gedda.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18298</t>
   </si>
   <si>
     <t>Requer implantação de academias ao ar livre, adaptadas para pessoas com deficiência física ou mobilidade reduzida, nos parques ecológicos JK e Diacuí, monitoradas por um orientador em período determinado pela Secretaria Municipal de Esportes, com o objetivo de garantir a acessibilidade aos portadores de necessidades especiais na prática de atividades físicas.</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18291</t>
   </si>
   <si>
     <t>Solicitam a reforma geral do Casarão do José Manoel Vilela.</t>
   </si>
   <si>
-    <t>Deuzair Parente_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18290</t>
   </si>
   <si>
     <t>Solicitamos o envio de moção de pesar aos familiares de Arioldo Alves da Rocha.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18286</t>
   </si>
   <si>
     <t>Requer estudo de viabilidade para realização de melhorias na praça do setor Cidade Jardim II, com a transformação do campo de futebol society em quadra poliesportiva, implantação de parque infantil, bancos e arborização, visando proporcionar lazer e esporte aos moradores daquele setor.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18282</t>
   </si>
   <si>
     <t>Requer estudo técnico de viabilidade para escolha e construção de um local com cobertura para o funcionamento de Feira Livre, na “parte alta da cidade”, com o objetivo de abrigar feirantes e consumidores, com mais conforto, higiene e segurança.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18280</t>
   </si>
   <si>
     <t>Requer estudo e providências no sentido de colocar, barreira de proteção para mesa de atendimento e a sanitização em todas as UBS - Unidades Básicas de Saúde de Jataí, visando a diminuição de agentes patógenos e consequentemente o risco de contaminação dos usuários, principalmente nesse período de pandemia da Covid-19.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18279</t>
   </si>
   <si>
     <t>Requer estudo técnico de viabilidade para revitalização da praça do setor Sebastião Herculano.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18272</t>
   </si>
   <si>
     <t>Requer a inclusão de trabalhadores de Drogarias e Farmácias de Jataí, no grupo de prioridade de vacinação contra a Covid-19, em cumprimento ao Ofício expedido pela Coordenação Geral do Programa Nacional de Imunizações do Ministério da Saúde às Coordenações Estaduais de Imunizações.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18270</t>
   </si>
   <si>
     <t>O Vereador Genilson Santos, requer a Secretaria Municipal de Meio Ambiente, a realização de estudo técnico e viabilidade de meios de contenção da erosão causada no córrego José Ferreira (Chichico), cujas nascentes localizam-se em uma área de mata situada dentro dos limites do clube Balneário Brasnipo</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18251</t>
   </si>
   <si>
     <t>REQUEREM O ESTUDO E A VIABILIDADE PARA A REALIZAÇÃO DA 15º EDIÇÃO DO CASAMENTO COMUNITÁRIO DE JATAÍ, MEDIANTE A AGENDAMENTO, EM 2021, VISANDO ATENDER OS CASAIS DE BAIXA RENDA DO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18231</t>
   </si>
   <si>
     <t>Requerem a criação de um Programa de Crédito Municipal para subsidiar micro, pequenos e empreendedores comerciais do município de Jataí, em virtude da instabilidade econômica causada pelas paralisações de atividades comerciais decretadas em função da pandemia de Covid-19.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18228</t>
   </si>
   <si>
     <t>O Vereador Genilson Santos, requerer estudo técnico para implantação do Cadastramento de indivíduos (crianças e adultos), diagnosticados com o Transtorno do Espectro Autista no município de Jataí, junto a Secretaria de Desenvolvimento Social e Cidadania, afim da criação de banco de dados através do qual poderá ser traçado o perfil desses indivíduos, visando contribuir com a promoção do acesso às políticas públicas, na defesa de direitos garantidos por lei.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18227</t>
   </si>
   <si>
     <t>O vereador Genilson Santos, requer a realização de estudo técnico para viabilizar a pavimentação asfáltica em vias desprovidas desse benefício, nos setores Vila Sofia 2 e 3, com o objetivo de garantir uma melhor trafegabilidade.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18226</t>
   </si>
   <si>
     <t>O Vereador Genilson Santos requer a criação do BANCO MUNICIPAL DE MATERIAIS DE CONSTRUÇÃO, visando recebimento, armazenamento e distribuição de materiais de construção novos ou usados, oriundos de doações feitas pelo setor público e privado, os quais serão utilizados para ajudar as pessoas que se encontram em situações de vulnerabilidade habitacional, para fins de construção, reforma ou recuperação de moradia a quem dela comprovadamente necessitar, ou em virtude de situações emergenciais e/ou estado de calamidade pública.</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18221</t>
   </si>
   <si>
     <t>O Vereador Genilson Santos, juntamente com os demais vereadores, requerem a contratação de Médico especialista em NEUROPEDIATRIA para atendimento na rede pública municipal de saúde em Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18212</t>
   </si>
   <si>
     <t>O VEREADOR ABIMAEL SOUZA SILVA, JUNTAMENTE COM O VEREADOR GENILSON SANTOS SILVA, SOLICITAM UM ESTUDO E VERIFICAÇÃO DE POSSIBILIDADE PARA A CRIAÇÃO DE UM PROGRAMA DE AUXÍLIO MUNICIPAL PARA ATENDER INDIVÍDUOS E FAMÍLIAS QUE SE ENCONTRAM EM SITUAÇÃO DE VULNERABILIDADE, EM DECORRÊNCIA DA PANDEMIA DO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18210</t>
   </si>
   <si>
     <t>O Vereador Genilson Santos requer a construção de uma Praça no Residencial Bandeirantes, equipada com pista de caminhada, academia ao ar livre e parque infantil, visando contribuir para a prática de atividades físicas, lazer e integração das famílias que residem naquela localidade e imediações.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18207</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo faça um estudo de viabilidade, para instituir Auxílio Emergencial no âmbito do Município de Jataí, com o objetivo de assistir financeiramente e de forma temporária, indivíduos e famílias que se encontram em situação de vulnerabilidade, em decorrência da pandemia do Coronavírus e que não foram contemplados pelo Programa do Governo Federal.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18192</t>
   </si>
   <si>
     <t>“Requer providências para a construção de Galeria para captação de águas pluviais na Rua Jatobá esquina com a Rua Pau Brasil no setor Jardim Floresta, tendo em vista os alagamentos e transtornos causados aos moradores e condutores de veículos no período de chuva.”</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18188</t>
   </si>
   <si>
     <t>Solicito o envio de moção de pesar aos familiares de Liomar Silveira Martins.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18177</t>
   </si>
   <si>
     <t>“Requer a realização de Recapeamento Asfáltico nos setores: Santo Antônio, Santa Terezinha, Bela Vista, Santa Lúcia, Vila Olavo, Vila Sofia, Bandeirantes, Mauro Bento e Colméia Park e consequentemente a sinalização viária, visando garantir uma melhor trafegabilidade.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18176</t>
   </si>
   <si>
     <t>“Requer a mudança do atual campo de futebol do Setor Santo Antônio para um campo de futebol society, a construção de uma quadra de futsal com proteção de alambrado, implantação de pista de caminhada, academia ao ar livre e iluminação do local, visando proporcionar lazer e esporte aos moradores daquele setor e adjacências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18166</t>
   </si>
   <si>
     <t>“Requer a contratação de Médico especialista em Neuropediatria para atendimento na rede municipal de saúde.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18159</t>
   </si>
   <si>
     <t>Requer a implantação do Programa Municipal Caçambas Comunitárias, para o descarte de resíduos como móveis velhos, material reciclável, entulhos e demais comumente descartados nos Ecopontos, visando dar destinação correta aos mesmos, evitando seu descarte em vias públicas ou terrenos baldios.</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18145</t>
   </si>
   <si>
     <t>Solicita envio de moção de pesar à família do senhor Luiz Alberto Maguito Vilela.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18143</t>
   </si>
   <si>
     <t>Requer construção de palco para apresentações artísticas e praça de alimentação com quiosques nos Parques Ecológicos JK e Diacuy, visando promover maior conforto e segurança aos frequentadores desses locais.</t>
-  </si>
-[...10 lines deleted...]
-Professora Marina Silveira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18128</t>
   </si>
   <si>
     <t>Requerem a criação e a implantação do “Mercado da Roça".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18108</t>
   </si>
   <si>
     <t>Requer ampliação das regiões contempladas pela Coleta Seletiva de Lixo, que hoje atende cerca de 14 dos 106 bairros de Jataí, visando garantir a coleta segregada de lixo para posterior reciclagem.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18107</t>
   </si>
   <si>
     <t>Requer ação conjunta das secretarias municipais de Jataí, nos povoados da Estância e Naveslândia, para realizar a recuperação asfáltica das vias, revitalização de meios-fios, manutenção da sinalização de trânsito, roçagem das áreas verdes e reposição de lâmpadas de iluminação pública.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18100</t>
   </si>
   <si>
     <t>“Requer Construção e Cobertura de Quadras Poliesportivas.”</t>
   </si>
@@ -4855,11513 +3246,11513 @@
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="A2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
       </c>
       <c r="D2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="A3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F3" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4">
-[...6 lines deleted...]
-        <v>19</v>
+      <c r="A4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>8</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="A5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" t="s">
+        <v>8</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6">
-[...6 lines deleted...]
-        <v>37</v>
+      <c r="A6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" t="s">
+        <v>8</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" t="s">
         <v>25</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="A7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" t="s">
+        <v>8</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>28</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8">
-[...6 lines deleted...]
-        <v>35</v>
+      <c r="A8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" t="s">
+        <v>8</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="H8" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9">
-[...6 lines deleted...]
-        <v>34</v>
+      <c r="A9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" t="s">
+        <v>8</v>
       </c>
       <c r="D9" t="s">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
+        <v>25</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>35</v>
       </c>
-      <c r="H9" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10">
-[...6 lines deleted...]
-        <v>33</v>
+      <c r="A10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" t="s">
+        <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H10" t="s">
         <v>37</v>
       </c>
-      <c r="G10" s="1" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11">
-[...6 lines deleted...]
-        <v>32</v>
+      <c r="A11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" t="s">
+        <v>8</v>
       </c>
       <c r="D11" t="s">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="H11" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="A12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" t="s">
+        <v>8</v>
       </c>
       <c r="D12" t="s">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="H12" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13">
-[...6 lines deleted...]
-        <v>30</v>
+      <c r="A13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" t="s">
+        <v>8</v>
       </c>
       <c r="D13" t="s">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="H13" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14">
-[...6 lines deleted...]
-        <v>29</v>
+      <c r="A14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" t="s">
+        <v>8</v>
       </c>
       <c r="D14" t="s">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="H14" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="A15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" t="s">
+        <v>8</v>
       </c>
       <c r="D15" t="s">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
       <c r="F15" t="s">
+        <v>46</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H15" t="s">
         <v>48</v>
       </c>
-      <c r="G15" s="1" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16">
-[...6 lines deleted...]
-        <v>27</v>
+      <c r="A16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" t="s">
+        <v>8</v>
       </c>
       <c r="D16" t="s">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>21</v>
       </c>
       <c r="F16" t="s">
         <v>31</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="H16" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:8">
-      <c r="A17">
-[...6 lines deleted...]
-        <v>26</v>
+      <c r="A17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" t="s">
+        <v>8</v>
       </c>
       <c r="D17" t="s">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
       <c r="F17" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="H17" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:8">
-      <c r="A18">
-[...6 lines deleted...]
-        <v>25</v>
+      <c r="A18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" t="s">
+        <v>8</v>
       </c>
       <c r="D18" t="s">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
       <c r="F18" t="s">
+        <v>53</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H18" t="s">
         <v>55</v>
       </c>
-      <c r="G18" s="1" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="19" spans="1:8">
-      <c r="A19">
-[...6 lines deleted...]
-        <v>24</v>
+      <c r="A19" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" t="s">
+        <v>8</v>
       </c>
       <c r="D19" t="s">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>21</v>
       </c>
       <c r="F19" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="H19" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:8">
-      <c r="A20">
-[...6 lines deleted...]
-        <v>23</v>
+      <c r="A20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>8</v>
       </c>
       <c r="D20" t="s">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>21</v>
       </c>
       <c r="F20" t="s">
         <v>31</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="H20" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:8">
-      <c r="A21">
-[...6 lines deleted...]
-        <v>22</v>
+      <c r="A21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" t="s">
+        <v>8</v>
       </c>
       <c r="D21" t="s">
         <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>21</v>
       </c>
       <c r="F21" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="H21" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:8">
-      <c r="A22">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="A22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>8</v>
       </c>
       <c r="D22" t="s">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>21</v>
       </c>
       <c r="F22" t="s">
         <v>28</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="H22" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
     </row>
     <row r="23" spans="1:8">
-      <c r="A23">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="A23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" t="s">
+        <v>8</v>
       </c>
       <c r="D23" t="s">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
       <c r="F23" t="s">
         <v>31</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="H23" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
     </row>
     <row r="24" spans="1:8">
-      <c r="A24">
-[...6 lines deleted...]
-        <v>19</v>
+      <c r="A24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>8</v>
       </c>
       <c r="D24" t="s">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>21</v>
       </c>
       <c r="F24" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="H24" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
     </row>
     <row r="25" spans="1:8">
-      <c r="A25">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="A25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C25" t="s">
+        <v>8</v>
       </c>
       <c r="D25" t="s">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>21</v>
       </c>
       <c r="F25" t="s">
-        <v>73</v>
+        <v>25</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="H25" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:8">
-      <c r="A26">
-[...6 lines deleted...]
-        <v>17</v>
+      <c r="A26" t="s">
+        <v>8</v>
+      </c>
+      <c r="B26" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" t="s">
+        <v>8</v>
       </c>
       <c r="D26" t="s">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>21</v>
       </c>
       <c r="F26" t="s">
-        <v>76</v>
+        <v>25</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="H26" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
     </row>
     <row r="27" spans="1:8">
-      <c r="A27">
-[...6 lines deleted...]
-        <v>16</v>
+      <c r="A27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C27" t="s">
+        <v>8</v>
       </c>
       <c r="D27" t="s">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>21</v>
       </c>
       <c r="F27" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="H27" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="A28" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" t="s">
+        <v>8</v>
       </c>
       <c r="D28" t="s">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>21</v>
       </c>
       <c r="F28" t="s">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="H28" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
     </row>
     <row r="29" spans="1:8">
-      <c r="A29">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="A29" t="s">
+        <v>8</v>
+      </c>
+      <c r="B29" t="s">
+        <v>8</v>
+      </c>
+      <c r="C29" t="s">
+        <v>8</v>
       </c>
       <c r="D29" t="s">
         <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>21</v>
       </c>
       <c r="F29" t="s">
-        <v>84</v>
+        <v>28</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="H29" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
     </row>
     <row r="30" spans="1:8">
-      <c r="A30">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A30" t="s">
+        <v>8</v>
+      </c>
+      <c r="B30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" t="s">
+        <v>8</v>
       </c>
       <c r="D30" t="s">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>21</v>
       </c>
       <c r="F30" t="s">
-        <v>87</v>
+        <v>31</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="H30" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
     </row>
     <row r="31" spans="1:8">
-      <c r="A31">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="A31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" t="s">
+        <v>8</v>
+      </c>
+      <c r="C31" t="s">
+        <v>8</v>
       </c>
       <c r="D31" t="s">
         <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>21</v>
       </c>
       <c r="F31" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="H31" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
     </row>
     <row r="32" spans="1:8">
-      <c r="A32">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="A32" t="s">
+        <v>8</v>
+      </c>
+      <c r="B32" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" t="s">
+        <v>8</v>
       </c>
       <c r="D32" t="s">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>21</v>
       </c>
       <c r="F32" t="s">
-        <v>93</v>
+        <v>22</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="H32" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
     </row>
     <row r="33" spans="1:8">
-      <c r="A33">
-[...6 lines deleted...]
-        <v>10</v>
+      <c r="A33" t="s">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>8</v>
+      </c>
+      <c r="C33" t="s">
+        <v>8</v>
       </c>
       <c r="D33" t="s">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>21</v>
       </c>
       <c r="F33" t="s">
-        <v>96</v>
+        <v>46</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="H33" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
     </row>
     <row r="34" spans="1:8">
-      <c r="A34">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="A34" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" t="s">
+        <v>8</v>
       </c>
       <c r="D34" t="s">
         <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>21</v>
       </c>
       <c r="F34" t="s">
-        <v>99</v>
+        <v>31</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="H34" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
     </row>
     <row r="35" spans="1:8">
-      <c r="A35">
-[...5 lines deleted...]
-      <c r="C35">
+      <c r="A35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B35" t="s">
+        <v>8</v>
+      </c>
+      <c r="C35" t="s">
         <v>8</v>
       </c>
       <c r="D35" t="s">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>21</v>
       </c>
       <c r="F35" t="s">
-        <v>102</v>
+        <v>81</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="H35" t="s">
-        <v>104</v>
+        <v>91</v>
       </c>
     </row>
     <row r="36" spans="1:8">
-      <c r="A36">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="A36" t="s">
+        <v>8</v>
+      </c>
+      <c r="B36" t="s">
+        <v>8</v>
+      </c>
+      <c r="C36" t="s">
+        <v>8</v>
       </c>
       <c r="D36" t="s">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>21</v>
       </c>
       <c r="F36" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="H36" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
     </row>
     <row r="37" spans="1:8">
-      <c r="A37">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="A37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B37" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" t="s">
+        <v>8</v>
       </c>
       <c r="D37" t="s">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
       <c r="F37" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>109</v>
+        <v>94</v>
       </c>
       <c r="H37" t="s">
-        <v>110</v>
+        <v>95</v>
       </c>
     </row>
     <row r="38" spans="1:8">
-      <c r="A38">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="A38" t="s">
+        <v>8</v>
+      </c>
+      <c r="B38" t="s">
+        <v>8</v>
+      </c>
+      <c r="C38" t="s">
+        <v>8</v>
       </c>
       <c r="D38" t="s">
         <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>21</v>
       </c>
       <c r="F38" t="s">
-        <v>111</v>
+        <v>46</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>112</v>
+        <v>96</v>
       </c>
       <c r="H38" t="s">
-        <v>113</v>
+        <v>97</v>
       </c>
     </row>
     <row r="39" spans="1:8">
-      <c r="A39">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A39" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" t="s">
+        <v>8</v>
       </c>
       <c r="D39" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E39" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F39" t="s">
-        <v>114</v>
+        <v>66</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>115</v>
+        <v>98</v>
       </c>
       <c r="H39" t="s">
-        <v>116</v>
+        <v>99</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>21382</v>
       </c>
       <c r="B40">
         <v>2024</v>
       </c>
       <c r="C40">
         <v>108</v>
       </c>
       <c r="D40" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E40" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F40" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>120</v>
+        <v>102</v>
       </c>
       <c r="H40" t="s">
-        <v>121</v>
+        <v>103</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>21381</v>
       </c>
       <c r="B41">
         <v>2024</v>
       </c>
       <c r="C41">
         <v>107</v>
       </c>
       <c r="D41" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E41" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F41" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="H41" t="s">
-        <v>123</v>
+        <v>105</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>21377</v>
       </c>
       <c r="B42">
         <v>2024</v>
       </c>
       <c r="C42">
         <v>103</v>
       </c>
       <c r="D42" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E42" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F42" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="H42" t="s">
-        <v>125</v>
+        <v>107</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>21375</v>
       </c>
       <c r="B43">
         <v>2024</v>
       </c>
       <c r="C43">
         <v>101</v>
       </c>
       <c r="D43" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E43" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F43" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>126</v>
+        <v>108</v>
       </c>
       <c r="H43" t="s">
-        <v>127</v>
+        <v>109</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>21372</v>
       </c>
       <c r="B44">
         <v>2024</v>
       </c>
       <c r="C44">
         <v>98</v>
       </c>
       <c r="D44" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E44" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F44" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>128</v>
+        <v>110</v>
       </c>
       <c r="H44" t="s">
-        <v>129</v>
+        <v>111</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>21355</v>
       </c>
       <c r="B45">
         <v>2024</v>
       </c>
       <c r="C45">
         <v>82</v>
       </c>
       <c r="D45" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E45" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F45" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>130</v>
+        <v>112</v>
       </c>
       <c r="H45" t="s">
-        <v>131</v>
+        <v>113</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>21353</v>
       </c>
       <c r="B46">
         <v>2024</v>
       </c>
       <c r="C46">
         <v>80</v>
       </c>
       <c r="D46" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E46" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F46" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>132</v>
+        <v>114</v>
       </c>
       <c r="H46" t="s">
-        <v>133</v>
+        <v>115</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>21349</v>
       </c>
       <c r="B47">
         <v>2024</v>
       </c>
       <c r="C47">
         <v>76</v>
       </c>
       <c r="D47" t="s">
+        <v>100</v>
+      </c>
+      <c r="E47" t="s">
+        <v>101</v>
+      </c>
+      <c r="F47" t="s">
+        <v>11</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H47" t="s">
         <v>117</v>
-      </c>
-[...10 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>21348</v>
       </c>
       <c r="B48">
         <v>2024</v>
       </c>
       <c r="C48">
         <v>75</v>
       </c>
       <c r="D48" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E48" t="s">
+        <v>101</v>
+      </c>
+      <c r="F48" t="s">
+        <v>11</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="F48" t="s">
+      <c r="H48" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>21337</v>
       </c>
       <c r="B49">
         <v>2024</v>
       </c>
       <c r="C49">
         <v>64</v>
       </c>
       <c r="D49" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E49" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F49" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>138</v>
+        <v>120</v>
       </c>
       <c r="H49" t="s">
-        <v>139</v>
+        <v>121</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>21334</v>
       </c>
       <c r="B50">
         <v>2024</v>
       </c>
       <c r="C50">
         <v>61</v>
       </c>
       <c r="D50" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E50" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F50" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>140</v>
+        <v>122</v>
       </c>
       <c r="H50" t="s">
-        <v>141</v>
+        <v>123</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>21316</v>
       </c>
       <c r="B51">
         <v>2024</v>
       </c>
       <c r="C51">
         <v>45</v>
       </c>
       <c r="D51" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E51" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F51" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>142</v>
+        <v>124</v>
       </c>
       <c r="H51" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>21310</v>
       </c>
       <c r="B52">
         <v>2024</v>
       </c>
       <c r="C52">
         <v>39</v>
       </c>
       <c r="D52" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E52" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F52" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>144</v>
+        <v>126</v>
       </c>
       <c r="H52" t="s">
-        <v>145</v>
+        <v>127</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>21284</v>
       </c>
       <c r="B53">
         <v>2024</v>
       </c>
       <c r="C53">
         <v>16</v>
       </c>
       <c r="D53" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E53" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F53" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>146</v>
+        <v>128</v>
       </c>
       <c r="H53" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>21273</v>
       </c>
       <c r="B54">
         <v>2024</v>
       </c>
       <c r="C54">
         <v>5</v>
       </c>
       <c r="D54" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E54" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F54" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>148</v>
+        <v>130</v>
       </c>
       <c r="H54" t="s">
-        <v>149</v>
+        <v>131</v>
       </c>
     </row>
     <row r="55" spans="1:8">
-      <c r="A55">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>8</v>
+      </c>
+      <c r="C55" t="s">
+        <v>8</v>
       </c>
       <c r="D55" t="s">
-        <v>150</v>
+        <v>132</v>
       </c>
       <c r="E55" t="s">
-        <v>151</v>
+        <v>133</v>
       </c>
       <c r="F55" t="s">
-        <v>152</v>
+        <v>81</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>153</v>
+        <v>134</v>
       </c>
       <c r="H55" t="s">
-        <v>154</v>
+        <v>135</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>21255</v>
       </c>
       <c r="B56">
         <v>2024</v>
       </c>
       <c r="C56">
         <v>223</v>
       </c>
       <c r="D56" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E56" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F56" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>157</v>
+        <v>138</v>
       </c>
       <c r="H56" t="s">
-        <v>158</v>
+        <v>139</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>21248</v>
       </c>
       <c r="B57">
         <v>2024</v>
       </c>
       <c r="C57">
         <v>218</v>
       </c>
       <c r="D57" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E57" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F57" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>159</v>
+        <v>140</v>
       </c>
       <c r="H57" t="s">
-        <v>160</v>
+        <v>141</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>21247</v>
       </c>
       <c r="B58">
         <v>2024</v>
       </c>
       <c r="C58">
         <v>217</v>
       </c>
       <c r="D58" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E58" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F58" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>161</v>
+        <v>142</v>
       </c>
       <c r="H58" t="s">
-        <v>162</v>
+        <v>143</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>21246</v>
       </c>
       <c r="B59">
         <v>2024</v>
       </c>
       <c r="C59">
         <v>216</v>
       </c>
       <c r="D59" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E59" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F59" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>163</v>
+        <v>144</v>
       </c>
       <c r="H59" t="s">
-        <v>164</v>
+        <v>145</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>21245</v>
       </c>
       <c r="B60">
         <v>2024</v>
       </c>
       <c r="C60">
         <v>215</v>
       </c>
       <c r="D60" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E60" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F60" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>165</v>
+        <v>146</v>
       </c>
       <c r="H60" t="s">
-        <v>166</v>
+        <v>147</v>
       </c>
     </row>
     <row r="61" spans="1:8">
-      <c r="A61">
-[...6 lines deleted...]
-        <v>197</v>
+      <c r="A61" t="s">
+        <v>8</v>
+      </c>
+      <c r="B61" t="s">
+        <v>8</v>
+      </c>
+      <c r="C61" t="s">
+        <v>8</v>
       </c>
       <c r="D61" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E61" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F61" t="s">
-        <v>167</v>
+        <v>46</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>168</v>
+        <v>148</v>
       </c>
       <c r="H61" t="s">
-        <v>169</v>
+        <v>149</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>21187</v>
       </c>
       <c r="B62">
         <v>2024</v>
       </c>
       <c r="C62">
         <v>3</v>
       </c>
       <c r="D62" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E62" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F62" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>170</v>
+        <v>150</v>
       </c>
       <c r="H62" t="s">
-        <v>171</v>
+        <v>151</v>
       </c>
     </row>
     <row r="63" spans="1:8">
-      <c r="A63">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A63" t="s">
+        <v>8</v>
+      </c>
+      <c r="B63" t="s">
+        <v>8</v>
+      </c>
+      <c r="C63" t="s">
+        <v>8</v>
       </c>
       <c r="D63" t="s">
         <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>21</v>
       </c>
       <c r="F63" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>172</v>
+        <v>152</v>
       </c>
       <c r="H63" t="s">
-        <v>173</v>
+        <v>153</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>21155</v>
       </c>
       <c r="B64">
         <v>2024</v>
       </c>
       <c r="C64">
         <v>160</v>
       </c>
       <c r="D64" t="s">
+        <v>136</v>
+      </c>
+      <c r="E64" t="s">
+        <v>137</v>
+      </c>
+      <c r="F64" t="s">
+        <v>11</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H64" t="s">
         <v>155</v>
       </c>
-      <c r="E64" t="s">
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>8</v>
+      </c>
+      <c r="B65" t="s">
+        <v>8</v>
+      </c>
+      <c r="C65" t="s">
+        <v>8</v>
+      </c>
+      <c r="D65" t="s">
         <v>156</v>
       </c>
-      <c r="F64" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E65" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="F65" t="s">
-        <v>178</v>
+        <v>81</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>179</v>
+        <v>158</v>
       </c>
       <c r="H65" t="s">
-        <v>180</v>
+        <v>159</v>
       </c>
     </row>
     <row r="66" spans="1:8">
-      <c r="A66">
-[...6 lines deleted...]
-        <v>49</v>
+      <c r="A66" t="s">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>8</v>
+      </c>
+      <c r="C66" t="s">
+        <v>8</v>
       </c>
       <c r="D66" t="s">
-        <v>176</v>
+        <v>156</v>
       </c>
       <c r="E66" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="F66" t="s">
-        <v>178</v>
+        <v>81</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>181</v>
+        <v>160</v>
       </c>
       <c r="H66" t="s">
-        <v>182</v>
+        <v>161</v>
       </c>
     </row>
     <row r="67" spans="1:8">
-      <c r="A67">
-[...6 lines deleted...]
-        <v>48</v>
+      <c r="A67" t="s">
+        <v>8</v>
+      </c>
+      <c r="B67" t="s">
+        <v>8</v>
+      </c>
+      <c r="C67" t="s">
+        <v>8</v>
       </c>
       <c r="D67" t="s">
-        <v>176</v>
+        <v>156</v>
       </c>
       <c r="E67" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="F67" t="s">
-        <v>178</v>
+        <v>81</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>183</v>
+        <v>162</v>
       </c>
       <c r="H67" t="s">
-        <v>184</v>
+        <v>163</v>
       </c>
     </row>
     <row r="68" spans="1:8">
-      <c r="A68">
-[...6 lines deleted...]
-        <v>47</v>
+      <c r="A68" t="s">
+        <v>8</v>
+      </c>
+      <c r="B68" t="s">
+        <v>8</v>
+      </c>
+      <c r="C68" t="s">
+        <v>8</v>
       </c>
       <c r="D68" t="s">
-        <v>176</v>
+        <v>156</v>
       </c>
       <c r="E68" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="F68" t="s">
-        <v>178</v>
+        <v>81</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>185</v>
+        <v>164</v>
       </c>
       <c r="H68" t="s">
-        <v>186</v>
+        <v>165</v>
       </c>
     </row>
     <row r="69" spans="1:8">
-      <c r="A69">
-[...6 lines deleted...]
-        <v>46</v>
+      <c r="A69" t="s">
+        <v>8</v>
+      </c>
+      <c r="B69" t="s">
+        <v>8</v>
+      </c>
+      <c r="C69" t="s">
+        <v>8</v>
       </c>
       <c r="D69" t="s">
-        <v>176</v>
+        <v>156</v>
       </c>
       <c r="E69" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="F69" t="s">
-        <v>187</v>
+        <v>166</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>188</v>
+        <v>167</v>
       </c>
       <c r="H69" t="s">
-        <v>189</v>
+        <v>168</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>21144</v>
       </c>
       <c r="B70">
         <v>2024</v>
       </c>
       <c r="C70">
         <v>26</v>
       </c>
       <c r="D70" t="s">
-        <v>190</v>
+        <v>169</v>
       </c>
       <c r="E70" t="s">
-        <v>191</v>
+        <v>170</v>
       </c>
       <c r="F70" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>192</v>
+        <v>171</v>
       </c>
       <c r="H70" t="s">
-        <v>193</v>
+        <v>172</v>
       </c>
     </row>
     <row r="71" spans="1:8">
-      <c r="A71">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A71" t="s">
+        <v>8</v>
+      </c>
+      <c r="B71" t="s">
+        <v>8</v>
+      </c>
+      <c r="C71" t="s">
+        <v>8</v>
       </c>
       <c r="D71" t="s">
-        <v>194</v>
+        <v>173</v>
       </c>
       <c r="E71" t="s">
-        <v>195</v>
+        <v>174</v>
       </c>
       <c r="F71" t="s">
-        <v>196</v>
+        <v>25</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>197</v>
+        <v>175</v>
       </c>
       <c r="H71" t="s">
-        <v>198</v>
+        <v>176</v>
       </c>
     </row>
     <row r="72" spans="1:8">
-      <c r="A72">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="A72" t="s">
+        <v>8</v>
+      </c>
+      <c r="B72" t="s">
+        <v>8</v>
+      </c>
+      <c r="C72" t="s">
+        <v>8</v>
       </c>
       <c r="D72" t="s">
-        <v>176</v>
+        <v>156</v>
       </c>
       <c r="E72" t="s">
+        <v>157</v>
+      </c>
+      <c r="F72" t="s">
+        <v>11</v>
+      </c>
+      <c r="G72" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="F72" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H72" t="s">
-        <v>201</v>
+        <v>178</v>
       </c>
     </row>
     <row r="73" spans="1:8">
-      <c r="A73">
-[...6 lines deleted...]
-        <v>37</v>
+      <c r="A73" t="s">
+        <v>8</v>
+      </c>
+      <c r="B73" t="s">
+        <v>8</v>
+      </c>
+      <c r="C73" t="s">
+        <v>8</v>
       </c>
       <c r="D73" t="s">
-        <v>176</v>
+        <v>156</v>
       </c>
       <c r="E73" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="F73" t="s">
-        <v>199</v>
+        <v>11</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>202</v>
+        <v>179</v>
       </c>
       <c r="H73" t="s">
-        <v>203</v>
+        <v>180</v>
       </c>
     </row>
     <row r="74" spans="1:8">
-      <c r="A74">
-[...5 lines deleted...]
-      <c r="C74">
+      <c r="A74" t="s">
+        <v>8</v>
+      </c>
+      <c r="B74" t="s">
+        <v>8</v>
+      </c>
+      <c r="C74" t="s">
+        <v>8</v>
+      </c>
+      <c r="D74" t="s">
+        <v>14</v>
+      </c>
+      <c r="E74" t="s">
         <v>15</v>
       </c>
-      <c r="D74" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F74" t="s">
-        <v>204</v>
+        <v>25</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>205</v>
+        <v>181</v>
       </c>
       <c r="H74" t="s">
-        <v>206</v>
+        <v>182</v>
       </c>
     </row>
     <row r="75" spans="1:8">
-      <c r="A75">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="A75" t="s">
+        <v>8</v>
+      </c>
+      <c r="B75" t="s">
+        <v>8</v>
+      </c>
+      <c r="C75" t="s">
+        <v>8</v>
       </c>
       <c r="D75" t="s">
-        <v>176</v>
+        <v>156</v>
       </c>
       <c r="E75" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="F75" t="s">
-        <v>207</v>
+        <v>166</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>208</v>
+        <v>183</v>
       </c>
       <c r="H75" t="s">
-        <v>209</v>
+        <v>184</v>
       </c>
     </row>
     <row r="76" spans="1:8">
-      <c r="A76">
-[...6 lines deleted...]
-        <v>33</v>
+      <c r="A76" t="s">
+        <v>8</v>
+      </c>
+      <c r="B76" t="s">
+        <v>8</v>
+      </c>
+      <c r="C76" t="s">
+        <v>8</v>
       </c>
       <c r="D76" t="s">
-        <v>176</v>
+        <v>156</v>
       </c>
       <c r="E76" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="F76" t="s">
-        <v>210</v>
+        <v>22</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>211</v>
+        <v>185</v>
       </c>
       <c r="H76" t="s">
-        <v>212</v>
+        <v>186</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>21073</v>
       </c>
       <c r="B77">
         <v>2024</v>
       </c>
       <c r="C77">
         <v>30</v>
       </c>
       <c r="D77" t="s">
-        <v>176</v>
+        <v>156</v>
       </c>
       <c r="E77" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="F77" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>213</v>
+        <v>187</v>
       </c>
       <c r="H77" t="s">
-        <v>214</v>
+        <v>188</v>
       </c>
     </row>
     <row r="78" spans="1:8">
-      <c r="A78">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A78" t="s">
+        <v>8</v>
+      </c>
+      <c r="B78" t="s">
+        <v>8</v>
+      </c>
+      <c r="C78" t="s">
+        <v>8</v>
       </c>
       <c r="D78" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E78" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F78" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>215</v>
+        <v>189</v>
       </c>
       <c r="H78" t="s">
-        <v>216</v>
+        <v>190</v>
       </c>
     </row>
     <row r="79" spans="1:8">
-      <c r="A79">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A79" t="s">
+        <v>8</v>
+      </c>
+      <c r="B79" t="s">
+        <v>8</v>
+      </c>
+      <c r="C79" t="s">
+        <v>8</v>
       </c>
       <c r="D79" t="s">
         <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>21</v>
       </c>
       <c r="F79" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>217</v>
+        <v>191</v>
       </c>
       <c r="H79" t="s">
-        <v>218</v>
+        <v>192</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>21061</v>
       </c>
       <c r="B80">
         <v>2024</v>
       </c>
       <c r="C80">
         <v>136</v>
       </c>
       <c r="D80" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E80" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F80" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>219</v>
+        <v>193</v>
       </c>
       <c r="H80" t="s">
-        <v>220</v>
+        <v>194</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>21060</v>
       </c>
       <c r="B81">
         <v>2024</v>
       </c>
       <c r="C81">
         <v>135</v>
       </c>
       <c r="D81" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E81" t="s">
+        <v>137</v>
+      </c>
+      <c r="F81" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H81" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>8</v>
+      </c>
+      <c r="B82" t="s">
+        <v>8</v>
+      </c>
+      <c r="C82" t="s">
+        <v>8</v>
+      </c>
+      <c r="D82" t="s">
+        <v>136</v>
+      </c>
+      <c r="E82" t="s">
+        <v>137</v>
+      </c>
+      <c r="F82" t="s">
+        <v>166</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H82" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>8</v>
+      </c>
+      <c r="B83" t="s">
+        <v>8</v>
+      </c>
+      <c r="C83" t="s">
+        <v>8</v>
+      </c>
+      <c r="D83" t="s">
+        <v>169</v>
+      </c>
+      <c r="E83" t="s">
+        <v>170</v>
+      </c>
+      <c r="F83" t="s">
+        <v>28</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H83" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>8</v>
+      </c>
+      <c r="B84" t="s">
+        <v>8</v>
+      </c>
+      <c r="C84" t="s">
+        <v>8</v>
+      </c>
+      <c r="D84" t="s">
         <v>156</v>
       </c>
-      <c r="F81" t="s">
-[...73 lines deleted...]
-      </c>
       <c r="E84" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="F84" t="s">
-        <v>229</v>
+        <v>11</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>230</v>
+        <v>201</v>
       </c>
       <c r="H84" t="s">
-        <v>231</v>
+        <v>202</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>21044</v>
       </c>
       <c r="B85">
         <v>2024</v>
       </c>
       <c r="C85">
         <v>10</v>
       </c>
       <c r="D85" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E85" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F85" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>232</v>
+        <v>203</v>
       </c>
       <c r="H85" t="s">
-        <v>233</v>
+        <v>204</v>
       </c>
     </row>
     <row r="86" spans="1:8">
-      <c r="A86">
-[...6 lines deleted...]
-        <v>125</v>
+      <c r="A86" t="s">
+        <v>8</v>
+      </c>
+      <c r="B86" t="s">
+        <v>8</v>
+      </c>
+      <c r="C86" t="s">
+        <v>8</v>
       </c>
       <c r="D86" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E86" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F86" t="s">
-        <v>234</v>
+        <v>28</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>235</v>
+        <v>205</v>
       </c>
       <c r="H86" t="s">
-        <v>236</v>
+        <v>206</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>21014</v>
       </c>
       <c r="B87">
         <v>2024</v>
       </c>
       <c r="C87">
         <v>18</v>
       </c>
       <c r="D87" t="s">
-        <v>176</v>
+        <v>156</v>
       </c>
       <c r="E87" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="F87" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>237</v>
+        <v>207</v>
       </c>
       <c r="H87" t="s">
-        <v>238</v>
+        <v>208</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>21005</v>
       </c>
       <c r="B88">
         <v>2024</v>
       </c>
       <c r="C88">
         <v>16</v>
       </c>
       <c r="D88" t="s">
-        <v>176</v>
+        <v>156</v>
       </c>
       <c r="E88" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="F88" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>239</v>
+        <v>209</v>
       </c>
       <c r="H88" t="s">
-        <v>240</v>
+        <v>210</v>
       </c>
     </row>
     <row r="89" spans="1:8">
-      <c r="A89">
-[...6 lines deleted...]
-        <v>105</v>
+      <c r="A89" t="s">
+        <v>8</v>
+      </c>
+      <c r="B89" t="s">
+        <v>8</v>
+      </c>
+      <c r="C89" t="s">
+        <v>8</v>
       </c>
       <c r="D89" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E89" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F89" t="s">
-        <v>241</v>
+        <v>25</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>242</v>
+        <v>211</v>
       </c>
       <c r="H89" t="s">
-        <v>243</v>
+        <v>212</v>
       </c>
     </row>
     <row r="90" spans="1:8">
-      <c r="A90">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A90" t="s">
+        <v>8</v>
+      </c>
+      <c r="B90" t="s">
+        <v>8</v>
+      </c>
+      <c r="C90" t="s">
+        <v>8</v>
       </c>
       <c r="D90" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E90" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F90" t="s">
-        <v>244</v>
+        <v>66</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>245</v>
+        <v>213</v>
       </c>
       <c r="H90" t="s">
-        <v>246</v>
+        <v>214</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>20916</v>
       </c>
       <c r="B91">
         <v>2024</v>
       </c>
       <c r="C91">
         <v>6</v>
       </c>
       <c r="D91" t="s">
-        <v>176</v>
+        <v>156</v>
       </c>
       <c r="E91" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="F91" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>247</v>
+        <v>215</v>
       </c>
       <c r="H91" t="s">
-        <v>248</v>
+        <v>216</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>20900</v>
       </c>
       <c r="B92">
         <v>2024</v>
       </c>
       <c r="C92">
         <v>44</v>
       </c>
       <c r="D92" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E92" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F92" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>249</v>
+        <v>217</v>
       </c>
       <c r="H92" t="s">
-        <v>250</v>
+        <v>218</v>
       </c>
     </row>
     <row r="93" spans="1:8">
-      <c r="A93">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A93" t="s">
+        <v>8</v>
+      </c>
+      <c r="B93" t="s">
+        <v>8</v>
+      </c>
+      <c r="C93" t="s">
+        <v>8</v>
       </c>
       <c r="D93" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E93" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F93" t="s">
-        <v>251</v>
+        <v>25</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>252</v>
+        <v>219</v>
       </c>
       <c r="H93" t="s">
-        <v>253</v>
+        <v>220</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
         <v>20864</v>
       </c>
       <c r="B94">
         <v>2024</v>
       </c>
       <c r="C94">
         <v>20</v>
       </c>
       <c r="D94" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E94" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F94" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>254</v>
+        <v>221</v>
       </c>
       <c r="H94" t="s">
-        <v>255</v>
+        <v>222</v>
       </c>
     </row>
     <row r="95" spans="1:8">
-      <c r="A95">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="A95" t="s">
+        <v>8</v>
+      </c>
+      <c r="B95" t="s">
+        <v>8</v>
+      </c>
+      <c r="C95" t="s">
+        <v>8</v>
       </c>
       <c r="D95" t="s">
         <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>21</v>
       </c>
       <c r="F95" t="s">
-        <v>256</v>
+        <v>25</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>257</v>
+        <v>223</v>
       </c>
       <c r="H95" t="s">
-        <v>258</v>
+        <v>224</v>
       </c>
     </row>
     <row r="96" spans="1:8">
-      <c r="A96">
-[...6 lines deleted...]
-        <v>34</v>
+      <c r="A96" t="s">
+        <v>8</v>
+      </c>
+      <c r="B96" t="s">
+        <v>8</v>
+      </c>
+      <c r="C96" t="s">
+        <v>8</v>
       </c>
       <c r="D96" t="s">
         <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>21</v>
       </c>
       <c r="F96" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>259</v>
+        <v>225</v>
       </c>
       <c r="H96" t="s">
-        <v>260</v>
+        <v>226</v>
       </c>
     </row>
     <row r="97" spans="1:8">
-      <c r="A97">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="A97" t="s">
+        <v>8</v>
+      </c>
+      <c r="B97" t="s">
+        <v>8</v>
+      </c>
+      <c r="C97" t="s">
+        <v>8</v>
       </c>
       <c r="D97" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E97" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F97" t="s">
-        <v>261</v>
+        <v>25</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>262</v>
+        <v>227</v>
       </c>
       <c r="H97" t="s">
-        <v>263</v>
+        <v>228</v>
       </c>
     </row>
     <row r="98" spans="1:8">
-      <c r="A98">
-[...6 lines deleted...]
-        <v>32</v>
+      <c r="A98" t="s">
+        <v>8</v>
+      </c>
+      <c r="B98" t="s">
+        <v>8</v>
+      </c>
+      <c r="C98" t="s">
+        <v>8</v>
       </c>
       <c r="D98" t="s">
         <v>20</v>
       </c>
       <c r="E98" t="s">
         <v>21</v>
       </c>
       <c r="F98" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>264</v>
+        <v>229</v>
       </c>
       <c r="H98" t="s">
-        <v>265</v>
+        <v>230</v>
       </c>
     </row>
     <row r="99" spans="1:8">
-      <c r="A99">
-[...6 lines deleted...]
-        <v>30</v>
+      <c r="A99" t="s">
+        <v>8</v>
+      </c>
+      <c r="B99" t="s">
+        <v>8</v>
+      </c>
+      <c r="C99" t="s">
+        <v>8</v>
       </c>
       <c r="D99" t="s">
         <v>20</v>
       </c>
       <c r="E99" t="s">
         <v>21</v>
       </c>
       <c r="F99" t="s">
-        <v>266</v>
+        <v>25</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>267</v>
+        <v>231</v>
       </c>
       <c r="H99" t="s">
-        <v>268</v>
+        <v>232</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>20810</v>
       </c>
       <c r="B100">
         <v>2023</v>
       </c>
       <c r="C100">
         <v>22</v>
       </c>
       <c r="D100" t="s">
         <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>21</v>
       </c>
       <c r="F100" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>269</v>
+        <v>233</v>
       </c>
       <c r="H100" t="s">
-        <v>270</v>
+        <v>234</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>20809</v>
       </c>
       <c r="B101">
         <v>2023</v>
       </c>
       <c r="C101">
         <v>21</v>
       </c>
       <c r="D101" t="s">
         <v>20</v>
       </c>
       <c r="E101" t="s">
         <v>21</v>
       </c>
       <c r="F101" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>271</v>
+        <v>235</v>
       </c>
       <c r="H101" t="s">
-        <v>272</v>
+        <v>236</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>20808</v>
       </c>
       <c r="B102">
         <v>2023</v>
       </c>
       <c r="C102">
         <v>20</v>
       </c>
       <c r="D102" t="s">
         <v>20</v>
       </c>
       <c r="E102" t="s">
         <v>21</v>
       </c>
       <c r="F102" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>273</v>
+        <v>237</v>
       </c>
       <c r="H102" t="s">
-        <v>274</v>
+        <v>238</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
         <v>20807</v>
       </c>
       <c r="B103">
         <v>2023</v>
       </c>
       <c r="C103">
         <v>19</v>
       </c>
       <c r="D103" t="s">
         <v>20</v>
       </c>
       <c r="E103" t="s">
         <v>21</v>
       </c>
       <c r="F103" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>275</v>
+        <v>239</v>
       </c>
       <c r="H103" t="s">
-        <v>276</v>
+        <v>240</v>
       </c>
     </row>
     <row r="104" spans="1:8">
-      <c r="A104">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="A104" t="s">
+        <v>8</v>
+      </c>
+      <c r="B104" t="s">
+        <v>8</v>
+      </c>
+      <c r="C104" t="s">
+        <v>8</v>
       </c>
       <c r="D104" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E104" t="s">
+        <v>10</v>
+      </c>
+      <c r="F104" t="s">
+        <v>66</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H104" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>8</v>
+      </c>
+      <c r="B105" t="s">
+        <v>8</v>
+      </c>
+      <c r="C105" t="s">
+        <v>8</v>
+      </c>
+      <c r="D105" t="s">
         <v>9</v>
       </c>
-      <c r="F104" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E105" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F105" t="s">
-        <v>114</v>
+        <v>66</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>280</v>
+        <v>243</v>
       </c>
       <c r="H105" t="s">
-        <v>281</v>
+        <v>244</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>20731</v>
       </c>
       <c r="B106">
         <v>2023</v>
       </c>
       <c r="C106">
         <v>66</v>
       </c>
       <c r="D106" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E106" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F106" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>282</v>
+        <v>245</v>
       </c>
       <c r="H106" t="s">
-        <v>283</v>
+        <v>246</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>20730</v>
       </c>
       <c r="B107">
         <v>2023</v>
       </c>
       <c r="C107">
         <v>65</v>
       </c>
       <c r="D107" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E107" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F107" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>284</v>
+        <v>247</v>
       </c>
       <c r="H107" t="s">
-        <v>285</v>
+        <v>248</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>20728</v>
       </c>
       <c r="B108">
         <v>2023</v>
       </c>
       <c r="C108">
         <v>64</v>
       </c>
       <c r="D108" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E108" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F108" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
       <c r="H108" t="s">
-        <v>287</v>
+        <v>250</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>20727</v>
       </c>
       <c r="B109">
         <v>2023</v>
       </c>
       <c r="C109">
         <v>63</v>
       </c>
       <c r="D109" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E109" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F109" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>288</v>
+        <v>251</v>
       </c>
       <c r="H109" t="s">
-        <v>289</v>
+        <v>252</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>20726</v>
       </c>
       <c r="B110">
         <v>2023</v>
       </c>
       <c r="C110">
         <v>62</v>
       </c>
       <c r="D110" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E110" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F110" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>290</v>
+        <v>253</v>
       </c>
       <c r="H110" t="s">
-        <v>291</v>
+        <v>254</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>20725</v>
       </c>
       <c r="B111">
         <v>2023</v>
       </c>
       <c r="C111">
         <v>61</v>
       </c>
       <c r="D111" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E111" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F111" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>292</v>
+        <v>255</v>
       </c>
       <c r="H111" t="s">
-        <v>293</v>
+        <v>256</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>20724</v>
       </c>
       <c r="B112">
         <v>2023</v>
       </c>
       <c r="C112">
         <v>60</v>
       </c>
       <c r="D112" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E112" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F112" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>294</v>
+        <v>257</v>
       </c>
       <c r="H112" t="s">
-        <v>295</v>
+        <v>258</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
         <v>20723</v>
       </c>
       <c r="B113">
         <v>2023</v>
       </c>
       <c r="C113">
         <v>59</v>
       </c>
       <c r="D113" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E113" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F113" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>296</v>
+        <v>259</v>
       </c>
       <c r="H113" t="s">
-        <v>297</v>
+        <v>260</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
         <v>20722</v>
       </c>
       <c r="B114">
         <v>2023</v>
       </c>
       <c r="C114">
         <v>58</v>
       </c>
       <c r="D114" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E114" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F114" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>298</v>
+        <v>261</v>
       </c>
       <c r="H114" t="s">
-        <v>299</v>
+        <v>262</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
         <v>20721</v>
       </c>
       <c r="B115">
         <v>2023</v>
       </c>
       <c r="C115">
         <v>57</v>
       </c>
       <c r="D115" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E115" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F115" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>300</v>
+        <v>263</v>
       </c>
       <c r="H115" t="s">
-        <v>301</v>
+        <v>264</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
         <v>20720</v>
       </c>
       <c r="B116">
         <v>2023</v>
       </c>
       <c r="C116">
         <v>56</v>
       </c>
       <c r="D116" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E116" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F116" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>302</v>
+        <v>265</v>
       </c>
       <c r="H116" t="s">
-        <v>303</v>
+        <v>266</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
         <v>20718</v>
       </c>
       <c r="B117">
         <v>2023</v>
       </c>
       <c r="C117">
         <v>55</v>
       </c>
       <c r="D117" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E117" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F117" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>304</v>
+        <v>267</v>
       </c>
       <c r="H117" t="s">
-        <v>305</v>
+        <v>268</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
         <v>20717</v>
       </c>
       <c r="B118">
         <v>2023</v>
       </c>
       <c r="C118">
         <v>54</v>
       </c>
       <c r="D118" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E118" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F118" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>306</v>
+        <v>269</v>
       </c>
       <c r="H118" t="s">
-        <v>307</v>
+        <v>270</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
         <v>20716</v>
       </c>
       <c r="B119">
         <v>2023</v>
       </c>
       <c r="C119">
         <v>53</v>
       </c>
       <c r="D119" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E119" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F119" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>308</v>
+        <v>271</v>
       </c>
       <c r="H119" t="s">
-        <v>309</v>
+        <v>272</v>
       </c>
     </row>
     <row r="120" spans="1:8">
-      <c r="A120">
-[...6 lines deleted...]
-        <v>554</v>
+      <c r="A120" t="s">
+        <v>8</v>
+      </c>
+      <c r="B120" t="s">
+        <v>8</v>
+      </c>
+      <c r="C120" t="s">
+        <v>8</v>
       </c>
       <c r="D120" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E120" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F120" t="s">
-        <v>310</v>
+        <v>46</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>311</v>
+        <v>273</v>
       </c>
       <c r="H120" t="s">
-        <v>312</v>
+        <v>274</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
         <v>20679</v>
       </c>
       <c r="B121">
         <v>2023</v>
       </c>
       <c r="C121">
         <v>551</v>
       </c>
       <c r="D121" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E121" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F121" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>313</v>
+        <v>275</v>
       </c>
       <c r="H121" t="s">
-        <v>314</v>
+        <v>276</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
         <v>20671</v>
       </c>
       <c r="B122">
         <v>2023</v>
       </c>
       <c r="C122">
         <v>548</v>
       </c>
       <c r="D122" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E122" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F122" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>315</v>
+        <v>277</v>
       </c>
       <c r="H122" t="s">
-        <v>316</v>
+        <v>278</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
         <v>20646</v>
       </c>
       <c r="B123">
         <v>2023</v>
       </c>
       <c r="C123">
         <v>10</v>
       </c>
       <c r="D123" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E123" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F123" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>317</v>
+        <v>279</v>
       </c>
       <c r="H123" t="s">
-        <v>318</v>
+        <v>280</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
         <v>20644</v>
       </c>
       <c r="B124">
         <v>2023</v>
       </c>
       <c r="C124">
         <v>8</v>
       </c>
       <c r="D124" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E124" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F124" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>319</v>
+        <v>281</v>
       </c>
       <c r="H124" t="s">
-        <v>320</v>
+        <v>282</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
         <v>20643</v>
       </c>
       <c r="B125">
         <v>2023</v>
       </c>
       <c r="C125">
         <v>7</v>
       </c>
       <c r="D125" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E125" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F125" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>321</v>
+        <v>283</v>
       </c>
       <c r="H125" t="s">
-        <v>322</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:8">
-      <c r="A126">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A126" t="s">
+        <v>8</v>
+      </c>
+      <c r="B126" t="s">
+        <v>8</v>
+      </c>
+      <c r="C126" t="s">
+        <v>8</v>
       </c>
       <c r="D126" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E126" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F126" t="s">
-        <v>323</v>
+        <v>31</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>324</v>
+        <v>285</v>
       </c>
       <c r="H126" t="s">
-        <v>325</v>
+        <v>286</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
         <v>20633</v>
       </c>
       <c r="B127">
         <v>2023</v>
       </c>
       <c r="C127">
         <v>45</v>
       </c>
       <c r="D127" t="s">
-        <v>190</v>
+        <v>169</v>
       </c>
       <c r="E127" t="s">
-        <v>191</v>
+        <v>170</v>
       </c>
       <c r="F127" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>326</v>
+        <v>287</v>
       </c>
       <c r="H127" t="s">
-        <v>327</v>
+        <v>288</v>
       </c>
     </row>
     <row r="128" spans="1:8">
-      <c r="A128">
-[...6 lines deleted...]
-        <v>44</v>
+      <c r="A128" t="s">
+        <v>8</v>
+      </c>
+      <c r="B128" t="s">
+        <v>8</v>
+      </c>
+      <c r="C128" t="s">
+        <v>8</v>
       </c>
       <c r="D128" t="s">
-        <v>190</v>
+        <v>169</v>
       </c>
       <c r="E128" t="s">
-        <v>191</v>
+        <v>170</v>
       </c>
       <c r="F128" t="s">
-        <v>328</v>
+        <v>25</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>329</v>
+        <v>289</v>
       </c>
       <c r="H128" t="s">
-        <v>330</v>
+        <v>290</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
         <v>20624</v>
       </c>
       <c r="B129">
         <v>2023</v>
       </c>
       <c r="C129">
         <v>536</v>
       </c>
       <c r="D129" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E129" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F129" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>331</v>
+        <v>291</v>
       </c>
       <c r="H129" t="s">
-        <v>332</v>
+        <v>292</v>
       </c>
     </row>
     <row r="130" spans="1:8">
-      <c r="A130">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A130" t="s">
+        <v>8</v>
+      </c>
+      <c r="B130" t="s">
+        <v>8</v>
+      </c>
+      <c r="C130" t="s">
+        <v>8</v>
       </c>
       <c r="D130" t="s">
         <v>20</v>
       </c>
       <c r="E130" t="s">
         <v>21</v>
       </c>
       <c r="F130" t="s">
-        <v>204</v>
+        <v>25</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>333</v>
+        <v>293</v>
       </c>
       <c r="H130" t="s">
-        <v>334</v>
+        <v>294</v>
       </c>
     </row>
     <row r="131" spans="1:8">
-      <c r="A131">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="A131" t="s">
+        <v>8</v>
+      </c>
+      <c r="B131" t="s">
+        <v>8</v>
+      </c>
+      <c r="C131" t="s">
+        <v>8</v>
       </c>
       <c r="D131" t="s">
         <v>20</v>
       </c>
       <c r="E131" t="s">
         <v>21</v>
       </c>
       <c r="F131" t="s">
-        <v>335</v>
+        <v>25</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>336</v>
+        <v>295</v>
       </c>
       <c r="H131" t="s">
-        <v>337</v>
+        <v>296</v>
       </c>
     </row>
     <row r="132" spans="1:8">
-      <c r="A132">
-[...6 lines deleted...]
-        <v>534</v>
+      <c r="A132" t="s">
+        <v>8</v>
+      </c>
+      <c r="B132" t="s">
+        <v>8</v>
+      </c>
+      <c r="C132" t="s">
+        <v>8</v>
       </c>
       <c r="D132" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E132" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F132" t="s">
-        <v>338</v>
+        <v>53</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>339</v>
+        <v>297</v>
       </c>
       <c r="H132" t="s">
-        <v>312</v>
+        <v>274</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
         <v>20614</v>
       </c>
       <c r="B133">
         <v>2023</v>
       </c>
       <c r="C133">
         <v>529</v>
       </c>
       <c r="D133" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E133" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F133" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>340</v>
+        <v>298</v>
       </c>
       <c r="H133" t="s">
-        <v>341</v>
+        <v>299</v>
       </c>
     </row>
     <row r="134" spans="1:8">
-      <c r="A134">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="A134" t="s">
+        <v>8</v>
+      </c>
+      <c r="B134" t="s">
+        <v>8</v>
+      </c>
+      <c r="C134" t="s">
+        <v>8</v>
       </c>
       <c r="D134" t="s">
         <v>20</v>
       </c>
       <c r="E134" t="s">
         <v>21</v>
       </c>
       <c r="F134" t="s">
-        <v>114</v>
+        <v>66</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>342</v>
+        <v>300</v>
       </c>
       <c r="H134" t="s">
-        <v>343</v>
+        <v>301</v>
       </c>
     </row>
     <row r="135" spans="1:8">
-      <c r="A135">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A135" t="s">
+        <v>8</v>
+      </c>
+      <c r="B135" t="s">
+        <v>8</v>
+      </c>
+      <c r="C135" t="s">
+        <v>8</v>
       </c>
       <c r="D135" t="s">
-        <v>344</v>
+        <v>302</v>
       </c>
       <c r="E135" t="s">
-        <v>345</v>
+        <v>303</v>
       </c>
       <c r="F135" t="s">
-        <v>346</v>
+        <v>46</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>347</v>
+        <v>304</v>
       </c>
       <c r="H135" t="s">
-        <v>348</v>
+        <v>305</v>
       </c>
     </row>
     <row r="136" spans="1:8">
-      <c r="A136">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A136" t="s">
+        <v>8</v>
+      </c>
+      <c r="B136" t="s">
+        <v>8</v>
+      </c>
+      <c r="C136" t="s">
+        <v>8</v>
       </c>
       <c r="D136" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E136" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F136" t="s">
-        <v>349</v>
+        <v>31</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>350</v>
+        <v>306</v>
       </c>
       <c r="H136" t="s">
-        <v>351</v>
+        <v>307</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
         <v>20587</v>
       </c>
       <c r="B137">
         <v>2023</v>
       </c>
       <c r="C137">
         <v>515</v>
       </c>
       <c r="D137" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E137" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F137" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>352</v>
+        <v>308</v>
       </c>
       <c r="H137" t="s">
-        <v>353</v>
+        <v>309</v>
       </c>
     </row>
     <row r="138" spans="1:8">
-      <c r="A138">
-[...6 lines deleted...]
-        <v>511</v>
+      <c r="A138" t="s">
+        <v>8</v>
+      </c>
+      <c r="B138" t="s">
+        <v>8</v>
+      </c>
+      <c r="C138" t="s">
+        <v>8</v>
       </c>
       <c r="D138" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E138" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F138" t="s">
-        <v>354</v>
+        <v>11</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>355</v>
+        <v>310</v>
       </c>
       <c r="H138" t="s">
-        <v>356</v>
+        <v>311</v>
       </c>
     </row>
     <row r="139" spans="1:8">
-      <c r="A139">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A139" t="s">
+        <v>8</v>
+      </c>
+      <c r="B139" t="s">
+        <v>8</v>
+      </c>
+      <c r="C139" t="s">
+        <v>8</v>
       </c>
       <c r="D139" t="s">
-        <v>357</v>
+        <v>312</v>
       </c>
       <c r="E139" t="s">
-        <v>358</v>
+        <v>313</v>
       </c>
       <c r="F139" t="s">
-        <v>359</v>
+        <v>22</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>360</v>
+        <v>314</v>
       </c>
       <c r="H139" t="s">
-        <v>361</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
         <v>20555</v>
       </c>
       <c r="B140">
         <v>2023</v>
       </c>
       <c r="C140">
         <v>496</v>
       </c>
       <c r="D140" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E140" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F140" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>362</v>
+        <v>316</v>
       </c>
       <c r="H140" t="s">
-        <v>363</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
         <v>20533</v>
       </c>
       <c r="B141">
         <v>2023</v>
       </c>
       <c r="C141">
         <v>486</v>
       </c>
       <c r="D141" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E141" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F141" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>364</v>
+        <v>318</v>
       </c>
       <c r="H141" t="s">
-        <v>365</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:8">
-      <c r="A142">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="A142" t="s">
+        <v>8</v>
+      </c>
+      <c r="B142" t="s">
+        <v>8</v>
+      </c>
+      <c r="C142" t="s">
+        <v>8</v>
       </c>
       <c r="D142" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E142" t="s">
+        <v>10</v>
+      </c>
+      <c r="F142" t="s">
+        <v>25</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H142" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>8</v>
+      </c>
+      <c r="B143" t="s">
+        <v>8</v>
+      </c>
+      <c r="C143" t="s">
+        <v>8</v>
+      </c>
+      <c r="D143" t="s">
         <v>9</v>
       </c>
-      <c r="F142" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E143" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F143" t="s">
-        <v>251</v>
+        <v>25</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>368</v>
+        <v>322</v>
       </c>
       <c r="H143" t="s">
-        <v>279</v>
+        <v>242</v>
       </c>
     </row>
     <row r="144" spans="1:8">
-      <c r="A144">
-[...6 lines deleted...]
-        <v>476</v>
+      <c r="A144" t="s">
+        <v>8</v>
+      </c>
+      <c r="B144" t="s">
+        <v>8</v>
+      </c>
+      <c r="C144" t="s">
+        <v>8</v>
       </c>
       <c r="D144" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E144" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F144" t="s">
-        <v>369</v>
+        <v>66</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>370</v>
+        <v>323</v>
       </c>
       <c r="H144" t="s">
-        <v>371</v>
+        <v>324</v>
       </c>
     </row>
     <row r="145" spans="1:8">
-      <c r="A145">
-[...6 lines deleted...]
-        <v>475</v>
+      <c r="A145" t="s">
+        <v>8</v>
+      </c>
+      <c r="B145" t="s">
+        <v>8</v>
+      </c>
+      <c r="C145" t="s">
+        <v>8</v>
       </c>
       <c r="D145" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E145" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F145" t="s">
-        <v>372</v>
+        <v>46</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>373</v>
+        <v>325</v>
       </c>
       <c r="H145" t="s">
-        <v>374</v>
+        <v>326</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
         <v>20510</v>
       </c>
       <c r="B146">
         <v>2023</v>
       </c>
       <c r="C146">
         <v>474</v>
       </c>
       <c r="D146" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E146" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F146" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>375</v>
+        <v>327</v>
       </c>
       <c r="H146" t="s">
-        <v>376</v>
+        <v>328</v>
       </c>
     </row>
     <row r="147" spans="1:8">
-      <c r="A147">
-[...6 lines deleted...]
-        <v>472</v>
+      <c r="A147" t="s">
+        <v>8</v>
+      </c>
+      <c r="B147" t="s">
+        <v>8</v>
+      </c>
+      <c r="C147" t="s">
+        <v>8</v>
       </c>
       <c r="D147" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E147" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F147" t="s">
-        <v>354</v>
+        <v>11</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>377</v>
+        <v>329</v>
       </c>
       <c r="H147" t="s">
-        <v>378</v>
+        <v>330</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
         <v>20482</v>
       </c>
       <c r="B148">
         <v>2023</v>
       </c>
       <c r="C148">
         <v>458</v>
       </c>
       <c r="D148" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E148" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F148" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>379</v>
+        <v>331</v>
       </c>
       <c r="H148" t="s">
-        <v>380</v>
+        <v>332</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
         <v>20481</v>
       </c>
       <c r="B149">
         <v>2023</v>
       </c>
       <c r="C149">
         <v>457</v>
       </c>
       <c r="D149" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E149" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F149" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>381</v>
+        <v>333</v>
       </c>
       <c r="H149" t="s">
-        <v>382</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
         <v>20469</v>
       </c>
       <c r="B150">
         <v>2023</v>
       </c>
       <c r="C150">
         <v>448</v>
       </c>
       <c r="D150" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E150" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F150" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>383</v>
+        <v>335</v>
       </c>
       <c r="H150" t="s">
-        <v>384</v>
+        <v>336</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
         <v>20439</v>
       </c>
       <c r="B151">
         <v>2023</v>
       </c>
       <c r="C151">
         <v>426</v>
       </c>
       <c r="D151" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E151" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F151" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>385</v>
+        <v>337</v>
       </c>
       <c r="H151" t="s">
-        <v>386</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:8">
-      <c r="A152">
-[...6 lines deleted...]
-        <v>30</v>
+      <c r="A152" t="s">
+        <v>8</v>
+      </c>
+      <c r="B152" t="s">
+        <v>8</v>
+      </c>
+      <c r="C152" t="s">
+        <v>8</v>
       </c>
       <c r="D152" t="s">
-        <v>190</v>
+        <v>169</v>
       </c>
       <c r="E152" t="s">
-        <v>191</v>
+        <v>170</v>
       </c>
       <c r="F152" t="s">
-        <v>387</v>
+        <v>11</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>388</v>
+        <v>339</v>
       </c>
       <c r="H152" t="s">
-        <v>389</v>
+        <v>340</v>
       </c>
     </row>
     <row r="153" spans="1:8">
-      <c r="A153">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="A153" t="s">
+        <v>8</v>
+      </c>
+      <c r="B153" t="s">
+        <v>8</v>
+      </c>
+      <c r="C153" t="s">
+        <v>8</v>
       </c>
       <c r="D153" t="s">
-        <v>190</v>
+        <v>169</v>
       </c>
       <c r="E153" t="s">
-        <v>191</v>
+        <v>170</v>
       </c>
       <c r="F153" t="s">
-        <v>390</v>
+        <v>31</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>391</v>
+        <v>341</v>
       </c>
       <c r="H153" t="s">
-        <v>392</v>
+        <v>342</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
         <v>20388</v>
       </c>
       <c r="B154">
         <v>2023</v>
       </c>
       <c r="C154">
         <v>390</v>
       </c>
       <c r="D154" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E154" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F154" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>393</v>
+        <v>343</v>
       </c>
       <c r="H154" t="s">
-        <v>394</v>
+        <v>344</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
         <v>20383</v>
       </c>
       <c r="B155">
         <v>2023</v>
       </c>
       <c r="C155">
         <v>385</v>
       </c>
       <c r="D155" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E155" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F155" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>395</v>
+        <v>345</v>
       </c>
       <c r="H155" t="s">
-        <v>396</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
         <v>20382</v>
       </c>
       <c r="B156">
         <v>2023</v>
       </c>
       <c r="C156">
         <v>384</v>
       </c>
       <c r="D156" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E156" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F156" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>397</v>
+        <v>347</v>
       </c>
       <c r="H156" t="s">
-        <v>398</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:8">
-      <c r="A157">
-[...5 lines deleted...]
-      <c r="C157">
+      <c r="A157" t="s">
+        <v>8</v>
+      </c>
+      <c r="B157" t="s">
+        <v>8</v>
+      </c>
+      <c r="C157" t="s">
+        <v>8</v>
+      </c>
+      <c r="D157" t="s">
+        <v>9</v>
+      </c>
+      <c r="E157" t="s">
         <v>10</v>
       </c>
-      <c r="D157" t="s">
-[...2 lines deleted...]
-      <c r="E157" t="s">
+      <c r="F157" t="s">
+        <v>11</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H157" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>8</v>
+      </c>
+      <c r="B158" t="s">
+        <v>8</v>
+      </c>
+      <c r="C158" t="s">
+        <v>8</v>
+      </c>
+      <c r="D158" t="s">
         <v>9</v>
       </c>
-      <c r="F157" t="s">
+      <c r="E158" t="s">
         <v>10</v>
       </c>
-      <c r="G157" s="1" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="F158" t="s">
-        <v>401</v>
+        <v>166</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>402</v>
+        <v>351</v>
       </c>
       <c r="H158" t="s">
-        <v>403</v>
+        <v>352</v>
       </c>
     </row>
     <row r="159" spans="1:8">
-      <c r="A159">
-[...6 lines deleted...]
-        <v>362</v>
+      <c r="A159" t="s">
+        <v>8</v>
+      </c>
+      <c r="B159" t="s">
+        <v>8</v>
+      </c>
+      <c r="C159" t="s">
+        <v>8</v>
       </c>
       <c r="D159" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E159" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F159" t="s">
         <v>28</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>404</v>
+        <v>353</v>
       </c>
       <c r="H159" t="s">
-        <v>405</v>
+        <v>354</v>
       </c>
     </row>
     <row r="160" spans="1:8">
-      <c r="A160">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="A160" t="s">
+        <v>8</v>
+      </c>
+      <c r="B160" t="s">
+        <v>8</v>
+      </c>
+      <c r="C160" t="s">
+        <v>8</v>
       </c>
       <c r="D160" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E160" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F160" t="s">
-        <v>277</v>
+        <v>66</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>406</v>
+        <v>355</v>
       </c>
       <c r="H160" t="s">
-        <v>253</v>
+        <v>220</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
         <v>20273</v>
       </c>
       <c r="B161">
         <v>2023</v>
       </c>
       <c r="C161">
         <v>313</v>
       </c>
       <c r="D161" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E161" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F161" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>407</v>
+        <v>356</v>
       </c>
       <c r="H161" t="s">
-        <v>408</v>
+        <v>357</v>
       </c>
     </row>
     <row r="162" spans="1:8">
-      <c r="A162">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="A162" t="s">
+        <v>8</v>
+      </c>
+      <c r="B162" t="s">
+        <v>8</v>
+      </c>
+      <c r="C162" t="s">
+        <v>8</v>
       </c>
       <c r="D162" t="s">
-        <v>190</v>
+        <v>169</v>
       </c>
       <c r="E162" t="s">
-        <v>191</v>
+        <v>170</v>
       </c>
       <c r="F162" t="s">
-        <v>409</v>
+        <v>11</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>410</v>
+        <v>358</v>
       </c>
       <c r="H162" t="s">
-        <v>411</v>
+        <v>359</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
         <v>20237</v>
       </c>
       <c r="B163">
         <v>2023</v>
       </c>
       <c r="C163">
         <v>287</v>
       </c>
       <c r="D163" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E163" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F163" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>412</v>
+        <v>360</v>
       </c>
       <c r="H163" t="s">
-        <v>413</v>
+        <v>361</v>
       </c>
     </row>
     <row r="164" spans="1:8">
-      <c r="A164">
-[...6 lines deleted...]
-        <v>276</v>
+      <c r="A164" t="s">
+        <v>8</v>
+      </c>
+      <c r="B164" t="s">
+        <v>8</v>
+      </c>
+      <c r="C164" t="s">
+        <v>8</v>
       </c>
       <c r="D164" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E164" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F164" t="s">
-        <v>414</v>
+        <v>25</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>415</v>
+        <v>362</v>
       </c>
       <c r="H164" t="s">
-        <v>416</v>
+        <v>363</v>
       </c>
     </row>
     <row r="165" spans="1:8">
-      <c r="A165">
-[...5 lines deleted...]
-      <c r="C165">
+      <c r="A165" t="s">
+        <v>8</v>
+      </c>
+      <c r="B165" t="s">
+        <v>8</v>
+      </c>
+      <c r="C165" t="s">
         <v>8</v>
       </c>
       <c r="D165" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E165" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F165" t="s">
-        <v>114</v>
+        <v>66</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>417</v>
+        <v>364</v>
       </c>
       <c r="H165" t="s">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
         <v>20205</v>
       </c>
       <c r="B166">
         <v>2023</v>
       </c>
       <c r="C166">
         <v>261</v>
       </c>
       <c r="D166" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E166" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F166" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>418</v>
+        <v>365</v>
       </c>
       <c r="H166" t="s">
-        <v>419</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
         <v>20197</v>
       </c>
       <c r="B167">
         <v>2023</v>
       </c>
       <c r="C167">
         <v>254</v>
       </c>
       <c r="D167" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E167" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F167" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>420</v>
+        <v>367</v>
       </c>
       <c r="H167" t="s">
-        <v>421</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
         <v>20196</v>
       </c>
       <c r="B168">
         <v>2023</v>
       </c>
       <c r="C168">
         <v>253</v>
       </c>
       <c r="D168" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E168" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F168" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>422</v>
+        <v>369</v>
       </c>
       <c r="H168" t="s">
-        <v>423</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
         <v>20183</v>
       </c>
       <c r="B169">
         <v>2023</v>
       </c>
       <c r="C169">
         <v>243</v>
       </c>
       <c r="D169" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E169" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F169" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>424</v>
+        <v>371</v>
       </c>
       <c r="H169" t="s">
-        <v>425</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:8">
-      <c r="A170">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="A170" t="s">
+        <v>8</v>
+      </c>
+      <c r="B170" t="s">
+        <v>8</v>
+      </c>
+      <c r="C170" t="s">
+        <v>8</v>
       </c>
       <c r="D170" t="s">
-        <v>190</v>
+        <v>169</v>
       </c>
       <c r="E170" t="s">
-        <v>191</v>
+        <v>170</v>
       </c>
       <c r="F170" t="s">
-        <v>426</v>
+        <v>81</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>427</v>
+        <v>373</v>
       </c>
       <c r="H170" t="s">
-        <v>428</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:8">
-      <c r="A171">
-[...6 lines deleted...]
-        <v>10</v>
+      <c r="A171" t="s">
+        <v>8</v>
+      </c>
+      <c r="B171" t="s">
+        <v>8</v>
+      </c>
+      <c r="C171" t="s">
+        <v>8</v>
       </c>
       <c r="D171" t="s">
-        <v>190</v>
+        <v>169</v>
       </c>
       <c r="E171" t="s">
-        <v>191</v>
+        <v>170</v>
       </c>
       <c r="F171" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>429</v>
+        <v>375</v>
       </c>
       <c r="H171" t="s">
-        <v>430</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:8">
-      <c r="A172">
-[...5 lines deleted...]
-      <c r="C172">
+      <c r="A172" t="s">
+        <v>8</v>
+      </c>
+      <c r="B172" t="s">
+        <v>8</v>
+      </c>
+      <c r="C172" t="s">
         <v>8</v>
       </c>
       <c r="D172" t="s">
-        <v>190</v>
+        <v>169</v>
       </c>
       <c r="E172" t="s">
-        <v>191</v>
+        <v>170</v>
       </c>
       <c r="F172" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>431</v>
+        <v>377</v>
       </c>
       <c r="H172" t="s">
-        <v>432</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:8">
-      <c r="A173">
-[...6 lines deleted...]
-        <v>236</v>
+      <c r="A173" t="s">
+        <v>8</v>
+      </c>
+      <c r="B173" t="s">
+        <v>8</v>
+      </c>
+      <c r="C173" t="s">
+        <v>8</v>
       </c>
       <c r="D173" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E173" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F173" t="s">
-        <v>433</v>
+        <v>46</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>434</v>
+        <v>379</v>
       </c>
       <c r="H173" t="s">
-        <v>435</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
         <v>20154</v>
       </c>
       <c r="B174">
         <v>2023</v>
       </c>
       <c r="C174">
         <v>224</v>
       </c>
       <c r="D174" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E174" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F174" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>436</v>
+        <v>381</v>
       </c>
       <c r="H174" t="s">
-        <v>437</v>
+        <v>382</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
         <v>20138</v>
       </c>
       <c r="B175">
         <v>2023</v>
       </c>
       <c r="C175">
         <v>216</v>
       </c>
       <c r="D175" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E175" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F175" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>438</v>
+        <v>383</v>
       </c>
       <c r="H175" t="s">
-        <v>439</v>
+        <v>384</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
         <v>20114</v>
       </c>
       <c r="B176">
         <v>2023</v>
       </c>
       <c r="C176">
         <v>201</v>
       </c>
       <c r="D176" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E176" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F176" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>440</v>
+        <v>385</v>
       </c>
       <c r="H176" t="s">
-        <v>441</v>
+        <v>386</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
         <v>20113</v>
       </c>
       <c r="B177">
         <v>2023</v>
       </c>
       <c r="C177">
         <v>200</v>
       </c>
       <c r="D177" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E177" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F177" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>442</v>
+        <v>387</v>
       </c>
       <c r="H177" t="s">
-        <v>443</v>
+        <v>388</v>
       </c>
     </row>
     <row r="178" spans="1:8">
-      <c r="A178">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="A178" t="s">
+        <v>8</v>
+      </c>
+      <c r="B178" t="s">
+        <v>8</v>
+      </c>
+      <c r="C178" t="s">
+        <v>8</v>
       </c>
       <c r="D178" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E178" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F178" t="s">
-        <v>251</v>
+        <v>25</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>444</v>
+        <v>389</v>
       </c>
       <c r="H178" t="s">
-        <v>445</v>
+        <v>390</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
         <v>20071</v>
       </c>
       <c r="B179">
         <v>2023</v>
       </c>
       <c r="C179">
         <v>181</v>
       </c>
       <c r="D179" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E179" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F179" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>446</v>
+        <v>391</v>
       </c>
       <c r="H179" t="s">
-        <v>447</v>
+        <v>392</v>
       </c>
     </row>
     <row r="180" spans="1:8">
-      <c r="A180">
-[...6 lines deleted...]
-        <v>178</v>
+      <c r="A180" t="s">
+        <v>8</v>
+      </c>
+      <c r="B180" t="s">
+        <v>8</v>
+      </c>
+      <c r="C180" t="s">
+        <v>8</v>
       </c>
       <c r="D180" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E180" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F180" t="s">
-        <v>448</v>
+        <v>81</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>449</v>
+        <v>393</v>
       </c>
       <c r="H180" t="s">
-        <v>450</v>
+        <v>394</v>
       </c>
     </row>
     <row r="181" spans="1:8">
-      <c r="A181">
-[...6 lines deleted...]
-        <v>177</v>
+      <c r="A181" t="s">
+        <v>8</v>
+      </c>
+      <c r="B181" t="s">
+        <v>8</v>
+      </c>
+      <c r="C181" t="s">
+        <v>8</v>
       </c>
       <c r="D181" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E181" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F181" t="s">
-        <v>451</v>
+        <v>28</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>452</v>
+        <v>395</v>
       </c>
       <c r="H181" t="s">
-        <v>453</v>
+        <v>396</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
         <v>20063</v>
       </c>
       <c r="B182">
         <v>2023</v>
       </c>
       <c r="C182">
         <v>175</v>
       </c>
       <c r="D182" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E182" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F182" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>454</v>
+        <v>397</v>
       </c>
       <c r="H182" t="s">
-        <v>455</v>
+        <v>398</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
         <v>20062</v>
       </c>
       <c r="B183">
         <v>2023</v>
       </c>
       <c r="C183">
         <v>174</v>
       </c>
       <c r="D183" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E183" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F183" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>456</v>
+        <v>399</v>
       </c>
       <c r="H183" t="s">
-        <v>457</v>
+        <v>400</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
         <v>20057</v>
       </c>
       <c r="B184">
         <v>2023</v>
       </c>
       <c r="C184">
         <v>170</v>
       </c>
       <c r="D184" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E184" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F184" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>458</v>
+        <v>401</v>
       </c>
       <c r="H184" t="s">
-        <v>459</v>
+        <v>402</v>
       </c>
     </row>
     <row r="185" spans="1:8">
-      <c r="A185">
-[...6 lines deleted...]
-        <v>162</v>
+      <c r="A185" t="s">
+        <v>8</v>
+      </c>
+      <c r="B185" t="s">
+        <v>8</v>
+      </c>
+      <c r="C185" t="s">
+        <v>8</v>
       </c>
       <c r="D185" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E185" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F185" t="s">
-        <v>460</v>
+        <v>31</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>461</v>
+        <v>403</v>
       </c>
       <c r="H185" t="s">
-        <v>462</v>
+        <v>404</v>
       </c>
     </row>
     <row r="186" spans="1:8">
-      <c r="A186">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="A186" t="s">
+        <v>8</v>
+      </c>
+      <c r="B186" t="s">
+        <v>8</v>
+      </c>
+      <c r="C186" t="s">
+        <v>8</v>
       </c>
       <c r="D186" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E186" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F186" t="s">
-        <v>277</v>
+        <v>66</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>463</v>
+        <v>405</v>
       </c>
       <c r="H186" t="s">
-        <v>464</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:8">
-      <c r="A187">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="A187" t="s">
+        <v>8</v>
+      </c>
+      <c r="B187" t="s">
+        <v>8</v>
+      </c>
+      <c r="C187" t="s">
+        <v>8</v>
       </c>
       <c r="D187" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E187" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F187" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>465</v>
+        <v>407</v>
       </c>
       <c r="H187" t="s">
-        <v>466</v>
+        <v>408</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
         <v>20030</v>
       </c>
       <c r="B188">
         <v>2023</v>
       </c>
       <c r="C188">
         <v>149</v>
       </c>
       <c r="D188" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E188" t="s">
+        <v>137</v>
+      </c>
+      <c r="F188" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H188" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>8</v>
+      </c>
+      <c r="B189" t="s">
+        <v>8</v>
+      </c>
+      <c r="C189" t="s">
+        <v>8</v>
+      </c>
+      <c r="D189" t="s">
         <v>156</v>
       </c>
-      <c r="F188" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E189" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="F189" t="s">
-        <v>469</v>
+        <v>31</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>470</v>
+        <v>411</v>
       </c>
       <c r="H189" t="s">
-        <v>471</v>
+        <v>412</v>
       </c>
     </row>
     <row r="190" spans="1:8">
-      <c r="A190">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A190" t="s">
+        <v>8</v>
+      </c>
+      <c r="B190" t="s">
+        <v>8</v>
+      </c>
+      <c r="C190" t="s">
+        <v>8</v>
       </c>
       <c r="D190" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E190" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F190" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>472</v>
+        <v>413</v>
       </c>
       <c r="H190" t="s">
-        <v>473</v>
+        <v>414</v>
       </c>
     </row>
     <row r="191" spans="1:8">
-      <c r="A191">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A191" t="s">
+        <v>8</v>
+      </c>
+      <c r="B191" t="s">
+        <v>8</v>
+      </c>
+      <c r="C191" t="s">
+        <v>8</v>
       </c>
       <c r="D191" t="s">
         <v>20</v>
       </c>
       <c r="E191" t="s">
         <v>21</v>
       </c>
       <c r="F191" t="s">
-        <v>261</v>
+        <v>25</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>474</v>
+        <v>415</v>
       </c>
       <c r="H191" t="s">
-        <v>475</v>
+        <v>416</v>
       </c>
     </row>
     <row r="192" spans="1:8">
-      <c r="A192">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A192" t="s">
+        <v>8</v>
+      </c>
+      <c r="B192" t="s">
+        <v>8</v>
+      </c>
+      <c r="C192" t="s">
+        <v>8</v>
       </c>
       <c r="D192" t="s">
-        <v>150</v>
+        <v>132</v>
       </c>
       <c r="E192" t="s">
-        <v>151</v>
+        <v>133</v>
       </c>
       <c r="F192" t="s">
-        <v>476</v>
+        <v>66</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>477</v>
+        <v>417</v>
       </c>
       <c r="H192" t="s">
-        <v>478</v>
+        <v>418</v>
       </c>
     </row>
     <row r="193" spans="1:8">
-      <c r="A193">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A193" t="s">
+        <v>8</v>
+      </c>
+      <c r="B193" t="s">
+        <v>8</v>
+      </c>
+      <c r="C193" t="s">
+        <v>8</v>
       </c>
       <c r="D193" t="s">
         <v>20</v>
       </c>
       <c r="E193" t="s">
         <v>21</v>
       </c>
       <c r="F193" t="s">
-        <v>479</v>
+        <v>166</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>480</v>
+        <v>419</v>
       </c>
       <c r="H193" t="s">
-        <v>481</v>
+        <v>420</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
         <v>19971</v>
       </c>
       <c r="B194">
         <v>2023</v>
       </c>
       <c r="C194">
         <v>115</v>
       </c>
       <c r="D194" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E194" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F194" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>482</v>
+        <v>421</v>
       </c>
       <c r="H194" t="s">
-        <v>483</v>
+        <v>422</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
         <v>19960</v>
       </c>
       <c r="B195">
         <v>2023</v>
       </c>
       <c r="C195">
         <v>106</v>
       </c>
       <c r="D195" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E195" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F195" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>484</v>
+        <v>423</v>
       </c>
       <c r="H195" t="s">
-        <v>485</v>
+        <v>424</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
         <v>19942</v>
       </c>
       <c r="B196">
         <v>2023</v>
       </c>
       <c r="C196">
         <v>95</v>
       </c>
       <c r="D196" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E196" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F196" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>486</v>
+        <v>425</v>
       </c>
       <c r="H196" t="s">
-        <v>487</v>
+        <v>426</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
         <v>19939</v>
       </c>
       <c r="B197">
         <v>2023</v>
       </c>
       <c r="C197">
         <v>92</v>
       </c>
       <c r="D197" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E197" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F197" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>488</v>
+        <v>427</v>
       </c>
       <c r="H197" t="s">
-        <v>489</v>
+        <v>428</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
         <v>19920</v>
       </c>
       <c r="B198">
         <v>2023</v>
       </c>
       <c r="C198">
         <v>5</v>
       </c>
       <c r="D198" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E198" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F198" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>490</v>
+        <v>429</v>
       </c>
       <c r="H198" t="s">
-        <v>491</v>
+        <v>430</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
         <v>19919</v>
       </c>
       <c r="B199">
         <v>2023</v>
       </c>
       <c r="C199">
         <v>74</v>
       </c>
       <c r="D199" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E199" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F199" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>492</v>
+        <v>431</v>
       </c>
       <c r="H199" t="s">
-        <v>493</v>
+        <v>432</v>
       </c>
     </row>
     <row r="200" spans="1:8">
-      <c r="A200">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A200" t="s">
+        <v>8</v>
+      </c>
+      <c r="B200" t="s">
+        <v>8</v>
+      </c>
+      <c r="C200" t="s">
+        <v>8</v>
       </c>
       <c r="D200" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E200" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F200" t="s">
-        <v>114</v>
+        <v>66</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>494</v>
+        <v>433</v>
       </c>
       <c r="H200" t="s">
-        <v>495</v>
+        <v>434</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
         <v>19907</v>
       </c>
       <c r="B201">
         <v>2023</v>
       </c>
       <c r="C201">
         <v>65</v>
       </c>
       <c r="D201" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E201" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F201" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>496</v>
+        <v>435</v>
       </c>
       <c r="H201" t="s">
-        <v>497</v>
+        <v>436</v>
       </c>
     </row>
     <row r="202" spans="1:8">
-      <c r="A202">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A202" t="s">
+        <v>8</v>
+      </c>
+      <c r="B202" t="s">
+        <v>8</v>
+      </c>
+      <c r="C202" t="s">
+        <v>8</v>
       </c>
       <c r="D202" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E202" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F202" t="s">
-        <v>114</v>
+        <v>66</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>498</v>
+        <v>437</v>
       </c>
       <c r="H202" t="s">
-        <v>499</v>
+        <v>438</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
         <v>19898</v>
       </c>
       <c r="B203">
         <v>2023</v>
       </c>
       <c r="C203">
         <v>57</v>
       </c>
       <c r="D203" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E203" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F203" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>500</v>
+        <v>439</v>
       </c>
       <c r="H203" t="s">
-        <v>501</v>
+        <v>440</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
         <v>19885</v>
       </c>
       <c r="B204">
         <v>2023</v>
       </c>
       <c r="C204">
         <v>47</v>
       </c>
       <c r="D204" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E204" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F204" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>502</v>
+        <v>441</v>
       </c>
       <c r="H204" t="s">
-        <v>503</v>
+        <v>442</v>
       </c>
     </row>
     <row r="205" spans="1:8">
-      <c r="A205">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A205" t="s">
+        <v>8</v>
+      </c>
+      <c r="B205" t="s">
+        <v>8</v>
+      </c>
+      <c r="C205" t="s">
+        <v>8</v>
       </c>
       <c r="D205" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E205" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F205" t="s">
-        <v>251</v>
+        <v>25</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>504</v>
+        <v>443</v>
       </c>
       <c r="H205" t="s">
-        <v>253</v>
+        <v>220</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
         <v>19881</v>
       </c>
       <c r="B206">
         <v>2023</v>
       </c>
       <c r="C206">
         <v>45</v>
       </c>
       <c r="D206" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E206" t="s">
+        <v>137</v>
+      </c>
+      <c r="F206" t="s">
+        <v>11</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H206" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>8</v>
+      </c>
+      <c r="B207" t="s">
+        <v>8</v>
+      </c>
+      <c r="C207" t="s">
+        <v>8</v>
+      </c>
+      <c r="D207" t="s">
         <v>156</v>
       </c>
-      <c r="F206" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E207" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="F207" t="s">
-        <v>507</v>
+        <v>25</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>508</v>
+        <v>446</v>
       </c>
       <c r="H207" t="s">
-        <v>509</v>
+        <v>447</v>
       </c>
     </row>
     <row r="208" spans="1:8">
-      <c r="A208">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A208" t="s">
+        <v>8</v>
+      </c>
+      <c r="B208" t="s">
+        <v>8</v>
+      </c>
+      <c r="C208" t="s">
+        <v>8</v>
       </c>
       <c r="D208" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E208" t="s">
+        <v>10</v>
+      </c>
+      <c r="F208" t="s">
+        <v>25</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H208" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>8</v>
+      </c>
+      <c r="B209" t="s">
+        <v>8</v>
+      </c>
+      <c r="C209" t="s">
+        <v>8</v>
+      </c>
+      <c r="D209" t="s">
         <v>9</v>
       </c>
-      <c r="F208" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E209" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F209" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>512</v>
+        <v>450</v>
       </c>
       <c r="H209" t="s">
-        <v>513</v>
+        <v>451</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
         <v>19866</v>
       </c>
       <c r="B210">
         <v>2023</v>
       </c>
       <c r="C210">
         <v>35</v>
       </c>
       <c r="D210" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E210" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F210" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>514</v>
+        <v>452</v>
       </c>
       <c r="H210" t="s">
-        <v>515</v>
+        <v>453</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
         <v>19865</v>
       </c>
       <c r="B211">
         <v>2023</v>
       </c>
       <c r="C211">
         <v>34</v>
       </c>
       <c r="D211" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E211" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F211" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>516</v>
+        <v>454</v>
       </c>
       <c r="H211" t="s">
-        <v>517</v>
+        <v>455</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
         <v>19864</v>
       </c>
       <c r="B212">
         <v>2023</v>
       </c>
       <c r="C212">
         <v>33</v>
       </c>
       <c r="D212" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E212" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F212" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>518</v>
+        <v>456</v>
       </c>
       <c r="H212" t="s">
-        <v>519</v>
+        <v>457</v>
       </c>
     </row>
     <row r="213" spans="1:8">
-      <c r="A213">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A213" t="s">
+        <v>8</v>
+      </c>
+      <c r="B213" t="s">
+        <v>8</v>
+      </c>
+      <c r="C213" t="s">
+        <v>8</v>
       </c>
       <c r="D213" t="s">
-        <v>190</v>
+        <v>169</v>
       </c>
       <c r="E213" t="s">
-        <v>191</v>
+        <v>170</v>
       </c>
       <c r="F213" t="s">
-        <v>520</v>
+        <v>46</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>521</v>
+        <v>458</v>
       </c>
       <c r="H213" t="s">
-        <v>522</v>
+        <v>459</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
         <v>19839</v>
       </c>
       <c r="B214">
         <v>2023</v>
       </c>
       <c r="C214">
         <v>9</v>
       </c>
       <c r="D214" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E214" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F214" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>523</v>
+        <v>460</v>
       </c>
       <c r="H214" t="s">
-        <v>524</v>
+        <v>461</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
         <v>19838</v>
       </c>
       <c r="B215">
         <v>2023</v>
       </c>
       <c r="C215">
         <v>8</v>
       </c>
       <c r="D215" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E215" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F215" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>525</v>
+        <v>462</v>
       </c>
       <c r="H215" t="s">
-        <v>526</v>
+        <v>463</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
         <v>19837</v>
       </c>
       <c r="B216">
         <v>2023</v>
       </c>
       <c r="C216">
         <v>7</v>
       </c>
       <c r="D216" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E216" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F216" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>527</v>
+        <v>464</v>
       </c>
       <c r="H216" t="s">
-        <v>528</v>
+        <v>465</v>
       </c>
     </row>
     <row r="217" spans="1:8">
-      <c r="A217">
-[...6 lines deleted...]
-        <v>25</v>
+      <c r="A217" t="s">
+        <v>8</v>
+      </c>
+      <c r="B217" t="s">
+        <v>8</v>
+      </c>
+      <c r="C217" t="s">
+        <v>8</v>
       </c>
       <c r="D217" t="s">
         <v>20</v>
       </c>
       <c r="E217" t="s">
         <v>21</v>
       </c>
       <c r="F217" t="s">
-        <v>529</v>
+        <v>166</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>530</v>
+        <v>466</v>
       </c>
       <c r="H217" t="s">
-        <v>531</v>
+        <v>467</v>
       </c>
     </row>
     <row r="218" spans="1:8">
-      <c r="A218">
-[...6 lines deleted...]
-        <v>24</v>
+      <c r="A218" t="s">
+        <v>8</v>
+      </c>
+      <c r="B218" t="s">
+        <v>8</v>
+      </c>
+      <c r="C218" t="s">
+        <v>8</v>
       </c>
       <c r="D218" t="s">
         <v>20</v>
       </c>
       <c r="E218" t="s">
         <v>21</v>
       </c>
       <c r="F218" t="s">
         <v>25</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>532</v>
+        <v>468</v>
       </c>
       <c r="H218" t="s">
-        <v>533</v>
+        <v>469</v>
       </c>
     </row>
     <row r="219" spans="1:8">
-      <c r="A219">
-[...6 lines deleted...]
-        <v>23</v>
+      <c r="A219" t="s">
+        <v>8</v>
+      </c>
+      <c r="B219" t="s">
+        <v>8</v>
+      </c>
+      <c r="C219" t="s">
+        <v>8</v>
       </c>
       <c r="D219" t="s">
         <v>20</v>
       </c>
       <c r="E219" t="s">
         <v>21</v>
       </c>
       <c r="F219" t="s">
-        <v>534</v>
+        <v>81</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>535</v>
+        <v>470</v>
       </c>
       <c r="H219" t="s">
-        <v>536</v>
+        <v>471</v>
       </c>
     </row>
     <row r="220" spans="1:8">
-      <c r="A220">
-[...6 lines deleted...]
-        <v>22</v>
+      <c r="A220" t="s">
+        <v>8</v>
+      </c>
+      <c r="B220" t="s">
+        <v>8</v>
+      </c>
+      <c r="C220" t="s">
+        <v>8</v>
       </c>
       <c r="D220" t="s">
         <v>20</v>
       </c>
       <c r="E220" t="s">
         <v>21</v>
       </c>
       <c r="F220" t="s">
         <v>25</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>537</v>
+        <v>472</v>
       </c>
       <c r="H220" t="s">
-        <v>538</v>
+        <v>473</v>
       </c>
     </row>
     <row r="221" spans="1:8">
-      <c r="A221">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="A221" t="s">
+        <v>8</v>
+      </c>
+      <c r="B221" t="s">
+        <v>8</v>
+      </c>
+      <c r="C221" t="s">
+        <v>8</v>
       </c>
       <c r="D221" t="s">
         <v>20</v>
       </c>
       <c r="E221" t="s">
         <v>21</v>
       </c>
       <c r="F221" t="s">
-        <v>338</v>
+        <v>53</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>539</v>
+        <v>474</v>
       </c>
       <c r="H221" t="s">
-        <v>540</v>
+        <v>475</v>
       </c>
     </row>
     <row r="222" spans="1:8">
-      <c r="A222">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="A222" t="s">
+        <v>8</v>
+      </c>
+      <c r="B222" t="s">
+        <v>8</v>
+      </c>
+      <c r="C222" t="s">
+        <v>8</v>
       </c>
       <c r="D222" t="s">
         <v>20</v>
       </c>
       <c r="E222" t="s">
         <v>21</v>
       </c>
       <c r="F222" t="s">
         <v>25</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>541</v>
+        <v>476</v>
       </c>
       <c r="H222" t="s">
-        <v>542</v>
+        <v>477</v>
       </c>
     </row>
     <row r="223" spans="1:8">
-      <c r="A223">
-[...6 lines deleted...]
-        <v>19</v>
+      <c r="A223" t="s">
+        <v>8</v>
+      </c>
+      <c r="B223" t="s">
+        <v>8</v>
+      </c>
+      <c r="C223" t="s">
+        <v>8</v>
       </c>
       <c r="D223" t="s">
         <v>20</v>
       </c>
       <c r="E223" t="s">
         <v>21</v>
       </c>
       <c r="F223" t="s">
-        <v>543</v>
+        <v>25</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>544</v>
+        <v>478</v>
       </c>
       <c r="H223" t="s">
-        <v>545</v>
+        <v>479</v>
       </c>
     </row>
     <row r="224" spans="1:8">
-      <c r="A224">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="A224" t="s">
+        <v>8</v>
+      </c>
+      <c r="B224" t="s">
+        <v>8</v>
+      </c>
+      <c r="C224" t="s">
+        <v>8</v>
       </c>
       <c r="D224" t="s">
         <v>20</v>
       </c>
       <c r="E224" t="s">
         <v>21</v>
       </c>
       <c r="F224" t="s">
-        <v>534</v>
+        <v>81</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>546</v>
+        <v>480</v>
       </c>
       <c r="H224" t="s">
-        <v>547</v>
+        <v>481</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
         <v>19809</v>
       </c>
       <c r="B225">
         <v>2022</v>
       </c>
       <c r="C225">
         <v>51</v>
       </c>
       <c r="D225" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E225" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F225" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>548</v>
+        <v>482</v>
       </c>
       <c r="H225" t="s">
-        <v>549</v>
+        <v>483</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
         <v>19808</v>
       </c>
       <c r="B226">
         <v>2022</v>
       </c>
       <c r="C226">
         <v>50</v>
       </c>
       <c r="D226" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E226" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F226" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>550</v>
+        <v>484</v>
       </c>
       <c r="H226" t="s">
-        <v>551</v>
+        <v>485</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
         <v>19807</v>
       </c>
       <c r="B227">
         <v>2022</v>
       </c>
       <c r="C227">
         <v>49</v>
       </c>
       <c r="D227" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E227" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F227" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>552</v>
+        <v>486</v>
       </c>
       <c r="H227" t="s">
-        <v>553</v>
+        <v>487</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
         <v>19799</v>
       </c>
       <c r="B228">
         <v>2022</v>
       </c>
       <c r="C228">
         <v>41</v>
       </c>
       <c r="D228" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E228" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F228" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>554</v>
+        <v>488</v>
       </c>
       <c r="H228" t="s">
-        <v>555</v>
+        <v>489</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
         <v>19796</v>
       </c>
       <c r="B229">
         <v>2022</v>
       </c>
       <c r="C229">
         <v>38</v>
       </c>
       <c r="D229" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E229" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F229" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>556</v>
+        <v>490</v>
       </c>
       <c r="H229" t="s">
-        <v>557</v>
+        <v>491</v>
       </c>
     </row>
     <row r="230" spans="1:8">
-      <c r="A230">
-[...6 lines deleted...]
-        <v>34</v>
+      <c r="A230" t="s">
+        <v>8</v>
+      </c>
+      <c r="B230" t="s">
+        <v>8</v>
+      </c>
+      <c r="C230" t="s">
+        <v>8</v>
       </c>
       <c r="D230" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E230" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F230" t="s">
-        <v>558</v>
+        <v>25</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>559</v>
+        <v>492</v>
       </c>
       <c r="H230" t="s">
-        <v>560</v>
+        <v>493</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
         <v>19789</v>
       </c>
       <c r="B231">
         <v>2022</v>
       </c>
       <c r="C231">
         <v>31</v>
       </c>
       <c r="D231" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E231" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F231" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>561</v>
+        <v>494</v>
       </c>
       <c r="H231" t="s">
-        <v>562</v>
+        <v>495</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
         <v>19786</v>
       </c>
       <c r="B232">
         <v>2022</v>
       </c>
       <c r="C232">
         <v>28</v>
       </c>
       <c r="D232" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E232" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F232" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>563</v>
+        <v>496</v>
       </c>
       <c r="H232" t="s">
-        <v>564</v>
+        <v>497</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
         <v>19784</v>
       </c>
       <c r="B233">
         <v>2022</v>
       </c>
       <c r="C233">
         <v>26</v>
       </c>
       <c r="D233" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E233" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F233" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>565</v>
+        <v>498</v>
       </c>
       <c r="H233" t="s">
-        <v>566</v>
+        <v>499</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
         <v>19783</v>
       </c>
       <c r="B234">
         <v>2022</v>
       </c>
       <c r="C234">
         <v>25</v>
       </c>
       <c r="D234" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E234" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F234" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>567</v>
+        <v>500</v>
       </c>
       <c r="H234" t="s">
-        <v>568</v>
+        <v>501</v>
       </c>
     </row>
     <row r="235" spans="1:8">
-      <c r="A235">
-[...6 lines deleted...]
-        <v>22</v>
+      <c r="A235" t="s">
+        <v>8</v>
+      </c>
+      <c r="B235" t="s">
+        <v>8</v>
+      </c>
+      <c r="C235" t="s">
+        <v>8</v>
       </c>
       <c r="D235" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E235" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F235" t="s">
-        <v>569</v>
+        <v>11</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>570</v>
+        <v>502</v>
       </c>
       <c r="H235" t="s">
-        <v>571</v>
+        <v>503</v>
       </c>
     </row>
     <row r="236" spans="1:8">
-      <c r="A236">
-[...6 lines deleted...]
-        <v>19</v>
+      <c r="A236" t="s">
+        <v>8</v>
+      </c>
+      <c r="B236" t="s">
+        <v>8</v>
+      </c>
+      <c r="C236" t="s">
+        <v>8</v>
       </c>
       <c r="D236" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="E236" t="s">
-        <v>118</v>
+        <v>101</v>
       </c>
       <c r="F236" t="s">
-        <v>572</v>
+        <v>11</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>573</v>
+        <v>504</v>
       </c>
       <c r="H236" t="s">
-        <v>574</v>
+        <v>505</v>
       </c>
     </row>
     <row r="237" spans="1:8">
-      <c r="A237">
-[...6 lines deleted...]
-        <v>487</v>
+      <c r="A237" t="s">
+        <v>8</v>
+      </c>
+      <c r="B237" t="s">
+        <v>8</v>
+      </c>
+      <c r="C237" t="s">
+        <v>8</v>
       </c>
       <c r="D237" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E237" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F237" t="s">
-        <v>575</v>
+        <v>28</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>576</v>
+        <v>506</v>
       </c>
       <c r="H237" t="s">
-        <v>577</v>
+        <v>507</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
         <v>19751</v>
       </c>
       <c r="B238">
         <v>2022</v>
       </c>
       <c r="C238">
         <v>482</v>
       </c>
       <c r="D238" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E238" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F238" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>578</v>
+        <v>508</v>
       </c>
       <c r="H238" t="s">
-        <v>579</v>
+        <v>509</v>
       </c>
     </row>
     <row r="239" spans="1:8">
-      <c r="A239">
-[...6 lines deleted...]
-        <v>16</v>
+      <c r="A239" t="s">
+        <v>8</v>
+      </c>
+      <c r="B239" t="s">
+        <v>8</v>
+      </c>
+      <c r="C239" t="s">
+        <v>8</v>
       </c>
       <c r="D239" t="s">
         <v>20</v>
       </c>
       <c r="E239" t="s">
         <v>21</v>
       </c>
       <c r="F239" t="s">
-        <v>580</v>
+        <v>11</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>581</v>
+        <v>510</v>
       </c>
       <c r="H239" t="s">
-        <v>582</v>
+        <v>511</v>
       </c>
     </row>
     <row r="240" spans="1:8">
-      <c r="A240">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="A240" t="s">
+        <v>8</v>
+      </c>
+      <c r="B240" t="s">
+        <v>8</v>
+      </c>
+      <c r="C240" t="s">
+        <v>8</v>
       </c>
       <c r="D240" t="s">
         <v>20</v>
       </c>
       <c r="E240" t="s">
         <v>21</v>
       </c>
       <c r="F240" t="s">
-        <v>583</v>
+        <v>22</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>584</v>
+        <v>512</v>
       </c>
       <c r="H240" t="s">
-        <v>585</v>
+        <v>513</v>
       </c>
     </row>
     <row r="241" spans="1:8">
-      <c r="A241">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A241" t="s">
+        <v>8</v>
+      </c>
+      <c r="B241" t="s">
+        <v>8</v>
+      </c>
+      <c r="C241" t="s">
+        <v>8</v>
       </c>
       <c r="D241" t="s">
-        <v>586</v>
+        <v>514</v>
       </c>
       <c r="E241" t="s">
-        <v>587</v>
+        <v>515</v>
       </c>
       <c r="F241" t="s">
-        <v>261</v>
+        <v>25</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>588</v>
+        <v>516</v>
       </c>
       <c r="H241" t="s">
-        <v>589</v>
+        <v>517</v>
       </c>
     </row>
     <row r="242" spans="1:8">
-      <c r="A242">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="A242" t="s">
+        <v>8</v>
+      </c>
+      <c r="B242" t="s">
+        <v>8</v>
+      </c>
+      <c r="C242" t="s">
+        <v>8</v>
       </c>
       <c r="D242" t="s">
         <v>20</v>
       </c>
       <c r="E242" t="s">
         <v>21</v>
       </c>
       <c r="F242" t="s">
-        <v>590</v>
+        <v>31</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>591</v>
+        <v>518</v>
       </c>
       <c r="H242" t="s">
-        <v>592</v>
+        <v>519</v>
       </c>
     </row>
     <row r="243" spans="1:8">
-      <c r="A243">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="A243" t="s">
+        <v>8</v>
+      </c>
+      <c r="B243" t="s">
+        <v>8</v>
+      </c>
+      <c r="C243" t="s">
+        <v>8</v>
       </c>
       <c r="D243" t="s">
-        <v>344</v>
+        <v>302</v>
       </c>
       <c r="E243" t="s">
-        <v>345</v>
+        <v>303</v>
       </c>
       <c r="F243" t="s">
-        <v>593</v>
+        <v>166</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>594</v>
+        <v>520</v>
       </c>
       <c r="H243" t="s">
-        <v>595</v>
+        <v>521</v>
       </c>
     </row>
     <row r="244" spans="1:8">
-      <c r="A244">
-[...5 lines deleted...]
-      <c r="C244">
+      <c r="A244" t="s">
+        <v>8</v>
+      </c>
+      <c r="B244" t="s">
+        <v>8</v>
+      </c>
+      <c r="C244" t="s">
+        <v>8</v>
+      </c>
+      <c r="D244" t="s">
+        <v>9</v>
+      </c>
+      <c r="E244" t="s">
         <v>10</v>
       </c>
-      <c r="D244" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F244" t="s">
-        <v>596</v>
+        <v>46</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>597</v>
+        <v>522</v>
       </c>
       <c r="H244" t="s">
-        <v>598</v>
+        <v>523</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
         <v>19728</v>
       </c>
       <c r="B245">
         <v>2022</v>
       </c>
       <c r="C245">
         <v>48</v>
       </c>
       <c r="D245" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E245" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F245" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>599</v>
+        <v>524</v>
       </c>
       <c r="H245" t="s">
-        <v>600</v>
+        <v>525</v>
       </c>
     </row>
     <row r="246" spans="1:8">
-      <c r="A246">
-[...6 lines deleted...]
-        <v>465</v>
+      <c r="A246" t="s">
+        <v>8</v>
+      </c>
+      <c r="B246" t="s">
+        <v>8</v>
+      </c>
+      <c r="C246" t="s">
+        <v>8</v>
       </c>
       <c r="D246" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E246" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F246" t="s">
-        <v>349</v>
+        <v>31</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>601</v>
+        <v>526</v>
       </c>
       <c r="H246" t="s">
-        <v>602</v>
+        <v>527</v>
       </c>
     </row>
     <row r="247" spans="1:8">
-      <c r="A247">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A247" t="s">
+        <v>8</v>
+      </c>
+      <c r="B247" t="s">
+        <v>8</v>
+      </c>
+      <c r="C247" t="s">
+        <v>8</v>
       </c>
       <c r="D247" t="s">
-        <v>150</v>
+        <v>132</v>
       </c>
       <c r="E247" t="s">
-        <v>151</v>
+        <v>133</v>
       </c>
       <c r="F247" t="s">
-        <v>603</v>
+        <v>11</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>604</v>
+        <v>528</v>
       </c>
       <c r="H247" t="s">
-        <v>605</v>
+        <v>529</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
         <v>19691</v>
       </c>
       <c r="B248">
         <v>2022</v>
       </c>
       <c r="C248">
         <v>459</v>
       </c>
       <c r="D248" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E248" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F248" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>606</v>
+        <v>530</v>
       </c>
       <c r="H248" t="s">
-        <v>607</v>
+        <v>531</v>
       </c>
     </row>
     <row r="249" spans="1:8">
-      <c r="A249">
-[...6 lines deleted...]
-        <v>442</v>
+      <c r="A249" t="s">
+        <v>8</v>
+      </c>
+      <c r="B249" t="s">
+        <v>8</v>
+      </c>
+      <c r="C249" t="s">
+        <v>8</v>
       </c>
       <c r="D249" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E249" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F249" t="s">
-        <v>608</v>
+        <v>166</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>609</v>
+        <v>532</v>
       </c>
       <c r="H249" t="s">
-        <v>610</v>
+        <v>533</v>
       </c>
     </row>
     <row r="250" spans="1:8">
-      <c r="A250">
-[...6 lines deleted...]
-        <v>45</v>
+      <c r="A250" t="s">
+        <v>8</v>
+      </c>
+      <c r="B250" t="s">
+        <v>8</v>
+      </c>
+      <c r="C250" t="s">
+        <v>8</v>
       </c>
       <c r="D250" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E250" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F250" t="s">
-        <v>611</v>
+        <v>25</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>612</v>
+        <v>534</v>
       </c>
       <c r="H250" t="s">
-        <v>613</v>
+        <v>535</v>
       </c>
     </row>
     <row r="251" spans="1:8">
-      <c r="A251">
-[...6 lines deleted...]
-        <v>438</v>
+      <c r="A251" t="s">
+        <v>8</v>
+      </c>
+      <c r="B251" t="s">
+        <v>8</v>
+      </c>
+      <c r="C251" t="s">
+        <v>8</v>
       </c>
       <c r="D251" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E251" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F251" t="s">
-        <v>614</v>
+        <v>81</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>615</v>
+        <v>536</v>
       </c>
       <c r="H251" t="s">
-        <v>616</v>
+        <v>537</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
         <v>19659</v>
       </c>
       <c r="B252">
         <v>2022</v>
       </c>
       <c r="C252">
         <v>437</v>
       </c>
       <c r="D252" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E252" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F252" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>617</v>
+        <v>538</v>
       </c>
       <c r="H252" t="s">
-        <v>618</v>
+        <v>539</v>
       </c>
     </row>
     <row r="253" spans="1:8">
-      <c r="A253">
-[...5 lines deleted...]
-      <c r="C253">
+      <c r="A253" t="s">
+        <v>8</v>
+      </c>
+      <c r="B253" t="s">
+        <v>8</v>
+      </c>
+      <c r="C253" t="s">
+        <v>8</v>
+      </c>
+      <c r="D253" t="s">
         <v>9</v>
       </c>
-      <c r="D253" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E253" t="s">
+        <v>10</v>
+      </c>
+      <c r="F253" t="s">
+        <v>46</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H253" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>8</v>
+      </c>
+      <c r="B254" t="s">
+        <v>8</v>
+      </c>
+      <c r="C254" t="s">
+        <v>8</v>
+      </c>
+      <c r="D254" t="s">
         <v>9</v>
       </c>
-      <c r="F253" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E254" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F254" t="s">
-        <v>622</v>
+        <v>25</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>623</v>
+        <v>542</v>
       </c>
       <c r="H254" t="s">
-        <v>624</v>
+        <v>543</v>
       </c>
     </row>
     <row r="255" spans="1:8">
-      <c r="A255">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A255" t="s">
+        <v>8</v>
+      </c>
+      <c r="B255" t="s">
+        <v>8</v>
+      </c>
+      <c r="C255" t="s">
+        <v>8</v>
       </c>
       <c r="D255" t="s">
-        <v>150</v>
+        <v>132</v>
       </c>
       <c r="E255" t="s">
-        <v>151</v>
+        <v>133</v>
       </c>
       <c r="F255" t="s">
-        <v>608</v>
+        <v>166</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>625</v>
+        <v>544</v>
       </c>
       <c r="H255" t="s">
-        <v>626</v>
+        <v>545</v>
       </c>
     </row>
     <row r="256" spans="1:8">
-      <c r="A256">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A256" t="s">
+        <v>8</v>
+      </c>
+      <c r="B256" t="s">
+        <v>8</v>
+      </c>
+      <c r="C256" t="s">
+        <v>8</v>
       </c>
       <c r="D256" t="s">
-        <v>150</v>
+        <v>132</v>
       </c>
       <c r="E256" t="s">
-        <v>151</v>
+        <v>133</v>
       </c>
       <c r="F256" t="s">
-        <v>627</v>
+        <v>25</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>628</v>
+        <v>546</v>
       </c>
       <c r="H256" t="s">
-        <v>629</v>
+        <v>547</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257">
         <v>19583</v>
       </c>
       <c r="B257">
         <v>2022</v>
       </c>
       <c r="C257">
         <v>43</v>
       </c>
       <c r="D257" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E257" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F257" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>630</v>
+        <v>548</v>
       </c>
       <c r="H257" t="s">
-        <v>631</v>
+        <v>549</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258">
         <v>19582</v>
       </c>
       <c r="B258">
         <v>2022</v>
       </c>
       <c r="C258">
         <v>42</v>
       </c>
       <c r="D258" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E258" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F258" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>632</v>
+        <v>550</v>
       </c>
       <c r="H258" t="s">
-        <v>633</v>
+        <v>551</v>
       </c>
     </row>
     <row r="259" spans="1:8">
-      <c r="A259">
-[...6 lines deleted...]
-        <v>10</v>
+      <c r="A259" t="s">
+        <v>8</v>
+      </c>
+      <c r="B259" t="s">
+        <v>8</v>
+      </c>
+      <c r="C259" t="s">
+        <v>8</v>
       </c>
       <c r="D259" t="s">
         <v>20</v>
       </c>
       <c r="E259" t="s">
         <v>21</v>
       </c>
       <c r="F259" t="s">
-        <v>634</v>
+        <v>28</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>635</v>
+        <v>552</v>
       </c>
       <c r="H259" t="s">
-        <v>636</v>
+        <v>553</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260">
         <v>19575</v>
       </c>
       <c r="B260">
         <v>2022</v>
       </c>
       <c r="C260">
         <v>377</v>
       </c>
       <c r="D260" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E260" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F260" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>637</v>
+        <v>554</v>
       </c>
       <c r="H260" t="s">
-        <v>638</v>
+        <v>555</v>
       </c>
     </row>
     <row r="261" spans="1:8">
-      <c r="A261">
-[...6 lines deleted...]
-        <v>353</v>
+      <c r="A261" t="s">
+        <v>8</v>
+      </c>
+      <c r="B261" t="s">
+        <v>8</v>
+      </c>
+      <c r="C261" t="s">
+        <v>8</v>
       </c>
       <c r="D261" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E261" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F261" t="s">
-        <v>639</v>
+        <v>81</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>640</v>
+        <v>556</v>
       </c>
       <c r="H261" t="s">
-        <v>641</v>
+        <v>557</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262">
         <v>19526</v>
       </c>
       <c r="B262">
         <v>2022</v>
       </c>
       <c r="C262">
         <v>344</v>
       </c>
       <c r="D262" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E262" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F262" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>642</v>
+        <v>558</v>
       </c>
       <c r="H262" t="s">
-        <v>643</v>
+        <v>559</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263">
         <v>19525</v>
       </c>
       <c r="B263">
         <v>2022</v>
       </c>
       <c r="C263">
         <v>343</v>
       </c>
       <c r="D263" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E263" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F263" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>644</v>
+        <v>560</v>
       </c>
       <c r="H263" t="s">
-        <v>645</v>
+        <v>561</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264">
         <v>19507</v>
       </c>
       <c r="B264">
         <v>2022</v>
       </c>
       <c r="C264">
         <v>330</v>
       </c>
       <c r="D264" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E264" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F264" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>646</v>
+        <v>562</v>
       </c>
       <c r="H264" t="s">
-        <v>647</v>
+        <v>563</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265">
         <v>19506</v>
       </c>
       <c r="B265">
         <v>2022</v>
       </c>
       <c r="C265">
         <v>329</v>
       </c>
       <c r="D265" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E265" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F265" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>648</v>
+        <v>564</v>
       </c>
       <c r="H265" t="s">
-        <v>649</v>
+        <v>565</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266">
         <v>19500</v>
       </c>
       <c r="B266">
         <v>2022</v>
       </c>
       <c r="C266">
         <v>39</v>
       </c>
       <c r="D266" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E266" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F266" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>650</v>
+        <v>566</v>
       </c>
       <c r="H266" t="s">
-        <v>651</v>
+        <v>567</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267">
         <v>19498</v>
       </c>
       <c r="B267">
         <v>2022</v>
       </c>
       <c r="C267">
         <v>38</v>
       </c>
       <c r="D267" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E267" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F267" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>652</v>
+        <v>568</v>
       </c>
       <c r="H267" t="s">
-        <v>653</v>
+        <v>569</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
         <v>19492</v>
       </c>
       <c r="B268">
         <v>2022</v>
       </c>
       <c r="C268">
         <v>321</v>
       </c>
       <c r="D268" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E268" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F268" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>654</v>
+        <v>570</v>
       </c>
       <c r="H268" t="s">
-        <v>655</v>
+        <v>571</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269">
         <v>19491</v>
       </c>
       <c r="B269">
         <v>2022</v>
       </c>
       <c r="C269">
         <v>37</v>
       </c>
       <c r="D269" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E269" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F269" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>656</v>
+        <v>572</v>
       </c>
       <c r="H269" t="s">
-        <v>657</v>
+        <v>573</v>
       </c>
     </row>
     <row r="270" spans="1:8">
-      <c r="A270">
-[...6 lines deleted...]
-        <v>315</v>
+      <c r="A270" t="s">
+        <v>8</v>
+      </c>
+      <c r="B270" t="s">
+        <v>8</v>
+      </c>
+      <c r="C270" t="s">
+        <v>8</v>
       </c>
       <c r="D270" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E270" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F270" t="s">
-        <v>658</v>
+        <v>81</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>659</v>
+        <v>574</v>
       </c>
       <c r="H270" t="s">
-        <v>660</v>
+        <v>575</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
         <v>19483</v>
       </c>
       <c r="B271">
         <v>2022</v>
       </c>
       <c r="C271">
         <v>314</v>
       </c>
       <c r="D271" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E271" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F271" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>661</v>
+        <v>576</v>
       </c>
       <c r="H271" t="s">
-        <v>662</v>
+        <v>577</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272">
         <v>19479</v>
       </c>
       <c r="B272">
         <v>2022</v>
       </c>
       <c r="C272">
         <v>311</v>
       </c>
       <c r="D272" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E272" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F272" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>663</v>
+        <v>578</v>
       </c>
       <c r="H272" t="s">
-        <v>664</v>
+        <v>579</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273">
         <v>19458</v>
       </c>
       <c r="B273">
         <v>2022</v>
       </c>
       <c r="C273">
         <v>293</v>
       </c>
       <c r="D273" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E273" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F273" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>665</v>
+        <v>580</v>
       </c>
       <c r="H273" t="s">
-        <v>666</v>
+        <v>581</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274">
         <v>19453</v>
       </c>
       <c r="B274">
         <v>2022</v>
       </c>
       <c r="C274">
         <v>32</v>
       </c>
       <c r="D274" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E274" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F274" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>667</v>
+        <v>582</v>
       </c>
       <c r="H274" t="s">
-        <v>668</v>
+        <v>583</v>
       </c>
     </row>
     <row r="275" spans="1:8">
-      <c r="A275">
-[...6 lines deleted...]
-        <v>272</v>
+      <c r="A275" t="s">
+        <v>8</v>
+      </c>
+      <c r="B275" t="s">
+        <v>8</v>
+      </c>
+      <c r="C275" t="s">
+        <v>8</v>
       </c>
       <c r="D275" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E275" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F275" t="s">
-        <v>669</v>
+        <v>22</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>670</v>
+        <v>584</v>
       </c>
       <c r="H275" t="s">
-        <v>671</v>
+        <v>585</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
         <v>19415</v>
       </c>
       <c r="B276">
         <v>2022</v>
       </c>
       <c r="C276">
         <v>264</v>
       </c>
       <c r="D276" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E276" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F276" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>672</v>
+        <v>586</v>
       </c>
       <c r="H276" t="s">
-        <v>673</v>
+        <v>587</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
         <v>19390</v>
       </c>
       <c r="B277">
         <v>2022</v>
       </c>
       <c r="C277">
         <v>254</v>
       </c>
       <c r="D277" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E277" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F277" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>674</v>
+        <v>588</v>
       </c>
       <c r="H277" t="s">
-        <v>675</v>
+        <v>589</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278">
         <v>19367</v>
       </c>
       <c r="B278">
         <v>2022</v>
       </c>
       <c r="C278">
         <v>11</v>
       </c>
       <c r="D278" t="s">
-        <v>176</v>
+        <v>156</v>
       </c>
       <c r="E278" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="F278" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>676</v>
+        <v>590</v>
       </c>
       <c r="H278" t="s">
-        <v>677</v>
+        <v>591</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
         <v>19354</v>
       </c>
       <c r="B279">
         <v>2022</v>
       </c>
       <c r="C279">
         <v>243</v>
       </c>
       <c r="D279" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E279" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F279" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>678</v>
+        <v>592</v>
       </c>
       <c r="H279" t="s">
-        <v>679</v>
+        <v>593</v>
       </c>
     </row>
     <row r="280" spans="1:8">
-      <c r="A280">
-[...6 lines deleted...]
-        <v>241</v>
+      <c r="A280" t="s">
+        <v>8</v>
+      </c>
+      <c r="B280" t="s">
+        <v>8</v>
+      </c>
+      <c r="C280" t="s">
+        <v>8</v>
       </c>
       <c r="D280" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E280" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F280" t="s">
-        <v>680</v>
+        <v>11</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>681</v>
+        <v>594</v>
       </c>
       <c r="H280" t="s">
-        <v>682</v>
+        <v>595</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281">
         <v>19339</v>
       </c>
       <c r="B281">
         <v>2022</v>
       </c>
       <c r="C281">
         <v>9</v>
       </c>
       <c r="D281" t="s">
-        <v>176</v>
+        <v>156</v>
       </c>
       <c r="E281" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="F281" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>683</v>
+        <v>596</v>
       </c>
       <c r="H281" t="s">
-        <v>684</v>
+        <v>597</v>
       </c>
     </row>
     <row r="282" spans="1:8">
-      <c r="A282">
-[...6 lines deleted...]
-        <v>195</v>
+      <c r="A282" t="s">
+        <v>8</v>
+      </c>
+      <c r="B282" t="s">
+        <v>8</v>
+      </c>
+      <c r="C282" t="s">
+        <v>8</v>
       </c>
       <c r="D282" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E282" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F282" t="s">
-        <v>608</v>
+        <v>166</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>685</v>
+        <v>598</v>
       </c>
       <c r="H282" t="s">
-        <v>686</v>
+        <v>599</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283">
         <v>19270</v>
       </c>
       <c r="B283">
         <v>2022</v>
       </c>
       <c r="C283">
         <v>182</v>
       </c>
       <c r="D283" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E283" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F283" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>687</v>
+        <v>600</v>
       </c>
       <c r="H283" t="s">
-        <v>688</v>
+        <v>601</v>
       </c>
     </row>
     <row r="284" spans="1:8">
-      <c r="A284">
-[...6 lines deleted...]
-        <v>173</v>
+      <c r="A284" t="s">
+        <v>8</v>
+      </c>
+      <c r="B284" t="s">
+        <v>8</v>
+      </c>
+      <c r="C284" t="s">
+        <v>8</v>
       </c>
       <c r="D284" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E284" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F284" t="s">
-        <v>689</v>
+        <v>28</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>690</v>
+        <v>602</v>
       </c>
       <c r="H284" t="s">
-        <v>691</v>
+        <v>603</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285">
         <v>19257</v>
       </c>
       <c r="B285">
         <v>2022</v>
       </c>
       <c r="C285">
         <v>172</v>
       </c>
       <c r="D285" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E285" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F285" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>692</v>
+        <v>604</v>
       </c>
       <c r="H285" t="s">
-        <v>693</v>
+        <v>605</v>
       </c>
     </row>
     <row r="286" spans="1:8">
-      <c r="A286">
-[...5 lines deleted...]
-      <c r="C286">
+      <c r="A286" t="s">
+        <v>8</v>
+      </c>
+      <c r="B286" t="s">
+        <v>8</v>
+      </c>
+      <c r="C286" t="s">
+        <v>8</v>
+      </c>
+      <c r="D286" t="s">
+        <v>136</v>
+      </c>
+      <c r="E286" t="s">
+        <v>137</v>
+      </c>
+      <c r="F286" t="s">
         <v>166</v>
       </c>
-      <c r="D286" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G286" s="1" t="s">
-        <v>695</v>
+        <v>606</v>
       </c>
       <c r="H286" t="s">
-        <v>696</v>
+        <v>607</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287">
         <v>19206</v>
       </c>
       <c r="B287">
         <v>2022</v>
       </c>
       <c r="C287">
         <v>134</v>
       </c>
       <c r="D287" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E287" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F287" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>697</v>
+        <v>608</v>
       </c>
       <c r="H287" t="s">
-        <v>698</v>
+        <v>609</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288">
         <v>19193</v>
       </c>
       <c r="B288">
         <v>2022</v>
       </c>
       <c r="C288">
         <v>1</v>
       </c>
       <c r="D288" t="s">
-        <v>176</v>
+        <v>156</v>
       </c>
       <c r="E288" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="F288" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>699</v>
+        <v>610</v>
       </c>
       <c r="H288" t="s">
-        <v>700</v>
+        <v>611</v>
       </c>
     </row>
     <row r="289" spans="1:8">
-      <c r="A289">
-[...6 lines deleted...]
-        <v>124</v>
+      <c r="A289" t="s">
+        <v>8</v>
+      </c>
+      <c r="B289" t="s">
+        <v>8</v>
+      </c>
+      <c r="C289" t="s">
+        <v>8</v>
       </c>
       <c r="D289" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E289" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F289" t="s">
-        <v>701</v>
+        <v>166</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>702</v>
+        <v>612</v>
       </c>
       <c r="H289" t="s">
-        <v>703</v>
+        <v>613</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290">
         <v>19177</v>
       </c>
       <c r="B290">
         <v>2022</v>
       </c>
       <c r="C290">
         <v>113</v>
       </c>
       <c r="D290" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E290" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F290" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>704</v>
+        <v>614</v>
       </c>
       <c r="H290" t="s">
-        <v>705</v>
+        <v>615</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291">
         <v>19176</v>
       </c>
       <c r="B291">
         <v>2022</v>
       </c>
       <c r="C291">
         <v>112</v>
       </c>
       <c r="D291" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E291" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F291" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>706</v>
+        <v>616</v>
       </c>
       <c r="H291" t="s">
-        <v>707</v>
+        <v>617</v>
       </c>
     </row>
     <row r="292" spans="1:8">
-      <c r="A292">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="A292" t="s">
+        <v>8</v>
+      </c>
+      <c r="B292" t="s">
+        <v>8</v>
+      </c>
+      <c r="C292" t="s">
+        <v>8</v>
       </c>
       <c r="D292" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E292" t="s">
+        <v>10</v>
+      </c>
+      <c r="F292" t="s">
+        <v>53</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H292" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>8</v>
+      </c>
+      <c r="B293" t="s">
+        <v>8</v>
+      </c>
+      <c r="C293" t="s">
+        <v>8</v>
+      </c>
+      <c r="D293" t="s">
         <v>9</v>
       </c>
-      <c r="F292" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E293" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F293" t="s">
-        <v>711</v>
+        <v>22</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>712</v>
+        <v>620</v>
       </c>
       <c r="H293" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>8</v>
+      </c>
+      <c r="B294" t="s">
+        <v>8</v>
+      </c>
+      <c r="C294" t="s">
+        <v>8</v>
+      </c>
+      <c r="D294" t="s">
+        <v>169</v>
+      </c>
+      <c r="E294" t="s">
+        <v>170</v>
+      </c>
+      <c r="F294" t="s">
+        <v>166</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H294" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>8</v>
+      </c>
+      <c r="B295" t="s">
+        <v>8</v>
+      </c>
+      <c r="C295" t="s">
+        <v>8</v>
+      </c>
+      <c r="D295" t="s">
+        <v>169</v>
+      </c>
+      <c r="E295" t="s">
+        <v>170</v>
+      </c>
+      <c r="F295" t="s">
+        <v>11</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H295" t="s">
         <v>624</v>
-      </c>
-[...50 lines deleted...]
-        <v>717</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296">
         <v>19153</v>
       </c>
       <c r="B296">
         <v>2022</v>
       </c>
       <c r="C296">
         <v>94</v>
       </c>
       <c r="D296" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E296" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F296" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>718</v>
+        <v>625</v>
       </c>
       <c r="H296" t="s">
-        <v>719</v>
+        <v>626</v>
       </c>
     </row>
     <row r="297" spans="1:8">
-      <c r="A297">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A297" t="s">
+        <v>8</v>
+      </c>
+      <c r="B297" t="s">
+        <v>8</v>
+      </c>
+      <c r="C297" t="s">
+        <v>8</v>
       </c>
       <c r="D297" t="s">
-        <v>190</v>
+        <v>169</v>
       </c>
       <c r="E297" t="s">
-        <v>191</v>
+        <v>170</v>
       </c>
       <c r="F297" t="s">
-        <v>720</v>
+        <v>53</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>721</v>
+        <v>627</v>
       </c>
       <c r="H297" t="s">
-        <v>722</v>
+        <v>628</v>
       </c>
     </row>
     <row r="298" spans="1:8">
-      <c r="A298">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A298" t="s">
+        <v>8</v>
+      </c>
+      <c r="B298" t="s">
+        <v>8</v>
+      </c>
+      <c r="C298" t="s">
+        <v>8</v>
       </c>
       <c r="D298" t="s">
-        <v>190</v>
+        <v>169</v>
       </c>
       <c r="E298" t="s">
-        <v>191</v>
+        <v>170</v>
       </c>
       <c r="F298" t="s">
-        <v>723</v>
+        <v>81</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>724</v>
+        <v>629</v>
       </c>
       <c r="H298" t="s">
-        <v>725</v>
+        <v>630</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299">
         <v>19107</v>
       </c>
       <c r="B299">
         <v>2022</v>
       </c>
       <c r="C299">
         <v>64</v>
       </c>
       <c r="D299" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E299" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F299" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>726</v>
+        <v>631</v>
       </c>
       <c r="H299" t="s">
-        <v>727</v>
+        <v>632</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300">
         <v>19070</v>
       </c>
       <c r="B300">
         <v>2022</v>
       </c>
       <c r="C300">
         <v>36</v>
       </c>
       <c r="D300" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E300" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F300" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>728</v>
+        <v>633</v>
       </c>
       <c r="H300" t="s">
-        <v>729</v>
+        <v>634</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301">
         <v>19057</v>
       </c>
       <c r="B301">
         <v>2022</v>
       </c>
       <c r="C301">
         <v>1</v>
       </c>
       <c r="D301" t="s">
         <v>20</v>
       </c>
       <c r="E301" t="s">
         <v>21</v>
       </c>
       <c r="F301" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>730</v>
+        <v>635</v>
       </c>
       <c r="H301" t="s">
-        <v>731</v>
+        <v>636</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302">
         <v>19055</v>
       </c>
       <c r="B302">
         <v>2022</v>
       </c>
       <c r="C302">
         <v>27</v>
       </c>
       <c r="D302" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E302" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F302" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>732</v>
+        <v>637</v>
       </c>
       <c r="H302" t="s">
-        <v>733</v>
+        <v>638</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303">
         <v>19049</v>
       </c>
       <c r="B303">
         <v>2022</v>
       </c>
       <c r="C303">
         <v>21</v>
       </c>
       <c r="D303" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E303" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F303" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>734</v>
+        <v>639</v>
       </c>
       <c r="H303" t="s">
-        <v>735</v>
+        <v>640</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304">
         <v>19045</v>
       </c>
       <c r="B304">
         <v>2022</v>
       </c>
       <c r="C304">
         <v>18</v>
       </c>
       <c r="D304" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E304" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F304" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>736</v>
+        <v>641</v>
       </c>
       <c r="H304" t="s">
-        <v>737</v>
+        <v>642</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305">
         <v>19043</v>
       </c>
       <c r="B305">
         <v>2022</v>
       </c>
       <c r="C305">
         <v>16</v>
       </c>
       <c r="D305" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E305" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F305" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>738</v>
+        <v>643</v>
       </c>
       <c r="H305" t="s">
-        <v>739</v>
+        <v>644</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306">
         <v>19042</v>
       </c>
       <c r="B306">
         <v>2022</v>
       </c>
       <c r="C306">
         <v>15</v>
       </c>
       <c r="D306" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E306" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F306" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>740</v>
+        <v>645</v>
       </c>
       <c r="H306" t="s">
-        <v>741</v>
+        <v>646</v>
       </c>
     </row>
     <row r="307" spans="1:8">
-      <c r="A307">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A307" t="s">
+        <v>8</v>
+      </c>
+      <c r="B307" t="s">
+        <v>8</v>
+      </c>
+      <c r="C307" t="s">
+        <v>8</v>
       </c>
       <c r="D307" t="s">
-        <v>742</v>
+        <v>647</v>
       </c>
       <c r="E307" t="s">
-        <v>743</v>
+        <v>648</v>
       </c>
       <c r="F307" t="s">
-        <v>744</v>
+        <v>66</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>745</v>
+        <v>649</v>
       </c>
       <c r="H307" t="s">
-        <v>746</v>
+        <v>650</v>
       </c>
     </row>
     <row r="308" spans="1:8">
-      <c r="A308">
-[...6 lines deleted...]
-        <v>66</v>
+      <c r="A308" t="s">
+        <v>8</v>
+      </c>
+      <c r="B308" t="s">
+        <v>8</v>
+      </c>
+      <c r="C308" t="s">
+        <v>8</v>
       </c>
       <c r="D308" t="s">
         <v>20</v>
       </c>
       <c r="E308" t="s">
         <v>21</v>
       </c>
       <c r="F308" t="s">
-        <v>747</v>
+        <v>53</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>748</v>
+        <v>651</v>
       </c>
       <c r="H308" t="s">
-        <v>749</v>
+        <v>652</v>
       </c>
     </row>
     <row r="309" spans="1:8">
-      <c r="A309">
-[...6 lines deleted...]
-        <v>65</v>
+      <c r="A309" t="s">
+        <v>8</v>
+      </c>
+      <c r="B309" t="s">
+        <v>8</v>
+      </c>
+      <c r="C309" t="s">
+        <v>8</v>
       </c>
       <c r="D309" t="s">
         <v>20</v>
       </c>
       <c r="E309" t="s">
         <v>21</v>
       </c>
       <c r="F309" t="s">
-        <v>750</v>
+        <v>22</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>751</v>
+        <v>653</v>
       </c>
       <c r="H309" t="s">
-        <v>749</v>
+        <v>652</v>
       </c>
     </row>
     <row r="310" spans="1:8">
-      <c r="A310">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A310" t="s">
+        <v>8</v>
+      </c>
+      <c r="B310" t="s">
+        <v>8</v>
+      </c>
+      <c r="C310" t="s">
+        <v>8</v>
       </c>
       <c r="D310" t="s">
-        <v>357</v>
+        <v>312</v>
       </c>
       <c r="E310" t="s">
-        <v>358</v>
+        <v>313</v>
       </c>
       <c r="F310" t="s">
-        <v>752</v>
+        <v>22</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>753</v>
+        <v>654</v>
       </c>
       <c r="H310" t="s">
-        <v>754</v>
+        <v>655</v>
       </c>
     </row>
     <row r="311" spans="1:8">
-      <c r="A311">
-[...6 lines deleted...]
-        <v>64</v>
+      <c r="A311" t="s">
+        <v>8</v>
+      </c>
+      <c r="B311" t="s">
+        <v>8</v>
+      </c>
+      <c r="C311" t="s">
+        <v>8</v>
       </c>
       <c r="D311" t="s">
         <v>20</v>
       </c>
       <c r="E311" t="s">
         <v>21</v>
       </c>
       <c r="F311" t="s">
-        <v>752</v>
+        <v>22</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>755</v>
+        <v>656</v>
       </c>
       <c r="H311" t="s">
-        <v>756</v>
+        <v>657</v>
       </c>
     </row>
     <row r="312" spans="1:8">
-      <c r="A312">
-[...6 lines deleted...]
-        <v>63</v>
+      <c r="A312" t="s">
+        <v>8</v>
+      </c>
+      <c r="B312" t="s">
+        <v>8</v>
+      </c>
+      <c r="C312" t="s">
+        <v>8</v>
       </c>
       <c r="D312" t="s">
         <v>20</v>
       </c>
       <c r="E312" t="s">
         <v>21</v>
       </c>
       <c r="F312" t="s">
-        <v>757</v>
+        <v>25</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>758</v>
+        <v>658</v>
       </c>
       <c r="H312" t="s">
-        <v>759</v>
+        <v>659</v>
       </c>
     </row>
     <row r="313" spans="1:8">
-      <c r="A313">
-[...6 lines deleted...]
-        <v>62</v>
+      <c r="A313" t="s">
+        <v>8</v>
+      </c>
+      <c r="B313" t="s">
+        <v>8</v>
+      </c>
+      <c r="C313" t="s">
+        <v>8</v>
       </c>
       <c r="D313" t="s">
         <v>20</v>
       </c>
       <c r="E313" t="s">
         <v>21</v>
       </c>
       <c r="F313" t="s">
-        <v>760</v>
+        <v>22</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>761</v>
+        <v>660</v>
       </c>
       <c r="H313" t="s">
-        <v>762</v>
+        <v>661</v>
       </c>
     </row>
     <row r="314" spans="1:8">
-      <c r="A314">
-[...6 lines deleted...]
-        <v>58</v>
+      <c r="A314" t="s">
+        <v>8</v>
+      </c>
+      <c r="B314" t="s">
+        <v>8</v>
+      </c>
+      <c r="C314" t="s">
+        <v>8</v>
       </c>
       <c r="D314" t="s">
         <v>20</v>
       </c>
       <c r="E314" t="s">
         <v>21</v>
       </c>
       <c r="F314" t="s">
-        <v>763</v>
+        <v>22</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>764</v>
+        <v>662</v>
       </c>
       <c r="H314" t="s">
-        <v>765</v>
+        <v>663</v>
       </c>
     </row>
     <row r="315" spans="1:8">
-      <c r="A315">
-[...6 lines deleted...]
-        <v>57</v>
+      <c r="A315" t="s">
+        <v>8</v>
+      </c>
+      <c r="B315" t="s">
+        <v>8</v>
+      </c>
+      <c r="C315" t="s">
+        <v>8</v>
       </c>
       <c r="D315" t="s">
         <v>20</v>
       </c>
       <c r="E315" t="s">
         <v>21</v>
       </c>
       <c r="F315" t="s">
-        <v>766</v>
+        <v>53</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>767</v>
+        <v>664</v>
       </c>
       <c r="H315" t="s">
-        <v>768</v>
+        <v>665</v>
       </c>
     </row>
     <row r="316" spans="1:8">
-      <c r="A316">
-[...6 lines deleted...]
-        <v>56</v>
+      <c r="A316" t="s">
+        <v>8</v>
+      </c>
+      <c r="B316" t="s">
+        <v>8</v>
+      </c>
+      <c r="C316" t="s">
+        <v>8</v>
       </c>
       <c r="D316" t="s">
         <v>20</v>
       </c>
       <c r="E316" t="s">
         <v>21</v>
       </c>
       <c r="F316" t="s">
-        <v>769</v>
+        <v>81</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>770</v>
+        <v>666</v>
       </c>
       <c r="H316" t="s">
-        <v>771</v>
+        <v>667</v>
       </c>
     </row>
     <row r="317" spans="1:8">
-      <c r="A317">
-[...6 lines deleted...]
-        <v>55</v>
+      <c r="A317" t="s">
+        <v>8</v>
+      </c>
+      <c r="B317" t="s">
+        <v>8</v>
+      </c>
+      <c r="C317" t="s">
+        <v>8</v>
       </c>
       <c r="D317" t="s">
         <v>20</v>
       </c>
       <c r="E317" t="s">
         <v>21</v>
       </c>
       <c r="F317" t="s">
-        <v>772</v>
+        <v>166</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>773</v>
+        <v>668</v>
       </c>
       <c r="H317" t="s">
-        <v>774</v>
+        <v>669</v>
       </c>
     </row>
     <row r="318" spans="1:8">
-      <c r="A318">
-[...6 lines deleted...]
-        <v>54</v>
+      <c r="A318" t="s">
+        <v>8</v>
+      </c>
+      <c r="B318" t="s">
+        <v>8</v>
+      </c>
+      <c r="C318" t="s">
+        <v>8</v>
       </c>
       <c r="D318" t="s">
         <v>20</v>
       </c>
       <c r="E318" t="s">
         <v>21</v>
       </c>
       <c r="F318" t="s">
-        <v>775</v>
+        <v>31</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>776</v>
+        <v>670</v>
       </c>
       <c r="H318" t="s">
-        <v>777</v>
+        <v>671</v>
       </c>
     </row>
     <row r="319" spans="1:8">
-      <c r="A319">
-[...6 lines deleted...]
-        <v>53</v>
+      <c r="A319" t="s">
+        <v>8</v>
+      </c>
+      <c r="B319" t="s">
+        <v>8</v>
+      </c>
+      <c r="C319" t="s">
+        <v>8</v>
       </c>
       <c r="D319" t="s">
         <v>20</v>
       </c>
       <c r="E319" t="s">
         <v>21</v>
       </c>
       <c r="F319" t="s">
-        <v>775</v>
+        <v>31</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>778</v>
+        <v>672</v>
       </c>
       <c r="H319" t="s">
-        <v>779</v>
+        <v>673</v>
       </c>
     </row>
     <row r="320" spans="1:8">
-      <c r="A320">
-[...6 lines deleted...]
-        <v>52</v>
+      <c r="A320" t="s">
+        <v>8</v>
+      </c>
+      <c r="B320" t="s">
+        <v>8</v>
+      </c>
+      <c r="C320" t="s">
+        <v>8</v>
       </c>
       <c r="D320" t="s">
         <v>20</v>
       </c>
       <c r="E320" t="s">
         <v>21</v>
       </c>
       <c r="F320" t="s">
-        <v>780</v>
+        <v>31</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>781</v>
+        <v>674</v>
       </c>
       <c r="H320" t="s">
-        <v>782</v>
+        <v>675</v>
       </c>
     </row>
     <row r="321" spans="1:8">
-      <c r="A321">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="A321" t="s">
+        <v>8</v>
+      </c>
+      <c r="B321" t="s">
+        <v>8</v>
+      </c>
+      <c r="C321" t="s">
+        <v>8</v>
       </c>
       <c r="D321" t="s">
         <v>20</v>
       </c>
       <c r="E321" t="s">
         <v>21</v>
       </c>
       <c r="F321" t="s">
-        <v>769</v>
+        <v>81</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>783</v>
+        <v>676</v>
       </c>
       <c r="H321" t="s">
-        <v>784</v>
+        <v>677</v>
       </c>
     </row>
     <row r="322" spans="1:8">
-      <c r="A322">
-[...6 lines deleted...]
-        <v>50</v>
+      <c r="A322" t="s">
+        <v>8</v>
+      </c>
+      <c r="B322" t="s">
+        <v>8</v>
+      </c>
+      <c r="C322" t="s">
+        <v>8</v>
       </c>
       <c r="D322" t="s">
         <v>20</v>
       </c>
       <c r="E322" t="s">
         <v>21</v>
       </c>
       <c r="F322" t="s">
-        <v>785</v>
+        <v>28</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>786</v>
+        <v>678</v>
       </c>
       <c r="H322" t="s">
-        <v>787</v>
+        <v>679</v>
       </c>
     </row>
     <row r="323" spans="1:8">
-      <c r="A323">
-[...6 lines deleted...]
-        <v>49</v>
+      <c r="A323" t="s">
+        <v>8</v>
+      </c>
+      <c r="B323" t="s">
+        <v>8</v>
+      </c>
+      <c r="C323" t="s">
+        <v>8</v>
       </c>
       <c r="D323" t="s">
         <v>20</v>
       </c>
       <c r="E323" t="s">
         <v>21</v>
       </c>
       <c r="F323" t="s">
-        <v>788</v>
+        <v>166</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>789</v>
+        <v>680</v>
       </c>
       <c r="H323" t="s">
-        <v>790</v>
+        <v>681</v>
       </c>
     </row>
     <row r="324" spans="1:8">
-      <c r="A324">
-[...6 lines deleted...]
-        <v>48</v>
+      <c r="A324" t="s">
+        <v>8</v>
+      </c>
+      <c r="B324" t="s">
+        <v>8</v>
+      </c>
+      <c r="C324" t="s">
+        <v>8</v>
       </c>
       <c r="D324" t="s">
         <v>20</v>
       </c>
       <c r="E324" t="s">
         <v>21</v>
       </c>
       <c r="F324" t="s">
-        <v>769</v>
+        <v>81</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>791</v>
+        <v>682</v>
       </c>
       <c r="H324" t="s">
-        <v>792</v>
+        <v>683</v>
       </c>
     </row>
     <row r="325" spans="1:8">
-      <c r="A325">
-[...6 lines deleted...]
-        <v>47</v>
+      <c r="A325" t="s">
+        <v>8</v>
+      </c>
+      <c r="B325" t="s">
+        <v>8</v>
+      </c>
+      <c r="C325" t="s">
+        <v>8</v>
       </c>
       <c r="D325" t="s">
         <v>20</v>
       </c>
       <c r="E325" t="s">
         <v>21</v>
       </c>
       <c r="F325" t="s">
-        <v>769</v>
+        <v>81</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>793</v>
+        <v>684</v>
       </c>
       <c r="H325" t="s">
-        <v>794</v>
+        <v>685</v>
       </c>
     </row>
     <row r="326" spans="1:8">
-      <c r="A326">
-[...6 lines deleted...]
-        <v>46</v>
+      <c r="A326" t="s">
+        <v>8</v>
+      </c>
+      <c r="B326" t="s">
+        <v>8</v>
+      </c>
+      <c r="C326" t="s">
+        <v>8</v>
       </c>
       <c r="D326" t="s">
         <v>20</v>
       </c>
       <c r="E326" t="s">
         <v>21</v>
       </c>
       <c r="F326" t="s">
         <v>25</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>795</v>
+        <v>686</v>
       </c>
       <c r="H326" t="s">
-        <v>796</v>
+        <v>687</v>
       </c>
     </row>
     <row r="327" spans="1:8">
-      <c r="A327">
-[...6 lines deleted...]
-        <v>45</v>
+      <c r="A327" t="s">
+        <v>8</v>
+      </c>
+      <c r="B327" t="s">
+        <v>8</v>
+      </c>
+      <c r="C327" t="s">
+        <v>8</v>
       </c>
       <c r="D327" t="s">
         <v>20</v>
       </c>
       <c r="E327" t="s">
         <v>21</v>
       </c>
       <c r="F327" t="s">
-        <v>338</v>
+        <v>53</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>797</v>
+        <v>688</v>
       </c>
       <c r="H327" t="s">
-        <v>798</v>
+        <v>689</v>
       </c>
     </row>
     <row r="328" spans="1:8">
-      <c r="A328">
-[...6 lines deleted...]
-        <v>44</v>
+      <c r="A328" t="s">
+        <v>8</v>
+      </c>
+      <c r="B328" t="s">
+        <v>8</v>
+      </c>
+      <c r="C328" t="s">
+        <v>8</v>
       </c>
       <c r="D328" t="s">
         <v>20</v>
       </c>
       <c r="E328" t="s">
         <v>21</v>
       </c>
       <c r="F328" t="s">
-        <v>338</v>
+        <v>53</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>799</v>
+        <v>690</v>
       </c>
       <c r="H328" t="s">
-        <v>800</v>
+        <v>691</v>
       </c>
     </row>
     <row r="329" spans="1:8">
-      <c r="A329">
-[...6 lines deleted...]
-        <v>43</v>
+      <c r="A329" t="s">
+        <v>8</v>
+      </c>
+      <c r="B329" t="s">
+        <v>8</v>
+      </c>
+      <c r="C329" t="s">
+        <v>8</v>
       </c>
       <c r="D329" t="s">
         <v>20</v>
       </c>
       <c r="E329" t="s">
         <v>21</v>
       </c>
       <c r="F329" t="s">
-        <v>801</v>
+        <v>53</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>802</v>
+        <v>692</v>
       </c>
       <c r="H329" t="s">
-        <v>803</v>
+        <v>693</v>
       </c>
     </row>
     <row r="330" spans="1:8">
-      <c r="A330">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="A330" t="s">
+        <v>8</v>
+      </c>
+      <c r="B330" t="s">
+        <v>8</v>
+      </c>
+      <c r="C330" t="s">
+        <v>8</v>
       </c>
       <c r="D330" t="s">
         <v>20</v>
       </c>
       <c r="E330" t="s">
         <v>21</v>
       </c>
       <c r="F330" t="s">
-        <v>804</v>
+        <v>53</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>805</v>
+        <v>694</v>
       </c>
       <c r="H330" t="s">
-        <v>806</v>
+        <v>695</v>
       </c>
     </row>
     <row r="331" spans="1:8">
-      <c r="A331">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="A331" t="s">
+        <v>8</v>
+      </c>
+      <c r="B331" t="s">
+        <v>8</v>
+      </c>
+      <c r="C331" t="s">
+        <v>8</v>
       </c>
       <c r="D331" t="s">
         <v>20</v>
       </c>
       <c r="E331" t="s">
         <v>21</v>
       </c>
       <c r="F331" t="s">
-        <v>807</v>
+        <v>81</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>808</v>
+        <v>696</v>
       </c>
       <c r="H331" t="s">
-        <v>809</v>
+        <v>697</v>
       </c>
     </row>
     <row r="332" spans="1:8">
-      <c r="A332">
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="A332" t="s">
+        <v>8</v>
+      </c>
+      <c r="B332" t="s">
+        <v>8</v>
+      </c>
+      <c r="C332" t="s">
+        <v>8</v>
       </c>
       <c r="D332" t="s">
         <v>20</v>
       </c>
       <c r="E332" t="s">
         <v>21</v>
       </c>
       <c r="F332" t="s">
-        <v>810</v>
+        <v>46</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>811</v>
+        <v>698</v>
       </c>
       <c r="H332" t="s">
-        <v>812</v>
+        <v>699</v>
       </c>
     </row>
     <row r="333" spans="1:8">
-      <c r="A333">
-[...6 lines deleted...]
-        <v>39</v>
+      <c r="A333" t="s">
+        <v>8</v>
+      </c>
+      <c r="B333" t="s">
+        <v>8</v>
+      </c>
+      <c r="C333" t="s">
+        <v>8</v>
       </c>
       <c r="D333" t="s">
         <v>20</v>
       </c>
       <c r="E333" t="s">
         <v>21</v>
       </c>
       <c r="F333" t="s">
-        <v>338</v>
+        <v>53</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>813</v>
+        <v>700</v>
       </c>
       <c r="H333" t="s">
-        <v>814</v>
+        <v>701</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334">
         <v>18984</v>
       </c>
       <c r="B334">
         <v>2021</v>
       </c>
       <c r="C334">
         <v>612</v>
       </c>
       <c r="D334" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E334" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F334" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>815</v>
+        <v>702</v>
       </c>
       <c r="H334" t="s">
-        <v>816</v>
+        <v>703</v>
       </c>
     </row>
     <row r="335" spans="1:8">
-      <c r="A335">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="A335" t="s">
+        <v>8</v>
+      </c>
+      <c r="B335" t="s">
+        <v>8</v>
+      </c>
+      <c r="C335" t="s">
+        <v>8</v>
       </c>
       <c r="D335" t="s">
         <v>20</v>
       </c>
       <c r="E335" t="s">
         <v>21</v>
       </c>
       <c r="F335" t="s">
-        <v>817</v>
+        <v>46</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>818</v>
+        <v>704</v>
       </c>
       <c r="H335" t="s">
-        <v>819</v>
+        <v>705</v>
       </c>
     </row>
     <row r="336" spans="1:8">
-      <c r="A336">
-[...6 lines deleted...]
-        <v>37</v>
+      <c r="A336" t="s">
+        <v>8</v>
+      </c>
+      <c r="B336" t="s">
+        <v>8</v>
+      </c>
+      <c r="C336" t="s">
+        <v>8</v>
       </c>
       <c r="D336" t="s">
         <v>20</v>
       </c>
       <c r="E336" t="s">
         <v>21</v>
       </c>
       <c r="F336" t="s">
-        <v>820</v>
+        <v>53</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>821</v>
+        <v>706</v>
       </c>
       <c r="H336" t="s">
-        <v>822</v>
+        <v>707</v>
       </c>
     </row>
     <row r="337" spans="1:8">
-      <c r="A337">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="A337" t="s">
+        <v>8</v>
+      </c>
+      <c r="B337" t="s">
+        <v>8</v>
+      </c>
+      <c r="C337" t="s">
+        <v>8</v>
       </c>
       <c r="D337" t="s">
         <v>20</v>
       </c>
       <c r="E337" t="s">
         <v>21</v>
       </c>
       <c r="F337" t="s">
-        <v>823</v>
+        <v>81</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>824</v>
+        <v>708</v>
       </c>
       <c r="H337" t="s">
-        <v>825</v>
+        <v>709</v>
       </c>
     </row>
     <row r="338" spans="1:8">
-      <c r="A338">
-[...6 lines deleted...]
-        <v>35</v>
+      <c r="A338" t="s">
+        <v>8</v>
+      </c>
+      <c r="B338" t="s">
+        <v>8</v>
+      </c>
+      <c r="C338" t="s">
+        <v>8</v>
       </c>
       <c r="D338" t="s">
         <v>20</v>
       </c>
       <c r="E338" t="s">
         <v>21</v>
       </c>
       <c r="F338" t="s">
-        <v>634</v>
+        <v>28</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>826</v>
+        <v>710</v>
       </c>
       <c r="H338" t="s">
-        <v>827</v>
+        <v>711</v>
       </c>
     </row>
     <row r="339" spans="1:8">
-      <c r="A339">
-[...6 lines deleted...]
-        <v>34</v>
+      <c r="A339" t="s">
+        <v>8</v>
+      </c>
+      <c r="B339" t="s">
+        <v>8</v>
+      </c>
+      <c r="C339" t="s">
+        <v>8</v>
       </c>
       <c r="D339" t="s">
         <v>20</v>
       </c>
       <c r="E339" t="s">
         <v>21</v>
       </c>
       <c r="F339" t="s">
-        <v>828</v>
+        <v>31</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>829</v>
+        <v>712</v>
       </c>
       <c r="H339" t="s">
-        <v>830</v>
+        <v>713</v>
       </c>
     </row>
     <row r="340" spans="1:8">
-      <c r="A340">
-[...6 lines deleted...]
-        <v>33</v>
+      <c r="A340" t="s">
+        <v>8</v>
+      </c>
+      <c r="B340" t="s">
+        <v>8</v>
+      </c>
+      <c r="C340" t="s">
+        <v>8</v>
       </c>
       <c r="D340" t="s">
         <v>20</v>
       </c>
       <c r="E340" t="s">
         <v>21</v>
       </c>
       <c r="F340" t="s">
-        <v>831</v>
+        <v>166</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>832</v>
+        <v>714</v>
       </c>
       <c r="H340" t="s">
-        <v>833</v>
+        <v>715</v>
       </c>
     </row>
     <row r="341" spans="1:8">
-      <c r="A341">
-[...6 lines deleted...]
-        <v>32</v>
+      <c r="A341" t="s">
+        <v>8</v>
+      </c>
+      <c r="B341" t="s">
+        <v>8</v>
+      </c>
+      <c r="C341" t="s">
+        <v>8</v>
       </c>
       <c r="D341" t="s">
         <v>20</v>
       </c>
       <c r="E341" t="s">
         <v>21</v>
       </c>
       <c r="F341" t="s">
-        <v>834</v>
+        <v>31</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>835</v>
+        <v>716</v>
       </c>
       <c r="H341" t="s">
-        <v>836</v>
+        <v>717</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342">
         <v>18943</v>
       </c>
       <c r="B342">
         <v>2021</v>
       </c>
       <c r="C342">
         <v>595</v>
       </c>
       <c r="D342" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E342" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F342" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>837</v>
+        <v>718</v>
       </c>
       <c r="H342" t="s">
-        <v>838</v>
+        <v>719</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343">
         <v>18937</v>
       </c>
       <c r="B343">
         <v>2021</v>
       </c>
       <c r="C343">
         <v>590</v>
       </c>
       <c r="D343" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E343" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F343" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>839</v>
+        <v>720</v>
       </c>
       <c r="H343" t="s">
-        <v>840</v>
+        <v>721</v>
       </c>
     </row>
     <row r="344" spans="1:8">
-      <c r="A344">
-[...6 lines deleted...]
-        <v>586</v>
+      <c r="A344" t="s">
+        <v>8</v>
+      </c>
+      <c r="B344" t="s">
+        <v>8</v>
+      </c>
+      <c r="C344" t="s">
+        <v>8</v>
       </c>
       <c r="D344" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E344" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F344" t="s">
-        <v>841</v>
+        <v>25</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>842</v>
+        <v>722</v>
       </c>
       <c r="H344" t="s">
-        <v>843</v>
+        <v>723</v>
       </c>
     </row>
     <row r="345" spans="1:8">
-      <c r="A345">
-[...6 lines deleted...]
-        <v>585</v>
+      <c r="A345" t="s">
+        <v>8</v>
+      </c>
+      <c r="B345" t="s">
+        <v>8</v>
+      </c>
+      <c r="C345" t="s">
+        <v>8</v>
       </c>
       <c r="D345" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E345" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F345" t="s">
-        <v>844</v>
+        <v>25</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>845</v>
+        <v>724</v>
       </c>
       <c r="H345" t="s">
-        <v>846</v>
+        <v>725</v>
       </c>
     </row>
     <row r="346" spans="1:8">
-      <c r="A346">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="A346" t="s">
+        <v>8</v>
+      </c>
+      <c r="B346" t="s">
+        <v>8</v>
+      </c>
+      <c r="C346" t="s">
+        <v>8</v>
       </c>
       <c r="D346" t="s">
         <v>20</v>
       </c>
       <c r="E346" t="s">
         <v>21</v>
       </c>
       <c r="F346" t="s">
-        <v>847</v>
+        <v>81</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>848</v>
+        <v>726</v>
       </c>
       <c r="H346" t="s">
-        <v>849</v>
+        <v>727</v>
       </c>
     </row>
     <row r="347" spans="1:8">
-      <c r="A347">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="A347" t="s">
+        <v>8</v>
+      </c>
+      <c r="B347" t="s">
+        <v>8</v>
+      </c>
+      <c r="C347" t="s">
+        <v>8</v>
       </c>
       <c r="D347" t="s">
-        <v>176</v>
+        <v>156</v>
       </c>
       <c r="E347" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="F347" t="s">
-        <v>850</v>
+        <v>53</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>851</v>
+        <v>728</v>
       </c>
       <c r="H347" t="s">
-        <v>852</v>
+        <v>729</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348">
         <v>18919</v>
       </c>
       <c r="B348">
         <v>2021</v>
       </c>
       <c r="C348">
         <v>576</v>
       </c>
       <c r="D348" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E348" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F348" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>853</v>
+        <v>730</v>
       </c>
       <c r="H348" t="s">
-        <v>854</v>
+        <v>731</v>
       </c>
     </row>
     <row r="349" spans="1:8">
-      <c r="A349">
-[...6 lines deleted...]
-        <v>562</v>
+      <c r="A349" t="s">
+        <v>8</v>
+      </c>
+      <c r="B349" t="s">
+        <v>8</v>
+      </c>
+      <c r="C349" t="s">
+        <v>8</v>
       </c>
       <c r="D349" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E349" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F349" t="s">
-        <v>855</v>
+        <v>22</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>856</v>
+        <v>732</v>
       </c>
       <c r="H349" t="s">
-        <v>857</v>
+        <v>733</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
         <v>18893</v>
       </c>
       <c r="B350">
         <v>2021</v>
       </c>
       <c r="C350">
         <v>81</v>
       </c>
       <c r="D350" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E350" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F350" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>858</v>
+        <v>734</v>
       </c>
       <c r="H350" t="s">
-        <v>859</v>
+        <v>735</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351">
         <v>18886</v>
       </c>
       <c r="B351">
         <v>2021</v>
       </c>
       <c r="C351">
         <v>555</v>
       </c>
       <c r="D351" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E351" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F351" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>860</v>
+        <v>736</v>
       </c>
       <c r="H351" t="s">
-        <v>861</v>
+        <v>737</v>
       </c>
     </row>
     <row r="352" spans="1:8">
-      <c r="A352">
-[...6 lines deleted...]
-        <v>16</v>
+      <c r="A352" t="s">
+        <v>8</v>
+      </c>
+      <c r="B352" t="s">
+        <v>8</v>
+      </c>
+      <c r="C352" t="s">
+        <v>8</v>
       </c>
       <c r="D352" t="s">
-        <v>190</v>
+        <v>169</v>
       </c>
       <c r="E352" t="s">
-        <v>191</v>
+        <v>170</v>
       </c>
       <c r="F352" t="s">
-        <v>862</v>
+        <v>22</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>863</v>
+        <v>738</v>
       </c>
       <c r="H352" t="s">
-        <v>864</v>
+        <v>739</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353">
         <v>18856</v>
       </c>
       <c r="B353">
         <v>2021</v>
       </c>
       <c r="C353">
         <v>534</v>
       </c>
       <c r="D353" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E353" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F353" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>865</v>
+        <v>740</v>
       </c>
       <c r="H353" t="s">
-        <v>866</v>
+        <v>741</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354">
         <v>18841</v>
       </c>
       <c r="B354">
         <v>2021</v>
       </c>
       <c r="C354">
         <v>6</v>
       </c>
       <c r="D354" t="s">
-        <v>194</v>
+        <v>173</v>
       </c>
       <c r="E354" t="s">
-        <v>195</v>
+        <v>174</v>
       </c>
       <c r="F354" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>867</v>
+        <v>742</v>
       </c>
       <c r="H354" t="s">
-        <v>868</v>
+        <v>743</v>
       </c>
     </row>
     <row r="355" spans="1:8">
-      <c r="A355">
-[...6 lines deleted...]
-        <v>525</v>
+      <c r="A355" t="s">
+        <v>8</v>
+      </c>
+      <c r="B355" t="s">
+        <v>8</v>
+      </c>
+      <c r="C355" t="s">
+        <v>8</v>
       </c>
       <c r="D355" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E355" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F355" t="s">
-        <v>869</v>
+        <v>66</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>870</v>
+        <v>744</v>
       </c>
       <c r="H355" t="s">
-        <v>871</v>
+        <v>745</v>
       </c>
     </row>
     <row r="356" spans="1:8">
-      <c r="A356">
-[...6 lines deleted...]
-        <v>514</v>
+      <c r="A356" t="s">
+        <v>8</v>
+      </c>
+      <c r="B356" t="s">
+        <v>8</v>
+      </c>
+      <c r="C356" t="s">
+        <v>8</v>
       </c>
       <c r="D356" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E356" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F356" t="s">
-        <v>872</v>
+        <v>25</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>873</v>
+        <v>746</v>
       </c>
       <c r="H356" t="s">
-        <v>874</v>
+        <v>747</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357">
         <v>18806</v>
       </c>
       <c r="B357">
         <v>2021</v>
       </c>
       <c r="C357">
         <v>69</v>
       </c>
       <c r="D357" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E357" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F357" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>875</v>
+        <v>748</v>
       </c>
       <c r="H357" t="s">
-        <v>876</v>
+        <v>749</v>
       </c>
     </row>
     <row r="358" spans="1:8">
-      <c r="A358">
-[...6 lines deleted...]
-        <v>496</v>
+      <c r="A358" t="s">
+        <v>8</v>
+      </c>
+      <c r="B358" t="s">
+        <v>8</v>
+      </c>
+      <c r="C358" t="s">
+        <v>8</v>
       </c>
       <c r="D358" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E358" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F358" t="s">
-        <v>877</v>
+        <v>53</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>878</v>
+        <v>750</v>
       </c>
       <c r="H358" t="s">
-        <v>879</v>
+        <v>751</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359">
         <v>18786</v>
       </c>
       <c r="B359">
         <v>2021</v>
       </c>
       <c r="C359">
         <v>493</v>
       </c>
       <c r="D359" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E359" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F359" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>880</v>
+        <v>752</v>
       </c>
       <c r="H359" t="s">
-        <v>881</v>
+        <v>753</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
         <v>18784</v>
       </c>
       <c r="B360">
         <v>2021</v>
       </c>
       <c r="C360">
         <v>491</v>
       </c>
       <c r="D360" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E360" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F360" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>882</v>
+        <v>754</v>
       </c>
       <c r="H360" t="s">
-        <v>883</v>
+        <v>755</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361">
         <v>18746</v>
       </c>
       <c r="B361">
         <v>2021</v>
       </c>
       <c r="C361">
         <v>472</v>
       </c>
       <c r="D361" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E361" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F361" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>884</v>
+        <v>756</v>
       </c>
       <c r="H361" t="s">
-        <v>885</v>
+        <v>757</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362">
         <v>18733</v>
       </c>
       <c r="B362">
         <v>2021</v>
       </c>
       <c r="C362">
         <v>467</v>
       </c>
       <c r="D362" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E362" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F362" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>886</v>
+        <v>758</v>
       </c>
       <c r="H362" t="s">
-        <v>887</v>
+        <v>759</v>
       </c>
     </row>
     <row r="363" spans="1:8">
-      <c r="A363">
-[...6 lines deleted...]
-        <v>25</v>
+      <c r="A363" t="s">
+        <v>8</v>
+      </c>
+      <c r="B363" t="s">
+        <v>8</v>
+      </c>
+      <c r="C363" t="s">
+        <v>8</v>
       </c>
       <c r="D363" t="s">
         <v>20</v>
       </c>
       <c r="E363" t="s">
         <v>21</v>
       </c>
       <c r="F363" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>888</v>
+        <v>760</v>
       </c>
       <c r="H363" t="s">
-        <v>889</v>
+        <v>761</v>
       </c>
     </row>
     <row r="364" spans="1:8">
-      <c r="A364">
-[...6 lines deleted...]
-        <v>444</v>
+      <c r="A364" t="s">
+        <v>8</v>
+      </c>
+      <c r="B364" t="s">
+        <v>8</v>
+      </c>
+      <c r="C364" t="s">
+        <v>8</v>
       </c>
       <c r="D364" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E364" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F364" t="s">
-        <v>890</v>
+        <v>166</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>891</v>
+        <v>762</v>
       </c>
       <c r="H364" t="s">
-        <v>892</v>
+        <v>763</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365">
         <v>18704</v>
       </c>
       <c r="B365">
         <v>2021</v>
       </c>
       <c r="C365">
         <v>442</v>
       </c>
       <c r="D365" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E365" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F365" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>893</v>
+        <v>764</v>
       </c>
       <c r="H365" t="s">
-        <v>894</v>
+        <v>765</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366">
         <v>18696</v>
       </c>
       <c r="B366">
         <v>2021</v>
       </c>
       <c r="C366">
         <v>437</v>
       </c>
       <c r="D366" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E366" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F366" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>895</v>
+        <v>766</v>
       </c>
       <c r="H366" t="s">
-        <v>896</v>
+        <v>767</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367">
         <v>18688</v>
       </c>
       <c r="B367">
         <v>2021</v>
       </c>
       <c r="C367">
         <v>431</v>
       </c>
       <c r="D367" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E367" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F367" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>897</v>
+        <v>768</v>
       </c>
       <c r="H367" t="s">
-        <v>898</v>
+        <v>769</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368">
         <v>18679</v>
       </c>
       <c r="B368">
         <v>2021</v>
       </c>
       <c r="C368">
         <v>426</v>
       </c>
       <c r="D368" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E368" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F368" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>899</v>
+        <v>770</v>
       </c>
       <c r="H368" t="s">
-        <v>900</v>
+        <v>771</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369">
         <v>18678</v>
       </c>
       <c r="B369">
         <v>2021</v>
       </c>
       <c r="C369">
         <v>425</v>
       </c>
       <c r="D369" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E369" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F369" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>901</v>
+        <v>772</v>
       </c>
       <c r="H369" t="s">
-        <v>902</v>
+        <v>773</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370">
         <v>18658</v>
       </c>
       <c r="B370">
         <v>2021</v>
       </c>
       <c r="C370">
         <v>413</v>
       </c>
       <c r="D370" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E370" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F370" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>903</v>
+        <v>774</v>
       </c>
       <c r="H370" t="s">
-        <v>904</v>
+        <v>775</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371">
         <v>18629</v>
       </c>
       <c r="B371">
         <v>2021</v>
       </c>
       <c r="C371">
         <v>397</v>
       </c>
       <c r="D371" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E371" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F371" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>905</v>
+        <v>776</v>
       </c>
       <c r="H371" t="s">
-        <v>906</v>
+        <v>777</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372">
         <v>18628</v>
       </c>
       <c r="B372">
         <v>2021</v>
       </c>
       <c r="C372">
         <v>2</v>
       </c>
       <c r="D372" t="s">
-        <v>176</v>
+        <v>156</v>
       </c>
       <c r="E372" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="F372" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>907</v>
+        <v>778</v>
       </c>
       <c r="H372" t="s">
-        <v>908</v>
+        <v>779</v>
       </c>
     </row>
     <row r="373" spans="1:8">
-      <c r="A373">
-[...6 lines deleted...]
-        <v>384</v>
+      <c r="A373" t="s">
+        <v>8</v>
+      </c>
+      <c r="B373" t="s">
+        <v>8</v>
+      </c>
+      <c r="C373" t="s">
+        <v>8</v>
       </c>
       <c r="D373" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E373" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F373" t="s">
-        <v>909</v>
+        <v>11</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>910</v>
+        <v>780</v>
       </c>
       <c r="H373" t="s">
-        <v>911</v>
+        <v>781</v>
       </c>
     </row>
     <row r="374" spans="1:8">
-      <c r="A374">
-[...6 lines deleted...]
-        <v>378</v>
+      <c r="A374" t="s">
+        <v>8</v>
+      </c>
+      <c r="B374" t="s">
+        <v>8</v>
+      </c>
+      <c r="C374" t="s">
+        <v>8</v>
       </c>
       <c r="D374" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E374" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F374" t="s">
-        <v>912</v>
+        <v>31</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>913</v>
+        <v>782</v>
       </c>
       <c r="H374" t="s">
-        <v>914</v>
+        <v>783</v>
       </c>
     </row>
     <row r="375" spans="1:8">
-      <c r="A375">
-[...6 lines deleted...]
-        <v>375</v>
+      <c r="A375" t="s">
+        <v>8</v>
+      </c>
+      <c r="B375" t="s">
+        <v>8</v>
+      </c>
+      <c r="C375" t="s">
+        <v>8</v>
       </c>
       <c r="D375" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E375" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F375" t="s">
-        <v>915</v>
+        <v>81</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>916</v>
+        <v>784</v>
       </c>
       <c r="H375" t="s">
-        <v>917</v>
+        <v>785</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376">
         <v>18595</v>
       </c>
       <c r="B376">
         <v>2021</v>
       </c>
       <c r="C376">
         <v>374</v>
       </c>
       <c r="D376" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E376" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F376" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>918</v>
+        <v>786</v>
       </c>
       <c r="H376" t="s">
-        <v>919</v>
+        <v>787</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377">
         <v>18580</v>
       </c>
       <c r="B377">
         <v>2021</v>
       </c>
       <c r="C377">
         <v>363</v>
       </c>
       <c r="D377" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E377" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F377" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>920</v>
+        <v>788</v>
       </c>
       <c r="H377" t="s">
-        <v>921</v>
+        <v>789</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378">
         <v>18557</v>
       </c>
       <c r="B378">
         <v>2021</v>
       </c>
       <c r="C378">
         <v>355</v>
       </c>
       <c r="D378" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E378" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F378" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>922</v>
+        <v>790</v>
       </c>
       <c r="H378" t="s">
-        <v>923</v>
+        <v>791</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379">
         <v>18527</v>
       </c>
       <c r="B379">
         <v>2021</v>
       </c>
       <c r="C379">
         <v>347</v>
       </c>
       <c r="D379" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E379" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F379" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>924</v>
+        <v>792</v>
       </c>
       <c r="H379" t="s">
-        <v>925</v>
+        <v>793</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380">
         <v>18526</v>
       </c>
       <c r="B380">
         <v>2021</v>
       </c>
       <c r="C380">
         <v>346</v>
       </c>
       <c r="D380" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E380" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F380" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>926</v>
+        <v>794</v>
       </c>
       <c r="H380" t="s">
-        <v>927</v>
+        <v>795</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381">
         <v>18521</v>
       </c>
       <c r="B381">
         <v>2021</v>
       </c>
       <c r="C381">
         <v>343</v>
       </c>
       <c r="D381" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E381" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F381" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>928</v>
+        <v>796</v>
       </c>
       <c r="H381" t="s">
-        <v>929</v>
+        <v>797</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382">
         <v>18510</v>
       </c>
       <c r="B382">
         <v>2021</v>
       </c>
       <c r="C382">
         <v>333</v>
       </c>
       <c r="D382" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E382" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F382" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>930</v>
+        <v>798</v>
       </c>
       <c r="H382" t="s">
-        <v>931</v>
+        <v>799</v>
       </c>
     </row>
     <row r="383" spans="1:8">
-      <c r="A383">
-[...6 lines deleted...]
-        <v>331</v>
+      <c r="A383" t="s">
+        <v>8</v>
+      </c>
+      <c r="B383" t="s">
+        <v>8</v>
+      </c>
+      <c r="C383" t="s">
+        <v>8</v>
       </c>
       <c r="D383" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E383" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F383" t="s">
-        <v>932</v>
+        <v>53</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>933</v>
+        <v>800</v>
       </c>
       <c r="H383" t="s">
-        <v>934</v>
+        <v>801</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384">
         <v>18497</v>
       </c>
       <c r="B384">
         <v>2021</v>
       </c>
       <c r="C384">
         <v>325</v>
       </c>
       <c r="D384" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E384" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F384" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>935</v>
+        <v>802</v>
       </c>
       <c r="H384" t="s">
-        <v>936</v>
+        <v>803</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385">
         <v>18478</v>
       </c>
       <c r="B385">
         <v>2021</v>
       </c>
       <c r="C385">
         <v>315</v>
       </c>
       <c r="D385" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E385" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F385" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>937</v>
+        <v>804</v>
       </c>
       <c r="H385" t="s">
-        <v>938</v>
+        <v>805</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386">
         <v>18473</v>
       </c>
       <c r="B386">
         <v>2021</v>
       </c>
       <c r="C386">
         <v>310</v>
       </c>
       <c r="D386" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E386" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F386" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>939</v>
+        <v>806</v>
       </c>
       <c r="H386" t="s">
-        <v>940</v>
+        <v>807</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387">
         <v>18460</v>
       </c>
       <c r="B387">
         <v>2021</v>
       </c>
       <c r="C387">
         <v>300</v>
       </c>
       <c r="D387" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E387" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F387" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>941</v>
+        <v>808</v>
       </c>
       <c r="H387" t="s">
-        <v>942</v>
+        <v>809</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388">
         <v>18452</v>
       </c>
       <c r="B388">
         <v>2021</v>
       </c>
       <c r="C388">
         <v>294</v>
       </c>
       <c r="D388" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E388" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F388" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>943</v>
+        <v>810</v>
       </c>
       <c r="H388" t="s">
-        <v>944</v>
+        <v>811</v>
       </c>
     </row>
     <row r="389" spans="1:8">
-      <c r="A389">
-[...6 lines deleted...]
-        <v>290</v>
+      <c r="A389" t="s">
+        <v>8</v>
+      </c>
+      <c r="B389" t="s">
+        <v>8</v>
+      </c>
+      <c r="C389" t="s">
+        <v>8</v>
       </c>
       <c r="D389" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E389" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F389" t="s">
-        <v>890</v>
+        <v>166</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>945</v>
+        <v>812</v>
       </c>
       <c r="H389" t="s">
-        <v>946</v>
+        <v>813</v>
       </c>
     </row>
     <row r="390" spans="1:8">
-      <c r="A390">
-[...6 lines deleted...]
-        <v>288</v>
+      <c r="A390" t="s">
+        <v>8</v>
+      </c>
+      <c r="B390" t="s">
+        <v>8</v>
+      </c>
+      <c r="C390" t="s">
+        <v>8</v>
       </c>
       <c r="D390" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E390" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F390" t="s">
-        <v>947</v>
+        <v>81</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>948</v>
+        <v>814</v>
       </c>
       <c r="H390" t="s">
-        <v>949</v>
+        <v>815</v>
       </c>
     </row>
     <row r="391" spans="1:8">
-      <c r="A391">
-[...6 lines deleted...]
-        <v>287</v>
+      <c r="A391" t="s">
+        <v>8</v>
+      </c>
+      <c r="B391" t="s">
+        <v>8</v>
+      </c>
+      <c r="C391" t="s">
+        <v>8</v>
       </c>
       <c r="D391" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E391" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F391" t="s">
-        <v>950</v>
+        <v>11</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>951</v>
+        <v>816</v>
       </c>
       <c r="H391" t="s">
-        <v>952</v>
+        <v>817</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392">
         <v>18440</v>
       </c>
       <c r="B392">
         <v>2021</v>
       </c>
       <c r="C392">
         <v>284</v>
       </c>
       <c r="D392" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E392" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F392" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>953</v>
+        <v>818</v>
       </c>
       <c r="H392" t="s">
-        <v>954</v>
+        <v>819</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393">
         <v>18438</v>
       </c>
       <c r="B393">
         <v>2021</v>
       </c>
       <c r="C393">
         <v>282</v>
       </c>
       <c r="D393" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E393" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F393" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>955</v>
+        <v>820</v>
       </c>
       <c r="H393" t="s">
-        <v>956</v>
+        <v>821</v>
       </c>
     </row>
     <row r="394" spans="1:8">
-      <c r="A394">
-[...6 lines deleted...]
-        <v>272</v>
+      <c r="A394" t="s">
+        <v>8</v>
+      </c>
+      <c r="B394" t="s">
+        <v>8</v>
+      </c>
+      <c r="C394" t="s">
+        <v>8</v>
       </c>
       <c r="D394" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E394" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F394" t="s">
-        <v>957</v>
+        <v>22</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>958</v>
+        <v>822</v>
       </c>
       <c r="H394" t="s">
-        <v>959</v>
+        <v>823</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395">
         <v>18421</v>
       </c>
       <c r="B395">
         <v>2021</v>
       </c>
       <c r="C395">
         <v>270</v>
       </c>
       <c r="D395" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E395" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F395" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>960</v>
+        <v>824</v>
       </c>
       <c r="H395" t="s">
-        <v>961</v>
+        <v>825</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396">
         <v>18420</v>
       </c>
       <c r="B396">
         <v>2021</v>
       </c>
       <c r="C396">
         <v>269</v>
       </c>
       <c r="D396" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E396" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F396" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>962</v>
+        <v>826</v>
       </c>
       <c r="H396" t="s">
-        <v>963</v>
+        <v>827</v>
       </c>
     </row>
     <row r="397" spans="1:8">
-      <c r="A397">
-[...6 lines deleted...]
-        <v>253</v>
+      <c r="A397" t="s">
+        <v>8</v>
+      </c>
+      <c r="B397" t="s">
+        <v>8</v>
+      </c>
+      <c r="C397" t="s">
+        <v>8</v>
       </c>
       <c r="D397" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E397" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F397" t="s">
-        <v>964</v>
+        <v>25</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>965</v>
+        <v>828</v>
       </c>
       <c r="H397" t="s">
-        <v>966</v>
+        <v>829</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398">
         <v>18369</v>
       </c>
       <c r="B398">
         <v>2021</v>
       </c>
       <c r="C398">
         <v>232</v>
       </c>
       <c r="D398" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E398" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F398" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>967</v>
+        <v>830</v>
       </c>
       <c r="H398" t="s">
-        <v>968</v>
+        <v>831</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399">
         <v>18368</v>
       </c>
       <c r="B399">
         <v>2021</v>
       </c>
       <c r="C399">
         <v>231</v>
       </c>
       <c r="D399" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E399" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F399" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>969</v>
+        <v>832</v>
       </c>
       <c r="H399" t="s">
-        <v>970</v>
+        <v>833</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400">
         <v>18366</v>
       </c>
       <c r="B400">
         <v>2021</v>
       </c>
       <c r="C400">
         <v>229</v>
       </c>
       <c r="D400" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E400" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F400" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>971</v>
+        <v>834</v>
       </c>
       <c r="H400" t="s">
-        <v>972</v>
+        <v>835</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401">
         <v>18358</v>
       </c>
       <c r="B401">
         <v>2021</v>
       </c>
       <c r="C401">
         <v>222</v>
       </c>
       <c r="D401" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E401" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F401" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>973</v>
+        <v>836</v>
       </c>
       <c r="H401" t="s">
-        <v>974</v>
+        <v>837</v>
       </c>
     </row>
     <row r="402" spans="1:8">
-      <c r="A402">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="A402" t="s">
+        <v>8</v>
+      </c>
+      <c r="B402" t="s">
+        <v>8</v>
+      </c>
+      <c r="C402" t="s">
+        <v>8</v>
       </c>
       <c r="D402" t="s">
         <v>20</v>
       </c>
       <c r="E402" t="s">
         <v>21</v>
       </c>
       <c r="F402" t="s">
-        <v>975</v>
+        <v>53</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>976</v>
+        <v>838</v>
       </c>
       <c r="H402" t="s">
-        <v>977</v>
+        <v>839</v>
       </c>
     </row>
     <row r="403" spans="1:8">
-      <c r="A403">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="A403" t="s">
+        <v>8</v>
+      </c>
+      <c r="B403" t="s">
+        <v>8</v>
+      </c>
+      <c r="C403" t="s">
+        <v>8</v>
       </c>
       <c r="D403" t="s">
-        <v>190</v>
+        <v>169</v>
       </c>
       <c r="E403" t="s">
-        <v>191</v>
+        <v>170</v>
       </c>
       <c r="F403" t="s">
-        <v>978</v>
+        <v>31</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>979</v>
+        <v>840</v>
       </c>
       <c r="H403" t="s">
-        <v>980</v>
+        <v>841</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404">
         <v>18339</v>
       </c>
       <c r="B404">
         <v>2021</v>
       </c>
       <c r="C404">
         <v>209</v>
       </c>
       <c r="D404" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E404" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F404" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>981</v>
+        <v>842</v>
       </c>
       <c r="H404" t="s">
-        <v>982</v>
+        <v>843</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405">
         <v>18336</v>
       </c>
       <c r="B405">
         <v>2021</v>
       </c>
       <c r="C405">
         <v>206</v>
       </c>
       <c r="D405" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E405" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F405" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>983</v>
+        <v>844</v>
       </c>
       <c r="H405" t="s">
-        <v>984</v>
+        <v>845</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406">
         <v>18335</v>
       </c>
       <c r="B406">
         <v>2021</v>
       </c>
       <c r="C406">
         <v>205</v>
       </c>
       <c r="D406" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E406" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F406" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>985</v>
+        <v>846</v>
       </c>
       <c r="H406" t="s">
-        <v>986</v>
+        <v>847</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407">
         <v>18316</v>
       </c>
       <c r="B407">
         <v>2021</v>
       </c>
       <c r="C407">
         <v>190</v>
       </c>
       <c r="D407" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E407" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F407" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>987</v>
+        <v>848</v>
       </c>
       <c r="H407" t="s">
-        <v>988</v>
+        <v>849</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408">
         <v>18312</v>
       </c>
       <c r="B408">
         <v>2021</v>
       </c>
       <c r="C408">
         <v>187</v>
       </c>
       <c r="D408" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E408" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F408" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>989</v>
+        <v>850</v>
       </c>
       <c r="H408" t="s">
-        <v>990</v>
+        <v>851</v>
       </c>
     </row>
     <row r="409" spans="1:8">
-      <c r="A409">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="A409" t="s">
+        <v>8</v>
+      </c>
+      <c r="B409" t="s">
+        <v>8</v>
+      </c>
+      <c r="C409" t="s">
+        <v>8</v>
       </c>
       <c r="D409" t="s">
-        <v>190</v>
+        <v>169</v>
       </c>
       <c r="E409" t="s">
-        <v>191</v>
+        <v>170</v>
       </c>
       <c r="F409" t="s">
-        <v>991</v>
+        <v>22</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>992</v>
+        <v>852</v>
       </c>
       <c r="H409" t="s">
-        <v>993</v>
+        <v>853</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410">
         <v>18298</v>
       </c>
       <c r="B410">
         <v>2021</v>
       </c>
       <c r="C410">
         <v>177</v>
       </c>
       <c r="D410" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E410" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F410" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>994</v>
+        <v>854</v>
       </c>
       <c r="H410" t="s">
-        <v>995</v>
+        <v>855</v>
       </c>
     </row>
     <row r="411" spans="1:8">
-      <c r="A411">
-[...6 lines deleted...]
-        <v>172</v>
+      <c r="A411" t="s">
+        <v>8</v>
+      </c>
+      <c r="B411" t="s">
+        <v>8</v>
+      </c>
+      <c r="C411" t="s">
+        <v>8</v>
       </c>
       <c r="D411" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E411" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F411" t="s">
-        <v>996</v>
+        <v>46</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>997</v>
+        <v>856</v>
       </c>
       <c r="H411" t="s">
-        <v>998</v>
+        <v>857</v>
       </c>
     </row>
     <row r="412" spans="1:8">
-      <c r="A412">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="A412" t="s">
+        <v>8</v>
+      </c>
+      <c r="B412" t="s">
+        <v>8</v>
+      </c>
+      <c r="C412" t="s">
+        <v>8</v>
       </c>
       <c r="D412" t="s">
-        <v>190</v>
+        <v>169</v>
       </c>
       <c r="E412" t="s">
-        <v>191</v>
+        <v>170</v>
       </c>
       <c r="F412" t="s">
-        <v>999</v>
+        <v>28</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1000</v>
+        <v>858</v>
       </c>
       <c r="H412" t="s">
-        <v>1001</v>
+        <v>859</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413">
         <v>18286</v>
       </c>
       <c r="B413">
         <v>2021</v>
       </c>
       <c r="C413">
         <v>169</v>
       </c>
       <c r="D413" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E413" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F413" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1002</v>
+        <v>860</v>
       </c>
       <c r="H413" t="s">
-        <v>1003</v>
+        <v>861</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414">
         <v>18282</v>
       </c>
       <c r="B414">
         <v>2021</v>
       </c>
       <c r="C414">
         <v>168</v>
       </c>
       <c r="D414" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E414" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F414" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1004</v>
+        <v>862</v>
       </c>
       <c r="H414" t="s">
-        <v>1005</v>
+        <v>863</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415">
         <v>18280</v>
       </c>
       <c r="B415">
         <v>2021</v>
       </c>
       <c r="C415">
         <v>166</v>
       </c>
       <c r="D415" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E415" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F415" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1006</v>
+        <v>864</v>
       </c>
       <c r="H415" t="s">
-        <v>1007</v>
+        <v>865</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416">
         <v>18279</v>
       </c>
       <c r="B416">
         <v>2021</v>
       </c>
       <c r="C416">
         <v>165</v>
       </c>
       <c r="D416" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E416" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F416" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1008</v>
+        <v>866</v>
       </c>
       <c r="H416" t="s">
-        <v>1009</v>
+        <v>867</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417">
         <v>18272</v>
       </c>
       <c r="B417">
         <v>2021</v>
       </c>
       <c r="C417">
         <v>159</v>
       </c>
       <c r="D417" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E417" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F417" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1010</v>
+        <v>868</v>
       </c>
       <c r="H417" t="s">
-        <v>1011</v>
+        <v>869</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418">
         <v>18270</v>
       </c>
       <c r="B418">
         <v>2021</v>
       </c>
       <c r="C418">
         <v>157</v>
       </c>
       <c r="D418" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E418" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F418" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1012</v>
+        <v>870</v>
       </c>
       <c r="H418" t="s">
-        <v>1013</v>
+        <v>871</v>
       </c>
     </row>
     <row r="419" spans="1:8">
-      <c r="A419">
-[...6 lines deleted...]
-        <v>144</v>
+      <c r="A419" t="s">
+        <v>8</v>
+      </c>
+      <c r="B419" t="s">
+        <v>8</v>
+      </c>
+      <c r="C419" t="s">
+        <v>8</v>
       </c>
       <c r="D419" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E419" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F419" t="s">
-        <v>349</v>
+        <v>31</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1014</v>
+        <v>872</v>
       </c>
       <c r="H419" t="s">
-        <v>1015</v>
+        <v>873</v>
       </c>
     </row>
     <row r="420" spans="1:8">
-      <c r="A420">
-[...6 lines deleted...]
-        <v>130</v>
+      <c r="A420" t="s">
+        <v>8</v>
+      </c>
+      <c r="B420" t="s">
+        <v>8</v>
+      </c>
+      <c r="C420" t="s">
+        <v>8</v>
       </c>
       <c r="D420" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E420" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F420" t="s">
-        <v>1016</v>
+        <v>31</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1017</v>
+        <v>874</v>
       </c>
       <c r="H420" t="s">
-        <v>1018</v>
+        <v>875</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421">
         <v>18228</v>
       </c>
       <c r="B421">
         <v>2021</v>
       </c>
       <c r="C421">
         <v>128</v>
       </c>
       <c r="D421" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E421" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F421" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1019</v>
+        <v>876</v>
       </c>
       <c r="H421" t="s">
-        <v>1020</v>
+        <v>877</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422">
         <v>18227</v>
       </c>
       <c r="B422">
         <v>2021</v>
       </c>
       <c r="C422">
         <v>127</v>
       </c>
       <c r="D422" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E422" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F422" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1021</v>
+        <v>878</v>
       </c>
       <c r="H422" t="s">
-        <v>1022</v>
+        <v>879</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423">
         <v>18226</v>
       </c>
       <c r="B423">
         <v>2021</v>
       </c>
       <c r="C423">
         <v>126</v>
       </c>
       <c r="D423" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E423" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F423" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1023</v>
+        <v>880</v>
       </c>
       <c r="H423" t="s">
-        <v>1024</v>
+        <v>881</v>
       </c>
     </row>
     <row r="424" spans="1:8">
-      <c r="A424">
-[...6 lines deleted...]
-        <v>124</v>
+      <c r="A424" t="s">
+        <v>8</v>
+      </c>
+      <c r="B424" t="s">
+        <v>8</v>
+      </c>
+      <c r="C424" t="s">
+        <v>8</v>
       </c>
       <c r="D424" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E424" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F424" t="s">
-        <v>1025</v>
+        <v>31</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1026</v>
+        <v>882</v>
       </c>
       <c r="H424" t="s">
-        <v>1027</v>
+        <v>883</v>
       </c>
     </row>
     <row r="425" spans="1:8">
-      <c r="A425">
-[...6 lines deleted...]
-        <v>119</v>
+      <c r="A425" t="s">
+        <v>8</v>
+      </c>
+      <c r="B425" t="s">
+        <v>8</v>
+      </c>
+      <c r="C425" t="s">
+        <v>8</v>
       </c>
       <c r="D425" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E425" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F425" t="s">
-        <v>909</v>
+        <v>11</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1028</v>
+        <v>884</v>
       </c>
       <c r="H425" t="s">
-        <v>1029</v>
+        <v>885</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426">
         <v>18210</v>
       </c>
       <c r="B426">
         <v>2021</v>
       </c>
       <c r="C426">
         <v>117</v>
       </c>
       <c r="D426" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E426" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F426" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1030</v>
+        <v>886</v>
       </c>
       <c r="H426" t="s">
-        <v>1031</v>
+        <v>887</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427">
         <v>18207</v>
       </c>
       <c r="B427">
         <v>2021</v>
       </c>
       <c r="C427">
         <v>115</v>
       </c>
       <c r="D427" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E427" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F427" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1032</v>
+        <v>888</v>
       </c>
       <c r="H427" t="s">
-        <v>1033</v>
+        <v>889</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428">
         <v>18192</v>
       </c>
       <c r="B428">
         <v>2021</v>
       </c>
       <c r="C428">
         <v>104</v>
       </c>
       <c r="D428" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E428" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F428" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1034</v>
+        <v>890</v>
       </c>
       <c r="H428" t="s">
-        <v>1035</v>
+        <v>891</v>
       </c>
     </row>
     <row r="429" spans="1:8">
-      <c r="A429">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A429" t="s">
+        <v>8</v>
+      </c>
+      <c r="B429" t="s">
+        <v>8</v>
+      </c>
+      <c r="C429" t="s">
+        <v>8</v>
       </c>
       <c r="D429" t="s">
-        <v>190</v>
+        <v>169</v>
       </c>
       <c r="E429" t="s">
-        <v>191</v>
+        <v>170</v>
       </c>
       <c r="F429" t="s">
-        <v>1036</v>
+        <v>22</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1037</v>
+        <v>892</v>
       </c>
       <c r="H429" t="s">
-        <v>1038</v>
+        <v>893</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430">
         <v>18177</v>
       </c>
       <c r="B430">
         <v>2021</v>
       </c>
       <c r="C430">
         <v>100</v>
       </c>
       <c r="D430" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E430" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F430" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1039</v>
+        <v>894</v>
       </c>
       <c r="H430" t="s">
-        <v>1040</v>
+        <v>895</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431">
         <v>18176</v>
       </c>
       <c r="B431">
         <v>2021</v>
       </c>
       <c r="C431">
         <v>99</v>
       </c>
       <c r="D431" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E431" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F431" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1041</v>
+        <v>896</v>
       </c>
       <c r="H431" t="s">
-        <v>1042</v>
+        <v>897</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432">
         <v>18166</v>
       </c>
       <c r="B432">
         <v>2021</v>
       </c>
       <c r="C432">
         <v>93</v>
       </c>
       <c r="D432" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E432" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F432" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1043</v>
+        <v>898</v>
       </c>
       <c r="H432" t="s">
-        <v>1044</v>
+        <v>899</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433">
         <v>18159</v>
       </c>
       <c r="B433">
         <v>2021</v>
       </c>
       <c r="C433">
         <v>92</v>
       </c>
       <c r="D433" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E433" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F433" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1045</v>
+        <v>900</v>
       </c>
       <c r="H433" t="s">
-        <v>1046</v>
+        <v>901</v>
       </c>
     </row>
     <row r="434" spans="1:8">
-      <c r="A434">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A434" t="s">
+        <v>8</v>
+      </c>
+      <c r="B434" t="s">
+        <v>8</v>
+      </c>
+      <c r="C434" t="s">
+        <v>8</v>
       </c>
       <c r="D434" t="s">
-        <v>190</v>
+        <v>169</v>
       </c>
       <c r="E434" t="s">
-        <v>191</v>
+        <v>170</v>
       </c>
       <c r="F434" t="s">
-        <v>1047</v>
+        <v>46</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1048</v>
+        <v>902</v>
       </c>
       <c r="H434" t="s">
-        <v>1049</v>
+        <v>903</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435">
         <v>18143</v>
       </c>
       <c r="B435">
         <v>2021</v>
       </c>
       <c r="C435">
         <v>78</v>
       </c>
       <c r="D435" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E435" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F435" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1050</v>
+        <v>904</v>
       </c>
       <c r="H435" t="s">
-        <v>1051</v>
+        <v>905</v>
       </c>
     </row>
     <row r="436" spans="1:8">
-      <c r="A436">
-[...6 lines deleted...]
-        <v>64</v>
+      <c r="A436" t="s">
+        <v>8</v>
+      </c>
+      <c r="B436" t="s">
+        <v>8</v>
+      </c>
+      <c r="C436" t="s">
+        <v>8</v>
       </c>
       <c r="D436" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E436" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F436" t="s">
-        <v>1052</v>
+        <v>25</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1053</v>
+        <v>906</v>
       </c>
       <c r="H436" t="s">
-        <v>1054</v>
+        <v>907</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437">
         <v>18108</v>
       </c>
       <c r="B437">
         <v>2021</v>
       </c>
       <c r="C437">
         <v>48</v>
       </c>
       <c r="D437" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E437" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F437" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1055</v>
+        <v>908</v>
       </c>
       <c r="H437" t="s">
-        <v>1056</v>
+        <v>909</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438">
         <v>18107</v>
       </c>
       <c r="B438">
         <v>2021</v>
       </c>
       <c r="C438">
         <v>47</v>
       </c>
       <c r="D438" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E438" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F438" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1057</v>
+        <v>910</v>
       </c>
       <c r="H438" t="s">
-        <v>1058</v>
+        <v>911</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439">
         <v>18100</v>
       </c>
       <c r="B439">
         <v>2021</v>
       </c>
       <c r="C439">
         <v>40</v>
       </c>
       <c r="D439" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E439" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F439" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1059</v>
+        <v>912</v>
       </c>
       <c r="H439" t="s">
-        <v>1060</v>
+        <v>913</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440">
         <v>18099</v>
       </c>
       <c r="B440">
         <v>2021</v>
       </c>
       <c r="C440">
         <v>39</v>
       </c>
       <c r="D440" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E440" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F440" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1061</v>
+        <v>914</v>
       </c>
       <c r="H440" t="s">
-        <v>1062</v>
+        <v>915</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441">
         <v>18089</v>
       </c>
       <c r="B441">
         <v>2021</v>
       </c>
       <c r="C441">
         <v>29</v>
       </c>
       <c r="D441" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E441" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F441" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1063</v>
+        <v>916</v>
       </c>
       <c r="H441" t="s">
-        <v>1064</v>
+        <v>917</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442">
         <v>18069</v>
       </c>
       <c r="B442">
         <v>2021</v>
       </c>
       <c r="C442">
         <v>11</v>
       </c>
       <c r="D442" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="E442" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="F442" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1065</v>
+        <v>918</v>
       </c>
       <c r="H442" t="s">
-        <v>1066</v>
+        <v>919</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>