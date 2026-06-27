--- v0 (2025-10-25)
+++ v1 (2026-06-27)
@@ -10,533 +10,329 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2293" uniqueCount="1089">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2977" uniqueCount="934">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>(</t>
+  </si>
+  <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...8 lines deleted...]
-Abimael Silva da TV</t>
+    <t>Adilson de Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21458</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 80.000,00 (oitenta mil reais), que será destinado para custear eventos esportivos.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...8 lines deleted...]
-Carlinhos Canzi</t>
+    <t>Abimael Silva da TV</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21455</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, para a recepção do valor de R$ 2.000.000,00 (dois milhões de reais), que será destinado a Universidade Federal de Jataí para a construção de uma ponte que ligue o bairro Estrela D’alva a Universidade.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21451</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 40.000,00 (quarenta mil reais), que será destinado a CASA EVANGÉLICA MONTE DAS OLIVEIRAS – CEMOL, para custear: programação, eventos, ações e/ou projetos.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21450</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 100.000,00 (cem mil reais), que será destinado a Associação de Desporto, Educação e Cultura Raposinha, para o custeio dos atletas e da associação.</t>
   </si>
   <si>
-    <t>Deuzair Parente_x000D_
-[...8 lines deleted...]
-Marcos Patrick</t>
+    <t>Deuzair Parente</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21449</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE EDUCAÇÃO, para a recepção do valor de R$ 300.000,00 (trezentos mil reais), que será destinado ao CENTRO MUNICIPAL DE EDUCACAO INFANTIL UBALDINA RIBEIRO, para reforma e manutenção.</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...8 lines deleted...]
-Abimael Silva da TV</t>
+    <t>Marcos Patrick</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21448</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA FAZENDA, para a recepção do valor de R$ 700.000,00 (setecentos mil reais), que será destinado ao Sindicato Rural de Jataí, para realização da EXPAJA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21447</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$_x000D_
 200.000,00 (duzentos mil reais), que será destinado a Diocese de Jataí, auxiliar no subsidio das obras sociais da Diocese no município de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21446</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO ECONÔMICO, para a recepção do valor de R$ 15.000.000,00 (quinze milhões de reais), que será destinado a aquisição de área, para o DIMPE (Distrito Municipal de Micro e Pequenas Empresas).</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21445</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE EDUCAÇÃO, para a recepção do valor de R$ 300.000,00 (trezentos mil reais), que será destinado ao Centro Municipal de Educação Bezerra de Menezes, para reforma e manutenção.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21444</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$_x000D_
 300.000,00 (trezentos mil reais), que será destinado ao Sindicato Rural de Jataí - EQUOTERAPIA, para auxiliar no custeio e manutenção do atendimento dos pacientes que são atendidos na instituição</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21443</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 50.000,00 (cinquenta mil reais), que será destinado a Liga Desportiva de Jataí – LDJ, para custear: programação, eventos, ações e/ou projetos.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21442</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$_x000D_
 1.000.000,00 (um milhão de reais), que será destinado a APAE - ASSOCIACAO DOS PAIS E AMIGOS DOS EXCEPCIONAIS DE JATAI, para custeio e manuntenção dos trabalhos da associação.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21441</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 35.000,00 (trinta e cinco mil reais), que será destinado para custear casamento comunitário.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21440</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA CULTURA, para a recepção do valor de R$ 150.000,00 (cento e cinquenta mil reais), que será destinado para custear programações e festivais musicais.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21439</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO ECONÔMICO, para a recepção do valor de R$ 35.000,00 (trinta e cinco mil reais), que será destinado a Fundação de Apoio Universitário/ FAU, da UFJ, para compra e aquisição de Lupa.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21438</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO ECONÔMICO, para a recepção do valor de R$_x000D_
 300.000,00 (trezentos mil reais), que será destinado a Universidade Federal de Jataí, para reforma das três Centrais de Aulas.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21437</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO ECONÔMICO, para a recepção do valor de R$ 100.000,00 (cem mil reais), que será destinado a Associação Jataí para a Inovação Tecnológica e o Empreendedorismo – AJINTECH, para custear a realização da feira “Semana de Inovação das Ciências Agrárias – SEMICA”, a ser organizada pela AJINTECH, em parceria com o Parque Tecnológico de Jataí e o Centro Acadêmico do Curso de Agronomia Prof. Jerônimo Araújo Gomes.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21436</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, para a recepção do valor de R$ 200.000,00 (duzentos mil reais), que será destinado ao Sindicato dos Servidores Públicos Municial de Jataí, para construção e aquisição de equipamentos de campo de futebol society na sede social do clube.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21435</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE OBRAS E PLANEJAMENTO URBANO, para a recepção do valor de R$ 300.000,00 (trezentos mil reais), que será destinado ao Sindicato dos Trabalhadores em Educação de Goiás, Unidade Jataí, para conclusão das obras do Salão de Eventos da sede social em Jataí/GO.</t>
   </si>
   <si>
-    <t>Alessandra Oliveira_x000D_
-[...8 lines deleted...]
-Adilson de Carvalho</t>
+    <t>Alessandra Oliveira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21434</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA FAZENDA, para a recepção do valor de R$ 250.000,00 (duzentos e cinquenta mil reais), que será destinado a Centro de Tradições Gaúchas - Querência Goiana, para subsidir eventos culturais, para custear projetos do CTG e da Campeira.</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...8 lines deleted...]
-Abimael Silva da TV</t>
+    <t>Carlinhos Canzi</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21433</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando A SECRETARIA DA CULTURA, para a recepção do valor de R$ 324.000,00 (trezentos e vinte e quatro mil reais), que será A Associação dos Amigos da Orquestra dos Violeiros de Jataí, para custeio das despesas com pessoal.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21432</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE TURISMO, para a recepção do valor de R$ 350.000,00 (trezentos e cinquenta mil reais), que será destinado a Jataí Associação de Carros Antigos (JACA), para subsidiar a realização do 9º Encontro Nacional de Carros Antigos de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21431</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 330.000,00 (trezentos e trinta mil reais), que será destinado ao Centro de Ensino Especial Érica de Melo Barbosa, para custear a substituição do telhado para telhas termoacústicas.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21430</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE ESPORTES, para a recepção do valor de R$ 600.000,00 (seiscentos mil reais), que será destinado a Associação Esportiva Jataiense, para custeio de ações e aquisições de equipamentos.</t>
   </si>
   <si>
-    <t>Genilson Santos_x000D_
-[...8 lines deleted...]
-Carlinhos Canzi</t>
+    <t>Genilson Santos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21429</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$_x000D_
 1.350.000,00 (um milhão, trezentos e cinquenta mil reais), que será destinado a Associação de Beneficiência Albergue São Vicente de Paulo, para_x000D_
 custear ações filantrópicas.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21428</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE MEIO AMBIENTE, para a recepção do valor de R$ 345.000,00 (trezentos e quarenta e cinco mil reais), que será dos quais R$ 50.000,00 (cinquenta mil reais) serão destinados ao Projeto Grão de Mostarda para aquisição de ração animal e os restantes R$ 295.000,00 para a SECRETARIA MUNICIPAL DO MEIO AMBIENTE para castração animal.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21427</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA CULTURA, para a recepção do valor de R$ 80.000,00 (oitenta mil reais), que será_x000D_
 destinado a a fim de custear: ações e eventos do Conselho de Pastores e Ministros de Jataí (COPEJA).</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...8 lines deleted...]
-Professora Marina Silveira</t>
+    <t>Vicente Mantelli</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21426</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA MUNICIPAL DE MEIO AMBIENTE, para a recepção do valor de R$ 200.000,00 (duzentos mil reais), que será destinado a aquisição de ração para cães e gatos errantes, abandonados ou pertencentes a tutores financeiramente vulneráveis.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21425</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DA FAZENDA, para a recepção do valor de R$ 550.000,00 (quinhentos e cinquenta mil reais), que será destinado a Universidade Federal de Jataí, para compra de equipamentos para utilização nos Cursos de Saúde da Universidade.</t>
-  </si>
-[...10 lines deleted...]
-Genilson Santos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21424</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO ECONÔMICO, para a recepção do valor de R$_x000D_
 40.000,00 (quarenta mil reais), que será destinado a Superintendência de Ciência e Tecnologia), a fim de custear: projetos e ações da Escola de Games_x000D_
 executada pela Universidade Federal de Jataí.</t>
   </si>
   <si>
-    <t>Deuzair Parente_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21423</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$_x000D_
 436.428,00 (quatrocentos e trinta e seis mil, quatrocentos e vinte e oito reais), que será destinado a Associação Jesus Salvador para custeio das ações_x000D_
 filantrópicas.</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21422</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO ECONÔMICO, para a recepção do valor de R$ 1.200.000,00 (um milhão e duzentos mil reais), que será destinado a Fundação de apoio da UFG (FUNAPE), para construção e Ampliação da Usina Fotovoltaica.</t>
-  </si>
-[...10 lines deleted...]
-Alessandra Oliveira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21421</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o FUNDO MUNICIPAL DE SAÚDE DE JATAÍ, para a recepção do valor de R$ 130.000,00 (cento e trinta mil reais), que será_x000D_
 destinado para implantação e aquisição de equipamentos do PSF Assentamento 3T (Terra e Liberdade).</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21420</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, para a recepção do valor de R$ 30.000,00 (trinta mil reais), que será destinado ao Lar da Criança Marcondes Dias, para custear: programação, eventos, ações e/ou projetos.</t>
   </si>
   <si>
     <t>EMIMP</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
-  </si>
-[...1 lines deleted...]
-    <t>Vicente Mantelli</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21398</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando_x000D_
 a SECRETARIA MUNICIPAL DE ESPORTES, para a_x000D_
 recepção do valor de R$ 50.000,00 (cinquenta mil_x000D_
 reais), que será destinado a Associação Esportiva_x000D_
 Jataiense, para custeio de ações e aquisições de_x000D_
 equipamentos..</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21397</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando_x000D_
 a SECRETARIA MUNICIPAL DE ESPORTES, para a_x000D_
 recepção do valor de R$ 50.000,00 (cinquenta mil_x000D_
 reais), que será destinado a Associação de Desporto,_x000D_
 Educação e Cultura Raposinha, para o custeio dos_x000D_
 atletas e da associação.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21396</t>
@@ -610,321 +406,200 @@
 a SECRETARIA DA CULTURA, para a recepção do_x000D_
 valor de R$ 88.126,30 (oitenta e oito mil, cento e_x000D_
 vinte e seis reais e trinta centavos), que será_x000D_
 destinado a Associação Cultural do Nordeste do Brasil,_x000D_
 Vaquejada de Jataí - Estado de Goiás, para realização_x000D_
 do Evento Vaquejada em outubro de 2025..</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21389</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando_x000D_
 a SECRETARIA MUNICIPAL DE TURISMO, para a_x000D_
 recepção do valor de R$ 100.000,00 (cem mil reais),_x000D_
 que será destinado a Jataí Associação de Carros_x000D_
 Antigos (JACA), para subsidiar a realização do 9º_x000D_
 Encontro Nacional de Carros Antigos de Jataí.</t>
   </si>
   <si>
     <t>ELOL</t>
   </si>
   <si>
     <t>Proposta do Legislativo de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21268</t>
   </si>
   <si>
     <t>Altera o Parágrafo Único, do Art. 12, da Lei Orgânica do Município de Jataí.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21221</t>
   </si>
   <si>
     <t>“Requerem a realização de Audiência Pública, em caráter de urgência, com representantes da Prefeitura Municipal de Jataí, do Departamento Nacional de Infraestrutura de Transportes (Dnit), da Universidade Federal de Jataí (UFJ), da Agência Nacional de Transportes Terrestres (ANTT), da Polícia Rodoviária Federal (PRF), da empresa Translocave e da sociedade civil, para debater a situação do retorno do Câmpus Jatobá, da Universidade Federal de Jataí, localizado na BR-364”.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21158</t>
   </si>
   <si>
     <t>“Solicita ao Poder Executivo que faça estudo técnico de viabilidade para realizar o asfaltamento da BR- 060 até o acesso à Agrovila Rio Paraíso.”</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
-  </si>
-[...5 lines deleted...]
-Professora Marina Silveira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21153</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de título de cidadania Jataiense ao_x000D_
 fisioterapeuta: Dr. MARIO SÉRGIO FRANCO BARROS_x000D_
 FORNARI JÚNIOR; e dá outras providências”.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21152</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de título de cidadania Jataiense ao_x000D_
 Médico Dr. Luiz Carlos Bandeira, e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21151</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de título de cidadania Jataiense ao fisioterapeuta: Dr. MARIO SÉRGIO FRANCO BARROS FORNARI JÚNIOR; e dá outras providências”.</t>
-  </si>
-[...5 lines deleted...]
-Vicente Mantelli</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21150</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de título de cidadania Jataiense_x000D_
 para a Médica Dermatologista Dra. MICHELLE PAGUNG,_x000D_
 e dá outras providências”.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21149</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de título de cidadania ao médico_x000D_
 JOSÉ BALDO, e dá outras providências”.</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21142</t>
   </si>
   <si>
     <t>Dispõe sobre a supressão do art. 1º do Projeto de Lei Ordinária do Executivo sob o nº 48/2024.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21122</t>
   </si>
   <si>
     <t>“Dispõe sobre concessão de Título de Cidadão Jataiense ao empresário rural, Sr. Eugênio Feldkircher, e dá outras providências”.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21121</t>
   </si>
   <si>
     <t>“Dispõe sobre concessão de Título de Cidadão Jataiense ao empresário rural, Sr. Romeu Valentin Maggioni, e dá outras providências”.</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...5 lines deleted...]
-Abimael Silva da TV</t>
+    <t>Professora Marina Silveira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21119</t>
   </si>
   <si>
     <t>“Altera o nome de rua e dá outras providências .”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21084</t>
   </si>
   <si>
     <t>“Dispõe sobre concessão da “Comenda Luiz Alberto Maguito Vilela” ao ex deputado estadual, Romilton Rodrigues Moraes, e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21064</t>
   </si>
   <si>
     <t>Altera dispositivos do Projeto de Lei nº 035, de 08 de maio de 2024, que “Dispõe sobre abertura de crédito especial e autoriza o Município de Jataí a realizar assistência humanitária ao Estado do Rio Grande do Sul e dá outras providências.</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21054</t>
   </si>
   <si>
     <t>Requerem aos diretórios políticos municipais instituídos, cessão do Fundo Partidário e Fundo Eleitoral do orçamento 2024, em benefício das ações em prol dos atingidos pela catástrofe climática no Rio Grande do Sul.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...8 lines deleted...]
-Alessandra Oliveira</t>
+    <t>Durval Júnior da Sucesso</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21053</t>
   </si>
   <si>
     <t>Solicitamos a entrega de moção de aplausos a Mirthes Almeida, jataiense eleita Miss Goiás 2024</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21046</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de título de cidadania ao Advogado e Professor TIAGO SETTI e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21037</t>
   </si>
   <si>
     <t>“Dispõe sobre concessão da ‘Comenda Luiz Alberto Maguito Vilela’ ao Governador de Goiás Ronaldo Ramos Caiado e dá outras providências”.</t>
   </si>
   <si>
-    <t>Deuzair Parente_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20996</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública, conforme o inciso I, do § 1º, do Art. 7º, da Lei Complementar nº 17/20214, sobre a alteração do nome da Avenida Rio Bonito para Avenida Geraldo Belico de Carvalho.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20936</t>
   </si>
   <si>
     <t>“Dispõe sobre concessão de título de Cidadão Jataiense ao empresário, Sr. ANTONIO ADEMAR DOS SANTOS, e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20913</t>
   </si>
   <si>
     <t>“Requer ao Deputado Federal Adriano Baldy indicação de Emenda Parlamentar para aquisição de trator agrícola destinado a Agricultura Familiar no âmbito da administração municipal. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20912</t>
   </si>
   <si>
     <t>“Dispõe sobre concessão do Troféu Jatobá à Empresária Wanessa Leles Cruvinel Lima, e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20911</t>
@@ -947,341 +622,236 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/20861</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUS aos Policiais Militares Flávio de Sales Ferreira, Mariana Aparecida Sousa Barbosa que salvaram a vida de um recém-nascido em Jataí/GO”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20860</t>
   </si>
   <si>
     <t>“Dispõe sobre concessão de Título de Cidadão Jataiense ao empresário rural, Sr. Nilo Lottici Júnior, e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20859</t>
   </si>
   <si>
     <t>“Dispõe sobre concessão de título de cidadania ao empresário, Sr. Lavosier Pereira de Lima, e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20857</t>
   </si>
   <si>
     <t>“Requer ao Poder Executivo criação de Comissão Especial para regularização de cascalheiras no âmbito municipal. ”</t>
   </si>
   <si>
-    <t>Deuzair Parente_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20856</t>
   </si>
   <si>
     <t>“Requer ao Poder Executivo envio de Projeto de Lei criando o Programa de Terceirização de Maquinários à Agricultura Familiar no âmbito municipal.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20827</t>
   </si>
   <si>
     <t>Transferência de recursos à Campeira (CTG - Querência Goiana Jataí)</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20825</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Ordinária do Executivo N. 135, de 30 de novembro de 2023.</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20823</t>
   </si>
   <si>
     <t>“Altera destinação de recursos orçamentários, indicando a Secretaria de Desenvolvimento Econômico, para recepção do valor de R$ 7.000.000,00 (sete milhões de reais), a fim de adquirir: nova área para o Distrito Municipal de Micro e Pequenas Empresas - DIMPE ou aquisição de áreas para doação de empresas”.</t>
   </si>
   <si>
-    <t>Deuzair Parente_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20819</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o Sindicato Rural de Jataí, para recepção do valor de R$ 500.000,00 (quinhentos mil reais).</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20818</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o Centro de Convivência do Idoso - Creche do Vovô, para recepção do valor de R$ 1.700.000,00 (um milhão e setecentos mil reais).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20817</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o Projeto Raposinha, para recepção do valor de R$ 150.000,00 (cento e cinquenta mil reais).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20816</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando à Liga Desportiva, para recepção do valor de R$ 150.000,00 (cento e cinquenta mil reais).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20815</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando à FAVOS, para recepção do valor de R$ 200.000,00 (duzentos mil reais).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20814</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o COPEJA - Conselho de Pastores de Jatai, para recepção do valor de R$ 150.000,00 (cento e cinquenta mil reais).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20813</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando à Associação dos Aposentados, para recepção do valor de R$ 150.000,00 (cento e cinquenta mil reais).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20812</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando à Cabanha Alma Farrapa, para recepção do valor de R$ 150.000,00 (cento e cinquenta mil reais).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20811</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o CENTRO DE TRADIÇÕES NORTE E NORDESTE DE JATAÍ, para recepção do valor de R$ 100.000,00 (cem mil reais).</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20798</t>
   </si>
   <si>
     <t>Altera o nome de rua e dá outras providências.</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20745</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSOS ao Senhor José Carlos Teixeira de Queiroz Presidente do Conselho de Administração da AABB de Jataí e sua Diretoria”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20699</t>
   </si>
   <si>
     <t>EMENTA: “Altera destinação de recursos orçamentários, indicando o Fundo Municipal de Saúde, para recepção de R$ 25.000,00 (vinte e cinco mil reais), para UBS Vila Luiza (Aquisição de móveis/equipamentos).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20698</t>
   </si>
   <si>
     <t>EMENTA: “Altera destinação de recursos orçamentários, indicando o Fundo Municipal de Saúde, para recepção dos R$ 25.000,00 (vinte e cinco mil reais), para UBS/Fabriny (Aquisição de móveis/equipamentos)”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20697</t>
   </si>
   <si>
     <t>“Altera destinação de recursos orçamentários, indicando o Fundo Municipal de saúde, para recepção do valor de R$ 50.000,00 (cinquenta mil reais), que será destinado a aquisição de equipamentos para UPA e SAMU”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20696</t>
   </si>
   <si>
     <t>EMENTA: “Altera destinação de recursos orçamentários, indicando a Secretaria de Cultura, para recepção de R$ 25.000,00 (vinte e cinco mil reais), que será destinado para Secretaria da Cultura, para produção e edição de documentário cultural acerca das atividades descritas em plano de ações da Orquestra de Violeiros de Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20695</t>
   </si>
   <si>
     <t>EMENTA: “Altera destinação de recursos orçamentários, indicando a Associação Esportiva Jataiense, para custeio de ações e aquisições de equipamentos., no valor de R$ 100.000,00 (cem mil reais).”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20694</t>
   </si>
   <si>
     <t>EMENTA: “Altera destinação de recursos orçamentários, indicando a Secretaria de Desenvolvimento Social e Cidadania, para recepção do R$ 261.016,83 (duzentos e sessenta e um mil, dezesseis reais e oitenta e três centavos), que será destinado ao Sindicato Rural de Jataí / Equoterapia Primeiros Passos.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20692</t>
   </si>
   <si>
     <t>EMENTA: “Altera destinação de recursos orçamentários, indicando o Centro de Tradições Gaúchas Querência Goiana de Jataí, para realização da Invernada Artística, no valor de R$ 50.000,00 (cinquenta mil reais).”</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20686</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal o encaminhamento de um projeto de lei que autoriza o pagamento de incentivo financeiro para os agentes comunitários de saúde (ACS) e agentes de  combate às endemias (ACE) e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20673</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o Fundo Municipal de Saúde, para recepção do valor R$ 23.000,00 (vinte e três mil reais), que será destinado a Aquisição de Motocicleta Cross à Vigilância Epidemiológica.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20672</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o Fundo Municipal de Saúde, para recepção do valor de R$ 195.016,83 (cento e noventa e cinco mil, dezesseis reais e oitenta e três centavos), que será destinado a aquisição de 01 (um) Veículo de 7 (sete) lugares para a Equipe de Saúde da Família – Zona Rural.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20670</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o Fundo Municipal de Saúde, para recepção do valor de R$ 130.000,00 (cento e trinta mil reais), que será destinado a Aquisição de 01 (um) veículo utilitário de carga tipo picape cabine dupla para a Vigilância Epidemiológica.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20669</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o Fundo Municipal de Saúde, para recepção do valor de R$ 90.000,00 (noventa mil reais), que será destinado a Aquisição de 01 (um) veículo de passeio para a Vigilância Epidemiológica.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20668</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o Fundo Municipal de Saúde, para recepção do valor R$ 147.000,00 (cento e quarenta e sete mil reais), que será destinado a Aquisição de 07 (sete) motos categoria City para a Vigilância Epidemiológica.</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20660</t>
   </si>
   <si>
     <t>“Solicita que os senadores do Estado de Goiás, se declarem contrários a indicação do Ministro da Justiça e Segurança Pública, FLÁVIO DINO, para ocupar uma vaga no Supremo Tribunal Federal”.</t>
   </si>
   <si>
-    <t>Alessandra Oliveira_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20627</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à Família do Senhor Leandro de Assis Oliveira, pelo seu falecimento, ocorrido no dia 30 de novembro de 2023.</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20623</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Ordinária do Executivo nº 104, de 27 de setembro de 2023, que “Altera a Lei 4.576, de 03 de julho de 2023, que dispõe sobre as Diretrizes Orçamentárias – LDO, para elaboração da Lei Orçamentária Anual para o exercício de 2024.”</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20620</t>
   </si>
   <si>
     <t>“Modifica a redação da Ementa e o Art. 1º do Projeto de Lei do Executivo nº 0115/2023 e dá outras providências”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20619</t>
   </si>
   <si>
     <t>EMADT</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20604</t>
   </si>
   <si>
     <t>Acrescenta o § 16, ao Art. 113, da Lei Orgânica do Município de Jataí.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
@@ -1301,400 +871,278 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/20577</t>
   </si>
   <si>
     <t>“Solicita ao Poder Executivo Municipal e sugere em minuta anexa a criação do Programa Municipal de transporte de pacientes”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20576</t>
   </si>
   <si>
     <t>“Solicita ao Deputado Federal Daniel Agrobom, recursos de custeio para implantação de Espaço Inclusivo para Crianças, nas dependências da Praça Professor Maromba. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20575</t>
   </si>
   <si>
     <t>“Solicita ao Poder Executivo Municipal envio de Projeto de Lei anexo em minuta sob a seguinte ementa: Autoriza o Poder Executivo Municipal a doar caminhões de terra às pessoas de baixa renda no âmbito do município de Jataí, e dá outras providências.”</t>
   </si>
   <si>
     <t>EM/ES</t>
   </si>
   <si>
     <t>Emenda Modificativa/Supressiva</t>
   </si>
   <si>
-    <t>Genilson Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20564</t>
   </si>
   <si>
     <t>“Suprime o §3°-A e seus incisos e modifica o §5°, ambos do artigo 1°, da Proposta de Emenda à Lei Orgânica nº 002/2023”.</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20512</t>
   </si>
   <si>
     <t>“Requer a implantação do Programa Passe Livre Estudantil aos alunos da modalidade de ensino de Educação de Jovens e Adultos (EJA)”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20478</t>
   </si>
   <si>
     <t>“Solicita a Superintendência Municipal de Trânsito – SMT, otimização, atualização e divulgação diária da sinalização referente as interdições nas confluências da BR 158 aonde estão sendo realizadas obras. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20477</t>
   </si>
   <si>
     <t>Solicita ao Poder Público Municipal elaboração e encaminhamento de Estudo de Viabilidade Técnica para a imersão ou transferência da rede elétrica nas áreas públicas localizadas no setor Colmeia Park, na Avenida Ribas Marques, objetivando a utilização das referidas áreas em atendimento as demandas do empreendedorismo e do bem-estar social.</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20448</t>
   </si>
   <si>
     <t>“Requer a instalação de placas/outdoors em pontos estratégicos da cidade publicizando as conquistas e títulos do município.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20444</t>
   </si>
   <si>
     <t>“Solicita ao Governo de Goiás estadualização da Estrada do Grão, entre as GO’s 184 e 050, compreendendo 54km. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20443</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal Termo de Cooperação objetivando a pavimentação da Estrada do Grão. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20442</t>
   </si>
   <si>
     <t>“Solicita ao Deputado Federal Adriano do Baldy (Progressistas) indicação de Emenda Parlamentar para construção de nova ponte sob o Córrego Bom Jardim, na zona rural de Jataí. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20441</t>
   </si>
   <si>
     <t>“Requer a realização de Sessão Solene em homenagem ao Dia do Engenheiro, conforme Decreto de Lei nº 23.569, de 11 de dezembro de 1933. ”</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20417</t>
   </si>
   <si>
     <t>Solicita, moção de apoio ao Supremo Tribunal Federal e ao Congresso Nacional, contra as razões da ADPF 442 e contra seu intento de descriminalizar o aborto até a décima segunda semana de gestação.</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20404</t>
   </si>
   <si>
     <t>Solicita, moção de repúdio ao Supremo Tribunal Federal e ao Congresso Nacional, contra as razões da ADPF 442 e contra seu intento de descriminalizar o aborto até a décima segunda semana de gestação.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20395</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal, envio de Estudo Técnico Preliminar – ETP, Ao Ministério da Saúde, objetivando subsidiar a implantação de Unidade de Pronto Atendimento – UPA 24, nas imediações da próxima etapa do Programa Minha Casa Minha Vida, em Jataí. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20394</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal elaboração e envio à Câmara Municipal de Vereadores, de Estudo de Viabilidade Técnica, para ampliação do horário de atendimento nas Unidades Básicas de Saúde, em Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20393</t>
   </si>
   <si>
     <t>“Solicita a Secretaria de Estado da Segurança Pública de Goiás, em caráter de urgência, aumento do efetivo das polícias Militar e Civil em Jataí. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20392</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal, envio de Estudo Técnico Preliminar – ETP, ao Instituto Federal de Educação, Ciência e Tecnologia de Goiás - IFG, objetivando a implantação de novo Campus nas imediações da próxima etapa do Programa Minha Casa Minha Vida, em Jataí. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20391</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal elaboração de Estudo Técnico Preliminar – ETP, objetivando subsidiar a implantação de Parque Industrial para Pequenas e Microempresas nas imediações da próxima etapa do Programa Minha Casa Minha Vida, em Jataí. ”</t>
   </si>
   <si>
-    <t>Genilson Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20345</t>
   </si>
   <si>
     <t>“Permanência da Unidade regional de saúde em Jataí, de forma regionalizada e independente de outras Regionais”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20307</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSOS ao CTG – Querência Goiana pela realização do 28º Rodeio Crioulo Interestadual e 23º EXPOAGRI”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20306</t>
   </si>
   <si>
     <t>“Solicita ao Poder Executivo Municipal, aquisição de área e Estudo Técnico Preliminar – ETP, objetivando subsidiar a ampliação do Aeroporto Municipal para instalação de novos hangares. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20305</t>
   </si>
   <si>
     <t>Solicita ao Poder Público Municipal, Estudo Técnico Preliminar – ETP, objetivando subsidiar a continuação da Av. São Thomaz transpondo a Av. Sebastião Herculano de Souza.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20278</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal financiamento de projeto técnico para a implantação de Terceira-Faixa na Subida da Ariranha (GO 184). ”</t>
   </si>
   <si>
-    <t>Alessandra Oliveira_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20277</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSOS à diretoria e elenco da Associação Esportiva Jataiense e ao Projeto Raposinha pela conquista do Campeonato Goiano Sub 20 – Divisão de Acesso”.</t>
   </si>
   <si>
     <t>SP</t>
   </si>
   <si>
     <t>Substitutivo a Projeto</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20272</t>
   </si>
   <si>
     <t>Substitui o Projeto de Lei Ordinária do Legislativo nº 16/2023, 29 de junho de 2023, e dá outras providências.</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20270</t>
   </si>
   <si>
     <t>Acrescenta o Art. 2º no Projeto de Lei do Executivo nº 054/2023 e dá outras providências”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20268</t>
   </si>
   <si>
     <t>Solicitamos o envio de moção de pesar aos familiares de Francisco Antônio de Carvalho Gedda.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20262</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal Daniel Agrobom indicação de Emenda Parlamentar à agricultores familiares para transferência de tecnologia voltadas a produção leiteira e agroecologia/produção orgânica.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20261</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal Daniel Agrobom destinação de Emenda Parlamentar para despesas de custeio relacionadas a ações de pesquisa e de transferência de tecnologia realizadas na Agricultura Familiar.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20260</t>
   </si>
   <si>
     <t>Solicita ao Deputado Federal Daniel Agrobom indicação de Emenda Parlamentar para construção de nova ponte sob o Córrego Bom Jardim, na zona rural de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20259</t>
   </si>
   <si>
     <t>Requer ao Deputado Estadual Lucas Do Vale indicação de Emenda Parlamentar ao Centro de Equoterapia Primeiro Passo.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20258</t>
   </si>
   <si>
     <t>Solicita participação da Superintendente Regional do DNIT no Estado de Goiás na Tribuna Popular do Poder Legislativo, para esclarecimentos ao parlamento e à comunidade jataiense sobre o status da  liberação do tráfego sob o Anel Viário na BR 060 / BR 364.</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20224</t>
   </si>
   <si>
     <t>Solicita a Superintendência Regional do DNIT no Estado de Goiás, em caráter de urgência, a imediata liberação do tráfego sob o Anel Viário na BR 060 / BR 364, obra concluída no município de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20220</t>
   </si>
   <si>
     <t>Solicita a Agência Goiana de Habitação - Agehab, em caráter de urgência, publicação do edital de inscrição ao Programa Pra ter Onde Morar, etapa Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20219</t>
   </si>
   <si>
     <t>Requer a Secretaria Municipal de Gestão e Planejamento avaliação sobre a aquisição de motocicletas, capacetes e baús para transporte material, à disposição do quadro de coordenadores de Agente de Combate a Endemias e Agente Comunitário de Saúde.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20217</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Título de Cidadã Benemérito a Professora e escritora MARIA ELOÁ DE SOUZA LIMA e dá outras providências.</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20182</t>
   </si>
   <si>
     <t>Solicitamos Moção de Aplausos em homenagem ao advogado e ex-vereador Nivaldo Souza Moraes, pelo excelente trabalho à comunidade jataiense e principalmente pela autoria do projeto de lei que estabeleceu o dia 31 de maio como data comemorativa ao aniversário da cidade de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20180</t>
   </si>
   <si>
     <t>Solicitamos Moção de Aplausos em Homenagem a Elita Maria de Carvalho Lima, autora do Hino a Jataí.</t>
   </si>
   <si>
-    <t>Deuzair Parente_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20175</t>
   </si>
   <si>
     <t>"SOLICITA MOÇÃO DE APLAUSOS EM HOMENAGEM AS ENTIDADES ORGANIZADORAS DA FESTA DO MILHO DE JATAÍ”</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20169</t>
   </si>
   <si>
     <t>Requer a reedição do requerimento nº 241 que solicita ao prefeito municipal que estabeleça o plano de carreira e vencimento dos servidores da Fiscalização: Fiscal de Defesa do Consumidor; Fiscal de Edificações e Loteamentos; Fiscal de Limpeza Urbana; Fiscal de Meio Ambiente; Fiscal de Posturas; Fiscal de Inspeção Sanitária Municipal; Fiscal de Trânsito e Transportes; Fiscal de Tributos Municipais; Fiscal de Vigilância Sanitária do Município de Jataí/GO, conforme modelo de Projeto de Lei (anexo).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20167</t>
   </si>
   <si>
     <t>Requer a Secretaria de Estado da Retomada realização do Programa Caravana da Retomada em Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20166</t>
   </si>
   <si>
     <t>Requer a Secretaria de Estado da Retomada realização do Programa Mais Empregos em Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20165</t>
   </si>
   <si>
     <t>Requer a Secretaria de Estado da Retomada implantação de unidade do Cotec – Colégio Tecnológico em Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20125</t>
@@ -1729,962 +1177,614 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/20118</t>
   </si>
   <si>
     <t>“Dispõe sobre concessão do Troféu Jatobá ao Empresário Veriano de Oliveira Lima Junior, e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20099</t>
   </si>
   <si>
     <t>“Requer à Secretaria de Estado da Retomada realização do Feirão de Empregos do Cotec – Colégio Tecnológico em Jataí. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20098</t>
   </si>
   <si>
     <t>“Solicita a Vice Governadoria de Goiás, gestão junto a empresa YTO Group Corporation, para agendar inspeção ao município objetivando manifestar o potencial agrícola, geográfico, logístico, tecnológico e de pesquisa para possível instalação de fábrica. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20086</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSOS à discente do Curso de Medicina da UFJ Ana Carolina de Souza Aranha por representar Jataí como uma das embaixadoras na Brazil Conference at Harvard &amp; MIT”.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20068</t>
   </si>
   <si>
     <t>“Requer a realização de Audiência Pública, em caráter de urgência, sobre a segurança nas escolas e nos CMEIs".</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20067</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de título de Cidadã Jataiense a Senhora Rafaela Giongo Freitas e dá outras providências”.</t>
   </si>
   <si>
-    <t>Deuzair Parente_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20065</t>
   </si>
   <si>
     <t>“Requer ao Poder Executivo elaboração do Plano Municipal de Segurança Escolar. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20064</t>
   </si>
   <si>
     <t>“Requer à EGEL – Escola de Gestão e Eficiência Legislativa, realização de campanha de combate a violência nas escolas. ”</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20041</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal implantação de Academia ao ar Livre e calçamento no Condomínio Vila Vida. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20040</t>
   </si>
   <si>
     <t>“Requer ao Poder Público Municipal realização do Festival Municipal de Pesca da Terceira Idade. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20039</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal implantação de praça e instalação de Academia ao ar Livre no logradouro público situado entre as ruas Italino Moura, Ambrosina Lima e  Nestor Garcia Assis. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20038</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20021</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSOS aos produtores rurais de Jataí em face terem colocado o município na 13ª posição entre os 100 Municípios Mais Ricos do Agronegócio no Brasil”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20006</t>
   </si>
   <si>
     <t>Altera a Resolução nº 02, de 04 de março de 2010 - Regimento Interno e dispõe sobre a criação da Comissão Permanente em Defesa e Proteção dos Direitos da Mulher.</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20000</t>
   </si>
   <si>
     <t>“Modifica a redação do Caput do Art. 1º, inciso I e II do §1º e cria o § 3º do mesmo artigo, o Caput do Art. 3º do Projeto de Lei Decreto Legislativo nº 03, de 25 de março de 2023.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19992</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal apoio à realização do evento beneficente; 10º Encontro Nacional de Motociclistas em Jataí. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19991</t>
   </si>
   <si>
     <t>“Solicita a Secretária Municipal de Obras e Planejamento Urbano providências para o melhoramento do sistema elétrico da Unidade Básica de Saúde Drº. Otto Carneiro Maciel – UBS Estrela Dalva. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19990</t>
   </si>
   <si>
     <t>“Solicita a Superintendência Municipal de Trânsito, em caráter de urgência, implantação de sinalização vertical nas vias JTI’s, vicinais e pontes na zona rural do município. ”</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19973</t>
   </si>
   <si>
     <t>Acrescenta os parágrafos 14 e 15 ao Art. 113, da Lei Orgânica do Município de Jataí.</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19972</t>
   </si>
   <si>
     <t>Altera o §4º do artigo 1º, §1º do artigo 2º, §2º item I e II do artigo 2º, do Projeto de Lei do Executivo nº 09/2023 e dá outras providências.</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19959</t>
   </si>
   <si>
     <t>“ Estabelece a dispensa excepcional do pagamento de tarifa do transporte público coletivo municipal nos dias de realização do Exame Nacional do Ensino Médio - ENEM. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19947</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Comenda Luís Aberto Maguito Vilela, no âmbito do Poder Legislativo Municipal.</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19941</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal e a Secretaria Estadual de Segurança Pública de Goiás, estudo técnico objetivando a implementação do Centro de Internação para Menores Infratores no município de Jataí. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19940</t>
   </si>
   <si>
     <t>“Solicita à Faeg – Federação da Agricultura e Pecuária de Goiás e ao Senar Goiás – Serviço Nacional de Aprendizagem Rural, a realização da 2ª edição do Programa Campo Saúde no município de Jataí. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19906</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal investimentos na capacitação e qualificação dos profissionais da Limpeza Pública e Pavimentação Asfáltica no âmbito municipal. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19905</t>
   </si>
   <si>
     <t>“Solicita a Secretaria de Obras e Planejamento Urbano em caráter de urgência a recuperação de pavimento das vias que menciona no Setor Brasília: Av. dos Fazendeiros, Avenida dos Rodoviários, R. 01, R. 02, R. 03, R. 05, R. 06, R. 07, R. 09.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19904</t>
   </si>
   <si>
     <t>“Solicita aos governos Estadual e Municipal a realização da Festa Estadual do Milho no município de Jataí, já incluída no Calendário Cívico Cultural de Goiás, conforme lei 19.214 de 2016. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19903</t>
   </si>
   <si>
     <t>“Requer ao Poder Público Municipal envio de Projeto de Lei em que cria o Programa de Agendamento e Realização de Mamografia nas Unidades Básicas de Saúde, como especifica minuta em anexo. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19902</t>
   </si>
   <si>
     <t>“Solicita à Assembleia Legislativa de Goiás a realização da 2ª Edição do Programa Alego Ativa / Intercâmaras no município de Jataí.”</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19857</t>
   </si>
   <si>
     <t>“Solicitam moção de pesar aos familiares do Senhor Moisés Franco Carvalho.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19856</t>
   </si>
   <si>
     <t>“Solicita a empresa Translocave Transportes, subsidiária do transporte público municipal, envio de cronograma de atendimento aos bairros de Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19854</t>
   </si>
   <si>
     <t>“Solicita à Superintendência de Atenção Integral à Saúde – SAIS, a celebração de Termo de Ajuste de Conduta junto ao Ministério Público, objetivando garantir a regulação em internação de pacientes residentes em Jataí em leitos disponíveis no município.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19853</t>
   </si>
   <si>
     <t>“Requer encaminhamento do cronograma de obras, serviços de pavimentação e tapa-buracos à Câmara Municipal de Vereadores.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19851</t>
   </si>
   <si>
     <t>“Requer encaminhamento do cronograma de recuperação de estradas rurais e recuperação de pontes à Comissão de Agricultura e Pecuária da Câmara Municipal de Vereadores.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19850</t>
   </si>
   <si>
     <t>“Requer a realização de Sessão Solene em homenagem ao Dia do Agricultor. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19849</t>
   </si>
   <si>
     <t>“Requer a realização de Sessão Solene em homenagem ao Dia do Advogado. ”</t>
   </si>
   <si>
-    <t>Genilson Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19824</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a Associação de beneficiência Albergue São Vicente de Paulo de Jataí, no valor de R$ 800.000,00 (oitocentos mil reais).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19823</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o Conselho de pastores e ministros evangélicos de Jataí (COPEJA), no valor de R$ 80.000,00 (oitenta mil reais).</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19822</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a Cabanha Alma Farrapa LTDA, no valor de R$ 100.000,00 (cem mil reais).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19821</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a Casa Evangelica Monte das Oliveiras, no valor de R$ 200.000,00 (duzentos mil reais).</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19820</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a Liga Desportiva de Jataí - LDJ, no valor de R$ 120.000,00 (cento e vinte mil reais).</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19819</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o Sindicato Rural de Jataí, no valor de R$ 500.000,00 (quinhentos mil reais).</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19818</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o Fundação Educacional de Jataí, no valor de R$ 310.000,00 (trezentos e dez mil reais).</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19817</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando o a Associação Favos - Família, amor, voluntariado, oportunidade saúde - contra o câncer a favor da vida, no valor de R$ 200.000,00 (duzentos mil reais).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19801</t>
   </si>
   <si>
     <t>Deduz-se da Unidade orçamentária, indicando a Secretaria Municipal de Desenvolvimento Social e Cidadania para recepção do valor de 50,000,00 (cinquenta mil reais), destinados a Associação Grupo Ilumine, para custeio de ações filantrópicas e despesas correntes.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19800</t>
   </si>
   <si>
     <t>Deduz-se da Unidade orçamentária, indicando a Secretaria Municipal de Cultura para recepção do valor de 50,000,00 (cinquenta mil reais), destinados ao Centro de Tradições Gaúchas - CTG Querência Goiana, para fomento do desenvolvimento cultural através das danças típicas, representando Jataí/GO nacionalmente em competições do gênero.</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19798</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a ao Fundo Municipal de Saúde - CIRURGIAS ELETIVAS, no valor de R$ 844.970,40 (oitocentos e quarenta e quatro mil novecentos e setenta reais e quarenta centavos).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19797</t>
   </si>
   <si>
     <t>Deduz-se da Unidade orçamentária, indicando a Secretaria Municipal de Educação para recepção do valor de 50,000,00 (cinquenta mil reais), destinados ao complemento de execução de obra de construção de CMEI no Residencial Cidade Jardim 1.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19795</t>
   </si>
   <si>
     <t>Deduz-se da Unidade orçamentária, indicando a Secretaria de Obras e Planejamento Urbano para recepção do valor de 100,000,00 (cem mil reais), destinados ao complemento de execução de obra que liga os bairros Dom Abel ao Jacutinga e adjacentes.</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19780</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários, indicando a Associação Esportiva Jataiense, para custeio de ações e aquisições de equipamentos., no valor de R$181.656,00 (cento e oitenta e um mil e seiscentos e cinquenta e seis reais).</t>
   </si>
   <si>
-    <t>Deuzair Parente_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19757</t>
   </si>
   <si>
     <t>“Os Vereadores que abaixo assinam, solicitam ao Prefeito Municipal e a Secretaria de Saúde, a contratação de um (a) fonoaudiólogo (a)  para o Centro de Ensino Especial Erica de Melo Barbosa”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19750</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal parecer técnico que viabilize a  instalação de galeria pluvial na Rua I, Vila Sofia.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19749</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal parecer técnico que viabilize a  instalação de galeria pluvial na Avenida dos Fazendeiros, Setor Brasília.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19748</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal parecer técnico que viabilize a instalação de galeria pluvial na alamedas Rio Doce, Rio Verde e Itajá, Conjunto Rio Claro 1 e 3.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19747</t>
   </si>
   <si>
-    <t>Deuzair Parente_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19736</t>
   </si>
   <si>
     <t>“Altera dispositivos da Proposta de Emenda à Lei Orgânica do Município de Jataí nº 001, de 21 de setembro de 2022.”</t>
   </si>
   <si>
-    <t>Deuzair Parente_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19735</t>
   </si>
   <si>
     <t>“Altera dispositivos do Projeto de Lei Complementar nº 001, de 21 de setembro de 2022.”</t>
   </si>
   <si>
-    <t>Deuzair Parente_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19712</t>
   </si>
   <si>
     <t>“Solicita que seja declarada de Utilidade Pública, conforme a Lei nº 1.129 de 11/06/1985, a Associação Sport Club Cocha-Bamba, com nome fantasia	SPORT CLUB COCHA-BAMBA, 	CNPJ nº 05.986.762/0001-08”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19690</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19687</t>
   </si>
   <si>
     <t>“Sugere ao Poder Público Municipal em apoio ao Governo Federal, criação de Estação de Atendimento ao Programa Renda e Oportunidades. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19686</t>
   </si>
   <si>
     <t>“Requer encaminhamento do cronograma de recuperação de estradas rurais e recuperação de pontes para o exercício de 2023, à Comissão de Agricultura e Pecuária da Câmara Municipal de Vereadores.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19685</t>
   </si>
   <si>
     <t>“Solicita à Assembleia Legislativa de Goiás a realização do Programa Alego Ativa / Intercâmaras 2023, no município de Jataí.”</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19665</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública para a instituição do Plano Municipal de Gestão Integrada de Resíduos Sólidos, do Plano Municipal de Gerenciamento de Resíduos de Construção Civil e do Plano Municipal de Gerenciamento de Resíduos de Saúde.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19661</t>
   </si>
   <si>
     <t>Dá o nome de Praça João Luiz do Prado à praça que está sendo construída no Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19660</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que a praça que está sendo construída no Bairro Nossa Senhora de Fátima, tenha o nome de Praça João Luiz do Prado.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19656</t>
   </si>
   <si>
     <t>“Requer ao Poder Público Municipal criação de Programa Municipal de Perfuração de Poço Artesiano”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19655</t>
   </si>
   <si>
     <t>“Requer a expedição de moção de aplausos em face a categoria dos caminhoneiros de Jataí”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19654</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19647</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 02, de 04 de março de 2010 - Regimento Interno da Câmara Municipal de Jataí.</t>
   </si>
   <si>
-    <t>Genilson Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19646</t>
   </si>
   <si>
     <t>Altera o Art. 13 da Lei Orgânica do Município de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19612</t>
   </si>
   <si>
     <t>“Solicita a mesa diretora envio de expediente ao Ministério da Cidadania em que requer a realização de etapa do Programa Alimenta Brasil no âmbito municipal”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19611</t>
   </si>
   <si>
     <t>“Solicita a Superintendência Municipal de Agricultura Familiar ações de cooperação que subsidiem participação no programa Pátria Produtora, que objetiva disponibilizar linhas de crédito do Programa Nacional de Fortalecimento da Agricultura Familiar (Pronaf) para os produtores rurais beneficiários do Plano Nacional de Reforma Agrária (PNRA)”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19610</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal adesão ao Programa Nacional de Promoção, Proteção e Defesa dos Direitos Humanos dos Profissionais de Segurança Pública e Defesa Social e dos Profissionais do Sistema Socioeducativo (PraViver)”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19609</t>
   </si>
   <si>
     <t>“Requer do Poder Público Municipal a adesão ao Programa Nacional de Fortalecimento da Gestão Municipal de Segurança Pública (CidadeSusp). ”</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19580</t>
   </si>
   <si>
     <t>Altera o artigo 2º, do Projeto de Lei do Executivo nº 080/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19559</t>
   </si>
   <si>
     <t>“Requer ao Poder Público Municipal adesão ao programa do Governo Federal “Emprega + Mulheres. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19558</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal implantação de fraldário no Lago Bom Sucesso. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19557</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal implantação de novos banheiros sanitários, pias com bancada e cubas para lavagem no Lago Bom Sucesso.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19539</t>
   </si>
   <si>
     <t>“Requer estudo de viabilidade para abertura e asfaltamento da Rua 10, setor Vila Brasília.”</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19533</t>
   </si>
   <si>
     <t>“Requer a Secretaria Municipal de Educação implantação de biblioteca na Escola Municipal Nilo Lottici”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19510</t>
   </si>
   <si>
     <t>“Solicita à Secretaria Municipal de Educação promoção de campanha de adesão ao Programa Brasil Carinhoso, destinado a transferência automática de recursos para crianças matriculadas de 0 a 45 meses”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19509</t>
   </si>
   <si>
     <t>“Solicita ao Governo de Goiás o imediato encerramento do agendamento prévio para atendimento na Circunscrição Regional de Trânsito - Ciretran Jataí”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19508</t>
   </si>
   <si>
     <t>“Requer ao Governo de Goiás o imediato encerramento do agendamento prévio para atendimento nas Agências do Vapt-Vupt em Jataí”.</t>
   </si>
   <si>
-    <t>Genilson Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19484</t>
   </si>
   <si>
     <t>“Requer ao Poder Executivo Municipal em caráter de urgência, conclusão e envio a esta Casa de Leis, do Plano Diretor para ocupação de solo urbano”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19476</t>
   </si>
   <si>
     <t>“Sugere ao Poder Público Municipal envio de projeto de lei com disposições da inclusão de conceitos de empreendedorismo na Rede Municipal de Ensino conforme minuta em anexo. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19467</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal análise de Projeto de Lei anexo em minuta sob a seguinte ementa: Autoriza o Poder Executivo Municipal a doar caminhões de terra às pessoas de baixa renda no âmbito do município de Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19465</t>
   </si>
   <si>
     <t>“Requer à Agência Goiana de Habitação informações sobre a edificação de 50 moradias no município, através do Programa Pra Ter Onde Morar.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19464</t>
   </si>
   <si>
     <t>“Sugere ao Poder Executivo Municipal a adesão ao Programa Criança Feliz do Governo Federal.”</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19428</t>
   </si>
   <si>
     <t>“Modifica e suprimi artigos, incisos e alíneas do Projeto de Lei do Executivo nº 016/2022 e dá outras providências”.</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19427</t>
   </si>
   <si>
     <t>“Acrescenta alínea “a” ao inciso II do artigo 5º e acrescenta §4º, também no artigo 5º do Projeto de Lei do Executivo nº 016/2022 e dá outras providências”.</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19426</t>
   </si>
   <si>
     <t>“Requer ao Poder Executivo Municipal imediato cumprimento do Piso Nacional para Profissionais de Enfermagem em acordo com o PL 2.564/2020, sob sanção presidencial.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19425</t>
   </si>
   <si>
     <t>“Altera a redação do item 2, do $ 4º; da Lei 3.068 de 28 de junho de 2010, Lei de Uso e Ocupação do Solo Urbano - Zoneamento - no Município de Jataí e dá outras providências. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19424</t>
   </si>
   <si>
     <t>“Institui a Semana do Agronegócio no âmbito do Município de Jataí Estado de Goiás, e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19422</t>
   </si>
   <si>
     <t>“Requer a Secretaria Municipal de Saúde informações sobre a concessão/negativa ao atendimento para o TFD – Tratamento Fora do Domicílio, e solicita desburocratização do programa em acordo com a portaria 55 de 24 de setembro de 1.999.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19420</t>
   </si>
   <si>
     <t>“Requer ao Poder Público Municipal através da Secretaria de Desenvolvimento Social e Cidadania realização de campanha informativa acerca do cadastramento de beneficiários no programa Benefício de Prestação Continuada – BPC.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19400</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal apoio técnico para a execução de serviços de infraestrutura afim viabilizar a realização do 19° Rodeio Crioulo de Jataí e da 14ª Expoagri.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19389</t>
   </si>
   <si>
     <t>“Requer ao Poder Público Municipal resposta à portaria de chamamento SPU/ME 3.723/2022 para a indicação de terrenos federais a serem utilizados no Programa Habitacional Aproxima.”</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19386</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de Cidadão Jataiense ao Senhor Milton Justus, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19364</t>
   </si>
   <si>
     <t>Fica instituído no município de Jataí a “Semana Municipal de Prevenção e Combate às Queimadas”.</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19363</t>
   </si>
   <si>
     <t>Altera o artigo 64, § 1º, “b” e “c”, e parágrafo único do artigo 73 da Lei Ordinária nº 3.066 de 28 de junho de 2010 e dá outras providências.</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19351</t>
   </si>
   <si>
     <t>Solicita ao prefeito municipal que estabeleça o plano de carreira e vencimento dos servidores da Fiscalização: Fiscal de Defesa do Consumidor; Fiscal de Edificações e Loteamentos; Fiscal de Limpeza Urbana; Fiscal de Meio Ambiente; Fiscal de Posturas; Fiscal de Inspeção Sanitária Municipal; Fiscal de Trânsito e Transportes; Fiscal de Tributos Municipais; Fiscal de Vigilância Sanitária do Município de Jataí/GO, conforme modelo de Projeto de Lei (anexo).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19346</t>
   </si>
   <si>
     <t>“Requer ao Poder Público Municipal estudo preliminar para a duplicação da Avenida Said Abdalla.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19330</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19317</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19309</t>
   </si>
   <si>
     <t>“Solicita ao Poder Executivo envio de Projeto de Lei (em anexo) criando o Programa Municipal de Mobilidade Rural.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19307</t>
@@ -2707,1402 +1807,812 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/19295</t>
   </si>
   <si>
     <t>Institui o programa de armazenamento e distribuição gratuita de leite materno no município.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19291</t>
   </si>
   <si>
     <t>“Solicita a Superintendência Municipal de Trânsito a implantação de Faixa de Pedestre no cruzamento da Avenida Anhanguera com a Avenida Dorival de Carvalho.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19290</t>
   </si>
   <si>
     <t>“Solicita a Secretaria de Obras e Planejamento Urbano em caráter de urgência a recuperação de pavimento das vias do Setor Brasília.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19289</t>
   </si>
   <si>
     <t>“Solicita a Secretaria de Obras e Planejamento Urbano a continuação da recuperação de pavimento e implantação de pavimento nas ruas obsoletas da Vila Sofia.”</t>
   </si>
   <si>
-    <t>Genilson Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19283</t>
   </si>
   <si>
     <t>Requer verbalmente na terceira sessão ordinária da primeira quinzena do mês de maio, a realização Audiência Pública com os gestores e representantes afins do Hospital das Clinicas a ser realizada em data oportuna via ofício pela mesa diretora.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19280</t>
   </si>
   <si>
     <t>“Solicita ao Poder Executivo o envio de Projeto de Lei (em anexo) que dispõe sobre a implantação no transporte público municipal do Passe Livre para pacientes pós e pré transplantes e ainda para gestantes em situação de vulnerabilidade social.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19275</t>
   </si>
   <si>
     <t>“Sugere em minuta anexa a criação de programa municipal de transporte de pacientes ”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19274</t>
   </si>
   <si>
     <t>“Requer fornecimento de Kit Maternidade para gestantes em situação de vulnerabilidade no município de Jataí”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19273</t>
   </si>
   <si>
     <t>“Sugere criação de programa de fornecimento 24h de remédio na UPA, como especifica minuta em anexo”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19272</t>
   </si>
   <si>
     <t>Declara apoio aos CACs no município e requer envio de expediente à bancada goiana no Senado Federal em favor ao PL 3.723/2019, que muda as regras para porte de arma e regula as atividades de colecionadores, caçadores e atiradores esportivos</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19258</t>
   </si>
   <si>
     <t>Solicitam ao Poder Executivo que faça a prorrogação do prazo que concede desconto de 75% (setenta e cinco por cento) para cobrança de preço público nos contratos vigentes por ocupação de logradouros, praças e feiras cobertas.</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19250</t>
   </si>
   <si>
     <t>“Os Vereadores que abaixo assinam, solicitam ao Prefeito Municipal, a prorrogação do prazo para pagamento de IPTU – Imposto Predial Territorial Urbano do exercício de 2022, com desconto, pelo prazo de 90 (noventa) dias”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19232</t>
   </si>
   <si>
     <t>“Sugere ao Poder Público Municipal em apoio ao Governo Federal, criação de Estação de Atendimento ao Programa Recicla+. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19223</t>
   </si>
   <si>
     <t>“Modifica a redação do inciso III do Art. 3º, inclui a alínea “a” no inciso II, da nova redação ao § 3º e inclui o § 4º. do art. 5º, da nova redação ao § 1º, § 3º e o inciso I do § 3º do art. 6º que passa a vigorar da seguinte forma, consequentemente altera também os termos da Tabela contida no Art. 169, inclui o § único no art. 46 do Projeto de Lei do Executivo nº 0016/2022 e dá outras providências”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19208</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19195</t>
   </si>
   <si>
     <t>“Dispõe sobre concessão de título de cidadania ao empresário, Sr. ALBER MARTINS GUEDES, e dá outras providências”.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19194</t>
   </si>
   <si>
     <t>Altera do inciso “V”, do § 1º, do Art. 125-A, da Resolução nº 02/2010 (Regimento Interno) que dispõe sobre a Concessão de Título de Cidadão Honorário do Município de Jataí.</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19188</t>
   </si>
   <si>
     <t>“Solicita ao Poder Executivo que realize o Programa de Recuperação de Créditos Fiscais – REFIS 2022, no Município de Jataí”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19178</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal adesão ao Programa de Residência Profissional Agrícola – AgroResidência do Governo Federal. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19173</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal adesão ao Programa Habite Seguro do Governo Federal, que subsidia moradias à policiais civis, militares, federais, rodoviários federais, penitenciários, bombeiros, guardas municipais e peritos. ”</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19167</t>
   </si>
   <si>
     <t>Altera a Resolução nº 59, de 24 de fevereiro de 2021, que dispõe sobre a composição das Comissões Permanentes da Câmara Municipal de Jataí para o biênio 2021/2022.</t>
   </si>
   <si>
-    <t>Alessandra Oliveira_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19166</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19163</t>
   </si>
   <si>
     <t>Solicitamos o envio de moção de pesar aos familiares do senhor João Luiz do Prado.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19162</t>
   </si>
   <si>
     <t>Solicitamos o envio de moção de pesar aos familiares de Maria Augusta Pereira.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19142</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal imprimação de fresagem de pavimento na vicinal da Serra da Honda. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19139</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo envio de Projeto de Lei à Câmara Municipal sob minuta em anexo - “Dispõe sobre o Serviço de Recebimento de Denúncias de Violações de Direitos dos Idosos no âmbito municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19134</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal execução de melhoria ao acesso do Leilão da Fazenda São José. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19132</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal, em caráter de urgência, reforma geral da Academia Jataiense de Letras. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19131</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal subsídios para a remuneração dos músicos da Orquestra de Violeiros de Jataí. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19130</t>
   </si>
   <si>
     <t>“Dispõe sobre o Serviço de Recebimento de Denúncias de Violações de Direitos dos Idosos no âmbito municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19128</t>
   </si>
   <si>
     <t>“Institui o Programa Plantar o Futuro no Município de Jataí.”</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19123</t>
   </si>
   <si>
     <t>“MOÇÃO DE PESAR à Família do Senhor Carlos Vieira, pelo seu falecimento, ocorrido no dia 21 de fevereiro de 2022”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19114</t>
   </si>
   <si>
     <t>“MOÇÃO DE PESAR à Família da Senhora Thassya Martins Moraes Rodrigues, pelo seu falecimento, ocorrido no dia 19 de fevereiro de 2022”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19091</t>
   </si>
   <si>
     <t>“Requer ao Poder Público Municipal providências para o imediato cumprimento da MP 1.100/2022 que aprimora as regras de permissão para venda direta de etanol. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19089</t>
   </si>
   <si>
     <t>“Solicita apoio do Poder Executivo Municipal para adesão da COTAJA – Cooperativa dos Transportadores Autônomos de Jataí ao programa Roda Bem Caminhoneiro do Ministério da Cidadania. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19088</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19048</t>
   </si>
   <si>
     <t>Acrescenta §11º ao artigo 94 do Regimento Interno da Câmara Municipal de Jataí.</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19047</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19039</t>
   </si>
   <si>
     <t>“Solicita ao Poder Executivo Municipal distribuição sistemática de Kit-Alimentação às famílias classificadas em situação de vulnerabilidade social durante a pandemia Covid-19, no exercício de 2021, e requer preconização de dados demográficos. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19038</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19029</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19028</t>
   </si>
   <si>
     <t>“Requer a realização de Sessão Solene em homenagem ao Dia Internacional da Mulher.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19027</t>
   </si>
   <si>
     <t>“Requer a realização de Sessão Solene em homenagem ao Dia do Professor. ”</t>
   </si>
   <si>
     <t>SEMD</t>
   </si>
   <si>
     <t>Sub-Emenda</t>
   </si>
   <si>
-    <t>Genilson Santos_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19021</t>
   </si>
   <si>
     <t>“Altera a redação da Emenda Modificativa de nº 59/2021”.</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19019</t>
   </si>
   <si>
     <t>Altera dispositivos do Projeto de Lei Complementar do Executivo n° 03, de 17 de setembro de 2021, com a redação dada pela Emenda Substitutiva nº 02/2021.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19018</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19016</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado à Associação Brasileira de Apoio a Prevenção às Drogas, e dá outras providências.</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19013</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado à Cooperativa de Produção Agroindustrial Familiar do Sudoeste Goiano - COOPFAS, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19012</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado à Associação Beneficente Pastoral de Apoio, e dá outras providências.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19011</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado à Associação Gabriele, e dá outras providências.</t>
   </si>
   <si>
-    <t>Deuzair Parente_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19010</t>
   </si>
   <si>
     <t>“Altera o Art. 23 e o § 1º do Art. 24 do Projeto de Lei do Executivo nº 0093 e dá outras providências”</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19004</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinando à Associação dos amigos do museu, e dá outras providências.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19003</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado ao Projeto de Equoterapia – Sindicato Rural de Jataí, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19002</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado ao Sindicato Rural de Jataí, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19001</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado à Mãos do bem, e dá outras providências.</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19000</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, Associação Adote Animais Jataí, e dá outras providências.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18999</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado ao Marcha para Jesus, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18998</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado ao Rotary Clube Paraíso do Brasil, e dá outras providências.</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18997</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado à Casa de Apoio Nosso Lar, e dá outras providências.</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18996</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado ao Projeto de Campeira – Sindicato Rural de Jataí, e dá outras providências.</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18995</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado à Associação Pestalozzi, e dá outras providências.</t>
   </si>
   <si>
-    <t>Genilson Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18994</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado à Associação Favos, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18993</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinando à APAE – Associação de Pais e Amigos dos Excepcionais, e dá outras providências.</t>
   </si>
   <si>
-    <t>Alessandra Oliveira_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18992</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, Centro De Recuperação Liberdade Em Cristo, e dá outras providências.</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18991</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado à Associação Atlética Wider Santos, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18990</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado à Associação Desportiva de Jataí, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18989</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinando à Associação dos Aposentados e Pensionistas de Jataí e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18988</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado à Casa Evangélica Monte das Oliveiras – CEMOL, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18987</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado ao Centro de Atendimento Educacional Especializado Érica de Melo Barbosa, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18986</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinando ao Centro de Tradições Gaúchas – CTG Querência Goiana, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18985</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado a Lar e Creche João XXIII, e dá outras providências.</t>
   </si>
   <si>
-    <t>Genilson Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18983</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado ao Lar da Criança Marcondes Dias, e dá outras providências.</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18982</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado à Liga Desportiva de Jataí, e dá outras providências.</t>
   </si>
   <si>
-    <t>Alessandra Oliveira_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18981</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado ao Núcleo de Combate ao Câncer de Jataí, e dá outras providências.</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18980</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado à Sociedade Beneficente Albergue São Vicente de Paulo, e dá outras providências.</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18979</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, Voluntárias de Cristo, e dá outras providências.</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18978</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado a Diocese de Jataí, e dá outras providências.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18977</t>
   </si>
   <si>
     <t>Altera os dispositivos normativos no Projeto de Lei Ordinária do Executivo de nº 068/2021, destinado à UNAMBATAÍ, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18942</t>
   </si>
   <si>
     <t>“Requer junto à Agência Goiana de Habitação - Agehab a inclusão do município de Jataí no Programa Pra Ter Onde Morar – Aluguel Social”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18941</t>
   </si>
   <si>
     <t>“Requer ao Poder Público Municipal concessão de área pública à Associação dos Servidores da Câmara Municipal de Jataí -  Ascamj. ”</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18931</t>
   </si>
   <si>
     <t>“Solicita ao Poder Executivo a prorrogação da validade do concurso público para provimento de vagas efetivas e vagas para formação de cadastro reserva para os cargos da Guarda Civil Municipal, referente ao Edital nº. 001, de 12 de junho de 2018, nos termos do seu item 18.2, em decorrência da pandemia da COVID-19.”</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18928</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Ordinária do Executivo nº 068, de 30 de agosto de 2021, que “Estima as receitas e fixa a despesa do Município de Jataí-GO, para o exercício financeiro de 2022.</t>
   </si>
   <si>
-    <t>Genilson Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18926</t>
   </si>
   <si>
     <t>Dispõe quanto a concessão de Título de Cidadão Jataiense ao Excelentíssimo Juiz de Direito da 2a Vara Cível e Fazendas Públicas da Comarca de Jataí-GO, Dr. Thiago Soares Castelliano Lucena de Castro.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18912</t>
   </si>
   <si>
     <t>“Requer à Secretaria Municipal de Obras e Planejamento Urbano implantação de galerias pluviais na Avenida dos Fazendeiros e na Avenida dos Rodoviários. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18911</t>
   </si>
   <si>
     <t>“Os Vereadores que abaixo assinam solicitam ao Prefeito Municipal a destinação do percentual  de 7% da receita proveniente da arrecadação de multas advindas de infrações cometidas por veículos automotores no município de Jataí para investimento na implantação de melhorias e sinalização de trânsito voltadas aos ciclistas”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18910</t>
   </si>
   <si>
     <t>“Requer à Superintendência de Trânsito e Mobilidade Urbana implantação de Faixa de Pedestre frente ao Colégio Pequeno Príncipe, na Rua Rui Barbosa. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18905</t>
   </si>
   <si>
     <t>“Requer ao Poder Público Municipal envio de Projeto de Lei criando o Programa de Agendamento e Realização de Mamografia nas Unidades Básicas de Saúde, como especifica minuta em anexo. ”</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18900</t>
   </si>
   <si>
     <t>Requer a isenção de pagamento do estacionamento no Jatahy Shopping, aos usuários dos serviços oferecidos pelo Vapt-Vupt unidade Jataí</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18890</t>
   </si>
   <si>
     <t>“Solicita ao Poder Executivo Municipal elaboração de campanha publicitária nacional objetivando incentivo e atração de novos investimentos à Jataí. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18889</t>
   </si>
   <si>
     <t>“Solicita ao Poder Executivo Municipal pavimentação e sinalização da Avenida dos Fazendeiros e Avenida dos Rodoviários no Setor Brasília. ”</t>
   </si>
   <si>
-    <t>Deuzair Parente_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18887</t>
   </si>
   <si>
     <t>Altera-se o Projeto de Lei Complementar do Executivo nº 04/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18881</t>
   </si>
   <si>
     <t>Solicita o envio de moção de pesar aos familiares de IRIS REZENDE MACHADO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18864</t>
   </si>
   <si>
     <t>“Cria o Programa de Acompanhamento Psicológico às Mulheres Vítimas de Violência Doméstica nas Unidades Básicas de Saúde (UBS), e dá outras providências. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18860</t>
   </si>
   <si>
     <t>“Solicita à Secretaria Municipal de Meio Ambiente análise e plano de amostragem da água consumível no município.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18859</t>
   </si>
   <si>
     <t>“Institui acompanhamento psicológico às mulheres vítimas de violência doméstica nas Unidades Básicas de Saúde (UBS). ”</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18833</t>
   </si>
   <si>
     <t>“Dispõe sobre a supressão do caput do artigo 3º e incisos I, II e III do mesmo artigo da Lei Municipal nº 3.525/2014, dá nova redação ao artigo 3º e incisos I, II e III Lei Municipal nº 3.525/2014 e dá outras providências. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18830</t>
   </si>
   <si>
     <t>“Dispõe sobre concessão do Troféu Jatobá ao Empresário Rheidner Moraes Tosta, e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18823</t>
   </si>
   <si>
     <t>“Sistematiza sobre a disponibilização das Licenças Ambientais emitidas pela Secretaria Municipal de Meio Ambiente, e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18817</t>
   </si>
   <si>
     <t>Institui o "Dia do Vigilante" no âmbito do Município de Jataí, Estado de Goiás, e dá outras providências.</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18816</t>
   </si>
   <si>
     <t>Requerem a realização de uma audiência pública para debater sobre o Regime Próprio da Previdência Social do Município de Jataí.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18789</t>
   </si>
   <si>
     <t>Requer a realização de uma audiência pública para debater a atuação da empresa Enel no fornecimento de energia elétrica em Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18777</t>
   </si>
   <si>
     <t>“Solicita ao Poder Executivo Municipal melhorias e adequação na infraestrutura da Estrada da Comprida. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18776</t>
   </si>
   <si>
     <t>“Requer do Poder Executivo Municipal implantação de vias de interligação do St. Brasília à Vila Palmeiras. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18775</t>
   </si>
   <si>
     <t>“Requer do Poder Executivo Municipal melhorias e adequação na infraestrutura do acesso à GO 178 desde o Distrito da Naveslândia. ”</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18771</t>
   </si>
   <si>
     <t>Altera o artigo 4º do Projeto de Lei do Executivo nº 047/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18759</t>
   </si>
   <si>
     <t>“Após tratativa com o Poder Público Municipal - Requer implantação de via para interligação do Residencial Cidade Jardim 2 à Avenida das Primaveras na saída leste do município. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18758</t>
   </si>
   <si>
     <t>“Solicita à Agência Goiana de Infraestrutura e Transportes – Goinfra, implantação de terceira via na GO 184 no aclive da Ariranha e Congonhas”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18740</t>
   </si>
   <si>
     <t>“Requer em caráter emergencial medidas de segurança à integridade de servidores e pacientes da Unidade de Pronto Atendimento – UPA, em Jataí. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18738</t>
   </si>
   <si>
     <t>“Institui o Programa Municipal de Adoção de Projetos Esportivos – PROAPE. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18737</t>
   </si>
   <si>
     <t>“Solicita à Assembleia Legislativa de Goiás a realização do programa Alego Ativa / Intercâmaras no município de Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18736</t>
   </si>
   <si>
     <t>“Altera a Resolução nº 02, de 04 de março de 2010 - Regimento Interno e dispõe sobre a criação da Comissão de Fiscalização e Defesa do Saneamento e Resíduos Sólidos. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18723</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal implantação de dispositivo que objetive a redução de velocidade na Avenida Flamboyant, nos pontos que especifica. ”</t>
   </si>
   <si>
-    <t>Alessandra Oliveira_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18719</t>
   </si>
   <si>
     <t>Altera o §1º do Projeto de Lei do Executivo nº 0043 e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18710</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18705</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal continuidade da implantação de iluminação pública na Rua do Amarelinho. ”</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18682</t>
   </si>
   <si>
     <t>“Dispõe sobre concessão do Troféu Jatobá à Professora Rosa Helena Lemes Oliveira Martins, e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18681</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal providências para o imediato cumprimento da Medida Provisória que antecipa a autorização de venda direta de etanol entre produtores e postos de combustíveis. ”</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18641</t>
   </si>
   <si>
     <t>“Dispõe sobre concessão de Título de Cidadão Jataiense ao empresário rural, Sr. Vilmar Hudson, e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18623</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal providências para a imediata recuperação das vias públicas que menciona. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18622</t>
   </si>
   <si>
     <t>“Cria o Parágrafo Único no artigo 2º do Projeto de Lei do Executivo nº 0044 e dá outras providências”</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18613</t>
   </si>
   <si>
     <t>“Altera o §1º do Projeto de Lei do Executivo nº 0043 e dá outras providências”</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18596</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal estudos de viabilidade para a implantação do Espaço Inclusivo para a Criança, nas dependências da Praça Professor Maromba. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18593</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18575</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18551</t>
   </si>
   <si>
     <t>“Dispõe sobre a transparência de informações de obras em unidades escolares no âmbito municipal e dá outras providências. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18518</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18517</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal envio de Projeto de Lei no qual dispõe sobre a criação do Banco de Leite Humano – BLH no município.”</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18507</t>
   </si>
   <si>
     <t>Solicitam  ao  Poder  Público  Municipal  envio de Projeto  de  Lei  motivando desburocratização   da   autorização   de subsídio  para  implantação  de terraplanagem  e  pavimentação  de  pátio  em empresas  do  setor  privado  a  se  instalarem ou  ampliarem  dependências  no  âmbito  do município  de  Jataí</t>
   </si>
   <si>
-    <t>Deuzair Parente_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18495</t>
   </si>
   <si>
     <t>“Altera a redação da Emenda Modificativa de nº 04/2021.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18483</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação da Comissão Permanente de Acompanhamento e Apoio Técnico (COPAT-VTN) referente ao levantamento do VTN médio para prestação de informações ao Sistema Interno de Preço de Terra – SIPT.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18482</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade da empresa concessionária de serviço público de distribuição de energia elétrica e demais empresas ocupantes a se limitar à ocupação do espaço público dentro do que estabelece as normas técnicas aplicáveis, regularização e a retirada dos fios inutilizados em vias públicas de Jataí – Goiás e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18472</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18444</t>
   </si>
   <si>
     <t>“Os vereadores que abaixo subscrevem convidam a Diretora Executiva do Hospital das Clínicas Dr. Serafim de Carvalho, Sra. Viviane Tavares Ferreira, bem como os Srs. João Damasceno da Rocha Filho - Diretor Técnico, Jeovane Martins Sousa Filho - Serviços de Farmácia Hospitalar, e a Sra. Marcela Bianca Souza Arisono - Supervisão de Serviços de Apoio e Administrativos, para participação na Tribuna Popular das Sessões Ordinárias da segunda quinzena do mês de junho, que ocorrerá nos dias 22, 23 e 24, para tratar de assuntos gerais do referido hospital.”</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18443</t>
   </si>
   <si>
     <t>“Os Vereadores subscritos solicitam ao Prefeito Municipal que seja  encaminhado para esta Casa,  PROJETO DE LEI  o qual dispõe sobre a criação do Restaurante Popular no município de Jataí/GO e dá outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18433</t>
   </si>
   <si>
     <t>Altera a redação do § 1º, do art. 4º do Projeto de Lei nº 030/2021.</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18426</t>
   </si>
   <si>
     <t>SOLICITAM A RETOMADA DA CONCESSÃO DE ADICIONAL INSALUBRIDADE A ATENDENTES  DE POSTOS DE SAÚDE E AGENTE DE ENDEMIAS QUE VISITAM RESIDÊNCIAS E OUTRAS, NO MUNICÍPIO DE JATAÍ/GO</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18422</t>
   </si>
   <si>
     <t>“Solicita ao Poder Executivo Municipal a promoção de ampla campanha de divulgação do cronograma da imunização contra Covid-19.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18415</t>
   </si>
   <si>
     <t>“Solicita ao Chefe do Poder Executivo determinação para o cumprimento no âmbito do município, do PL 1.136/2021, que dispõe sobre a imunização diária em situação de epidemias e pandemias de doenças imunopreveníveis, incluindo finais de semana e feriados. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18407</t>
   </si>
   <si>
     <t>“Requer sinalização de trânsito horizontal e vertical nas vias e acessos do Setor Industrial. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18406</t>
   </si>
   <si>
     <t>“Solicita contratação de médico hematologista para atendimento no sistema público de saúde no âmbito município. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18383</t>
@@ -4119,184 +2629,125 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/18381</t>
   </si>
   <si>
     <t>“Solicita ao Chefe do Poder Executivo providências na regularização do pagamento das Progressões Horizontais dos servidores públicos municipais. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18380</t>
   </si>
   <si>
     <t>“Solicita informações ao Chefe do Poder Executivo sobre possibilidade de doação de ração animal às ONGs e protetores independentes de Jataí, objetivando a criação do Banco de Ração Animal.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18379</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de bares, cafés, quiosques, complexos e centros gastronômicos, restaurantes, casas noturnas, espaços de eventos e de shows e, ambientes assemelhados a adotar medidas de auxílio e proteção à mulher em situação de risco por assédio.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18378</t>
   </si>
   <si>
     <t>Institui o "Dia da Cavalgada", no âmbito do Município de Jataí Estado de Goiás, e dá outras providências.</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18351</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração da redação do artigo 1º do Projeto de Lei Ordinária do Executivo de nº 024/2021 e dá outras providências.”</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18349</t>
   </si>
   <si>
     <t>Solicitamos o envio de moção de pesar aos familiares de Carlos Eduardo Freire da Silva.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18348</t>
   </si>
   <si>
     <t>“Revoga a Lei Municipal de nº 4.162/2020 e da outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18327</t>
   </si>
   <si>
     <t>“Após tratativa com o Poder Público Municipal - Requer implantação de via para interligação do Residencial Cidade Jardim 1 e Sítio Recreio Alvorada. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18326</t>
   </si>
   <si>
     <t>"Após tratativa com o Poder Público Municipal: requer criação da Clínica Municipal de Castração e Reinserção de Pets”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18325</t>
   </si>
   <si>
     <t>“Requer que seja decretado Situação Anormal (emergência ou calamidade pública) em virtude da estiagem no âmbito do município de Jataí e dar outras providências. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18322</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18304</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de identificação do cabeamento, alinhamento e retirada de fiação excedente no âmbito do município de Jataí, e dá outras providências.</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18299</t>
   </si>
   <si>
     <t>Solicitamos o envio de moção de pesar aos familiares   de   José   Antônio   de   Carvalho Gedda.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18297</t>
   </si>
   <si>
     <t>"Requer que Poder Público Municipal preceitue parceria com a iniciativa privada e produtores rurais objetivando a pavimentação de 2km da vicinal Serra da Honda na região da Onça.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18294</t>
   </si>
   <si>
     <t>"Requer que Poder Público Municipal realize procedimento de doação da área referente a matrícula n° 64.876 à Associação dos Moradores do Bairro Francisco Antônio e Conjunto Residencial Estrela Dalva - AMFACED."</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18291</t>
   </si>
   <si>
     <t>Solicitam a reforma geral do Casarão do José Manoel Vilela.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18290</t>
   </si>
   <si>
     <t>Solicitamos o envio de moção de pesar aos familiares de Arioldo Alves da Rocha.</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18283</t>
   </si>
   <si>
     <t>Dispõe sobre a transparência nos contratos emergenciais firmados pelo Poder Público Municipal e justificados pela situação de calamidade decorrente da pandemia Covid-19 e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18281</t>
   </si>
   <si>
     <t>“Solicita ao Poder Executivo a retomada das obras da sede da 18ª Companhia de Policiamento Especializado – CPE, neste município.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18268</t>
   </si>
   <si>
     <t>“Reconhece como atividades essenciais à saúde, em situações de calamidade pública, emergência, epidemia ou pandemia, às academias de musculação e ginástica; os centros de treinamento, natação, hidroginástica, artes marciais, dança, e demais modalidades esportivas.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18267</t>
   </si>
   <si>
     <t>"Requer ao Poder Público Municipal que forneça ferramenta de trabalho (celular ou tablet) aos professores da rede municipal de ensino para utilização do sistema de continuidade das aulas remotas no âmbito do município"</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18266</t>
@@ -4307,200 +2758,129 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/18262</t>
   </si>
   <si>
     <t>"Requer ao Poder Público Municipal curso preparatório que auxilie os professores da rede pública de ensino na utilização do sistema de retomada das aulas no âmbito do município"</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18261</t>
   </si>
   <si>
     <t>Dispõe sobre sanções ao descumprimento da ordem de prioridade da vacinação contra a Covid-19, assim definidas em lei ou ato normativo federal, estadual ou municipal, bem como para o profissional que simula aplicação da vacina e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18256</t>
   </si>
   <si>
     <t>"Requer ao Poder Público Municipal que forneça ferramenta de trabalho (celular ou tablet) aos professores da rede municipal de ensino para utilização do sistema de retomada das aulas no âmbito do município"</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18255</t>
   </si>
   <si>
     <t>“Requer ao Poder Público Municipal estudo e a viabilidade que objetive implementar no âmbito do município o disposto no art. 44-A da lei 14.071/2020 que assim preleciona: “Art. 44-A.  É livre o movimento de conversão à direita diante de sinal vermelho do semáforo onde houver sinalização indicativa que permita essa conversão, observados os artigos 44, 45 e 70 do Código de Trânsito Brasileiro.”</t>
   </si>
   <si>
-    <t>Genilson Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18251</t>
   </si>
   <si>
     <t>REQUEREM O ESTUDO E A VIABILIDADE PARA A REALIZAÇÃO DA 15º EDIÇÃO DO CASAMENTO COMUNITÁRIO DE JATAÍ, MEDIANTE A AGENDAMENTO, EM 2021, VISANDO ATENDER OS CASAIS DE BAIXA RENDA DO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18242</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal reforma, revitalização e implantação de gerador de energia no Centro de Cultura e Eventos Dom Benedito Domingos Cóscia. ”</t>
   </si>
   <si>
-    <t>Deuzair Parente_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18231</t>
   </si>
   <si>
     <t>Requerem a criação de um Programa de Crédito Municipal para subsidiar micro, pequenos e empreendedores comerciais do município de Jataí, em virtude da instabilidade econômica causada pelas paralisações de atividades comerciais decretadas em função da pandemia de Covid-19.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18225</t>
   </si>
   <si>
     <t>“Requer expedição de Moção Honrosa em face aos servidores das forças de segurança pública de Jataí, Estado de Goiás, em serviço no enfrentamento à Pandemia Covid-19. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18224</t>
   </si>
   <si>
     <t>“Requer junto a Secretaria Municipal de Saúde informações e dados técnicos que comprovem a eficácia do LockDown implantado no município em virtude da pandemia Covid-19. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18222</t>
   </si>
   <si>
     <t>“Requer expedição de Moção Honrosa em face aos servidores da saúde pública de Jataí, Estado de Goiás, em serviço no enfrentamento à Pandemia Covid-19. ”</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18221</t>
   </si>
   <si>
     <t>O Vereador Genilson Santos, juntamente com os demais vereadores, requerem a contratação de Médico especialista em NEUROPEDIATRIA para atendimento na rede pública municipal de saúde em Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18219</t>
   </si>
   <si>
     <t>“Solicita ao Poder Executivo Municipal, o desenvolvimento de ampla campanha de revitalização da sinalização de trânsito vertical e horizontal no município. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18203</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18201</t>
   </si>
   <si>
     <t>“Solicita ao Poder Executivo Municipal análise sobre medida de antecipação de datas sazonais durante a pandemia Covid-19 no exercício de 2021. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18195</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal a implantação de calçada com acessibilidade e para a prática esportiva na extensão entre Alameda Flamboyant, Av. Eng. Abel de Carvalho e Parque Brisas. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18194</t>
   </si>
   <si>
     <t>“Após tratativa com o Poder Público Municipal - Requer implantação de via para interligação do Setor Jacutinga ao Bairro Dom Abel.”</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18188</t>
   </si>
   <si>
     <t>Solicito o envio de moção de pesar aos familiares de Liomar Silveira Martins.</t>
   </si>
   <si>
-    <t>Carlinhos Canzi_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18145</t>
   </si>
   <si>
     <t>Solicita envio de moção de pesar à família do senhor Luiz Alberto Maguito Vilela.</t>
-  </si>
-[...10 lines deleted...]
-Professora Marina Silveira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18128</t>
   </si>
   <si>
     <t>Requerem a criação e a implantação do “Mercado da Roça".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18121</t>
   </si>
   <si>
     <t>Institui a Declaração Municipal de Direitos de Liberdade Econômica, estabelece normas para atos de liberação de atividade econômica e a análise de impacto regulatório e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18109</t>
   </si>
   <si>
     <t>Fica Instituída a Política de Produção, Comercialização “In Natura” e o Desenvolvimento de Agroindústrias de Produtos Oriundos da Agricultura Familiar no âmbito municipal e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18085</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18084</t>
   </si>
@@ -4894,11929 +3274,11929 @@
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="A2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
       </c>
       <c r="D2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" t="s">
         <v>9</v>
       </c>
-      <c r="F2" t="s">
+      <c r="E3" t="s">
         <v>10</v>
       </c>
-      <c r="G2" s="1" t="s">
-[...19 lines deleted...]
-      <c r="E3" t="s">
+      <c r="F3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" t="s">
         <v>9</v>
       </c>
-      <c r="F3" t="s">
-[...2 lines deleted...]
-      <c r="G3" s="1" t="s">
+      <c r="E4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" t="s">
         <v>14</v>
-      </c>
-[...21 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5">
-[...6 lines deleted...]
-        <v>35</v>
+      <c r="A5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" t="s">
+        <v>8</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F5" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6">
-[...6 lines deleted...]
-        <v>34</v>
+      <c r="A6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" t="s">
+        <v>8</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7">
-[...6 lines deleted...]
-        <v>33</v>
+      <c r="A7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" t="s">
+        <v>8</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8">
-[...6 lines deleted...]
-        <v>32</v>
+      <c r="A8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" t="s">
+        <v>8</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F8" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="A9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" t="s">
+        <v>8</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F9" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10">
-[...6 lines deleted...]
-        <v>30</v>
+      <c r="A10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" t="s">
+        <v>8</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F10" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H10" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" t="s">
         <v>9</v>
       </c>
-      <c r="F10" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H11" t="s">
         <v>34</v>
       </c>
-      <c r="H11" t="s">
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F12" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>35</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E12" t="s">
+      <c r="H12" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" t="s">
         <v>9</v>
       </c>
-      <c r="F12" t="s">
-[...2 lines deleted...]
-      <c r="G12" s="1" t="s">
+      <c r="E13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="H12" t="s">
+      <c r="H13" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
-[...12 lines deleted...]
-      <c r="E13" t="s">
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" t="s">
         <v>9</v>
       </c>
-      <c r="F13" t="s">
-[...2 lines deleted...]
-      <c r="G13" s="1" t="s">
+      <c r="E14" t="s">
+        <v>10</v>
+      </c>
+      <c r="F14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="H13" t="s">
+      <c r="H14" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
-[...12 lines deleted...]
-      <c r="E14" t="s">
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" t="s">
         <v>9</v>
       </c>
-      <c r="F14" t="s">
-[...2 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="E15" t="s">
+        <v>10</v>
+      </c>
+      <c r="F15" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="H14" t="s">
+      <c r="H15" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
-[...12 lines deleted...]
-      <c r="E15" t="s">
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" t="s">
         <v>9</v>
       </c>
-      <c r="F15" t="s">
+      <c r="E16" t="s">
+        <v>10</v>
+      </c>
+      <c r="F16" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="G15" s="1" t="s">
+      <c r="H16" t="s">
         <v>44</v>
       </c>
-      <c r="H15" t="s">
-[...16 lines deleted...]
-      <c r="E16" t="s">
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" t="s">
         <v>9</v>
       </c>
-      <c r="F16" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H17" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" t="s">
+        <v>10</v>
+      </c>
+      <c r="F18" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H18" t="s">
         <v>48</v>
       </c>
-      <c r="H17" t="s">
-[...16 lines deleted...]
-      <c r="E18" t="s">
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" t="s">
         <v>9</v>
       </c>
-      <c r="F18" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="H19" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:8">
-      <c r="A20">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="A20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>8</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H20" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" t="s">
+        <v>10</v>
+      </c>
+      <c r="F21" t="s">
+        <v>53</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="H20" t="s">
+      <c r="H21" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="21" spans="1:8">
-[...12 lines deleted...]
-      <c r="E21" t="s">
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" t="s">
         <v>9</v>
       </c>
-      <c r="F21" t="s">
+      <c r="E22" t="s">
+        <v>10</v>
+      </c>
+      <c r="F22" t="s">
         <v>56</v>
       </c>
-      <c r="G21" s="1" t="s">
+      <c r="G22" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="H21" t="s">
+      <c r="H22" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
-[...12 lines deleted...]
-      <c r="E22" t="s">
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" t="s">
         <v>9</v>
       </c>
-      <c r="F22" t="s">
+      <c r="E23" t="s">
+        <v>10</v>
+      </c>
+      <c r="F23" t="s">
+        <v>14</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="G22" s="1" t="s">
+      <c r="H23" t="s">
         <v>60</v>
       </c>
-      <c r="H22" t="s">
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" t="s">
+        <v>10</v>
+      </c>
+      <c r="F24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>61</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E23" t="s">
+      <c r="H24" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C25" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" t="s">
         <v>9</v>
       </c>
-      <c r="F23" t="s">
-[...47 lines deleted...]
-      </c>
       <c r="E25" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H25" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>8</v>
+      </c>
+      <c r="B26" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" t="s">
+        <v>10</v>
+      </c>
+      <c r="F26" t="s">
+        <v>65</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="H25" t="s">
+      <c r="H26" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
-[...6 lines deleted...]
-      <c r="C26">
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C27" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" t="s">
+        <v>9</v>
+      </c>
+      <c r="E27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F27" t="s">
         <v>14</v>
       </c>
-      <c r="D26" t="s">
-[...2 lines deleted...]
-      <c r="E26" t="s">
+      <c r="G27" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H27" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" t="s">
         <v>9</v>
       </c>
-      <c r="F26" t="s">
-[...5 lines deleted...]
-      <c r="H26" t="s">
+      <c r="E28" t="s">
+        <v>10</v>
+      </c>
+      <c r="F28" t="s">
+        <v>14</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>70</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E27" t="s">
+      <c r="H28" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>8</v>
+      </c>
+      <c r="B29" t="s">
+        <v>8</v>
+      </c>
+      <c r="C29" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" t="s">
         <v>9</v>
       </c>
-      <c r="F27" t="s">
-[...22 lines deleted...]
-      <c r="E28" t="s">
+      <c r="E29" t="s">
+        <v>10</v>
+      </c>
+      <c r="F29" t="s">
+        <v>72</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H29" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>8</v>
+      </c>
+      <c r="B30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" t="s">
         <v>9</v>
       </c>
-      <c r="F28" t="s">
-[...5 lines deleted...]
-      <c r="H28" t="s">
+      <c r="E30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F30" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>75</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C29">
+      <c r="H30" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" t="s">
+        <v>8</v>
+      </c>
+      <c r="C31" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" t="s">
+        <v>10</v>
+      </c>
+      <c r="F31" t="s">
+        <v>24</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H31" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>8</v>
+      </c>
+      <c r="B32" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" t="s">
+        <v>10</v>
+      </c>
+      <c r="F32" t="s">
+        <v>21</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H32" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>8</v>
+      </c>
+      <c r="C33" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" t="s">
+        <v>9</v>
+      </c>
+      <c r="E33" t="s">
+        <v>10</v>
+      </c>
+      <c r="F33" t="s">
+        <v>56</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H33" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" t="s">
+        <v>10</v>
+      </c>
+      <c r="F34" t="s">
+        <v>56</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H34" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B35" t="s">
+        <v>8</v>
+      </c>
+      <c r="C35" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" t="s">
+        <v>10</v>
+      </c>
+      <c r="F35" t="s">
         <v>11</v>
       </c>
-      <c r="D29" t="s">
-[...83 lines deleted...]
-      <c r="F32" t="s">
+      <c r="G35" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="G32" s="1" t="s">
+      <c r="H35" t="s">
         <v>86</v>
-      </c>
-[...79 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>21398</v>
       </c>
       <c r="B36">
         <v>2024</v>
       </c>
       <c r="C36">
         <v>122</v>
       </c>
       <c r="D36" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E36" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="F36" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="H36" t="s">
-        <v>101</v>
+        <v>90</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>21397</v>
       </c>
       <c r="B37">
         <v>2024</v>
       </c>
       <c r="C37">
         <v>121</v>
       </c>
       <c r="D37" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E37" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="F37" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="H37" t="s">
-        <v>103</v>
+        <v>92</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>21396</v>
       </c>
       <c r="B38">
         <v>2024</v>
       </c>
       <c r="C38">
         <v>120</v>
       </c>
       <c r="D38" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E38" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="F38" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>104</v>
+        <v>93</v>
       </c>
       <c r="H38" t="s">
-        <v>105</v>
+        <v>94</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>21395</v>
       </c>
       <c r="B39">
         <v>2024</v>
       </c>
       <c r="C39">
         <v>119</v>
       </c>
       <c r="D39" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E39" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="F39" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="H39" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>21394</v>
       </c>
       <c r="B40">
         <v>2024</v>
       </c>
       <c r="C40">
         <v>118</v>
       </c>
       <c r="D40" t="s">
+        <v>87</v>
+      </c>
+      <c r="E40" t="s">
+        <v>88</v>
+      </c>
+      <c r="F40" t="s">
+        <v>72</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="E40" t="s">
+      <c r="H40" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>21393</v>
       </c>
       <c r="B41">
         <v>2024</v>
       </c>
       <c r="C41">
         <v>117</v>
       </c>
       <c r="D41" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E41" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="F41" t="s">
+        <v>72</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="G41" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H41" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>21392</v>
       </c>
       <c r="B42">
         <v>2024</v>
       </c>
       <c r="C42">
         <v>116</v>
       </c>
       <c r="D42" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E42" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="F42" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="H42" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>21391</v>
       </c>
       <c r="B43">
         <v>2024</v>
       </c>
       <c r="C43">
         <v>115</v>
       </c>
       <c r="D43" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E43" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="F43" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="H43" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>21390</v>
       </c>
       <c r="B44">
         <v>2024</v>
       </c>
       <c r="C44">
         <v>114</v>
       </c>
       <c r="D44" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E44" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="F44" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="H44" t="s">
-        <v>117</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>21389</v>
       </c>
       <c r="B45">
         <v>2024</v>
       </c>
       <c r="C45">
         <v>113</v>
       </c>
       <c r="D45" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E45" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="F45" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G45" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H45" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>8</v>
+      </c>
+      <c r="B46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C46" t="s">
+        <v>8</v>
+      </c>
+      <c r="D46" t="s">
+        <v>109</v>
+      </c>
+      <c r="E46" t="s">
+        <v>110</v>
+      </c>
+      <c r="F46" t="s">
+        <v>11</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H46" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>8</v>
+      </c>
+      <c r="B47" t="s">
+        <v>8</v>
+      </c>
+      <c r="C47" t="s">
+        <v>8</v>
+      </c>
+      <c r="D47" t="s">
+        <v>113</v>
+      </c>
+      <c r="E47" t="s">
+        <v>114</v>
+      </c>
+      <c r="F47" t="s">
+        <v>56</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H47" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>8</v>
+      </c>
+      <c r="B48" t="s">
+        <v>8</v>
+      </c>
+      <c r="C48" t="s">
+        <v>8</v>
+      </c>
+      <c r="D48" t="s">
+        <v>113</v>
+      </c>
+      <c r="E48" t="s">
+        <v>114</v>
+      </c>
+      <c r="F48" t="s">
+        <v>14</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H48" t="s">
         <v>118</v>
       </c>
-      <c r="H45" t="s">
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>8</v>
+      </c>
+      <c r="B49" t="s">
+        <v>8</v>
+      </c>
+      <c r="C49" t="s">
+        <v>8</v>
+      </c>
+      <c r="D49" t="s">
         <v>119</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D46" t="s">
+      <c r="E49" t="s">
         <v>120</v>
       </c>
-      <c r="E46" t="s">
+      <c r="F49" t="s">
+        <v>72</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="F46" t="s">
+      <c r="H49" t="s">
         <v>122</v>
       </c>
-      <c r="G46" s="1" t="s">
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>8</v>
+      </c>
+      <c r="B50" t="s">
+        <v>8</v>
+      </c>
+      <c r="C50" t="s">
+        <v>8</v>
+      </c>
+      <c r="D50" t="s">
+        <v>119</v>
+      </c>
+      <c r="E50" t="s">
+        <v>120</v>
+      </c>
+      <c r="F50" t="s">
+        <v>11</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="H46" t="s">
+      <c r="H50" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="47" spans="1:8">
-[...9 lines deleted...]
-      <c r="D47" t="s">
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>8</v>
+      </c>
+      <c r="B51" t="s">
+        <v>8</v>
+      </c>
+      <c r="C51" t="s">
+        <v>8</v>
+      </c>
+      <c r="D51" t="s">
+        <v>119</v>
+      </c>
+      <c r="E51" t="s">
+        <v>120</v>
+      </c>
+      <c r="F51" t="s">
+        <v>11</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="E47" t="s">
+      <c r="H51" t="s">
         <v>126</v>
       </c>
-      <c r="F47" t="s">
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>8</v>
+      </c>
+      <c r="B52" t="s">
+        <v>8</v>
+      </c>
+      <c r="C52" t="s">
+        <v>8</v>
+      </c>
+      <c r="D52" t="s">
+        <v>119</v>
+      </c>
+      <c r="E52" t="s">
+        <v>120</v>
+      </c>
+      <c r="F52" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="G47" s="1" t="s">
+      <c r="H52" t="s">
         <v>128</v>
       </c>
-      <c r="H47" t="s">
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>8</v>
+      </c>
+      <c r="B53" t="s">
+        <v>8</v>
+      </c>
+      <c r="C53" t="s">
+        <v>8</v>
+      </c>
+      <c r="D53" t="s">
+        <v>119</v>
+      </c>
+      <c r="E53" t="s">
+        <v>120</v>
+      </c>
+      <c r="F53" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>129</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F48" t="s">
+      <c r="H53" t="s">
         <v>130</v>
       </c>
-      <c r="G48" s="1" t="s">
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>8</v>
+      </c>
+      <c r="B54" t="s">
+        <v>8</v>
+      </c>
+      <c r="C54" t="s">
+        <v>8</v>
+      </c>
+      <c r="D54" t="s">
         <v>131</v>
       </c>
-      <c r="H48" t="s">
+      <c r="E54" t="s">
         <v>132</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D49" t="s">
+      <c r="F54" t="s">
+        <v>24</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="E49" t="s">
+      <c r="H54" t="s">
         <v>134</v>
       </c>
-      <c r="F49" t="s">
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>8</v>
+      </c>
+      <c r="C55" t="s">
+        <v>8</v>
+      </c>
+      <c r="D55" t="s">
+        <v>119</v>
+      </c>
+      <c r="E55" t="s">
+        <v>120</v>
+      </c>
+      <c r="F55" t="s">
+        <v>11</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="G49" s="1" t="s">
+      <c r="H55" t="s">
         <v>136</v>
       </c>
-      <c r="H49" t="s">
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>8</v>
+      </c>
+      <c r="B56" t="s">
+        <v>8</v>
+      </c>
+      <c r="C56" t="s">
+        <v>8</v>
+      </c>
+      <c r="D56" t="s">
+        <v>119</v>
+      </c>
+      <c r="E56" t="s">
+        <v>120</v>
+      </c>
+      <c r="F56" t="s">
+        <v>14</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>137</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F50" t="s">
+      <c r="H56" t="s">
         <v>138</v>
       </c>
-      <c r="G50" s="1" t="s">
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>8</v>
+      </c>
+      <c r="B57" t="s">
+        <v>8</v>
+      </c>
+      <c r="C57" t="s">
+        <v>8</v>
+      </c>
+      <c r="D57" t="s">
         <v>139</v>
       </c>
-      <c r="H50" t="s">
+      <c r="E57" t="s">
         <v>140</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G51" s="1" t="s">
+      <c r="F57" t="s">
         <v>141</v>
       </c>
-      <c r="H51" t="s">
+      <c r="G57" s="1" t="s">
         <v>142</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F52" t="s">
+      <c r="H57" t="s">
         <v>143</v>
-      </c>
-[...134 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>21084</v>
       </c>
       <c r="B58">
         <v>2024</v>
       </c>
       <c r="C58">
         <v>34</v>
       </c>
       <c r="D58" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="E58" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="F58" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>165</v>
+        <v>144</v>
       </c>
       <c r="H58" t="s">
-        <v>166</v>
+        <v>145</v>
       </c>
     </row>
     <row r="59" spans="1:8">
-      <c r="A59">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A59" t="s">
+        <v>8</v>
+      </c>
+      <c r="B59" t="s">
+        <v>8</v>
+      </c>
+      <c r="C59" t="s">
+        <v>8</v>
       </c>
       <c r="D59" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E59" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F59" t="s">
-        <v>43</v>
+        <v>11</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>167</v>
+        <v>146</v>
       </c>
       <c r="H59" t="s">
-        <v>168</v>
+        <v>147</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60">
-[...6 lines deleted...]
-        <v>130</v>
+      <c r="A60" t="s">
+        <v>8</v>
+      </c>
+      <c r="B60" t="s">
+        <v>8</v>
+      </c>
+      <c r="C60" t="s">
+        <v>8</v>
       </c>
       <c r="D60" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E60" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F60" t="s">
-        <v>169</v>
+        <v>72</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>170</v>
+        <v>148</v>
       </c>
       <c r="H60" t="s">
-        <v>171</v>
+        <v>149</v>
       </c>
     </row>
     <row r="61" spans="1:8">
-      <c r="A61">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="A61" t="s">
+        <v>8</v>
+      </c>
+      <c r="B61" t="s">
+        <v>8</v>
+      </c>
+      <c r="C61" t="s">
+        <v>8</v>
       </c>
       <c r="D61" t="s">
-        <v>172</v>
+        <v>150</v>
       </c>
       <c r="E61" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="F61" t="s">
-        <v>174</v>
+        <v>152</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>175</v>
+        <v>153</v>
       </c>
       <c r="H61" t="s">
-        <v>176</v>
+        <v>154</v>
       </c>
     </row>
     <row r="62" spans="1:8">
-      <c r="A62">
-[...6 lines deleted...]
-        <v>29</v>
+      <c r="A62" t="s">
+        <v>8</v>
+      </c>
+      <c r="B62" t="s">
+        <v>8</v>
+      </c>
+      <c r="C62" t="s">
+        <v>8</v>
       </c>
       <c r="D62" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="E62" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="F62" t="s">
-        <v>177</v>
+        <v>72</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>178</v>
+        <v>155</v>
       </c>
       <c r="H62" t="s">
-        <v>179</v>
+        <v>156</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>21037</v>
       </c>
       <c r="B63">
         <v>2024</v>
       </c>
       <c r="C63">
         <v>27</v>
       </c>
       <c r="D63" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="E63" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="F63" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>180</v>
+        <v>157</v>
       </c>
       <c r="H63" t="s">
-        <v>181</v>
+        <v>158</v>
       </c>
     </row>
     <row r="64" spans="1:8">
-      <c r="A64">
-[...6 lines deleted...]
-        <v>105</v>
+      <c r="A64" t="s">
+        <v>8</v>
+      </c>
+      <c r="B64" t="s">
+        <v>8</v>
+      </c>
+      <c r="C64" t="s">
+        <v>8</v>
       </c>
       <c r="D64" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E64" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F64" t="s">
-        <v>182</v>
+        <v>21</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>183</v>
+        <v>159</v>
       </c>
       <c r="H64" t="s">
-        <v>184</v>
+        <v>160</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>20936</v>
       </c>
       <c r="B65">
         <v>2024</v>
       </c>
       <c r="C65">
         <v>9</v>
       </c>
       <c r="D65" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="E65" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="F65" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>185</v>
+        <v>161</v>
       </c>
       <c r="H65" t="s">
-        <v>186</v>
+        <v>162</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>20913</v>
       </c>
       <c r="B66">
         <v>2024</v>
       </c>
       <c r="C66">
         <v>52</v>
       </c>
       <c r="D66" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E66" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F66" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>187</v>
+        <v>163</v>
       </c>
       <c r="H66" t="s">
-        <v>188</v>
+        <v>164</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>20912</v>
       </c>
       <c r="B67">
         <v>2024</v>
       </c>
       <c r="C67">
         <v>5</v>
       </c>
       <c r="D67" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="E67" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="F67" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>189</v>
+        <v>165</v>
       </c>
       <c r="H67" t="s">
-        <v>190</v>
+        <v>166</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>20911</v>
       </c>
       <c r="B68">
         <v>2024</v>
       </c>
       <c r="C68">
         <v>51</v>
       </c>
       <c r="D68" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E68" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F68" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>191</v>
+        <v>167</v>
       </c>
       <c r="H68" t="s">
-        <v>192</v>
+        <v>168</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>20910</v>
       </c>
       <c r="B69">
         <v>2024</v>
       </c>
       <c r="C69">
         <v>50</v>
       </c>
       <c r="D69" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E69" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F69" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>193</v>
+        <v>169</v>
       </c>
       <c r="H69" t="s">
-        <v>194</v>
+        <v>170</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>20909</v>
       </c>
       <c r="B70">
         <v>2024</v>
       </c>
       <c r="C70">
         <v>49</v>
       </c>
       <c r="D70" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E70" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F70" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>195</v>
+        <v>171</v>
       </c>
       <c r="H70" t="s">
-        <v>196</v>
+        <v>172</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>20861</v>
       </c>
       <c r="B71">
         <v>2024</v>
       </c>
       <c r="C71">
         <v>1</v>
       </c>
       <c r="D71" t="s">
-        <v>172</v>
+        <v>150</v>
       </c>
       <c r="E71" t="s">
+        <v>151</v>
+      </c>
+      <c r="F71" t="s">
+        <v>72</v>
+      </c>
+      <c r="G71" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="F71" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H71" t="s">
-        <v>198</v>
+        <v>174</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>20860</v>
       </c>
       <c r="B72">
         <v>2024</v>
       </c>
       <c r="C72">
         <v>2</v>
       </c>
       <c r="D72" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="E72" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="F72" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>199</v>
+        <v>175</v>
       </c>
       <c r="H72" t="s">
-        <v>200</v>
+        <v>176</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>20859</v>
       </c>
       <c r="B73">
         <v>2024</v>
       </c>
       <c r="C73">
         <v>1</v>
       </c>
       <c r="D73" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="E73" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="F73" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>201</v>
+        <v>177</v>
       </c>
       <c r="H73" t="s">
-        <v>202</v>
+        <v>178</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>20857</v>
       </c>
       <c r="B74">
         <v>2024</v>
       </c>
       <c r="C74">
         <v>18</v>
       </c>
       <c r="D74" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E74" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F74" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>203</v>
+        <v>179</v>
       </c>
       <c r="H74" t="s">
-        <v>204</v>
+        <v>180</v>
       </c>
     </row>
     <row r="75" spans="1:8">
-      <c r="A75">
-[...6 lines deleted...]
-        <v>17</v>
+      <c r="A75" t="s">
+        <v>8</v>
+      </c>
+      <c r="B75" t="s">
+        <v>8</v>
+      </c>
+      <c r="C75" t="s">
+        <v>8</v>
       </c>
       <c r="D75" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E75" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F75" t="s">
-        <v>205</v>
+        <v>21</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>206</v>
+        <v>181</v>
       </c>
       <c r="H75" t="s">
-        <v>207</v>
+        <v>182</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>20827</v>
       </c>
       <c r="B76">
         <v>2023</v>
       </c>
       <c r="C76">
         <v>38</v>
       </c>
       <c r="D76" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E76" t="s">
+        <v>10</v>
+      </c>
+      <c r="F76" t="s">
+        <v>72</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H76" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>8</v>
+      </c>
+      <c r="B77" t="s">
+        <v>8</v>
+      </c>
+      <c r="C77" t="s">
+        <v>8</v>
+      </c>
+      <c r="D77" t="s">
         <v>9</v>
       </c>
-      <c r="F76" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E77" t="s">
+        <v>10</v>
+      </c>
+      <c r="F77" t="s">
+        <v>152</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H77" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>8</v>
+      </c>
+      <c r="B78" t="s">
+        <v>8</v>
+      </c>
+      <c r="C78" t="s">
+        <v>8</v>
+      </c>
+      <c r="D78" t="s">
         <v>9</v>
       </c>
-      <c r="F77" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E78" t="s">
+        <v>10</v>
+      </c>
+      <c r="F78" t="s">
+        <v>72</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H78" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>8</v>
+      </c>
+      <c r="B79" t="s">
+        <v>8</v>
+      </c>
+      <c r="C79" t="s">
+        <v>8</v>
+      </c>
+      <c r="D79" t="s">
         <v>9</v>
       </c>
-      <c r="F78" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E79" t="s">
+        <v>10</v>
+      </c>
+      <c r="F79" t="s">
+        <v>21</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H79" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>8</v>
+      </c>
+      <c r="B80" t="s">
+        <v>8</v>
+      </c>
+      <c r="C80" t="s">
+        <v>8</v>
+      </c>
+      <c r="D80" t="s">
         <v>9</v>
       </c>
-      <c r="F79" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E80" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F80" t="s">
-        <v>219</v>
+        <v>141</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>220</v>
+        <v>191</v>
       </c>
       <c r="H80" t="s">
-        <v>221</v>
+        <v>192</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>20817</v>
       </c>
       <c r="B81">
         <v>2023</v>
       </c>
       <c r="C81">
         <v>29</v>
       </c>
       <c r="D81" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E81" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F81" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>222</v>
+        <v>193</v>
       </c>
       <c r="H81" t="s">
-        <v>223</v>
+        <v>194</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>20816</v>
       </c>
       <c r="B82">
         <v>2023</v>
       </c>
       <c r="C82">
         <v>28</v>
       </c>
       <c r="D82" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E82" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F82" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>224</v>
+        <v>195</v>
       </c>
       <c r="H82" t="s">
-        <v>225</v>
+        <v>196</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>20815</v>
       </c>
       <c r="B83">
         <v>2023</v>
       </c>
       <c r="C83">
         <v>27</v>
       </c>
       <c r="D83" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E83" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F83" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>226</v>
+        <v>197</v>
       </c>
       <c r="H83" t="s">
-        <v>227</v>
+        <v>198</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>20814</v>
       </c>
       <c r="B84">
         <v>2023</v>
       </c>
       <c r="C84">
         <v>26</v>
       </c>
       <c r="D84" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E84" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F84" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>228</v>
+        <v>199</v>
       </c>
       <c r="H84" t="s">
-        <v>229</v>
+        <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>20813</v>
       </c>
       <c r="B85">
         <v>2023</v>
       </c>
       <c r="C85">
         <v>25</v>
       </c>
       <c r="D85" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E85" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F85" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>230</v>
+        <v>201</v>
       </c>
       <c r="H85" t="s">
-        <v>231</v>
+        <v>202</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>20812</v>
       </c>
       <c r="B86">
         <v>2023</v>
       </c>
       <c r="C86">
         <v>24</v>
       </c>
       <c r="D86" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E86" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F86" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>232</v>
+        <v>203</v>
       </c>
       <c r="H86" t="s">
-        <v>233</v>
+        <v>204</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>20811</v>
       </c>
       <c r="B87">
         <v>2023</v>
       </c>
       <c r="C87">
         <v>23</v>
       </c>
       <c r="D87" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E87" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F87" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>234</v>
+        <v>205</v>
       </c>
       <c r="H87" t="s">
-        <v>235</v>
+        <v>206</v>
       </c>
     </row>
     <row r="88" spans="1:8">
-      <c r="A88">
-[...6 lines deleted...]
-        <v>32</v>
+      <c r="A88" t="s">
+        <v>8</v>
+      </c>
+      <c r="B88" t="s">
+        <v>8</v>
+      </c>
+      <c r="C88" t="s">
+        <v>8</v>
       </c>
       <c r="D88" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E88" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="F88" t="s">
-        <v>236</v>
+        <v>72</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>237</v>
+        <v>207</v>
       </c>
       <c r="H88" t="s">
-        <v>238</v>
+        <v>208</v>
       </c>
     </row>
     <row r="89" spans="1:8">
-      <c r="A89">
-[...6 lines deleted...]
-        <v>47</v>
+      <c r="A89" t="s">
+        <v>8</v>
+      </c>
+      <c r="B89" t="s">
+        <v>8</v>
+      </c>
+      <c r="C89" t="s">
+        <v>8</v>
       </c>
       <c r="D89" t="s">
-        <v>172</v>
+        <v>150</v>
       </c>
       <c r="E89" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="F89" t="s">
-        <v>239</v>
+        <v>56</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>240</v>
+        <v>209</v>
       </c>
       <c r="H89" t="s">
-        <v>241</v>
+        <v>210</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>20699</v>
       </c>
       <c r="B90">
         <v>2023</v>
       </c>
       <c r="C90">
         <v>33</v>
       </c>
       <c r="D90" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E90" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="F90" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>242</v>
+        <v>211</v>
       </c>
       <c r="H90" t="s">
-        <v>243</v>
+        <v>212</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>20698</v>
       </c>
       <c r="B91">
         <v>2023</v>
       </c>
       <c r="C91">
         <v>38</v>
       </c>
       <c r="D91" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E91" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="F91" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>244</v>
+        <v>213</v>
       </c>
       <c r="H91" t="s">
-        <v>245</v>
+        <v>214</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>20697</v>
       </c>
       <c r="B92">
         <v>2023</v>
       </c>
       <c r="C92">
         <v>39</v>
       </c>
       <c r="D92" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E92" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="F92" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>246</v>
+        <v>215</v>
       </c>
       <c r="H92" t="s">
-        <v>247</v>
+        <v>216</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
         <v>20696</v>
       </c>
       <c r="B93">
         <v>2023</v>
       </c>
       <c r="C93">
         <v>35</v>
       </c>
       <c r="D93" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E93" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="F93" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>248</v>
+        <v>217</v>
       </c>
       <c r="H93" t="s">
-        <v>249</v>
+        <v>218</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
         <v>20695</v>
       </c>
       <c r="B94">
         <v>2023</v>
       </c>
       <c r="C94">
         <v>32</v>
       </c>
       <c r="D94" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E94" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="F94" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>250</v>
+        <v>219</v>
       </c>
       <c r="H94" t="s">
-        <v>251</v>
+        <v>220</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
         <v>20694</v>
       </c>
       <c r="B95">
         <v>2023</v>
       </c>
       <c r="C95">
         <v>31</v>
       </c>
       <c r="D95" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E95" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="F95" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>252</v>
+        <v>221</v>
       </c>
       <c r="H95" t="s">
-        <v>253</v>
+        <v>222</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>20692</v>
       </c>
       <c r="B96">
         <v>2023</v>
       </c>
       <c r="C96">
         <v>30</v>
       </c>
       <c r="D96" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E96" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="F96" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>254</v>
+        <v>223</v>
       </c>
       <c r="H96" t="s">
-        <v>255</v>
+        <v>224</v>
       </c>
     </row>
     <row r="97" spans="1:8">
-      <c r="A97">
-[...6 lines deleted...]
-        <v>554</v>
+      <c r="A97" t="s">
+        <v>8</v>
+      </c>
+      <c r="B97" t="s">
+        <v>8</v>
+      </c>
+      <c r="C97" t="s">
+        <v>8</v>
       </c>
       <c r="D97" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E97" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F97" t="s">
-        <v>256</v>
+        <v>72</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>257</v>
+        <v>225</v>
       </c>
       <c r="H97" t="s">
-        <v>258</v>
+        <v>226</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>20673</v>
       </c>
       <c r="B98">
         <v>2023</v>
       </c>
       <c r="C98">
         <v>22</v>
       </c>
       <c r="D98" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E98" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="F98" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>259</v>
+        <v>227</v>
       </c>
       <c r="H98" t="s">
-        <v>260</v>
+        <v>228</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>20672</v>
       </c>
       <c r="B99">
         <v>2023</v>
       </c>
       <c r="C99">
         <v>21</v>
       </c>
       <c r="D99" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E99" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="F99" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>261</v>
+        <v>229</v>
       </c>
       <c r="H99" t="s">
-        <v>262</v>
+        <v>230</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>20670</v>
       </c>
       <c r="B100">
         <v>2023</v>
       </c>
       <c r="C100">
         <v>20</v>
       </c>
       <c r="D100" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E100" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="F100" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>263</v>
+        <v>231</v>
       </c>
       <c r="H100" t="s">
-        <v>264</v>
+        <v>232</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>20669</v>
       </c>
       <c r="B101">
         <v>2023</v>
       </c>
       <c r="C101">
         <v>19</v>
       </c>
       <c r="D101" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E101" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="F101" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>265</v>
+        <v>233</v>
       </c>
       <c r="H101" t="s">
-        <v>266</v>
+        <v>234</v>
       </c>
     </row>
     <row r="102" spans="1:8">
-      <c r="A102">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="A102" t="s">
+        <v>8</v>
+      </c>
+      <c r="B102" t="s">
+        <v>8</v>
+      </c>
+      <c r="C102" t="s">
+        <v>8</v>
       </c>
       <c r="D102" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E102" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="F102" t="s">
-        <v>267</v>
+        <v>11</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>268</v>
+        <v>235</v>
       </c>
       <c r="H102" t="s">
-        <v>269</v>
+        <v>236</v>
       </c>
     </row>
     <row r="103" spans="1:8">
-      <c r="A103">
-[...6 lines deleted...]
-        <v>547</v>
+      <c r="A103" t="s">
+        <v>8</v>
+      </c>
+      <c r="B103" t="s">
+        <v>8</v>
+      </c>
+      <c r="C103" t="s">
+        <v>8</v>
       </c>
       <c r="D103" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E103" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F103" t="s">
-        <v>270</v>
+        <v>72</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>271</v>
+        <v>237</v>
       </c>
       <c r="H103" t="s">
-        <v>272</v>
+        <v>238</v>
       </c>
     </row>
     <row r="104" spans="1:8">
-      <c r="A104">
-[...6 lines deleted...]
-        <v>44</v>
+      <c r="A104" t="s">
+        <v>8</v>
+      </c>
+      <c r="B104" t="s">
+        <v>8</v>
+      </c>
+      <c r="C104" t="s">
+        <v>8</v>
       </c>
       <c r="D104" t="s">
-        <v>172</v>
+        <v>150</v>
       </c>
       <c r="E104" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="F104" t="s">
-        <v>273</v>
+        <v>53</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>274</v>
+        <v>239</v>
       </c>
       <c r="H104" t="s">
-        <v>275</v>
+        <v>240</v>
       </c>
     </row>
     <row r="105" spans="1:8">
-      <c r="A105">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A105" t="s">
+        <v>8</v>
+      </c>
+      <c r="B105" t="s">
+        <v>8</v>
+      </c>
+      <c r="C105" t="s">
+        <v>8</v>
       </c>
       <c r="D105" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E105" t="s">
+        <v>10</v>
+      </c>
+      <c r="F105" t="s">
+        <v>72</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H105" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>8</v>
+      </c>
+      <c r="B106" t="s">
+        <v>8</v>
+      </c>
+      <c r="C106" t="s">
+        <v>8</v>
+      </c>
+      <c r="D106" t="s">
         <v>9</v>
       </c>
-      <c r="F105" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E106" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F106" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>280</v>
+        <v>243</v>
       </c>
       <c r="H106" t="s">
-        <v>281</v>
+        <v>244</v>
       </c>
     </row>
     <row r="107" spans="1:8">
-      <c r="A107">
-[...6 lines deleted...]
-        <v>534</v>
+      <c r="A107" t="s">
+        <v>8</v>
+      </c>
+      <c r="B107" t="s">
+        <v>8</v>
+      </c>
+      <c r="C107" t="s">
+        <v>8</v>
       </c>
       <c r="D107" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E107" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F107" t="s">
-        <v>256</v>
+        <v>72</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>282</v>
+        <v>245</v>
       </c>
       <c r="H107" t="s">
-        <v>258</v>
+        <v>226</v>
       </c>
     </row>
     <row r="108" spans="1:8">
-      <c r="A108">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A108" t="s">
+        <v>8</v>
+      </c>
+      <c r="B108" t="s">
+        <v>8</v>
+      </c>
+      <c r="C108" t="s">
+        <v>8</v>
       </c>
       <c r="D108" t="s">
-        <v>283</v>
+        <v>246</v>
       </c>
       <c r="E108" t="s">
-        <v>284</v>
+        <v>247</v>
       </c>
       <c r="F108" t="s">
-        <v>213</v>
+        <v>72</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>285</v>
+        <v>248</v>
       </c>
       <c r="H108" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
     </row>
     <row r="109" spans="1:8">
-      <c r="A109">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A109" t="s">
+        <v>8</v>
+      </c>
+      <c r="B109" t="s">
+        <v>8</v>
+      </c>
+      <c r="C109" t="s">
+        <v>8</v>
       </c>
       <c r="D109" t="s">
-        <v>287</v>
+        <v>250</v>
       </c>
       <c r="E109" t="s">
-        <v>288</v>
+        <v>251</v>
       </c>
       <c r="F109" t="s">
-        <v>213</v>
+        <v>72</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>289</v>
+        <v>252</v>
       </c>
       <c r="H109" t="s">
-        <v>290</v>
+        <v>253</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>20578</v>
       </c>
       <c r="B110">
         <v>2023</v>
       </c>
       <c r="C110">
         <v>510</v>
       </c>
       <c r="D110" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E110" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F110" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>291</v>
+        <v>254</v>
       </c>
       <c r="H110" t="s">
-        <v>292</v>
+        <v>255</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>20577</v>
       </c>
       <c r="B111">
         <v>2023</v>
       </c>
       <c r="C111">
         <v>509</v>
       </c>
       <c r="D111" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E111" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F111" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>293</v>
+        <v>256</v>
       </c>
       <c r="H111" t="s">
-        <v>294</v>
+        <v>257</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>20576</v>
       </c>
       <c r="B112">
         <v>2023</v>
       </c>
       <c r="C112">
         <v>508</v>
       </c>
       <c r="D112" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E112" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F112" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>295</v>
+        <v>258</v>
       </c>
       <c r="H112" t="s">
-        <v>296</v>
+        <v>259</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
         <v>20575</v>
       </c>
       <c r="B113">
         <v>2023</v>
       </c>
       <c r="C113">
         <v>507</v>
       </c>
       <c r="D113" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E113" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F113" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>297</v>
+        <v>260</v>
       </c>
       <c r="H113" t="s">
-        <v>298</v>
+        <v>261</v>
       </c>
     </row>
     <row r="114" spans="1:8">
-      <c r="A114">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A114" t="s">
+        <v>8</v>
+      </c>
+      <c r="B114" t="s">
+        <v>8</v>
+      </c>
+      <c r="C114" t="s">
+        <v>8</v>
       </c>
       <c r="D114" t="s">
-        <v>299</v>
+        <v>262</v>
       </c>
       <c r="E114" t="s">
-        <v>300</v>
+        <v>263</v>
       </c>
       <c r="F114" t="s">
-        <v>301</v>
+        <v>65</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>302</v>
+        <v>264</v>
       </c>
       <c r="H114" t="s">
-        <v>303</v>
+        <v>265</v>
       </c>
     </row>
     <row r="115" spans="1:8">
-      <c r="A115">
-[...6 lines deleted...]
-        <v>475</v>
+      <c r="A115" t="s">
+        <v>8</v>
+      </c>
+      <c r="B115" t="s">
+        <v>8</v>
+      </c>
+      <c r="C115" t="s">
+        <v>8</v>
       </c>
       <c r="D115" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E115" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F115" t="s">
-        <v>304</v>
+        <v>141</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>305</v>
+        <v>266</v>
       </c>
       <c r="H115" t="s">
-        <v>306</v>
+        <v>267</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
         <v>20478</v>
       </c>
       <c r="B116">
         <v>2023</v>
       </c>
       <c r="C116">
         <v>455</v>
       </c>
       <c r="D116" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E116" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F116" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>307</v>
+        <v>268</v>
       </c>
       <c r="H116" t="s">
-        <v>308</v>
+        <v>269</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
         <v>20477</v>
       </c>
       <c r="B117">
         <v>2023</v>
       </c>
       <c r="C117">
         <v>454</v>
       </c>
       <c r="D117" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E117" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F117" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>309</v>
+        <v>270</v>
       </c>
       <c r="H117" t="s">
-        <v>310</v>
+        <v>271</v>
       </c>
     </row>
     <row r="118" spans="1:8">
-      <c r="A118">
-[...6 lines deleted...]
-        <v>435</v>
+      <c r="A118" t="s">
+        <v>8</v>
+      </c>
+      <c r="B118" t="s">
+        <v>8</v>
+      </c>
+      <c r="C118" t="s">
+        <v>8</v>
       </c>
       <c r="D118" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E118" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F118" t="s">
-        <v>311</v>
+        <v>72</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>312</v>
+        <v>272</v>
       </c>
       <c r="H118" t="s">
-        <v>313</v>
+        <v>273</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
         <v>20444</v>
       </c>
       <c r="B119">
         <v>2023</v>
       </c>
       <c r="C119">
         <v>431</v>
       </c>
       <c r="D119" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E119" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F119" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>314</v>
+        <v>274</v>
       </c>
       <c r="H119" t="s">
-        <v>315</v>
+        <v>275</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
         <v>20443</v>
       </c>
       <c r="B120">
         <v>2023</v>
       </c>
       <c r="C120">
         <v>430</v>
       </c>
       <c r="D120" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E120" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F120" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>316</v>
+        <v>276</v>
       </c>
       <c r="H120" t="s">
-        <v>317</v>
+        <v>277</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
         <v>20442</v>
       </c>
       <c r="B121">
         <v>2023</v>
       </c>
       <c r="C121">
         <v>429</v>
       </c>
       <c r="D121" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E121" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F121" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>318</v>
+        <v>278</v>
       </c>
       <c r="H121" t="s">
-        <v>319</v>
+        <v>279</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
         <v>20441</v>
       </c>
       <c r="B122">
         <v>2023</v>
       </c>
       <c r="C122">
         <v>428</v>
       </c>
       <c r="D122" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E122" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F122" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>320</v>
+        <v>280</v>
       </c>
       <c r="H122" t="s">
-        <v>321</v>
+        <v>281</v>
       </c>
     </row>
     <row r="123" spans="1:8">
-      <c r="A123">
-[...6 lines deleted...]
-        <v>30</v>
+      <c r="A123" t="s">
+        <v>8</v>
+      </c>
+      <c r="B123" t="s">
+        <v>8</v>
+      </c>
+      <c r="C123" t="s">
+        <v>8</v>
       </c>
       <c r="D123" t="s">
-        <v>172</v>
+        <v>150</v>
       </c>
       <c r="E123" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="F123" t="s">
-        <v>322</v>
+        <v>11</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>323</v>
+        <v>282</v>
       </c>
       <c r="H123" t="s">
-        <v>324</v>
+        <v>283</v>
       </c>
     </row>
     <row r="124" spans="1:8">
-      <c r="A124">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="A124" t="s">
+        <v>8</v>
+      </c>
+      <c r="B124" t="s">
+        <v>8</v>
+      </c>
+      <c r="C124" t="s">
+        <v>8</v>
       </c>
       <c r="D124" t="s">
-        <v>172</v>
+        <v>150</v>
       </c>
       <c r="E124" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="F124" t="s">
-        <v>325</v>
+        <v>72</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>326</v>
+        <v>284</v>
       </c>
       <c r="H124" t="s">
-        <v>327</v>
+        <v>285</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
         <v>20395</v>
       </c>
       <c r="B125">
         <v>2023</v>
       </c>
       <c r="C125">
         <v>397</v>
       </c>
       <c r="D125" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E125" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F125" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>328</v>
+        <v>286</v>
       </c>
       <c r="H125" t="s">
-        <v>329</v>
+        <v>287</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
         <v>20394</v>
       </c>
       <c r="B126">
         <v>2023</v>
       </c>
       <c r="C126">
         <v>396</v>
       </c>
       <c r="D126" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E126" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F126" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>330</v>
+        <v>288</v>
       </c>
       <c r="H126" t="s">
-        <v>331</v>
+        <v>289</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
         <v>20393</v>
       </c>
       <c r="B127">
         <v>2023</v>
       </c>
       <c r="C127">
         <v>395</v>
       </c>
       <c r="D127" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E127" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F127" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>332</v>
+        <v>290</v>
       </c>
       <c r="H127" t="s">
-        <v>333</v>
+        <v>291</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
         <v>20392</v>
       </c>
       <c r="B128">
         <v>2023</v>
       </c>
       <c r="C128">
         <v>394</v>
       </c>
       <c r="D128" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E128" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F128" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>334</v>
+        <v>292</v>
       </c>
       <c r="H128" t="s">
-        <v>335</v>
+        <v>293</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
         <v>20391</v>
       </c>
       <c r="B129">
         <v>2023</v>
       </c>
       <c r="C129">
         <v>393</v>
       </c>
       <c r="D129" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E129" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F129" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>336</v>
+        <v>294</v>
       </c>
       <c r="H129" t="s">
-        <v>337</v>
+        <v>295</v>
       </c>
     </row>
     <row r="130" spans="1:8">
-      <c r="A130">
-[...6 lines deleted...]
-        <v>362</v>
+      <c r="A130" t="s">
+        <v>8</v>
+      </c>
+      <c r="B130" t="s">
+        <v>8</v>
+      </c>
+      <c r="C130" t="s">
+        <v>8</v>
       </c>
       <c r="D130" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E130" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F130" t="s">
-        <v>338</v>
+        <v>65</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>339</v>
+        <v>296</v>
       </c>
       <c r="H130" t="s">
-        <v>340</v>
+        <v>297</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
         <v>20307</v>
       </c>
       <c r="B131">
         <v>2023</v>
       </c>
       <c r="C131">
         <v>22</v>
       </c>
       <c r="D131" t="s">
-        <v>172</v>
+        <v>150</v>
       </c>
       <c r="E131" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="F131" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>341</v>
+        <v>298</v>
       </c>
       <c r="H131" t="s">
-        <v>342</v>
+        <v>299</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
         <v>20306</v>
       </c>
       <c r="B132">
         <v>2023</v>
       </c>
       <c r="C132">
         <v>335</v>
       </c>
       <c r="D132" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E132" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F132" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>343</v>
+        <v>300</v>
       </c>
       <c r="H132" t="s">
-        <v>344</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
         <v>20305</v>
       </c>
       <c r="B133">
         <v>2023</v>
       </c>
       <c r="C133">
         <v>334</v>
       </c>
       <c r="D133" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E133" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F133" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>345</v>
+        <v>302</v>
       </c>
       <c r="H133" t="s">
-        <v>346</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
         <v>20278</v>
       </c>
       <c r="B134">
         <v>2023</v>
       </c>
       <c r="C134">
         <v>316</v>
       </c>
       <c r="D134" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E134" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F134" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>347</v>
+        <v>304</v>
       </c>
       <c r="H134" t="s">
-        <v>348</v>
+        <v>305</v>
       </c>
     </row>
     <row r="135" spans="1:8">
-      <c r="A135">
-[...6 lines deleted...]
-        <v>19</v>
+      <c r="A135" t="s">
+        <v>8</v>
+      </c>
+      <c r="B135" t="s">
+        <v>8</v>
+      </c>
+      <c r="C135" t="s">
+        <v>8</v>
       </c>
       <c r="D135" t="s">
-        <v>172</v>
+        <v>150</v>
       </c>
       <c r="E135" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="F135" t="s">
-        <v>349</v>
+        <v>53</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>350</v>
+        <v>306</v>
       </c>
       <c r="H135" t="s">
-        <v>351</v>
+        <v>307</v>
       </c>
     </row>
     <row r="136" spans="1:8">
-      <c r="A136">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A136" t="s">
+        <v>8</v>
+      </c>
+      <c r="B136" t="s">
+        <v>8</v>
+      </c>
+      <c r="C136" t="s">
+        <v>8</v>
       </c>
       <c r="D136" t="s">
-        <v>352</v>
+        <v>308</v>
       </c>
       <c r="E136" t="s">
-        <v>353</v>
+        <v>309</v>
       </c>
       <c r="F136" t="s">
-        <v>354</v>
+        <v>72</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>355</v>
+        <v>310</v>
       </c>
       <c r="H136" t="s">
-        <v>356</v>
+        <v>311</v>
       </c>
     </row>
     <row r="137" spans="1:8">
-      <c r="A137">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A137" t="s">
+        <v>8</v>
+      </c>
+      <c r="B137" t="s">
+        <v>8</v>
+      </c>
+      <c r="C137" t="s">
+        <v>8</v>
       </c>
       <c r="D137" t="s">
-        <v>283</v>
+        <v>246</v>
       </c>
       <c r="E137" t="s">
-        <v>284</v>
+        <v>247</v>
       </c>
       <c r="F137" t="s">
-        <v>357</v>
+        <v>24</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>358</v>
+        <v>312</v>
       </c>
       <c r="H137" t="s">
-        <v>359</v>
+        <v>313</v>
       </c>
     </row>
     <row r="138" spans="1:8">
-      <c r="A138">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="A138" t="s">
+        <v>8</v>
+      </c>
+      <c r="B138" t="s">
+        <v>8</v>
+      </c>
+      <c r="C138" t="s">
+        <v>8</v>
       </c>
       <c r="D138" t="s">
-        <v>172</v>
+        <v>150</v>
       </c>
       <c r="E138" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="F138" t="s">
-        <v>213</v>
+        <v>72</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>360</v>
+        <v>314</v>
       </c>
       <c r="H138" t="s">
-        <v>361</v>
+        <v>315</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
         <v>20262</v>
       </c>
       <c r="B139">
         <v>2023</v>
       </c>
       <c r="C139">
         <v>308</v>
       </c>
       <c r="D139" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E139" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F139" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>362</v>
+        <v>316</v>
       </c>
       <c r="H139" t="s">
-        <v>363</v>
+        <v>317</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
         <v>20261</v>
       </c>
       <c r="B140">
         <v>2023</v>
       </c>
       <c r="C140">
         <v>307</v>
       </c>
       <c r="D140" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E140" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F140" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>364</v>
+        <v>318</v>
       </c>
       <c r="H140" t="s">
-        <v>365</v>
+        <v>319</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
         <v>20260</v>
       </c>
       <c r="B141">
         <v>2023</v>
       </c>
       <c r="C141">
         <v>306</v>
       </c>
       <c r="D141" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E141" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F141" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>366</v>
+        <v>320</v>
       </c>
       <c r="H141" t="s">
-        <v>367</v>
+        <v>321</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
         <v>20259</v>
       </c>
       <c r="B142">
         <v>2023</v>
       </c>
       <c r="C142">
         <v>305</v>
       </c>
       <c r="D142" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E142" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F142" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>368</v>
+        <v>322</v>
       </c>
       <c r="H142" t="s">
-        <v>369</v>
+        <v>323</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
         <v>20258</v>
       </c>
       <c r="B143">
         <v>2023</v>
       </c>
       <c r="C143">
         <v>304</v>
       </c>
       <c r="D143" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E143" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F143" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>370</v>
+        <v>324</v>
       </c>
       <c r="H143" t="s">
-        <v>371</v>
+        <v>325</v>
       </c>
     </row>
     <row r="144" spans="1:8">
-      <c r="A144">
-[...6 lines deleted...]
-        <v>276</v>
+      <c r="A144" t="s">
+        <v>8</v>
+      </c>
+      <c r="B144" t="s">
+        <v>8</v>
+      </c>
+      <c r="C144" t="s">
+        <v>8</v>
       </c>
       <c r="D144" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E144" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F144" t="s">
-        <v>372</v>
+        <v>24</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>373</v>
+        <v>326</v>
       </c>
       <c r="H144" t="s">
-        <v>374</v>
+        <v>327</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
         <v>20220</v>
       </c>
       <c r="B145">
         <v>2023</v>
       </c>
       <c r="C145">
         <v>274</v>
       </c>
       <c r="D145" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E145" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F145" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>375</v>
+        <v>328</v>
       </c>
       <c r="H145" t="s">
-        <v>376</v>
+        <v>329</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
         <v>20219</v>
       </c>
       <c r="B146">
         <v>2023</v>
       </c>
       <c r="C146">
         <v>273</v>
       </c>
       <c r="D146" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E146" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F146" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>377</v>
+        <v>330</v>
       </c>
       <c r="H146" t="s">
-        <v>378</v>
+        <v>331</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
         <v>20217</v>
       </c>
       <c r="B147">
         <v>2023</v>
       </c>
       <c r="C147">
         <v>17</v>
       </c>
       <c r="D147" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="E147" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="F147" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>379</v>
+        <v>332</v>
       </c>
       <c r="H147" t="s">
-        <v>380</v>
+        <v>333</v>
       </c>
     </row>
     <row r="148" spans="1:8">
-      <c r="A148">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="A148" t="s">
+        <v>8</v>
+      </c>
+      <c r="B148" t="s">
+        <v>8</v>
+      </c>
+      <c r="C148" t="s">
+        <v>8</v>
       </c>
       <c r="D148" t="s">
-        <v>172</v>
+        <v>150</v>
       </c>
       <c r="E148" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="F148" t="s">
-        <v>381</v>
+        <v>72</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>382</v>
+        <v>334</v>
       </c>
       <c r="H148" t="s">
-        <v>383</v>
+        <v>335</v>
       </c>
     </row>
     <row r="149" spans="1:8">
-      <c r="A149">
-[...6 lines deleted...]
-        <v>10</v>
+      <c r="A149" t="s">
+        <v>8</v>
+      </c>
+      <c r="B149" t="s">
+        <v>8</v>
+      </c>
+      <c r="C149" t="s">
+        <v>8</v>
       </c>
       <c r="D149" t="s">
-        <v>172</v>
+        <v>150</v>
       </c>
       <c r="E149" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="F149" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>384</v>
+        <v>336</v>
       </c>
       <c r="H149" t="s">
-        <v>385</v>
+        <v>337</v>
       </c>
     </row>
     <row r="150" spans="1:8">
-      <c r="A150">
-[...5 lines deleted...]
-      <c r="C150">
+      <c r="A150" t="s">
+        <v>8</v>
+      </c>
+      <c r="B150" t="s">
+        <v>8</v>
+      </c>
+      <c r="C150" t="s">
         <v>8</v>
       </c>
       <c r="D150" t="s">
-        <v>172</v>
+        <v>150</v>
       </c>
       <c r="E150" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="F150" t="s">
-        <v>386</v>
+        <v>21</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>387</v>
+        <v>338</v>
       </c>
       <c r="H150" t="s">
-        <v>388</v>
+        <v>339</v>
       </c>
     </row>
     <row r="151" spans="1:8">
-      <c r="A151">
-[...6 lines deleted...]
-        <v>236</v>
+      <c r="A151" t="s">
+        <v>8</v>
+      </c>
+      <c r="B151" t="s">
+        <v>8</v>
+      </c>
+      <c r="C151" t="s">
+        <v>8</v>
       </c>
       <c r="D151" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E151" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F151" t="s">
-        <v>389</v>
+        <v>56</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>390</v>
+        <v>340</v>
       </c>
       <c r="H151" t="s">
-        <v>391</v>
+        <v>341</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
         <v>20167</v>
       </c>
       <c r="B152">
         <v>2023</v>
       </c>
       <c r="C152">
         <v>234</v>
       </c>
       <c r="D152" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E152" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F152" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>392</v>
+        <v>342</v>
       </c>
       <c r="H152" t="s">
-        <v>393</v>
+        <v>343</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
         <v>20166</v>
       </c>
       <c r="B153">
         <v>2023</v>
       </c>
       <c r="C153">
         <v>233</v>
       </c>
       <c r="D153" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E153" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F153" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>394</v>
+        <v>344</v>
       </c>
       <c r="H153" t="s">
-        <v>395</v>
+        <v>345</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
         <v>20165</v>
       </c>
       <c r="B154">
         <v>2023</v>
       </c>
       <c r="C154">
         <v>232</v>
       </c>
       <c r="D154" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E154" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F154" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>396</v>
+        <v>346</v>
       </c>
       <c r="H154" t="s">
-        <v>397</v>
+        <v>347</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
         <v>20125</v>
       </c>
       <c r="B155">
         <v>2023</v>
       </c>
       <c r="C155">
         <v>13</v>
       </c>
       <c r="D155" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="E155" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="F155" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>398</v>
+        <v>348</v>
       </c>
       <c r="H155" t="s">
-        <v>399</v>
+        <v>349</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
         <v>20124</v>
       </c>
       <c r="B156">
         <v>2023</v>
       </c>
       <c r="C156">
         <v>7</v>
       </c>
       <c r="D156" t="s">
-        <v>287</v>
+        <v>250</v>
       </c>
       <c r="E156" t="s">
-        <v>288</v>
+        <v>251</v>
       </c>
       <c r="F156" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>400</v>
+        <v>350</v>
       </c>
       <c r="H156" t="s">
-        <v>401</v>
+        <v>351</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
         <v>20121</v>
       </c>
       <c r="B157">
         <v>2023</v>
       </c>
       <c r="C157">
         <v>12</v>
       </c>
       <c r="D157" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="E157" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="F157" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>402</v>
+        <v>352</v>
       </c>
       <c r="H157" t="s">
-        <v>403</v>
+        <v>353</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
         <v>20120</v>
       </c>
       <c r="B158">
         <v>2023</v>
       </c>
       <c r="C158">
         <v>11</v>
       </c>
       <c r="D158" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="E158" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="F158" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>404</v>
+        <v>354</v>
       </c>
       <c r="H158" t="s">
-        <v>405</v>
+        <v>355</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
         <v>20119</v>
       </c>
       <c r="B159">
         <v>2023</v>
       </c>
       <c r="C159">
         <v>10</v>
       </c>
       <c r="D159" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="E159" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="F159" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>406</v>
+        <v>356</v>
       </c>
       <c r="H159" t="s">
-        <v>407</v>
+        <v>357</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
         <v>20118</v>
       </c>
       <c r="B160">
         <v>2023</v>
       </c>
       <c r="C160">
         <v>9</v>
       </c>
       <c r="D160" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="E160" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="F160" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>408</v>
+        <v>358</v>
       </c>
       <c r="H160" t="s">
-        <v>409</v>
+        <v>359</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
         <v>20099</v>
       </c>
       <c r="B161">
         <v>2023</v>
       </c>
       <c r="C161">
         <v>199</v>
       </c>
       <c r="D161" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E161" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F161" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>410</v>
+        <v>360</v>
       </c>
       <c r="H161" t="s">
-        <v>411</v>
+        <v>361</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
         <v>20098</v>
       </c>
       <c r="B162">
         <v>2023</v>
       </c>
       <c r="C162">
         <v>198</v>
       </c>
       <c r="D162" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E162" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F162" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>412</v>
+        <v>362</v>
       </c>
       <c r="H162" t="s">
-        <v>413</v>
+        <v>363</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
         <v>20086</v>
       </c>
       <c r="B163">
         <v>2023</v>
       </c>
       <c r="C163">
         <v>6</v>
       </c>
       <c r="D163" t="s">
-        <v>172</v>
+        <v>150</v>
       </c>
       <c r="E163" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="F163" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>414</v>
+        <v>364</v>
       </c>
       <c r="H163" t="s">
-        <v>415</v>
+        <v>365</v>
       </c>
     </row>
     <row r="164" spans="1:8">
-      <c r="A164">
-[...6 lines deleted...]
-        <v>178</v>
+      <c r="A164" t="s">
+        <v>8</v>
+      </c>
+      <c r="B164" t="s">
+        <v>8</v>
+      </c>
+      <c r="C164" t="s">
+        <v>8</v>
       </c>
       <c r="D164" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E164" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F164" t="s">
-        <v>416</v>
+        <v>11</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>417</v>
+        <v>366</v>
       </c>
       <c r="H164" t="s">
-        <v>418</v>
+        <v>367</v>
       </c>
     </row>
     <row r="165" spans="1:8">
-      <c r="A165">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="A165" t="s">
+        <v>8</v>
+      </c>
+      <c r="B165" t="s">
+        <v>8</v>
+      </c>
+      <c r="C165" t="s">
+        <v>8</v>
       </c>
       <c r="D165" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="E165" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="F165" t="s">
-        <v>419</v>
+        <v>72</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>420</v>
+        <v>368</v>
       </c>
       <c r="H165" t="s">
-        <v>421</v>
+        <v>369</v>
       </c>
     </row>
     <row r="166" spans="1:8">
-      <c r="A166">
-[...6 lines deleted...]
-        <v>177</v>
+      <c r="A166" t="s">
+        <v>8</v>
+      </c>
+      <c r="B166" t="s">
+        <v>8</v>
+      </c>
+      <c r="C166" t="s">
+        <v>8</v>
       </c>
       <c r="D166" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E166" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F166" t="s">
-        <v>422</v>
+        <v>21</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>423</v>
+        <v>370</v>
       </c>
       <c r="H166" t="s">
-        <v>424</v>
+        <v>371</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
         <v>20064</v>
       </c>
       <c r="B167">
         <v>2023</v>
       </c>
       <c r="C167">
         <v>176</v>
       </c>
       <c r="D167" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E167" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F167" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>425</v>
+        <v>372</v>
       </c>
       <c r="H167" t="s">
-        <v>426</v>
+        <v>373</v>
       </c>
     </row>
     <row r="168" spans="1:8">
-      <c r="A168">
-[...6 lines deleted...]
-        <v>157</v>
+      <c r="A168" t="s">
+        <v>8</v>
+      </c>
+      <c r="B168" t="s">
+        <v>8</v>
+      </c>
+      <c r="C168" t="s">
+        <v>8</v>
       </c>
       <c r="D168" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E168" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F168" t="s">
-        <v>427</v>
+        <v>72</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>428</v>
+        <v>374</v>
       </c>
       <c r="H168" t="s">
-        <v>429</v>
+        <v>375</v>
       </c>
     </row>
     <row r="169" spans="1:8">
-      <c r="A169">
-[...6 lines deleted...]
-        <v>156</v>
+      <c r="A169" t="s">
+        <v>8</v>
+      </c>
+      <c r="B169" t="s">
+        <v>8</v>
+      </c>
+      <c r="C169" t="s">
+        <v>8</v>
       </c>
       <c r="D169" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E169" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F169" t="s">
-        <v>216</v>
+        <v>21</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>430</v>
+        <v>376</v>
       </c>
       <c r="H169" t="s">
-        <v>431</v>
+        <v>377</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
         <v>20039</v>
       </c>
       <c r="B170">
         <v>2023</v>
       </c>
       <c r="C170">
         <v>155</v>
       </c>
       <c r="D170" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E170" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F170" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>432</v>
+        <v>378</v>
       </c>
       <c r="H170" t="s">
-        <v>433</v>
+        <v>379</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
         <v>20038</v>
       </c>
       <c r="B171">
         <v>2023</v>
       </c>
       <c r="C171">
         <v>154</v>
       </c>
       <c r="D171" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E171" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F171" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>434</v>
+        <v>380</v>
       </c>
       <c r="H171" t="s">
-        <v>429</v>
+        <v>375</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
         <v>20021</v>
       </c>
       <c r="B172">
         <v>2023</v>
       </c>
       <c r="C172">
         <v>4</v>
       </c>
       <c r="D172" t="s">
-        <v>172</v>
+        <v>150</v>
       </c>
       <c r="E172" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="F172" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>435</v>
+        <v>381</v>
       </c>
       <c r="H172" t="s">
-        <v>436</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
         <v>20006</v>
       </c>
       <c r="B173">
         <v>2023</v>
       </c>
       <c r="C173">
         <v>3</v>
       </c>
       <c r="D173" t="s">
-        <v>287</v>
+        <v>250</v>
       </c>
       <c r="E173" t="s">
-        <v>288</v>
+        <v>251</v>
       </c>
       <c r="F173" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>437</v>
+        <v>383</v>
       </c>
       <c r="H173" t="s">
-        <v>438</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:8">
-      <c r="A174">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="A174" t="s">
+        <v>8</v>
+      </c>
+      <c r="B174" t="s">
+        <v>8</v>
+      </c>
+      <c r="C174" t="s">
+        <v>8</v>
       </c>
       <c r="D174" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E174" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F174" t="s">
-        <v>439</v>
+        <v>141</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>440</v>
+        <v>385</v>
       </c>
       <c r="H174" t="s">
-        <v>441</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
         <v>19992</v>
       </c>
       <c r="B175">
         <v>2023</v>
       </c>
       <c r="C175">
         <v>129</v>
       </c>
       <c r="D175" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E175" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F175" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>442</v>
+        <v>387</v>
       </c>
       <c r="H175" t="s">
-        <v>443</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
         <v>19991</v>
       </c>
       <c r="B176">
         <v>2023</v>
       </c>
       <c r="C176">
         <v>128</v>
       </c>
       <c r="D176" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E176" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F176" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>444</v>
+        <v>389</v>
       </c>
       <c r="H176" t="s">
-        <v>445</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
         <v>19990</v>
       </c>
       <c r="B177">
         <v>2023</v>
       </c>
       <c r="C177">
         <v>127</v>
       </c>
       <c r="D177" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E177" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F177" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>446</v>
+        <v>391</v>
       </c>
       <c r="H177" t="s">
-        <v>447</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:8">
-      <c r="A178">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A178" t="s">
+        <v>8</v>
+      </c>
+      <c r="B178" t="s">
+        <v>8</v>
+      </c>
+      <c r="C178" t="s">
+        <v>8</v>
       </c>
       <c r="D178" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="E178" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="F178" t="s">
-        <v>448</v>
+        <v>141</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>449</v>
+        <v>393</v>
       </c>
       <c r="H178" t="s">
-        <v>450</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:8">
-      <c r="A179">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A179" t="s">
+        <v>8</v>
+      </c>
+      <c r="B179" t="s">
+        <v>8</v>
+      </c>
+      <c r="C179" t="s">
+        <v>8</v>
       </c>
       <c r="D179" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E179" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F179" t="s">
-        <v>451</v>
+        <v>56</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>452</v>
+        <v>395</v>
       </c>
       <c r="H179" t="s">
-        <v>453</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:8">
-      <c r="A180">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="A180" t="s">
+        <v>8</v>
+      </c>
+      <c r="B180" t="s">
+        <v>8</v>
+      </c>
+      <c r="C180" t="s">
+        <v>8</v>
       </c>
       <c r="D180" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E180" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="F180" t="s">
-        <v>454</v>
+        <v>72</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>455</v>
+        <v>397</v>
       </c>
       <c r="H180" t="s">
-        <v>456</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
         <v>19947</v>
       </c>
       <c r="B181">
         <v>2023</v>
       </c>
       <c r="C181">
         <v>3</v>
       </c>
       <c r="D181" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="E181" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="F181" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>457</v>
+        <v>399</v>
       </c>
       <c r="H181" t="s">
-        <v>458</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:8">
-      <c r="A182">
-[...6 lines deleted...]
-        <v>94</v>
+      <c r="A182" t="s">
+        <v>8</v>
+      </c>
+      <c r="B182" t="s">
+        <v>8</v>
+      </c>
+      <c r="C182" t="s">
+        <v>8</v>
       </c>
       <c r="D182" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E182" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F182" t="s">
-        <v>459</v>
+        <v>72</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>460</v>
+        <v>401</v>
       </c>
       <c r="H182" t="s">
-        <v>461</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:8">
-      <c r="A183">
-[...6 lines deleted...]
-        <v>93</v>
+      <c r="A183" t="s">
+        <v>8</v>
+      </c>
+      <c r="B183" t="s">
+        <v>8</v>
+      </c>
+      <c r="C183" t="s">
+        <v>8</v>
       </c>
       <c r="D183" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E183" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F183" t="s">
-        <v>439</v>
+        <v>141</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>462</v>
+        <v>403</v>
       </c>
       <c r="H183" t="s">
-        <v>463</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
         <v>19906</v>
       </c>
       <c r="B184">
         <v>2023</v>
       </c>
       <c r="C184">
         <v>64</v>
       </c>
       <c r="D184" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E184" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F184" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>464</v>
+        <v>405</v>
       </c>
       <c r="H184" t="s">
-        <v>465</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
         <v>19905</v>
       </c>
       <c r="B185">
         <v>2023</v>
       </c>
       <c r="C185">
         <v>63</v>
       </c>
       <c r="D185" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E185" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F185" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>466</v>
+        <v>407</v>
       </c>
       <c r="H185" t="s">
-        <v>467</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
         <v>19904</v>
       </c>
       <c r="B186">
         <v>2023</v>
       </c>
       <c r="C186">
         <v>62</v>
       </c>
       <c r="D186" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E186" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F186" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>468</v>
+        <v>409</v>
       </c>
       <c r="H186" t="s">
-        <v>469</v>
+        <v>410</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
         <v>19903</v>
       </c>
       <c r="B187">
         <v>2023</v>
       </c>
       <c r="C187">
         <v>61</v>
       </c>
       <c r="D187" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E187" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F187" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>470</v>
+        <v>411</v>
       </c>
       <c r="H187" t="s">
-        <v>471</v>
+        <v>412</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
         <v>19902</v>
       </c>
       <c r="B188">
         <v>2023</v>
       </c>
       <c r="C188">
         <v>60</v>
       </c>
       <c r="D188" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E188" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F188" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>472</v>
+        <v>413</v>
       </c>
       <c r="H188" t="s">
-        <v>473</v>
+        <v>414</v>
       </c>
     </row>
     <row r="189" spans="1:8">
-      <c r="A189">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A189" t="s">
+        <v>8</v>
+      </c>
+      <c r="B189" t="s">
+        <v>8</v>
+      </c>
+      <c r="C189" t="s">
+        <v>8</v>
       </c>
       <c r="D189" t="s">
-        <v>172</v>
+        <v>150</v>
       </c>
       <c r="E189" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="F189" t="s">
-        <v>474</v>
+        <v>72</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>475</v>
+        <v>415</v>
       </c>
       <c r="H189" t="s">
-        <v>476</v>
+        <v>416</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
         <v>19856</v>
       </c>
       <c r="B190">
         <v>2023</v>
       </c>
       <c r="C190">
         <v>26</v>
       </c>
       <c r="D190" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E190" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F190" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>477</v>
+        <v>417</v>
       </c>
       <c r="H190" t="s">
-        <v>478</v>
+        <v>418</v>
       </c>
     </row>
     <row r="191" spans="1:8">
-      <c r="A191">
-[...6 lines deleted...]
-        <v>24</v>
+      <c r="A191" t="s">
+        <v>8</v>
+      </c>
+      <c r="B191" t="s">
+        <v>8</v>
+      </c>
+      <c r="C191" t="s">
+        <v>8</v>
       </c>
       <c r="D191" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E191" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F191" t="s">
-        <v>239</v>
+        <v>56</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>479</v>
+        <v>419</v>
       </c>
       <c r="H191" t="s">
-        <v>480</v>
+        <v>420</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
         <v>19853</v>
       </c>
       <c r="B192">
         <v>2023</v>
       </c>
       <c r="C192">
         <v>23</v>
       </c>
       <c r="D192" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E192" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F192" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>481</v>
+        <v>421</v>
       </c>
       <c r="H192" t="s">
-        <v>482</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
         <v>19851</v>
       </c>
       <c r="B193">
         <v>2023</v>
       </c>
       <c r="C193">
         <v>21</v>
       </c>
       <c r="D193" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E193" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F193" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>483</v>
+        <v>423</v>
       </c>
       <c r="H193" t="s">
-        <v>484</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
         <v>19850</v>
       </c>
       <c r="B194">
         <v>2023</v>
       </c>
       <c r="C194">
         <v>20</v>
       </c>
       <c r="D194" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E194" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F194" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>485</v>
+        <v>425</v>
       </c>
       <c r="H194" t="s">
-        <v>486</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
         <v>19849</v>
       </c>
       <c r="B195">
         <v>2023</v>
       </c>
       <c r="C195">
         <v>19</v>
       </c>
       <c r="D195" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E195" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F195" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>487</v>
+        <v>427</v>
       </c>
       <c r="H195" t="s">
-        <v>488</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:8">
-      <c r="A196">
-[...6 lines deleted...]
-        <v>25</v>
+      <c r="A196" t="s">
+        <v>8</v>
+      </c>
+      <c r="B196" t="s">
+        <v>8</v>
+      </c>
+      <c r="C196" t="s">
+        <v>8</v>
       </c>
       <c r="D196" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E196" t="s">
+        <v>10</v>
+      </c>
+      <c r="F196" t="s">
+        <v>65</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H196" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>8</v>
+      </c>
+      <c r="B197" t="s">
+        <v>8</v>
+      </c>
+      <c r="C197" t="s">
+        <v>8</v>
+      </c>
+      <c r="D197" t="s">
         <v>9</v>
       </c>
-      <c r="F196" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E197" t="s">
+        <v>10</v>
+      </c>
+      <c r="F197" t="s">
+        <v>14</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H197" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>8</v>
+      </c>
+      <c r="B198" t="s">
+        <v>8</v>
+      </c>
+      <c r="C198" t="s">
+        <v>8</v>
+      </c>
+      <c r="D198" t="s">
         <v>9</v>
       </c>
-      <c r="F197" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E198" t="s">
+        <v>10</v>
+      </c>
+      <c r="F198" t="s">
+        <v>14</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H198" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>8</v>
+      </c>
+      <c r="B199" t="s">
+        <v>8</v>
+      </c>
+      <c r="C199" t="s">
+        <v>8</v>
+      </c>
+      <c r="D199" t="s">
         <v>9</v>
       </c>
-      <c r="F198" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E199" t="s">
+        <v>10</v>
+      </c>
+      <c r="F199" t="s">
+        <v>72</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H199" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>8</v>
+      </c>
+      <c r="B200" t="s">
+        <v>8</v>
+      </c>
+      <c r="C200" t="s">
+        <v>8</v>
+      </c>
+      <c r="D200" t="s">
         <v>9</v>
       </c>
-      <c r="F199" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E200" t="s">
+        <v>10</v>
+      </c>
+      <c r="F200" t="s">
+        <v>72</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H200" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>8</v>
+      </c>
+      <c r="B201" t="s">
+        <v>8</v>
+      </c>
+      <c r="C201" t="s">
+        <v>8</v>
+      </c>
+      <c r="D201" t="s">
         <v>9</v>
       </c>
-      <c r="F200" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E201" t="s">
+        <v>10</v>
+      </c>
+      <c r="F201" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H201" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>8</v>
+      </c>
+      <c r="B202" t="s">
+        <v>8</v>
+      </c>
+      <c r="C202" t="s">
+        <v>8</v>
+      </c>
+      <c r="D202" t="s">
         <v>9</v>
       </c>
-      <c r="F201" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E202" t="s">
+        <v>10</v>
+      </c>
+      <c r="F202" t="s">
+        <v>141</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H202" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>8</v>
+      </c>
+      <c r="B203" t="s">
+        <v>8</v>
+      </c>
+      <c r="C203" t="s">
+        <v>8</v>
+      </c>
+      <c r="D203" t="s">
         <v>9</v>
       </c>
-      <c r="F202" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E203" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F203" t="s">
-        <v>508</v>
+        <v>11</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>509</v>
+        <v>443</v>
       </c>
       <c r="H203" t="s">
-        <v>510</v>
+        <v>444</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
         <v>19801</v>
       </c>
       <c r="B204">
         <v>2022</v>
       </c>
       <c r="C204">
         <v>43</v>
       </c>
       <c r="D204" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E204" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="F204" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>511</v>
+        <v>445</v>
       </c>
       <c r="H204" t="s">
-        <v>512</v>
+        <v>446</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
         <v>19800</v>
       </c>
       <c r="B205">
         <v>2022</v>
       </c>
       <c r="C205">
         <v>42</v>
       </c>
       <c r="D205" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E205" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="F205" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>513</v>
+        <v>447</v>
       </c>
       <c r="H205" t="s">
-        <v>514</v>
+        <v>448</v>
       </c>
     </row>
     <row r="206" spans="1:8">
-      <c r="A206">
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="A206" t="s">
+        <v>8</v>
+      </c>
+      <c r="B206" t="s">
+        <v>8</v>
+      </c>
+      <c r="C206" t="s">
+        <v>8</v>
       </c>
       <c r="D206" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E206" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="F206" t="s">
-        <v>515</v>
+        <v>56</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>516</v>
+        <v>449</v>
       </c>
       <c r="H206" t="s">
-        <v>517</v>
+        <v>450</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
         <v>19797</v>
       </c>
       <c r="B207">
         <v>2022</v>
       </c>
       <c r="C207">
         <v>39</v>
       </c>
       <c r="D207" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E207" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="F207" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>518</v>
+        <v>451</v>
       </c>
       <c r="H207" t="s">
-        <v>519</v>
+        <v>452</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
         <v>19795</v>
       </c>
       <c r="B208">
         <v>2022</v>
       </c>
       <c r="C208">
         <v>37</v>
       </c>
       <c r="D208" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E208" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="F208" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>520</v>
+        <v>453</v>
       </c>
       <c r="H208" t="s">
-        <v>521</v>
+        <v>454</v>
       </c>
     </row>
     <row r="209" spans="1:8">
-      <c r="A209">
-[...6 lines deleted...]
-        <v>22</v>
+      <c r="A209" t="s">
+        <v>8</v>
+      </c>
+      <c r="B209" t="s">
+        <v>8</v>
+      </c>
+      <c r="C209" t="s">
+        <v>8</v>
       </c>
       <c r="D209" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="E209" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="F209" t="s">
-        <v>522</v>
+        <v>72</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>523</v>
+        <v>455</v>
       </c>
       <c r="H209" t="s">
-        <v>524</v>
+        <v>456</v>
       </c>
     </row>
     <row r="210" spans="1:8">
-      <c r="A210">
-[...6 lines deleted...]
-        <v>487</v>
+      <c r="A210" t="s">
+        <v>8</v>
+      </c>
+      <c r="B210" t="s">
+        <v>8</v>
+      </c>
+      <c r="C210" t="s">
+        <v>8</v>
       </c>
       <c r="D210" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E210" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F210" t="s">
-        <v>525</v>
+        <v>21</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>526</v>
+        <v>457</v>
       </c>
       <c r="H210" t="s">
-        <v>527</v>
+        <v>458</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
         <v>19750</v>
       </c>
       <c r="B211">
         <v>2022</v>
       </c>
       <c r="C211">
         <v>481</v>
       </c>
       <c r="D211" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E211" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F211" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>528</v>
+        <v>459</v>
       </c>
       <c r="H211" t="s">
-        <v>529</v>
+        <v>460</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
         <v>19749</v>
       </c>
       <c r="B212">
         <v>2022</v>
       </c>
       <c r="C212">
         <v>480</v>
       </c>
       <c r="D212" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E212" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F212" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>530</v>
+        <v>461</v>
       </c>
       <c r="H212" t="s">
-        <v>531</v>
+        <v>462</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
         <v>19748</v>
       </c>
       <c r="B213">
         <v>2022</v>
       </c>
       <c r="C213">
         <v>479</v>
       </c>
       <c r="D213" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E213" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F213" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>532</v>
+        <v>463</v>
       </c>
       <c r="H213" t="s">
-        <v>533</v>
+        <v>464</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
         <v>19747</v>
       </c>
       <c r="B214">
         <v>2022</v>
       </c>
       <c r="C214">
         <v>478</v>
       </c>
       <c r="D214" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E214" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F214" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>534</v>
+        <v>465</v>
       </c>
       <c r="H214" t="s">
-        <v>478</v>
+        <v>418</v>
       </c>
     </row>
     <row r="215" spans="1:8">
-      <c r="A215">
-[...6 lines deleted...]
-        <v>16</v>
+      <c r="A215" t="s">
+        <v>8</v>
+      </c>
+      <c r="B215" t="s">
+        <v>8</v>
+      </c>
+      <c r="C215" t="s">
+        <v>8</v>
       </c>
       <c r="D215" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E215" t="s">
+        <v>10</v>
+      </c>
+      <c r="F215" t="s">
+        <v>21</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H215" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>8</v>
+      </c>
+      <c r="B216" t="s">
+        <v>8</v>
+      </c>
+      <c r="C216" t="s">
+        <v>8</v>
+      </c>
+      <c r="D216" t="s">
         <v>9</v>
       </c>
-      <c r="F215" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E216" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F216" t="s">
-        <v>538</v>
+        <v>21</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>539</v>
+        <v>468</v>
       </c>
       <c r="H216" t="s">
-        <v>540</v>
+        <v>469</v>
       </c>
     </row>
     <row r="217" spans="1:8">
-      <c r="A217">
-[...6 lines deleted...]
-        <v>465</v>
+      <c r="A217" t="s">
+        <v>8</v>
+      </c>
+      <c r="B217" t="s">
+        <v>8</v>
+      </c>
+      <c r="C217" t="s">
+        <v>8</v>
       </c>
       <c r="D217" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E217" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F217" t="s">
-        <v>541</v>
+        <v>21</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>542</v>
+        <v>470</v>
       </c>
       <c r="H217" t="s">
-        <v>543</v>
+        <v>471</v>
       </c>
     </row>
     <row r="218" spans="1:8">
-      <c r="A218">
-[...6 lines deleted...]
-        <v>458</v>
+      <c r="A218" t="s">
+        <v>8</v>
+      </c>
+      <c r="B218" t="s">
+        <v>8</v>
+      </c>
+      <c r="C218" t="s">
+        <v>8</v>
       </c>
       <c r="D218" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E218" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F218" t="s">
-        <v>454</v>
+        <v>72</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>544</v>
+        <v>472</v>
       </c>
       <c r="H218" t="s">
-        <v>480</v>
+        <v>420</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
         <v>19687</v>
       </c>
       <c r="B219">
         <v>2022</v>
       </c>
       <c r="C219">
         <v>456</v>
       </c>
       <c r="D219" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E219" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F219" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>545</v>
+        <v>473</v>
       </c>
       <c r="H219" t="s">
-        <v>546</v>
+        <v>474</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
         <v>19686</v>
       </c>
       <c r="B220">
         <v>2022</v>
       </c>
       <c r="C220">
         <v>455</v>
       </c>
       <c r="D220" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E220" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F220" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>547</v>
+        <v>475</v>
       </c>
       <c r="H220" t="s">
-        <v>548</v>
+        <v>476</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
         <v>19685</v>
       </c>
       <c r="B221">
         <v>2022</v>
       </c>
       <c r="C221">
         <v>454</v>
       </c>
       <c r="D221" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E221" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F221" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>549</v>
+        <v>477</v>
       </c>
       <c r="H221" t="s">
-        <v>550</v>
+        <v>478</v>
       </c>
     </row>
     <row r="222" spans="1:8">
-      <c r="A222">
-[...6 lines deleted...]
-        <v>442</v>
+      <c r="A222" t="s">
+        <v>8</v>
+      </c>
+      <c r="B222" t="s">
+        <v>8</v>
+      </c>
+      <c r="C222" t="s">
+        <v>8</v>
       </c>
       <c r="D222" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E222" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F222" t="s">
-        <v>551</v>
+        <v>56</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>552</v>
+        <v>479</v>
       </c>
       <c r="H222" t="s">
-        <v>553</v>
+        <v>480</v>
       </c>
     </row>
     <row r="223" spans="1:8">
-      <c r="A223">
-[...6 lines deleted...]
-        <v>45</v>
+      <c r="A223" t="s">
+        <v>8</v>
+      </c>
+      <c r="B223" t="s">
+        <v>8</v>
+      </c>
+      <c r="C223" t="s">
+        <v>8</v>
       </c>
       <c r="D223" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E223" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="F223" t="s">
-        <v>554</v>
+        <v>14</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>555</v>
+        <v>481</v>
       </c>
       <c r="H223" t="s">
-        <v>556</v>
+        <v>482</v>
       </c>
     </row>
     <row r="224" spans="1:8">
-      <c r="A224">
-[...6 lines deleted...]
-        <v>438</v>
+      <c r="A224" t="s">
+        <v>8</v>
+      </c>
+      <c r="B224" t="s">
+        <v>8</v>
+      </c>
+      <c r="C224" t="s">
+        <v>8</v>
       </c>
       <c r="D224" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E224" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F224" t="s">
-        <v>557</v>
+        <v>141</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>558</v>
+        <v>483</v>
       </c>
       <c r="H224" t="s">
-        <v>559</v>
+        <v>484</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
         <v>19656</v>
       </c>
       <c r="B225">
         <v>2022</v>
       </c>
       <c r="C225">
         <v>434</v>
       </c>
       <c r="D225" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E225" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F225" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>560</v>
+        <v>485</v>
       </c>
       <c r="H225" t="s">
-        <v>561</v>
+        <v>486</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
         <v>19655</v>
       </c>
       <c r="B226">
         <v>2022</v>
       </c>
       <c r="C226">
         <v>433</v>
       </c>
       <c r="D226" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E226" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F226" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>562</v>
+        <v>487</v>
       </c>
       <c r="H226" t="s">
-        <v>563</v>
+        <v>488</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
         <v>19654</v>
       </c>
       <c r="B227">
         <v>2022</v>
       </c>
       <c r="C227">
         <v>432</v>
       </c>
       <c r="D227" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E227" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F227" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>564</v>
+        <v>489</v>
       </c>
       <c r="H227" t="s">
-        <v>471</v>
+        <v>412</v>
       </c>
     </row>
     <row r="228" spans="1:8">
-      <c r="A228">
-[...5 lines deleted...]
-      <c r="C228">
+      <c r="A228" t="s">
+        <v>8</v>
+      </c>
+      <c r="B228" t="s">
+        <v>8</v>
+      </c>
+      <c r="C228" t="s">
         <v>8</v>
       </c>
       <c r="D228" t="s">
-        <v>287</v>
+        <v>250</v>
       </c>
       <c r="E228" t="s">
-        <v>288</v>
+        <v>251</v>
       </c>
       <c r="F228" t="s">
-        <v>565</v>
+        <v>24</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>566</v>
+        <v>490</v>
       </c>
       <c r="H228" t="s">
-        <v>567</v>
+        <v>491</v>
       </c>
     </row>
     <row r="229" spans="1:8">
-      <c r="A229">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A229" t="s">
+        <v>8</v>
+      </c>
+      <c r="B229" t="s">
+        <v>8</v>
+      </c>
+      <c r="C229" t="s">
+        <v>8</v>
       </c>
       <c r="D229" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="E229" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="F229" t="s">
-        <v>568</v>
+        <v>65</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>569</v>
+        <v>492</v>
       </c>
       <c r="H229" t="s">
-        <v>570</v>
+        <v>493</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
         <v>19612</v>
       </c>
       <c r="B230">
         <v>2022</v>
       </c>
       <c r="C230">
         <v>404</v>
       </c>
       <c r="D230" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E230" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F230" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>571</v>
+        <v>494</v>
       </c>
       <c r="H230" t="s">
-        <v>572</v>
+        <v>495</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
         <v>19611</v>
       </c>
       <c r="B231">
         <v>2022</v>
       </c>
       <c r="C231">
         <v>403</v>
       </c>
       <c r="D231" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E231" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F231" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>573</v>
+        <v>496</v>
       </c>
       <c r="H231" t="s">
-        <v>574</v>
+        <v>497</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
         <v>19610</v>
       </c>
       <c r="B232">
         <v>2022</v>
       </c>
       <c r="C232">
         <v>402</v>
       </c>
       <c r="D232" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E232" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F232" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>575</v>
+        <v>498</v>
       </c>
       <c r="H232" t="s">
-        <v>576</v>
+        <v>499</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
         <v>19609</v>
       </c>
       <c r="B233">
         <v>2022</v>
       </c>
       <c r="C233">
         <v>401</v>
       </c>
       <c r="D233" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E233" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F233" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>577</v>
+        <v>500</v>
       </c>
       <c r="H233" t="s">
-        <v>578</v>
+        <v>501</v>
       </c>
     </row>
     <row r="234" spans="1:8">
-      <c r="A234">
-[...5 lines deleted...]
-      <c r="C234">
+      <c r="A234" t="s">
+        <v>8</v>
+      </c>
+      <c r="B234" t="s">
+        <v>8</v>
+      </c>
+      <c r="C234" t="s">
+        <v>8</v>
+      </c>
+      <c r="D234" t="s">
+        <v>9</v>
+      </c>
+      <c r="E234" t="s">
         <v>10</v>
       </c>
-      <c r="D234" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F234" t="s">
-        <v>579</v>
+        <v>141</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>580</v>
+        <v>502</v>
       </c>
       <c r="H234" t="s">
-        <v>581</v>
+        <v>503</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
         <v>19559</v>
       </c>
       <c r="B235">
         <v>2022</v>
       </c>
       <c r="C235">
         <v>364</v>
       </c>
       <c r="D235" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E235" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F235" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>582</v>
+        <v>504</v>
       </c>
       <c r="H235" t="s">
-        <v>583</v>
+        <v>505</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
         <v>19558</v>
       </c>
       <c r="B236">
         <v>2022</v>
       </c>
       <c r="C236">
         <v>363</v>
       </c>
       <c r="D236" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E236" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F236" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>584</v>
+        <v>506</v>
       </c>
       <c r="H236" t="s">
-        <v>585</v>
+        <v>507</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
         <v>19557</v>
       </c>
       <c r="B237">
         <v>2022</v>
       </c>
       <c r="C237">
         <v>362</v>
       </c>
       <c r="D237" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E237" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F237" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>586</v>
+        <v>508</v>
       </c>
       <c r="H237" t="s">
-        <v>587</v>
+        <v>509</v>
       </c>
     </row>
     <row r="238" spans="1:8">
-      <c r="A238">
-[...6 lines deleted...]
-        <v>353</v>
+      <c r="A238" t="s">
+        <v>8</v>
+      </c>
+      <c r="B238" t="s">
+        <v>8</v>
+      </c>
+      <c r="C238" t="s">
+        <v>8</v>
       </c>
       <c r="D238" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E238" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F238" t="s">
-        <v>213</v>
+        <v>72</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>588</v>
+        <v>510</v>
       </c>
       <c r="H238" t="s">
-        <v>589</v>
+        <v>511</v>
       </c>
     </row>
     <row r="239" spans="1:8">
-      <c r="A239">
-[...6 lines deleted...]
-        <v>349</v>
+      <c r="A239" t="s">
+        <v>8</v>
+      </c>
+      <c r="B239" t="s">
+        <v>8</v>
+      </c>
+      <c r="C239" t="s">
+        <v>8</v>
       </c>
       <c r="D239" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E239" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F239" t="s">
-        <v>590</v>
+        <v>141</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>591</v>
+        <v>512</v>
       </c>
       <c r="H239" t="s">
-        <v>592</v>
+        <v>513</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
         <v>19510</v>
       </c>
       <c r="B240">
         <v>2022</v>
       </c>
       <c r="C240">
         <v>333</v>
       </c>
       <c r="D240" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E240" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F240" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>593</v>
+        <v>514</v>
       </c>
       <c r="H240" t="s">
-        <v>594</v>
+        <v>515</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
         <v>19509</v>
       </c>
       <c r="B241">
         <v>2022</v>
       </c>
       <c r="C241">
         <v>332</v>
       </c>
       <c r="D241" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E241" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F241" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>595</v>
+        <v>516</v>
       </c>
       <c r="H241" t="s">
-        <v>596</v>
+        <v>517</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
         <v>19508</v>
       </c>
       <c r="B242">
         <v>2022</v>
       </c>
       <c r="C242">
         <v>331</v>
       </c>
       <c r="D242" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E242" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F242" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>597</v>
+        <v>518</v>
       </c>
       <c r="H242" t="s">
-        <v>598</v>
+        <v>519</v>
       </c>
     </row>
     <row r="243" spans="1:8">
-      <c r="A243">
-[...6 lines deleted...]
-        <v>315</v>
+      <c r="A243" t="s">
+        <v>8</v>
+      </c>
+      <c r="B243" t="s">
+        <v>8</v>
+      </c>
+      <c r="C243" t="s">
+        <v>8</v>
       </c>
       <c r="D243" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E243" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F243" t="s">
-        <v>599</v>
+        <v>65</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>600</v>
+        <v>520</v>
       </c>
       <c r="H243" t="s">
-        <v>601</v>
+        <v>521</v>
       </c>
     </row>
     <row r="244" spans="1:8">
-      <c r="A244">
-[...6 lines deleted...]
-        <v>308</v>
+      <c r="A244" t="s">
+        <v>8</v>
+      </c>
+      <c r="B244" t="s">
+        <v>8</v>
+      </c>
+      <c r="C244" t="s">
+        <v>8</v>
       </c>
       <c r="D244" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E244" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F244" t="s">
-        <v>439</v>
+        <v>141</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>602</v>
+        <v>522</v>
       </c>
       <c r="H244" t="s">
-        <v>603</v>
+        <v>523</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
         <v>19467</v>
       </c>
       <c r="B245">
         <v>2022</v>
       </c>
       <c r="C245">
         <v>301</v>
       </c>
       <c r="D245" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E245" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F245" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>604</v>
+        <v>524</v>
       </c>
       <c r="H245" t="s">
-        <v>605</v>
+        <v>525</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
         <v>19465</v>
       </c>
       <c r="B246">
         <v>2022</v>
       </c>
       <c r="C246">
         <v>299</v>
       </c>
       <c r="D246" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E246" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F246" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>606</v>
+        <v>526</v>
       </c>
       <c r="H246" t="s">
-        <v>607</v>
+        <v>527</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
         <v>19464</v>
       </c>
       <c r="B247">
         <v>2022</v>
       </c>
       <c r="C247">
         <v>298</v>
       </c>
       <c r="D247" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E247" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F247" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>608</v>
+        <v>528</v>
       </c>
       <c r="H247" t="s">
-        <v>609</v>
+        <v>529</v>
       </c>
     </row>
     <row r="248" spans="1:8">
-      <c r="A248">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A248" t="s">
+        <v>8</v>
+      </c>
+      <c r="B248" t="s">
+        <v>8</v>
+      </c>
+      <c r="C248" t="s">
+        <v>8</v>
       </c>
       <c r="D248" t="s">
-        <v>299</v>
+        <v>262</v>
       </c>
       <c r="E248" t="s">
-        <v>300</v>
+        <v>263</v>
       </c>
       <c r="F248" t="s">
-        <v>610</v>
+        <v>152</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>611</v>
+        <v>530</v>
       </c>
       <c r="H248" t="s">
-        <v>612</v>
+        <v>531</v>
       </c>
     </row>
     <row r="249" spans="1:8">
-      <c r="A249">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="A249" t="s">
+        <v>8</v>
+      </c>
+      <c r="B249" t="s">
+        <v>8</v>
+      </c>
+      <c r="C249" t="s">
+        <v>8</v>
       </c>
       <c r="D249" t="s">
-        <v>283</v>
+        <v>246</v>
       </c>
       <c r="E249" t="s">
-        <v>284</v>
+        <v>247</v>
       </c>
       <c r="F249" t="s">
-        <v>613</v>
+        <v>24</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>614</v>
+        <v>532</v>
       </c>
       <c r="H249" t="s">
-        <v>615</v>
+        <v>533</v>
       </c>
     </row>
     <row r="250" spans="1:8">
-      <c r="A250">
-[...6 lines deleted...]
-        <v>272</v>
+      <c r="A250" t="s">
+        <v>8</v>
+      </c>
+      <c r="B250" t="s">
+        <v>8</v>
+      </c>
+      <c r="C250" t="s">
+        <v>8</v>
       </c>
       <c r="D250" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E250" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F250" t="s">
-        <v>616</v>
+        <v>56</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>617</v>
+        <v>534</v>
       </c>
       <c r="H250" t="s">
-        <v>618</v>
+        <v>535</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
         <v>19425</v>
       </c>
       <c r="B251">
         <v>2022</v>
       </c>
       <c r="C251">
         <v>30</v>
       </c>
       <c r="D251" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E251" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="F251" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>619</v>
+        <v>536</v>
       </c>
       <c r="H251" t="s">
-        <v>620</v>
+        <v>537</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
         <v>19424</v>
       </c>
       <c r="B252">
         <v>2022</v>
       </c>
       <c r="C252">
         <v>29</v>
       </c>
       <c r="D252" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E252" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="F252" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>621</v>
+        <v>538</v>
       </c>
       <c r="H252" t="s">
-        <v>622</v>
+        <v>539</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253">
         <v>19422</v>
       </c>
       <c r="B253">
         <v>2022</v>
       </c>
       <c r="C253">
         <v>270</v>
       </c>
       <c r="D253" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E253" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F253" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>623</v>
+        <v>540</v>
       </c>
       <c r="H253" t="s">
-        <v>624</v>
+        <v>541</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254">
         <v>19420</v>
       </c>
       <c r="B254">
         <v>2022</v>
       </c>
       <c r="C254">
         <v>268</v>
       </c>
       <c r="D254" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E254" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F254" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>625</v>
+        <v>542</v>
       </c>
       <c r="H254" t="s">
-        <v>626</v>
+        <v>543</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255">
         <v>19400</v>
       </c>
       <c r="B255">
         <v>2022</v>
       </c>
       <c r="C255">
         <v>260</v>
       </c>
       <c r="D255" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E255" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F255" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>627</v>
+        <v>544</v>
       </c>
       <c r="H255" t="s">
-        <v>628</v>
+        <v>545</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256">
         <v>19389</v>
       </c>
       <c r="B256">
         <v>2022</v>
       </c>
       <c r="C256">
         <v>253</v>
       </c>
       <c r="D256" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E256" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F256" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>629</v>
+        <v>546</v>
       </c>
       <c r="H256" t="s">
-        <v>630</v>
+        <v>547</v>
       </c>
     </row>
     <row r="257" spans="1:8">
-      <c r="A257">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A257" t="s">
+        <v>8</v>
+      </c>
+      <c r="B257" t="s">
+        <v>8</v>
+      </c>
+      <c r="C257" t="s">
+        <v>8</v>
       </c>
       <c r="D257" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="E257" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="F257" t="s">
-        <v>631</v>
+        <v>11</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>632</v>
+        <v>548</v>
       </c>
       <c r="H257" t="s">
-        <v>633</v>
+        <v>549</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258">
         <v>19364</v>
       </c>
       <c r="B258">
         <v>2022</v>
       </c>
       <c r="C258">
         <v>24</v>
       </c>
       <c r="D258" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E258" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="F258" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>634</v>
+        <v>550</v>
       </c>
       <c r="H258" t="s">
-        <v>635</v>
+        <v>551</v>
       </c>
     </row>
     <row r="259" spans="1:8">
-      <c r="A259">
-[...6 lines deleted...]
-        <v>23</v>
+      <c r="A259" t="s">
+        <v>8</v>
+      </c>
+      <c r="B259" t="s">
+        <v>8</v>
+      </c>
+      <c r="C259" t="s">
+        <v>8</v>
       </c>
       <c r="D259" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E259" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="F259" t="s">
-        <v>636</v>
+        <v>152</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>637</v>
+        <v>552</v>
       </c>
       <c r="H259" t="s">
-        <v>638</v>
+        <v>553</v>
       </c>
     </row>
     <row r="260" spans="1:8">
-      <c r="A260">
-[...6 lines deleted...]
-        <v>241</v>
+      <c r="A260" t="s">
+        <v>8</v>
+      </c>
+      <c r="B260" t="s">
+        <v>8</v>
+      </c>
+      <c r="C260" t="s">
+        <v>8</v>
       </c>
       <c r="D260" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E260" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F260" t="s">
-        <v>639</v>
+        <v>72</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>640</v>
+        <v>554</v>
       </c>
       <c r="H260" t="s">
-        <v>641</v>
+        <v>555</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261">
         <v>19346</v>
       </c>
       <c r="B261">
         <v>2022</v>
       </c>
       <c r="C261">
         <v>238</v>
       </c>
       <c r="D261" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E261" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F261" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>642</v>
+        <v>556</v>
       </c>
       <c r="H261" t="s">
-        <v>643</v>
+        <v>557</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262">
         <v>19330</v>
       </c>
       <c r="B262">
         <v>2022</v>
       </c>
       <c r="C262">
         <v>227</v>
       </c>
       <c r="D262" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E262" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F262" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>644</v>
+        <v>558</v>
       </c>
       <c r="H262" t="s">
-        <v>467</v>
+        <v>408</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263">
         <v>19317</v>
       </c>
       <c r="B263">
         <v>2022</v>
       </c>
       <c r="C263">
         <v>218</v>
       </c>
       <c r="D263" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E263" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F263" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>645</v>
+        <v>559</v>
       </c>
       <c r="H263" t="s">
-        <v>467</v>
+        <v>408</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264">
         <v>19309</v>
       </c>
       <c r="B264">
         <v>2022</v>
       </c>
       <c r="C264">
         <v>213</v>
       </c>
       <c r="D264" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E264" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F264" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>646</v>
+        <v>560</v>
       </c>
       <c r="H264" t="s">
-        <v>647</v>
+        <v>561</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265">
         <v>19307</v>
       </c>
       <c r="B265">
         <v>2022</v>
       </c>
       <c r="C265">
         <v>212</v>
       </c>
       <c r="D265" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E265" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F265" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>648</v>
+        <v>562</v>
       </c>
       <c r="H265" t="s">
-        <v>649</v>
+        <v>563</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266">
         <v>19305</v>
       </c>
       <c r="B266">
         <v>2022</v>
       </c>
       <c r="C266">
         <v>210</v>
       </c>
       <c r="D266" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E266" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F266" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>650</v>
+        <v>564</v>
       </c>
       <c r="H266" t="s">
-        <v>651</v>
+        <v>565</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267">
         <v>19296</v>
       </c>
       <c r="B267">
         <v>2022</v>
       </c>
       <c r="C267">
         <v>6</v>
       </c>
       <c r="D267" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="E267" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="F267" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>652</v>
+        <v>566</v>
       </c>
       <c r="H267" t="s">
-        <v>653</v>
+        <v>567</v>
       </c>
     </row>
     <row r="268" spans="1:8">
-      <c r="A268">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="A268" t="s">
+        <v>8</v>
+      </c>
+      <c r="B268" t="s">
+        <v>8</v>
+      </c>
+      <c r="C268" t="s">
+        <v>8</v>
       </c>
       <c r="D268" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E268" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="F268" t="s">
-        <v>239</v>
+        <v>56</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>654</v>
+        <v>568</v>
       </c>
       <c r="H268" t="s">
-        <v>655</v>
+        <v>569</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269">
         <v>19291</v>
       </c>
       <c r="B269">
         <v>2022</v>
       </c>
       <c r="C269">
         <v>203</v>
       </c>
       <c r="D269" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E269" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F269" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>656</v>
+        <v>570</v>
       </c>
       <c r="H269" t="s">
-        <v>657</v>
+        <v>571</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270">
         <v>19290</v>
       </c>
       <c r="B270">
         <v>2022</v>
       </c>
       <c r="C270">
         <v>202</v>
       </c>
       <c r="D270" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E270" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F270" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>658</v>
+        <v>572</v>
       </c>
       <c r="H270" t="s">
-        <v>659</v>
+        <v>573</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
         <v>19289</v>
       </c>
       <c r="B271">
         <v>2022</v>
       </c>
       <c r="C271">
         <v>201</v>
       </c>
       <c r="D271" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E271" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F271" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>660</v>
+        <v>574</v>
       </c>
       <c r="H271" t="s">
-        <v>661</v>
+        <v>575</v>
       </c>
     </row>
     <row r="272" spans="1:8">
-      <c r="A272">
-[...6 lines deleted...]
-        <v>195</v>
+      <c r="A272" t="s">
+        <v>8</v>
+      </c>
+      <c r="B272" t="s">
+        <v>8</v>
+      </c>
+      <c r="C272" t="s">
+        <v>8</v>
       </c>
       <c r="D272" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E272" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F272" t="s">
-        <v>662</v>
+        <v>65</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>663</v>
+        <v>576</v>
       </c>
       <c r="H272" t="s">
-        <v>664</v>
+        <v>577</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273">
         <v>19280</v>
       </c>
       <c r="B273">
         <v>2022</v>
       </c>
       <c r="C273">
         <v>192</v>
       </c>
       <c r="D273" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E273" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F273" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>665</v>
+        <v>578</v>
       </c>
       <c r="H273" t="s">
-        <v>666</v>
+        <v>579</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274">
         <v>19275</v>
       </c>
       <c r="B274">
         <v>2022</v>
       </c>
       <c r="C274">
         <v>187</v>
       </c>
       <c r="D274" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E274" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F274" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>667</v>
+        <v>580</v>
       </c>
       <c r="H274" t="s">
-        <v>668</v>
+        <v>581</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275">
         <v>19274</v>
       </c>
       <c r="B275">
         <v>2022</v>
       </c>
       <c r="C275">
         <v>186</v>
       </c>
       <c r="D275" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E275" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F275" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>669</v>
+        <v>582</v>
       </c>
       <c r="H275" t="s">
-        <v>670</v>
+        <v>583</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
         <v>19273</v>
       </c>
       <c r="B276">
         <v>2022</v>
       </c>
       <c r="C276">
         <v>185</v>
       </c>
       <c r="D276" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E276" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F276" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>671</v>
+        <v>584</v>
       </c>
       <c r="H276" t="s">
-        <v>672</v>
+        <v>585</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
         <v>19272</v>
       </c>
       <c r="B277">
         <v>2022</v>
       </c>
       <c r="C277">
         <v>184</v>
       </c>
       <c r="D277" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E277" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F277" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>673</v>
+        <v>586</v>
       </c>
       <c r="H277" t="s">
-        <v>674</v>
+        <v>587</v>
       </c>
     </row>
     <row r="278" spans="1:8">
-      <c r="A278">
-[...6 lines deleted...]
-        <v>173</v>
+      <c r="A278" t="s">
+        <v>8</v>
+      </c>
+      <c r="B278" t="s">
+        <v>8</v>
+      </c>
+      <c r="C278" t="s">
+        <v>8</v>
       </c>
       <c r="D278" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E278" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F278" t="s">
-        <v>675</v>
+        <v>56</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>676</v>
+        <v>588</v>
       </c>
       <c r="H278" t="s">
-        <v>677</v>
+        <v>589</v>
       </c>
     </row>
     <row r="279" spans="1:8">
-      <c r="A279">
-[...6 lines deleted...]
-        <v>166</v>
+      <c r="A279" t="s">
+        <v>8</v>
+      </c>
+      <c r="B279" t="s">
+        <v>8</v>
+      </c>
+      <c r="C279" t="s">
+        <v>8</v>
       </c>
       <c r="D279" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E279" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F279" t="s">
-        <v>678</v>
+        <v>141</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>679</v>
+        <v>590</v>
       </c>
       <c r="H279" t="s">
-        <v>680</v>
+        <v>591</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280">
         <v>19232</v>
       </c>
       <c r="B280">
         <v>2022</v>
       </c>
       <c r="C280">
         <v>152</v>
       </c>
       <c r="D280" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E280" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F280" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>681</v>
+        <v>592</v>
       </c>
       <c r="H280" t="s">
-        <v>682</v>
+        <v>593</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281">
         <v>19223</v>
       </c>
       <c r="B281">
         <v>2022</v>
       </c>
       <c r="C281">
         <v>3</v>
       </c>
       <c r="D281" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E281" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F281" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>683</v>
+        <v>594</v>
       </c>
       <c r="H281" t="s">
-        <v>684</v>
+        <v>595</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282">
         <v>19208</v>
       </c>
       <c r="B282">
         <v>2022</v>
       </c>
       <c r="C282">
         <v>136</v>
       </c>
       <c r="D282" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E282" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F282" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>685</v>
+        <v>596</v>
       </c>
       <c r="H282" t="s">
-        <v>546</v>
+        <v>474</v>
       </c>
     </row>
     <row r="283" spans="1:8">
-      <c r="A283">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A283" t="s">
+        <v>8</v>
+      </c>
+      <c r="B283" t="s">
+        <v>8</v>
+      </c>
+      <c r="C283" t="s">
+        <v>8</v>
       </c>
       <c r="D283" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="E283" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="F283" t="s">
-        <v>686</v>
+        <v>11</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>687</v>
+        <v>597</v>
       </c>
       <c r="H283" t="s">
-        <v>688</v>
+        <v>598</v>
       </c>
     </row>
     <row r="284" spans="1:8">
-      <c r="A284">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="A284" t="s">
+        <v>8</v>
+      </c>
+      <c r="B284" t="s">
+        <v>8</v>
+      </c>
+      <c r="C284" t="s">
+        <v>8</v>
       </c>
       <c r="D284" t="s">
-        <v>287</v>
+        <v>250</v>
       </c>
       <c r="E284" t="s">
-        <v>288</v>
+        <v>251</v>
       </c>
       <c r="F284" t="s">
-        <v>689</v>
+        <v>11</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>690</v>
+        <v>599</v>
       </c>
       <c r="H284" t="s">
-        <v>691</v>
+        <v>600</v>
       </c>
     </row>
     <row r="285" spans="1:8">
-      <c r="A285">
-[...6 lines deleted...]
-        <v>124</v>
+      <c r="A285" t="s">
+        <v>8</v>
+      </c>
+      <c r="B285" t="s">
+        <v>8</v>
+      </c>
+      <c r="C285" t="s">
+        <v>8</v>
       </c>
       <c r="D285" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E285" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F285" t="s">
-        <v>692</v>
+        <v>56</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>693</v>
+        <v>601</v>
       </c>
       <c r="H285" t="s">
-        <v>694</v>
+        <v>602</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
         <v>19178</v>
       </c>
       <c r="B286">
         <v>2022</v>
       </c>
       <c r="C286">
         <v>114</v>
       </c>
       <c r="D286" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E286" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F286" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>695</v>
+        <v>603</v>
       </c>
       <c r="H286" t="s">
-        <v>696</v>
+        <v>604</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287">
         <v>19173</v>
       </c>
       <c r="B287">
         <v>2022</v>
       </c>
       <c r="C287">
         <v>109</v>
       </c>
       <c r="D287" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E287" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F287" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>697</v>
+        <v>605</v>
       </c>
       <c r="H287" t="s">
-        <v>698</v>
+        <v>606</v>
       </c>
     </row>
     <row r="288" spans="1:8">
-      <c r="A288">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="A288" t="s">
+        <v>8</v>
+      </c>
+      <c r="B288" t="s">
+        <v>8</v>
+      </c>
+      <c r="C288" t="s">
+        <v>8</v>
       </c>
       <c r="D288" t="s">
-        <v>287</v>
+        <v>250</v>
       </c>
       <c r="E288" t="s">
-        <v>288</v>
+        <v>251</v>
       </c>
       <c r="F288" t="s">
-        <v>699</v>
+        <v>72</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>700</v>
+        <v>607</v>
       </c>
       <c r="H288" t="s">
-        <v>701</v>
+        <v>608</v>
       </c>
     </row>
     <row r="289" spans="1:8">
-      <c r="A289">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A289" t="s">
+        <v>8</v>
+      </c>
+      <c r="B289" t="s">
+        <v>8</v>
+      </c>
+      <c r="C289" t="s">
+        <v>8</v>
       </c>
       <c r="D289" t="s">
-        <v>287</v>
+        <v>250</v>
       </c>
       <c r="E289" t="s">
-        <v>288</v>
+        <v>251</v>
       </c>
       <c r="F289" t="s">
-        <v>702</v>
+        <v>53</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>703</v>
+        <v>609</v>
       </c>
       <c r="H289" t="s">
-        <v>567</v>
+        <v>491</v>
       </c>
     </row>
     <row r="290" spans="1:8">
-      <c r="A290">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A290" t="s">
+        <v>8</v>
+      </c>
+      <c r="B290" t="s">
+        <v>8</v>
+      </c>
+      <c r="C290" t="s">
+        <v>8</v>
       </c>
       <c r="D290" t="s">
-        <v>172</v>
+        <v>150</v>
       </c>
       <c r="E290" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="F290" t="s">
-        <v>704</v>
+        <v>72</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>705</v>
+        <v>610</v>
       </c>
       <c r="H290" t="s">
-        <v>706</v>
+        <v>611</v>
       </c>
     </row>
     <row r="291" spans="1:8">
-      <c r="A291">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A291" t="s">
+        <v>8</v>
+      </c>
+      <c r="B291" t="s">
+        <v>8</v>
+      </c>
+      <c r="C291" t="s">
+        <v>8</v>
       </c>
       <c r="D291" t="s">
-        <v>172</v>
+        <v>150</v>
       </c>
       <c r="E291" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="F291" t="s">
-        <v>707</v>
+        <v>11</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>708</v>
+        <v>612</v>
       </c>
       <c r="H291" t="s">
-        <v>709</v>
+        <v>613</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292">
         <v>19142</v>
       </c>
       <c r="B292">
         <v>2022</v>
       </c>
       <c r="C292">
         <v>89</v>
       </c>
       <c r="D292" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E292" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F292" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>710</v>
+        <v>614</v>
       </c>
       <c r="H292" t="s">
-        <v>711</v>
+        <v>615</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293">
         <v>19139</v>
       </c>
       <c r="B293">
         <v>2022</v>
       </c>
       <c r="C293">
         <v>87</v>
       </c>
       <c r="D293" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E293" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F293" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>712</v>
+        <v>616</v>
       </c>
       <c r="H293" t="s">
-        <v>713</v>
+        <v>617</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294">
         <v>19134</v>
       </c>
       <c r="B294">
         <v>2022</v>
       </c>
       <c r="C294">
         <v>83</v>
       </c>
       <c r="D294" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E294" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F294" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>714</v>
+        <v>618</v>
       </c>
       <c r="H294" t="s">
-        <v>715</v>
+        <v>619</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295">
         <v>19132</v>
       </c>
       <c r="B295">
         <v>2022</v>
       </c>
       <c r="C295">
         <v>81</v>
       </c>
       <c r="D295" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E295" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F295" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>716</v>
+        <v>620</v>
       </c>
       <c r="H295" t="s">
-        <v>717</v>
+        <v>621</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296">
         <v>19131</v>
       </c>
       <c r="B296">
         <v>2022</v>
       </c>
       <c r="C296">
         <v>80</v>
       </c>
       <c r="D296" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E296" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F296" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>718</v>
+        <v>622</v>
       </c>
       <c r="H296" t="s">
-        <v>719</v>
+        <v>623</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297">
         <v>19130</v>
       </c>
       <c r="B297">
         <v>2022</v>
       </c>
       <c r="C297">
         <v>4</v>
       </c>
       <c r="D297" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E297" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="F297" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>720</v>
+        <v>624</v>
       </c>
       <c r="H297" t="s">
-        <v>721</v>
+        <v>625</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298">
         <v>19128</v>
       </c>
       <c r="B298">
         <v>2022</v>
       </c>
       <c r="C298">
         <v>3</v>
       </c>
       <c r="D298" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E298" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="F298" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>722</v>
+        <v>626</v>
       </c>
       <c r="H298" t="s">
-        <v>723</v>
+        <v>627</v>
       </c>
     </row>
     <row r="299" spans="1:8">
-      <c r="A299">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A299" t="s">
+        <v>8</v>
+      </c>
+      <c r="B299" t="s">
+        <v>8</v>
+      </c>
+      <c r="C299" t="s">
+        <v>8</v>
       </c>
       <c r="D299" t="s">
-        <v>172</v>
+        <v>150</v>
       </c>
       <c r="E299" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="F299" t="s">
-        <v>724</v>
+        <v>72</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>725</v>
+        <v>628</v>
       </c>
       <c r="H299" t="s">
-        <v>726</v>
+        <v>629</v>
       </c>
     </row>
     <row r="300" spans="1:8">
-      <c r="A300">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A300" t="s">
+        <v>8</v>
+      </c>
+      <c r="B300" t="s">
+        <v>8</v>
+      </c>
+      <c r="C300" t="s">
+        <v>8</v>
       </c>
       <c r="D300" t="s">
-        <v>172</v>
+        <v>150</v>
       </c>
       <c r="E300" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="F300" t="s">
-        <v>538</v>
+        <v>21</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>727</v>
+        <v>630</v>
       </c>
       <c r="H300" t="s">
-        <v>728</v>
+        <v>631</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301">
         <v>19091</v>
       </c>
       <c r="B301">
         <v>2022</v>
       </c>
       <c r="C301">
         <v>52</v>
       </c>
       <c r="D301" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E301" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F301" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>729</v>
+        <v>632</v>
       </c>
       <c r="H301" t="s">
-        <v>730</v>
+        <v>633</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302">
         <v>19089</v>
       </c>
       <c r="B302">
         <v>2022</v>
       </c>
       <c r="C302">
         <v>50</v>
       </c>
       <c r="D302" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E302" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F302" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>731</v>
+        <v>634</v>
       </c>
       <c r="H302" t="s">
-        <v>732</v>
+        <v>635</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303">
         <v>19088</v>
       </c>
       <c r="B303">
         <v>2022</v>
       </c>
       <c r="C303">
         <v>49</v>
       </c>
       <c r="D303" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E303" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F303" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>733</v>
+        <v>636</v>
       </c>
       <c r="H303" t="s">
-        <v>473</v>
+        <v>414</v>
       </c>
     </row>
     <row r="304" spans="1:8">
-      <c r="A304">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A304" t="s">
+        <v>8</v>
+      </c>
+      <c r="B304" t="s">
+        <v>8</v>
+      </c>
+      <c r="C304" t="s">
+        <v>8</v>
       </c>
       <c r="D304" t="s">
-        <v>287</v>
+        <v>250</v>
       </c>
       <c r="E304" t="s">
-        <v>288</v>
+        <v>251</v>
       </c>
       <c r="F304" t="s">
-        <v>734</v>
+        <v>72</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>735</v>
+        <v>637</v>
       </c>
       <c r="H304" t="s">
-        <v>736</v>
+        <v>638</v>
       </c>
     </row>
     <row r="305" spans="1:8">
-      <c r="A305">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="A305" t="s">
+        <v>8</v>
+      </c>
+      <c r="B305" t="s">
+        <v>8</v>
+      </c>
+      <c r="C305" t="s">
+        <v>8</v>
       </c>
       <c r="D305" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E305" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F305" t="s">
-        <v>737</v>
+        <v>56</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>738</v>
+        <v>639</v>
       </c>
       <c r="H305" t="s">
-        <v>469</v>
+        <v>410</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306">
         <v>19039</v>
       </c>
       <c r="B306">
         <v>2022</v>
       </c>
       <c r="C306">
         <v>12</v>
       </c>
       <c r="D306" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E306" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F306" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>739</v>
+        <v>640</v>
       </c>
       <c r="H306" t="s">
-        <v>740</v>
+        <v>641</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307">
         <v>19038</v>
       </c>
       <c r="B307">
         <v>2022</v>
       </c>
       <c r="C307">
         <v>11</v>
       </c>
       <c r="D307" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E307" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F307" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>741</v>
+        <v>642</v>
       </c>
       <c r="H307" t="s">
-        <v>484</v>
+        <v>424</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308">
         <v>19029</v>
       </c>
       <c r="B308">
         <v>2022</v>
       </c>
       <c r="C308">
         <v>3</v>
       </c>
       <c r="D308" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E308" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F308" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>742</v>
+        <v>643</v>
       </c>
       <c r="H308" t="s">
-        <v>486</v>
+        <v>426</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309">
         <v>19028</v>
       </c>
       <c r="B309">
         <v>2022</v>
       </c>
       <c r="C309">
         <v>2</v>
       </c>
       <c r="D309" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E309" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F309" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>743</v>
+        <v>644</v>
       </c>
       <c r="H309" t="s">
-        <v>744</v>
+        <v>645</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310">
         <v>19027</v>
       </c>
       <c r="B310">
         <v>2022</v>
       </c>
       <c r="C310">
         <v>1</v>
       </c>
       <c r="D310" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E310" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F310" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>745</v>
+        <v>646</v>
       </c>
       <c r="H310" t="s">
-        <v>746</v>
+        <v>647</v>
       </c>
     </row>
     <row r="311" spans="1:8">
-      <c r="A311">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A311" t="s">
+        <v>8</v>
+      </c>
+      <c r="B311" t="s">
+        <v>8</v>
+      </c>
+      <c r="C311" t="s">
+        <v>8</v>
       </c>
       <c r="D311" t="s">
-        <v>747</v>
+        <v>648</v>
       </c>
       <c r="E311" t="s">
-        <v>748</v>
+        <v>649</v>
       </c>
       <c r="F311" t="s">
-        <v>749</v>
+        <v>65</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>750</v>
+        <v>650</v>
       </c>
       <c r="H311" t="s">
-        <v>751</v>
+        <v>651</v>
       </c>
     </row>
     <row r="312" spans="1:8">
-      <c r="A312">
-[...6 lines deleted...]
-        <v>66</v>
+      <c r="A312" t="s">
+        <v>8</v>
+      </c>
+      <c r="B312" t="s">
+        <v>8</v>
+      </c>
+      <c r="C312" t="s">
+        <v>8</v>
       </c>
       <c r="D312" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E312" t="s">
+        <v>10</v>
+      </c>
+      <c r="F312" t="s">
+        <v>56</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H312" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>8</v>
+      </c>
+      <c r="B313" t="s">
+        <v>8</v>
+      </c>
+      <c r="C313" t="s">
+        <v>8</v>
+      </c>
+      <c r="D313" t="s">
         <v>9</v>
       </c>
-      <c r="F312" t="s">
-[...16 lines deleted...]
-      <c r="C313">
+      <c r="E313" t="s">
+        <v>10</v>
+      </c>
+      <c r="F313" t="s">
+        <v>14</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H313" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>8</v>
+      </c>
+      <c r="B314" t="s">
+        <v>8</v>
+      </c>
+      <c r="C314" t="s">
+        <v>8</v>
+      </c>
+      <c r="D314" t="s">
+        <v>262</v>
+      </c>
+      <c r="E314" t="s">
+        <v>263</v>
+      </c>
+      <c r="F314" t="s">
+        <v>14</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H314" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>8</v>
+      </c>
+      <c r="B315" t="s">
+        <v>8</v>
+      </c>
+      <c r="C315" t="s">
+        <v>8</v>
+      </c>
+      <c r="D315" t="s">
+        <v>9</v>
+      </c>
+      <c r="E315" t="s">
+        <v>10</v>
+      </c>
+      <c r="F315" t="s">
+        <v>152</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H315" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>8</v>
+      </c>
+      <c r="B316" t="s">
+        <v>8</v>
+      </c>
+      <c r="C316" t="s">
+        <v>8</v>
+      </c>
+      <c r="D316" t="s">
+        <v>9</v>
+      </c>
+      <c r="E316" t="s">
+        <v>10</v>
+      </c>
+      <c r="F316" t="s">
+        <v>14</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H316" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>8</v>
+      </c>
+      <c r="B317" t="s">
+        <v>8</v>
+      </c>
+      <c r="C317" t="s">
+        <v>8</v>
+      </c>
+      <c r="D317" t="s">
+        <v>9</v>
+      </c>
+      <c r="E317" t="s">
+        <v>10</v>
+      </c>
+      <c r="F317" t="s">
+        <v>14</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="H317" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>8</v>
+      </c>
+      <c r="B318" t="s">
+        <v>8</v>
+      </c>
+      <c r="C318" t="s">
+        <v>8</v>
+      </c>
+      <c r="D318" t="s">
+        <v>9</v>
+      </c>
+      <c r="E318" t="s">
+        <v>10</v>
+      </c>
+      <c r="F318" t="s">
+        <v>21</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H318" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>8</v>
+      </c>
+      <c r="B319" t="s">
+        <v>8</v>
+      </c>
+      <c r="C319" t="s">
+        <v>8</v>
+      </c>
+      <c r="D319" t="s">
+        <v>9</v>
+      </c>
+      <c r="E319" t="s">
+        <v>10</v>
+      </c>
+      <c r="F319" t="s">
+        <v>141</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="H319" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>8</v>
+      </c>
+      <c r="B320" t="s">
+        <v>8</v>
+      </c>
+      <c r="C320" t="s">
+        <v>8</v>
+      </c>
+      <c r="D320" t="s">
+        <v>9</v>
+      </c>
+      <c r="E320" t="s">
+        <v>10</v>
+      </c>
+      <c r="F320" t="s">
+        <v>14</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H320" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>8</v>
+      </c>
+      <c r="B321" t="s">
+        <v>8</v>
+      </c>
+      <c r="C321" t="s">
+        <v>8</v>
+      </c>
+      <c r="D321" t="s">
+        <v>9</v>
+      </c>
+      <c r="E321" t="s">
+        <v>10</v>
+      </c>
+      <c r="F321" t="s">
+        <v>11</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="H321" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>8</v>
+      </c>
+      <c r="B322" t="s">
+        <v>8</v>
+      </c>
+      <c r="C322" t="s">
+        <v>8</v>
+      </c>
+      <c r="D322" t="s">
+        <v>9</v>
+      </c>
+      <c r="E322" t="s">
+        <v>10</v>
+      </c>
+      <c r="F322" t="s">
+        <v>11</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H322" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>8</v>
+      </c>
+      <c r="B323" t="s">
+        <v>8</v>
+      </c>
+      <c r="C323" t="s">
+        <v>8</v>
+      </c>
+      <c r="D323" t="s">
+        <v>9</v>
+      </c>
+      <c r="E323" t="s">
+        <v>10</v>
+      </c>
+      <c r="F323" t="s">
+        <v>141</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H323" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>8</v>
+      </c>
+      <c r="B324" t="s">
+        <v>8</v>
+      </c>
+      <c r="C324" t="s">
+        <v>8</v>
+      </c>
+      <c r="D324" t="s">
+        <v>9</v>
+      </c>
+      <c r="E324" t="s">
+        <v>10</v>
+      </c>
+      <c r="F324" t="s">
+        <v>11</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H324" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>8</v>
+      </c>
+      <c r="B325" t="s">
+        <v>8</v>
+      </c>
+      <c r="C325" t="s">
+        <v>8</v>
+      </c>
+      <c r="D325" t="s">
+        <v>9</v>
+      </c>
+      <c r="E325" t="s">
+        <v>10</v>
+      </c>
+      <c r="F325" t="s">
+        <v>56</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="H325" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>8</v>
+      </c>
+      <c r="B326" t="s">
+        <v>8</v>
+      </c>
+      <c r="C326" t="s">
+        <v>8</v>
+      </c>
+      <c r="D326" t="s">
+        <v>9</v>
+      </c>
+      <c r="E326" t="s">
+        <v>10</v>
+      </c>
+      <c r="F326" t="s">
+        <v>24</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H326" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>8</v>
+      </c>
+      <c r="B327" t="s">
+        <v>8</v>
+      </c>
+      <c r="C327" t="s">
+        <v>8</v>
+      </c>
+      <c r="D327" t="s">
+        <v>9</v>
+      </c>
+      <c r="E327" t="s">
+        <v>10</v>
+      </c>
+      <c r="F327" t="s">
+        <v>56</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H327" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>8</v>
+      </c>
+      <c r="B328" t="s">
+        <v>8</v>
+      </c>
+      <c r="C328" t="s">
+        <v>8</v>
+      </c>
+      <c r="D328" t="s">
+        <v>9</v>
+      </c>
+      <c r="E328" t="s">
+        <v>10</v>
+      </c>
+      <c r="F328" t="s">
+        <v>72</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="H328" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>8</v>
+      </c>
+      <c r="B329" t="s">
+        <v>8</v>
+      </c>
+      <c r="C329" t="s">
+        <v>8</v>
+      </c>
+      <c r="D329" t="s">
+        <v>9</v>
+      </c>
+      <c r="E329" t="s">
+        <v>10</v>
+      </c>
+      <c r="F329" t="s">
         <v>65</v>
       </c>
-      <c r="D313" t="s">
-[...2 lines deleted...]
-      <c r="E313" t="s">
+      <c r="G329" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H329" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>8</v>
+      </c>
+      <c r="B330" t="s">
+        <v>8</v>
+      </c>
+      <c r="C330" t="s">
+        <v>8</v>
+      </c>
+      <c r="D330" t="s">
         <v>9</v>
       </c>
-      <c r="F313" t="s">
-[...48 lines deleted...]
-      <c r="E315" t="s">
+      <c r="E330" t="s">
+        <v>10</v>
+      </c>
+      <c r="F330" t="s">
+        <v>72</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H330" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>8</v>
+      </c>
+      <c r="B331" t="s">
+        <v>8</v>
+      </c>
+      <c r="C331" t="s">
+        <v>8</v>
+      </c>
+      <c r="D331" t="s">
         <v>9</v>
       </c>
-      <c r="F315" t="s">
-[...22 lines deleted...]
-      <c r="E316" t="s">
+      <c r="E331" t="s">
+        <v>10</v>
+      </c>
+      <c r="F331" t="s">
+        <v>53</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="H331" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>8</v>
+      </c>
+      <c r="B332" t="s">
+        <v>8</v>
+      </c>
+      <c r="C332" t="s">
+        <v>8</v>
+      </c>
+      <c r="D332" t="s">
         <v>9</v>
       </c>
-      <c r="F316" t="s">
-[...22 lines deleted...]
-      <c r="E317" t="s">
+      <c r="E332" t="s">
+        <v>10</v>
+      </c>
+      <c r="F332" t="s">
+        <v>72</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H332" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>8</v>
+      </c>
+      <c r="B333" t="s">
+        <v>8</v>
+      </c>
+      <c r="C333" t="s">
+        <v>8</v>
+      </c>
+      <c r="D333" t="s">
         <v>9</v>
       </c>
-      <c r="F317" t="s">
-[...22 lines deleted...]
-      <c r="E318" t="s">
+      <c r="E333" t="s">
+        <v>10</v>
+      </c>
+      <c r="F333" t="s">
+        <v>72</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H333" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>8</v>
+      </c>
+      <c r="B334" t="s">
+        <v>8</v>
+      </c>
+      <c r="C334" t="s">
+        <v>8</v>
+      </c>
+      <c r="D334" t="s">
         <v>9</v>
       </c>
-      <c r="F318" t="s">
-[...22 lines deleted...]
-      <c r="E319" t="s">
+      <c r="E334" t="s">
+        <v>10</v>
+      </c>
+      <c r="F334" t="s">
+        <v>72</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H334" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>8</v>
+      </c>
+      <c r="B335" t="s">
+        <v>8</v>
+      </c>
+      <c r="C335" t="s">
+        <v>8</v>
+      </c>
+      <c r="D335" t="s">
         <v>9</v>
       </c>
-      <c r="F319" t="s">
-[...22 lines deleted...]
-      <c r="E320" t="s">
+      <c r="E335" t="s">
+        <v>10</v>
+      </c>
+      <c r="F335" t="s">
+        <v>72</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H335" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>8</v>
+      </c>
+      <c r="B336" t="s">
+        <v>8</v>
+      </c>
+      <c r="C336" t="s">
+        <v>8</v>
+      </c>
+      <c r="D336" t="s">
         <v>9</v>
       </c>
-      <c r="F320" t="s">
-[...22 lines deleted...]
-      <c r="E321" t="s">
+      <c r="E336" t="s">
+        <v>10</v>
+      </c>
+      <c r="F336" t="s">
+        <v>72</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H336" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>8</v>
+      </c>
+      <c r="B337" t="s">
+        <v>8</v>
+      </c>
+      <c r="C337" t="s">
+        <v>8</v>
+      </c>
+      <c r="D337" t="s">
         <v>9</v>
       </c>
-      <c r="F321" t="s">
-[...22 lines deleted...]
-      <c r="E322" t="s">
+      <c r="E337" t="s">
+        <v>10</v>
+      </c>
+      <c r="F337" t="s">
+        <v>72</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H337" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>8</v>
+      </c>
+      <c r="B338" t="s">
+        <v>8</v>
+      </c>
+      <c r="C338" t="s">
+        <v>8</v>
+      </c>
+      <c r="D338" t="s">
         <v>9</v>
       </c>
-      <c r="F322" t="s">
-[...22 lines deleted...]
-      <c r="E323" t="s">
+      <c r="E338" t="s">
+        <v>10</v>
+      </c>
+      <c r="F338" t="s">
+        <v>72</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H338" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>8</v>
+      </c>
+      <c r="B339" t="s">
+        <v>8</v>
+      </c>
+      <c r="C339" t="s">
+        <v>8</v>
+      </c>
+      <c r="D339" t="s">
         <v>9</v>
       </c>
-      <c r="F323" t="s">
-[...16 lines deleted...]
-      <c r="C324">
+      <c r="E339" t="s">
+        <v>10</v>
+      </c>
+      <c r="F339" t="s">
+        <v>65</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H339" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>8</v>
+      </c>
+      <c r="B340" t="s">
+        <v>8</v>
+      </c>
+      <c r="C340" t="s">
+        <v>8</v>
+      </c>
+      <c r="D340" t="s">
+        <v>9</v>
+      </c>
+      <c r="E340" t="s">
+        <v>10</v>
+      </c>
+      <c r="F340" t="s">
+        <v>72</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H340" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>8</v>
+      </c>
+      <c r="B341" t="s">
+        <v>8</v>
+      </c>
+      <c r="C341" t="s">
+        <v>8</v>
+      </c>
+      <c r="D341" t="s">
+        <v>9</v>
+      </c>
+      <c r="E341" t="s">
+        <v>10</v>
+      </c>
+      <c r="F341" t="s">
         <v>53</v>
       </c>
-      <c r="D324" t="s">
-[...2 lines deleted...]
-      <c r="E324" t="s">
+      <c r="G341" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H341" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>8</v>
+      </c>
+      <c r="B342" t="s">
+        <v>8</v>
+      </c>
+      <c r="C342" t="s">
+        <v>8</v>
+      </c>
+      <c r="D342" t="s">
         <v>9</v>
       </c>
-      <c r="F324" t="s">
-[...22 lines deleted...]
-      <c r="E325" t="s">
+      <c r="E342" t="s">
+        <v>10</v>
+      </c>
+      <c r="F342" t="s">
+        <v>24</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H342" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>8</v>
+      </c>
+      <c r="B343" t="s">
+        <v>8</v>
+      </c>
+      <c r="C343" t="s">
+        <v>8</v>
+      </c>
+      <c r="D343" t="s">
         <v>9</v>
       </c>
-      <c r="F325" t="s">
-[...22 lines deleted...]
-      <c r="E326" t="s">
+      <c r="E343" t="s">
+        <v>10</v>
+      </c>
+      <c r="F343" t="s">
+        <v>72</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H343" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>8</v>
+      </c>
+      <c r="B344" t="s">
+        <v>8</v>
+      </c>
+      <c r="C344" t="s">
+        <v>8</v>
+      </c>
+      <c r="D344" t="s">
         <v>9</v>
       </c>
-      <c r="F326" t="s">
-[...22 lines deleted...]
-      <c r="E327" t="s">
+      <c r="E344" t="s">
+        <v>10</v>
+      </c>
+      <c r="F344" t="s">
+        <v>24</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H344" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>8</v>
+      </c>
+      <c r="B345" t="s">
+        <v>8</v>
+      </c>
+      <c r="C345" t="s">
+        <v>8</v>
+      </c>
+      <c r="D345" t="s">
         <v>9</v>
       </c>
-      <c r="F327" t="s">
-[...463 lines deleted...]
-      </c>
       <c r="E345" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F345" t="s">
-        <v>839</v>
+        <v>14</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>840</v>
+        <v>717</v>
       </c>
       <c r="H345" t="s">
-        <v>841</v>
+        <v>718</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346">
         <v>18942</v>
       </c>
       <c r="B346">
         <v>2021</v>
       </c>
       <c r="C346">
         <v>594</v>
       </c>
       <c r="D346" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E346" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F346" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>842</v>
+        <v>719</v>
       </c>
       <c r="H346" t="s">
-        <v>843</v>
+        <v>720</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347">
         <v>18941</v>
       </c>
       <c r="B347">
         <v>2021</v>
       </c>
       <c r="C347">
         <v>593</v>
       </c>
       <c r="D347" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E347" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F347" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>844</v>
+        <v>721</v>
       </c>
       <c r="H347" t="s">
-        <v>845</v>
+        <v>722</v>
       </c>
     </row>
     <row r="348" spans="1:8">
-      <c r="A348">
-[...6 lines deleted...]
-        <v>585</v>
+      <c r="A348" t="s">
+        <v>8</v>
+      </c>
+      <c r="B348" t="s">
+        <v>8</v>
+      </c>
+      <c r="C348" t="s">
+        <v>8</v>
       </c>
       <c r="D348" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E348" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F348" t="s">
-        <v>846</v>
+        <v>56</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>847</v>
+        <v>723</v>
       </c>
       <c r="H348" t="s">
-        <v>848</v>
+        <v>724</v>
       </c>
     </row>
     <row r="349" spans="1:8">
-      <c r="A349">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="A349" t="s">
+        <v>8</v>
+      </c>
+      <c r="B349" t="s">
+        <v>8</v>
+      </c>
+      <c r="C349" t="s">
+        <v>8</v>
       </c>
       <c r="D349" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E349" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F349" t="s">
-        <v>849</v>
+        <v>56</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>850</v>
+        <v>725</v>
       </c>
       <c r="H349" t="s">
-        <v>851</v>
+        <v>726</v>
       </c>
     </row>
     <row r="350" spans="1:8">
-      <c r="A350">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="A350" t="s">
+        <v>8</v>
+      </c>
+      <c r="B350" t="s">
+        <v>8</v>
+      </c>
+      <c r="C350" t="s">
+        <v>8</v>
       </c>
       <c r="D350" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="E350" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="F350" t="s">
-        <v>852</v>
+        <v>65</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>853</v>
+        <v>727</v>
       </c>
       <c r="H350" t="s">
-        <v>854</v>
+        <v>728</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351">
         <v>18912</v>
       </c>
       <c r="B351">
         <v>2021</v>
       </c>
       <c r="C351">
         <v>571</v>
       </c>
       <c r="D351" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E351" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F351" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>855</v>
+        <v>729</v>
       </c>
       <c r="H351" t="s">
-        <v>856</v>
+        <v>730</v>
       </c>
     </row>
     <row r="352" spans="1:8">
-      <c r="A352">
-[...6 lines deleted...]
-        <v>570</v>
+      <c r="A352" t="s">
+        <v>8</v>
+      </c>
+      <c r="B352" t="s">
+        <v>8</v>
+      </c>
+      <c r="C352" t="s">
+        <v>8</v>
       </c>
       <c r="D352" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E352" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F352" t="s">
-        <v>205</v>
+        <v>21</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>857</v>
+        <v>731</v>
       </c>
       <c r="H352" t="s">
-        <v>858</v>
+        <v>732</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353">
         <v>18910</v>
       </c>
       <c r="B353">
         <v>2021</v>
       </c>
       <c r="C353">
         <v>569</v>
       </c>
       <c r="D353" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E353" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F353" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>859</v>
+        <v>733</v>
       </c>
       <c r="H353" t="s">
-        <v>860</v>
+        <v>734</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354">
         <v>18905</v>
       </c>
       <c r="B354">
         <v>2021</v>
       </c>
       <c r="C354">
         <v>565</v>
       </c>
       <c r="D354" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E354" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F354" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>861</v>
+        <v>735</v>
       </c>
       <c r="H354" t="s">
-        <v>862</v>
+        <v>736</v>
       </c>
     </row>
     <row r="355" spans="1:8">
-      <c r="A355">
-[...6 lines deleted...]
-        <v>562</v>
+      <c r="A355" t="s">
+        <v>8</v>
+      </c>
+      <c r="B355" t="s">
+        <v>8</v>
+      </c>
+      <c r="C355" t="s">
+        <v>8</v>
       </c>
       <c r="D355" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E355" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F355" t="s">
-        <v>863</v>
+        <v>72</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>864</v>
+        <v>737</v>
       </c>
       <c r="H355" t="s">
-        <v>865</v>
+        <v>738</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356">
         <v>18890</v>
       </c>
       <c r="B356">
         <v>2021</v>
       </c>
       <c r="C356">
         <v>557</v>
       </c>
       <c r="D356" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E356" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F356" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>866</v>
+        <v>739</v>
       </c>
       <c r="H356" t="s">
-        <v>867</v>
+        <v>740</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357">
         <v>18889</v>
       </c>
       <c r="B357">
         <v>2021</v>
       </c>
       <c r="C357">
         <v>556</v>
       </c>
       <c r="D357" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E357" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F357" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>868</v>
+        <v>741</v>
       </c>
       <c r="H357" t="s">
-        <v>869</v>
+        <v>742</v>
       </c>
     </row>
     <row r="358" spans="1:8">
-      <c r="A358">
-[...6 lines deleted...]
-        <v>29</v>
+      <c r="A358" t="s">
+        <v>8</v>
+      </c>
+      <c r="B358" t="s">
+        <v>8</v>
+      </c>
+      <c r="C358" t="s">
+        <v>8</v>
       </c>
       <c r="D358" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E358" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F358" t="s">
-        <v>870</v>
+        <v>21</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>871</v>
+        <v>743</v>
       </c>
       <c r="H358" t="s">
-        <v>872</v>
+        <v>744</v>
       </c>
     </row>
     <row r="359" spans="1:8">
-      <c r="A359">
-[...6 lines deleted...]
-        <v>16</v>
+      <c r="A359" t="s">
+        <v>8</v>
+      </c>
+      <c r="B359" t="s">
+        <v>8</v>
+      </c>
+      <c r="C359" t="s">
+        <v>8</v>
       </c>
       <c r="D359" t="s">
-        <v>172</v>
+        <v>150</v>
       </c>
       <c r="E359" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="F359" t="s">
-        <v>304</v>
+        <v>141</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>873</v>
+        <v>745</v>
       </c>
       <c r="H359" t="s">
-        <v>874</v>
+        <v>746</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
         <v>18864</v>
       </c>
       <c r="B360">
         <v>2021</v>
       </c>
       <c r="C360">
         <v>78</v>
       </c>
       <c r="D360" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E360" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="F360" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>875</v>
+        <v>747</v>
       </c>
       <c r="H360" t="s">
-        <v>876</v>
+        <v>748</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361">
         <v>18860</v>
       </c>
       <c r="B361">
         <v>2021</v>
       </c>
       <c r="C361">
         <v>535</v>
       </c>
       <c r="D361" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E361" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F361" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>877</v>
+        <v>749</v>
       </c>
       <c r="H361" t="s">
-        <v>878</v>
+        <v>750</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362">
         <v>18859</v>
       </c>
       <c r="B362">
         <v>2021</v>
       </c>
       <c r="C362">
         <v>75</v>
       </c>
       <c r="D362" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E362" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="F362" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>879</v>
+        <v>751</v>
       </c>
       <c r="H362" t="s">
-        <v>880</v>
+        <v>752</v>
       </c>
     </row>
     <row r="363" spans="1:8">
-      <c r="A363">
-[...6 lines deleted...]
-        <v>74</v>
+      <c r="A363" t="s">
+        <v>8</v>
+      </c>
+      <c r="B363" t="s">
+        <v>8</v>
+      </c>
+      <c r="C363" t="s">
+        <v>8</v>
       </c>
       <c r="D363" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E363" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="F363" t="s">
-        <v>881</v>
+        <v>72</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>882</v>
+        <v>753</v>
       </c>
       <c r="H363" t="s">
-        <v>883</v>
+        <v>754</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364">
         <v>18830</v>
       </c>
       <c r="B364">
         <v>2021</v>
       </c>
       <c r="C364">
         <v>9</v>
       </c>
       <c r="D364" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="E364" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="F364" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>884</v>
+        <v>755</v>
       </c>
       <c r="H364" t="s">
-        <v>885</v>
+        <v>756</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365">
         <v>18823</v>
       </c>
       <c r="B365">
         <v>2021</v>
       </c>
       <c r="C365">
         <v>72</v>
       </c>
       <c r="D365" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E365" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="F365" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>886</v>
+        <v>757</v>
       </c>
       <c r="H365" t="s">
-        <v>887</v>
+        <v>758</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366">
         <v>18817</v>
       </c>
       <c r="B366">
         <v>2021</v>
       </c>
       <c r="C366">
         <v>70</v>
       </c>
       <c r="D366" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E366" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="F366" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>888</v>
+        <v>759</v>
       </c>
       <c r="H366" t="s">
-        <v>889</v>
+        <v>760</v>
       </c>
     </row>
     <row r="367" spans="1:8">
-      <c r="A367">
-[...6 lines deleted...]
-        <v>514</v>
+      <c r="A367" t="s">
+        <v>8</v>
+      </c>
+      <c r="B367" t="s">
+        <v>8</v>
+      </c>
+      <c r="C367" t="s">
+        <v>8</v>
       </c>
       <c r="D367" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E367" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F367" t="s">
-        <v>890</v>
+        <v>141</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>891</v>
+        <v>761</v>
       </c>
       <c r="H367" t="s">
-        <v>892</v>
+        <v>762</v>
       </c>
     </row>
     <row r="368" spans="1:8">
-      <c r="A368">
-[...6 lines deleted...]
-        <v>496</v>
+      <c r="A368" t="s">
+        <v>8</v>
+      </c>
+      <c r="B368" t="s">
+        <v>8</v>
+      </c>
+      <c r="C368" t="s">
+        <v>8</v>
       </c>
       <c r="D368" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E368" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F368" t="s">
-        <v>893</v>
+        <v>14</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>894</v>
+        <v>763</v>
       </c>
       <c r="H368" t="s">
-        <v>895</v>
+        <v>764</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369">
         <v>18777</v>
       </c>
       <c r="B369">
         <v>2021</v>
       </c>
       <c r="C369">
         <v>489</v>
       </c>
       <c r="D369" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E369" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F369" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>896</v>
+        <v>765</v>
       </c>
       <c r="H369" t="s">
-        <v>897</v>
+        <v>766</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370">
         <v>18776</v>
       </c>
       <c r="B370">
         <v>2021</v>
       </c>
       <c r="C370">
         <v>488</v>
       </c>
       <c r="D370" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E370" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F370" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>898</v>
+        <v>767</v>
       </c>
       <c r="H370" t="s">
-        <v>899</v>
+        <v>768</v>
       </c>
     </row>
     <row r="371" spans="1:8">
-      <c r="A371">
-[...6 lines deleted...]
-        <v>487</v>
+      <c r="A371" t="s">
+        <v>8</v>
+      </c>
+      <c r="B371" t="s">
+        <v>8</v>
+      </c>
+      <c r="C371" t="s">
+        <v>8</v>
       </c>
       <c r="D371" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E371" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F371" t="s">
-        <v>267</v>
+        <v>11</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>900</v>
+        <v>769</v>
       </c>
       <c r="H371" t="s">
-        <v>901</v>
+        <v>770</v>
       </c>
     </row>
     <row r="372" spans="1:8">
-      <c r="A372">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="A372" t="s">
+        <v>8</v>
+      </c>
+      <c r="B372" t="s">
+        <v>8</v>
+      </c>
+      <c r="C372" t="s">
+        <v>8</v>
       </c>
       <c r="D372" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E372" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F372" t="s">
-        <v>902</v>
+        <v>24</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>903</v>
+        <v>771</v>
       </c>
       <c r="H372" t="s">
-        <v>904</v>
+        <v>772</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373">
         <v>18759</v>
       </c>
       <c r="B373">
         <v>2021</v>
       </c>
       <c r="C373">
         <v>478</v>
       </c>
       <c r="D373" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E373" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F373" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>905</v>
+        <v>773</v>
       </c>
       <c r="H373" t="s">
-        <v>906</v>
+        <v>774</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374">
         <v>18758</v>
       </c>
       <c r="B374">
         <v>2021</v>
       </c>
       <c r="C374">
         <v>477</v>
       </c>
       <c r="D374" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E374" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F374" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>907</v>
+        <v>775</v>
       </c>
       <c r="H374" t="s">
-        <v>908</v>
+        <v>776</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375">
         <v>18740</v>
       </c>
       <c r="B375">
         <v>2021</v>
       </c>
       <c r="C375">
         <v>471</v>
       </c>
       <c r="D375" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E375" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F375" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>909</v>
+        <v>777</v>
       </c>
       <c r="H375" t="s">
-        <v>910</v>
+        <v>778</v>
       </c>
     </row>
     <row r="376" spans="1:8">
-      <c r="A376">
-[...6 lines deleted...]
-        <v>61</v>
+      <c r="A376" t="s">
+        <v>8</v>
+      </c>
+      <c r="B376" t="s">
+        <v>8</v>
+      </c>
+      <c r="C376" t="s">
+        <v>8</v>
       </c>
       <c r="D376" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E376" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="F376" t="s">
-        <v>216</v>
+        <v>21</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>911</v>
+        <v>779</v>
       </c>
       <c r="H376" t="s">
-        <v>912</v>
+        <v>780</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377">
         <v>18737</v>
       </c>
       <c r="B377">
         <v>2021</v>
       </c>
       <c r="C377">
         <v>469</v>
       </c>
       <c r="D377" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E377" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F377" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>913</v>
+        <v>781</v>
       </c>
       <c r="H377" t="s">
-        <v>914</v>
+        <v>782</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378">
         <v>18736</v>
       </c>
       <c r="B378">
         <v>2021</v>
       </c>
       <c r="C378">
         <v>9</v>
       </c>
       <c r="D378" t="s">
-        <v>287</v>
+        <v>250</v>
       </c>
       <c r="E378" t="s">
-        <v>288</v>
+        <v>251</v>
       </c>
       <c r="F378" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>915</v>
+        <v>783</v>
       </c>
       <c r="H378" t="s">
-        <v>916</v>
+        <v>784</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379">
         <v>18723</v>
       </c>
       <c r="B379">
         <v>2021</v>
       </c>
       <c r="C379">
         <v>460</v>
       </c>
       <c r="D379" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E379" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F379" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>917</v>
+        <v>785</v>
       </c>
       <c r="H379" t="s">
-        <v>918</v>
+        <v>786</v>
       </c>
     </row>
     <row r="380" spans="1:8">
-      <c r="A380">
-[...6 lines deleted...]
-        <v>25</v>
+      <c r="A380" t="s">
+        <v>8</v>
+      </c>
+      <c r="B380" t="s">
+        <v>8</v>
+      </c>
+      <c r="C380" t="s">
+        <v>8</v>
       </c>
       <c r="D380" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E380" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F380" t="s">
-        <v>919</v>
+        <v>53</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>920</v>
+        <v>787</v>
       </c>
       <c r="H380" t="s">
-        <v>921</v>
+        <v>788</v>
       </c>
     </row>
     <row r="381" spans="1:8">
-      <c r="A381">
-[...6 lines deleted...]
-        <v>448</v>
+      <c r="A381" t="s">
+        <v>8</v>
+      </c>
+      <c r="B381" t="s">
+        <v>8</v>
+      </c>
+      <c r="C381" t="s">
+        <v>8</v>
       </c>
       <c r="D381" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E381" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F381" t="s">
-        <v>439</v>
+        <v>141</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>922</v>
+        <v>789</v>
       </c>
       <c r="H381" t="s">
-        <v>603</v>
+        <v>523</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382">
         <v>18705</v>
       </c>
       <c r="B382">
         <v>2021</v>
       </c>
       <c r="C382">
         <v>443</v>
       </c>
       <c r="D382" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E382" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F382" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>923</v>
+        <v>790</v>
       </c>
       <c r="H382" t="s">
-        <v>924</v>
+        <v>791</v>
       </c>
     </row>
     <row r="383" spans="1:8">
-      <c r="A383">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="A383" t="s">
+        <v>8</v>
+      </c>
+      <c r="B383" t="s">
+        <v>8</v>
+      </c>
+      <c r="C383" t="s">
+        <v>8</v>
       </c>
       <c r="D383" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="E383" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="F383" t="s">
-        <v>925</v>
+        <v>141</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>926</v>
+        <v>792</v>
       </c>
       <c r="H383" t="s">
-        <v>927</v>
+        <v>793</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384">
         <v>18681</v>
       </c>
       <c r="B384">
         <v>2021</v>
       </c>
       <c r="C384">
         <v>428</v>
       </c>
       <c r="D384" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E384" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F384" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>928</v>
+        <v>794</v>
       </c>
       <c r="H384" t="s">
-        <v>929</v>
+        <v>795</v>
       </c>
     </row>
     <row r="385" spans="1:8">
-      <c r="A385">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A385" t="s">
+        <v>8</v>
+      </c>
+      <c r="B385" t="s">
+        <v>8</v>
+      </c>
+      <c r="C385" t="s">
+        <v>8</v>
       </c>
       <c r="D385" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="E385" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="F385" t="s">
-        <v>930</v>
+        <v>152</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>931</v>
+        <v>796</v>
       </c>
       <c r="H385" t="s">
-        <v>932</v>
+        <v>797</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386">
         <v>18623</v>
       </c>
       <c r="B386">
         <v>2021</v>
       </c>
       <c r="C386">
         <v>392</v>
       </c>
       <c r="D386" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E386" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F386" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>933</v>
+        <v>798</v>
       </c>
       <c r="H386" t="s">
-        <v>934</v>
+        <v>799</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387">
         <v>18622</v>
       </c>
       <c r="B387">
         <v>2021</v>
       </c>
       <c r="C387">
         <v>19</v>
       </c>
       <c r="D387" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E387" t="s">
+        <v>10</v>
+      </c>
+      <c r="F387" t="s">
+        <v>72</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="H387" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>8</v>
+      </c>
+      <c r="B388" t="s">
+        <v>8</v>
+      </c>
+      <c r="C388" t="s">
+        <v>8</v>
+      </c>
+      <c r="D388" t="s">
         <v>9</v>
       </c>
-      <c r="F387" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E388" t="s">
+        <v>10</v>
+      </c>
+      <c r="F388" t="s">
+        <v>141</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="H388" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>8</v>
+      </c>
+      <c r="B389" t="s">
+        <v>8</v>
+      </c>
+      <c r="C389" t="s">
+        <v>8</v>
+      </c>
+      <c r="D389" t="s">
+        <v>113</v>
+      </c>
+      <c r="E389" t="s">
+        <v>114</v>
+      </c>
+      <c r="F389" t="s">
+        <v>72</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="H389" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>8</v>
+      </c>
+      <c r="B390" t="s">
+        <v>8</v>
+      </c>
+      <c r="C390" t="s">
+        <v>8</v>
+      </c>
+      <c r="D390" t="s">
         <v>9</v>
       </c>
-      <c r="F388" t="s">
-[...47 lines deleted...]
-      </c>
       <c r="E390" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F390" t="s">
-        <v>239</v>
+        <v>56</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>943</v>
+        <v>806</v>
       </c>
       <c r="H390" t="s">
-        <v>939</v>
+        <v>803</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391">
         <v>18575</v>
       </c>
       <c r="B391">
         <v>2021</v>
       </c>
       <c r="C391">
         <v>359</v>
       </c>
       <c r="D391" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E391" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F391" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>944</v>
+        <v>807</v>
       </c>
       <c r="H391" t="s">
-        <v>942</v>
+        <v>805</v>
       </c>
     </row>
     <row r="392" spans="1:8">
-      <c r="A392">
-[...6 lines deleted...]
-        <v>49</v>
+      <c r="A392" t="s">
+        <v>8</v>
+      </c>
+      <c r="B392" t="s">
+        <v>8</v>
+      </c>
+      <c r="C392" t="s">
+        <v>8</v>
       </c>
       <c r="D392" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E392" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="F392" t="s">
-        <v>945</v>
+        <v>152</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>946</v>
+        <v>808</v>
       </c>
       <c r="H392" t="s">
-        <v>947</v>
+        <v>809</v>
       </c>
     </row>
     <row r="393" spans="1:8">
-      <c r="A393">
-[...6 lines deleted...]
-        <v>341</v>
+      <c r="A393" t="s">
+        <v>8</v>
+      </c>
+      <c r="B393" t="s">
+        <v>8</v>
+      </c>
+      <c r="C393" t="s">
+        <v>8</v>
       </c>
       <c r="D393" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E393" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F393" t="s">
-        <v>239</v>
+        <v>56</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>948</v>
+        <v>810</v>
       </c>
       <c r="H393" t="s">
-        <v>480</v>
+        <v>420</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394">
         <v>18517</v>
       </c>
       <c r="B394">
         <v>2021</v>
       </c>
       <c r="C394">
         <v>340</v>
       </c>
       <c r="D394" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E394" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F394" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>949</v>
+        <v>811</v>
       </c>
       <c r="H394" t="s">
-        <v>950</v>
+        <v>812</v>
       </c>
     </row>
     <row r="395" spans="1:8">
-      <c r="A395">
-[...6 lines deleted...]
-        <v>331</v>
+      <c r="A395" t="s">
+        <v>8</v>
+      </c>
+      <c r="B395" t="s">
+        <v>8</v>
+      </c>
+      <c r="C395" t="s">
+        <v>8</v>
       </c>
       <c r="D395" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E395" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F395" t="s">
-        <v>951</v>
+        <v>72</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>952</v>
+        <v>813</v>
       </c>
       <c r="H395" t="s">
-        <v>953</v>
+        <v>814</v>
       </c>
     </row>
     <row r="396" spans="1:8">
-      <c r="A396">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A396" t="s">
+        <v>8</v>
+      </c>
+      <c r="B396" t="s">
+        <v>8</v>
+      </c>
+      <c r="C396" t="s">
+        <v>8</v>
       </c>
       <c r="D396" t="s">
-        <v>747</v>
+        <v>648</v>
       </c>
       <c r="E396" t="s">
-        <v>748</v>
+        <v>649</v>
       </c>
       <c r="F396" t="s">
-        <v>954</v>
+        <v>21</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>955</v>
+        <v>815</v>
       </c>
       <c r="H396" t="s">
-        <v>956</v>
+        <v>816</v>
       </c>
     </row>
     <row r="397" spans="1:8">
-      <c r="A397">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="A397" t="s">
+        <v>8</v>
+      </c>
+      <c r="B397" t="s">
+        <v>8</v>
+      </c>
+      <c r="C397" t="s">
+        <v>8</v>
       </c>
       <c r="D397" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E397" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="F397" t="s">
-        <v>881</v>
+        <v>72</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>957</v>
+        <v>817</v>
       </c>
       <c r="H397" t="s">
-        <v>958</v>
+        <v>818</v>
       </c>
     </row>
     <row r="398" spans="1:8">
-      <c r="A398">
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="A398" t="s">
+        <v>8</v>
+      </c>
+      <c r="B398" t="s">
+        <v>8</v>
+      </c>
+      <c r="C398" t="s">
+        <v>8</v>
       </c>
       <c r="D398" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E398" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="F398" t="s">
-        <v>768</v>
+        <v>21</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>959</v>
+        <v>819</v>
       </c>
       <c r="H398" t="s">
-        <v>960</v>
+        <v>820</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399">
         <v>18472</v>
       </c>
       <c r="B399">
         <v>2021</v>
       </c>
       <c r="C399">
         <v>309</v>
       </c>
       <c r="D399" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E399" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F399" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>961</v>
+        <v>821</v>
       </c>
       <c r="H399" t="s">
-        <v>605</v>
+        <v>525</v>
       </c>
     </row>
     <row r="400" spans="1:8">
-      <c r="A400">
-[...6 lines deleted...]
-        <v>288</v>
+      <c r="A400" t="s">
+        <v>8</v>
+      </c>
+      <c r="B400" t="s">
+        <v>8</v>
+      </c>
+      <c r="C400" t="s">
+        <v>8</v>
       </c>
       <c r="D400" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E400" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F400" t="s">
-        <v>508</v>
+        <v>11</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>962</v>
+        <v>822</v>
       </c>
       <c r="H400" t="s">
-        <v>963</v>
+        <v>823</v>
       </c>
     </row>
     <row r="401" spans="1:8">
-      <c r="A401">
-[...6 lines deleted...]
-        <v>287</v>
+      <c r="A401" t="s">
+        <v>8</v>
+      </c>
+      <c r="B401" t="s">
+        <v>8</v>
+      </c>
+      <c r="C401" t="s">
+        <v>8</v>
       </c>
       <c r="D401" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E401" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F401" t="s">
-        <v>964</v>
+        <v>14</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>965</v>
+        <v>824</v>
       </c>
       <c r="H401" t="s">
-        <v>966</v>
+        <v>825</v>
       </c>
     </row>
     <row r="402" spans="1:8">
-      <c r="A402">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="A402" t="s">
+        <v>8</v>
+      </c>
+      <c r="B402" t="s">
+        <v>8</v>
+      </c>
+      <c r="C402" t="s">
+        <v>8</v>
       </c>
       <c r="D402" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E402" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F402" t="s">
-        <v>439</v>
+        <v>141</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>967</v>
+        <v>826</v>
       </c>
       <c r="H402" t="s">
-        <v>968</v>
+        <v>827</v>
       </c>
     </row>
     <row r="403" spans="1:8">
-      <c r="A403">
-[...6 lines deleted...]
-        <v>272</v>
+      <c r="A403" t="s">
+        <v>8</v>
+      </c>
+      <c r="B403" t="s">
+        <v>8</v>
+      </c>
+      <c r="C403" t="s">
+        <v>8</v>
       </c>
       <c r="D403" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E403" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F403" t="s">
-        <v>969</v>
+        <v>24</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>970</v>
+        <v>828</v>
       </c>
       <c r="H403" t="s">
-        <v>971</v>
+        <v>829</v>
       </c>
     </row>
     <row r="404" spans="1:8">
-      <c r="A404">
-[...6 lines deleted...]
-        <v>271</v>
+      <c r="A404" t="s">
+        <v>8</v>
+      </c>
+      <c r="B404" t="s">
+        <v>8</v>
+      </c>
+      <c r="C404" t="s">
+        <v>8</v>
       </c>
       <c r="D404" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E404" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F404" t="s">
-        <v>972</v>
+        <v>56</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>973</v>
+        <v>830</v>
       </c>
       <c r="H404" t="s">
-        <v>974</v>
+        <v>831</v>
       </c>
     </row>
     <row r="405" spans="1:8">
-      <c r="A405">
-[...6 lines deleted...]
-        <v>265</v>
+      <c r="A405" t="s">
+        <v>8</v>
+      </c>
+      <c r="B405" t="s">
+        <v>8</v>
+      </c>
+      <c r="C405" t="s">
+        <v>8</v>
       </c>
       <c r="D405" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E405" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F405" t="s">
-        <v>925</v>
+        <v>141</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>975</v>
+        <v>832</v>
       </c>
       <c r="H405" t="s">
-        <v>976</v>
+        <v>833</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406">
         <v>18407</v>
       </c>
       <c r="B406">
         <v>2021</v>
       </c>
       <c r="C406">
         <v>259</v>
       </c>
       <c r="D406" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E406" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F406" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>977</v>
+        <v>834</v>
       </c>
       <c r="H406" t="s">
-        <v>978</v>
+        <v>835</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407">
         <v>18406</v>
       </c>
       <c r="B407">
         <v>2021</v>
       </c>
       <c r="C407">
         <v>258</v>
       </c>
       <c r="D407" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E407" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F407" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>979</v>
+        <v>836</v>
       </c>
       <c r="H407" t="s">
-        <v>980</v>
+        <v>837</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408">
         <v>18383</v>
       </c>
       <c r="B408">
         <v>2021</v>
       </c>
       <c r="C408">
         <v>242</v>
       </c>
       <c r="D408" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E408" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F408" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>981</v>
+        <v>838</v>
       </c>
       <c r="H408" t="s">
-        <v>982</v>
+        <v>839</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409">
         <v>18382</v>
       </c>
       <c r="B409">
         <v>2021</v>
       </c>
       <c r="C409">
         <v>241</v>
       </c>
       <c r="D409" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E409" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F409" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>983</v>
+        <v>840</v>
       </c>
       <c r="H409" t="s">
-        <v>984</v>
+        <v>841</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410">
         <v>18381</v>
       </c>
       <c r="B410">
         <v>2021</v>
       </c>
       <c r="C410">
         <v>240</v>
       </c>
       <c r="D410" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E410" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F410" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>985</v>
+        <v>842</v>
       </c>
       <c r="H410" t="s">
-        <v>986</v>
+        <v>843</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411">
         <v>18380</v>
       </c>
       <c r="B411">
         <v>2021</v>
       </c>
       <c r="C411">
         <v>239</v>
       </c>
       <c r="D411" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E411" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F411" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>987</v>
+        <v>844</v>
       </c>
       <c r="H411" t="s">
-        <v>988</v>
+        <v>845</v>
       </c>
     </row>
     <row r="412" spans="1:8">
-      <c r="A412">
-[...6 lines deleted...]
-        <v>30</v>
+      <c r="A412" t="s">
+        <v>8</v>
+      </c>
+      <c r="B412" t="s">
+        <v>8</v>
+      </c>
+      <c r="C412" t="s">
+        <v>8</v>
       </c>
       <c r="D412" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E412" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="F412" t="s">
-        <v>427</v>
+        <v>72</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>989</v>
+        <v>846</v>
       </c>
       <c r="H412" t="s">
-        <v>990</v>
+        <v>847</v>
       </c>
     </row>
     <row r="413" spans="1:8">
-      <c r="A413">
-[...6 lines deleted...]
-        <v>29</v>
+      <c r="A413" t="s">
+        <v>8</v>
+      </c>
+      <c r="B413" t="s">
+        <v>8</v>
+      </c>
+      <c r="C413" t="s">
+        <v>8</v>
       </c>
       <c r="D413" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E413" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="F413" t="s">
-        <v>216</v>
+        <v>21</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>991</v>
+        <v>848</v>
       </c>
       <c r="H413" t="s">
-        <v>992</v>
+        <v>849</v>
       </c>
     </row>
     <row r="414" spans="1:8">
-      <c r="A414">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="A414" t="s">
+        <v>8</v>
+      </c>
+      <c r="B414" t="s">
+        <v>8</v>
+      </c>
+      <c r="C414" t="s">
+        <v>8</v>
       </c>
       <c r="D414" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E414" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F414" t="s">
-        <v>993</v>
+        <v>56</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>994</v>
+        <v>850</v>
       </c>
       <c r="H414" t="s">
-        <v>995</v>
+        <v>851</v>
       </c>
     </row>
     <row r="415" spans="1:8">
-      <c r="A415">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="A415" t="s">
+        <v>8</v>
+      </c>
+      <c r="B415" t="s">
+        <v>8</v>
+      </c>
+      <c r="C415" t="s">
+        <v>8</v>
       </c>
       <c r="D415" t="s">
-        <v>172</v>
+        <v>150</v>
       </c>
       <c r="E415" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="F415" t="s">
-        <v>996</v>
+        <v>56</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>997</v>
+        <v>852</v>
       </c>
       <c r="H415" t="s">
-        <v>998</v>
+        <v>853</v>
       </c>
     </row>
     <row r="416" spans="1:8">
-      <c r="A416">
-[...6 lines deleted...]
-        <v>26</v>
+      <c r="A416" t="s">
+        <v>8</v>
+      </c>
+      <c r="B416" t="s">
+        <v>8</v>
+      </c>
+      <c r="C416" t="s">
+        <v>8</v>
       </c>
       <c r="D416" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E416" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="F416" t="s">
-        <v>881</v>
+        <v>72</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>999</v>
+        <v>854</v>
       </c>
       <c r="H416" t="s">
-        <v>1000</v>
+        <v>855</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417">
         <v>18327</v>
       </c>
       <c r="B417">
         <v>2021</v>
       </c>
       <c r="C417">
         <v>199</v>
       </c>
       <c r="D417" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E417" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F417" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1001</v>
+        <v>856</v>
       </c>
       <c r="H417" t="s">
-        <v>1002</v>
+        <v>857</v>
       </c>
     </row>
     <row r="418" spans="1:8">
-      <c r="A418">
-[...6 lines deleted...]
-        <v>198</v>
+      <c r="A418" t="s">
+        <v>8</v>
+      </c>
+      <c r="B418" t="s">
+        <v>8</v>
+      </c>
+      <c r="C418" t="s">
+        <v>8</v>
       </c>
       <c r="D418" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E418" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F418" t="s">
-        <v>454</v>
+        <v>72</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1003</v>
+        <v>858</v>
       </c>
       <c r="H418" t="s">
-        <v>1004</v>
+        <v>859</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419">
         <v>18325</v>
       </c>
       <c r="B419">
         <v>2021</v>
       </c>
       <c r="C419">
         <v>197</v>
       </c>
       <c r="D419" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E419" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F419" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1005</v>
+        <v>860</v>
       </c>
       <c r="H419" t="s">
-        <v>1006</v>
+        <v>861</v>
       </c>
     </row>
     <row r="420" spans="1:8">
-      <c r="A420">
-[...6 lines deleted...]
-        <v>24</v>
+      <c r="A420" t="s">
+        <v>8</v>
+      </c>
+      <c r="B420" t="s">
+        <v>8</v>
+      </c>
+      <c r="C420" t="s">
+        <v>8</v>
       </c>
       <c r="D420" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E420" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="F420" t="s">
-        <v>459</v>
+        <v>72</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1007</v>
+        <v>862</v>
       </c>
       <c r="H420" t="s">
-        <v>992</v>
+        <v>849</v>
       </c>
     </row>
     <row r="421" spans="1:8">
-      <c r="A421">
-[...6 lines deleted...]
-        <v>23</v>
+      <c r="A421" t="s">
+        <v>8</v>
+      </c>
+      <c r="B421" t="s">
+        <v>8</v>
+      </c>
+      <c r="C421" t="s">
+        <v>8</v>
       </c>
       <c r="D421" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E421" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="F421" t="s">
-        <v>205</v>
+        <v>21</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1008</v>
+        <v>863</v>
       </c>
       <c r="H421" t="s">
-        <v>1009</v>
+        <v>864</v>
       </c>
     </row>
     <row r="422" spans="1:8">
-      <c r="A422">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="A422" t="s">
+        <v>8</v>
+      </c>
+      <c r="B422" t="s">
+        <v>8</v>
+      </c>
+      <c r="C422" t="s">
+        <v>8</v>
       </c>
       <c r="D422" t="s">
-        <v>172</v>
+        <v>150</v>
       </c>
       <c r="E422" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="F422" t="s">
-        <v>1010</v>
+        <v>56</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1011</v>
+        <v>865</v>
       </c>
       <c r="H422" t="s">
-        <v>1012</v>
+        <v>866</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423">
         <v>18297</v>
       </c>
       <c r="B423">
         <v>2021</v>
       </c>
       <c r="C423">
         <v>176</v>
       </c>
       <c r="D423" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E423" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F423" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1013</v>
+        <v>867</v>
       </c>
       <c r="H423" t="s">
-        <v>1014</v>
+        <v>868</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424">
         <v>18294</v>
       </c>
       <c r="B424">
         <v>2021</v>
       </c>
       <c r="C424">
         <v>175</v>
       </c>
       <c r="D424" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E424" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F424" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1015</v>
+        <v>869</v>
       </c>
       <c r="H424" t="s">
-        <v>1016</v>
+        <v>870</v>
       </c>
     </row>
     <row r="425" spans="1:8">
-      <c r="A425">
-[...6 lines deleted...]
-        <v>172</v>
+      <c r="A425" t="s">
+        <v>8</v>
+      </c>
+      <c r="B425" t="s">
+        <v>8</v>
+      </c>
+      <c r="C425" t="s">
+        <v>8</v>
       </c>
       <c r="D425" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E425" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F425" t="s">
-        <v>1017</v>
+        <v>14</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1018</v>
+        <v>871</v>
       </c>
       <c r="H425" t="s">
-        <v>1019</v>
+        <v>872</v>
       </c>
     </row>
     <row r="426" spans="1:8">
-      <c r="A426">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="A426" t="s">
+        <v>8</v>
+      </c>
+      <c r="B426" t="s">
+        <v>8</v>
+      </c>
+      <c r="C426" t="s">
+        <v>8</v>
       </c>
       <c r="D426" t="s">
-        <v>172</v>
+        <v>150</v>
       </c>
       <c r="E426" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="F426" t="s">
-        <v>1020</v>
+        <v>11</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1021</v>
+        <v>873</v>
       </c>
       <c r="H426" t="s">
-        <v>1022</v>
+        <v>874</v>
       </c>
     </row>
     <row r="427" spans="1:8">
-      <c r="A427">
-[...6 lines deleted...]
-        <v>22</v>
+      <c r="A427" t="s">
+        <v>8</v>
+      </c>
+      <c r="B427" t="s">
+        <v>8</v>
+      </c>
+      <c r="C427" t="s">
+        <v>8</v>
       </c>
       <c r="D427" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E427" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="F427" t="s">
-        <v>1023</v>
+        <v>72</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1024</v>
+        <v>875</v>
       </c>
       <c r="H427" t="s">
-        <v>1025</v>
+        <v>876</v>
       </c>
     </row>
     <row r="428" spans="1:8">
-      <c r="A428">
-[...6 lines deleted...]
-        <v>167</v>
+      <c r="A428" t="s">
+        <v>8</v>
+      </c>
+      <c r="B428" t="s">
+        <v>8</v>
+      </c>
+      <c r="C428" t="s">
+        <v>8</v>
       </c>
       <c r="D428" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E428" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F428" t="s">
-        <v>1023</v>
+        <v>72</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1026</v>
+        <v>877</v>
       </c>
       <c r="H428" t="s">
-        <v>1027</v>
+        <v>878</v>
       </c>
     </row>
     <row r="429" spans="1:8">
-      <c r="A429">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="A429" t="s">
+        <v>8</v>
+      </c>
+      <c r="B429" t="s">
+        <v>8</v>
+      </c>
+      <c r="C429" t="s">
+        <v>8</v>
       </c>
       <c r="D429" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E429" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="F429" t="s">
-        <v>1023</v>
+        <v>72</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1028</v>
+        <v>879</v>
       </c>
       <c r="H429" t="s">
-        <v>1029</v>
+        <v>880</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430">
         <v>18267</v>
       </c>
       <c r="B430">
         <v>2021</v>
       </c>
       <c r="C430">
         <v>155</v>
       </c>
       <c r="D430" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E430" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F430" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1030</v>
+        <v>881</v>
       </c>
       <c r="H430" t="s">
-        <v>1031</v>
+        <v>882</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431">
         <v>18266</v>
       </c>
       <c r="B431">
         <v>2021</v>
       </c>
       <c r="C431">
         <v>154</v>
       </c>
       <c r="D431" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E431" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F431" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1032</v>
+        <v>883</v>
       </c>
       <c r="H431" t="s">
-        <v>1033</v>
+        <v>884</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432">
         <v>18262</v>
       </c>
       <c r="B432">
         <v>2021</v>
       </c>
       <c r="C432">
         <v>150</v>
       </c>
       <c r="D432" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E432" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F432" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1034</v>
+        <v>885</v>
       </c>
       <c r="H432" t="s">
-        <v>1035</v>
+        <v>886</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433">
         <v>18261</v>
       </c>
       <c r="B433">
         <v>2021</v>
       </c>
       <c r="C433">
         <v>19</v>
       </c>
       <c r="D433" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E433" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="F433" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1036</v>
+        <v>887</v>
       </c>
       <c r="H433" t="s">
-        <v>1037</v>
+        <v>888</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434">
         <v>18256</v>
       </c>
       <c r="B434">
         <v>2021</v>
       </c>
       <c r="C434">
         <v>148</v>
       </c>
       <c r="D434" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E434" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F434" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1038</v>
+        <v>889</v>
       </c>
       <c r="H434" t="s">
-        <v>1039</v>
+        <v>890</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435">
         <v>18255</v>
       </c>
       <c r="B435">
         <v>2021</v>
       </c>
       <c r="C435">
         <v>147</v>
       </c>
       <c r="D435" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E435" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F435" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1040</v>
+        <v>891</v>
       </c>
       <c r="H435" t="s">
-        <v>1041</v>
+        <v>892</v>
       </c>
     </row>
     <row r="436" spans="1:8">
-      <c r="A436">
-[...6 lines deleted...]
-        <v>144</v>
+      <c r="A436" t="s">
+        <v>8</v>
+      </c>
+      <c r="B436" t="s">
+        <v>8</v>
+      </c>
+      <c r="C436" t="s">
+        <v>8</v>
       </c>
       <c r="D436" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E436" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F436" t="s">
-        <v>1042</v>
+        <v>65</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1043</v>
+        <v>893</v>
       </c>
       <c r="H436" t="s">
-        <v>1044</v>
+        <v>894</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437">
         <v>18242</v>
       </c>
       <c r="B437">
         <v>2021</v>
       </c>
       <c r="C437">
         <v>138</v>
       </c>
       <c r="D437" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E437" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F437" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1045</v>
+        <v>895</v>
       </c>
       <c r="H437" t="s">
-        <v>1046</v>
+        <v>896</v>
       </c>
     </row>
     <row r="438" spans="1:8">
-      <c r="A438">
-[...6 lines deleted...]
-        <v>130</v>
+      <c r="A438" t="s">
+        <v>8</v>
+      </c>
+      <c r="B438" t="s">
+        <v>8</v>
+      </c>
+      <c r="C438" t="s">
+        <v>8</v>
       </c>
       <c r="D438" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E438" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F438" t="s">
-        <v>1047</v>
+        <v>21</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1048</v>
+        <v>897</v>
       </c>
       <c r="H438" t="s">
-        <v>1049</v>
+        <v>898</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439">
         <v>18225</v>
       </c>
       <c r="B439">
         <v>2021</v>
       </c>
       <c r="C439">
         <v>4</v>
       </c>
       <c r="D439" t="s">
-        <v>172</v>
+        <v>150</v>
       </c>
       <c r="E439" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="F439" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1050</v>
+        <v>899</v>
       </c>
       <c r="H439" t="s">
-        <v>1051</v>
+        <v>900</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440">
         <v>18224</v>
       </c>
       <c r="B440">
         <v>2021</v>
       </c>
       <c r="C440">
         <v>125</v>
       </c>
       <c r="D440" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E440" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F440" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1052</v>
+        <v>901</v>
       </c>
       <c r="H440" t="s">
-        <v>1053</v>
+        <v>902</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441">
         <v>18222</v>
       </c>
       <c r="B441">
         <v>2021</v>
       </c>
       <c r="C441">
         <v>3</v>
       </c>
       <c r="D441" t="s">
-        <v>172</v>
+        <v>150</v>
       </c>
       <c r="E441" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="F441" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1054</v>
+        <v>903</v>
       </c>
       <c r="H441" t="s">
-        <v>1055</v>
+        <v>904</v>
       </c>
     </row>
     <row r="442" spans="1:8">
-      <c r="A442">
-[...6 lines deleted...]
-        <v>124</v>
+      <c r="A442" t="s">
+        <v>8</v>
+      </c>
+      <c r="B442" t="s">
+        <v>8</v>
+      </c>
+      <c r="C442" t="s">
+        <v>8</v>
       </c>
       <c r="D442" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E442" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F442" t="s">
-        <v>1056</v>
+        <v>56</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1057</v>
+        <v>905</v>
       </c>
       <c r="H442" t="s">
-        <v>1058</v>
+        <v>906</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443">
         <v>18219</v>
       </c>
       <c r="B443">
         <v>2021</v>
       </c>
       <c r="C443">
         <v>122</v>
       </c>
       <c r="D443" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E443" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F443" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1059</v>
+        <v>907</v>
       </c>
       <c r="H443" t="s">
-        <v>1060</v>
+        <v>908</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444">
         <v>18203</v>
       </c>
       <c r="B444">
         <v>2021</v>
       </c>
       <c r="C444">
         <v>111</v>
       </c>
       <c r="D444" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E444" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F444" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1061</v>
+        <v>909</v>
       </c>
       <c r="H444" t="s">
-        <v>740</v>
+        <v>641</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445">
         <v>18201</v>
       </c>
       <c r="B445">
         <v>2021</v>
       </c>
       <c r="C445">
         <v>109</v>
       </c>
       <c r="D445" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E445" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F445" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1062</v>
+        <v>910</v>
       </c>
       <c r="H445" t="s">
-        <v>1063</v>
+        <v>911</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446">
         <v>18195</v>
       </c>
       <c r="B446">
         <v>2021</v>
       </c>
       <c r="C446">
         <v>106</v>
       </c>
       <c r="D446" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E446" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F446" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1064</v>
+        <v>912</v>
       </c>
       <c r="H446" t="s">
-        <v>1065</v>
+        <v>913</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447">
         <v>18194</v>
       </c>
       <c r="B447">
         <v>2021</v>
       </c>
       <c r="C447">
         <v>105</v>
       </c>
       <c r="D447" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E447" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F447" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1066</v>
+        <v>914</v>
       </c>
       <c r="H447" t="s">
-        <v>1067</v>
+        <v>915</v>
       </c>
     </row>
     <row r="448" spans="1:8">
-      <c r="A448">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A448" t="s">
+        <v>8</v>
+      </c>
+      <c r="B448" t="s">
+        <v>8</v>
+      </c>
+      <c r="C448" t="s">
+        <v>8</v>
       </c>
       <c r="D448" t="s">
-        <v>172</v>
+        <v>150</v>
       </c>
       <c r="E448" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="F448" t="s">
-        <v>1068</v>
+        <v>24</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1069</v>
+        <v>916</v>
       </c>
       <c r="H448" t="s">
-        <v>1070</v>
+        <v>917</v>
       </c>
     </row>
     <row r="449" spans="1:8">
-      <c r="A449">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A449" t="s">
+        <v>8</v>
+      </c>
+      <c r="B449" t="s">
+        <v>8</v>
+      </c>
+      <c r="C449" t="s">
+        <v>8</v>
       </c>
       <c r="D449" t="s">
-        <v>172</v>
+        <v>150</v>
       </c>
       <c r="E449" t="s">
-        <v>173</v>
+        <v>151</v>
       </c>
       <c r="F449" t="s">
-        <v>1071</v>
+        <v>56</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1072</v>
+        <v>918</v>
       </c>
       <c r="H449" t="s">
-        <v>1073</v>
+        <v>919</v>
       </c>
     </row>
     <row r="450" spans="1:8">
-      <c r="A450">
-[...6 lines deleted...]
-        <v>64</v>
+      <c r="A450" t="s">
+        <v>8</v>
+      </c>
+      <c r="B450" t="s">
+        <v>8</v>
+      </c>
+      <c r="C450" t="s">
+        <v>8</v>
       </c>
       <c r="D450" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E450" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F450" t="s">
-        <v>1074</v>
+        <v>14</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1075</v>
+        <v>920</v>
       </c>
       <c r="H450" t="s">
-        <v>1076</v>
+        <v>921</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451">
         <v>18121</v>
       </c>
       <c r="B451">
         <v>2021</v>
       </c>
       <c r="C451">
         <v>5</v>
       </c>
       <c r="D451" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E451" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="F451" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1077</v>
+        <v>922</v>
       </c>
       <c r="H451" t="s">
-        <v>1078</v>
+        <v>923</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452">
         <v>18109</v>
       </c>
       <c r="B452">
         <v>2021</v>
       </c>
       <c r="C452">
         <v>3</v>
       </c>
       <c r="D452" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E452" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
       <c r="F452" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1079</v>
+        <v>924</v>
       </c>
       <c r="H452" t="s">
-        <v>1080</v>
+        <v>925</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453">
         <v>18085</v>
       </c>
       <c r="B453">
         <v>2021</v>
       </c>
       <c r="C453">
         <v>27</v>
       </c>
       <c r="D453" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E453" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F453" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1081</v>
+        <v>926</v>
       </c>
       <c r="H453" t="s">
-        <v>484</v>
+        <v>424</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454">
         <v>18084</v>
       </c>
       <c r="B454">
         <v>2021</v>
       </c>
       <c r="C454">
         <v>26</v>
       </c>
       <c r="D454" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E454" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F454" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1082</v>
+        <v>927</v>
       </c>
       <c r="H454" t="s">
-        <v>1083</v>
+        <v>928</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455">
         <v>18083</v>
       </c>
       <c r="B455">
         <v>2021</v>
       </c>
       <c r="C455">
         <v>25</v>
       </c>
       <c r="D455" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E455" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F455" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1084</v>
+        <v>929</v>
       </c>
       <c r="H455" t="s">
-        <v>1085</v>
+        <v>930</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456">
         <v>18068</v>
       </c>
       <c r="B456">
         <v>2021</v>
       </c>
       <c r="C456">
         <v>10</v>
       </c>
       <c r="D456" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E456" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F456" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1086</v>
+        <v>931</v>
       </c>
       <c r="H456" t="s">
-        <v>486</v>
+        <v>426</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457">
         <v>18067</v>
       </c>
       <c r="B457">
         <v>2021</v>
       </c>
       <c r="C457">
         <v>9</v>
       </c>
       <c r="D457" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E457" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F457" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1087</v>
+        <v>932</v>
       </c>
       <c r="H457" t="s">
-        <v>744</v>
+        <v>645</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458">
         <v>18066</v>
       </c>
       <c r="B458">
         <v>2021</v>
       </c>
       <c r="C458">
         <v>8</v>
       </c>
       <c r="D458" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="E458" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F458" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1088</v>
+        <v>933</v>
       </c>
       <c r="H458" t="s">
-        <v>746</v>
+        <v>647</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>