--- v0 (2025-12-20)
+++ v1 (2026-09-22)
@@ -10,557 +10,401 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="793" uniqueCount="431">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1072" uniqueCount="361">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>(</t>
+  </si>
+  <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...8 lines deleted...]
-Pastor Luiz Carlos</t>
+    <t>Thiago Maggioni</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18015</t>
   </si>
   <si>
     <t>Solicita envio de moção de pesar à família do senhor Luiz Abatuir Assis.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Carlos Miranda</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17970</t>
   </si>
   <si>
     <t>O Vereador Carlos Henrique Miranda solicita a adaptação das academias ao ar livre da nossa cidade, implantando-se a  acessibilidade, com a construção de instalações especializadas para que pessoas deficientes também desfrutem dos benefícios da prática esportiva.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17955</t>
   </si>
   <si>
     <t>O Vereador Carlos Henrique Miranda solicita instalação de fiação elétrica no alto dos postes do Parque Brito.</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...8 lines deleted...]
-Kátia Carvalho</t>
+    <t>Pastor Luiz Carlos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17941</t>
   </si>
   <si>
     <t>Solicitam envio de moção de pesar à família da senhora Maria José da Silva Lemes.</t>
   </si>
   <si>
-    <t>Creso de Oliveira Vilela_x000D_
-[...2 lines deleted...]
-Major Davi Pires</t>
+    <t>Creso de Oliveira Vilela</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17935</t>
   </si>
   <si>
     <t>Pedem a Prorrogação de prazo para a conclusão dos trabalhos da CPI ADM. 01/2020.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17920</t>
   </si>
   <si>
     <t>O Vereador Carlos Henrique Miranda solicita reforma da calçada na Unidade de Saúde da Família Prof. José Barros Cruz.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17917</t>
   </si>
   <si>
     <t>O Vereador Carlos Henrique Miranda solicita a implantação de faixa de pedestre com a devida sinalização na Alameda Flamboyant – Setor    Epaminondas em frente ao Villefort.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17915</t>
   </si>
   <si>
     <t>O Vereador Carlos Henrique Miranda solicita instalação de bebedouro para a Praça da Bíblia e demais praças e parques do nosso município.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17912</t>
   </si>
   <si>
     <t>O Vereador Carlos Henrique Miranda solicita a manutenção da malha asfáltico da Rua Deputado Honorato de Carvalho, no trecho que atravessa os Setores Cohacol V e Sul.</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17876</t>
   </si>
   <si>
     <t>“ Requer por razões de interesse público, de alta relevância, a criação de Comissão Especial.”</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...7 lines deleted...]
-Maria Aparecida (CIDA)</t>
+    <t>Mauro Bento Filho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17834</t>
   </si>
   <si>
     <t>Solicita a testagem de todos os servidores lotados na agência do Vapt Vupt de Jataí.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...8 lines deleted...]
-Pastor Luiz Carlos</t>
+    <t>Adilson de Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17830</t>
   </si>
   <si>
     <t>“Solicita do Poder Executivo, em caráter de urgência, a testagem de todos os Albergados, Diretores e Funcionários do Albergue São Vicente de Paulo, para enfrentamento ao COVID 19”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17829</t>
   </si>
   <si>
     <t>O vereador Carlos Henrique Miranda solicita estudo  técnico para a implantação de redutores de velocidade na Rua Tiradentes esquina com a Rua Itarumã no Setor Samuel Graham.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17828</t>
   </si>
   <si>
     <t>O vereador Carlos Henrique Miranda solicita estudo  técnico para a implantação de redutores de velocidade na Rua PS-1 no Setor Portal do Sol, no perímetro compreendido entre a Avenida Norte  e Rua PS-4.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17823</t>
   </si>
   <si>
     <t>O vereador Carlos Henrique Miranda solicita o recapeamento asfáltico da Rua Caçu esquina com a Rua Nicolau Zaiden, em Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17800</t>
   </si>
   <si>
     <t>O vereador Carlos Henrique Miranda solicita   a criação de barreiras sanitárias com controle de entrada e saída de pessoas na cidade de Jataí/GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17774</t>
   </si>
   <si>
     <t>Requer a constituição de uma Comissão Parlamentar de Inquérito, com a finalidade de investigar fatos certos e determinados de possíveis indícios de contratações - locações onerosas de veículos; fraude em processo licitatório convite no 03/18; contratações superfaturadas; subfaturamento de transação de imobiliária com lesão ao patrimônio público; vantagens indevidas a agentes públicos; ausência de Alvará Prévio para reforma e ampliação de imóvel adquirido pelo Prefeito e utilização indevida de servidor público para tratar de interesse particular de agente público, no âmbito da Administração Pública Municipal de Jataí.</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...8 lines deleted...]
-Kátia Carvalho</t>
+    <t>Major Davi Pires</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17765</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação de todas as liberações de verbas, contratações e aquisições afetas ao COVID-19, no sítio eletrônico do Município de Jataí.</t>
   </si>
   <si>
-    <t>Maria Aparecida (CIDA)_x000D_
-[...7 lines deleted...]
-Carlos Miranda</t>
+    <t>Maria Aparecida (CIDA)</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17717</t>
   </si>
   <si>
     <t>Requer a criação da Comissão Especial de Gerenciamento de Crise decorrente do COVID-19</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17699</t>
   </si>
   <si>
     <t>O vereador Carlos Henrique Miranda solicita estudo técnico para instalação de Semáforo na Rua Deputado Honorato de Carvalho no Cruzamento da Avenida Perimetral - (BR 158). Esquina do Supermercado Tosta.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17698</t>
   </si>
   <si>
     <t>O Vereador Carlos Henrique Miranda solicita o recapeamento asfáltico do Bairro Cylleneo França, em Jataí.</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>Creso de Oliveira Vilela_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17526</t>
   </si>
   <si>
     <t>Altera a redação do § 1º do Art. 2º e acrescenta o paragrafo único ao Art. 4º.</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17500</t>
   </si>
   <si>
     <t>Convoca Secretário Municipal da Saúde para comparecimento perante o plenário da Câmara Municipal de Jataí/GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17496</t>
   </si>
   <si>
     <t>O vereador Carlos Henrique Miranda solicita o recapeamento asfáltico do Bairro Primavera, em Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17466</t>
   </si>
   <si>
     <t>Requer a reedição do Requerimento nº 519/2014, protocolado em 25 de novembro de 2014, às 14:15 horas, aprovado por unanimidade em Sessão plenária desta Casa, o qual solicita a instalação de aparelhos de ar condicionado nas salas de velório dos cemitérios São Miguel e Bom Pastor.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17408</t>
   </si>
   <si>
     <t>O vereador Carlos Henrique Miranda solicita a instalação de pontos de coleta de lixo em locais estratégicos da cidade: Alameda das Primaveras (saída para Rio Verde), Av. Sebastião Herculano de Souza (saída para Serranópolis), Avenida Rio Bonito (saída para Estrada Velha de Caiapônia) e Alameda dos Protestantes (na região do Queixada).</t>
   </si>
   <si>
     <t>SP</t>
   </si>
   <si>
     <t>Substitutivo a Projeto</t>
   </si>
   <si>
-    <t>Maria Aparecida (CIDA)_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17282</t>
   </si>
   <si>
     <t>Dispõe sobre a possibilidade da Fazenda Pública Municipal, realizar acordos em processos judiciais. e dá outras providências.</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17172</t>
   </si>
   <si>
     <t>Os subscritores da presente Emenda propõem alteração no art. 2º e o acréscimo do Parágrafo único ao art. 1º, conforme a redação a seguir:</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16908</t>
   </si>
   <si>
     <t>O vereador Carlos Henrique Miranda solicita o levantamento de aterro da ponte do Córrego das Torres, localizado na JTI-501, denominada Estrada da Comprida.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16901</t>
   </si>
   <si>
     <t>O vereador Carlos Henrique Miranda solicita cerca de 1900 m² de asfaltamento e adequação o mesmo no estacionamento do Albergue São Vicente de Paula.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16898</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de Cidadão Jataiense ao Sr. José Mário Schreiner e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16788</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Jataí-GO, para o exercício financeiro de 2020 e, dá outras providências. (Escola Romualda de Barros - Estância)</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...7 lines deleted...]
-Maria Aparecida (CIDA)</t>
+    <t>Carvalhinho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16757</t>
   </si>
   <si>
     <t>Solicita o envio de moção de pesar aos familiares de Antônio Soares Neto.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16649</t>
   </si>
   <si>
     <t>O vereador Carlos Henrique Miranda solicita estudo técnico para a implantação de redutores de velocidade na Av. Goiás no perímetro compreendido entre a Rua Miranda de Carvalho e Rua Jerônimo Silva.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16648</t>
   </si>
   <si>
     <t>O Vereador Carlos Henrique Miranda solicita a Presidência da Câmara Municipal de Jataí a aquisição e instalação de gerador de energia elétrica.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16610</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Geneis Leal Rezende.</t>
   </si>
   <si>
     <t>SEMD</t>
   </si>
   <si>
     <t>Sub-Emenda</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...7 lines deleted...]
-Gildenicio  Santos</t>
+    <t>Vinícius Luz</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9041</t>
   </si>
   <si>
     <t>SUBEMENDA MODIFICATIVA Nº 49/2016. ALTERA DISPOSITIVOS NORMATIVOS EMENDA MODIFICATIVA EM REFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/9040</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 069/2016 E DÁ OUTRAS PROVIDÊNCIAS. "ALTERA O ART. 1º DO PROJETO DE LEI Nº 069/2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/9027</t>
   </si>
   <si>
     <t>SUB EMENDA A EMENDA MODIFICATIVA Nº 49/2016. AUTORIA: VEREADORES DA LEGISLATURA 2013/2016. "ALTERA DISPOSITIVO NORMATIVOS EMENDA MODIFICATIVA EM REFERENCIA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...5 lines deleted...]
-Nilton César Soró</t>
+    <t>João Rosa</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9010</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 045/2016, DE 23 DE AGOSTO DE 2016. "ALTERA DISPOSITIVOS NORMATIVOS NO PROJETO DE LEI EM REFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>ELOL</t>
   </si>
   <si>
     <t>Proposta do Legislativo de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...8 lines deleted...]
-Mauro Bento Filho</t>
+    <t>Gildenicio  Santos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8803</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8603</t>
   </si>
   <si>
     <t>SOLICITA A CELG QUE SEJA FEITA A INSTALAÇÃO DE POSTES DE ILUMINAÇÃO NA RUA MATHEUS SILVA SOARES NO SETOR DOM ABEL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8538</t>
   </si>
   <si>
     <t>SOLICITA A RECUPERAÇÃO DA ESTRADA JTI - 202 QUE LIGA A BR-060 ATÉ A BR - 364, LOCALIZADA NA REGIÃO DO CAMPO BELO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8478</t>
   </si>
   <si>
     <t>SOLICITA UM PAINEL ELETRÔNICO DE MENSAGENS PARA A AVENIDA FRANCISCO ANTÔNIO NO SETOR ESTRELA DALVA.</t>
   </si>
@@ -579,1401 +423,708 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/8306</t>
   </si>
   <si>
     <t>PEDE A RECUPERAÇÃO DA ESTRADA JTI-301 CONHECIDA COMO ESTRADA DO PONTO CHIQUE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8305</t>
   </si>
   <si>
     <t>SOLICITA A RECUPERAÇÃO DA PONTE SOBRE O CÓRREGO DA PONTINHA, LOCALIZADA NA ESTRADA MUNICIPAL JTI - 302, NA REGIÃO DO SOBRADO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8222</t>
   </si>
   <si>
     <t>PEDE A RECUPERAÇÃO DA ESTRADA MUNICIPAL JOSÉ MATIAS DE SOUZA, CONHECIDA COMO ESTRADA DA ONÇA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8221</t>
   </si>
   <si>
     <t>SOLICITA A ILUMINAÇÃO DA QUADRA DE ESPORTES DA ESCOLA MUNICIPAL ROMUALDA DE BARROS, NO POVOADO DA ESTÂNCIA.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...8 lines deleted...]
-Mauro Bento Filho</t>
+    <t>Marcos Antônio</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6682</t>
   </si>
   <si>
     <t>APOIO PARA INSTALAÇÃO DO PREVENTIVO DE INCÊNDIO NA ASSOCIAÇÃO DE BENEFICÊNCIA ALBERGUE SÃO VICENTE DE PAULO.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5809</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI 047/2015. AUTORIA: VEREADORES DA LEGISLATURA DE 2013/2016.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5758</t>
   </si>
   <si>
     <t>PEDEM A IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE, MODELO FAIXA ELEVADA, NAS PRINCIPAIS VIAS DA CIDADE, ONDE O TRÂNSITO TEM UM FLUXO GRANDE DE VEÍCULOS, CONFORME AS NORMAS DA RESOLUÇÃO Nº 495 DE 5 DE JULHO DE 2014, ONDE ESTABELECE OS PADRÕES E CRITÉRIOS PARA A INSTALAÇÃO DE FAIXA ELEVADA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5701</t>
   </si>
   <si>
     <t>SOLICITA UM ESTUDO PARA QUE SEJA FEITA UMA CANALETA PARA A ÁGUA ESCOAR, NO CRUZAMENTO DAS RUAS RIACHUELO E LEO LINCE.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5617</t>
   </si>
   <si>
     <t>SOLICITA À SUPERINTENDÊNCIA MUNICIPAL DE TRÂNSITO A DEMARCAÇÃO E IMPLANTAÇÃO DE UMA PLACA DE CARGA E DESCARGA, COM HORÁRIO RESERVADO DAS 13 ÀS 16 HORAS, NA AVENIDA GOIÁS EM FRENTE A ZEMA, BENEFICIANDO NÃO SÓ A LOJA CORRESPONDENTE, MAS TAMBÉM TODO O VAREJO EM GERAL DAS PROXIMIDADES.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4752</t>
   </si>
   <si>
     <t>COBRA JUNTO À CELG MELHORIAS NA DISTRIBUIÇÃO DE ENERGIA NOS SETORES COHACOL 5 E SUL, ALÉM DE SOLICITAR À SANEAGO A REVISÃO DA COBRANÇA DE ÁGUA NO SETOR SUL E MELHORAR A DISTRIBUIÇÃO DO LÍQUIDO NO MESMO BAIRRO. REIVINDICA AINDA EXPLICAÇÕES DA ODEBRECHT SOBRE O ASFALTAMENTO E TRATAMENTO DE ESGOTO NOS BAIRROS SUPRACITADOS. SOLICITA A PREFEITURA A LIMPEZA E A MANUTENÇÃO DAS ÁREAS PÚBLICAS EM TORNO DOS SETORES, BEM COMO A INSTALAÇÃO DE BRINQUEDOS NA PRAÇA DO COHACOL 5 E A CONSTRUÇÃO DA PRAÇA DO SETOR SUL.</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4686</t>
   </si>
   <si>
     <t>ALTERA O NOME DA RUA 04 DO BAIRRO CIDADE JARDIM II, PARA AVENIDA NONDAS MACHADO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4658</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE PLACAS INFORMATIVAS DO DISQUE LAMPADA 0800-646-2252.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4647</t>
   </si>
   <si>
     <t>SOLICITA JUNTO A CELG A TROCA DE POSTES DE MADEIRA DA ZONA RURAL E URBANA DE JATAÍ POR POSTES DE CONCRETO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4635</t>
   </si>
   <si>
     <t>SOLICITA A REVITALIZAÇÃO DO CANTEIRO CENTRAL E A LIMPEZA DA BOCA DE LOBO LOCALIZADA NA AVENIDA X NO SETOR RESIDENCIAL RECANTO DA MATA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4630</t>
   </si>
   <si>
     <t>SOLICITA ESTUDO TÉCNICO, VISANDO A INSTALAÇÃO DE UMA ROTATÓRIA NO ENTROCAMENTO DAS RUAS, EXTERNA, 19, AVENIDA X E AVENIDA PERIMETRAL NOS RESPECTIVOS SETORES MAURO BENTO, COLMEIA PARK E RESIDENCIAL RECANTO DA MATA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4601</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 169 DA TABELA DE INFRAÇÕES DA LEI Nº 3.066 DE 28 DE JUNHO DE 2010.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4591</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE CALÇADAS NA VIA EXISTENTE CIDADE JARDIM I AO CIDADE JARDIM II.</t>
   </si>
   <si>
     <t>EMADT</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4570</t>
   </si>
   <si>
     <t>INSERE PARÁGRAFO ÚNICO AO ART. 2º DO PROJETO DE LEI COMPLEMENTAR 084/2015.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...8 lines deleted...]
-Thiago Maggioni</t>
+    <t>Geovaci Peres</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4556</t>
   </si>
   <si>
     <t>PEDE O ENVIO DE MOÇÃO DE PESAR AO EX-VEREADOR GÊNIO EURÍPEDES CABRAL DE ASSIS PELO FALECIMENTO DE SEU PAI, AGOSTINHO FERREIRA DE ASSIS.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4527</t>
   </si>
   <si>
     <t>SOLICITA A RETOMADA DO BENEFÍCIO DE DOAÇÃO DE CESTAS BÁSICAS MENSAIS OU VALE ALIMENTAÇÃO AOS GARIS DA PREFEITURA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4393</t>
   </si>
   <si>
     <t>SOLICITAM A REFORMA DA QUADRA E A LIMPEZA EM VOLTA DO TERRENO LOCALIZADO NA RUA 04 ESQUINA COM A RUA PROFESSORA ALBINA BARTOLOTI MOSCONI, NO SETOR LUIZA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4391</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 14 DA TABELA DE USO DO SOLO URBANO DA LEI Nº 3.068 DE 28 DE JUNHO DE 2010.</t>
   </si>
   <si>
-    <t>Nilton César Soró_x000D_
-Carlos Miranda</t>
+    <t>Nilton César Soró</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4390</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 12 DA TABELA DE OCUPAÇÃO DOS TERRENOS DA LEI Nº 3.068 DE 28 DE JUNHO DE 2010.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4387</t>
   </si>
   <si>
     <t>PEDE MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR MANOEL MESSIAS DO PRADO, AOS SEUS FAMILIARES.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4386</t>
   </si>
   <si>
     <t>PEDE MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA ISALTINA CABRAL DE SOUSA AOS SEUS FAMILIARES.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4385</t>
   </si>
   <si>
     <t>PEDE MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA MARGARIDA ALAIR CABRAL FARIA, AOS SEUS FAMILIARES.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4381</t>
   </si>
   <si>
     <t>ENCAMINHA SOLICITAÇÃO AO REITOR DA UFG PARA ALTERAR O NOME UNIVERSIDADE FEDERAL DO SUDOESTE GOIANO PARA UNIVERSIDADE FEDERAL DE JATAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4367</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA DA QUADRA E A LIMPEZA EM VOLTA DO TERRENO LOCALIZADO NA RUA 04 ESQUINA COM A RUA PROFESSORA ALBINA BARTOLOTI MOSCONI, NO SETOR LUIZA.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4329</t>
   </si>
   <si>
     <t>ALTERA LEI Nº 3.403/13 DE 16 DE MAIO DE 2013.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4322</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA RAMPA DE ACESSO PARA DEFICIENTES FÍSICOS (CADEIRANTES), NA CALÇADA DA RUA CAPITÃO FRANCISCO JOAQUIM VILELA ESQUINA COM A AV. GOIÁS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4310</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE 02 GRUPOS GERADORES DE ENERGIA PARA AS ESCOLAS ROMUALDA DE BARROS E CLOBERTINO NAVES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4301</t>
   </si>
   <si>
     <t>SOLICITA O TÉRMINO DA PAVIMENTAÇÃO ASFÁLTICA DE UM TRECHO DE APROXIMADAMENTE 50MTS DA RUA 29 NO SETOR COLMEIA PARK.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4273</t>
   </si>
   <si>
     <t>SOLICITAM A RECUPERAÇÃO DA PONTE SOBRE O CÓRREGO SÃO PEDRO, LOCALIZADA NA JTI 503, CONHECIDA COMO ESTRADA VELHA DE PEROLÂNDIA.</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4265</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI 59/2015. AUTORIA: TODOS PARLAMENTARES.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4263</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEGISLATIVO 030/2015. AUTORES: TODOS PARLAMENTARES.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4256</t>
   </si>
   <si>
     <t>ESTUDOS DE VIABILIDADE MUNICIPAL NECESSÁRIOS PARA A TRANSFORMAÇÃO DOS POVOADOS DE ESTÂNCIA E NAVESLÂNDIA EM DISTRITOS, E PROJETO DE LEI DE INICIATIVA DO EXECUTIVO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4236</t>
   </si>
   <si>
     <t>SOLICITA A RECUPERAÇÃO DA PONTE SOBRE O CÓRREGO SANTA MARIA, NA REGIÃO DO POVOADO DA ESTÂNCIA.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4225</t>
   </si>
   <si>
     <t>SOLICITAM UM ESTUDO TÉCNICO EM PARCERIA COM OS ENGENHEIROS DE TRÂNSITO, SOBRE A POSSIBILIDADE DE SUBSTITUIÇÃO DE TODAS AS "TARTARUGAS DE CONCRETO MAIS ELEVADAS" EXISTENTES NAS VIAS PÚBLICAS DE NOSSA CIDADE, POR REDUTORES DE VELOCIDADE MAIS MODERNOS E EFICAZES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4200</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA PRAÇA PÚBLICA NO SETOR CIDADE JARDIM II, NA QD. 29.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4198</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA PONTE SOBRE O CÓRREGO JATAÍ LIGANDO O SETOR CIDADE JARDIM E SETOR JACUTINGA AO SETOR DOM ABEL E SÍTIO RECREIO ALVORADA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4195</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA QUADRA DE AREIA NA PRAÇA CORIOLANO LELES BARROS.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4182</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO Nº 235 DE 27/05/2013, APROVADO EM PLENÁRIO EM 04/06/2013, NO QUAL SOLICITAM A CONSTRUÇÃO DE UM GALPÃO COM INFRAESTRUTURA ADEQUADA, DOTADO DE MÚLTIPLAS FUNÇÕES, NO POVOADO DA ESTÂNCIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4168</t>
   </si>
   <si>
     <t>SOLICITA UM CONTROLE DE ACESSO NA TOMADA DE ÁGUA NO LAGO DIACUY.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4157</t>
   </si>
   <si>
     <t>O VEREADOR CARLOS MIRANDA PEDE MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR ORALDO CARVALHO NETO, AOS SEUS FAMILIARES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4138</t>
   </si>
   <si>
     <t>PEDE A RECUPERAÇÃO DA ESTRADA JTI - JOSÉ MARTINS DE SOUZA, CONHECIDA COMO ESTRADA DA ONÇA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4137</t>
   </si>
   <si>
     <t>PEDE A RECUPERAÇÃO DA ESTRADA JTI - 402 MAS CONHECIDA COMO ESTRADA OPALOCA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4136</t>
   </si>
   <si>
     <t>PEDE A RECUPERAÇÃO DA ESTRADA DAS CABAÇAS, REGIÃO DA FELICIDADE QUE LIGA A GO 178 A GO 180.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4135</t>
   </si>
   <si>
     <t>PEDE A RECUPERAÇÃO DA ESTRADA JTI - 403 CONHECIDA COMO ESTRADA DO GRÃO.</t>
   </si>
   <si>
     <t>EMSUB</t>
   </si>
   <si>
     <t>Emenda Substitutiva a Projetos de Lei</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4116</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA AO PROJETO DE LEI 049/2015, AUTORIA: TODOS PARLAMENTARES.</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4073</t>
   </si>
   <si>
     <t>SUBEMENDA A EMENDA MODIFICATIVA 08/2015. TODOS PARLAMENTARES.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4072</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI N. 040/2015. TODOS PARLAMENTARES.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4043</t>
   </si>
   <si>
     <t>OS VEREADORES CARLOS MIRANDA E GEOVACI PERES, SOLICITAM UM ESTUDO PARA A INSTALAÇÃO DE MAIS BANCOS NO LAGO DIACUY.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4020</t>
   </si>
   <si>
     <t>SOLICITAM  A IMPLANTAÇÃO DE LIXEIRAS ECOLÓGICAS NA AVENIDA GOIÁS, TENDO INÍCIO NA AV. RIO CLARO INDO ATÉ A RUA ZECA LOPES, DEMANDANDO-SE COM MAIS URGÊNCIA NA PORTA DE TODAS AS AGÊNCIAS BANCÁRIAS DA AVENIDA.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4019</t>
   </si>
   <si>
     <t>PEDEM A REEDIÇÃO DO REQUERIMENTO SOB O PROTOCOLO DE Nº 294 DE 21 DE JUNHO DE 2013, QUE REQUER A ILUMINAÇÃO E A CONSTRUÇÃO DE CALÇADAS ÀS MARGENS DA AVENIDA MARGINAL CÓRREGO JATAÍ, LOCALIZADA NA DIVISA DOS BAIRROS PROGRESSO E OLAVO, NO TRECHO ENTRE AS RUAS RUI BARBOSA E RIO VERDE.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4017</t>
   </si>
   <si>
     <t>PEDEM A REFORMA DO PRÉDIO HISTÓRICO QUE ABRIGA A ACADEMIA JATAIENSE DE LETRAS.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3965</t>
   </si>
   <si>
     <t>SOLICITAM A LIMPEZA DOS IMÓVEIS NÃO EDIFICADOS, A VARREÇÃO DAS RUAS E DOS LOGRADOUROS PÚBLICOS, A ARBORIZAÇÃO DOS CANTEIROS E A CONSTRUÇÃO DE UMA PRAÇA DE LAZER, NO RESIDENCIAL PORTAL DO SOL.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3930</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 112/2014</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3883</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE REDE PLUVIAL E ENLARGUECIMENTO NA AVENIDA PEDRO BENTO NO SETOR JOSE BENTO, E QUE FAÇA TAMBÉM O ATERRAMENTO DA VALA EXISTENTE NA PARTE BAIXA DA MESMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3882</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA PRAÇA NO SETOR JOSE BENTO, LOCALIZADA NA AVENIDA PEDRO BENTO COM A RUA TIA MARIA VIERA CUNHA E TIA MARIA JORDINA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3859</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE E FAIXA DE PEDESTRES NO ENTORNO DA PRAÇA PRINCIPAL DO CONJUNTO RIO CLARO.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3831</t>
   </si>
   <si>
     <t>SOLICITA AJUDA HUMANITÁRIA, EM CARÁTER DE URGEM CIA, PARA TRATAMENTO DE SAÚDE A QUEM INDICA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3796</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA PRAÇA EM ÁREA PUBLICA SITUADA NA RUA MARIA BAHIA ESQUINA COM A RUA SEBASTIÃO MARACA, NO SETOR DOM ABEL.</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3795</t>
   </si>
   <si>
     <t>OS VEREADORES CARLOS MIRANDA E JOÃO ROSA, SOLICITAM AO SUPERINTENDENTE ESTADUAL DO DNIT E AO SUPERVISOR RESPONSÁVEL EM JATAÍ A PAVIMENTAÇÃO ASFÁLTICA DAS MARGENS DA BR-158, NO POVOADO DA ESTANCIA, NO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3750</t>
   </si>
   <si>
     <t>SOLICITA COM URGÊNCIA, POR PARTE DO DNIT UMA TERCEIRA FAIXA NA BR158, DO AEROPORTO MUNICIPAL DE JATAÍ NO KM 262 A PONTE DO RIO PARAÍSO - KM 260, CONTINUANDO NO KM 258 AO 256, SENTIDO A CIDADE DE CAIAPÔNIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3713</t>
   </si>
   <si>
     <t>SOLICITA A RECUPERAÇÃO DA ESTRADA BOM JARDIM DAS PEROBAS, QUE LIGA A GO184 A ESTRADA JTI401, CONHECIDA COMO ESTRADA DA EMGOPA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3712</t>
   </si>
   <si>
     <t>SOLICITA A RECUPERAÇÃO DA ESTRADA JTI 301, CONHECIDA COMO ESTRADA DO PONTO CHIQUE E TAMBÉM A RECUPERAÇÃO DA ALA DA PONTE SOBRE O RIO FELICIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3703</t>
   </si>
   <si>
     <t>SOLICITA A RECUPERAÇÃO DE BUEIRO NO CÓRREGO DAS PEDRAS, LOCALIZADO NA ESTRADA VICINAL QUE LIGA A BR-158 COM A GO-184, DENOMINADA ESTRADA VELHA DE CAIAPÔNIA.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3694</t>
   </si>
   <si>
     <t>SOLICITAM A PAVIMENTAÇÃO ASFÁLTICA DA VIA DE ACESSO E DO ESTACIONAMENTO DO SINDICATO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE JATAI - SINDSEMUJ.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3690</t>
   </si>
   <si>
     <t>SOLICITAM RECAPEAMENTO DE RUAS NO SETOR JACUTINGA: AVENIDA NOSSA SENHORA APARECIDA, RUA DO JACAREAÇU, RUA SANTA ANA, RUA SÃO TIAGO, RUA GERALDO DE LIMA, RUA RAFAEL DE SOUSA, RUA JOSE DOMINGOS MESQUITA, RUA ORLANDO DE CARVALHO, RUA NENE MUNIQUE, RUA SÃO JOSE, RUA DOM BENEDITO, RUA QUATRO E AVENIDA RIO DOCE.</t>
   </si>
   <si>
-    <t>Nilton César Soró_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3686</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES QUE ABAIXO SUBSCREVEM, NO USO DE SUAS PRERROGATIVAS PARLAMENTARES, SOLICITAM AO SR. PREFEITO MUNICIPAL QUE PARTE DAS SOBRAS DO DUODÉCIMO DEVOLVIDOS DA CAMARÁ, COM O AVAL DO PRESIDENTE DESTA CASA, SEJA REDIRECIONADO AO CONSELHO DE SEGURANÇA/CONSEG DE JATAI, MEDIANTE OS MECANISMOS LEGAIS E TRANSPARENTES, VALOR O QUAL SERA ENCAMINHADO AS NOSSAS FORÇAS DE SEGURANÇA, PARA MELHORES CONDIÇÕES DE TRABALHO VISANDO A INIBIÇÃO MAIS RÍGIDA E EFICAZ FRENTE A CRIMINALIDADE. </t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3642</t>
   </si>
   <si>
     <t>CONCESSÃO DE APOIO AOS COMERCIANTES DA FEIRA DA NOITE.CONCESSÃO DE APOIO AOS COMERCIANTES DA FEIRA DA NOITE: 1-ALUGUEL DE 2 TENDAS 10X10 PARA PROTEÇÃO DOS VISITANTES DURANTE AS CHUVAS 1000 REAIS. 2- ALUGUEL DE SOM PARA TODOS OS DIAS E APRESENTAÇÕES 1500 REAIS; 3- ALUGUEL DE MESAS 450 REAIS; 4- SEGURANÇAS NOTURNOS 1500 REAIS; 4- DESPESAS COM ENERGIA ELETRICA DURANTE OS 13 DIAS 750 REAIS; 5- LANCHE PARA POLICIAIS E COLABORADORES QUE REALIZARÃO APRESENTAÇÕES ARTISTICAS 485 REAIS; 5- SERVIÇO DE LIMPEZA DURANTE A FEIRA E APÓS O SEU TERMINO 450 REAIS.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3639</t>
   </si>
   <si>
     <t>REQUER CONCESSÃO DE AJUDA HUMANITÁRIA A SENHORA ELENAIDE BENTO DA SILVA.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3587</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ABAIXO SUBSCREVEM, NO USO DE SUAS PRERROGATIVAS PARLAMENTARES, SOLICITAM A IMPLANTAÇÃO DE UMA ACADEMIA AO AR LIVRE, NA PRAÇA DA ACADEMIA DA SAÚDE BALDONEDO ALMANÇA VILONDRES, NO SETOR COLMEIA PARK.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3578</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI 101/2014. INSERE §2º AO ART. 2º DO PROJETO DE LEI EM REFERENCIA.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3573</t>
   </si>
   <si>
     <t>PEDE A CONVOCAÇÃO DAS ENTIDADES PUBLICAS, BEM COMO DE TODA A SOCIEDADE ORGANIZADA, POR SEUS REPRESENTANTES, PARA REALIZAÇÃO DE AUDIÊNCIA PUBLICA, VISANDO DEBATER SOBRE A MÁ PRESTAÇÃO DE SERVIÇOS OFERECIDOS PELE OPERADORA VIVO, BEM COMO DOS SERVIÇOS DE INTERNET OFERECIDOS PELA OPERADORA OI. SOLICITA AINDA A PRESENÇA DE REPRESENTANTES DAS EMPRESAS CITADAS..</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3566</t>
   </si>
   <si>
     <t>OS VEREADORES CARLOS MIRANDA E NILTON CESAR SORO SOLICITA ESTUDO VISANDO A IMPLANTAÇAO DE UM PATIO DE ESTACIONAMENTO NA ESCOLA JOAO JUSTINO DE OLIVEIRA (CAIC).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3565</t>
   </si>
   <si>
     <t>O VEREADOR CARLOS MIRANDA SOLICITA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE ADEQUADO E EFICIENTE, NA RUA BENJAMIN CONSTANT ESQUINA COM A RUA JORGE ZAIDEM, NO SETOR SANTA MARIA.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3561</t>
   </si>
   <si>
     <t>ALTERA O INCISO II DO ART. 13 DA RESOLUÇÃO 002/2010 - REGIMENTO INTERNO DA CAMARA MUNICIPAL DE JATAÍ..</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3559</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE AGÊNCIA LOTÉRICA NA ESTAÇÃO RODOVIÁRIA DE JATAÍ.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3558</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CAIXAS ELETRÔNICOS NO TERMINAL RODOVIÁRIO DE JATAÍ.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3557</t>
   </si>
   <si>
     <t>CESSÃO DE SERVIDORES DO EXECUTIVO MUNICIPAL AO JATAIPREV.</t>
   </si>
   <si>
-    <t>Nilton César Soró_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3555</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO § 5º DO ART. 18, DA LEI ORGÂNICA DO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
-    <t>Nilton César Soró_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3554</t>
   </si>
   <si>
     <t>ALTERA O ART. 12 DA RESOLUÇAO 002/2010 - REGIMENTO INTERNO DA CAMARA MUNICIPAL DE JATAÍ, PARA ESTABELECER O PRAZO DE 01 (UM) ANO PARA O MANDATO DA MESA DIRETORA.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3550</t>
   </si>
   <si>
     <t>SOLICITAM AOS EXCELENTÍSSIMOS JUÍZES DAS VARAS CRIMINAIS DAS COMARCAS DE JATAÍ A DESTINAÇÃO DOS VALORES, DECORRENTES DE TRANSAÇÃO PENAL NOS CRIMES DE MENOR POTENCIAL OFENSIVO, CONVERSÃO DE PENAS PRIVATIVAS DE LIBERDADE EM RESTRITIVA DE DIREITO E TAMBÉM NO CASO DE MULTAS, A ASSOCIAÇÃO FAVOS E TAMBÉM AO NÚCLEO DO CÂNCER DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3531</t>
   </si>
   <si>
     <t>DA NOME DE RODOVIA MUNICIPAL ABEL FERREIRA DE MORAIS A RODOVIA MUNICIPAL JTI 303 QUE LIGA A GO-178 À GO-180.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3523</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DA LEI 2829/2007 A FIM DE  PROMOVER A CORREÇÃO GRAMATICAL DA ABREVIAÇÃO JTS PARA JTI.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3522</t>
   </si>
   <si>
     <t>PEDE PAVIMENTAÇÃO ASFÁLTICA NO PONTO DA ESTRADA JTS JOSE MATIAS DE SOUZA, NA SUBIDA DA SERRA DA RONDA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3521</t>
   </si>
   <si>
     <t>PEDE A RECUPERAÇÃO DE PONTOS CRÍTICOS COM LEVANTAMENTO DO GREIDE E O CASCALHAMENTO DA ESTRADA JTI 203 MAIS CONHECIDA COMO ESTRADA DAS 7 PLACAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3520</t>
   </si>
   <si>
     <t>PEDE PAVIMENTAÇÃO ASFÁLTICA NA ESTRADA JTI 202, MAIS CONHECIDA COMO SUBIDA DO CIDÃO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3519</t>
   </si>
   <si>
     <t>PEDE A REALIZAÇÃO DE ESTUDOS PARA A IMPLANTAÇÃO DE UMA ROTATÓRIA NO CRUZAMENTO DA RUA CAPITÃO SERAFIM DE BARROS COM A RUA CAÇU, NO SETOR SANTA MARIA.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3510</t>
   </si>
   <si>
     <t>MOÇÃO DE REPUDIO E PROTESTO A EMPRESA CELG PELA MA PRESTAÇÃO DE SERVIÇOS AOS PRODUTORES RURAIS DE NOSSA REGIÃO.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3371</t>
   </si>
   <si>
     <t>ALTERA NOME DE RUA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3354</t>
   </si>
   <si>
     <t>SOLICITA A AUTORIZAÇÃO PARA A INSTALAÇÃO DE 04 POSTE DE ALTA TENSÃO, ADAPTADOS COM LUMINARIAS, NA RUA 3, SEQUÊNCIA DA RUA SALGADO FILHO, ABAIXO DO CRUZAMENTO DA RUA MIRANDA DE CARVALHO, NO SETOR SANTO ANTÓNIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3349</t>
   </si>
   <si>
     <t>ALTERA CLASSIFICAÇÃO DE VIA PÚBLICA QUE MENCIONA, NOMINA SEU PROLONGAMENTO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3315</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO MUNICIPAL QUE ESTE REMETA A ESTA CASA LEGISLATIVA, PROJETO DE LEI CONCEDENDO REMISSÃO TOTAL DA CONTRIBUIÇÃO DE MELHORIA AS ENTIDADES FILANTRÓPICAS DEFINIDAS EM LEI.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3282</t>
   </si>
   <si>
     <t>CONFERE OS TITULOS DE CIDADADAOS JATAIENSES AO DR, SERGIO BRITO TEIXEIRA E SILVA E A DRA. GLAUCIA BRITO FREIRE TEIXEIRA E SILVA.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3273</t>
   </si>
   <si>
     <t>DENOMINA RESIDENCIAL NONDAS MACHADO A SEGUNDA ETAPA DO PROGRAMA MINHA CASA MINHA VIDA (CIDADE JARDIM II) NESTE MUNICIPIO, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>Nilton César Soró_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3213</t>
   </si>
   <si>
     <t>MOÇAO DE PESAR PELO FALECIMENTO DE SUZELI FERREIRA DE OLIVEIRA AOS SEUS FAMILIARES.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3212</t>
   </si>
   <si>
     <t>MOÇAO DE PESAR PELO FALECIMENTO DO SR. VERIANO DE OLIVEIRA LIMA AOS SEUS FAMILIARES.</t>
   </si>
   <si>
-    <t>Nilton César Soró_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3183</t>
   </si>
   <si>
     <t>ATRIBUIÇAO DE NOMES A EQUIPAMENTOS PUBLICOS E PRAÇAS MUNICIPAIS.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3169</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE INDICATIVO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE JATAI - GO, RELATIVA A CELEBRAÇÃO DE CONVÊNIO COM O ESTADO DE GOIAS PARA INSTITUIÇÃO DE UNIDADE SÓCIO-EDUCATIVA, POR MEIO DA INSTITUIÇÃO DE MICRORREGIÃO, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>Nilton César Soró_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3125</t>
   </si>
   <si>
     <t>SUPRIME §3º DO ART. 3º DO PROJETO DE LEI N. 035/2014.</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3124</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO PROJETO DE LEI N. 035/2014.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3123</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3093</t>
   </si>
   <si>
     <t>MAIOR AUTONOMIA E PODER DE DECISÃO PARA O DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES (DNIT) DE JATAÍ.</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3021</t>
   </si>
   <si>
     <t>PEDE AO GOVERNO DO ESTADO A EXTENSAO DA CONCESSAO DO BENEFICIO DO PASSE LIVRE ESTUDANTIL - PLE TAMBEM AOS ESTUDANTES DO MUNICIPIO DE JATAI.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3020</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE INDICAÇAO AO DNIT - DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTE, RELATIVA A INSTALAÇAO DE PLACAS DE SINALIZAÇAO LUMINOSAS E AMBIENTALMENTE ADEQUADAS, LOMBADAS ELETRONICAS E REDUTORES DE VELOCIDADE NO TRECHO DA BR-364 QUE CORTA O MUNICIPIO DE JATA, COMPREENDIDO ENTRE O TREVO DE SERRANOPOLIS E A PONTE SOBRE O RIO CLARO.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2977</t>
   </si>
   <si>
     <t>A CAMARA MUNICIPAL DE JATAI USANDO DE SUAS ATRIBUIÇOES REGIMENTAIS APROVOU O ENVIO DE MOÇAO DE PESAR A FAMILIA DO EX-VEREADOR EUDES ASSIS CARVALHO.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2916</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇAO DE QUADRA POLIESPORTIVA COBERTA NA ESCOLA MUNICIPAL MANOEL DA COSTA LIMA, NA VILA LUIZA.</t>
-  </si>
-[...10 lines deleted...]
-Vinícius Luz</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2899</t>
   </si>
   <si>
     <t>PEDE O RECAPEAMENTO ASFALTICO DE VIAS PUBLICAS DA VILA PROGRESSO: RUA JOSE PEREIRA REZENDE, RUA BELA VISTA, RUA CAIAPONIA, RUA MIGUEL DE ASSIS E RUA MINEIROS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2730</t>
   </si>
   <si>
     <t>SOLICITA A MANUTENÇÃO DA PONTE SOBRE O RIBEIRÃO SÃO PEDRO, NA ANTIGA ESTRADA DE PEROLÂNDIA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -2337,4129 +1488,4129 @@
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="A2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
       </c>
       <c r="D2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>17970</v>
       </c>
       <c r="B3">
         <v>2020</v>
       </c>
       <c r="C3">
         <v>225</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>17955</v>
       </c>
       <c r="B4">
         <v>2020</v>
       </c>
       <c r="C4">
         <v>215</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" t="s">
+        <v>8</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6">
-[...6 lines deleted...]
-        <v>200</v>
+      <c r="A6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" t="s">
+        <v>8</v>
       </c>
       <c r="D6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>17920</v>
       </c>
       <c r="B7">
         <v>2020</v>
       </c>
       <c r="C7">
         <v>192</v>
       </c>
       <c r="D7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>17917</v>
       </c>
       <c r="B8">
         <v>2020</v>
       </c>
       <c r="C8">
         <v>191</v>
       </c>
       <c r="D8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>17915</v>
       </c>
       <c r="B9">
         <v>2020</v>
       </c>
       <c r="C9">
         <v>189</v>
       </c>
       <c r="D9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>17912</v>
       </c>
       <c r="B10">
         <v>2020</v>
       </c>
       <c r="C10">
         <v>186</v>
       </c>
       <c r="D10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11">
-[...6 lines deleted...]
-        <v>159</v>
+      <c r="A11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" t="s">
+        <v>8</v>
       </c>
       <c r="D11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H11" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12">
-[...6 lines deleted...]
-        <v>140</v>
+      <c r="A12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" t="s">
+        <v>8</v>
       </c>
       <c r="D12" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F12" t="s">
         <v>37</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>38</v>
       </c>
       <c r="H12" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13">
-[...6 lines deleted...]
-        <v>138</v>
+      <c r="A13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" t="s">
+        <v>8</v>
       </c>
       <c r="D13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F13" t="s">
         <v>40</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H13" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>17829</v>
       </c>
       <c r="B14">
         <v>2020</v>
       </c>
       <c r="C14">
         <v>137</v>
       </c>
       <c r="D14" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F14" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>43</v>
       </c>
       <c r="H14" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>17828</v>
       </c>
       <c r="B15">
         <v>2020</v>
       </c>
       <c r="C15">
         <v>136</v>
       </c>
       <c r="D15" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F15" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H15" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>17823</v>
       </c>
       <c r="B16">
         <v>2020</v>
       </c>
       <c r="C16">
         <v>131</v>
       </c>
       <c r="D16" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F16" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="H16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>17800</v>
       </c>
       <c r="B17">
         <v>2020</v>
       </c>
       <c r="C17">
         <v>112</v>
       </c>
       <c r="D17" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F17" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>49</v>
       </c>
       <c r="H17" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:8">
-      <c r="A18">
-[...6 lines deleted...]
-        <v>97</v>
+      <c r="A18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" t="s">
+        <v>8</v>
       </c>
       <c r="D18" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F18" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H18" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:8">
-      <c r="A19">
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="A19" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" t="s">
+        <v>8</v>
       </c>
       <c r="D19" t="s">
         <v>53</v>
       </c>
       <c r="E19" t="s">
         <v>54</v>
       </c>
       <c r="F19" t="s">
         <v>55</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>56</v>
       </c>
       <c r="H19" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:8">
-      <c r="A20">
-[...6 lines deleted...]
-        <v>69</v>
+      <c r="A20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>8</v>
       </c>
       <c r="D20" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F20" t="s">
         <v>58</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H20" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>17699</v>
       </c>
       <c r="B21">
         <v>2020</v>
       </c>
       <c r="C21">
         <v>65</v>
       </c>
       <c r="D21" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F21" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>61</v>
       </c>
       <c r="H21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>17698</v>
       </c>
       <c r="B22">
         <v>2020</v>
       </c>
       <c r="C22">
         <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E22" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F22" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H22" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:8">
-      <c r="A23">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" t="s">
+        <v>8</v>
       </c>
       <c r="D23" t="s">
         <v>65</v>
       </c>
       <c r="E23" t="s">
         <v>66</v>
       </c>
       <c r="F23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>68</v>
       </c>
-      <c r="H23" t="s">
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>69</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F24" t="s">
+      <c r="H24" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>17496</v>
       </c>
       <c r="B25">
         <v>2020</v>
       </c>
       <c r="C25">
         <v>57</v>
       </c>
       <c r="D25" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E25" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F25" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="H25" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>17466</v>
       </c>
       <c r="B26">
         <v>2020</v>
       </c>
       <c r="C26">
         <v>50</v>
       </c>
       <c r="D26" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E26" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="H26" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>17408</v>
       </c>
       <c r="B27">
         <v>2020</v>
       </c>
       <c r="C27">
         <v>39</v>
       </c>
       <c r="D27" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E27" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G27" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H27" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" t="s">
         <v>77</v>
       </c>
-      <c r="H27" t="s">
+      <c r="E28" t="s">
         <v>78</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D28" t="s">
+      <c r="F28" t="s">
+        <v>58</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="E28" t="s">
+      <c r="H28" t="s">
         <v>80</v>
       </c>
-      <c r="F28" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="29" spans="1:8">
-      <c r="A29">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A29" t="s">
+        <v>8</v>
+      </c>
+      <c r="B29" t="s">
+        <v>8</v>
+      </c>
+      <c r="C29" t="s">
+        <v>8</v>
       </c>
       <c r="D29" t="s">
         <v>65</v>
       </c>
       <c r="E29" t="s">
         <v>66</v>
       </c>
       <c r="F29" t="s">
-        <v>84</v>
+        <v>16</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="H29" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>16908</v>
       </c>
       <c r="B30">
         <v>2019</v>
       </c>
       <c r="C30">
         <v>367</v>
       </c>
       <c r="D30" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E30" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F30" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="H30" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>16901</v>
       </c>
       <c r="B31">
         <v>2019</v>
       </c>
       <c r="C31">
         <v>365</v>
       </c>
       <c r="D31" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E31" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F31" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G31" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H31" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>8</v>
+      </c>
+      <c r="B32" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" t="s">
+        <v>87</v>
+      </c>
+      <c r="E32" t="s">
+        <v>88</v>
+      </c>
+      <c r="F32" t="s">
+        <v>11</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="H31" t="s">
+      <c r="H32" t="s">
         <v>90</v>
-      </c>
-[...24 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>16788</v>
       </c>
       <c r="B33">
         <v>2019</v>
       </c>
       <c r="C33">
         <v>57</v>
       </c>
       <c r="D33" t="s">
         <v>65</v>
       </c>
       <c r="E33" t="s">
         <v>66</v>
       </c>
       <c r="F33" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="H33" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
     </row>
     <row r="34" spans="1:8">
-      <c r="A34">
-[...6 lines deleted...]
-        <v>30</v>
+      <c r="A34" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" t="s">
+        <v>8</v>
       </c>
       <c r="D34" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E34" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F34" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="H34" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>16649</v>
       </c>
       <c r="B35">
         <v>2019</v>
       </c>
       <c r="C35">
         <v>340</v>
       </c>
       <c r="D35" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E35" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F35" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="H35" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>16648</v>
       </c>
       <c r="B36">
         <v>2019</v>
       </c>
       <c r="C36">
         <v>339</v>
       </c>
       <c r="D36" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E36" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F36" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G36" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H36" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B37" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" t="s">
+        <v>9</v>
+      </c>
+      <c r="E37" t="s">
+        <v>10</v>
+      </c>
+      <c r="F37" t="s">
+        <v>40</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H37" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>8</v>
+      </c>
+      <c r="B38" t="s">
+        <v>8</v>
+      </c>
+      <c r="C38" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" t="s">
+        <v>102</v>
+      </c>
+      <c r="E38" t="s">
         <v>103</v>
       </c>
-      <c r="H36" t="s">
+      <c r="F38" t="s">
         <v>104</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F37" t="s">
+      <c r="G38" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="G37" s="1" t="s">
+      <c r="H38" t="s">
         <v>106</v>
       </c>
-      <c r="H37" t="s">
-[...27 lines deleted...]
-      </c>
     </row>
     <row r="39" spans="1:8">
-      <c r="A39">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="A39" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" t="s">
+        <v>8</v>
       </c>
       <c r="D39" t="s">
         <v>65</v>
       </c>
       <c r="E39" t="s">
         <v>66</v>
       </c>
       <c r="F39" t="s">
-        <v>113</v>
+        <v>16</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="H39" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
     </row>
     <row r="40" spans="1:8">
-      <c r="A40">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A40" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" t="s">
+        <v>8</v>
+      </c>
+      <c r="C40" t="s">
+        <v>8</v>
       </c>
       <c r="D40" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="E40" t="s">
+        <v>103</v>
+      </c>
+      <c r="F40" t="s">
+        <v>104</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="F40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H40" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
     </row>
     <row r="41" spans="1:8">
-      <c r="A41">
-[...6 lines deleted...]
-        <v>49</v>
+      <c r="A41" t="s">
+        <v>8</v>
+      </c>
+      <c r="B41" t="s">
+        <v>8</v>
+      </c>
+      <c r="C41" t="s">
+        <v>8</v>
       </c>
       <c r="D41" t="s">
         <v>65</v>
       </c>
       <c r="E41" t="s">
         <v>66</v>
       </c>
       <c r="F41" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="H41" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
     </row>
     <row r="42" spans="1:8">
-      <c r="A42">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A42" t="s">
+        <v>8</v>
+      </c>
+      <c r="B42" t="s">
+        <v>8</v>
+      </c>
+      <c r="C42" t="s">
+        <v>8</v>
       </c>
       <c r="D42" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="E42" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="F42" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="H42" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>8603</v>
       </c>
       <c r="B43">
         <v>2016</v>
       </c>
       <c r="C43">
         <v>273</v>
       </c>
       <c r="D43" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E43" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F43" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="H43" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>8538</v>
       </c>
       <c r="B44">
         <v>2016</v>
       </c>
       <c r="C44">
         <v>254</v>
       </c>
       <c r="D44" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E44" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F44" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="H44" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>8478</v>
       </c>
       <c r="B45">
         <v>2016</v>
       </c>
       <c r="C45">
         <v>232</v>
       </c>
       <c r="D45" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E45" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F45" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="H45" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>8308</v>
       </c>
       <c r="B46">
         <v>2016</v>
       </c>
       <c r="C46">
         <v>223</v>
       </c>
       <c r="D46" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E46" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F46" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="H46" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>8307</v>
       </c>
       <c r="B47">
         <v>2016</v>
       </c>
       <c r="C47">
         <v>222</v>
       </c>
       <c r="D47" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E47" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F47" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="H47" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>8306</v>
       </c>
       <c r="B48">
         <v>2016</v>
       </c>
       <c r="C48">
         <v>221</v>
       </c>
       <c r="D48" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E48" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F48" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="H48" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>8305</v>
       </c>
       <c r="B49">
         <v>2016</v>
       </c>
       <c r="C49">
         <v>220</v>
       </c>
       <c r="D49" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E49" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F49" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="H49" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>8222</v>
       </c>
       <c r="B50">
         <v>2016</v>
       </c>
       <c r="C50">
         <v>207</v>
       </c>
       <c r="D50" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E50" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F50" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="H50" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>8221</v>
       </c>
       <c r="B51">
         <v>2016</v>
       </c>
       <c r="C51">
         <v>206</v>
       </c>
       <c r="D51" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E51" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F51" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="H51" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
     </row>
     <row r="52" spans="1:8">
-      <c r="A52">
-[...6 lines deleted...]
-        <v>121</v>
+      <c r="A52" t="s">
+        <v>8</v>
+      </c>
+      <c r="B52" t="s">
+        <v>8</v>
+      </c>
+      <c r="C52" t="s">
+        <v>8</v>
       </c>
       <c r="D52" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E52" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F52" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="H52" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
     </row>
     <row r="53" spans="1:8">
-      <c r="A53">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="A53" t="s">
+        <v>8</v>
+      </c>
+      <c r="B53" t="s">
+        <v>8</v>
+      </c>
+      <c r="C53" t="s">
+        <v>8</v>
       </c>
       <c r="D53" t="s">
         <v>65</v>
       </c>
       <c r="E53" t="s">
         <v>66</v>
       </c>
       <c r="F53" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="H53" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
     </row>
     <row r="54" spans="1:8">
-      <c r="A54">
-[...6 lines deleted...]
-        <v>99</v>
+      <c r="A54" t="s">
+        <v>8</v>
+      </c>
+      <c r="B54" t="s">
+        <v>8</v>
+      </c>
+      <c r="C54" t="s">
+        <v>8</v>
       </c>
       <c r="D54" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E54" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F54" t="s">
-        <v>151</v>
+        <v>37</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="H54" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>5701</v>
       </c>
       <c r="B55">
         <v>2016</v>
       </c>
       <c r="C55">
         <v>93</v>
       </c>
       <c r="D55" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E55" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F55" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="H55" t="s">
-        <v>155</v>
+        <v>145</v>
       </c>
     </row>
     <row r="56" spans="1:8">
-      <c r="A56">
-[...6 lines deleted...]
-        <v>89</v>
+      <c r="A56" t="s">
+        <v>8</v>
+      </c>
+      <c r="B56" t="s">
+        <v>8</v>
+      </c>
+      <c r="C56" t="s">
+        <v>8</v>
       </c>
       <c r="D56" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E56" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F56" t="s">
-        <v>156</v>
+        <v>40</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="H56" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
     </row>
     <row r="57" spans="1:8">
-      <c r="A57">
-[...6 lines deleted...]
-        <v>69</v>
+      <c r="A57" t="s">
+        <v>8</v>
+      </c>
+      <c r="B57" t="s">
+        <v>8</v>
+      </c>
+      <c r="C57" t="s">
+        <v>8</v>
       </c>
       <c r="D57" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E57" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F57" t="s">
-        <v>159</v>
+        <v>111</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="H57" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
     </row>
     <row r="58" spans="1:8">
-      <c r="A58">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="A58" t="s">
+        <v>8</v>
+      </c>
+      <c r="B58" t="s">
+        <v>8</v>
+      </c>
+      <c r="C58" t="s">
+        <v>8</v>
       </c>
       <c r="D58" t="s">
         <v>53</v>
       </c>
       <c r="E58" t="s">
         <v>54</v>
       </c>
       <c r="F58" t="s">
-        <v>162</v>
+        <v>16</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="H58" t="s">
-        <v>164</v>
+        <v>151</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>4658</v>
       </c>
       <c r="B59">
         <v>2016</v>
       </c>
       <c r="C59">
         <v>54</v>
       </c>
       <c r="D59" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E59" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F59" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>165</v>
+        <v>152</v>
       </c>
       <c r="H59" t="s">
-        <v>166</v>
+        <v>153</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>4647</v>
       </c>
       <c r="B60">
         <v>2016</v>
       </c>
       <c r="C60">
         <v>47</v>
       </c>
       <c r="D60" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E60" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F60" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>167</v>
+        <v>154</v>
       </c>
       <c r="H60" t="s">
-        <v>168</v>
+        <v>155</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>4635</v>
       </c>
       <c r="B61">
         <v>2016</v>
       </c>
       <c r="C61">
         <v>38</v>
       </c>
       <c r="D61" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E61" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F61" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>169</v>
+        <v>156</v>
       </c>
       <c r="H61" t="s">
-        <v>170</v>
+        <v>157</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>4630</v>
       </c>
       <c r="B62">
         <v>2016</v>
       </c>
       <c r="C62">
         <v>33</v>
       </c>
       <c r="D62" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E62" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F62" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>171</v>
+        <v>158</v>
       </c>
       <c r="H62" t="s">
-        <v>172</v>
+        <v>159</v>
       </c>
     </row>
     <row r="63" spans="1:8">
-      <c r="A63">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A63" t="s">
+        <v>8</v>
+      </c>
+      <c r="B63" t="s">
+        <v>8</v>
+      </c>
+      <c r="C63" t="s">
+        <v>8</v>
       </c>
       <c r="D63" t="s">
         <v>53</v>
       </c>
       <c r="E63" t="s">
         <v>54</v>
       </c>
       <c r="F63" t="s">
-        <v>162</v>
+        <v>16</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>173</v>
+        <v>160</v>
       </c>
       <c r="H63" t="s">
-        <v>174</v>
+        <v>161</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>4591</v>
       </c>
       <c r="B64">
         <v>2016</v>
       </c>
       <c r="C64">
         <v>12</v>
       </c>
       <c r="D64" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E64" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F64" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>175</v>
+        <v>162</v>
       </c>
       <c r="H64" t="s">
-        <v>176</v>
+        <v>163</v>
       </c>
     </row>
     <row r="65" spans="1:8">
-      <c r="A65">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="A65" t="s">
+        <v>8</v>
+      </c>
+      <c r="B65" t="s">
+        <v>8</v>
+      </c>
+      <c r="C65" t="s">
+        <v>8</v>
       </c>
       <c r="D65" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="E65" t="s">
-        <v>178</v>
+        <v>165</v>
       </c>
       <c r="F65" t="s">
-        <v>179</v>
+        <v>16</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>180</v>
+        <v>166</v>
       </c>
       <c r="H65" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
     </row>
     <row r="66" spans="1:8">
-      <c r="A66">
-[...6 lines deleted...]
-        <v>22</v>
+      <c r="A66" t="s">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>8</v>
+      </c>
+      <c r="C66" t="s">
+        <v>8</v>
       </c>
       <c r="D66" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E66" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F66" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="H66" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
     </row>
     <row r="67" spans="1:8">
-      <c r="A67">
-[...6 lines deleted...]
-        <v>539</v>
+      <c r="A67" t="s">
+        <v>8</v>
+      </c>
+      <c r="B67" t="s">
+        <v>8</v>
+      </c>
+      <c r="C67" t="s">
+        <v>8</v>
       </c>
       <c r="D67" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E67" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F67" t="s">
-        <v>185</v>
+        <v>11</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>186</v>
+        <v>171</v>
       </c>
       <c r="H67" t="s">
-        <v>187</v>
+        <v>172</v>
       </c>
     </row>
     <row r="68" spans="1:8">
-      <c r="A68">
-[...6 lines deleted...]
-        <v>498</v>
+      <c r="A68" t="s">
+        <v>8</v>
+      </c>
+      <c r="B68" t="s">
+        <v>8</v>
+      </c>
+      <c r="C68" t="s">
+        <v>8</v>
       </c>
       <c r="D68" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E68" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F68" t="s">
-        <v>188</v>
+        <v>116</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="H68" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
     </row>
     <row r="69" spans="1:8">
-      <c r="A69">
-[...6 lines deleted...]
-        <v>52</v>
+      <c r="A69" t="s">
+        <v>8</v>
+      </c>
+      <c r="B69" t="s">
+        <v>8</v>
+      </c>
+      <c r="C69" t="s">
+        <v>8</v>
       </c>
       <c r="D69" t="s">
         <v>53</v>
       </c>
       <c r="E69" t="s">
         <v>54</v>
       </c>
       <c r="F69" t="s">
-        <v>162</v>
+        <v>16</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>191</v>
+        <v>175</v>
       </c>
       <c r="H69" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
     </row>
     <row r="70" spans="1:8">
-      <c r="A70">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="A70" t="s">
+        <v>8</v>
+      </c>
+      <c r="B70" t="s">
+        <v>8</v>
+      </c>
+      <c r="C70" t="s">
+        <v>8</v>
       </c>
       <c r="D70" t="s">
         <v>53</v>
       </c>
       <c r="E70" t="s">
         <v>54</v>
       </c>
       <c r="F70" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="H70" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
     </row>
     <row r="71" spans="1:8">
-      <c r="A71">
-[...6 lines deleted...]
-        <v>17</v>
+      <c r="A71" t="s">
+        <v>8</v>
+      </c>
+      <c r="B71" t="s">
+        <v>8</v>
+      </c>
+      <c r="C71" t="s">
+        <v>8</v>
       </c>
       <c r="D71" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E71" t="s">
+        <v>10</v>
+      </c>
+      <c r="F71" t="s">
+        <v>116</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H71" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>8</v>
+      </c>
+      <c r="B72" t="s">
+        <v>8</v>
+      </c>
+      <c r="C72" t="s">
+        <v>8</v>
+      </c>
+      <c r="D72" t="s">
         <v>9</v>
       </c>
-      <c r="F71" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E72" t="s">
+        <v>10</v>
+      </c>
+      <c r="F72" t="s">
+        <v>40</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H72" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>8</v>
+      </c>
+      <c r="B73" t="s">
+        <v>8</v>
+      </c>
+      <c r="C73" t="s">
+        <v>8</v>
+      </c>
+      <c r="D73" t="s">
         <v>9</v>
       </c>
-      <c r="F72" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E73" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F73" t="s">
-        <v>202</v>
+        <v>11</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>203</v>
+        <v>184</v>
       </c>
       <c r="H73" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
     </row>
     <row r="74" spans="1:8">
-      <c r="A74">
-[...6 lines deleted...]
-        <v>495</v>
+      <c r="A74" t="s">
+        <v>8</v>
+      </c>
+      <c r="B74" t="s">
+        <v>8</v>
+      </c>
+      <c r="C74" t="s">
+        <v>8</v>
       </c>
       <c r="D74" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E74" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F74" t="s">
-        <v>205</v>
+        <v>137</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>206</v>
+        <v>186</v>
       </c>
       <c r="H74" t="s">
-        <v>207</v>
+        <v>187</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>4367</v>
       </c>
       <c r="B75">
         <v>2015</v>
       </c>
       <c r="C75">
         <v>485</v>
       </c>
       <c r="D75" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E75" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F75" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>208</v>
+        <v>188</v>
       </c>
       <c r="H75" t="s">
-        <v>209</v>
+        <v>189</v>
       </c>
     </row>
     <row r="76" spans="1:8">
-      <c r="A76">
-[...6 lines deleted...]
-        <v>46</v>
+      <c r="A76" t="s">
+        <v>8</v>
+      </c>
+      <c r="B76" t="s">
+        <v>8</v>
+      </c>
+      <c r="C76" t="s">
+        <v>8</v>
       </c>
       <c r="D76" t="s">
         <v>53</v>
       </c>
       <c r="E76" t="s">
         <v>54</v>
       </c>
       <c r="F76" t="s">
-        <v>210</v>
+        <v>11</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>211</v>
+        <v>190</v>
       </c>
       <c r="H76" t="s">
-        <v>212</v>
+        <v>191</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>4322</v>
       </c>
       <c r="B77">
         <v>2015</v>
       </c>
       <c r="C77">
         <v>453</v>
       </c>
       <c r="D77" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E77" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F77" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>213</v>
+        <v>192</v>
       </c>
       <c r="H77" t="s">
-        <v>214</v>
+        <v>193</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>4310</v>
       </c>
       <c r="B78">
         <v>2015</v>
       </c>
       <c r="C78">
         <v>447</v>
       </c>
       <c r="D78" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E78" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F78" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>215</v>
+        <v>194</v>
       </c>
       <c r="H78" t="s">
-        <v>216</v>
+        <v>195</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>4301</v>
       </c>
       <c r="B79">
         <v>2015</v>
       </c>
       <c r="C79">
         <v>443</v>
       </c>
       <c r="D79" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E79" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F79" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>217</v>
+        <v>196</v>
       </c>
       <c r="H79" t="s">
-        <v>218</v>
+        <v>197</v>
       </c>
     </row>
     <row r="80" spans="1:8">
-      <c r="A80">
-[...6 lines deleted...]
-        <v>427</v>
+      <c r="A80" t="s">
+        <v>8</v>
+      </c>
+      <c r="B80" t="s">
+        <v>8</v>
+      </c>
+      <c r="C80" t="s">
+        <v>8</v>
       </c>
       <c r="D80" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E80" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F80" t="s">
-        <v>219</v>
+        <v>37</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>220</v>
+        <v>198</v>
       </c>
       <c r="H80" t="s">
-        <v>221</v>
+        <v>199</v>
       </c>
     </row>
     <row r="81" spans="1:8">
-      <c r="A81">
-[...6 lines deleted...]
-        <v>16</v>
+      <c r="A81" t="s">
+        <v>8</v>
+      </c>
+      <c r="B81" t="s">
+        <v>8</v>
+      </c>
+      <c r="C81" t="s">
+        <v>8</v>
       </c>
       <c r="D81" t="s">
         <v>65</v>
       </c>
       <c r="E81" t="s">
         <v>66</v>
       </c>
       <c r="F81" t="s">
-        <v>222</v>
+        <v>16</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>223</v>
+        <v>200</v>
       </c>
       <c r="H81" t="s">
-        <v>224</v>
+        <v>201</v>
       </c>
     </row>
     <row r="82" spans="1:8">
-      <c r="A82">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="A82" t="s">
+        <v>8</v>
+      </c>
+      <c r="B82" t="s">
+        <v>8</v>
+      </c>
+      <c r="C82" t="s">
+        <v>8</v>
       </c>
       <c r="D82" t="s">
         <v>65</v>
       </c>
       <c r="E82" t="s">
         <v>66</v>
       </c>
       <c r="F82" t="s">
-        <v>225</v>
+        <v>168</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>226</v>
+        <v>202</v>
       </c>
       <c r="H82" t="s">
-        <v>227</v>
+        <v>203</v>
       </c>
     </row>
     <row r="83" spans="1:8">
-      <c r="A83">
-[...6 lines deleted...]
-        <v>415</v>
+      <c r="A83" t="s">
+        <v>8</v>
+      </c>
+      <c r="B83" t="s">
+        <v>8</v>
+      </c>
+      <c r="C83" t="s">
+        <v>8</v>
       </c>
       <c r="D83" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E83" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F83" t="s">
-        <v>228</v>
+        <v>168</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>229</v>
+        <v>204</v>
       </c>
       <c r="H83" t="s">
-        <v>230</v>
+        <v>205</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>4236</v>
       </c>
       <c r="B84">
         <v>2015</v>
       </c>
       <c r="C84">
         <v>400</v>
       </c>
       <c r="D84" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E84" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F84" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>231</v>
+        <v>206</v>
       </c>
       <c r="H84" t="s">
-        <v>232</v>
+        <v>207</v>
       </c>
     </row>
     <row r="85" spans="1:8">
-      <c r="A85">
-[...6 lines deleted...]
-        <v>393</v>
+      <c r="A85" t="s">
+        <v>8</v>
+      </c>
+      <c r="B85" t="s">
+        <v>8</v>
+      </c>
+      <c r="C85" t="s">
+        <v>8</v>
       </c>
       <c r="D85" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E85" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F85" t="s">
-        <v>233</v>
+        <v>104</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>234</v>
+        <v>208</v>
       </c>
       <c r="H85" t="s">
-        <v>235</v>
+        <v>209</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>4200</v>
       </c>
       <c r="B86">
         <v>2015</v>
       </c>
       <c r="C86">
         <v>376</v>
       </c>
       <c r="D86" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E86" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F86" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>236</v>
+        <v>210</v>
       </c>
       <c r="H86" t="s">
-        <v>237</v>
+        <v>211</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>4198</v>
       </c>
       <c r="B87">
         <v>2015</v>
       </c>
       <c r="C87">
         <v>374</v>
       </c>
       <c r="D87" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E87" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F87" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>238</v>
+        <v>212</v>
       </c>
       <c r="H87" t="s">
-        <v>239</v>
+        <v>213</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>4195</v>
       </c>
       <c r="B88">
         <v>2015</v>
       </c>
       <c r="C88">
         <v>373</v>
       </c>
       <c r="D88" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E88" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F88" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>240</v>
+        <v>214</v>
       </c>
       <c r="H88" t="s">
-        <v>241</v>
+        <v>215</v>
       </c>
     </row>
     <row r="89" spans="1:8">
-      <c r="A89">
-[...6 lines deleted...]
-        <v>365</v>
+      <c r="A89" t="s">
+        <v>8</v>
+      </c>
+      <c r="B89" t="s">
+        <v>8</v>
+      </c>
+      <c r="C89" t="s">
+        <v>8</v>
       </c>
       <c r="D89" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E89" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F89" t="s">
-        <v>242</v>
+        <v>40</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>243</v>
+        <v>216</v>
       </c>
       <c r="H89" t="s">
-        <v>244</v>
+        <v>217</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>4168</v>
       </c>
       <c r="B90">
         <v>2015</v>
       </c>
       <c r="C90">
         <v>354</v>
       </c>
       <c r="D90" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E90" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F90" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>245</v>
+        <v>218</v>
       </c>
       <c r="H90" t="s">
-        <v>246</v>
+        <v>219</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>4157</v>
       </c>
       <c r="B91">
         <v>2015</v>
       </c>
       <c r="C91">
         <v>7</v>
       </c>
       <c r="D91" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E91" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F91" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>247</v>
+        <v>220</v>
       </c>
       <c r="H91" t="s">
-        <v>248</v>
+        <v>221</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>4138</v>
       </c>
       <c r="B92">
         <v>2015</v>
       </c>
       <c r="C92">
         <v>333</v>
       </c>
       <c r="D92" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E92" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F92" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>249</v>
+        <v>222</v>
       </c>
       <c r="H92" t="s">
-        <v>250</v>
+        <v>223</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
         <v>4137</v>
       </c>
       <c r="B93">
         <v>2015</v>
       </c>
       <c r="C93">
         <v>332</v>
       </c>
       <c r="D93" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E93" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F93" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>251</v>
+        <v>224</v>
       </c>
       <c r="H93" t="s">
-        <v>252</v>
+        <v>225</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
         <v>4136</v>
       </c>
       <c r="B94">
         <v>2015</v>
       </c>
       <c r="C94">
         <v>331</v>
       </c>
       <c r="D94" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E94" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F94" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>253</v>
+        <v>226</v>
       </c>
       <c r="H94" t="s">
-        <v>254</v>
+        <v>227</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
         <v>4135</v>
       </c>
       <c r="B95">
         <v>2015</v>
       </c>
       <c r="C95">
         <v>330</v>
       </c>
       <c r="D95" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E95" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F95" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>255</v>
+        <v>228</v>
       </c>
       <c r="H95" t="s">
-        <v>256</v>
+        <v>229</v>
       </c>
     </row>
     <row r="96" spans="1:8">
-      <c r="A96">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="A96" t="s">
+        <v>8</v>
+      </c>
+      <c r="B96" t="s">
+        <v>8</v>
+      </c>
+      <c r="C96" t="s">
+        <v>8</v>
       </c>
       <c r="D96" t="s">
-        <v>257</v>
+        <v>230</v>
       </c>
       <c r="E96" t="s">
-        <v>258</v>
+        <v>231</v>
       </c>
       <c r="F96" t="s">
-        <v>259</v>
+        <v>11</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>260</v>
+        <v>232</v>
       </c>
       <c r="H96" t="s">
-        <v>261</v>
+        <v>233</v>
       </c>
     </row>
     <row r="97" spans="1:8">
-      <c r="A97">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A97" t="s">
+        <v>8</v>
+      </c>
+      <c r="B97" t="s">
+        <v>8</v>
+      </c>
+      <c r="C97" t="s">
+        <v>8</v>
       </c>
       <c r="D97" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="E97" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="F97" t="s">
-        <v>262</v>
+        <v>16</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>263</v>
+        <v>234</v>
       </c>
       <c r="H97" t="s">
-        <v>264</v>
+        <v>235</v>
       </c>
     </row>
     <row r="98" spans="1:8">
-      <c r="A98">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="A98" t="s">
+        <v>8</v>
+      </c>
+      <c r="B98" t="s">
+        <v>8</v>
+      </c>
+      <c r="C98" t="s">
+        <v>8</v>
       </c>
       <c r="D98" t="s">
         <v>65</v>
       </c>
       <c r="E98" t="s">
         <v>66</v>
       </c>
       <c r="F98" t="s">
-        <v>265</v>
+        <v>111</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>266</v>
+        <v>236</v>
       </c>
       <c r="H98" t="s">
-        <v>267</v>
+        <v>237</v>
       </c>
     </row>
     <row r="99" spans="1:8">
-      <c r="A99">
-[...6 lines deleted...]
-        <v>273</v>
+      <c r="A99" t="s">
+        <v>8</v>
+      </c>
+      <c r="B99" t="s">
+        <v>8</v>
+      </c>
+      <c r="C99" t="s">
+        <v>8</v>
       </c>
       <c r="D99" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E99" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F99" t="s">
-        <v>268</v>
+        <v>168</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>269</v>
+        <v>238</v>
       </c>
       <c r="H99" t="s">
-        <v>270</v>
+        <v>239</v>
       </c>
     </row>
     <row r="100" spans="1:8">
-      <c r="A100">
-[...6 lines deleted...]
-        <v>257</v>
+      <c r="A100" t="s">
+        <v>8</v>
+      </c>
+      <c r="B100" t="s">
+        <v>8</v>
+      </c>
+      <c r="C100" t="s">
+        <v>8</v>
       </c>
       <c r="D100" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E100" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F100" t="s">
-        <v>271</v>
+        <v>40</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>272</v>
+        <v>240</v>
       </c>
       <c r="H100" t="s">
-        <v>273</v>
+        <v>241</v>
       </c>
     </row>
     <row r="101" spans="1:8">
-      <c r="A101">
-[...6 lines deleted...]
-        <v>256</v>
+      <c r="A101" t="s">
+        <v>8</v>
+      </c>
+      <c r="B101" t="s">
+        <v>8</v>
+      </c>
+      <c r="C101" t="s">
+        <v>8</v>
       </c>
       <c r="D101" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E101" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F101" t="s">
-        <v>274</v>
+        <v>116</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>275</v>
+        <v>242</v>
       </c>
       <c r="H101" t="s">
-        <v>276</v>
+        <v>243</v>
       </c>
     </row>
     <row r="102" spans="1:8">
-      <c r="A102">
-[...6 lines deleted...]
-        <v>255</v>
+      <c r="A102" t="s">
+        <v>8</v>
+      </c>
+      <c r="B102" t="s">
+        <v>8</v>
+      </c>
+      <c r="C102" t="s">
+        <v>8</v>
       </c>
       <c r="D102" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E102" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F102" t="s">
-        <v>277</v>
+        <v>104</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>278</v>
+        <v>244</v>
       </c>
       <c r="H102" t="s">
-        <v>279</v>
+        <v>245</v>
       </c>
     </row>
     <row r="103" spans="1:8">
-      <c r="A103">
-[...6 lines deleted...]
-        <v>221</v>
+      <c r="A103" t="s">
+        <v>8</v>
+      </c>
+      <c r="B103" t="s">
+        <v>8</v>
+      </c>
+      <c r="C103" t="s">
+        <v>8</v>
       </c>
       <c r="D103" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E103" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F103" t="s">
-        <v>280</v>
+        <v>104</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>281</v>
+        <v>246</v>
       </c>
       <c r="H103" t="s">
-        <v>282</v>
+        <v>247</v>
       </c>
     </row>
     <row r="104" spans="1:8">
-      <c r="A104">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="A104" t="s">
+        <v>8</v>
+      </c>
+      <c r="B104" t="s">
+        <v>8</v>
+      </c>
+      <c r="C104" t="s">
+        <v>8</v>
       </c>
       <c r="D104" t="s">
         <v>65</v>
       </c>
       <c r="E104" t="s">
         <v>66</v>
       </c>
       <c r="F104" t="s">
-        <v>283</v>
+        <v>37</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>284</v>
+        <v>248</v>
       </c>
       <c r="H104" t="s">
-        <v>285</v>
+        <v>249</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>3883</v>
       </c>
       <c r="B105">
         <v>2015</v>
       </c>
       <c r="C105">
         <v>162</v>
       </c>
       <c r="D105" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E105" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F105" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>286</v>
+        <v>250</v>
       </c>
       <c r="H105" t="s">
-        <v>287</v>
+        <v>251</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>3882</v>
       </c>
       <c r="B106">
         <v>2015</v>
       </c>
       <c r="C106">
         <v>161</v>
       </c>
       <c r="D106" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E106" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F106" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>288</v>
+        <v>252</v>
       </c>
       <c r="H106" t="s">
-        <v>289</v>
+        <v>253</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>3859</v>
       </c>
       <c r="B107">
         <v>2015</v>
       </c>
       <c r="C107">
         <v>145</v>
       </c>
       <c r="D107" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E107" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F107" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>290</v>
+        <v>254</v>
       </c>
       <c r="H107" t="s">
-        <v>291</v>
+        <v>255</v>
       </c>
     </row>
     <row r="108" spans="1:8">
-      <c r="A108">
-[...6 lines deleted...]
-        <v>121</v>
+      <c r="A108" t="s">
+        <v>8</v>
+      </c>
+      <c r="B108" t="s">
+        <v>8</v>
+      </c>
+      <c r="C108" t="s">
+        <v>8</v>
       </c>
       <c r="D108" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E108" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F108" t="s">
-        <v>292</v>
+        <v>104</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>293</v>
+        <v>256</v>
       </c>
       <c r="H108" t="s">
-        <v>294</v>
+        <v>257</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>3796</v>
       </c>
       <c r="B109">
         <v>2015</v>
       </c>
       <c r="C109">
         <v>96</v>
       </c>
       <c r="D109" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E109" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F109" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>295</v>
+        <v>258</v>
       </c>
       <c r="H109" t="s">
-        <v>296</v>
+        <v>259</v>
       </c>
     </row>
     <row r="110" spans="1:8">
-      <c r="A110">
-[...6 lines deleted...]
-        <v>95</v>
+      <c r="A110" t="s">
+        <v>8</v>
+      </c>
+      <c r="B110" t="s">
+        <v>8</v>
+      </c>
+      <c r="C110" t="s">
+        <v>8</v>
       </c>
       <c r="D110" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E110" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F110" t="s">
-        <v>297</v>
+        <v>16</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>298</v>
+        <v>260</v>
       </c>
       <c r="H110" t="s">
-        <v>299</v>
+        <v>261</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>3750</v>
       </c>
       <c r="B111">
         <v>2015</v>
       </c>
       <c r="C111">
         <v>58</v>
       </c>
       <c r="D111" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E111" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F111" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>300</v>
+        <v>262</v>
       </c>
       <c r="H111" t="s">
-        <v>301</v>
+        <v>263</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>3713</v>
       </c>
       <c r="B112">
         <v>2015</v>
       </c>
       <c r="C112">
         <v>33</v>
       </c>
       <c r="D112" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E112" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F112" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>302</v>
+        <v>264</v>
       </c>
       <c r="H112" t="s">
-        <v>303</v>
+        <v>265</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
         <v>3712</v>
       </c>
       <c r="B113">
         <v>2015</v>
       </c>
       <c r="C113">
         <v>32</v>
       </c>
       <c r="D113" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E113" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F113" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>304</v>
+        <v>266</v>
       </c>
       <c r="H113" t="s">
-        <v>305</v>
+        <v>267</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
         <v>3703</v>
       </c>
       <c r="B114">
         <v>2015</v>
       </c>
       <c r="C114">
         <v>24</v>
       </c>
       <c r="D114" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E114" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F114" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>306</v>
+        <v>268</v>
       </c>
       <c r="H114" t="s">
-        <v>307</v>
+        <v>269</v>
       </c>
     </row>
     <row r="115" spans="1:8">
-      <c r="A115">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="A115" t="s">
+        <v>8</v>
+      </c>
+      <c r="B115" t="s">
+        <v>8</v>
+      </c>
+      <c r="C115" t="s">
+        <v>8</v>
       </c>
       <c r="D115" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E115" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F115" t="s">
-        <v>308</v>
+        <v>116</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>309</v>
+        <v>270</v>
       </c>
       <c r="H115" t="s">
-        <v>310</v>
+        <v>271</v>
       </c>
     </row>
     <row r="116" spans="1:8">
-      <c r="A116">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="A116" t="s">
+        <v>8</v>
+      </c>
+      <c r="B116" t="s">
+        <v>8</v>
+      </c>
+      <c r="C116" t="s">
+        <v>8</v>
       </c>
       <c r="D116" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E116" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F116" t="s">
-        <v>311</v>
+        <v>37</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>312</v>
+        <v>272</v>
       </c>
       <c r="H116" t="s">
-        <v>313</v>
+        <v>273</v>
       </c>
     </row>
     <row r="117" spans="1:8">
-      <c r="A117">
-[...5 lines deleted...]
-      <c r="C117">
+      <c r="A117" t="s">
+        <v>8</v>
+      </c>
+      <c r="B117" t="s">
+        <v>8</v>
+      </c>
+      <c r="C117" t="s">
         <v>8</v>
       </c>
       <c r="D117" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E117" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F117" t="s">
-        <v>314</v>
+        <v>177</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>315</v>
+        <v>274</v>
       </c>
       <c r="H117" t="s">
-        <v>316</v>
+        <v>275</v>
       </c>
     </row>
     <row r="118" spans="1:8">
-      <c r="A118">
-[...6 lines deleted...]
-        <v>554</v>
+      <c r="A118" t="s">
+        <v>8</v>
+      </c>
+      <c r="B118" t="s">
+        <v>8</v>
+      </c>
+      <c r="C118" t="s">
+        <v>8</v>
       </c>
       <c r="D118" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E118" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F118" t="s">
-        <v>317</v>
+        <v>137</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>318</v>
+        <v>276</v>
       </c>
       <c r="H118" t="s">
-        <v>319</v>
+        <v>277</v>
       </c>
     </row>
     <row r="119" spans="1:8">
-      <c r="A119">
-[...6 lines deleted...]
-        <v>552</v>
+      <c r="A119" t="s">
+        <v>8</v>
+      </c>
+      <c r="B119" t="s">
+        <v>8</v>
+      </c>
+      <c r="C119" t="s">
+        <v>8</v>
       </c>
       <c r="D119" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E119" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F119" t="s">
-        <v>320</v>
+        <v>137</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>321</v>
+        <v>278</v>
       </c>
       <c r="H119" t="s">
-        <v>322</v>
+        <v>279</v>
       </c>
     </row>
     <row r="120" spans="1:8">
-      <c r="A120">
-[...6 lines deleted...]
-        <v>508</v>
+      <c r="A120" t="s">
+        <v>8</v>
+      </c>
+      <c r="B120" t="s">
+        <v>8</v>
+      </c>
+      <c r="C120" t="s">
+        <v>8</v>
       </c>
       <c r="D120" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E120" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F120" t="s">
-        <v>323</v>
+        <v>111</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>324</v>
+        <v>280</v>
       </c>
       <c r="H120" t="s">
-        <v>325</v>
+        <v>281</v>
       </c>
     </row>
     <row r="121" spans="1:8">
-      <c r="A121">
-[...6 lines deleted...]
-        <v>29</v>
+      <c r="A121" t="s">
+        <v>8</v>
+      </c>
+      <c r="B121" t="s">
+        <v>8</v>
+      </c>
+      <c r="C121" t="s">
+        <v>8</v>
       </c>
       <c r="D121" t="s">
         <v>65</v>
       </c>
       <c r="E121" t="s">
         <v>66</v>
       </c>
       <c r="F121" t="s">
-        <v>326</v>
+        <v>116</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>327</v>
+        <v>282</v>
       </c>
       <c r="H121" t="s">
-        <v>328</v>
+        <v>283</v>
       </c>
     </row>
     <row r="122" spans="1:8">
-      <c r="A122">
-[...6 lines deleted...]
-        <v>500</v>
+      <c r="A122" t="s">
+        <v>8</v>
+      </c>
+      <c r="B122" t="s">
+        <v>8</v>
+      </c>
+      <c r="C122" t="s">
+        <v>8</v>
       </c>
       <c r="D122" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E122" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F122" t="s">
-        <v>329</v>
+        <v>37</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>330</v>
+        <v>284</v>
       </c>
       <c r="H122" t="s">
-        <v>331</v>
+        <v>285</v>
       </c>
     </row>
     <row r="123" spans="1:8">
-      <c r="A123">
-[...6 lines deleted...]
-        <v>495</v>
+      <c r="A123" t="s">
+        <v>8</v>
+      </c>
+      <c r="B123" t="s">
+        <v>8</v>
+      </c>
+      <c r="C123" t="s">
+        <v>8</v>
       </c>
       <c r="D123" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E123" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F123" t="s">
-        <v>162</v>
+        <v>16</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>332</v>
+        <v>286</v>
       </c>
       <c r="H123" t="s">
-        <v>333</v>
+        <v>287</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
         <v>3565</v>
       </c>
       <c r="B124">
         <v>2014</v>
       </c>
       <c r="C124">
         <v>494</v>
       </c>
       <c r="D124" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E124" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F124" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>334</v>
+        <v>288</v>
       </c>
       <c r="H124" t="s">
-        <v>335</v>
+        <v>289</v>
       </c>
     </row>
     <row r="125" spans="1:8">
-      <c r="A125">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A125" t="s">
+        <v>8</v>
+      </c>
+      <c r="B125" t="s">
+        <v>8</v>
+      </c>
+      <c r="C125" t="s">
+        <v>8</v>
       </c>
       <c r="D125" t="s">
-        <v>336</v>
+        <v>290</v>
       </c>
       <c r="E125" t="s">
-        <v>337</v>
+        <v>291</v>
       </c>
       <c r="F125" t="s">
-        <v>338</v>
+        <v>168</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>339</v>
+        <v>292</v>
       </c>
       <c r="H125" t="s">
-        <v>340</v>
+        <v>293</v>
       </c>
     </row>
     <row r="126" spans="1:8">
-      <c r="A126">
-[...6 lines deleted...]
-        <v>490</v>
+      <c r="A126" t="s">
+        <v>8</v>
+      </c>
+      <c r="B126" t="s">
+        <v>8</v>
+      </c>
+      <c r="C126" t="s">
+        <v>8</v>
       </c>
       <c r="D126" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E126" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F126" t="s">
-        <v>341</v>
+        <v>16</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>342</v>
+        <v>294</v>
       </c>
       <c r="H126" t="s">
-        <v>343</v>
+        <v>295</v>
       </c>
     </row>
     <row r="127" spans="1:8">
-      <c r="A127">
-[...6 lines deleted...]
-        <v>489</v>
+      <c r="A127" t="s">
+        <v>8</v>
+      </c>
+      <c r="B127" t="s">
+        <v>8</v>
+      </c>
+      <c r="C127" t="s">
+        <v>8</v>
       </c>
       <c r="D127" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E127" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F127" t="s">
-        <v>344</v>
+        <v>37</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>345</v>
+        <v>296</v>
       </c>
       <c r="H127" t="s">
-        <v>346</v>
+        <v>297</v>
       </c>
     </row>
     <row r="128" spans="1:8">
-      <c r="A128">
-[...6 lines deleted...]
-        <v>488</v>
+      <c r="A128" t="s">
+        <v>8</v>
+      </c>
+      <c r="B128" t="s">
+        <v>8</v>
+      </c>
+      <c r="C128" t="s">
+        <v>8</v>
       </c>
       <c r="D128" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E128" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F128" t="s">
-        <v>347</v>
+        <v>111</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>348</v>
+        <v>298</v>
       </c>
       <c r="H128" t="s">
-        <v>349</v>
+        <v>299</v>
       </c>
     </row>
     <row r="129" spans="1:8">
-      <c r="A129">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A129" t="s">
+        <v>8</v>
+      </c>
+      <c r="B129" t="s">
+        <v>8</v>
+      </c>
+      <c r="C129" t="s">
+        <v>8</v>
       </c>
       <c r="D129" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="E129" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="F129" t="s">
-        <v>350</v>
+        <v>177</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>351</v>
+        <v>300</v>
       </c>
       <c r="H129" t="s">
-        <v>352</v>
+        <v>301</v>
       </c>
     </row>
     <row r="130" spans="1:8">
-      <c r="A130">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="A130" t="s">
+        <v>8</v>
+      </c>
+      <c r="B130" t="s">
+        <v>8</v>
+      </c>
+      <c r="C130" t="s">
+        <v>8</v>
       </c>
       <c r="D130" t="s">
-        <v>336</v>
+        <v>290</v>
       </c>
       <c r="E130" t="s">
-        <v>337</v>
+        <v>291</v>
       </c>
       <c r="F130" t="s">
-        <v>353</v>
+        <v>177</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>354</v>
+        <v>302</v>
       </c>
       <c r="H130" t="s">
-        <v>355</v>
+        <v>303</v>
       </c>
     </row>
     <row r="131" spans="1:8">
-      <c r="A131">
-[...6 lines deleted...]
-        <v>484</v>
+      <c r="A131" t="s">
+        <v>8</v>
+      </c>
+      <c r="B131" t="s">
+        <v>8</v>
+      </c>
+      <c r="C131" t="s">
+        <v>8</v>
       </c>
       <c r="D131" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E131" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F131" t="s">
-        <v>356</v>
+        <v>104</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>357</v>
+        <v>304</v>
       </c>
       <c r="H131" t="s">
-        <v>358</v>
+        <v>305</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
         <v>3531</v>
       </c>
       <c r="B132">
         <v>2014</v>
       </c>
       <c r="C132">
         <v>62</v>
       </c>
       <c r="D132" t="s">
         <v>53</v>
       </c>
       <c r="E132" t="s">
         <v>54</v>
       </c>
       <c r="F132" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>359</v>
+        <v>306</v>
       </c>
       <c r="H132" t="s">
-        <v>360</v>
+        <v>307</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
         <v>3523</v>
       </c>
       <c r="B133">
         <v>2014</v>
       </c>
       <c r="C133">
         <v>61</v>
       </c>
       <c r="D133" t="s">
         <v>53</v>
       </c>
       <c r="E133" t="s">
         <v>54</v>
       </c>
       <c r="F133" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>361</v>
+        <v>308</v>
       </c>
       <c r="H133" t="s">
-        <v>362</v>
+        <v>309</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
         <v>3522</v>
       </c>
       <c r="B134">
         <v>2014</v>
       </c>
       <c r="C134">
         <v>466</v>
       </c>
       <c r="D134" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E134" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F134" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>363</v>
+        <v>310</v>
       </c>
       <c r="H134" t="s">
-        <v>364</v>
+        <v>311</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
         <v>3521</v>
       </c>
       <c r="B135">
         <v>2014</v>
       </c>
       <c r="C135">
         <v>465</v>
       </c>
       <c r="D135" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E135" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F135" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>365</v>
+        <v>312</v>
       </c>
       <c r="H135" t="s">
-        <v>366</v>
+        <v>313</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
         <v>3520</v>
       </c>
       <c r="B136">
         <v>2014</v>
       </c>
       <c r="C136">
         <v>464</v>
       </c>
       <c r="D136" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E136" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F136" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>367</v>
+        <v>314</v>
       </c>
       <c r="H136" t="s">
-        <v>368</v>
+        <v>315</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
         <v>3519</v>
       </c>
       <c r="B137">
         <v>2014</v>
       </c>
       <c r="C137">
         <v>463</v>
       </c>
       <c r="D137" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E137" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F137" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>369</v>
+        <v>316</v>
       </c>
       <c r="H137" t="s">
-        <v>370</v>
+        <v>317</v>
       </c>
     </row>
     <row r="138" spans="1:8">
-      <c r="A138">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="A138" t="s">
+        <v>8</v>
+      </c>
+      <c r="B138" t="s">
+        <v>8</v>
+      </c>
+      <c r="C138" t="s">
+        <v>8</v>
       </c>
       <c r="D138" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E138" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F138" t="s">
-        <v>371</v>
+        <v>11</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>372</v>
+        <v>318</v>
       </c>
       <c r="H138" t="s">
-        <v>373</v>
+        <v>319</v>
       </c>
     </row>
     <row r="139" spans="1:8">
-      <c r="A139">
-[...6 lines deleted...]
-        <v>50</v>
+      <c r="A139" t="s">
+        <v>8</v>
+      </c>
+      <c r="B139" t="s">
+        <v>8</v>
+      </c>
+      <c r="C139" t="s">
+        <v>8</v>
       </c>
       <c r="D139" t="s">
         <v>53</v>
       </c>
       <c r="E139" t="s">
         <v>54</v>
       </c>
       <c r="F139" t="s">
-        <v>374</v>
+        <v>37</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>375</v>
+        <v>320</v>
       </c>
       <c r="H139" t="s">
-        <v>376</v>
+        <v>321</v>
       </c>
     </row>
     <row r="140" spans="1:8">
-      <c r="A140">
-[...6 lines deleted...]
-        <v>362</v>
+      <c r="A140" t="s">
+        <v>8</v>
+      </c>
+      <c r="B140" t="s">
+        <v>8</v>
+      </c>
+      <c r="C140" t="s">
+        <v>8</v>
       </c>
       <c r="D140" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E140" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F140" t="s">
-        <v>311</v>
+        <v>37</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>377</v>
+        <v>322</v>
       </c>
       <c r="H140" t="s">
-        <v>378</v>
+        <v>323</v>
       </c>
     </row>
     <row r="141" spans="1:8">
-      <c r="A141">
-[...6 lines deleted...]
-        <v>48</v>
+      <c r="A141" t="s">
+        <v>8</v>
+      </c>
+      <c r="B141" t="s">
+        <v>8</v>
+      </c>
+      <c r="C141" t="s">
+        <v>8</v>
       </c>
       <c r="D141" t="s">
         <v>53</v>
       </c>
       <c r="E141" t="s">
         <v>54</v>
       </c>
       <c r="F141" t="s">
-        <v>311</v>
+        <v>37</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>379</v>
+        <v>324</v>
       </c>
       <c r="H141" t="s">
-        <v>380</v>
+        <v>325</v>
       </c>
     </row>
     <row r="142" spans="1:8">
-      <c r="A142">
-[...6 lines deleted...]
-        <v>330</v>
+      <c r="A142" t="s">
+        <v>8</v>
+      </c>
+      <c r="B142" t="s">
+        <v>8</v>
+      </c>
+      <c r="C142" t="s">
+        <v>8</v>
       </c>
       <c r="D142" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E142" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F142" t="s">
-        <v>311</v>
+        <v>37</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>381</v>
+        <v>326</v>
       </c>
       <c r="H142" t="s">
-        <v>382</v>
+        <v>327</v>
       </c>
     </row>
     <row r="143" spans="1:8">
-      <c r="A143">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="A143" t="s">
+        <v>8</v>
+      </c>
+      <c r="B143" t="s">
+        <v>8</v>
+      </c>
+      <c r="C143" t="s">
+        <v>8</v>
       </c>
       <c r="D143" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="E143" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="F143" t="s">
-        <v>383</v>
+        <v>111</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>384</v>
+        <v>328</v>
       </c>
       <c r="H143" t="s">
-        <v>385</v>
+        <v>329</v>
       </c>
     </row>
     <row r="144" spans="1:8">
-      <c r="A144">
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="A144" t="s">
+        <v>8</v>
+      </c>
+      <c r="B144" t="s">
+        <v>8</v>
+      </c>
+      <c r="C144" t="s">
+        <v>8</v>
       </c>
       <c r="D144" t="s">
         <v>53</v>
       </c>
       <c r="E144" t="s">
         <v>54</v>
       </c>
       <c r="F144" t="s">
-        <v>386</v>
+        <v>111</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>387</v>
+        <v>330</v>
       </c>
       <c r="H144" t="s">
-        <v>388</v>
+        <v>331</v>
       </c>
     </row>
     <row r="145" spans="1:8">
-      <c r="A145">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A145" t="s">
+        <v>8</v>
+      </c>
+      <c r="B145" t="s">
+        <v>8</v>
+      </c>
+      <c r="C145" t="s">
+        <v>8</v>
       </c>
       <c r="D145" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E145" t="s">
+        <v>10</v>
+      </c>
+      <c r="F145" t="s">
+        <v>177</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H145" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>8</v>
+      </c>
+      <c r="B146" t="s">
+        <v>8</v>
+      </c>
+      <c r="C146" t="s">
+        <v>8</v>
+      </c>
+      <c r="D146" t="s">
         <v>9</v>
       </c>
-      <c r="F145" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E146" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F146" t="s">
-        <v>392</v>
+        <v>116</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>393</v>
+        <v>334</v>
       </c>
       <c r="H146" t="s">
-        <v>394</v>
+        <v>335</v>
       </c>
     </row>
     <row r="147" spans="1:8">
-      <c r="A147">
-[...6 lines deleted...]
-        <v>26</v>
+      <c r="A147" t="s">
+        <v>8</v>
+      </c>
+      <c r="B147" t="s">
+        <v>8</v>
+      </c>
+      <c r="C147" t="s">
+        <v>8</v>
       </c>
       <c r="D147" t="s">
         <v>53</v>
       </c>
       <c r="E147" t="s">
         <v>54</v>
       </c>
       <c r="F147" t="s">
-        <v>395</v>
+        <v>177</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>396</v>
+        <v>336</v>
       </c>
       <c r="H147" t="s">
-        <v>397</v>
+        <v>337</v>
       </c>
     </row>
     <row r="148" spans="1:8">
-      <c r="A148">
-[...6 lines deleted...]
-        <v>224</v>
+      <c r="A148" t="s">
+        <v>8</v>
+      </c>
+      <c r="B148" t="s">
+        <v>8</v>
+      </c>
+      <c r="C148" t="s">
+        <v>8</v>
       </c>
       <c r="D148" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E148" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F148" t="s">
-        <v>398</v>
+        <v>11</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>399</v>
+        <v>338</v>
       </c>
       <c r="H148" t="s">
-        <v>400</v>
+        <v>339</v>
       </c>
     </row>
     <row r="149" spans="1:8">
-      <c r="A149">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A149" t="s">
+        <v>8</v>
+      </c>
+      <c r="B149" t="s">
+        <v>8</v>
+      </c>
+      <c r="C149" t="s">
+        <v>8</v>
       </c>
       <c r="D149" t="s">
-        <v>401</v>
+        <v>340</v>
       </c>
       <c r="E149" t="s">
-        <v>402</v>
+        <v>341</v>
       </c>
       <c r="F149" t="s">
-        <v>403</v>
+        <v>177</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>404</v>
+        <v>342</v>
       </c>
       <c r="H149" t="s">
-        <v>405</v>
+        <v>343</v>
       </c>
     </row>
     <row r="150" spans="1:8">
-      <c r="A150">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="A150" t="s">
+        <v>8</v>
+      </c>
+      <c r="B150" t="s">
+        <v>8</v>
+      </c>
+      <c r="C150" t="s">
+        <v>8</v>
       </c>
       <c r="D150" t="s">
         <v>65</v>
       </c>
       <c r="E150" t="s">
         <v>66</v>
       </c>
       <c r="F150" t="s">
-        <v>406</v>
+        <v>16</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>407</v>
+        <v>344</v>
       </c>
       <c r="H150" t="s">
-        <v>408</v>
+        <v>345</v>
       </c>
     </row>
     <row r="151" spans="1:8">
-      <c r="A151">
-[...5 lines deleted...]
-      <c r="C151">
+      <c r="A151" t="s">
+        <v>8</v>
+      </c>
+      <c r="B151" t="s">
+        <v>8</v>
+      </c>
+      <c r="C151" t="s">
         <v>8</v>
       </c>
       <c r="D151" t="s">
         <v>65</v>
       </c>
       <c r="E151" t="s">
         <v>66</v>
       </c>
       <c r="F151" t="s">
-        <v>409</v>
+        <v>168</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>410</v>
+        <v>346</v>
       </c>
       <c r="H151" t="s">
-        <v>408</v>
+        <v>345</v>
       </c>
     </row>
     <row r="152" spans="1:8">
-      <c r="A152">
-[...6 lines deleted...]
-        <v>171</v>
+      <c r="A152" t="s">
+        <v>8</v>
+      </c>
+      <c r="B152" t="s">
+        <v>8</v>
+      </c>
+      <c r="C152" t="s">
+        <v>8</v>
       </c>
       <c r="D152" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E152" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F152" t="s">
-        <v>411</v>
+        <v>168</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>412</v>
+        <v>347</v>
       </c>
       <c r="H152" t="s">
-        <v>413</v>
+        <v>348</v>
       </c>
     </row>
     <row r="153" spans="1:8">
-      <c r="A153">
-[...6 lines deleted...]
-        <v>119</v>
+      <c r="A153" t="s">
+        <v>8</v>
+      </c>
+      <c r="B153" t="s">
+        <v>8</v>
+      </c>
+      <c r="C153" t="s">
+        <v>8</v>
       </c>
       <c r="D153" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E153" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F153" t="s">
-        <v>414</v>
+        <v>16</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>415</v>
+        <v>349</v>
       </c>
       <c r="H153" t="s">
-        <v>416</v>
+        <v>350</v>
       </c>
     </row>
     <row r="154" spans="1:8">
-      <c r="A154">
-[...6 lines deleted...]
-        <v>118</v>
+      <c r="A154" t="s">
+        <v>8</v>
+      </c>
+      <c r="B154" t="s">
+        <v>8</v>
+      </c>
+      <c r="C154" t="s">
+        <v>8</v>
       </c>
       <c r="D154" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E154" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F154" t="s">
-        <v>417</v>
+        <v>11</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>418</v>
+        <v>351</v>
       </c>
       <c r="H154" t="s">
-        <v>419</v>
+        <v>352</v>
       </c>
     </row>
     <row r="155" spans="1:8">
-      <c r="A155">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A155" t="s">
+        <v>8</v>
+      </c>
+      <c r="B155" t="s">
+        <v>8</v>
+      </c>
+      <c r="C155" t="s">
+        <v>8</v>
       </c>
       <c r="D155" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E155" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F155" t="s">
-        <v>420</v>
+        <v>137</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>421</v>
+        <v>353</v>
       </c>
       <c r="H155" t="s">
-        <v>422</v>
+        <v>354</v>
       </c>
     </row>
     <row r="156" spans="1:8">
-      <c r="A156">
-[...6 lines deleted...]
-        <v>53</v>
+      <c r="A156" t="s">
+        <v>8</v>
+      </c>
+      <c r="B156" t="s">
+        <v>8</v>
+      </c>
+      <c r="C156" t="s">
+        <v>8</v>
       </c>
       <c r="D156" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E156" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F156" t="s">
-        <v>423</v>
+        <v>116</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>424</v>
+        <v>355</v>
       </c>
       <c r="H156" t="s">
-        <v>425</v>
+        <v>356</v>
       </c>
     </row>
     <row r="157" spans="1:8">
-      <c r="A157">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="A157" t="s">
+        <v>8</v>
+      </c>
+      <c r="B157" t="s">
+        <v>8</v>
+      </c>
+      <c r="C157" t="s">
+        <v>8</v>
       </c>
       <c r="D157" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E157" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F157" t="s">
-        <v>426</v>
+        <v>177</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>427</v>
+        <v>357</v>
       </c>
       <c r="H157" t="s">
-        <v>428</v>
+        <v>358</v>
       </c>
     </row>
     <row r="158" spans="1:8">
-      <c r="A158">
-[...6 lines deleted...]
-        <v>547</v>
+      <c r="A158" t="s">
+        <v>8</v>
+      </c>
+      <c r="B158" t="s">
+        <v>8</v>
+      </c>
+      <c r="C158" t="s">
+        <v>8</v>
       </c>
       <c r="D158" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E158" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F158" t="s">
-        <v>219</v>
+        <v>37</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>429</v>
+        <v>359</v>
       </c>
       <c r="H158" t="s">
-        <v>430</v>
+        <v>360</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>