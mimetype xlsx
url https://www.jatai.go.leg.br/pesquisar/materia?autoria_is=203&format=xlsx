--- v0 (2025-12-20)
+++ v1 (2026-07-05)
@@ -10,1172 +10,776 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="538" uniqueCount="290">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="697" uniqueCount="250">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>(</t>
+  </si>
+  <si>
     <t>SP</t>
   </si>
   <si>
     <t>Substitutivo a Projeto</t>
   </si>
   <si>
-    <t>Maria Aparecida (CIDA)_x000D_
-Carvalhinho</t>
+    <t>Maria Aparecida (CIDA)</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18054</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivo na Lei Complementar nº 1.445/1990, e dá outras providências.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Maria Aparecida (CIDA)</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18036</t>
   </si>
   <si>
     <t>Solicita redutores de velocidade ao longo da Rua André Luiz localizada no Bairro Sodré.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18035</t>
   </si>
   <si>
     <t>Solicita a construção de calçadas as marge do Parque Natural Municipal Mata do Açude – Unidade de Proteção Integral localizado na Avenida Perimetral do Bosque ao lado do Conjunto Mauro Bento.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18023</t>
   </si>
   <si>
     <t>Solicita a instalação de luminárias em volta do calçamento do Lago Diacuí.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...8 lines deleted...]
-Thiago Maggioni</t>
+    <t>Carvalhinho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18015</t>
   </si>
   <si>
     <t>Solicita envio de moção de pesar à família do senhor Luiz Abatuir Assis.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18002</t>
   </si>
   <si>
     <t>Solicita para que estenda a linha de transmissão de energia elétrica, para instalação de iluminação pública, na rua 16 entre as ruas 03 e rua 19 no Setor Jardim  Goiás.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17984</t>
   </si>
   <si>
     <t>Solicita asfaltamento da rua Rio Claro, Rua 03, Rua 06 e o recapeamento da rua 02 e rua Jataí do povoado de Naveslândia.</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17973</t>
   </si>
   <si>
     <t>Altera dispositivo do projeto de Lei N 041 de 13 de outubro de 2020, que: Denomina de “Seite Arisono a praça localizada na Vila Luiza, e dá outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17960</t>
   </si>
   <si>
     <t>Solicita redutores de velocidade ao longo da avenida Ponte Branca, no setor Nova Esperança.</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17941</t>
   </si>
   <si>
     <t>Solicitam envio de moção de pesar à família da senhora Maria José da Silva Lemes.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17938</t>
   </si>
   <si>
     <t>Solicita redutores de velocidade ao longo da rua Alameda Marechal Rondon.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17937</t>
   </si>
   <si>
     <t>Solicita estudo na região do assentamento Guadalupe para viabilizar a perfuração de poços artesianos.</t>
   </si>
   <si>
-    <t>Creso de Oliveira Vilela_x000D_
-[...2 lines deleted...]
-Carlos Miranda</t>
+    <t>Creso de Oliveira Vilela</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17935</t>
   </si>
   <si>
     <t>Pedem a Prorrogação de prazo para a conclusão dos trabalhos da CPI ADM. 01/2020.</t>
   </si>
   <si>
-    <t>Maria Aparecida (CIDA)_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17925</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares de Gleidhston Severino de Freitas, que veio a falecer dia 31 de agosto de 2020.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17922</t>
   </si>
   <si>
     <t>Solicita a instalação de uma academia ao ar livre no canteiro central da rua Santa Catarina, no Setor Jacutinga.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17904</t>
   </si>
   <si>
     <t>Solicita redutores de velocidade ao longo da Av. Santa Catarina, que dá acesso aos Bairros Jacutinga e cidade Jardim I.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17887</t>
   </si>
   <si>
     <t>Solicita a instalação de aparelhos para  a pratica de exercícios calistênicos  "street workout" ao ar livre na praça da Bíblia no setor Samuel Graham.</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...2 lines deleted...]
-Major Davi Pires</t>
+    <t>Carlos Miranda</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17876</t>
   </si>
   <si>
     <t>“ Requer por razões de interesse público, de alta relevância, a criação de Comissão Especial.”</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>Maria Aparecida (CIDA)_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17870</t>
   </si>
   <si>
     <t>Altera o Artigo 21, 31 e 68 da Lei Ordinária nº 3.069 de 28 de junho de 2010, que estabelece normas para os projetos de loteamento, desmembramento e remembramento do solo para Fins urbanos do Município de Jataí; e dá outras providências.</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17856</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal pavimentação asfáltica da via de acesso ao Distrito Agroindustrial, bem como das Ruas: 01, 02, 03, 04, 05 e da Avenida Primária.</t>
   </si>
   <si>
-    <t>Maria Aparecida (CIDA)_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17853</t>
   </si>
   <si>
     <t>Emenda modificativa ao Projeto de Lei Ordinária do Executivo nº 022 de autoria da Comissão de Constituição, Justiça e Redação.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17842</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Dia da Padroeira Nossa Senhora da Abadia, no âmbito do Município de Jataí Goiás e dá outras providências.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...7 lines deleted...]
-Creso de Oliveira Vilela</t>
+    <t>Adilson de Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17834</t>
   </si>
   <si>
     <t>Solicita a testagem de todos os servidores lotados na agência do Vapt Vupt de Jataí.</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...8 lines deleted...]
-Adilson de Carvalho</t>
+    <t>Pastor Luiz Carlos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17830</t>
   </si>
   <si>
     <t>“Solicita do Poder Executivo, em caráter de urgência, a testagem de todos os Albergados, Diretores e Funcionários do Albergue São Vicente de Paulo, para enfrentamento ao COVID 19”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17816</t>
   </si>
   <si>
     <t>Solicita o recapeamento na rua Valeriano do Prado entre a rua Caiapônia e a rua Filó Garcia, que está bastante deteriorada no setor Vila Olavo e revigorar a sinalização horizontal da Av. Castelo Branco e da rua D. Ana Gedda, ambas localizadas no Setor Gedda.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17802</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17774</t>
   </si>
   <si>
     <t>Requer a constituição de uma Comissão Parlamentar de Inquérito, com a finalidade de investigar fatos certos e determinados de possíveis indícios de contratações - locações onerosas de veículos; fraude em processo licitatório convite no 03/18; contratações superfaturadas; subfaturamento de transação de imobiliária com lesão ao patrimônio público; vantagens indevidas a agentes públicos; ausência de Alvará Prévio para reforma e ampliação de imóvel adquirido pelo Prefeito e utilização indevida de servidor público para tratar de interesse particular de agente público, no âmbito da Administração Pública Municipal de Jataí.</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...8 lines deleted...]
-Mauro Bento Filho</t>
+    <t>Kátia Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17765</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação de todas as liberações de verbas, contratações e aquisições afetas ao COVID-19, no sítio eletrônico do Município de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17764</t>
   </si>
   <si>
     <t>Solicita construção de obras de contenção das águas e/ou galerias  pluviais.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17746</t>
   </si>
   <si>
     <t>Efetivação/regularização de cobrança dos contratos de Concessão Pública dos Hangares instalados no Aeroporto Municipal Flávio Francisco Vilela.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17736</t>
   </si>
   <si>
     <t>Criação de aplicativo para apontar terrenos sujos.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17731</t>
   </si>
   <si>
     <t>“Solicita equipe de saúde nos assentamentos especificados” .</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...7 lines deleted...]
-Kátia Carvalho</t>
+    <t>Thiago Maggioni</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17717</t>
   </si>
   <si>
     <t>Requer a criação da Comissão Especial de Gerenciamento de Crise decorrente do COVID-19</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17693</t>
   </si>
   <si>
     <t>Obriga os condomínios residenciais localizados no Município de Jataí, a comunicar os órgãos de segurança pública quando houver em seu interior a ocorrência ou indícios de ocorrência de violência domésticas e familiar contra mulheres, crianças, adolescentes ou idosos.</t>
   </si>
   <si>
-    <t>Maria Aparecida (CIDA)_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17526</t>
   </si>
   <si>
     <t>Altera a redação do § 1º do Art. 2º e acrescenta o paragrafo único ao Art. 4º.</t>
   </si>
   <si>
-    <t>Creso de Oliveira Vilela_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17500</t>
   </si>
   <si>
     <t>Convoca Secretário Municipal da Saúde para comparecimento perante o plenário da Câmara Municipal de Jataí/GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17322</t>
   </si>
   <si>
     <t>Estabelece para a concessionária de abastecimento de água de Jataí, a obrigatoriedade de instalação de dispositivo que elimine o ar na medição do consumo de água, e dá outras providências.</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...2 lines deleted...]
-Carlos Miranda</t>
+    <t>Major Davi Pires</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17282</t>
   </si>
   <si>
     <t>Dispõe sobre a possibilidade da Fazenda Pública Municipal, realizar acordos em processos judiciais. e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17200</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da queima, soltura e manuseio de fogos de artifício e artefatos pirotécnicos de alto impacto ou com efeitos de tiro no município de Jataí-GO; e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17177</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de vagas de empregos para as mulheres vítimas de violência doméstica e familiar nas empresas prestadoras de serviços ao Município de Jataí-GO e dá outras providências.</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17172</t>
   </si>
   <si>
     <t>Os subscritores da presente Emenda propõem alteração no art. 2º e o acréscimo do Parágrafo único ao art. 1º, conforme a redação a seguir:</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17163</t>
   </si>
   <si>
     <t>Solicita a construção de calçadas ao redor do Centro Municipal de Educação Infantil localizado na Rua 20 do Bairro Colmeia Park, e na Rua Externa no Residencial Recanto da Mata.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17064</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de focinheira, no âmbito do Município de Jataí, e dá outras providências.</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16888</t>
   </si>
   <si>
     <t>Altera a redação do art. 7º do Projeto de Lei nº 058, de 04 de novembro de 2019.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16814</t>
   </si>
   <si>
     <t>Solicita construção  e instalação de rotatórias.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16789</t>
   </si>
   <si>
     <t>Solicita o retorno do Procon para sua sede própria.</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16757</t>
   </si>
   <si>
     <t>Solicita o envio de moção de pesar aos familiares de Antônio Soares Neto.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16617</t>
   </si>
   <si>
     <t>Solicita instalação de um semáforo com uma faixa de pedestres.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16610</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Geneis Leal Rezende.</t>
   </si>
   <si>
-    <t>Maria Aparecida (CIDA)_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16319</t>
   </si>
   <si>
     <t>Solicita a criação de Comissão Especial de Apoio ao Parque Científico e Tecnológica de Jataí - JataiTech</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16297</t>
   </si>
   <si>
     <t>Requer a realização de sessão solene em homenagem às mulheres jataienses, em comemoração ao Dia Internacional da mulher.</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16296</t>
   </si>
   <si>
     <t>Requer a realização de sessão solene em homenagem às mães Jataienses, em comemoração ao Dia das Mães.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...1 lines deleted...]
-Maria Aparecida (CIDA)</t>
+    <t>Mauro Bento Filho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16240</t>
   </si>
   <si>
     <t>Os vereadores subscritores do presente Requerimento solicitam a revogação e sua não inserção na pauta, do Requerimento no. 300/2019, por imposição legal estatuída no art. 94, § 9º do Regimento Interno desta Casa.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16105</t>
   </si>
   <si>
     <t>Solicita construção de ponte no Bairro Santa Terezinha.</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16056</t>
   </si>
   <si>
     <t>Suprime o Art. 5º e modifica o Art. 12 do Projeto de Lei Ordinária do Executivo nº 44, de 26 de agosto de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16029</t>
   </si>
   <si>
     <t>Acrescenta o art. 15-A ao Regimento Interno da Câmara Municipal de Jataí/GO.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16024</t>
   </si>
   <si>
     <t>Solicita o envio de moção de pesar aos familiares de Nafetal Rezende Silva.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16021</t>
   </si>
   <si>
     <t>Solicita regularização da calçada existente na frente da Escola Érica de Melo.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16002</t>
   </si>
   <si>
     <t>Solicita instalação de faixa elevadas para travessia de pedestre e regularização da calçada existente na frente da Escola Érica de Melo.</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15986</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESTAÇÃO DO SERVIÇO DE TRANSPORTE PRIVADO INDIVIDUAL E REMUNERADO DE PASSAGEIROS, COM O USO DE PLATAFORMA TECNOLÓGICA DE TRANSPORTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>EMADT</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15980</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, NOS TERMOS DO ART. 98, § 1º DO REGIMENTO INTERNO, PROPÕEM A SEGUINTE EMENDA ADITIVA AO PLOE Nº 35/2019, NA FORMA ABAIXO ELENCADA:</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15977</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA RUA JOSÉ URZEDO DE QUEIROZ E CONSTRUÇÃO DE QUADRA POLIESPORTIVA NO POVOADO DA ESTÂNCIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15975</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA RUA JOSÉ URZEDO DE QUEIROZ E CONSTRUÇÃO DE QUADRA POLIESPORTIVA COM ACADEMIA AO AR LIVRE NO POVOADO DA ESTÂNCIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15925</t>
   </si>
   <si>
     <t>VEDA A NOMEAÇÃO PARA CARGOS EM COMISSÃO DE PESSOAS QUE TENHAM SIDO CONDENADAS PELA LEI FEDERAL Nº 11.340, NO ÂMBITO DO MUNICÍPIO DE JATAÍ, ESTADO DE GOIÁS.</t>
   </si>
   <si>
-    <t>Maria Aparecida (CIDA)_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15921</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVE, COM ASSENTO NESTA CASA LEGISLATIVA, NOS TERMOS DO ART. 98, § 1º DO REGIMENTO INTERNO, PROPÕE A SEGUINTE EMENDA AO PLOE Nº 35/2019.</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15917</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. ADÃO EUCLÉSIO RIBEIRO SOARES.</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15916</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SR. LORIVAL PEREIRA PINTO (CAPIXABA)</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15913</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SR. JOAQUIM EUNÁPIO DA SILVA (NAPO)</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15912</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. ALCIONE SEBASTIÃO DE OLIVEIRA.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15911</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DA SRª TEREZINHA MACHADO MELO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15910</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE QUADRA POLIESPORTIVA ENTRE OS SETORES JACUTINGA E CIDADE JARDIM I.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15846</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS BARES, RESTAURANTES E CASAS NOTURNAS A ADOTAREM MEDIDAS DE AUXÍLIO À MULHER QUE SE SINTA EM SITUAÇÃO DE RISCO NO ÂMBITO DO MUNICÍPIO DE JATAÍ, ESTADO DE GOIÁS.</t>
   </si>
   <si>
-    <t>Maria Aparecida (CIDA)_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15730</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE MOÇÃO DE PESAR AOS FAMILIARES DE VILMAR LINS DE ASSIS.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15728</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO JATAIENSE AO SR. YOSSI SHELLEY, EMBAIXADOR DE ISRAEL NO BRASIL.</t>
   </si>
   <si>
-    <t>Maria Aparecida (CIDA)_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15721</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ART. 6º DO PLOE Nº 23/2019.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15718</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE OBRAS DE CONTENÇÃO DAS ÁGUAS E/OU GALERIAS PLUVIAIS.</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15606</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE SÔNIA DE FREITAS ASSIS, RECENTEMENTE FALECIDA.</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15574</t>
   </si>
   <si>
     <t>SOLICITA MOÇÃO DE PESAR PELO FALECIMENTO DE ORIOVALDO TEODORO CEREA DA SILVA (CEREA)</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15573</t>
   </si>
   <si>
     <t>SOLICITA MOÇÃO DE PESAR PELO FALECIMENTO DE ALZIRA VELOSO NOGUEIRA (DONA FILHINHA).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15534</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE MAIS CESTOS PARA COLETA DE LIXO E BANCOS ECOLÓGICOS NOS LAGOS JK E DIACUY DE JATAÍ-GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15527</t>
   </si>
   <si>
     <t>SOLICITA A REVITALIZAÇÃO DA PRAÇA CONJUNTO RESIDENCIAL FILOSTRO MACHADO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15363</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DA CALÇADA E ESPAÇO DE LAZER NO TERRENO BALDIO ANEXO AO VILA VIDA, LOCALIZADO NA RUA 18, ESQUINA COM RUA SEBASTIÃO VILELA, BAIRRO SANTA TERESINHA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15361</t>
   </si>
   <si>
     <t>SOLICITA A AMPLIAÇÃO DE PONTO DE ÔNIBUS NA RUA LÉO LINCE (EM FRENTE A UFJ JATOBÁ).</t>
   </si>
   <si>
-    <t>Maria Aparecida (CIDA)_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15278</t>
   </si>
   <si>
     <t>SOLICITA MOÇÃO DE PESAR PELO FALECIMENTO DE OSCAR GONÇALVES FONSECA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15253</t>
   </si>
   <si>
     <t>SOLICITA ECOPONTO ENTRE BAIRROS ESTRELA D'ALVA E FRANCISCO ANTÔNIO.</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15140</t>
   </si>
   <si>
     <t>REQUERIMENTO DE REVERSÃO DA TRANSFORMAÇÃO DA AGÊNCIA DA RECEITA FEDERAL DE JATAÍ EM POSTO DE ATENDIMENTO.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...7 lines deleted...]
-Maria Aparecida (CIDA)</t>
+    <t>Gildenicio  Santos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15129</t>
   </si>
   <si>
     <t>SOLICITA MOÇÃO DE PESAR PELO FALECIMENTO DE LUIZ ROBERTO ELIAS DE SOUZA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15122</t>
   </si>
   <si>
     <t>SOLICITA O ASFALTAMENTO E RECAPEAMENTO DE VIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15121</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA DO CENTRO DE ENSINO INFANTIL - CEI, BEZERRA DE MENEZES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15073</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE REDUTORES DE VELOCIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15060</t>
   </si>
   <si>
     <t>SOLICITA EQUIPARAÇÃO DE DIÁRIAS DE VIAGENS DOS SERVIDORES (MOTORISTAS) ÀS DIÁRIAS DOS EDIS DESTA CASA DE LEIS.</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15002</t>
   </si>
   <si>
     <t>SOLICITAM O TRANSPORTE DOS ESTUDANTES MATRICULAS EM CURSOS SUPERIORES EM JATAÍ, MAS QUE RESIDEM NO POVOADO DE NAVESLÂNDIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14967</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE TRAVESSIAS ELEVADAS NAS FAIXAS DE PEDESTRES, LOCALIZADAS EM FRENTE ÀS ESCOLAS DO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
-    <t>Maria Aparecida (CIDA)_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14879</t>
   </si>
   <si>
     <t>SOLICITA MOÇÃO DE PESAR PELO FALECIMENTO DO SR. SEBASTIÃO DE ASSIS GARCIA.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...2 lines deleted...]
-Maria Aparecida (CIDA)</t>
+    <t>Marcos Antônio</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14878</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DO PROJETO DE LEI ORDINÁRIA DO EXECUTIVO Nº 48, DE 30 DE SETEMBRO DE 2018.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14875</t>
   </si>
   <si>
     <t>SOLICITA QUEBRA MOLAS ELEVADOS NAS ESCOLAS.</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14756</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PROJETO DE LEI ORDINÁRIA DO EXECUTIVO Nº 048, DE 30 DE SETEMBRO DE 2018.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14727</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA DO PRÉDIO DA ACADEMIA JATAIENSE DE LETRAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14603</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CESTOS PARA COLETA DE LIXO NOS BUEIROS DO SISTEMA DA REDE PLUVIAL DA JATAÍ-GO.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14439</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO - (CPI), C/C ART. 20, PARÁGRAFO 4º DA LEI ORGÂNICA DO MUNICÍPIO, OBJETIVANDO APURAR E RESPONSABILIZAR PELA CONTUMAZ FALTA DE MEDICAMENTOS E MATERIAL BÁSICO DE SAÚDE NECESSÁRIO À POPULAÇÃO CARENTE, NA REDE PÚBLICA DESTE MUNICÍPIO, COMO GAZES, CURATIVOS, MEDICAMENTOS COMUNS COMO METFORMINA, INSULINA, OMEPRAZOL, ETC... USADOS NOS CASOS DE DIABETES E OUTRAS CRÔNICAS.</t>
   </si>
   <si>
-    <t>Maria Aparecida (CIDA)_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14428</t>
   </si>
   <si>
     <t>INDICA VEREADORES INTEGRANTES DAS COMISSÕES PERMANENTES, NA FORMA DO ART. 39 DA RESOLUÇÃO 02/2010.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14424</t>
   </si>
   <si>
     <t>SOLICITA MOÇÃO DE PESAR, PELO PASSAMENTO DO SR. WALTER RODRIGUES.</t>
-  </si>
-[...10 lines deleted...]
-Carvalhinho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14419</t>
   </si>
   <si>
     <t>SOLICITA MOÇÃO DE PESAR PELO PASSAMENTO DO SENHOR HÉLIO DOMINGOS DA SILVA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14413</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NA PRAÇA DO CONJUNTO DORIVAL DE CARVALHO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14408</t>
   </si>
   <si>
     <t>SOLICITA A RECAPEAMENTO DA RUA VITAL GARCIA DE FREITAS NO BAIRRO, SANTO ANTÔNIO NO MUNICÍPIO DE JATAI GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14305</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO DA RUA CAIAPÔNIA, NO TRECHO DE VILA PROGRESSO NO MUNICÍPIO DE JATA GO.</t>
   </si>
@@ -1551,2803 +1155,2803 @@
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
       </c>
       <c r="D2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>18036</v>
       </c>
       <c r="B3">
         <v>2020</v>
       </c>
       <c r="C3">
         <v>249</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F3" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>18035</v>
       </c>
       <c r="B4">
         <v>2020</v>
       </c>
       <c r="C4">
         <v>248</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>18023</v>
       </c>
       <c r="B5">
         <v>2020</v>
       </c>
       <c r="C5">
         <v>244</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F5" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="A6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" t="s">
+        <v>8</v>
       </c>
       <c r="D6" t="s">
         <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>23</v>
       </c>
       <c r="F6" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>18002</v>
       </c>
       <c r="B7">
         <v>2020</v>
       </c>
       <c r="C7">
         <v>234</v>
       </c>
       <c r="D7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F7" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>17984</v>
       </c>
       <c r="B8">
         <v>2020</v>
       </c>
       <c r="C8">
         <v>229</v>
       </c>
       <c r="D8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F8" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H8" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>17973</v>
       </c>
       <c r="B9">
         <v>2020</v>
       </c>
       <c r="C9">
         <v>19</v>
       </c>
       <c r="D9" t="s">
         <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>32</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H9" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>17960</v>
       </c>
       <c r="B10">
         <v>2020</v>
       </c>
       <c r="C10">
         <v>219</v>
       </c>
       <c r="D10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H10" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" t="s">
+        <v>8</v>
       </c>
       <c r="D11" t="s">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>23</v>
       </c>
       <c r="F11" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>17938</v>
       </c>
       <c r="B12">
         <v>2020</v>
       </c>
       <c r="C12">
         <v>202</v>
       </c>
       <c r="D12" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F12" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G12" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H12" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>17937</v>
       </c>
       <c r="B13">
         <v>2020</v>
       </c>
       <c r="C13">
         <v>201</v>
       </c>
       <c r="D13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F13" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G13" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H13" t="s">
         <v>42</v>
       </c>
-      <c r="H13" t="s">
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F14" t="s">
         <v>43</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F14" t="s">
+      <c r="G14" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>45</v>
       </c>
-      <c r="H14" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="A15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" t="s">
+        <v>8</v>
       </c>
       <c r="D15" t="s">
         <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>23</v>
       </c>
       <c r="F15" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H15" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>17922</v>
       </c>
       <c r="B16">
         <v>2020</v>
       </c>
       <c r="C16">
         <v>194</v>
       </c>
       <c r="D16" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F16" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="H16" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>17904</v>
       </c>
       <c r="B17">
         <v>2020</v>
       </c>
       <c r="C17">
         <v>181</v>
       </c>
       <c r="D17" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F17" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="H17" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>17887</v>
       </c>
       <c r="B18">
         <v>2020</v>
       </c>
       <c r="C18">
         <v>168</v>
       </c>
       <c r="D18" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F18" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G18" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H18" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" t="s">
+        <v>14</v>
+      </c>
+      <c r="E19" t="s">
+        <v>15</v>
+      </c>
+      <c r="F19" t="s">
         <v>54</v>
       </c>
-      <c r="H18" t="s">
+      <c r="G19" s="1" t="s">
         <v>55</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F19" t="s">
+      <c r="H19" t="s">
         <v>56</v>
       </c>
-      <c r="G19" s="1" t="s">
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" t="s">
         <v>57</v>
       </c>
-      <c r="H19" t="s">
+      <c r="E20" t="s">
         <v>58</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D20" t="s">
+      <c r="F20" t="s">
+        <v>11</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="E20" t="s">
+      <c r="H20" t="s">
         <v>60</v>
       </c>
-      <c r="F20" t="s">
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" t="s">
+        <v>14</v>
+      </c>
+      <c r="E21" t="s">
+        <v>15</v>
+      </c>
+      <c r="F21" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="G20" s="1" t="s">
+      <c r="H21" t="s">
         <v>62</v>
       </c>
-      <c r="H20" t="s">
-[...27 lines deleted...]
-      </c>
     </row>
     <row r="22" spans="1:8">
-      <c r="A22">
-[...6 lines deleted...]
-        <v>17</v>
+      <c r="A22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>8</v>
       </c>
       <c r="D22" t="s">
         <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>32</v>
       </c>
       <c r="F22" t="s">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="H22" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>17842</v>
       </c>
       <c r="B23">
         <v>2020</v>
       </c>
       <c r="C23">
         <v>49</v>
       </c>
       <c r="D23" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="E23" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F23" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G23" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H23" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F24" t="s">
+        <v>67</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H24" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C25" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" t="s">
+        <v>14</v>
+      </c>
+      <c r="E25" t="s">
+        <v>15</v>
+      </c>
+      <c r="F25" t="s">
         <v>70</v>
       </c>
-      <c r="H23" t="s">
+      <c r="G25" s="1" t="s">
         <v>71</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F24" t="s">
+      <c r="H25" t="s">
         <v>72</v>
-      </c>
-[...30 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>17816</v>
       </c>
       <c r="B26">
         <v>2020</v>
       </c>
       <c r="C26">
         <v>124</v>
       </c>
       <c r="D26" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E26" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F26" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H26" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>17802</v>
       </c>
       <c r="B27">
         <v>2020</v>
       </c>
       <c r="C27">
         <v>114</v>
       </c>
       <c r="D27" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E27" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F27" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="H27" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28">
-[...6 lines deleted...]
-        <v>97</v>
+      <c r="A28" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" t="s">
+        <v>8</v>
       </c>
       <c r="D28" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E28" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F28" t="s">
-        <v>81</v>
+        <v>54</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="H28" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
     </row>
     <row r="29" spans="1:8">
-      <c r="A29">
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="A29" t="s">
+        <v>8</v>
+      </c>
+      <c r="B29" t="s">
+        <v>8</v>
+      </c>
+      <c r="C29" t="s">
+        <v>8</v>
       </c>
       <c r="D29" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="E29" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F29" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="H29" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>17764</v>
       </c>
       <c r="B30">
         <v>2020</v>
       </c>
       <c r="C30">
         <v>92</v>
       </c>
       <c r="D30" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E30" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F30" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H30" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>17746</v>
       </c>
       <c r="B31">
         <v>2020</v>
       </c>
       <c r="C31">
         <v>82</v>
       </c>
       <c r="D31" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E31" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F31" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="H31" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>17736</v>
       </c>
       <c r="B32">
         <v>2020</v>
       </c>
       <c r="C32">
         <v>78</v>
       </c>
       <c r="D32" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E32" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F32" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="H32" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>17731</v>
       </c>
       <c r="B33">
         <v>2020</v>
       </c>
       <c r="C33">
         <v>76</v>
       </c>
       <c r="D33" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E33" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F33" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="H33" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
     </row>
     <row r="34" spans="1:8">
-      <c r="A34">
-[...6 lines deleted...]
-        <v>69</v>
+      <c r="A34" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" t="s">
+        <v>8</v>
       </c>
       <c r="D34" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E34" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F34" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="H34" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>17693</v>
       </c>
       <c r="B35">
         <v>2020</v>
       </c>
       <c r="C35">
         <v>25</v>
       </c>
       <c r="D35" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="E35" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F35" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="H35" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
     </row>
     <row r="36" spans="1:8">
-      <c r="A36">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A36" t="s">
+        <v>8</v>
+      </c>
+      <c r="B36" t="s">
+        <v>8</v>
+      </c>
+      <c r="C36" t="s">
+        <v>8</v>
       </c>
       <c r="D36" t="s">
         <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>32</v>
       </c>
       <c r="F36" t="s">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="H36" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="37" spans="1:8">
-      <c r="A37">
-[...6 lines deleted...]
-        <v>58</v>
+      <c r="A37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B37" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" t="s">
+        <v>8</v>
       </c>
       <c r="D37" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E37" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F37" t="s">
-        <v>103</v>
+        <v>43</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="H37" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>17322</v>
       </c>
       <c r="B38">
         <v>2020</v>
       </c>
       <c r="C38">
         <v>13</v>
       </c>
       <c r="D38" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="E38" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F38" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="H38" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
     </row>
     <row r="39" spans="1:8">
-      <c r="A39">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A39" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" t="s">
+        <v>8</v>
       </c>
       <c r="D39" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E39" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F39" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="H39" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>17200</v>
       </c>
       <c r="B40">
         <v>2020</v>
       </c>
       <c r="C40">
         <v>3</v>
       </c>
       <c r="D40" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="E40" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F40" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="H40" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>17177</v>
       </c>
       <c r="B41">
         <v>2020</v>
       </c>
       <c r="C41">
         <v>2</v>
       </c>
       <c r="D41" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="E41" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F41" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="H41" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
     </row>
     <row r="42" spans="1:8">
-      <c r="A42">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A42" t="s">
+        <v>8</v>
+      </c>
+      <c r="B42" t="s">
+        <v>8</v>
+      </c>
+      <c r="C42" t="s">
+        <v>8</v>
       </c>
       <c r="D42" t="s">
         <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>32</v>
       </c>
       <c r="F42" t="s">
-        <v>115</v>
+        <v>78</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="H42" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>17163</v>
       </c>
       <c r="B43">
         <v>2020</v>
       </c>
       <c r="C43">
         <v>3</v>
       </c>
       <c r="D43" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E43" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F43" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="H43" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>17064</v>
       </c>
       <c r="B44">
         <v>2020</v>
       </c>
       <c r="C44">
         <v>1</v>
       </c>
       <c r="D44" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="E44" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F44" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="H44" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
     </row>
     <row r="45" spans="1:8">
-      <c r="A45">
-[...6 lines deleted...]
-        <v>58</v>
+      <c r="A45" t="s">
+        <v>8</v>
+      </c>
+      <c r="B45" t="s">
+        <v>8</v>
+      </c>
+      <c r="C45" t="s">
+        <v>8</v>
       </c>
       <c r="D45" t="s">
         <v>31</v>
       </c>
       <c r="E45" t="s">
         <v>32</v>
       </c>
       <c r="F45" t="s">
-        <v>122</v>
+        <v>24</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="H45" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>16814</v>
       </c>
       <c r="B46">
         <v>2019</v>
       </c>
       <c r="C46">
         <v>362</v>
       </c>
       <c r="D46" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E46" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F46" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="H46" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>16789</v>
       </c>
       <c r="B47">
         <v>2019</v>
       </c>
       <c r="C47">
         <v>358</v>
       </c>
       <c r="D47" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E47" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F47" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="H47" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
     </row>
     <row r="48" spans="1:8">
-      <c r="A48">
-[...6 lines deleted...]
-        <v>30</v>
+      <c r="A48" t="s">
+        <v>8</v>
+      </c>
+      <c r="B48" t="s">
+        <v>8</v>
+      </c>
+      <c r="C48" t="s">
+        <v>8</v>
       </c>
       <c r="D48" t="s">
         <v>22</v>
       </c>
       <c r="E48" t="s">
         <v>23</v>
       </c>
       <c r="F48" t="s">
-        <v>129</v>
+        <v>78</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
       <c r="H48" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>16617</v>
       </c>
       <c r="B49">
         <v>2019</v>
       </c>
       <c r="C49">
         <v>337</v>
       </c>
       <c r="D49" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E49" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F49" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
       <c r="H49" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
     </row>
     <row r="50" spans="1:8">
-      <c r="A50">
-[...6 lines deleted...]
-        <v>29</v>
+      <c r="A50" t="s">
+        <v>8</v>
+      </c>
+      <c r="B50" t="s">
+        <v>8</v>
+      </c>
+      <c r="C50" t="s">
+        <v>8</v>
       </c>
       <c r="D50" t="s">
         <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>23</v>
       </c>
       <c r="F50" t="s">
-        <v>134</v>
+        <v>67</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="H50" t="s">
-        <v>136</v>
+        <v>124</v>
       </c>
     </row>
     <row r="51" spans="1:8">
-      <c r="A51">
-[...6 lines deleted...]
-        <v>330</v>
+      <c r="A51" t="s">
+        <v>8</v>
+      </c>
+      <c r="B51" t="s">
+        <v>8</v>
+      </c>
+      <c r="C51" t="s">
+        <v>8</v>
       </c>
       <c r="D51" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E51" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F51" t="s">
-        <v>137</v>
+        <v>11</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>138</v>
+        <v>125</v>
       </c>
       <c r="H51" t="s">
-        <v>139</v>
+        <v>126</v>
       </c>
     </row>
     <row r="52" spans="1:8">
-      <c r="A52">
-[...6 lines deleted...]
-        <v>326</v>
+      <c r="A52" t="s">
+        <v>8</v>
+      </c>
+      <c r="B52" t="s">
+        <v>8</v>
+      </c>
+      <c r="C52" t="s">
+        <v>8</v>
       </c>
       <c r="D52" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E52" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F52" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>140</v>
+        <v>127</v>
       </c>
       <c r="H52" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
     </row>
     <row r="53" spans="1:8">
-      <c r="A53">
-[...6 lines deleted...]
-        <v>325</v>
+      <c r="A53" t="s">
+        <v>8</v>
+      </c>
+      <c r="B53" t="s">
+        <v>8</v>
+      </c>
+      <c r="C53" t="s">
+        <v>8</v>
       </c>
       <c r="D53" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E53" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F53" t="s">
-        <v>142</v>
+        <v>78</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="H53" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
     </row>
     <row r="54" spans="1:8">
-      <c r="A54">
-[...6 lines deleted...]
-        <v>324</v>
+      <c r="A54" t="s">
+        <v>8</v>
+      </c>
+      <c r="B54" t="s">
+        <v>8</v>
+      </c>
+      <c r="C54" t="s">
+        <v>8</v>
       </c>
       <c r="D54" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E54" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F54" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>146</v>
+        <v>132</v>
       </c>
       <c r="H54" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>16105</v>
       </c>
       <c r="B55">
         <v>2019</v>
       </c>
       <c r="C55">
         <v>320</v>
       </c>
       <c r="D55" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E55" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F55" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="H55" t="s">
-        <v>149</v>
+        <v>135</v>
       </c>
     </row>
     <row r="56" spans="1:8">
-      <c r="A56">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="A56" t="s">
+        <v>8</v>
+      </c>
+      <c r="B56" t="s">
+        <v>8</v>
+      </c>
+      <c r="C56" t="s">
+        <v>8</v>
       </c>
       <c r="D56" t="s">
         <v>31</v>
       </c>
       <c r="E56" t="s">
         <v>32</v>
       </c>
       <c r="F56" t="s">
-        <v>150</v>
+        <v>70</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="H56" t="s">
-        <v>152</v>
+        <v>137</v>
       </c>
     </row>
     <row r="57" spans="1:8">
-      <c r="A57">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="A57" t="s">
+        <v>8</v>
+      </c>
+      <c r="B57" t="s">
+        <v>8</v>
+      </c>
+      <c r="C57" t="s">
+        <v>8</v>
       </c>
       <c r="D57" t="s">
-        <v>153</v>
+        <v>138</v>
       </c>
       <c r="E57" t="s">
-        <v>154</v>
+        <v>139</v>
       </c>
       <c r="F57" t="s">
-        <v>155</v>
+        <v>89</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>156</v>
+        <v>140</v>
       </c>
       <c r="H57" t="s">
-        <v>157</v>
+        <v>141</v>
       </c>
     </row>
     <row r="58" spans="1:8">
-      <c r="A58">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="A58" t="s">
+        <v>8</v>
+      </c>
+      <c r="B58" t="s">
+        <v>8</v>
+      </c>
+      <c r="C58" t="s">
+        <v>8</v>
       </c>
       <c r="D58" t="s">
         <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>23</v>
       </c>
       <c r="F58" t="s">
-        <v>158</v>
+        <v>89</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>159</v>
+        <v>142</v>
       </c>
       <c r="H58" t="s">
-        <v>160</v>
+        <v>143</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>16021</v>
       </c>
       <c r="B59">
         <v>2019</v>
       </c>
       <c r="C59">
         <v>298</v>
       </c>
       <c r="D59" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E59" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F59" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>161</v>
+        <v>144</v>
       </c>
       <c r="H59" t="s">
-        <v>162</v>
+        <v>145</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>16002</v>
       </c>
       <c r="B60">
         <v>2019</v>
       </c>
       <c r="C60">
         <v>291</v>
       </c>
       <c r="D60" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E60" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F60" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>163</v>
+        <v>146</v>
       </c>
       <c r="H60" t="s">
-        <v>164</v>
+        <v>147</v>
       </c>
     </row>
     <row r="61" spans="1:8">
-      <c r="A61">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A61" t="s">
+        <v>8</v>
+      </c>
+      <c r="B61" t="s">
+        <v>8</v>
+      </c>
+      <c r="C61" t="s">
+        <v>8</v>
       </c>
       <c r="D61" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E61" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F61" t="s">
-        <v>165</v>
+        <v>70</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>166</v>
+        <v>148</v>
       </c>
       <c r="H61" t="s">
-        <v>167</v>
+        <v>149</v>
       </c>
     </row>
     <row r="62" spans="1:8">
-      <c r="A62">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A62" t="s">
+        <v>8</v>
+      </c>
+      <c r="B62" t="s">
+        <v>8</v>
+      </c>
+      <c r="C62" t="s">
+        <v>8</v>
       </c>
       <c r="D62" t="s">
-        <v>168</v>
+        <v>150</v>
       </c>
       <c r="E62" t="s">
-        <v>169</v>
+        <v>151</v>
       </c>
       <c r="F62" t="s">
-        <v>170</v>
+        <v>78</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>171</v>
+        <v>152</v>
       </c>
       <c r="H62" t="s">
-        <v>172</v>
+        <v>153</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>15977</v>
       </c>
       <c r="B63">
         <v>2019</v>
       </c>
       <c r="C63">
         <v>279</v>
       </c>
       <c r="D63" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E63" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F63" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>173</v>
+        <v>154</v>
       </c>
       <c r="H63" t="s">
-        <v>174</v>
+        <v>155</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>15975</v>
       </c>
       <c r="B64">
         <v>2019</v>
       </c>
       <c r="C64">
         <v>277</v>
       </c>
       <c r="D64" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E64" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F64" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>175</v>
+        <v>156</v>
       </c>
       <c r="H64" t="s">
-        <v>176</v>
+        <v>157</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>15925</v>
       </c>
       <c r="B65">
         <v>2019</v>
       </c>
       <c r="C65">
         <v>46</v>
       </c>
       <c r="D65" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="E65" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F65" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>177</v>
+        <v>158</v>
       </c>
       <c r="H65" t="s">
-        <v>178</v>
+        <v>159</v>
       </c>
     </row>
     <row r="66" spans="1:8">
-      <c r="A66">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="A66" t="s">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>8</v>
+      </c>
+      <c r="C66" t="s">
+        <v>8</v>
       </c>
       <c r="D66" t="s">
         <v>31</v>
       </c>
       <c r="E66" t="s">
         <v>32</v>
       </c>
       <c r="F66" t="s">
-        <v>179</v>
+        <v>11</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>180</v>
+        <v>160</v>
       </c>
       <c r="H66" t="s">
-        <v>181</v>
+        <v>161</v>
       </c>
     </row>
     <row r="67" spans="1:8">
-      <c r="A67">
-[...6 lines deleted...]
-        <v>26</v>
+      <c r="A67" t="s">
+        <v>8</v>
+      </c>
+      <c r="B67" t="s">
+        <v>8</v>
+      </c>
+      <c r="C67" t="s">
+        <v>8</v>
       </c>
       <c r="D67" t="s">
         <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>23</v>
       </c>
       <c r="F67" t="s">
-        <v>182</v>
+        <v>78</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>183</v>
+        <v>162</v>
       </c>
       <c r="H67" t="s">
-        <v>184</v>
+        <v>163</v>
       </c>
     </row>
     <row r="68" spans="1:8">
-      <c r="A68">
-[...6 lines deleted...]
-        <v>25</v>
+      <c r="A68" t="s">
+        <v>8</v>
+      </c>
+      <c r="B68" t="s">
+        <v>8</v>
+      </c>
+      <c r="C68" t="s">
+        <v>8</v>
       </c>
       <c r="D68" t="s">
         <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>23</v>
       </c>
       <c r="F68" t="s">
-        <v>185</v>
+        <v>70</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>186</v>
+        <v>164</v>
       </c>
       <c r="H68" t="s">
-        <v>187</v>
+        <v>165</v>
       </c>
     </row>
     <row r="69" spans="1:8">
-      <c r="A69">
-[...6 lines deleted...]
-        <v>23</v>
+      <c r="A69" t="s">
+        <v>8</v>
+      </c>
+      <c r="B69" t="s">
+        <v>8</v>
+      </c>
+      <c r="C69" t="s">
+        <v>8</v>
       </c>
       <c r="D69" t="s">
         <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>23</v>
       </c>
       <c r="F69" t="s">
-        <v>188</v>
+        <v>100</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>189</v>
+        <v>166</v>
       </c>
       <c r="H69" t="s">
-        <v>190</v>
+        <v>167</v>
       </c>
     </row>
     <row r="70" spans="1:8">
-      <c r="A70">
-[...6 lines deleted...]
-        <v>22</v>
+      <c r="A70" t="s">
+        <v>8</v>
+      </c>
+      <c r="B70" t="s">
+        <v>8</v>
+      </c>
+      <c r="C70" t="s">
+        <v>8</v>
       </c>
       <c r="D70" t="s">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>23</v>
       </c>
       <c r="F70" t="s">
-        <v>191</v>
+        <v>67</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>192</v>
+        <v>168</v>
       </c>
       <c r="H70" t="s">
-        <v>193</v>
+        <v>169</v>
       </c>
     </row>
     <row r="71" spans="1:8">
-      <c r="A71">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="A71" t="s">
+        <v>8</v>
+      </c>
+      <c r="B71" t="s">
+        <v>8</v>
+      </c>
+      <c r="C71" t="s">
+        <v>8</v>
       </c>
       <c r="D71" t="s">
         <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>23</v>
       </c>
       <c r="F71" t="s">
-        <v>194</v>
+        <v>67</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>195</v>
+        <v>170</v>
       </c>
       <c r="H71" t="s">
-        <v>196</v>
+        <v>171</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>15910</v>
       </c>
       <c r="B72">
         <v>2019</v>
       </c>
       <c r="C72">
         <v>244</v>
       </c>
       <c r="D72" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E72" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F72" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>197</v>
+        <v>172</v>
       </c>
       <c r="H72" t="s">
-        <v>198</v>
+        <v>173</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>15846</v>
       </c>
       <c r="B73">
         <v>2019</v>
       </c>
       <c r="C73">
         <v>45</v>
       </c>
       <c r="D73" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="E73" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F73" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>199</v>
+        <v>174</v>
       </c>
       <c r="H73" t="s">
-        <v>200</v>
+        <v>175</v>
       </c>
     </row>
     <row r="74" spans="1:8">
-      <c r="A74">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="A74" t="s">
+        <v>8</v>
+      </c>
+      <c r="B74" t="s">
+        <v>8</v>
+      </c>
+      <c r="C74" t="s">
+        <v>8</v>
       </c>
       <c r="D74" t="s">
         <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>23</v>
       </c>
       <c r="F74" t="s">
-        <v>201</v>
+        <v>11</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>202</v>
+        <v>176</v>
       </c>
       <c r="H74" t="s">
-        <v>203</v>
+        <v>177</v>
       </c>
     </row>
     <row r="75" spans="1:8">
-      <c r="A75">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="A75" t="s">
+        <v>8</v>
+      </c>
+      <c r="B75" t="s">
+        <v>8</v>
+      </c>
+      <c r="C75" t="s">
+        <v>8</v>
       </c>
       <c r="D75" t="s">
-        <v>204</v>
+        <v>178</v>
       </c>
       <c r="E75" t="s">
-        <v>205</v>
+        <v>179</v>
       </c>
       <c r="F75" t="s">
-        <v>206</v>
+        <v>70</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>207</v>
+        <v>180</v>
       </c>
       <c r="H75" t="s">
-        <v>208</v>
+        <v>181</v>
       </c>
     </row>
     <row r="76" spans="1:8">
-      <c r="A76">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="A76" t="s">
+        <v>8</v>
+      </c>
+      <c r="B76" t="s">
+        <v>8</v>
+      </c>
+      <c r="C76" t="s">
+        <v>8</v>
       </c>
       <c r="D76" t="s">
         <v>31</v>
       </c>
       <c r="E76" t="s">
         <v>32</v>
       </c>
       <c r="F76" t="s">
-        <v>209</v>
+        <v>11</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>210</v>
+        <v>182</v>
       </c>
       <c r="H76" t="s">
-        <v>211</v>
+        <v>183</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>15718</v>
       </c>
       <c r="B77">
         <v>2019</v>
       </c>
       <c r="C77">
         <v>221</v>
       </c>
       <c r="D77" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E77" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F77" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>212</v>
+        <v>184</v>
       </c>
       <c r="H77" t="s">
-        <v>213</v>
+        <v>185</v>
       </c>
     </row>
     <row r="78" spans="1:8">
-      <c r="A78">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="A78" t="s">
+        <v>8</v>
+      </c>
+      <c r="B78" t="s">
+        <v>8</v>
+      </c>
+      <c r="C78" t="s">
+        <v>8</v>
       </c>
       <c r="D78" t="s">
         <v>22</v>
       </c>
       <c r="E78" t="s">
         <v>23</v>
       </c>
       <c r="F78" t="s">
-        <v>214</v>
+        <v>24</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>215</v>
+        <v>186</v>
       </c>
       <c r="H78" t="s">
-        <v>216</v>
+        <v>187</v>
       </c>
     </row>
     <row r="79" spans="1:8">
-      <c r="A79">
-[...6 lines deleted...]
-        <v>17</v>
+      <c r="A79" t="s">
+        <v>8</v>
+      </c>
+      <c r="B79" t="s">
+        <v>8</v>
+      </c>
+      <c r="C79" t="s">
+        <v>8</v>
       </c>
       <c r="D79" t="s">
         <v>22</v>
       </c>
       <c r="E79" t="s">
         <v>23</v>
       </c>
       <c r="F79" t="s">
-        <v>217</v>
+        <v>70</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>218</v>
+        <v>188</v>
       </c>
       <c r="H79" t="s">
-        <v>219</v>
+        <v>189</v>
       </c>
     </row>
     <row r="80" spans="1:8">
-      <c r="A80">
-[...6 lines deleted...]
-        <v>16</v>
+      <c r="A80" t="s">
+        <v>8</v>
+      </c>
+      <c r="B80" t="s">
+        <v>8</v>
+      </c>
+      <c r="C80" t="s">
+        <v>8</v>
       </c>
       <c r="D80" t="s">
         <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>23</v>
       </c>
       <c r="F80" t="s">
-        <v>220</v>
+        <v>89</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>221</v>
+        <v>190</v>
       </c>
       <c r="H80" t="s">
-        <v>222</v>
+        <v>191</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>15534</v>
       </c>
       <c r="B81">
         <v>2019</v>
       </c>
       <c r="C81">
         <v>198</v>
       </c>
       <c r="D81" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E81" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F81" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>223</v>
+        <v>192</v>
       </c>
       <c r="H81" t="s">
-        <v>224</v>
+        <v>193</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>15527</v>
       </c>
       <c r="B82">
         <v>2019</v>
       </c>
       <c r="C82">
         <v>197</v>
       </c>
       <c r="D82" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E82" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F82" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>225</v>
+        <v>194</v>
       </c>
       <c r="H82" t="s">
-        <v>226</v>
+        <v>195</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>15363</v>
       </c>
       <c r="B83">
         <v>2019</v>
       </c>
       <c r="C83">
         <v>172</v>
       </c>
       <c r="D83" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E83" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F83" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>227</v>
+        <v>196</v>
       </c>
       <c r="H83" t="s">
-        <v>228</v>
+        <v>197</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>15361</v>
       </c>
       <c r="B84">
         <v>2019</v>
       </c>
       <c r="C84">
         <v>171</v>
       </c>
       <c r="D84" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E84" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F84" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>229</v>
+        <v>198</v>
       </c>
       <c r="H84" t="s">
-        <v>230</v>
+        <v>199</v>
       </c>
     </row>
     <row r="85" spans="1:8">
-      <c r="A85">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="A85" t="s">
+        <v>8</v>
+      </c>
+      <c r="B85" t="s">
+        <v>8</v>
+      </c>
+      <c r="C85" t="s">
+        <v>8</v>
       </c>
       <c r="D85" t="s">
         <v>22</v>
       </c>
       <c r="E85" t="s">
         <v>23</v>
       </c>
       <c r="F85" t="s">
-        <v>231</v>
+        <v>11</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>232</v>
+        <v>200</v>
       </c>
       <c r="H85" t="s">
-        <v>233</v>
+        <v>201</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>15253</v>
       </c>
       <c r="B86">
         <v>2019</v>
       </c>
       <c r="C86">
         <v>165</v>
       </c>
       <c r="D86" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E86" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F86" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>234</v>
+        <v>202</v>
       </c>
       <c r="H86" t="s">
-        <v>235</v>
+        <v>203</v>
       </c>
     </row>
     <row r="87" spans="1:8">
-      <c r="A87">
-[...6 lines deleted...]
-        <v>150</v>
+      <c r="A87" t="s">
+        <v>8</v>
+      </c>
+      <c r="B87" t="s">
+        <v>8</v>
+      </c>
+      <c r="C87" t="s">
+        <v>8</v>
       </c>
       <c r="D87" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E87" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F87" t="s">
-        <v>236</v>
+        <v>24</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>237</v>
+        <v>204</v>
       </c>
       <c r="H87" t="s">
-        <v>238</v>
+        <v>205</v>
       </c>
     </row>
     <row r="88" spans="1:8">
-      <c r="A88">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="A88" t="s">
+        <v>8</v>
+      </c>
+      <c r="B88" t="s">
+        <v>8</v>
+      </c>
+      <c r="C88" t="s">
+        <v>8</v>
       </c>
       <c r="D88" t="s">
         <v>22</v>
       </c>
       <c r="E88" t="s">
         <v>23</v>
       </c>
       <c r="F88" t="s">
-        <v>239</v>
+        <v>206</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>240</v>
+        <v>207</v>
       </c>
       <c r="H88" t="s">
-        <v>241</v>
+        <v>208</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>15122</v>
       </c>
       <c r="B89">
         <v>2019</v>
       </c>
       <c r="C89">
         <v>142</v>
       </c>
       <c r="D89" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E89" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F89" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>242</v>
+        <v>209</v>
       </c>
       <c r="H89" t="s">
-        <v>243</v>
+        <v>210</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>15121</v>
       </c>
       <c r="B90">
         <v>2019</v>
       </c>
       <c r="C90">
         <v>141</v>
       </c>
       <c r="D90" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E90" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F90" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>244</v>
+        <v>211</v>
       </c>
       <c r="H90" t="s">
-        <v>245</v>
+        <v>212</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>15073</v>
       </c>
       <c r="B91">
         <v>2019</v>
       </c>
       <c r="C91">
         <v>127</v>
       </c>
       <c r="D91" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E91" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F91" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>246</v>
+        <v>213</v>
       </c>
       <c r="H91" t="s">
-        <v>247</v>
+        <v>214</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>15060</v>
       </c>
       <c r="B92">
         <v>2019</v>
       </c>
       <c r="C92">
         <v>126</v>
       </c>
       <c r="D92" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E92" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F92" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>248</v>
+        <v>215</v>
       </c>
       <c r="H92" t="s">
-        <v>249</v>
+        <v>216</v>
       </c>
     </row>
     <row r="93" spans="1:8">
-      <c r="A93">
-[...6 lines deleted...]
-        <v>118</v>
+      <c r="A93" t="s">
+        <v>8</v>
+      </c>
+      <c r="B93" t="s">
+        <v>8</v>
+      </c>
+      <c r="C93" t="s">
+        <v>8</v>
       </c>
       <c r="D93" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E93" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F93" t="s">
-        <v>250</v>
+        <v>100</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>251</v>
+        <v>217</v>
       </c>
       <c r="H93" t="s">
-        <v>252</v>
+        <v>218</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
         <v>14967</v>
       </c>
       <c r="B94">
         <v>2019</v>
       </c>
       <c r="C94">
         <v>111</v>
       </c>
       <c r="D94" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E94" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F94" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>253</v>
+        <v>219</v>
       </c>
       <c r="H94" t="s">
-        <v>254</v>
+        <v>220</v>
       </c>
     </row>
     <row r="95" spans="1:8">
-      <c r="A95">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="A95" t="s">
+        <v>8</v>
+      </c>
+      <c r="B95" t="s">
+        <v>8</v>
+      </c>
+      <c r="C95" t="s">
+        <v>8</v>
       </c>
       <c r="D95" t="s">
         <v>22</v>
       </c>
       <c r="E95" t="s">
         <v>23</v>
       </c>
       <c r="F95" t="s">
-        <v>255</v>
+        <v>11</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>256</v>
+        <v>221</v>
       </c>
       <c r="H95" t="s">
-        <v>257</v>
+        <v>222</v>
       </c>
     </row>
     <row r="96" spans="1:8">
-      <c r="A96">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="A96" t="s">
+        <v>8</v>
+      </c>
+      <c r="B96" t="s">
+        <v>8</v>
+      </c>
+      <c r="C96" t="s">
+        <v>8</v>
       </c>
       <c r="D96" t="s">
         <v>31</v>
       </c>
       <c r="E96" t="s">
         <v>32</v>
       </c>
       <c r="F96" t="s">
-        <v>258</v>
+        <v>223</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>259</v>
+        <v>224</v>
       </c>
       <c r="H96" t="s">
-        <v>260</v>
+        <v>225</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>14875</v>
       </c>
       <c r="B97">
         <v>2019</v>
       </c>
       <c r="C97">
         <v>101</v>
       </c>
       <c r="D97" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E97" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F97" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>261</v>
+        <v>226</v>
       </c>
       <c r="H97" t="s">
-        <v>262</v>
+        <v>227</v>
       </c>
     </row>
     <row r="98" spans="1:8">
-      <c r="A98">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A98" t="s">
+        <v>8</v>
+      </c>
+      <c r="B98" t="s">
+        <v>8</v>
+      </c>
+      <c r="C98" t="s">
+        <v>8</v>
       </c>
       <c r="D98" t="s">
-        <v>263</v>
+        <v>228</v>
       </c>
       <c r="E98" t="s">
-        <v>264</v>
+        <v>229</v>
       </c>
       <c r="F98" t="s">
-        <v>265</v>
+        <v>100</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>266</v>
+        <v>230</v>
       </c>
       <c r="H98" t="s">
-        <v>267</v>
+        <v>231</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>14727</v>
       </c>
       <c r="B99">
         <v>2019</v>
       </c>
       <c r="C99">
         <v>72</v>
       </c>
       <c r="D99" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E99" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F99" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>268</v>
+        <v>232</v>
       </c>
       <c r="H99" t="s">
-        <v>269</v>
+        <v>233</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>14603</v>
       </c>
       <c r="B100">
         <v>2019</v>
       </c>
       <c r="C100">
         <v>50</v>
       </c>
       <c r="D100" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E100" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F100" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>270</v>
+        <v>234</v>
       </c>
       <c r="H100" t="s">
-        <v>271</v>
+        <v>235</v>
       </c>
     </row>
     <row r="101" spans="1:8">
-      <c r="A101">
-[...6 lines deleted...]
-        <v>34</v>
+      <c r="A101" t="s">
+        <v>8</v>
+      </c>
+      <c r="B101" t="s">
+        <v>8</v>
+      </c>
+      <c r="C101" t="s">
+        <v>8</v>
       </c>
       <c r="D101" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E101" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F101" t="s">
-        <v>272</v>
+        <v>223</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>273</v>
+        <v>236</v>
       </c>
       <c r="H101" t="s">
-        <v>274</v>
+        <v>237</v>
       </c>
     </row>
     <row r="102" spans="1:8">
-      <c r="A102">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A102" t="s">
+        <v>8</v>
+      </c>
+      <c r="B102" t="s">
+        <v>8</v>
+      </c>
+      <c r="C102" t="s">
+        <v>8</v>
       </c>
       <c r="D102" t="s">
-        <v>153</v>
+        <v>138</v>
       </c>
       <c r="E102" t="s">
-        <v>154</v>
+        <v>139</v>
       </c>
       <c r="F102" t="s">
-        <v>275</v>
+        <v>11</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>276</v>
+        <v>238</v>
       </c>
       <c r="H102" t="s">
-        <v>277</v>
+        <v>239</v>
       </c>
     </row>
     <row r="103" spans="1:8">
-      <c r="A103">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A103" t="s">
+        <v>8</v>
+      </c>
+      <c r="B103" t="s">
+        <v>8</v>
+      </c>
+      <c r="C103" t="s">
+        <v>8</v>
       </c>
       <c r="D103" t="s">
         <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>23</v>
       </c>
       <c r="F103" t="s">
-        <v>278</v>
+        <v>206</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>279</v>
+        <v>240</v>
       </c>
       <c r="H103" t="s">
-        <v>280</v>
+        <v>241</v>
       </c>
     </row>
     <row r="104" spans="1:8">
-      <c r="A104">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A104" t="s">
+        <v>8</v>
+      </c>
+      <c r="B104" t="s">
+        <v>8</v>
+      </c>
+      <c r="C104" t="s">
+        <v>8</v>
       </c>
       <c r="D104" t="s">
         <v>22</v>
       </c>
       <c r="E104" t="s">
         <v>23</v>
       </c>
       <c r="F104" t="s">
-        <v>281</v>
+        <v>78</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>282</v>
+        <v>242</v>
       </c>
       <c r="H104" t="s">
-        <v>283</v>
+        <v>243</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>14413</v>
       </c>
       <c r="B105">
         <v>2019</v>
       </c>
       <c r="C105">
         <v>29</v>
       </c>
       <c r="D105" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E105" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F105" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>284</v>
+        <v>244</v>
       </c>
       <c r="H105" t="s">
-        <v>285</v>
+        <v>245</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>14408</v>
       </c>
       <c r="B106">
         <v>2019</v>
       </c>
       <c r="C106">
         <v>28</v>
       </c>
       <c r="D106" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E106" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F106" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>286</v>
+        <v>246</v>
       </c>
       <c r="H106" t="s">
-        <v>287</v>
+        <v>247</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>14305</v>
       </c>
       <c r="B107">
         <v>2019</v>
       </c>
       <c r="C107">
         <v>24</v>
       </c>
       <c r="D107" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E107" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F107" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>288</v>
+        <v>248</v>
       </c>
       <c r="H107" t="s">
-        <v>289</v>
+        <v>249</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>