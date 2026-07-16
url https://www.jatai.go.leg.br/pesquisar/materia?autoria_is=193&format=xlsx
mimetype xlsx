--- v0 (2026-05-05)
+++ v1 (2026-07-16)
@@ -10,71 +10,71 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2693" uniqueCount="1196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3026" uniqueCount="1115">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Major Davi Pires</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18047</t>
   </si>
   <si>
     <t>“REEDITA SOLICITAÇÃO DE GESTÕES PÚBLICAS PARA QUE SEJA INSTITUIDO DISPOSITIVO LEGAL PARA A CRIAÇÃO DO CÓDIGO DE SAÚDE PÚBLICA NO ÂMBITO DO MUNICÍPIO DE JATAÍ/GO”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18043</t>
   </si>
   <si>
     <t>“Requer reedição do Requerimento 84/2019, para a criação do 2º. CPMG (Colégio da Polícia Militar de Goiás), nesta cidade de Jatai/GO., “</t>
   </si>
@@ -114,66 +114,60 @@
   <si>
     <t>“Altera dispositivo normativos no Projeto Lei em referência e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18027</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18020</t>
   </si>
   <si>
     <t>“Solicita urgente gestão para a execução de obras visando a construção e implantação de banheiros públicos na Praça Tenente Diomar Menezes”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18017</t>
   </si>
   <si>
     <t>“Solicita urgente execução de obras e serviços para reparos, limpeza e desobstrução do bueiro na Rua N-3, No. 639, Qd 59, Lt 8, esquina c/ av. Rio Bonito Bairro Jd. Paraíso”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18016</t>
   </si>
   <si>
     <t>Solicita urgente execução de obras e serviços para reparos, limpeza e desobstrução do bueiro na Rua 114, nº. 60, qd 7-A, Lote G, Bairro Jardim Floresta.</t>
   </si>
   <si>
+    <t>(</t>
+  </si>
+  <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...8 lines deleted...]
-Maria Aparecida (CIDA)</t>
+    <t>Mauro Bento Filho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18015</t>
   </si>
   <si>
     <t>Solicita envio de moção de pesar à família do senhor Luiz Abatuir Assis.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18014</t>
   </si>
   <si>
     <t>“Solicita providências urgentes, para execução de obras no acesso da ponte sobre o Rio Claro, BR 364, sentido Mineiros/Jataí, onde existe uma cratera (erosão) com prementes periculosidade de acidentes”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18013</t>
   </si>
   <si>
     <t>“Solicita novos estudos e planejamento para drenagem de águas pluviais, nas Ruas José Bonifácio e Rua São Paulo, bem como o final da Rua Castro Alves e Jerônimo Silva, entre outras dos setores baixos da cidade, que se veem tomadas por correntes em dias de fortes chuvas”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18012</t>
   </si>
   <si>
     <t>“Solicita gestões do Executivo Municipal, de providenciar junto à PMGO/CMDO/14o CRPM e 15o BPM, ativação do Posto Policial nos distritos de Estância e Naveslândia”.</t>
   </si>
@@ -258,78 +252,63 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/17953</t>
   </si>
   <si>
     <t>“Criação de fundo de recursos para GCMJ (Guarda Civil Municipal de Jataí), com o propósito de ampliar a capacidade de recursos financeiros para investimentos em Segurança Pública Municipal."</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17945</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade das escolas e creches da rede municipal de ensino fornecer alimentação diferenciada aos diabéticos e aos hipertensos em sua merenda e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17944</t>
   </si>
   <si>
     <t>“Reedição do Requerimento no. 159/2019 de 30 abr 2019, protocolado as 15:10 horas da mesma data, solicitando a criação de creche pública para idosos em Jataí/GO”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17942</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos familiares do TENENTE CORONEL DA POLÍCIA MILITAR DE GOIÁS - HRILLNER BRAGA ANANIAS.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17941</t>
   </si>
   <si>
     <t>Solicitam envio de moção de pesar à família da senhora Maria José da Silva Lemes.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17940</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade do comparecimento  anual do Prefeito, à Câmara Municipal, para pronunciamento  a respeito da situação do Município”.</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...2 lines deleted...]
-Major Davi Pires</t>
+    <t>Carlos Miranda</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17935</t>
   </si>
   <si>
     <t>Pedem a Prorrogação de prazo para a conclusão dos trabalhos da CPI ADM. 01/2020.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17926</t>
   </si>
   <si>
     <t>“SOLICITA MAIOR FISCALIZAÇÃO DO PROCON SOBRE PREÇOS ABUSIVOS DE PRODUTOS ALIMENTÍCIOS - DURANTE A PANDEMIA DE COVID-19”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17914</t>
   </si>
   <si>
     <t>“SOLICITA ESTUDOS TÉCNICOS PARA PRESERVAÇÃO DOS PEIXES E OUTROS ANIMAIS AQUÁTICOS DOS LAGOS URBANOS DE JATAÍ/GO.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17913</t>
   </si>
   <si>
     <t>Requerem por razões de interesse público, de alta relevância, reconsideração do Parecer 060/2020/PJ/CMJ, que obsta pelo seguimento da matéria.</t>
   </si>
@@ -342,54 +321,51 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/17905</t>
   </si>
   <si>
     <t>“Solicita da SMT que se faça estudo técnico para colocação de placas de estacionamento, regulamentado para carga e descarga, na Rua Riachuelo, na altura do nº. 2.826, Vila Fátima”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17892</t>
   </si>
   <si>
     <t>“ EMENTA: ADEQUAÇÃO E PROLONGAMENTO DE PRAZO FIXADO NO REQUERIMENTO No97/2020, AO ESTABELECIDO NA PORTARIA No035/2020, PARA O TÉRMINO DOS TRABALHOS DA CPI”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17879</t>
   </si>
   <si>
     <t>“solicita comparecimento em plenário, secretário municipal de segurança pública e defesa civil”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17878</t>
   </si>
   <si>
     <t>“SOLICITA COMPARECIMENTO EM PLENÁRIO, DA SECRETÁRIA MUNICIPAL DE EDUCAÇÃO” .</t>
   </si>
   <si>
-    <t>Creso de Oliveira Vilela_x000D_
-[...2 lines deleted...]
-Maria Aparecida (CIDA)</t>
+    <t>Creso de Oliveira Vilela</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17876</t>
   </si>
   <si>
     <t>“ Requer por razões de interesse público, de alta relevância, a criação de Comissão Especial.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17866</t>
   </si>
   <si>
     <t>“Solicita gestões do Executivo Municipal junto a Agência Nacional de Transportes Terrestres (ANTT), através de sua concessionária- ECOVIAS DO CERRADO S.A. inscrita no CNPJ n° 35.593.905/0001- 05, que se proceda a reconstrução de ondulações e/ou outras alternativas, no Km 157 da BR-364, em Naveslândia”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17863</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO AOS BOMBEIROS MILITARES QUE PRESTAM RELEVANTES SERVIÇOS À COMUNIDADE DE JATAÍ/GO, PELA COMEMORAÇÃO DO “DIA NACIONAL DO BOMBEIRO”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17860</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSO E LOUVOR AO COMANDO, OFICIAIS E PRAÇAS INTEGRANTES DO 14o CRPM, 15o BPM E 18a CIPM/CPE, QUE PRESTAM RELEVANTES SERVIÇOS À COMUNIDADE JATAIENSE, PELA PASSAGEM DO 162o ANIVERSÁRIO DA PMGO”.</t>
   </si>
@@ -420,381 +396,305 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/17848</t>
   </si>
   <si>
     <t>“MOÇÃO DE LOUVOR E APLAUSO AS EQUIPES DO GENARC e GEPATRI – POLÍCIA CIVIL DE JATAI/GO, POR RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE JATAIENSE”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17846</t>
   </si>
   <si>
     <t>“Propõe ao Executivo Municipal a concessão de adicional de insalubridade em grau máximo para profissionais de serviços essenciais ao combate a epidemias em casos de calamidade pública”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17841</t>
   </si>
   <si>
     <t>“Que o Poder Público Municipal assegure aos pacientes do COVID-19, assistência médico-farmacológica ambulatorial precoce, com o fornecimento gratuito dos medicamentos recomendados, inclusive cloroquina, hidroxicloroquina, azitromicina e adjuvantes, à luz de prescrição médica”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17837</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSO E LOUVOR A INTEGRANTES DA 18ª CIPM/CPE /JATAI/GO DA POLICIA MILITAR DE GOIÁS, POR RELEVANTE SERVIÇO PRESTADO À COMUNIDDE JATAIENSE</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...7 lines deleted...]
-Mauro Bento Filho</t>
+    <t>Pastor Luiz Carlos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17834</t>
   </si>
   <si>
     <t>Solicita a testagem de todos os servidores lotados na agência do Vapt Vupt de Jataí.</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...8 lines deleted...]
-Major Davi Pires</t>
+    <t>Carvalhinho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17830</t>
   </si>
   <si>
     <t>“Solicita do Poder Executivo, em caráter de urgência, a testagem de todos os Albergados, Diretores e Funcionários do Albergue São Vicente de Paulo, para enfrentamento ao COVID 19”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17825</t>
   </si>
   <si>
     <t>“Dispõe sobre a transparência quanto à divulgação dos votos dos vereadores nas votações das proposições deliberadas pela Câmara Municipal e da outra providência”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17811</t>
   </si>
   <si>
     <t>“Capacitação de Professores da rede municipal de Educação de Jataí/GO, para procedimentos proativos em aulas online e outros recursos eletrônicos, em tempos de pandemia endemias, como no caso do novo coronavírus – covid-19, durante o tempo de paralisação das aulas presenciais”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17801</t>
   </si>
   <si>
     <t>“Sugere ao Executivo Municipal, bônus financeiro como incentivo ao trabalho dos Fiscais da Prefeitura Municipal de Jataí/GO, que estão diretamente envolvidos nas ações de combate à pandemia do novo coronavírus Covid-19, enquanto perdurar as operações”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17794</t>
   </si>
   <si>
     <t>“INDICA AO EXECUTIVO MUNICIPAL, CRIAÇÃO DE NORMA LEGAL QUE REGULAMENTE GRATIFICAÇÃO PARA OS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS, QUE ESTIVEREM EM LINHA DE FRENTE NO COMBATE A EPIDEMIAS E PANDEMIAS”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17791</t>
   </si>
   <si>
     <t>“FISCALIZAÇÃO DO PROCON SOBRE PREÇOS DE MEDICAMENTOS DURANTE A PANDEMIA DE COVID-19”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17781</t>
   </si>
   <si>
     <t>“Solicita o encaminhamento à Casa de Leis, relatório mensal das receitas e despesas relacionadas ao enfrentamento da COVID-19, detalhando os produtos/serviços adquiridos e as empresas contratadas, assim como plano de ações no que se refere à pandemia em Jataí/GO, contemplando as medidas já concretizadas e as que ainda serão executadas”.</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17774</t>
   </si>
   <si>
     <t>Requer a constituição de uma Comissão Parlamentar de Inquérito, com a finalidade de investigar fatos certos e determinados de possíveis indícios de contratações - locações onerosas de veículos; fraude em processo licitatório convite no 03/18; contratações superfaturadas; subfaturamento de transação de imobiliária com lesão ao patrimônio público; vantagens indevidas a agentes públicos; ausência de Alvará Prévio para reforma e ampliação de imóvel adquirido pelo Prefeito e utilização indevida de servidor público para tratar de interesse particular de agente público, no âmbito da Administração Pública Municipal de Jataí.</t>
   </si>
   <si>
     <t>RREG</t>
   </si>
   <si>
     <t>Recurso Regimental</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17770</t>
   </si>
   <si>
     <t>RECURSO REGIMENTAL contra a decisão pela não apreciação pelo Plenário desta Casa, do processo administrativo que deu origem a Requerimento nº34/2019, de criação da Comissão Parlamentar de Inquérito - CPI da Saúde.</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17765</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação de todas as liberações de verbas, contratações e aquisições afetas ao COVID-19, no sítio eletrônico do Município de Jataí.</t>
   </si>
   <si>
     <t>ELOL</t>
   </si>
   <si>
     <t>Proposta do Legislativo de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17752</t>
   </si>
   <si>
     <t>Acresce o inciso XXXVIII ao Art. 7º da Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17750</t>
   </si>
   <si>
     <t>“Requer deliberação pelo Plenário da Câmara Municipal do Processo Administrativo que deu origem a CPI – SAÚDE.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17749</t>
   </si>
   <si>
     <t>“Concita a Prefeitura Municipal de Jataí/GO a contratar seguro de vida e pagar indenizações no caso de invalidez ou óbito dos servidores que atuam diretamente com pacientes infectados pela Covid-19”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17745</t>
   </si>
   <si>
     <t>“Inclui o álcool gel na lista de produtos da cesta básica distribuída as famílias carentes pela Prefeitura Municipal, durante o período da Pandemia do Covid 19”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17743</t>
   </si>
   <si>
     <t>“Requer desarquivamento e reinício de sua tramitação regimental, do Projeto de Lei no. 015/2020 de 04 de fevereiro de 2020, que “Obriga a Concessionária de fornecimento de água e esgoto e outros, a acoplar válvula anti ar nos hidrômetros instalados nas dependências residenciais, comerciais e industriais no Município de Jataí/GO”.</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...4 lines deleted...]
-Thiago Maggioni</t>
+    <t>Kátia Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17735</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve solicitam que seja realizado obra de melhoria na pista de pousos e decolagens do Aeroporto Municipal Flávio Francisco Vilela.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17722</t>
   </si>
   <si>
     <t>Determina a necessidade de constar nos editais de licitação do Município, a comprovação de número mínimo de menores aprendizes contratados pelas empresas participantes do certame licitatório.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17717</t>
   </si>
   <si>
     <t>Requer a criação da Comissão Especial de Gerenciamento de Crise decorrente do COVID-19</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17696</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento de notificação compulsória da Violência Contra a Mulher atendida em serviços de urgência e emergência Públicos e Privados, bem como na Rede Básica de Atendimento, no Município de Jataí/GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17633</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir o Programa de Combate ao Bullying, de ação interdisciplinar e de participação comunitária nas escolas Públicas e Privadas no município de Jataí/GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17632</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal de Jataí/GO, criar a notificação compulsória da violência contra Idoso.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17583</t>
   </si>
   <si>
     <t>Dispõe sobre a introdução de texto explicativo nos Carnês de IPTU (Imposto Predial e Territorial Urbano) sobre os direitos à isenção deste imposto nos casos previstos em Lei e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17528</t>
   </si>
   <si>
     <t>Solicitação de melhoria na pista de pouso e decolagem, bem como revitalização da área verde de fronte a entrada, calçadas e tapagem de buracos nos acessos de entrada e saída, com o replantio de árvores que foram cortadas no local com a extração dos tocos que danificam as calçadas.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17526</t>
   </si>
   <si>
     <t>Altera a redação do § 1º do Art. 2º e acrescenta o paragrafo único ao Art. 4º.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17500</t>
   </si>
   <si>
     <t>Convoca Secretário Municipal da Saúde para comparecimento perante o plenário da Câmara Municipal de Jataí/GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17456</t>
   </si>
   <si>
     <t>Disponha sobre a divulgação prévia, do cronograma de obras e serviços de pavimentação, tapa-buracos, poda de árvores, roçagem de mato em árvores verdes, troca de lâmpadas e conservação de praças e parques, no âmbito de Jataí/GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17455</t>
   </si>
   <si>
     <t>Solicita ao Digníssimo Prefeito Municipal, para que convoque o setor competente desta Prefeitura, ou quem suas vezes fizer, para vir a plenário da CMJ, dar explicações e explanar os critérios técnicos e legais utilizados para a majoração de valores do IPTU praticado neste início de exercício/2020, tendo em vista que a população tem feito um sem número de queixas e irresignações dos valores lançados e cobrados nos carnês do contribuinte.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17340</t>
   </si>
   <si>
     <t>Obriga a Concessionária de serviços de fornecimento de água e esgoto e outros em Jataí-GO., a acoplar válvula anti ar nos hidrômetros, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17285</t>
   </si>
   <si>
     <t>Determina o acesso público as informações e arquivos relativos aos dados das licitações realizadas pelo Executivo Municipal no seu site oficial pelo período mínimo de 05 (cinco) anos.</t>
   </si>
   <si>
     <t>SP</t>
   </si>
   <si>
     <t>Substitutivo a Projeto</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17282</t>
   </si>
   <si>
     <t>Dispõe sobre a possibilidade da Fazenda Pública Municipal, realizar acordos em processos judiciais. e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17231</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos do art. 98, § 1º do Regimento Interno, propõe a seguinte emenda aditiva, ao LOE nº 63/2019, na forma abaixo elencada.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17218</t>
   </si>
   <si>
     <t>Requer a REEDIÇÃO do requerimento 184/2017, que dispõe sobre a criação e estruturação do Conselho Municipal de Segurança Comunitária.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17217</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de remoção dos cabos de fiação aérea excedentes e sem uso instalados por prestadoras de serviços que operem no Município.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17192</t>
   </si>
   <si>
     <t>Insere o inciso X ao 6º do Art. 9º da Lei 3.936 de 11 de setembro de 2017.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17188</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de shows com capacidade superior a 2.000 (dois mil) espectadores, devendo ser realizada por músicos, cantores ou conjuntos musicais do município e da outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17187</t>
   </si>
   <si>
     <t>Insere a expressão "ligada à segurança pública" após a palavra entidade, constante do Art. 18 da Lei 3.936/2017, consoante ao Art. 2º do DL 004/2020</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17172</t>
   </si>
   <si>
     <t>Os subscritores da presente Emenda propõem alteração no art. 2º e o acréscimo do Parágrafo único ao art. 1º, conforme a redação a seguir:</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17039</t>
   </si>
   <si>
     <t>Requer que inclua-se nos planos de obras da municipalidade, estudos técnicos para que se adote junto aos órgãos competentes a instalação em uma das "PRAÇAS MUNICIPAIS", a ser indicada de acordo com conveniências administrativas, maior frequência e preferência da população, que esta contenha, vestuário, pista de corrida, campo sintético, quadra poliesportiva, playground, academia de ginastica ao ar livre, administração, sala para exame médico, portarias e lanchonetes.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17033</t>
   </si>
   <si>
     <t>Solicita estudo de viabilidade de criação do projeto "VENHA CAMINHAR COM A POLÍCIA MILITAR."</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17006</t>
   </si>
   <si>
     <t>Criar critérios técnicos, elaborando-se projeto de estrutura física e pessoal para a viabilidade administrativa para criar e construir uma Clínica Pet, de forma gratuita,</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17005</t>
@@ -835,178 +735,137 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/16813</t>
   </si>
   <si>
     <t>Dispõe sobre as normas de segurança e de manutenção em brinquedos de parques infantis localizados em àreas de uso coletivo, públicas, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16812</t>
   </si>
   <si>
     <t>Requer a reedição do Requerimento nº 008/2018, protocolado em 24/janeiro/2018, ás 10:15 horas, aprovado por unanimidade em Sessão Plenária desta Casa, o qual solicita a reforma das obras e empreendimentos públicos no Parque Brisas, Setor Hermosa, zona urbana desta cidade.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16790</t>
   </si>
   <si>
     <t>Insere o inciso V ao art. 1º do projeto de Lei 057/2019.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16773</t>
   </si>
   <si>
     <t>Altera dispositivo normativos no Projeto Lei em referência e dá providências. (Creche João XXIII)</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...7 lines deleted...]
-Pastor Luiz Carlos</t>
+    <t>Thiago Maggioni</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16757</t>
   </si>
   <si>
     <t>Solicita o envio de moção de pesar aos familiares de Antônio Soares Neto.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16755</t>
   </si>
   <si>
     <t>Altera dispositivo normativos no Projeto Lei em referência e dá outras providências. (Albergue São Vicente de Paula)</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16754</t>
   </si>
   <si>
     <t>Altera dispositivo normativos no Projeto Lei em referência e dá outras providências. (Rotary Clube de Jataí)</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16753</t>
   </si>
   <si>
     <t>Institui no âmbito Municipal de Jataí, a Honraria Policial Destaque do ano, e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16749</t>
   </si>
   <si>
     <t>Solicita a implantação de coleta seletiva do lixo e fomentação para a criação de uma cooperativa pública onde os catadores de materiais reutilizáveis e recicláveis possam desempenhar seus papeis que é fundamental na implementação da Política Nacional de Resíduos Sólidos (PNRS)</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16748</t>
   </si>
   <si>
     <t>Solicita gestões no sentido de determinar o departamento competente desta municipalidade, que se efetue estudos de viabilidade da criação e construção de um MONUMENTO COM OS BUSTOS DO EX-PRESIDENTE JUSCELINO KUBITSHEK DE OLIVEIRA E SR. ANTONIO SOARES NETO "TONIQUINHO", COM UMA PLACA COM DIZERES DA PERGUNTA E RESPOSTA SOBRE A CRIAÇÃO DE BRASÍLIA/DF, NO LAGO JK.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16746</t>
   </si>
   <si>
     <t>Solicita que seja procedido estudo de viabilidade e construção de "galeria pluvial" com "Boca de Lobo", no declínio da rua CASTRO ALVES entre as ruas Miranda de Carvalho até o prolongamento da Rua Jerônimo Silva.</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16610</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Geneis Leal Rezende.</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16319</t>
   </si>
   <si>
     <t>Solicita a criação de Comissão Especial de Apoio ao Parque Científico e Tecnológica de Jataí - JataiTech</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16240</t>
   </si>
   <si>
     <t>Os vereadores subscritores do presente Requerimento solicitam a revogação e sua não inserção na pauta, do Requerimento no. 300/2019, por imposição legal estatuída no art. 94, § 9º do Regimento Interno desta Casa.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16237</t>
   </si>
   <si>
     <t>Instituir o Programa Multidisciplinar de Estimulação Essencial, Reabilitação e Habilitação da Criança com Deficiência Múltipla, Surdocegueira e Deficiência Visual e autoriza o Poder Executivo, a criar Centro de Referência para Inclusão Social e Educacional da Criança com Deficiência Múltipla, Surdocegueira e Deficiência visual com vistas à sua oprecionalização.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16153</t>
   </si>
   <si>
     <t>Quanto ao Projeto de Lei nº 035, de 07 de junho de 2019, de iniciativa do Senhor Prefeito, solicita que autoriza o Poder Executivo Municipal a realizar parceria com a iniciativa privada para a concessão de serviços públicos de coleta, transporte, transbordo, tratamento e destinação dos resíduos  sólidos domiciliares e dos resíduos de limpeza urbana, que se crie no âmbito municipal de Jataí, "PLANO MUNICIPAL DE GERENCIAMENTO DE RESÍDUOS SÓLIDOS", Para a adequação de possíveis desideratos do aludido projeto.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16041</t>
   </si>
   <si>
     <t>O Vereador Major Davi Pires solicita recapeamento asfáltico no Setor COHACOL 5 EM JATAÍ</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16026</t>
   </si>
   <si>
     <t>Solicita gestões no sentido de que sejam efetuados estudos técnicos para que seja criada uma Empresa Pública Jataiense de Limpeza Urbana, que terá a finalidade da prestação de serviços de limpeza urbana, coleta de resíduos, jardinagem, paisagismo, manutenção, conservação e reparos de bens públicos do Município.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16024</t>
   </si>
   <si>
     <t>Solicita o envio de moção de pesar aos familiares de Nafetal Rezende Silva.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16015</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 035 de 07 de junho de 2019, de autoria do Poder  executivo Municipal de Jataí/GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16014</t>
   </si>
   <si>
     <t>Dispõe sobre a dispensa do  expediente ao funcionário da câmara Municipal de Jataí/GO., na data do seu aniversário.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15998</t>
   </si>
   <si>
     <t>Solicita gestões no sentido de concluir que a empresa Sistemma Assessoria e Construções Ltda, concessionária de coleta de lixo de Jataí/GO, melhore e dê maiores condições higiênicas no trajeto do perímetro urbano ao recinto do aterro sanitário.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15994</t>
@@ -1071,271 +930,170 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/15946</t>
   </si>
   <si>
     <t>SOLICITA URGENTES INFORMAÇÕES A RESPEITO DE OBRA PÚBLICA PARALISADAS, CONCERNENTE A REFORMA E AMPLIAÇÃO DA ESCOLA MUNICIPAL "GERALDO VENÉRIO DE CARVALHO".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15945</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS DE VIABILIDADE DE IMPLEMENTAÇÃO DE REDUTOR DE VELOCIDADE COM FAIXA DE SINALIZAÇÃO PARA PEDESTRES, NA RUA PS 18, FRENTE AO NÚMERO 134, QUE DÁ ACESSO AO TREVO DA BR 158, NO SETOR PORTAL DO SOL, BEM COMO A REALIZAÇÃO DA MALHA ASFÁLTICA DA VIA URBANA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15944</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA EDITADA DISPOSITIVO LEGAL, CONCITANDO O EXECUTIVO MUNICIPAL A COLOCAR PLACAS NAS OBRAS PÚBLICAS QUE TIVERAM OS TRABALHOS INTERROMPIDOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15923</t>
   </si>
   <si>
     <t>SOLICITA QUE CUMPRA A NECESSIDADE SOBRE A ADAPTAÇÃO DE PARTE DOS BRINQUEDOS E EQUIPAMENTOS DAS PRAÇAS DE ESPORTES E LAZER E PARQUE DE DIVERSÕES ÀS NECESSIDADE DAS PESSOAS COM DEFICIÊNCIA OU COM MOBILIDADE REDUZIDA.</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15921</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVE, COM ASSENTO NESTA CASA LEGISLATIVA, NOS TERMOS DO ART. 98, § 1º DO REGIMENTO INTERNO, PROPÕE A SEGUINTE EMENDA AO PLOE Nº 35/2019.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15919</t>
   </si>
   <si>
     <t>REQUER REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUTIR OS PRINCÍPIOS, VANTAGENS E/OU DESVANTAGEM DO PROJETO DE LEI Nº 035, DE 07/06/2019, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR PARCERIA COM A INICIATIVA PRIVADA PARA CONCESSÃO DOS SERVIÇOS PÚBLICOS DE COLETA, TRANSPORTE, TRANSBORDO, TRATAMENTO E DESTINAÇÃO FINAL DOS RESÍDUOS SÓLIDOS DOMICILIARES E DOS RESÍDUOS DE LIMPEZA URBANA.</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15917</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. ADÃO EUCLÉSIO RIBEIRO SOARES.</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15916</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SR. LORIVAL PEREIRA PINTO (CAPIXABA)</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15913</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SR. JOAQUIM EUNÁPIO DA SILVA (NAPO)</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15912</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. ALCIONE SEBASTIÃO DE OLIVEIRA.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15911</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DA SRª TEREZINHA MACHADO MELO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15829</t>
   </si>
   <si>
     <t>SOLICITANDO URGENTES ESTUDOS TÉCNICOS E PROVIDÊNCIAS NECESSÁRIAS PARA CORRIGIR A REDE  DE ENERGIA ELÉTRICA, PRINCIPALMENTE NOS CANAIS DE DISTRIBUIÇÕES AO NÍVEL DO SOLO QUE TRANSMITE ENERGIA ÀS LUMINÁRIAS DO PARQUE ECOLÓGICO JK.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15743</t>
   </si>
   <si>
     <t>"SOLICITA QUE INSTITUA DISPOSITIVO LEGAL QUE "DISPONHA SOBRE A CRIAÇÃO DO CARTÃO DE VACINAÇÃO DIGITAL NO MUNICÍPIO DE JATAÍ E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>Maria Aparecida (CIDA)_x000D_
-[...5 lines deleted...]
-Adilson de Carvalho</t>
+    <t>Maria Aparecida (CIDA)</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15730</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE MOÇÃO DE PESAR AOS FAMILIARES DE VILMAR LINS DE ASSIS.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15728</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO JATAIENSE AO SR. YOSSI SHELLEY, EMBAIXADOR DE ISRAEL NO BRASIL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15725</t>
   </si>
   <si>
     <t>SOLICITA QUE INSTITUA DISPOSITIVO LEGAL SOBRE AFIXAÇÃO DE CARTAZ INFORMANDO "A PROIBIÇÃO DE EXIGÊNCIA DE CHEQUE CAUÇÃO", NOS HOSPITAIS, CLÍNICAS E OUTROS CENTROS DE SAÚDE DA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15724</t>
   </si>
   <si>
     <t xml:space="preserve"> SOLICITA QUE INSTITUA DISPOSITIVO LEGAL QUE "PROÍBA A FIXAÇÃO DE CARTAZES QUE FAZEM REFERÊNCIA A CRIMES DE RESISTÊNCIA, DESOBEDIÊNCIA E DESACATO QUE POSSAM SER COMETIDOS CONTRA SERVIDOR PÚBLICO NO EXERCÍCIO DE SUA FUNÇÃO, NO ÂMBITO DO MUNICÍPIO DE JATAÍ/GO".</t>
   </si>
   <si>
-    <t>Maria Aparecida (CIDA)_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15721</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ART. 6º DO PLOE Nº 23/2019.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15615</t>
   </si>
   <si>
     <t>"REQUER, MOÇÃO DE APLAUSO, AO SR. DOMÍCIO VILELA DE SOUZA".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15614</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DO "TÍTULO DE HINRA AO MÉRITO" Á POLICIA MILITAR DO ESTADO DE GOIÁS, PELOS RELEVANTES SERVIÇOS PRESTADOS A SOCIEDADE JATAIENSE, ATRAVÉS DE SUAS UNIDADES OPERACIONAIS E DE ENSINO", E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15606</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE SÔNIA DE FREITAS ASSIS, RECENTEMENTE FALECIDA.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...5 lines deleted...]
-Thiago Maggioni</t>
+    <t>Adilson de Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15574</t>
   </si>
   <si>
     <t>SOLICITA MOÇÃO DE PESAR PELO FALECIMENTO DE ORIOVALDO TEODORO CEREA DA SILVA (CEREA)</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15573</t>
   </si>
   <si>
     <t>SOLICITA MOÇÃO DE PESAR PELO FALECIMENTO DE ALZIRA VELOSO NOGUEIRA (DONA FILHINHA).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15570</t>
   </si>
   <si>
     <t>DISPÕE SOBRE "A DIVULGAÇÃO DE LISTAGEM COM TODOS OS MEDICAMENTOS DISPONIBILIZADOS PELO SISTEMA ÚNICO DE SAÚDE (SUS), E OS DE ALTO CUSTO".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15556</t>
   </si>
   <si>
     <t>SOLICITA URGENTES ESTUDOS TÉCNICOS PARA OBRAS E REVITALIZAÇÃO NO PROLONGAMENTO DA AVENIDA PERIMETRAL NO LOCAL QUE DÁ ACESSO DO CENTRO DA CIDADE AOS BAIRROS CIDADE JARDIM, JACUTINGA, ALTO DAS ROSAS, VILA BRASÍLIA E OUTROS, NO PERÍMETRO URBANO DE JATAÍ/GO, ONDE EXALA ODOR INSUPORTÁVEL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15549</t>
   </si>
   <si>
     <t>SOLICITA QUE INSTITUA DISPOSITIVO LEGAL PARA "CRIA O PROGRAMA DE ATUALIZAÇÃO PERMANENTE DE PROFISSIONAIS DA SAÚDE".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15536</t>
@@ -1370,123 +1128,92 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/15293</t>
   </si>
   <si>
     <t>PROCEDA A ILUMINAÇÃO DA RUA 18, QUADRA 69, LOTE 7, NAS PROXIMIDADES DO NÚMERO 150, E ADJACÊNCIAS, NO SETOR EPAMINONDAS, ONDE SE ENCONTRA LOCALIZADO O CENTRO ESPÍRITO CAMINHO DA LUZ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15288</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE COLOCAÇÃO DE EQUIPAMENTOS E BRINQUEDOS PARA PESSOAS COM DEFICIÊNCIA EM PARQUES, PRAÇAS E OUTROS LOCAIS PÚBLICOS QUE SÃO DESTINADOS A PRÁTICA DE ESPORTES E LAZER.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15285</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DO TÍTULO DE HONRA AO MÉRITO AO 14º CRPM, VIA DE SEU COMANDANTE - TEN CEL QOPM MARCO ANTONIO DE CASTRO GUIMARÃES, 15º BPM, COMANDANTE: TEN CEL QOPM ALEXANDRE DOS SANTOS E SILVA; CPMG "PROFESSOR NESTÓRIO RIBEIRO" - COMANDANTE: MAJOR QOPM SELMA RODRIGUES SILVA E 18ª CIPM, COMANDANTE: CAP QOPM ANTONIO ALVES FERREIRA JUNIOR", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15280</t>
   </si>
   <si>
     <t>GARANTE O ATENDIMENTO PRIORITÁRIO E ACESSIBILIDADE DE PESSOAS COM OBESIDADE MÓRBIDA AOS SERVIÇOS DOS ÓRGÃOS PÚBLICO MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Maria Aparecida (CIDA)_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15278</t>
   </si>
   <si>
     <t>SOLICITA MOÇÃO DE PESAR PELO FALECIMENTO DE OSCAR GONÇALVES FONSECA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15216</t>
   </si>
   <si>
     <t>DISPONHA SOBRE A OBRIGATORIEDADE, NA REDE PÚBLICA DE SAÚDE E DE EDUCAÇÃO DO MUNICÍPIO, DA REALIZAÇÃO DE EXAMES, AVALIAÇÃO, IDENTIFICAÇÃO E RASTREAMENTO PARA DIAGNÓSTICO PRECOCE DO AUTISMO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15200</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DE CRECHE PÚBLICA PARA IDOSO EM JATAÍ/GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15178</t>
   </si>
   <si>
     <t>SOLICITA QUE EXARE DISPOSITIVO LEGAL PARA "ORGANIZAR E INSTITUIR A NECESSIDADE DE AVISO PRÉVIO PARA A INTERRUPÇÃO DO FORNECIMENTO DE ÁGUA PELA CONCESSIONÁRIA RESPONSÁVEL, NO CASO DE CONSUMIDOR RESIDENCIAL INADIMPLENTE, BEM COMO A PROÍBE NOS DIAS EM QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15152</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INSTITUÍDO A OBRIGATORIEDADE NA ELABORAÇÃO DE PLANO DE EMERGÊNCIA E NA REALIZAÇÃO DE PALESTRAS E TREINAMENTO PARA SITUAÇÕES DE RISCO EM ESCOLAS PÚBLICAS E PRIVADAS, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15141</t>
   </si>
   <si>
     <t>SOLICITA PARA INSTITUIR A IMPLANTAÇÃO DE PONTO ELETRÔNICO PARA MÉDICOS QUE PRESTAM SERVIÇOS NA REDE MUNICIPAL DE SAÚDE DE JATAÍ/GO.</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15140</t>
   </si>
   <si>
     <t>REQUERIMENTO DE REVERSÃO DA TRANSFORMAÇÃO DA AGÊNCIA DA RECEITA FEDERAL DE JATAÍ EM POSTO DE ATENDIMENTO.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15129</t>
   </si>
   <si>
     <t>SOLICITA MOÇÃO DE PESAR PELO FALECIMENTO DE LUIZ ROBERTO ELIAS DE SOUZA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15127</t>
   </si>
   <si>
     <t>INSTITUI O BANCO DE HORAS PARA O QUADRO FUNCIONAL DA CÂMARA MUNICIPAL DE JATAÍ, ESTADO DE GOIÁS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15115</t>
   </si>
   <si>
     <t>INSTITUIR O CÓDIGO DE SAÚDE PÚBLICA NO ÂMBITO DO MUNICÍPIO DE JATAÍ/GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15109</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE ELEIÇÃO DOS MEMBROS DO CONSELHO DE ÉTICA E DECORO PARLAMENTAR.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15108</t>
@@ -1515,166 +1242,138 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/15025</t>
   </si>
   <si>
     <t>ACRESCENTA O § 9º AO ART. 63 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAÍ/GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15024</t>
   </si>
   <si>
     <t>INSTITUI A IMPLANTAÇÃO DE PONTO ELETRÔNICO PARA MÉDICOS QUE PRESTAM SERVIÇOS NA REDE MUNICIPAL DE SAÚDE DE JATAÍ/GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15010</t>
   </si>
   <si>
     <t>SOLICITA QUE SE PROCEDA ABERTURA NO CANTEIRO CENTRAL DA RUA 41, PARA DAR VASÃO AO LIVRE CURSO DA RUA 9, NO SETOR MAURO BENTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15009</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA EXECUTADA OBRAS DE CALÇADA NO TRECHO DA AVENIDA RIO BONITO, NO LOCAL FRENTE AO NÚMERO 120, NO CONJUNTO RESIDENCIAL COHACOL.</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15002</t>
   </si>
   <si>
     <t>SOLICITAM O TRANSPORTE DOS ESTUDANTES MATRICULAS EM CURSOS SUPERIORES EM JATAÍ, MAS QUE RESIDEM NO POVOADO DE NAVESLÂNDIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14957</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DIRETRIZES PARA A POLÍTICA PÚBLICA MUNICIPAL DE ENFRENTAMENTO À VIOLÊNCIA CONTRA A MULHER.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14956</t>
   </si>
   <si>
     <t>SOLICITA  UTILIZAÇÃO DE ALTERNATIVA TECNOLÓGICAS AMBIENTALMENTE SUSTENTÁVEIS NOS CONJUNTOS DE MORADIAS ORGANIZADAS DE FORMA HORIZONTAL OU VERTICAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14903</t>
   </si>
   <si>
     <t>SOLICITA QUE EDITE DISPOSIÇÃO LEGAL QUE "INSTITUI O PROGRAMA CUIDADOR DE IDOSO NO ÂMBITO DO MUNICÍPIO DE JATAÍ".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14890</t>
   </si>
   <si>
     <t>SOLICITA QUE DISPOSIÇÃO LEGAL QUE "INSTITUI O PROGRAMA MUNICIPAL DE INSERÇÃO SOCIAL DO IDOSO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14888</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADÃO JATAIENSE AO SENHOR TENENTE CORONEL QOPM/GO - CARLOS AILTON DE OLIVEIRA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14887</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO, NO PERÍMETRO URBANO DE JATAÍ/GO, DO USO DE VEÍCULOS DE TRAÇÃO ANIMAL (CHARRETES E CARROÇAS) PARA O TRANSPORTE DE PESSOAS. BENS, MERCADORIAS E RESÍDUOS DE CONSTRUÇÃO CIVIL, ENTULHOS, MATERIAIS RECICLÁVEIS E OUTROS SERVIÇOS.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...7 lines deleted...]
-Marcos Antônio</t>
+    <t>Gildenicio  Santos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14879</t>
   </si>
   <si>
     <t>SOLICITA MOÇÃO DE PESAR PELO FALECIMENTO DO SR. SEBASTIÃO DE ASSIS GARCIA.</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14878</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DO PROJETO DE LEI ORDINÁRIA DO EXECUTIVO Nº 48, DE 30 DE SETEMBRO DE 2018.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14796</t>
   </si>
   <si>
     <t>REQUER, A REEDIÇÃO DO REQUERIMENTO Nº 585/5017, DE 25 DE SETEMBRO DE 2017, EXARADO PELOS VEREADORES MAJOR DAVID PIRES E THIAGO MAGGIONI, PROTOCOLADO EM 26 DE SETEMBRO DE 2017 ÀS 13:45 HORAS, APROVADO POR UNANIMIDADE EM SESSÃO PLENÁRIA DESTA CASA EM 29 SETEMBRO DE 2017,REITERANDO GESTÕES NO SENTIDO DE QUE SEJA CRIADO NESTA CIDADE DE JATA/GO, O 2º CPMG (COLÉGIO DA POLÍCIA MILITAR DE GOIÁS).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14764</t>
   </si>
   <si>
     <t>SOLICITA QUE RETORNE EM VIA DE VIA DE MÃO DUPLA, A RUA ANHANGUERA, A PARTIR DO RETORNO NO CRUZAMENTO COM A RUA CASTRO ALVES, ATÉ O ENCONTRO COM A RUA JOÃO ROSA SOARES, NO SETOR CENTRAL NESTA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14763</t>
   </si>
   <si>
     <t>SOLICITA EM CARÁTER DE URGÊNCIA, SEJA COLOCADA FAIXA DE PEDESTRE A SER SITUADA NA RUA DEPUTADO HONORATO DE CARVALHO, FRENTE AO NÚMERO 3.906, QD 108 F, LT 20 - NA VILA FÁTIMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14760</t>
   </si>
   <si>
     <t>SOLICITA AO SR. VINÍCIUS DE CECÍLIO LUZ. DD PREFEITO MUNICIPAL, DADA A COMPETÊNCIA EXCLUSIVA PRECONIZADA AO CHEFE DO PODER EXECUTIVO, A INTELIGÊNCIA DO ART. 61, PARÁGRAFO 1º, II "A" DA CONSTITUIÇÃO FEDERAL/88, ART. 20, PARÁGRAFO 1º, II DA CONSTITUIÇÃO DO ESTADO DE GOIÁS E NOS TERMOS DO ART. 40, I E II DA LEI ORGÂNICA MUNICIPAL, PARA QUE SE CRIE DISPOSITIVO LEGAL ALTERANDO O ART. 75 DA LEI 2.761/2007, NO SEGUINTES TERMOS.</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...2 lines deleted...]
-Major Davi Pires</t>
+    <t>Marcos Antônio</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14756</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PROJETO DE LEI ORDINÁRIA DO EXECUTIVO Nº 048, DE 30 DE SETEMBRO DE 2018.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14750</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE, FRENTE AO NÚMERO 2.284, NA RUA MIRANDA DE CARVALHO, ABAIXO DA SEDE DA POLÍCIA FEDERAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14729</t>
   </si>
   <si>
     <t>SOLICITA DISPOSIÇÃO LEGAL QUE OBRIGA A CONCESSIONÁRIA DE SERVIÇOS DE FORNECIMENTO DE ÁGUA E OUTRAS, ACOPLAR "VÁLVULA ANTI AR" EM TODOS OS HIDRÔMETROS INSTALADAS NAS DEPENDÊNCIAS RESIDENCIAIS, COMERCIAIS E INDUSTRIAIS NO MUNICÍPIO DE JATAÍ/GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14704</t>
   </si>
   <si>
     <t>REQUISIÇÃO DE DOCUMENTOS.</t>
   </si>
@@ -1699,109 +1398,68 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/14503</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA IMPLANTADO AVALIAÇÃO DE ATENDIMENTO NOS POSTOS DE SAÚDE DO MUNICÍPIO, NA UPA (UNIDADE DE PRONTO ATENDIMENTO E NO HC (HOSPITAL DAS CLINICAS).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14482</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA DA FENECIDA SENHORA RAIMUNDA JERÔNIMA SILVA., NA DATA DE 12 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14477</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA DA FENECIDA SENHORA TEREZA MARIA DA CONCEIÇÃO, NA DATA DE 12 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14444</t>
   </si>
   <si>
     <t>SOLICITA O ASFALTAMENTO NA CONTINUAÇÃO DA RUA ZECA MELO, INICIANDO-SE NO CRUZAMENTO DA RUA MAXIMIANO PERES, ATÉ O ENCONTRO COM A RUA JOSÉ BERNAZZOLI, VILA OLAVO, NUMA EXTENSÃO APROXIMADA DE 150 METROS E TAMBÉM, A COLOCAÇÃO DE LUMINÁRIAS EM DOIS POSTES DO TRAJETO.</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14439</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO - (CPI), C/C ART. 20, PARÁGRAFO 4º DA LEI ORGÂNICA DO MUNICÍPIO, OBJETIVANDO APURAR E RESPONSABILIZAR PELA CONTUMAZ FALTA DE MEDICAMENTOS E MATERIAL BÁSICO DE SAÚDE NECESSÁRIO À POPULAÇÃO CARENTE, NA REDE PÚBLICA DESTE MUNICÍPIO, COMO GAZES, CURATIVOS, MEDICAMENTOS COMUNS COMO METFORMINA, INSULINA, OMEPRAZOL, ETC... USADOS NOS CASOS DE DIABETES E OUTRAS CRÔNICAS.</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14428</t>
   </si>
   <si>
     <t>INDICA VEREADORES INTEGRANTES DAS COMISSÕES PERMANENTES, NA FORMA DO ART. 39 DA RESOLUÇÃO 02/2010.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14424</t>
   </si>
   <si>
     <t>SOLICITA MOÇÃO DE PESAR, PELO PASSAMENTO DO SR. WALTER RODRIGUES.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14419</t>
   </si>
   <si>
     <t>SOLICITA MOÇÃO DE PESAR PELO PASSAMENTO DO SENHOR HÉLIO DOMINGOS DA SILVA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14208</t>
   </si>
   <si>
     <t>SOLICITA EM CARÁTER DE URGÊNCIA A IMPLANTAÇÃO DE UM SEMÁFORO DA RUA DEPUTADO HONORATO DE CARVALHO, COM A RUA AVENIDA CENTRAL, NO CRUZAMENTO DA BR-158, ANTIGA RUA 106, FRENTE AO NÚMERO 1.710, NA QD 21-F, LT L-5, NA VILA FÁTIMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14195</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA PROCEDIDA CORREÇÃO NO ASFALTO E CANALETAS PARA QUE HAJA MELHOR EVASÃO DE ÁGUAS, NO TRECHO SITUADO NA RUA INÁCIO JOSÉ DE MELO, FRENTE AO NÚMERO 3.636, ENTRE AS RUAS 108 E RUA AZÓRIO DE ASSIS, NA VILA FÁTIMA, JATAÍ/GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14194</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE CANUDOS CONFECCIONADOS EM MATERIAL PLÁSTICO NÃO RECICLÁVEL, NOS LOCAIS QUE ESPECIFICA, E DÁ  OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14182</t>
@@ -1812,215 +1470,149 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/14181</t>
   </si>
   <si>
     <t>SOLICITA A REEDIÇÃO DO REQUERIMENTO 322/2017, PROTOCOLADO EM 18 MAIO 2017, ÀS 16:02MIN, QUE SOLICITOU AO MD. PREFEITO MUNICIPAL,  A CONSTRUÇÃO DE UBS, NA CIDADE JARDIM I E II, NESTA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14180</t>
   </si>
   <si>
     <t>O VEREADOR MAJOR DAVID PIRES, QUE A PRESENTE SUBSCREVE, COM ASSENTO NESTA EGRÉGIA CASA DE LEIS, VÊM ATRAVÉS DESTA, APÓS OUVIDO O PLENÁRIO, CONSUBSTANCIADO NO ART. 125-C, IV DO REGIMENTO INTERNO, VÊM MANIFESTAR SUA SOLIDARIEDADE E ENCAMINHAR A PRESENTE MOÇÃO DE PESAR À FAMÍLIA DA FENECIDA SENHORA RAIMUNDA JERÔNIMA SILVA, NA DATA DE 12 DE DEZEMBRO DE 2018, NESTA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14178</t>
   </si>
   <si>
     <t>ALTERA O ART. 75 DA LEI MUNICIPAL 2.761/2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14177</t>
   </si>
   <si>
     <t>O VEREADOR MAJOR DAVID PIRES. QUE A PRESENTE SUBSCREVE, COM ASSENTO NESTA EGRÉGIA CASA DE LEIS, VÊM ATRAVÉS DESTA, APÓS OUVIDO O PLENÁRIO, CONSUBSTANCIADO NO ART. 125-C, IV DO REGIMENTO INTERNO, VÊM MANIFESTAR SUA SOLIDARIEDADE E ENCAMINHAR A PRESENTE MOÇÃO DE PESAR À FAMÍLIA DA FENECIDA SENHORA TEREZA MARIA DA CONCEIÇÃO, NA DATA DE 12 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
-    <t>José Carapô_x000D_
-[...8 lines deleted...]
-Marcos Antônio</t>
+    <t>José Carapô</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14170</t>
   </si>
   <si>
     <t>SUPRIME DISPOSITIVO DO PLOE N. 66/2018.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14166</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.525/2013, QUE INSTITUI O PROGRAMA DE INCENTIVO PARA O DESENVOLVIMENTO SÓCIO ECONÔMICO,  EMPRESARIAL, TECNOLÓGICO E TURÍSTICO DO MUNICÍPIO DE JATAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>José Carapô_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14164</t>
   </si>
   <si>
     <t>DESTINA RECURSOS PARA O 13º BATALHÃO DO BOMBEIRO MILITAR (JATAÍ-GO), PARA O PROEBOM - PROGRAMA EDUCACIONAL BOMBEIRO MIRIM.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14163</t>
   </si>
   <si>
     <t>SOLICITA A INSTAURAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO - (CPI), E/E ART.20 PARÁGRAFO 4º DA LEI ORGÂNICA DO MUNICÍPIO,  OBJETIVANDO APURAR E RESPONSABILIZAR PELA CONTUMAZ FALTA DE MEDICAMENTOS E MATERIAL BÁSICO DE SAÚDE NECESSÁRIO À POPULAÇÃO CARENTE, NA REDE PÚBLICA DESTE MUNICÍPIO, COMO GAZES, CURATIVOS, MEDICAMENTOS COMUNS COMO METFORMINA, INSULINA, OMEPRAZOL, ETC... USADOS NOS CASOS DE DIABETES E OUTRAS DOENÇAS CRÔNICAS.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14162</t>
   </si>
   <si>
     <t>SOLICITAR QUE SEJA PROCEDIDA "SESSÃO SOLENE" A OCORRER NO PLENÁRIO "VER. JOÃO JUSTINO DE OLIVIEIRA", EM DATA E HORÁRIO APRAZADO PELA E, PRESIDENTE, EM HOMENAGEM AO ANIVERSÁRIO DE 20 (VINTE) ANOS DA CRIAÇÃO DO BATALHÃO "VALE DO RIO CLARO" - 15. BPM, SITUADO NA RUA JOSÉ PEREIRA REZENDE, 854 - CENTRO, NESTA CIDADE, CONFORME DECRETO ESTADUAL NO. 4.984 DE 10 DE DEZEMBRO 1998, ELEVANDO A ENTÃO 4ª. CIPM (4ª. CAMPANHIA INDEPENDENTE DA PMGO) AOS "STATUS" DE UNIDADE - BATALHÃO DA POLICIA MILITAR DE GOIÁS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14160</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 47, II E ART 49 CAPUT DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATA/GO</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14154</t>
   </si>
   <si>
     <t xml:space="preserve"> SOLICITA PARA QUE SEJAM PROCEDIDAS AS COLOCAÇÃO DE LÂMPADAS DE "LED" NA PRAÇA PÚBLICA DO SETOR HERMOSA, BEM COMO REPOSIÇÃO DE LÂMPADAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14153</t>
   </si>
   <si>
     <t>REQUER, MOÇÃO DE LOUVOR E APLAUSOS PARA O EFETIVO DA 2ª, COMPANHIA DO COMANDO DE OPERAÇÕES DE DIVISAS COD - SUDOESTE/OESTE, QUE CONTRIBUEM DE FORMA CONTUNDENTE PARA A CONSECUÇÃO DA SEGURANÇA PÚBLICA DA COMUNIDADE JATAIENSE.</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14151</t>
   </si>
   <si>
     <t>SOLICITA A INSTAURAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO - CPI, PELA COMISSÃO PARLAMENTAR DE SAÚDE E ASSISTÊNCIA SOCIAL, OBJETIVANDO APURAR E RESPONSABILIZAR A FALTA DE MEDICAMENTOS E MATERIAL BÁSICO DE SAÚDE NECESSÁRIOS À POPULAÇÃO CARENTE, NA REDE PÚBLICA DESTE MUNICÍPIO, COMO GAZES, CURATIVOS, MEDICAMENTOS COMUNS COMO METFORMINA, INSULINA, OMEPRAZOL, SERINGAS, AGULHAS, LANCETAS, ETC...USADOS NOS CASOS DE DIABETES E OUTROS DOENÇAS CRÔNICAS, COLOCANDO A POPULAÇÃO EM ESTADO DE RISCO E RETIRANDO-LHES DIREITOS CONSTITUCIONAIS CONCERNENTE À SAÚDE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14145</t>
   </si>
   <si>
     <t>SOLICITA QUE SE PROCEDA O RECAPEAMENTO ASFÁLTICO VERIFICADO NAS IMEDIAÇÕES DO ENDEREÇO DA RUA JOÃO DE OLIVEIRA FRANÇA, NO. 11 QD. 24, LT. 12, BAIRRO JARDIM DA LIBERDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14144</t>
   </si>
   <si>
     <t>SOLICITA PARA QUE SE EFETUE A ROÇAGEM E A LIMPEZA E CASCALHAMENTO DA RUA R. S. SEBASTIÃO, NAS PROXIMIDADES DO NO. 61, QD. 16, LT. 10, NO CONJUNTO HABITACIONAL DO DISTRITO DE ESTÂNCIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14131</t>
   </si>
   <si>
     <t>REQUER A REEDIÇÃO DO REQUERIMENTO NO. 655/2017, PROTOCOLADO EM 25/10/2017, ÀS 08:56 HORAS, APROVADO POR UNANIMIDADE EM PLENÁRIO NA DATA DE 13/11/2017, INSISTINDO PARA QUE SEJA EFETUADA IMEDIATA DESOBSTRUÇÃO E DESOCUPAÇÃO DE ÁREA INSTALADA NA QUADRA "R" DO SETOR COLINAS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14130</t>
   </si>
   <si>
     <t xml:space="preserve">PEDE A REEDIÇÃO DO REQUERIMENTO NO. 87/2018, DE 08 DE MARÇO DE 2018, EM QUE PEDE AO EXECUTIVO MUNICIPAL, ESTUDO TÉCNICO E REVITALIZAÇÃO NA SINALIZAÇÃO DE TRÂNSITO, A PARTIR DA BR-158, ADENTRANDO PELA PELA VIA DENOMINADA CORREDOR DOS PROTESTANTES, SUBINDO PELA RUA 12, SEGUINDO AO TREVO DA RUA CAÇU E FRANCISCO CHAGAS, NO SETOR DAS MANSÕES, ADENTRANDO PELA RUA MARIA ISABEL, NO SETOR HERMOSA ATÉ O SEGUIMENTO DA RUA 9, NO SETOR MORADA DO SOL. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14112</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM PROCEDIDOS ESTUDOS DE VIABILIDADE E CONSTRUÇÃO DE "GALERIA PLUVIAL" COM "BOCA DE LOBO", NO DECLÍNIO DA RUA CASTRO ALVES ENTRE AS RUAS MIRANDA DE CARVALHO ATÉ O PROLONGAMENTO DA RUA JERÔNIMO SILVA, NO SETOR IRACEMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14105</t>
   </si>
   <si>
     <t>SOLICITA PARA QUE PROVIDENCIAS URGENTES SEJAM PROCEDIDAS PARA REFORMA GERAL NA ESCOLA MUNICIPAL DIOGO LEMES DE LIMA, COM SITUAÇÃO NA AV F, Nª 1.379 VILA SOFIA.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14089</t>
   </si>
   <si>
     <t>DESTINA RECURSOS PARA ASSOCIAÇÃO DE BENEFICÊNCIA ALBERGUE SÃO VICENTE DE PAULO.</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14087</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DOS BENS QUE ESPECIFICA À ESCOLA MUNICIPAL IRMÃ SCHEILLA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14083</t>
   </si>
   <si>
     <t>VIMOS À PRECLARA PRESENÇA DE VOSSA EXCECÊNCIA, PROPOR A PRESENTE SESSÃO SOLENE EM HOMENAGEM AOS 113 ANOS DO ROTARY CLUBE DE JATAÍ PARAÍSO BRASIL E CASA DA AMIZADE ROTARY CLUBE DE JATAÍ E ROTARACTY - CLUBE PARCEIRO DO ROTARY CLUBE DE JATAÍ, TENDO COMO OBJETIVO RECONHECER O TRABALHO DOS MEMBROS NA CIDADE, AGRACIANDO SEUS LOUVÁVEIS TRIBUTOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14081</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA VISANDO INCENTIVAR OS HASTEAMENTO DOS   PAVILHÕES NACIONAL, ESTADUAL E MUNICIPAL NAS ESCOLAS PÚBLICAS E PRIVADAS   DE ENSINOS FUNDAMENTAIS E MÉDIO A HASTEAMENTO DAS BANDEIRAS NACIONAL, E DO MUNICÍPIO DE JATAÍ/GO.                 </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14080</t>
   </si>
   <si>
     <t>DESTINA RECURSOS PARA O 15º BATALHÃO - UNIDADE VALE DO RIO CLARO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14079</t>
@@ -2076,104 +1668,86 @@
   <si>
     <t>ALTERA DISPOSITIVO NO PROJETO DE LEI EM REFERÊNCIA A DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13974</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13973</t>
   </si>
   <si>
     <t>DESTINA RECURSOS AO ROTARY CLUB DE JATAÍ-GO</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13971</t>
   </si>
   <si>
     <t>REQUER MOÇÃO APLAUSOS PARA A SEGURANÇA PÚBLICA DE JATAÍ, 14º DRPCJ, NA PESSOA DO DELEGADO REGIONAL E DELEGADOS DISTRITAIS, COMANDANTE DA 14ºCRPM, E COMANDANTE DE UNIDADES POLICIAIS MILITARES (15º BPM, 18º CIPM-CEP) E COMANDANTES DO 13º BATALHÃO DO CORPO DE BOMBEIROS MILITAR, OFICIAIS E PRAÇAS, AGENTES, ESCRIVÃES, À POLÍCIA TÉCNICA CIENTÍFICA POLÍCIA FEDERAL E POLÍCIA RODOVIÁRIA FEDERAL, QUE CONTRIBUI PARA A CONSERVAÇÃO DA SEGURANÇA PÚBLICA DA COMUNIDADE JATAIENSE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13950</t>
   </si>
   <si>
     <t>REQUER A REEDIÇÃO DOS REQUERIMENTOS 261/2017 E 91/2018, PROTOCOLADO EM 27/04/2017, AS 08H45MIN HORAS E 12 DE MARÇO DE 2018, ÀS 08H20MIN HORAS, RESPECTIVAMENTE, APROVADOS NESTE PLENÁRIO, POR MAIORIA ABSOLUTA, A SABER.</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13938</t>
   </si>
   <si>
     <t>DESTINA RECURSOS A ASSOCIAÇÃO DESPORTIVA DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13923</t>
   </si>
   <si>
     <t>SOLICITA QUE SE PROCEDA O RECAPEAMENTO ASFÁLTICO VERIFICADO DE FRONTE A RUA MARIA BAHIA, QD 25, LT 01-A E IMEDIAÇÕES, SETOR DOM ABEL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13922</t>
   </si>
   <si>
     <t>SOLICITA QUE SE PROCEDA O RECAPEAMENTO ASFÁLTICO VERIFICADO NA RUA 5, DE FRONTE AO QD 26, L-10, SETOR JARDIM DA LIBERDADE E IMEDIAÇÕES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13921</t>
   </si>
   <si>
     <t>SOLICITA QUE SE PROCEDA O RECAPEAMENTO ASFÁLTICO DE FRONTE A RUA LÚCIO SANTANA, NO. 259, QD 37, LT 03 E IMEDIAÇÕES, SETOR DOM ABEL</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13920</t>
   </si>
   <si>
     <t>SOLICITA PARA QUE SE EFETUE A CORREÇÃO DA MASSA ASFÁLTICA E BURACOS, NA AVENIDA ARAGUAIA NAS PROXIMIDADES DO NO. 1.082, QD J, LT 10, NO SETOR COLINAS.</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13881</t>
   </si>
   <si>
     <t>ALTERA A EMENTA DO PROJETO DE LEI ORDINÁRIA DO EXECUTIVO Nº 058/2018.</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13880</t>
   </si>
   <si>
     <t>DA NOME À SALA DE REUNIÕES ANEXA AO PLENÁRIO DA CÂMARA MUNICIPAL DE VEREADORES DE JATAÍ DE SALA DE REUNIÃO LONDE WANDE CLARO DE LIMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13867</t>
   </si>
   <si>
     <t>SOLICITA QUE SE PROCEDA À CONSTRUÇÃO, ADAPTAÇÃO E/OU ADAPTAÇÃO DE UM CENTRO DE EXCELÊNCIA PARA O ESPORTE, EM PRAÇA ESPORTIVA EXISTENTE COMO O ARAPUCÃO (ESTÁDIO JERÔNIMO FERREIRA FRAGA), JAC (JATAÍ ATLÉTICO CLUBE), ENTRE OUTRAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13850</t>
   </si>
   <si>
     <t>SOLICITA QUE SE PROCEDA À MUDANÇA DO PONTO DE ÔNIBUS URBANO, DE FRONTE AO NÚMERO 1.435, NA RUA VERIANO DE OLIVEIRA LIMA, ANTIGA R. VERDE, NA VILA FÁTIMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13846</t>
   </si>
   <si>
     <t>SOLICITA QUE SE PROCEDA A REVITALIZAÇÃO, VISANDO O TAPAMENTO DE BURACOS E RECUPERAÇÃO DA RUA 37, NA ALTURA DO NÚMERO 442, NA QUADRA 48, L-06, RESIDENCIAL DAS BRISAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13845</t>
@@ -2196,62 +1770,50 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/13836</t>
   </si>
   <si>
     <t>SOLICITA UMA CENTRAL TELEFÔNICA 0800, PARA O ATENDIMENTO PÚBLICO COM RAPIDEZ, VISANDO O ESTREITO RELACIONAMENTO DESTA CASA COM O POVO, ANTE A SOLUÇÃO DE PROBLEMA E INEFICÁCIA  DOS ÓRGÃOS PÚBLICOS ENTRE OUTRAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13835</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OBRIGAÇÃO DAS ENTIDADES PRIVADAS E REDE BANCÁRIA DA CIDADE, DISPONIBILIZAR EM SUAS DEPENDÊNCIAS CADEIRAS COM DIMENSÕES MÍNIMAS PARA O ASSENTO E CONFORTO DE PESSOA OBESA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13834</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SERVIÇO " ALÔ, CÂMARA", ATRAVÉS DE TELEFONE 0800, ATRAVÉS DO QUAL A POPULAÇÃO PODE ENTRAR EM CONTATO COM OS DIVERSOS SETORES E GABINETES DA PRESIDÊNCIA E DOS VEREADORES DA CÂMARA MUNICIPAL DE JATAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13810</t>
   </si>
   <si>
     <t>SOLICITA NO SENTIDO DE QUE SEJA REALIZADA EM CONVENIO COM A COM OS COMPETENTES ÓRGÃOS (POLÍCIA MILITAR, POLÍCIA CIVIL, BOMBEIROS ENTRE OUTRAS ENTIDADES, QUER SEJA FEDERAL OU ESTADUAL), CAMPANHA PERIÓDICA CONTRA PICHAÇÃO E VANDALISMO, NOS DIVERSOS SEGUIMENTOS DESTA SOCIEDADE.</t>
   </si>
   <si>
-    <t>José Carapô_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13806</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JATAÍ-GO, PARA O EXERCÍCIO FINANCEIRO DE 2019 E, DÁ OUTRAS PROVIDÊNCIAS.ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JATAÍ-GO, PARA O EXERCÍCIO FINANCEIRO DE 2019 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13803</t>
   </si>
   <si>
     <t>SOLICITA PARA QUE SEJA PROPICIADO E EFETUADA, COM REGIME DE URGÊNCIA, REFORMA, ADAPTAÇÃO COM AUMENTO DE VAGAS, NO SISTEMA DE MONITORAMENTO DE CÂMERAS E INFORMATIZAÇÃO NO CENTRO DE INSERÇÃO SOCIAL DE JATAÍ/GO, INSTALADO NA RUA 5, 720 - SETOR JOSÉ HERCULANO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13802</t>
   </si>
   <si>
     <t>SOLICITA PARA QUE SE DESENVOLVA CAMPANHA EDUCATIVA COM A FINALIDADE DE COIBIR PRÁTICA DE PICHAÇÃO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13801</t>
   </si>
   <si>
     <t>SOLICITA PARA QUE SE INCENTIVE A ENTOAÇÃO DO HINO DE JATAÍ NA REDE PÚBLICA MUNICIPAL, A FIM DE INCENTIVAR O CIVISMO E A CIDADANIA ENTRE OS INFANTES DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13800</t>
@@ -2274,55 +1836,50 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/13674</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS PARA QUE SEJA EFETUADO LIMPEZA, ROÇAGEM DRENAGENS E QUALQUER OUTRAS PROVIDÊNCIAS VERIFICADOS NOS LOTES E TERRENOS BALDIOS, PARTICULARES E PÚBLICOS INSTALADOS, NO RESIDENCIAL RECANTO DA MATA, PERÍMETRO URBANO DESTA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13673</t>
   </si>
   <si>
     <t>SOLICITA PARA QUE, MEDIDAS DE URGÊNCIA, SEJAM TOMADAS PARA A REVITALIZAÇÃO, REFORMAS E AUMENTO DAS INSTALAÇÕES DO VIVEIRO MUNICIPAL COM INSTALAÇÃO NAS DEPENDÊNCIAS DA SECRETARIA DO MEIO AMBIENTE E URBANISMO DESTA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13672</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE SEJA PROPICIADO E EFETUADA, COM REGIME DE URGÊNCIA, REFORMA, ADAPTAÇÃO COM AUMENTO DE VAGAS, NO SISTEMA DE MONITORAMENTO DE CÂMARA E INFORMATIZAÇÃO NO CENTRO DE INSERÇÃO SOCIAL DE JATAÍ/GO, INSTALADO NA RUA 5, 720 - SETOR JOSÉ HERCULANO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13671</t>
   </si>
   <si>
     <t>SOLICITA A QUEM COMPETE INICIATIVA DOS PROJETOS QUE VERSEM SOBRE OS SERVIÇOS PÚBLICOS MUNICIPAIS, NOS TERMOS DO ART. 82, I, II E III DO REGIMENTO INTERNO E ART. 60 DA LEI ORGÂNICA MUNICIPAL, QUE SEJA PROCEDIDO, PELO E. EXECUTIVO MUNICIPAL, PROJETO DE LEI QUE "DÁ NOVA REDAÇÃO AO ART. 3º DE LEI Nº 3.330, DE 11 DE SETEMBRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13670</t>
   </si>
   <si>
     <t>ACRESCENTA O § 3º AO ART. DO PROJETO DE LEI Nº 39/2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13664</t>
   </si>
   <si>
     <t>SOLICITA AO SR. VINÍCIUS DE CECÍLIO LUZ, DD PREFEITO MUNICIPAL, PARA QUE A SECRETARIA MUNICIPAL COMPETENTE EFETUE OBRAS EM TERRENO BALDIO, ONDE SE ENCONTRAM FOSSA A CÉU ABERTO, SEM ESCOAMENTO DE ÁGUAS ESTANCADAS, SITUADA NO PÁTIO DA ESCOLA MUNICIPAL ZILAH AMORIM DE CARVALHO VIEIRA, NO SETOR JACUTINGA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13663</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A REVITALIZAÇÃO, REFORMAS DAS PISTAS DE CAMINHADAS LOCALIZADAS NO LAGO JK (JUSCELINO KUBISTCHEK) NA SAÍDA PARA RIO VERDE/GO E DO LAGO DIACUI (OLAVO SÉRVULO DE LIMA), ADEQUADO-AS COM PINTURA ANTIDERRAPANTE, OBRAS NECESSÁRIAS PARA AUMENTAR-SE A LARGURA DAS PISTAS, EM AMBOS OS LAGOS, COM SINALIZAÇÃO DE SENTIDO </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13632</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM ADQUIRIDOS, ARMÁRIOS, COLOCAÇÃO AR CONDICIONADO E REPAROS DA GELEIRA E CADEIRAS DO POSTO DE SAÚDE DO SETOR ESTRELA D'ALVA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13616</t>
@@ -2339,235 +1896,179 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/13560</t>
   </si>
   <si>
     <t>SOLICITA GESTÕES NO SENTIDO QUE SEJA CONSTRUIDO UM PONTO DE ÔNIBUS COM COBERTURA E ACOMODAÇÕES, DESTINADO AOS ESTUDANTES QUE AGUARDAM ÔNIBUS PARA A FACULDADE DE RIO VERDE, INSTALADO DE FRONTE AO LAGO JK, NO PROLONGAMENTO DA AVENIDA PERIMETRAL PERTO DO POSTO DE COMBUSTÍVEL JR.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13559</t>
   </si>
   <si>
     <t>SOLICITA A REPOSIÇÃO DE LÂMPADAS NO CONJUNTO CIDADE JARDIM II.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13557</t>
   </si>
   <si>
     <t>SOLICITA PARA QUE ESTE EXECUTIVO COBRE E CONCITE PROVIDENCIA DA EMPRESA BRK AMBIENTAL, TERCEIRIZADA DESTE MUNICÍPIO, QUE SEJAM CONCLUÍDAS E EDIFICADAS COM A MÁXIMA URGÊNCIA O ASFALTAMENTO E RECUPERAÇÃO E LIMPEZA DAS RUAS, CONSTRUÇÃO DO SISTEMA DE ESCOAMENTO DE ÁGUA E ESGOTO DAS VIAS DO SETOR HERMOSA, BRISAS E ADJANCÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13556</t>
   </si>
   <si>
     <t>DENUNCIANDO A FALTA DE MEDICAMENTOS E MATERIAIS DE SAÚDE NOS EVIDENTES DE DOENÇAS CRÔNICAS, NECESSITA À POPULAÇÃO CARENTE E OUTROS COMO GAZES, CURATIVOS, ORA VERIFICADO NA REDE PÚBLICA DESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13554</t>
   </si>
   <si>
     <t xml:space="preserve">PEDE AOS EXCELENTÍSSIMOS SENHORES PRESIDENTE DO TRF1, DESEMBARGADOR FEDERAL CARLOS EDUARDO MOREIRA ALVES, DIRETOR DO FORO DA SEÇÃO JUDICIÁRIA DE GOIÁS, JUIZ FEDERAL JOSÉ GODINHO FILHO, DEPUTADO FEDERAL DANIEL VILELA E GOVERNADOR DO ESTADO DE GOIÁS, JOSÉ ELITON, A REALIZAÇÃO DE GESTÕES VISANDO A MANUTENÇÃO DA VARA DA JUSTIÇA FEDERAL EM JATAÍ. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13511</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE QUE EFETUADAS NECESSÁRIAS REVITALIZAÇÃO SE SENTIDO DE CORRIGIR BURACOS EXISTENTES, EFETUAR PINTURA BEM CORRIGIR ARVOREDOS CAÍDOS SOBRE A PISTA QUE MARGEIA A PISTA DO IPSG "INSTITUTO PRESBITERIANO SAMUEL GRAHAM".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13510</t>
   </si>
   <si>
     <t>SOLICITA NO SENTIDO DE DETERMINAR  REVITALIZAÇÃO E A CONTINUAÇÃO DA MANUTENÇÃO DA ENERGIA PÚBLICA NO SETOR DAS MANSÕES E ADJACÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13509</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL COM GRAMA SINTÉTICA, NA REGIÃO DO SETOR HERMOSA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13481</t>
   </si>
   <si>
     <t>SOLICITA QUE SE REALIZE ESTUDO TÉCNICO E REVITALIZAÇÃO NA SINALIZAÇÃO DO TRÂNSITO, A PARTIR DA BR-158, ADENTRANDO PELA VIA DENOMINADA CORREDOR DOS PROTESTANTES, SUBINDO PELA RUA 12, SEGUINDO NO TREVO DA RUA CAÇU E RUA FRANCISCO CHAGAS, NO SETOR DAS MANSÕES, ADENTRANDO PELA RUA MARIA IZABEL NO SETOR HERMOSA, ATÉ O SEGUIMENTO DA RUA 9, NO SETOR MORADA DO SOL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13480</t>
   </si>
   <si>
     <t>SOLICITA ESTUDO DE VIABILIDADE PARA A CONSTRUÇÃO DE RESERVATÓRIOS DE ÁGUAS NA BACIA DO RIO CLARO, DENTRE OUTRAS AÇÕES, VISANDO PREVENIR AS SECAS E ESTIAGEM NA REGIÃO DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13477</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO II E DO § 1º, AMBOS DO ARTIGO 57 E A REDAÇÃO DO CAPUT DO ART. 58 DA RESOLUÇÃO 002/2010 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13473</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E LOUVOR A INTEGRANTES DA POLICIA MILITAR DE GOIÁS, POR RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE JATAIENSE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13471</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DO FUNDO MUNICIPAL DE PROTEÇÃO E BEM-ESTAR ANIMAL, PROJETO DE LEI QUE TEM POR CAPTAR E APLICAR RECURSOS VISANDO O FINANCIAMENTO, INVESTIMENTO, EXPANSÃO, IMPLANTAÇÃO E APRIMORAMENTO DAS AÇÕES VOLTADAS À PROTEÇÃO E BEM-ESTAR DOS ANIMAIS, BEM COMO O IMPLEMENTO DO CONTROLE POPULACIONAL E DE MEDIDAS DE PREVENÇÃO DE ZOONOSES E DEMAIS PATOLOGIAS.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...7 lines deleted...]
-Gildenicio  Santos</t>
+    <t>João Rosa</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13420</t>
   </si>
   <si>
     <t>PEDEM A REFORMA E MODERNIZAÇÃO DO GINÁSIO DE ESPORTES JK (TATUZÃO).</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13419</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA AS LEIS: Nº 3.478, DE 30 DE SETEMBRO DE 2013, QUE EXTINGUE CARGOS COMISSIONADOS; TRANSFORMA CARGOS COMISSIONADOS EM FUNÇÕES DE CONFIANÇA; TRANSFORMA CARGOS COMISSIONADOS EM CARGOS EFETIVOS E DÁ OUTRAS PROVIDÊNCIAS; A LEI Nº 3.018, DE 28 DE DEZEMBRO DE 2009, QUE DISPÕE SOBRE A ORGANIZAÇÃO E ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE JATAÍ, CRIA O DEPARTAMENTO DE DOCUMENTAÇÃO ELETRÔNICA E DÁ OUTRAS PROVIDÊNCIAS; A LEI Nº 3.293, DE 20 DE MARÇO DE 2012, QUE: DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E SALÁRIOS - PCCS DA CÂMARA MUNICIPAL DE JATAÍ E DÁ OUTRAS PROVIDÊNCIAS; A LEI Nº 3.639 DE 04 DE DEZEMBRO DE 2014, QUE: EXTINGUE O CARGO COMISSIONADO DE CHEFE DE CONTROLE INTERNO DA CÂMARA MUNICIPAL, CRIA FUNÇÃO DE CONFIANÇA, E DA OUTRAS PROVIDÊNCIAS; A LEI 3.486, DE 07 DE OUTUBRO DE 2013, QUE: CRIA A DIREÇÃO DE MÍDIAS, O DEPARTAMENTO DE RÁDIO E DEPARTAMENTO DE TV DA CÂMARA MUNICIPAL DE JATAÍ E FUNÇÕES DE CONFIANÇA DO PODER LEGISLATIVO; A LEI 3.796, DE 05 DE ABRIL DE 2016, QUE: CRIA FUNÇÃO DE PREGOEIRO E MEMBROS DA EQUIPE DE APOIO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13413</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DO PROJETO DE LEI Nº 025/2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13412</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE JATAÍ A FILIAR-SE E CONTRIBUIR MENSALMENTE EM FAVOR DA UNIÃO DAS CÂMARAS E VEREADORES DO ESTADO DE GOIÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13402</t>
   </si>
   <si>
     <t>SOLICITA PARA INTERCEDER AÇÕES JUNTO AO EXMO. SR. MANUEL XAVIER FERREIRA FILHO, MD PRESIDENTE DO DEPARTAMENTO DE TRÂNSITO - DETRAN/GO - COM SITUAÇÃO NA AVENIDA ATÍLIO CORREIA LIMA, CIDADE JARDIM - CEP: 74.425-030 E-MAIL: GOIÂNIA/GO., QUE ESTA CIDADE RECEBA DAQUELE ÓRGÃO, O PROGRAMA "DETRAN GO EM AÇÃO", EM PARCERIA COM ESTA PREFEITURA, OCASIÃO EM QUE SERÃO REALIZADOS ATENDIMENTOS AO PÚBLICO DE JATAÍ/GO, ASSIM ELENCADOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13368</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DOS BENS QUE ESPECIFICA À ASSOCIAÇÃO FAVOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13366</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ADQUIRIDA E DESTINADA ÁREA COM CAPACIDADE PARA A CONSTRUÇÃO DE PRESÍDIO DE UNIDADE PENAL.</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13365</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO EX-CORONEL DA POLÍCIA MILITAR DE GOIÁS, SR. MOACIR DUARTE DA SILVA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13356</t>
   </si>
   <si>
     <t>PEDE MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR OSCAR ASSIS MORAIS, AOS SEUS FAMILIARES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13335</t>
   </si>
   <si>
     <t>SOLICITA QUE SE ELABORE PROJETO DE LEI COM AS REGRAS DE FUNCIONAMENTO DO TRANSPORTE PRIVADO DE PASSAGEIROS VIA APLICATIVOS DE CELULAR, COMO A UBER.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13334</t>
   </si>
   <si>
     <t>O VEREADOR MAJOR DAVID PIRES, QUE A PRESENTE SUBSCREVE, COM ASSENTO NESTA EGRÉGIA CASA DE LEIS, VÊM ATRAVÉS DESTA OUVINDO O PLENÁRIO, CONSUBSTANCIADO NO ART. 125 - C IV DO REGIMENTO INTERNO, VÊM MANIFESTAR SUA SOLIDARIEDADE E ENCAMINHAR A PRESENTE MOÇÃO DE PESAR À FAMÍLIA DE OSCAR ASSIS MORAIS, PELO SEU FALECIMENTO NO DIA 05 DE JUNHO DO ANO DE 2018.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13331</t>
   </si>
   <si>
     <t>REITERANDO-SE URGENTES TOMADAS DE PROVIDÊNCIAS, CUJO OBJETO É A LEGALIZAÇÃO FUNDIÁRIA DA ÁREA DE OCUPAÇÃO DOS ANTIGOS DOMÍNIOS DO "FRIGORÍFICO VALE DO RIO CLARO", FRIVALE.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13330</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DE DENISE CARVALHO MODESTO AOS SEUS FAMILIARES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13317</t>
   </si>
   <si>
     <t>SOLICITA PARA QUE SEJA CONSTRUÍDO UM CAMPO DE FUTEBOL COM GRAMA SINTÉTICA, NA REGIÃO DO SETOR HERMOSA, NESTA CIDADE, A SER DEFINIDA PELA ADMINISTRAÇÃO PÚBLICA, DENTRO DO PROJETO DA ÁREA DE LAZER DO PARQUE ECOLÓGICO BRISAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13316</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA QUADRA ESPORTIVA DE FUTEBOL DE SALÃO "FUTSAL" E UM CAMPO DE FUTEBOL SOCIETY OU "SOÇAITE", NO PARQUE ECOLÓGICO BRISAS, NA REGIÃO DO SETOR HERMOSA E RESIDENCIAL BRISAS E OUTROS ADJACENTES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13315</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADÃO JATAIENSE AO DR. GERSON SANTANA ARRAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13308</t>
@@ -2680,80 +2181,56 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/13195</t>
   </si>
   <si>
     <t>ASSEGURA VACINAÇÃO DIFERENCIADA, DOMICILIAR, ÀS PESSOAS COM DEFICIÊNCIA MOTORA INCAPACITANTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13170</t>
   </si>
   <si>
     <t>SOLICITA A IMPLEMENTAÇÃO DE UM REDUTOR DE VELOCIDADE COM FAIXA DE SINALIZAÇÃO PARA PEDESTRE, NA ESQUINA DA RUA P4 NO BAIRRO POPULAR COM A RUA B3 NO BAIRRO SODRÉ, BEM COMO A REVITALIZAÇÃO DA MALHA ASFÁLTICA, COMO TAPAGEM DE BURACOS E RECAPEAMENTO, URGENTEMENTE NECESSÁRIO NO LOCAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13169</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIA NO SENTIDO DE QUE SE REALIZE NO AEROPORTO MUNICIPAL FLÁVIO FRANCISCO VILELA SWJW - LOCALIZADO NA BR 158 KM 05, A REVITALIZAÇÃO DA ÁREA VERDE DE FRONTE A ENTRADA, CALÇADA E TAPAGEM DE BURACOS NOS ACESSOS DE ENTRADA E SAÍDA, COM O REPLANTIO DE ÁRVORE QUE FORAM CORTADAS NO LOCAL COM A EXTRAÇÃO DOS TOCOS QUE DANIFICAM AS CALÇADAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13168</t>
   </si>
   <si>
     <t>SOLICITA QUE PROMOVA O RECAPEAMENTO E TAPAGEM DOS BURACOS QUE SE EXPÕE NA RUA JATAÍ, NAS PROXIMIDADES DO NÚMERO 466 E DO POSTO DE COMBUSTÍVEIS SÃO JORGE, NO POVOADO DE NAVESLÂNDIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13165</t>
   </si>
   <si>
     <t>DESAFETA A ÁREA DA QUADRA 40, DENOMINADA DE ÁREA INSTITUCIONAL 05, MATRÍCULA 48.505, DO SETOR CIDADE JARDIM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13164</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 22 E 22-A DA LEI ORDINÁRIA Nº 3.067 DE 28 DE JUNHO DE 2010, QUE INSTITUI O CÓDIGO DE EDIFICAÇÕES; ALTERA O ITEM 2 DO § 3º DO ART. 7º DA LEI ORDINÁRIA Nº 3.068 DE 28 DE JUNHO DE 2010, QUE INSTITUI A NOVA LEI DE USO E OCUPAÇÃO DO SOLO URBANO ZONEAMENTO NO MUNICÍPIO DE JATAÍ; ALTERA O ARTIGO 27 E OS INCISOS IV, VI E VII DO ART. 36 E INSERE O ARTIGO 39-A A LEI ORDINÁRIA Nº 3.069 DE 28 DE JUNHO DE 2010, QUE INSTITUI AS NORMAS PARA PROJETOS DE LOTEAMENTO, DESMEMBRAMENTO E REMEMBRAMENTO DO SOLO PARA FINS URBANOS DO MUNICÍPIO DE JATAÍ; ALTERA O ARTIGO 1º E 3º DA LEI ORDINÁRIA Nº 3.825 DE 24 DE AGOSTO DE 2016, QUE ESTABELECEU O REGULAMENTO DAS NORMAS PARA FECHAMENTO DE LOTEAMENTO NO PERÍMETRO URBANO DO MUNICÍPIO DE JATAÍ; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13162</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO PELA COMISSÃO PERMANENTE DE DEFESA DO CONSUMIDOR, COM O OBJETIVO DE ESTUDAR E EMITIR PARECER SOBRE ASSUNTOS DE SUAS ATRIBUIÇÕES. COM A FINALIDADE DE FISCALIZAR A PRÁTICA ABUSIVA DOS PREÇOS PARTICULARES PELO COMÉRCIO DE COMBUSTÍVEIS EM JATAÍ/GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13161</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DO PROJETO DE LEI Nº 009/2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13153</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS PARA QUE SEJA EFETUADO LIMPEZA, ROÇAGEM EM LOTES BALDIOS COMO DA RUA DONA JULIA PRADO - SETOR SERRA AZUL, PERÍMETRO URBANO DESTA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13152</t>
@@ -2797,57 +2274,50 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/13081</t>
   </si>
   <si>
     <t>SOLICITA QUE SE DETERMINE A SECRETARIA MUNICIPAL DE OBRAS E PLANEJAMENTO URBANO QUE SE PROCEDA A ABERTURA DA RUA 218, NA ALTURA DA QUADRA 20, LT 242, EM SEU PROLONGAMENTO, NA CONFLUÊNCIA DA RUA JATAÍ, PRÓXIMO AO NÚMERO 37, EM NAVESLÂNDIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13076</t>
   </si>
   <si>
     <t>SOLICITANDO QUE REALIZE O RECAPEAMENTO E A RECUPERAÇÃO DA VIA DENOMINADA RUA ZECA VILELA, SETOR HERMOSA, MAIS PRECISAMENTE NA ALTURA DO Nº 2.046, ONDE ENCONTRA MAIS DANIFICADA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13075</t>
   </si>
   <si>
     <t>SOLICITA QUE REALIZE O RECAPEAMENTO E A RECUPERAÇÃO DA VIA DENOMINADA RUA PALESTINA, SETOR HERMOSA, MAIS PRECISAMENTE NA ALTURA DA QUADRA 27, LOTE 06, ONDE SE ENCONTRA INTRANSITÁVEL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13074</t>
   </si>
   <si>
     <t>DIGNE-SE DETERMINAR URGENTES GESTÕES E PROVIDÊNCIAS NO SENTIDO DE QUE SE REALIZE NA ÁREA INTERNA E EXTERNA, BEM COMO NAS ADJACÊNCIAS, NAS ENTRADAS E SAÍDAS DAS INSTALAÇÕES DO 14º CRPM E 15º, BPM, COM SITUAÇÃO NA RUA JOSÉ PEREIRA REZENDE, 854, CENTRO, VIA DE ACESSO, O PROCEDIMENTO DE UMA LIMPEZA GERAL, RECAPEAMENTO ASFÁLTICO INTERNO COM DEMARCAÇÃO, PINTURA E RECUPERAÇÃO DOS MURAIS E DO PRÓPRIO PÚBLICO, COM CRIAÇÃO DE NOVA LOGOMARCA NO LOCAL, PROPICIANDO-SE EVENTOS COMO DESFILES E OUTROS AÇÕES DE NATUREZA DA CORPORAÇÃO.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13073</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 24 DA PROPOSTA DE EMENDA A LEI ORGÂNICA DO MUNICÍPIO DE JATAÍ-GO Nº 01/2018.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13071</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13053</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA PRAÇA PÚBLICA SITUADA NA SETOR SUL NESTA CIDADE, ENTRE AS RUAS A-17, 15, A-20 E 7 DE SETEMBRO, A SER COGNOMINADA PRAÇA DO ROTARY CLUBE DE JATAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12901</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ENVIADO EXPEDIENTE AO ILUSTRE SENHOR PRESIDENTE DO DEPARTAMENTO ESTADUAL DE TRÂNSITO DE GOIÁS (DETRAN/GO) EM GOIÂNIA/GO, NA AVENIDA ATÍLIO CORREIA LIMA, CIDADE JARDIM - CEP: 74.425-030, SOLICITANDO, O ENVIO , EM CARÁTER DE URGÊNCIA, DE UM VISTORIADOR, DESIGNADO PARA A 7ª CIRETRAN POLO DE JATAÍ/GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12827</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA PRAÇA PÚBLICA SITUADA NO SETOR SUL NESTA CIDADE, ENTRE AS RUAS A-17, 15, A-20 E 7 DE SETEMBRO, A SER COGNOMINADA PRAÇA DO ROTARY CLUBE DE JATAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
@@ -2879,107 +2349,86 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/12778</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO RADIALISTA, A SER COMEMORADO NO DIA 21 DE SETEMBRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12777</t>
   </si>
   <si>
     <t>SOLICITA COM MEDIDA DE URGÊNCIA, PARA QUE SEJA PROCEDIDA A LIMPEZA GERAL E PODA DAS ÁRVORES DO POSTO DE SAÚDE DO POVOADO  DE NAVESLÂNIDIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12772</t>
   </si>
   <si>
     <t>SOLICITANDO=SE QUE REALIZE O ESTUDO TÉCNICO E REVITALIZAÇÃO NA SINALIZAÇÃO DO TRÂNSITO, A PARTIR DA BR 158, ADENTRANDO PELA VIA DENOMINADA CORREDOR DOS PROTESTANTES, SUBINDO PELA RUA 12, SEGUINDO NO TREVO NA RUA CAÇU E FRANCISCO CHAGAS, NO SETOR DAS MANSÕES ADENTRANDO PELA RUA MARIA ISABEL, NO SETOR HERMOSA ATÉ O SEGUIMENTO DA RUA 9, NO SETOR MORADA DO SOL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12768</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE MAIS BANCOS NO LAGO JK (JUSCELINO KUBISTCHEK) NA SAÍDA PARA RIO VERDE/GO E NO LAGO DIACUI (OLAVO SÉRVIO DE LIMA) BEM COMO A REVISÃO DOS APARELHOS DA ACADEMIA AO AR LIVRE DE AMBOS OS LOCAIS.</t>
   </si>
   <si>
-    <t>José Carapô_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12764</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS PARA CUSTEAR DESPESAS DE ALIMENTAÇÃO E ESTADIA DE VEREADORES E SERVIDORES QUANDO EM VIAGEM A SERVIÇO DA CÂMARA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12737</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A CONCESSÃO DO TROFÉU JATOBÁ AO SENHOR DELEGADO DE POLÍCIA CIVIL DE GOIÁS, DR. ANDRÉ FERNANDES DE ALMEIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12732</t>
   </si>
   <si>
     <t>SOLICITA EM REGIME DE URGÊNCIA, QUE SE PROCEDA, JUNTO À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, GESTÕES NO SENTIDO DE QUE SEJA DISPONIBILIZADO UM ÔNIBUS ESCOLAR PARA ATENDER, DE FORMA EQUITATIVA, O DESLOCAMENTO DA COMUNIDADE ESTUDANTIL DO ASSENTAMENTO 3T E REGIÃO, CITADINOS DA ZONA RURAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12711</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADÃO JATAIENSE AO SENHOR CORONEL QOPM / GO - RICARDO ALVES MENDES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12709</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE DA CÂMARA MUNICIPAL DE JATAÍ A REALIZAÇÃO DE SESSÃO SOLENE EM COMEMORAÇÃO AO DIA DO ROTARIANO, OPORTUNIDADE EM QUE SERÃO HOMENAGEADOS OS MEMBROS DO ROTARY CLUB DE JATAÍ PARAISO BRASIL, CASA DA AMIZADE ROTARY CLUB DA JATAÍ E ROTARACT - CLUBE PARCEIRO DO ROTARY DE JATAÍ</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12677</t>
   </si>
   <si>
     <t>SOLICITA EM REGIME DE URGÊNCIA, GESTÕES NO SENTIDO DE QUE SEJA PROCEDIDA REFORMA GERAL NA UNIDADE BÁSICA DE SAÚDE UBS DR. ARISTÓTELES REZENDE, SITUADA NA VILA BRASÍLIA, NESTA CIDADE.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12673</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DOS BENS INSERVÍVEIS QUE ESPECIFICA AO HOSPITAL DAS CLÍNICAS DR. SERAFIM DE CARVALHO CENTRO MÉDICO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12671</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE HONRA AO MÉRITO AO 14º CRPM,NO COMANDO DO SENHOR CORONEL QOPM / GO - RICARDO ALVES MENDES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12668</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE QUE SEJA PROCEDIDA REVITALIZAÇÃO COMPLETA NA ÁREA VERDE E REFORMAS E ADEQUAÇÃO DOS BANHEIROS DOS PARQUES ECOLÓGICOS - JK JUSCELINO KUBITSCHEK DE OLIVEIRA E PARQUE ECOLÓGICO DIACUÍ OLAVO SÉRVULO DE LIMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12667</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS NO SENTIDO DE QUE SEJA PROCEDIDA REVITALIZAÇÃO COMPLETA NA PISTA E ESTACIONAMENTO DO AEROPORTO MUNICIPAL FLÁVIO FRANCISCO VILELA - SWJW - LOCALIZADO NA BR. 158 - KM 06, TELEFONE 64 3631-2266.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12666</t>
@@ -3026,71 +2475,56 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/12508</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS URGENTES SEJAM TOMADAS PARA A ROÇAGEM NA RUA BELA VISTA, NA ALTURA DO NÚMERO 1.570, SETOR JARDIM MAXIMILIANO, PRÓXIMO AO CÓRREGO  DIACUÍ, ABAIXO DA AVENIDA GOIÁS, POR TRÊS QUARTEIRÕES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12496</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO E LOUVOR A INTEGRANTES DA POLICIA MILITAR DE GOIÁS, QUE PRESTEM RELEVANTES SERVIÇOS À COMUNIDADE JATAIENSE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12491</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS NO SENTIDO DE QUE SEJA COLOCADO REDUTOR DE VELOCIDADE NA RUA MIGUEL DE ASSIS, NA VILA PROGESSO, NA ALTURA DO NÚMERO 926, NA AD C, LT. 3.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12490</t>
   </si>
   <si>
     <t>REQUER A REEDIÇÃO DO REQUERIMENTO PROTOCOLADO COM O Nº 633/2017 EM 17/10/2017 E APROVADO POR MAIORIA ABSOLUTA NA SESSÃO PLENÁRIA DO DIA 30/10/2017, O QUAL SOLICITA O RETORNO DA BR-158 - REFERENTE AO TRECHO URBANO QUE SERVE DE PASSAGEM PARA A RODOVIA, AO MUNICÍPIO, PARA QUE OS BENEFÍCIOS SEJAM PROCEDIDOS PELA MUNICIPALIDADE.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12486</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR DESTINANDO RECURSO PARA ASSOCIAÇÃO FAVOS.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12484</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR DESTINANDO RECURSO PARA MANT. ATIV. DA CÂMARA MUNICIPAL - VENCIMENTOS E VANTAGENS FIXAS - PESSOAL CIVIL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12461</t>
   </si>
   <si>
     <t>SOLICITANDO URGENTES PROVIDÊNCIAS NO SENTIDO DE QUE SEJAM ALOCADOS RECURSOS PARA A AQUISIÇÃO DE UM ÔNIBUS PARA O TRANSPORTE DE PESSOAS A ASSOCIAÇÃO FAVOS DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12460</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR DESTINANDO RECURSO PARA O 15º, BPM, CPE E CPMG.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12450</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR DESTINANDO RECURSO PARA ROTARY CLUB DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12426</t>
@@ -3143,226 +2577,164 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/12271</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS BANCOS A DISPONIBILIZAREM CAIXAS ELETRÔNICOS ACESSÍVEIS A USUÁRIOS DE CADEIRAS DE RODAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12270</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGAÇÃO DAS AGÊNCIAS BANCÁRIAS A DISPONIBILIZAREM CADEIRAS DE RODAS PARA O DESLOCAMENTO DE PESSOAS COM DEFICIÊNCIA OU IDOSOS COM DIFICULDADE DE LOCOMOÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12269</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR DESTINANDO RECURSO PARA O 15º BPM E CPE, CPMG NA LOA 2018.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12210</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INDICADO A APLICAÇÃO DE TACHÕES DE FORMA TRANSVERSAIS, COMUMENTE CONHECIDO COMO COSTELA DE VACA, COMO DISPOSITIVOS DE REDUTOR DE VELOCIDADE AO LONGO DA AVENIDA CASTELO BRANCO, COM INÍCIO NA VILA OLAVO, PASSANDO PELO 41 BIMTZ, ATÉ O TREVO DA BR-158, PELOS MOTIVOS ESPECIFICADOS ABAIXO.</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12169</t>
   </si>
   <si>
     <t>REQUER AO DIGNÍSSIMO PREFEITO MUNICIPAL, COM OBSERVÂNCIA DO INCISO XV DO ART. 29 DA LEI ORGÂNICA DO MUNICÍPIO,PARA ALTERAR A DENOMINAÇÃO UMA DAS PRAÇAS PÚBLICAS DA CIDADE DE JATAÍ/GO.</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12120</t>
   </si>
   <si>
     <t>SOLICITA MOÇÃO DE PESAR, PELO PASSAMENTO DO FUNCIONÁRIO DESTA CASA O SR. LONDE WANDE CLARO DE LIMA.</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12106</t>
   </si>
   <si>
     <t>OS VEREADORES MAJOR DAVI E THIAGO MAGGIONI SOLICITAM DESAFETAÇÃO DE PARTE DA AVENIDA BOA VIAGEM, LOCALIZADA ENTRE AS RUAS JERÔNIMO VILELA E PRAÇA A, NO SETOR INDUSTRIAL.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12101</t>
   </si>
   <si>
     <t>PEDEM AO GOVERNO DE GOIÁS, À AGÊNCIA GOIANA DE HABITAÇÃO - AGEHAB, BEM COMO AO EXECUTIVO MUNICIPAL, A AQUISIÇÃO DA ANTIGA ÁREA DA INVASÃO DO FRIGORÍFICO, SETOR NOVA ESPERANÇA, NAS PROXIMIDADES DO SETOR D. ABEL VISANDO A DOAÇÃO ÀS FAMÍLIAS CARENTES QUE LÁ RESIDEM.</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12100</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA AO PROJETO DE LEI ORDINÁRIA DO EXECUTIVO Nº 80/2017 SUPRIME O PARÁGRAFO 8º E RENUMERA OS PARÁGRAFOS 9º, 10º, 11º, 12 DO ART. 2º DO PROJETO DE LEI ORDINÁRIA DO EXECUTIVO Nº 80/2017, QUE DISPÕE SOBRE A REGULAMENTAÇÃO DAS ATIVIDADES TURÍSTICAS NO MUNICÍPIO DE JATAÍ, CRIA O VOUCHER E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12098</t>
   </si>
   <si>
     <t>INSTITUI O AUXILIO ALIMENTAÇÃO PARA OS SERVIDORES PÚBLICOS DO MUNICÍPIO DE JATAÍ/GO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12096</t>
   </si>
   <si>
     <t>DIGNE-SE DETERMINAR URGENTEMENTE GESTÕES E PROVIDÊNCIAS NO SENTIDO DE QUE SE REALIZE NO PÁTIO INTERNO, ÁREA INTERNA, BEM COMO NAS ADJACÊNCIAS, NAS ENTRADAS E SAÍDAS DAS INSTALAÇÃO PELA RUA JOSÉ PEREIRA REZENDE, FACHADA DA SEDE DO 14º RPM E 15º BPM, COM SITUAÇÃO NA RUA JOSÉ PEREIRA REZENDE, 854-  CENTRO - VIA DE ACESSO, O PROCEDIMENTO DE UMA LIMPEZA GERAL, COM REFORMA E PINTURA DO LOCAL, PRÓPRIO PÚBLICO, RECUPERAÇÃO DOS MUROS, COM UMA NOVA LOGOMARCA NO LOCAL, COM DEMARCAÇÃO E RECUPERAÇÃO ASFÁLTICA INTERNA, PROPICIADAS PARA DESFILES  E FORMATURAS E OUTRAS AÇÕES DE NATUREZA DA INSTITUIÇÃO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12069</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO URGENTE PROVIDÊNCIA EM ADQUIRIR UMA VAN OU MICROÔNIBUS, EM CONVENIO  COM A SECRETARIA ESTADUAL DE EDUCAÇÃO, CULTURA E ESPORTES DESTINADA PARA O CPMG - PROFESSOR NESTÓRIO RIBEIRO, SITUADO NA RUA JOSÉ GEDA, 56, SETOR CENTRAL - JATAÍ/GO. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12068</t>
   </si>
   <si>
     <t>SOLICITA O TAPAMENTO DE BURACOS, REPAROS DA MALHA  ASFÁLTICA E RECAPEAMENTO DA VIA - RUA 56, E SUAS ADJACENTES NO BAIRRO RESIDENCIAL CILINEU FRANÇA, PERÍMETRO URBANA.</t>
   </si>
   <si>
     <t>SEMD</t>
   </si>
   <si>
     <t>Sub-Emenda</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12045</t>
   </si>
   <si>
     <t>SUPRIME A ALTERAÇÃO PROPOSTA DO INCISO VII, DO ART. 60 DA LOM.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12042</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARÁGRAFO ÚNICO DO ART. 5º DO PROJETO DE LEI Nº 57/2017, QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO DO MUNICÍPIO DE JATAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12041</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 57º DO PROJETO DE LEI DO EXECUTIVO Nº 57/2017.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12034</t>
   </si>
   <si>
     <t>SOLICITANDO QUE REALIZE O PATROLAMENTO, TERRAPLANAGEM, CASCALHAMENTO E LEVANTAMENTO DO CURSO DA ESTRADA VICINAL QUE SE INICIA NAS PROXIMIDADES DO HOTEL THERMAS BONSUCESSO, LIGANDO A CACHOEIRA DO CÓRREGO.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12010</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL EXECUÇÃO DE PROJETO DE RECUPERAÇÃO DE ÁREA DEGRADADA (PRAD) DE UM TRECHO DAS MARGENS DO CÓRREGO CHICHICO E CÓRREGO JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11999</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL, PARA QUE SEJA EFETUADA IMEDIATA DESOBSTRUÇÃO E DESOCUPAÇÃO DA ÁREA  INSTALADA  NA QUADRA R DO SETOR COLINAS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11969</t>
   </si>
   <si>
     <t>SOLICITA O RETORNO DA BR-158 - REFERENTE AO TRECHO URBANO QUE SERVE DE PASSAGEM PARA RODOVIA - AO MUNICÍPIO, PARA QUE OS BENEFÍCIOS SEJAM PROCEDIDOS PELA PREFEITURA DE JATAÍ/GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11968</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NA ILUMINAÇÃO DA RUA NEIO LÚCIO, SITUADA NA VILA FÁTIMA, EM TODA SUA EXTENSÃO, DETERMINANDO-SE TAMBÉM A LIMPEZA DE LOTES BALDIOS SUJOS E ENTULHADOS NAQUELA RUA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11967</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS URGENTES NO SENTIDO DE QUE SEJA COLOCADO PELA "CELG D" UM TERMINAL TELEFÔNICO COM PREFIXO DA CIDADE DE JATAÍ/GO E CELULAR PARA OS FINAIS DE SEMANA E FERIADOS, COM ATENDIMENTO DIUTURNO, ALÉM DO 088-62,0196.</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/11966</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11960</t>
   </si>
   <si>
     <t>QUE PROVIDÊNCIAS URGENTES SEJAM TOMADAS NO SENTIDO DE DE EQUALIZAR A PRESERVAÇÃO E REVITALIZAÇÃO DAS NASCENTES E CABECEIRAS DAS BACIAS HIDROGRÁFICAS EXISTENTES NA ZONA RURAL DO MUNICÍPIO DE JATAÍ/GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11954</t>
   </si>
   <si>
     <t>SOLICITA EM REGIME DE URGÊNCIA, REFORMA, ADAPTAÇÃO COM AUMENTO DE VAGAS, NO SISTEMA DE MONITORAMENTO DE CÂMERAS E INFORMATIZAÇÃO NO CENTRO DE INSERÇÃO SOCIAL DE JATAÍ/GO NA RUA 5, 720 - SETOR JOSÉ HERCULANO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11953</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE UM POSTO POLICIAL NA DIVISA DOS MUNICÍPIOS DE JATAÍ E SERRANÓPOLIS, COM ATIVIDADES POLIVALENTES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11927</t>
   </si>
   <si>
     <t>SOLICITA REFORMAS, AMPLIAÇÃO E ADEQUAÇÃO DAS DEPENDÊNCIAS DO CPOM (CENTRO DE OPERAÇÕES DA POLÍCIA MILITAR), INSTALADO NA SEDE DO 15º. BPM E 14ª CRPM, TANTO NA PARTE FÍSICA COMO NO SETOR DE INFORMATIZAÇÃO E TELEFONIA.</t>
@@ -3436,119 +2808,86 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/11599</t>
   </si>
   <si>
     <t>PEDE MOÇÃO DE PESAR PELO FALECIMENTO DO SR. JOAQUIM GERALDO DIAS, AOS FAMILIARES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11572</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR DESTINANDO RECURSOS PARA A CONSTRUÇÃO, AMPLIAÇÃO E REFORMA DO 15° BPM/CPE E CPMG NA LOA 2018.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11571</t>
   </si>
   <si>
     <t>SOLICITA A ILUMINAÇÃO DA PISTA DE ATLETISMO DO ESTÁDIO MUNICIPAL JERÔNIMO FERREIRA FRAGA, ESTÁDIO ARAPUCÃO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11570</t>
   </si>
   <si>
     <t>DENOMINA DE "ESCOLA MUNICIPAL DE MÚSICA LINDOMAR REZENDE SILVA" A ESCOLA DE MÚSICA DA SECRETARIA DA CULTURA DO MUNICÍPIO DE JATAÍ/GO., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/11568</t>
   </si>
   <si>
     <t>SOLICITA ÁREA DE 5.000 METROS PARA CONSTRUÇÃO DA UNIDADE DO 18º CIPM (COMPANHIA INDEPENDENTE DE POLICIAMENTO MILITAR) NA ÁREA LOCALIZADA ABAIXO DO BAIRRO CYLLENEO FRANÇA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11523</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADANIA À SRA. IÊDA BORGES DE SOUZA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/11520</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI ORDINÁRIA DO EXECUTIVO Nº 61/2017. "ALTERA DISPOSITIVOS DO PROJETO DE LEI Nº 061/2017, QUE "DISPÕE SOBRE A CRIAÇÃO DA GUARDA CIVIL MUNICIPAL DE JATAÍ", QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11514</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE INCENTIVO AO ATLETISMO, VINCULANDO-O AO FUNDO MUNICIPAL DE APOIO AO ESPORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11508</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS URGENTES, SEJAM TOMADAS PARA A REVITALIZAÇÃO DAS NASCENTES DO CÓRREGO DIACUI.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/11506</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 2º, DA LEI 3.608, QUE CRIOU O CONSELHO MUNICIPAL DE POLÍTICA CULTURAL, E O ART. 6º DA LEI 3.628/2014 INSTITUI O SISTEMA MUNICIPAL DE CULTURA DE JATAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/11491</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NORMATIVOS NO PROJETO DE LEI DO EXECUTIVO 61/2017, QUE: "DISPÕE SOBRE A CRIAÇÃO DA GUARDA CIVIL MUNICIPAL DE JATAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11488</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DO PROJETO DE LEI Nº 060/2017, QUE "AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL PARA A FUNDAÇÃO EDUCACIONAL DE JATAÍ, A FIM QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11487</t>
   </si>
   <si>
     <t>SUPRIME O INCISO XII DO ART. 26 E O § 2º DO ART. 33 DO PROJETO DE LEI Nº 061/2017, QUE "DISPÕE SOBRE A CRIAÇÃO DA GUARDA CIVIL MUNICIPAL DE JATAÍ".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11431</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE VALE TRANSPORTES AOS FUNCIONÁRIOS DA CMJ NOS TERMOS DA LEI Nº 7.418, DE 16 DE DEZEMBRO DE 1985, POSTERIORMENTE ALTERADA PELA LEI Nº 7.619, DE 30 DE 1987, E, DISCIPLINADO PELO DECRETO Nº 95.247, DE 17 DE NOVEMBRO DE 1987.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11428</t>
@@ -3625,138 +2964,86 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/11218</t>
   </si>
   <si>
     <t>SOLICITA A EDIÇÃO DE NORMA LEGAL QUE REGULAMENTA EVENTOS FESTIVOS EM REPÚBLICAS ESTUDANTIS</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11174</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA ROTATÓRIA NO CRUZAMENTO DA RUA CASTRO ALVES E RUA JOSÉ BONIFÁCIO, NO SETOR IRACEMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11171</t>
   </si>
   <si>
     <t>QUE SEJA EDITADO UMA NORMA LEGAL DE ISENÇÃO DE MULTAS AOS CONDUTORES DE VIATURAS A SERVIÇO DA POLÍCIA MILITAR, POLÍCIA CIVIL, CORPO DE BOMBEIROS MILITAR, SECRETARIA MUNICIPAL DE TRÂNSITO E MOBILIDADE URBANA E SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA (SAMU) NO PERÍMETRO URBANO DE JATAÍ/GO., QUANDO DO ATENDIMENTO DE OCORRÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11112</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO ANUAL DO FESTIVAL DAS ABELHAS A NÍVEL ESTUDANTIL.</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/11111</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI ORDINÁRIA DO EXECUTIVO Nº 009/2017. "ALTERA A REDAÇÃO DO ART. 1º DO PROJETO DE LEI Nº 09/2017, QUE DÁ NOVA REDAÇÃO AO ART. 3º, DA LEI 2.810/2007, QUE AUTORIZA A PERMUTA DE ÁREA COM O MINISTÉRIO PÚBLICO DO ESTADO DE GOIÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/11110</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DO PROJETO DE LEI Nº 052/2017, QUE ALTERA A REDAÇÃO DO INCISO VII, DO ART. 13 DA LEI 3.100, DE 18 DE OUTUBRO DO 2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/11104</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO DR. GILBERTO INÁCIO CARDOSO, AOS FAMILIARES.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/11100</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR AGUSTINHO DE CARVALHO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11097</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DE ESTACIONAMENTO ROTATIVO PAGO - ZONA AZUL - NO PERÍMETRO URBANO DE JATAÍ/GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11082</t>
   </si>
   <si>
     <t>SOLICITA A RETOMADA DAS OBRAS E EMPREENDIMENTOS NO PARQUE DAS BRISAS, SETOR HERMOSA, PERÍMETRO URBANO DESTA CIDADE.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/11081</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 09, DE 06 DE ABRIL DE 2009, QUE DISPÕE SOBRE CONCESSÃO DE DIÁRIAS PARA CUSTEAR DESPESAS DOS VEREADORES E SERVIDORES QUANDO EM VIAGEM DE SERVIÇO DA CÂMARA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11046</t>
   </si>
   <si>
     <t>IMPLANTAR SEMÁFORO NO CRUZAMENTO DAS RUAS SALGADO FILHO E RUA PROFESSOR IZALTINO GONÇALVES GUIMARÃES, SITUADO NO SETOR AEROPORTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10978</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO ASFÁLTICO DO TRECHO DA RUA CAPITÃO SERAFIM DE BARROS, ENTRE A AVENIDA SAID ABDALA E BR 158, NA VILA PARAÍSO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10977</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL E SUPERINTENDÊNCIA DO SMTU, PROVIDÊNCIAS PARA QUE SEJAM OBSERVADAS AS RESERVAS DE VAGAS PARA PESSOAS COM DEFICIÊNCIA FÍSICA OU VISUAL NOS ESTACIONAMENTOS DE VEÍCULOS, DEFININDO INCLUSIVE O PORTE DE IDENTIFICAÇÃO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10976</t>
@@ -3779,55 +3066,50 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/10894</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA DO EXECUTIVO MUNICIPAL, A TRANSFORMAÇÃO DO ESTÁDIO MUNICIPAL JERÔNIMO FERREIRA FRAGA, - ESTÁDIO ARAPUCÃO, EM ESTÁDIO OLÍMPICO E ARENA MULTIUSO, ENVIDANDO-SE TODA A MUDANÇA DE ESTRUTURA NECESSÁRIA ATENDENDO, PARA A EXECUÇÃO DAS OBRAS E SERVIÇOS, AS NORMAS, ESPECIFICAÇÕES E MÉTODOS APROVADOS PELA ASSOCIAÇÃO BRASILEIRA DE NORMAS TÉCNICAS (ABNT), SUGERINDO-SE A APLICAÇÃO DE MATERIAL SINTÉTICO DENOMINADO </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10833</t>
   </si>
   <si>
     <t>PEDE A IMPLANTAÇÃO DE SEMÁFORO NO CRUZAMENTO DAS RUAS ZECA VILELA COM A RUA DO HIPÓDROMO, LOCALIZADO NO SETOR HERMOSA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10795</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO I DO ART. 125-A DA RESOLUÇÃO 002/2010 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10793</t>
   </si>
   <si>
     <t>SOLICITAM AO PRESIDENTE DA AGETOP JAYME RINCÓN, A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE E/OU LOMBADA ELETRÔNICA NA GO 184, NA ALTURA DA CERÂMICA LÍDER.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/10787</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA AO PROJETO DE LEI ORDINÁRIA DO EXECUTIVO Nº 032/2017. AUTORIA: COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO DA CÂMARA MUNICIPAL DE JATAÍ. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10786</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA PISTA DE ATLETISMO NESTA CIDADE, DOTADA DE MATERIAL SINTÉTICO DENOMINADO "TARTAN" EM SUBSTITUIÇÃO À TERRA BATIDA, NO ANTIGO ESTÁDIO MUNICIPAL "ARAPUCÃO" COGNOMINADO ATUALMENTE "ESTÁDIO MUNICIPAL JERÔNIMO FERREIRA FRAGA", EM SUA ÁREA INTERNA OU EXTERNAMENTE E/OU MESMO EM OUTRO LOCAL DISPONIBILIZADO PELO PODER EXECUTIVO E SECRETARIA DE ESPORTES DESTA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10760</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO "TROFÉU JATOBÁ" A SRA. LILIANE ASSIS SILVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10759</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO EXECUTIVO MUNICIPAL A CORREÇÃO DO CÁLCULO DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS QUE EXERCEM ATIVIDADE FISCAL E QUE JÁ ALCANÇARAM O DIREITO A PROGRESSÃO HORIZONTAL..</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10751</t>
@@ -3838,156 +3120,122 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/10740</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS URGENTES PARA QUE SEJA CONSTRUÍDA UMA UBS (UNIDADE BÁSICA DE SAÚDE) DESTINA A CIDADE JARDIM, I E II, NESTA CIDADE JATAÍ/GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10739</t>
   </si>
   <si>
     <t>PEDE A VIABILIDADE DE SE CRIAR NA SEDE DESTE MUNICÍPIO UM ATERRO SANITÁRIO OU LOCAL PARA CREMAÇÃO DOS REMÉDIOS VENCIDOS OU REMÉDIOS DESCARTADOS POR OUTROS MOTIVOS PELA SECRETARIA MUNICIPAL DE SAÚDE DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10737</t>
   </si>
   <si>
     <t xml:space="preserve">ENCAMINHA AO EXECUTIVO MUNICIPAL MINUTA DE PROJETO DE LEI QUE REGULAMENTA EVENTOS FESTIVOS EM "REPÚBLICA ESTUDANTIS" E, DÁ OUTRAS PROVIDÊNCIAS; </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10540</t>
   </si>
   <si>
     <t>REFORMA DA PISTA DE MOTOCROSS DE JATAÍ, SITUADA NOS FUNDOS DO THERMAS BEACH PARK DE JATAÍ.</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/10503</t>
   </si>
   <si>
     <t>PEDE AO PRESIDENTE DA ASSEMBLÉIA LEGISLATIVA DO GOIÁS A NÃO APROVAÇÃO DA PEC 241.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10439</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS NO SENTIDO DE COIBIR AÇÕES HUMANAS E NO SENTIDO DE DIRECIONAR AÇÕES A CORRIGIR O ASSOREAMENTO QUE AFETA TODA A MICROBACIA URBANA DO MUNICÍPIO DE JATAÍ/GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10436</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL COM GRAMA SINTÉTICA, NO SETOR HERMOSA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10435</t>
   </si>
   <si>
     <t>SOLICITA MEDIDAS URGENTES PARA QUE SEJA PROCEDIDA REFORMA GERAL DO POSTO DE SAÚDE DO POVOADO DE NAVESLÂNDIA, PRINCIPALMENTE CONSERTO E REFORMA GERAL DO TELHADO, COLOCAÇÃO DE 04 (QUATRO) BANCOS DE TRIPLO ASSENTO, BEM COMO A INSTALAÇÃO DE UMA ANTENA DE TELEFONIA RURAL NAQUELE POSTO DE SERVIÇO.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/10410</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NORMATIVOS NO PROJETO DE LEI DO EXECUTIVO Nº 08/2017, QUE: "CONCEDE AUTORIZAÇÃO PARA O PODER EXECUTIVO REALIZAR LIMPEZA DE LOTES E TERRENOS BALDIOS E EXIGIR PAGAMENTO DO PROPRIETÁRIO POSTERIORMENTE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10354</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO DO MUNICÍPIO DE JATAÍ O "OUTUBRO ROSA", MÊS DE CAMPANHA E REFLEXÃO SOBRE A IMPORTÂNCIA DA PREVENÇÃO CONTRA O CÂNCER DE MAMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10330</t>
   </si>
   <si>
     <t>COMPELIR A SANEAGO - SANEAMENTO DE GOIÁS S/A E SUA SUBDELEGADA DE SERVIÇOS PÚBLICOS E ESGOTAMENTO E TRATAMENTO SANITÁRIO E SERVIÇOS COMPLEMENTARES, A ODEBRECHT AMBIENTAL, A SOLUCIONAR PROBLEMAS URGENTES SOBRE VAZAMENTOS E BURACOS PELA MÁ QUALIDADE DO SERVIÇO DE ESGOTO EM RUAS QUE RETORNAM COM O MESMO PROBLEMA, MESMO APÓS REPAROS, DIFICULTANDO O TRÂNSITO DA VIAS E CALÇADAS, PODENDO ESTES FATOS GERAR DANO INFECTO E ODORES DESAGRADÁVEIS, FATOS ESTES QUE RESULTAM INÚMERAS RECLAMAÇÕES DA POPULAÇÃO EM VÁRIOS SETORES DA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10322</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS URGENTES SEJAM TOMADAS PARA A RETIRADA DE ENTULHOS, LIMPEZA, REVITALIZAÇÃO, PRESERVAÇÃO E CONSERVAÇÃO DA NASCENTE DO CÓRREGO DO TATU, QUE INTEGRA O SISTEMA DA MICROBACIA URBANA DE JATAÍ / GO., PRINCIPALMENTE NA REGIÃO DO PARQUE ECOLÓGICO "BRISAS", LOCALIZADO PRÓXIMO AOS SETORES HERMOSA E RESIDENCIAL BRISAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10320</t>
   </si>
   <si>
     <t>QUE SEJA FEITA REFORMA E CONSTRUÍDA COBERTURA NA QUADRA DE ESPORTES DA ESCOLA MUNICIPAL FLÁVIO VILELA NA VILA SÃO PEDRO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10319</t>
   </si>
   <si>
     <t>SOLICITA DA ODEBRECHT AMBIENTAL A NECESSIDADE DE REVER SUA METODOLOGIA NO TOCANTE À PRESERVAÇÃO DAS MICROBACIAS DA ÁREA URBANA DE JATAÍ, NO QUE DIZ RESPEITO A POLUIÇÃO DAS MESMAS E DOS CURSOS DE ÁGUA; BEM COMO SANEAR OS PREMENTES PROBLEMAS E DEFEITOS NA EXECUÇÃO DE EXPLORAÇÃO DO ESGOTO E TRATAMENTO SANITÁRIO DE SUA COMPETÊNCIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10302</t>
   </si>
   <si>
     <t>QUE SEJA EXPEDIDO EXPEDIENTE AO EXCELENTÍSSIMO SR. VINÍCIUS DE CECÍLIO LUZ, DIGNO PREFEITO MUNICIPAL, DESTE MUNICÍPIO DE JATAÍ/GO, SOLICITANDO URGENTES PROVIDÊNCIAS NO SENTIDO DE QUE SE DETERMINE DELINEAR A ÁREA URBANA QUE SE ENCONTRA INSTALADO A SEDO DO 15º BPM E 14º SEDE DA REGIONAL DA POLÍCIA MILITAR.</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/10264</t>
   </si>
   <si>
     <t>SOLICITAM POLICIAIS PARA OS POVOADOS DA ESTÂNCIA E NAVESLÂNDIA.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/10249</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NORMATIVOS NO PROJETO DE LEI DO EXECUTIVO Nº 08/2017. QUE: CONCEDE AUTORIZAÇÃO PARA O PODER EXECUTIVO REALIZAR LIMPEZA DE LOTES E TERRENOS BALDIOS E EXIGIR PAGAMENTO DO PROPRIETÁRIO POSTERIORMENTE...</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10212</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE SEGURANÇA PÚBLICA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10201</t>
   </si>
   <si>
     <t>QUE SE INCENTIVE E PRATIQUE O PLANTIO DAS PLANTAS CITRONELA E CROTALÁRIA, QUE SERVE COMO PALIATIVO PARA O COMBATE DO MOSQUITO TRANSMISSOR DA DENGUE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10199</t>
   </si>
   <si>
     <t>SOLICITA A REVOGAÇÃO DA AUTORIZAÇÃO QUE CONCEDEU A CELEBRAÇÃO CONTRATUAL ENTRE O MUNICÍPIO DE JATAÍ E A SANEAGO - SANEAMENTO DE GOIÁS S/A, AUTOMATICAMENTE RESCINDINDO O CONTRATO DE SUBDELEGAÇÃO DE SERVIÇOS PÚBLICOS  DE ESGOTAMENTO E TRATAMENTO SANITÁRIO E SERVIÇOS COMPLEMENTARES, CELEBRADOS ENTRE A SANEAMENTO DE GOIÁS S/A - SANEAGO E A ODEBRECHT AMBIENTAL EM 01/11/2013, FICANDO TAMBÉM, O MUNICÍPIO DE JATAÍ/GO., AUTORIZADO A CANCELAR O CONVÊNIO COM A AGR - AGÊNCIA GOIANA DE REGULAÇÃO E FICANDO O MUNICÍPIO DE JATAÍ, RESPONSÁVEL PELA PRESTAÇÃO E EXPLORAÇÃO DE ABASTECIMENTO DE ÁGUA E ESGOTAMENTO E TRATAMENTO SANITÁRIO, DIRETAMENTE, OU REALIZAR NOVA CONCESSÃO, PREFERENCIALMENTE POR INTERMÉDIO DE PPP - PARCERIA PÚBLICO PRIVADA, E RESPONSÁVEL PELA REGULAMENTAÇÃO DA LEI.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10198</t>
@@ -4013,165 +3261,138 @@
   <si>
     <t>DISPÕE SOBRE A CARTEIRA FUNCIONAL DOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE JATAÍ/GO., ESTABELECE CRITÉRIOS PARA SUA EXPEDIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10001</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS SEJAM TOMADAS NO SENTIDO DE QUE SEJA FEITO RECAPEAMENTO ASFÁLTICO NA RUA FREI JULIANO NO TRAJETO COMPREENDIDO ENTRE AS RUAS RIACHUELO E RUA DEP. HONORATO DE CARVALHO, NA VILA FÁTIMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9987</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA IMPLANTADO NESTE MUNICÍPIO DE JATAÍ/GO., O CENTRO INTEGRADO DE INTELIGÊNCIA COMANDO E CONTROLE, COM MAIS CÂMERAS DE VIDEOMONITORAMENTO DE SEGURANÇA EM JATAÍ/GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9955</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9922</t>
   </si>
   <si>
     <t>ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAÍ PARA CRIAR A COMISSÃO PERMANENTE DE SEGURANÇA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>José Carapô_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/9921</t>
   </si>
   <si>
     <t>ACRESCENTA O INCISO XXI AO ART. 30 DA LOM; ALTERA O § 2º DO ART. 57 DA LOM, E, ACRESCENTE O § 3º AO ART. 57.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9635</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DO SISTEMA DE PATRULHA ESCOLAR COMUNITÁRIO (PEC), COM BANCO DE HORAS AOS POLICIAIS MILITARES EMPENHADOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9552</t>
   </si>
   <si>
     <t>SEJA PROCEDIDO SESSÃO SOLENE, NO AUDITÓRIO "JOÃO JUSTINO DE OLIVEIRA" DA CÂMARA MUNICIPAL DE JATAÍ / GO, ÀS 20:00 HORAS DE 14/MARÇO/2017, VISANDO HOMENAGEAR O ROTARY CLUBE EM JATAÍ / GO., BEM COMO OS ROTÁRIOS, NOS TERMOS DA LEI MUNICIPAL 3.291 DE 12 DE MARÇO 2012.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9544</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO CENTRO DE REFERÊNCIA E EXCELÊNCIA EM DEPENDÊNCIA QUÍMICA (CREDEQ).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9527</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE SEGURANÇA PÚBLICA COMUNITÁRIA (CMSPC) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9526</t>
   </si>
   <si>
     <t>REQUER CONCESSÃO DE ADICIONAL DE PERICULOSIDADE E INSALUBRIDADE NOS VENCIMENTOS DOS FISCAIS MUNICIPAIS DE TRÂNSITO, DA SUPERINTENDÊNCIA MUNICIPAL DE TRÂNSITO E MOBILIDADE URBANA DE JATAÍ - SMTMU.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9520</t>
   </si>
   <si>
     <t>SOLICITA JUNTO À SECRETÁRIA MUNICIPAL DO MEIO AMBIENTE E URBANISMO, QUE SEJA FEITO A JARDINAGEM NOS CANTEIROS DA AVENIDA LEOMAR FERREIRA DE MELO, ESQUINA COM A RUA 14, CIDADE JARDIM II.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/9459</t>
   </si>
   <si>
     <t>ENCAMINHAM AO EXECUTIVO MUNICIPAL MINUTA DE PROJETO DE LEI QUE CRIA A SUPERINTENDÊNCIA DA GUARDA MUNICIPAL DE JATAÍ E A GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9452</t>
   </si>
   <si>
     <t>OS VEREADORES THIAGO MAGGIONI E MAJOR DAVID PIRES SOLICITAM AO CHEFE DO EXECUTIVO MUNICIPAL, A CRIAÇÃO DO BANCO DE HORAS AOS POLICIAIS MILITARES E CIVIS DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9297</t>
   </si>
   <si>
     <t>REQUER PROVIDÊNCIAS JUNTO AO CHEFE DO EXECUTIVO MUNICIPAL, CONCESSÃO DE VERBA PARA PAGAMENTO DE BANCO DE HORAS AOS POLICIAIS MILITARES DE JATAÍ/GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9296</t>
   </si>
   <si>
     <t>REQUER PROVIDÊNCIAS JUNTO ÀS CENTRAIS ELÉTRICAS DE GOIÁS, VIA EXECUTIVO MUNICIPAL, PARA QUE SEJA TRANSMUDADO POSTE DE ENERGIA ELÉTRICA, DEFRONTE A RESIDÊNCIA DA RUA JAIME GOUVEIA VILELA, 803, SETOR EPAMINONDAS I.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9252</t>
   </si>
   <si>
     <t>REQUER LEGALIZAÇÃO E INSTITUIÇÃO DO "SETOR NOVA ESPERANÇA", INSTADO NAS PROXIMIDADES DO SETOR DOM ABEL, NOS ANTIGOS DOMÍNIOS DO FRIGORÍFICO VALE DO RIO CLARO "FRIVALE".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9241</t>
   </si>
   <si>
     <t>REQUER REPAROS NAS INSTALAÇÕES ELÉTRICAS E PINTURA NA ESCOLA MUNICIPAL  "FLÁVIO VILELA", NA VILA SÃO PEDRO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9240</t>
   </si>
   <si>
     <t>REQUER REPAROS NA ILUMINAÇÃO PÚBLICA NA RUA 107 ENTRE AS RUAS LEOPOLDO DE BULHÕES COM A RUA CASTRO ALVES, NA VILA FÁTIMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9239</t>
   </si>
   <si>
     <t>REQUER O RECAPEAMENTO E/OU TAPA BURACOS DA TRAVESSA DO RIO CLARO, ENTRE AS RUAS ALAMEDA ITAJÁ E ALAMEDA RIO VERDE, NO CONJUNTO RIO CLARO I.</t>
-  </si>
-[...9 lines deleted...]
-Mauro Bento Filho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9107</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR AO PROJETO DE LEI ORDINÁRIA DO EXECUTIVO Nº 002, DE 20 DE JANEIRO DE 2017 PARA ACRESCENTAR O §5º NO ART. 185, DISPONDO SOBRE OS SERVIDORES QUE FAZEM ANIVERSÁRIO ANTES DA REVISÃO GERAL ANUAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -4815,630 +4036,630 @@
         <v>18016</v>
       </c>
       <c r="B12">
         <v>2020</v>
       </c>
       <c r="C12">
         <v>240</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>32</v>
       </c>
       <c r="H12" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="A13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" t="s">
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>18014</v>
       </c>
       <c r="B14">
         <v>2020</v>
       </c>
       <c r="C14">
         <v>239</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>18013</v>
       </c>
       <c r="B15">
         <v>2020</v>
       </c>
       <c r="C15">
         <v>238</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>18012</v>
       </c>
       <c r="B16">
         <v>2020</v>
       </c>
       <c r="C16">
         <v>237</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>18011</v>
       </c>
       <c r="B17">
         <v>2020</v>
       </c>
       <c r="C17">
         <v>236</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>18005</v>
       </c>
       <c r="B18">
         <v>2020</v>
       </c>
       <c r="C18">
         <v>235</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>17998</v>
       </c>
       <c r="B19">
         <v>2020</v>
       </c>
       <c r="C19">
         <v>231</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>17997</v>
       </c>
       <c r="B20">
         <v>2020</v>
       </c>
       <c r="C20">
         <v>230</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H20" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>17996</v>
       </c>
       <c r="B21">
         <v>2020</v>
       </c>
       <c r="C21">
         <v>6</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F21" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H21" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>17995</v>
       </c>
       <c r="B22">
         <v>2020</v>
       </c>
       <c r="C22">
         <v>5</v>
       </c>
       <c r="D22" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E22" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F22" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H22" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>17969</v>
       </c>
       <c r="B23">
         <v>2020</v>
       </c>
       <c r="C23">
         <v>224</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H23" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>17965</v>
       </c>
       <c r="B24">
         <v>2020</v>
       </c>
       <c r="C24">
         <v>7</v>
       </c>
       <c r="D24" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E24" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F24" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H24" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>17963</v>
       </c>
       <c r="B25">
         <v>2020</v>
       </c>
       <c r="C25">
         <v>4</v>
       </c>
       <c r="D25" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E25" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F25" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>17962</v>
       </c>
       <c r="B26">
         <v>2020</v>
       </c>
       <c r="C26">
         <v>3</v>
       </c>
       <c r="D26" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E26" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F26" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H26" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>17957</v>
       </c>
       <c r="B27">
         <v>2020</v>
       </c>
       <c r="C27">
         <v>217</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H27" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>17956</v>
       </c>
       <c r="B28">
         <v>2020</v>
       </c>
       <c r="C28">
         <v>216</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H28" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>17953</v>
       </c>
       <c r="B29">
         <v>2020</v>
       </c>
       <c r="C29">
         <v>213</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H29" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>17945</v>
       </c>
       <c r="B30">
         <v>2020</v>
       </c>
       <c r="C30">
         <v>206</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H30" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>17944</v>
       </c>
       <c r="B31">
         <v>2020</v>
       </c>
       <c r="C31">
         <v>205</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H31" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>17942</v>
       </c>
       <c r="B32">
         <v>2020</v>
       </c>
       <c r="C32">
         <v>14</v>
       </c>
       <c r="D32" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E32" t="s">
+        <v>36</v>
+      </c>
+      <c r="F32" t="s">
+        <v>10</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H32" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>34</v>
+      </c>
+      <c r="B33" t="s">
+        <v>34</v>
+      </c>
+      <c r="C33" t="s">
+        <v>34</v>
+      </c>
+      <c r="D33" t="s">
         <v>35</v>
       </c>
-      <c r="F32" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E33" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F33" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H33" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>17940</v>
       </c>
       <c r="B34">
         <v>2020</v>
       </c>
       <c r="C34">
         <v>204</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
       <c r="F34" t="s">
         <v>10</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H34" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="35" spans="1:8">
-      <c r="A35">
-[...6 lines deleted...]
-        <v>200</v>
+      <c r="A35" t="s">
+        <v>34</v>
+      </c>
+      <c r="B35" t="s">
+        <v>34</v>
+      </c>
+      <c r="C35" t="s">
+        <v>34</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35" t="s">
         <v>84</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H35" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>17926</v>
       </c>
       <c r="B36">
         <v>2020</v>
       </c>
       <c r="C36">
@@ -5621,58 +4842,58 @@
         <v>17878</v>
       </c>
       <c r="B43">
         <v>2020</v>
       </c>
       <c r="C43">
         <v>160</v>
       </c>
       <c r="D43" t="s">
         <v>8</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
       <c r="F43" t="s">
         <v>10</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H43" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="44" spans="1:8">
-      <c r="A44">
-[...6 lines deleted...]
-        <v>159</v>
+      <c r="A44" t="s">
+        <v>34</v>
+      </c>
+      <c r="B44" t="s">
+        <v>34</v>
+      </c>
+      <c r="C44" t="s">
+        <v>34</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44" t="s">
         <v>103</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H44" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>17866</v>
       </c>
       <c r="B45">
         <v>2020</v>
       </c>
       <c r="C45">
@@ -5683,80 +4904,80 @@
       </c>
       <c r="E45" t="s">
         <v>9</v>
       </c>
       <c r="F45" t="s">
         <v>10</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>106</v>
       </c>
       <c r="H45" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>17863</v>
       </c>
       <c r="B46">
         <v>2020</v>
       </c>
       <c r="C46">
         <v>10</v>
       </c>
       <c r="D46" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E46" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F46" t="s">
         <v>10</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>108</v>
       </c>
       <c r="H46" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>17860</v>
       </c>
       <c r="B47">
         <v>2020</v>
       </c>
       <c r="C47">
         <v>8</v>
       </c>
       <c r="D47" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E47" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F47" t="s">
         <v>10</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>110</v>
       </c>
       <c r="H47" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>17859</v>
       </c>
       <c r="B48">
         <v>2020</v>
       </c>
       <c r="C48">
         <v>147</v>
       </c>
       <c r="D48" t="s">
         <v>8</v>
       </c>
       <c r="E48" t="s">
@@ -5813,54 +5034,54 @@
       </c>
       <c r="E50" t="s">
         <v>115</v>
       </c>
       <c r="F50" t="s">
         <v>10</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H50" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>17848</v>
       </c>
       <c r="B51">
         <v>2020</v>
       </c>
       <c r="C51">
         <v>4</v>
       </c>
       <c r="D51" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E51" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F51" t="s">
         <v>10</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>120</v>
       </c>
       <c r="H51" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>17846</v>
       </c>
       <c r="B52">
         <v>2020</v>
       </c>
       <c r="C52">
         <v>144</v>
       </c>
       <c r="D52" t="s">
         <v>8</v>
       </c>
       <c r="E52" t="s">
@@ -5891,100 +5112,100 @@
       </c>
       <c r="E53" t="s">
         <v>9</v>
       </c>
       <c r="F53" t="s">
         <v>10</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>124</v>
       </c>
       <c r="H53" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>17837</v>
       </c>
       <c r="B54">
         <v>2020</v>
       </c>
       <c r="C54">
         <v>2</v>
       </c>
       <c r="D54" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E54" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F54" t="s">
         <v>10</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H54" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="55" spans="1:8">
-      <c r="A55">
-[...6 lines deleted...]
-        <v>140</v>
+      <c r="A55" t="s">
+        <v>34</v>
+      </c>
+      <c r="B55" t="s">
+        <v>34</v>
+      </c>
+      <c r="C55" t="s">
+        <v>34</v>
       </c>
       <c r="D55" t="s">
         <v>8</v>
       </c>
       <c r="E55" t="s">
         <v>9</v>
       </c>
       <c r="F55" t="s">
         <v>128</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>129</v>
       </c>
       <c r="H55" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="56" spans="1:8">
-      <c r="A56">
-[...6 lines deleted...]
-        <v>138</v>
+      <c r="A56" t="s">
+        <v>34</v>
+      </c>
+      <c r="B56" t="s">
+        <v>34</v>
+      </c>
+      <c r="C56" t="s">
+        <v>34</v>
       </c>
       <c r="D56" t="s">
         <v>8</v>
       </c>
       <c r="E56" t="s">
         <v>9</v>
       </c>
       <c r="F56" t="s">
         <v>131</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>132</v>
       </c>
       <c r="H56" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>17825</v>
       </c>
       <c r="B57">
         <v>2020</v>
       </c>
       <c r="C57">
@@ -6115,12423 +5336,12423 @@
         <v>17781</v>
       </c>
       <c r="B62">
         <v>2020</v>
       </c>
       <c r="C62">
         <v>101</v>
       </c>
       <c r="D62" t="s">
         <v>8</v>
       </c>
       <c r="E62" t="s">
         <v>9</v>
       </c>
       <c r="F62" t="s">
         <v>10</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H62" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="63" spans="1:8">
-      <c r="A63">
-[...6 lines deleted...]
-        <v>97</v>
+      <c r="A63" t="s">
+        <v>34</v>
+      </c>
+      <c r="B63" t="s">
+        <v>34</v>
+      </c>
+      <c r="C63" t="s">
+        <v>34</v>
       </c>
       <c r="D63" t="s">
         <v>8</v>
       </c>
       <c r="E63" t="s">
         <v>9</v>
       </c>
       <c r="F63" t="s">
+        <v>10</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="G63" s="1" t="s">
+      <c r="H63" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>17770</v>
       </c>
       <c r="B64">
         <v>2020</v>
       </c>
       <c r="C64">
         <v>1</v>
       </c>
       <c r="D64" t="s">
+        <v>148</v>
+      </c>
+      <c r="E64" t="s">
         <v>149</v>
       </c>
-      <c r="E64" t="s">
+      <c r="F64" t="s">
+        <v>10</v>
+      </c>
+      <c r="G64" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="F64" t="s">
-[...2 lines deleted...]
-      <c r="G64" s="1" t="s">
+      <c r="H64" t="s">
         <v>151</v>
       </c>
-      <c r="H64" t="s">
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>34</v>
+      </c>
+      <c r="B65" t="s">
+        <v>34</v>
+      </c>
+      <c r="C65" t="s">
+        <v>34</v>
+      </c>
+      <c r="D65" t="s">
         <v>152</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D65" t="s">
+      <c r="E65" t="s">
         <v>153</v>
       </c>
-      <c r="E65" t="s">
+      <c r="F65" t="s">
+        <v>84</v>
+      </c>
+      <c r="G65" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="F65" t="s">
+      <c r="H65" t="s">
         <v>155</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>17752</v>
       </c>
       <c r="B66">
         <v>2020</v>
       </c>
       <c r="C66">
         <v>1</v>
       </c>
       <c r="D66" t="s">
+        <v>156</v>
+      </c>
+      <c r="E66" t="s">
+        <v>157</v>
+      </c>
+      <c r="F66" t="s">
+        <v>10</v>
+      </c>
+      <c r="G66" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="E66" t="s">
+      <c r="H66" t="s">
         <v>159</v>
-      </c>
-[...7 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>17750</v>
       </c>
       <c r="B67">
         <v>2020</v>
       </c>
       <c r="C67">
         <v>84</v>
       </c>
       <c r="D67" t="s">
         <v>8</v>
       </c>
       <c r="E67" t="s">
         <v>9</v>
       </c>
       <c r="F67" t="s">
         <v>10</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="H67" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>17749</v>
       </c>
       <c r="B68">
         <v>2020</v>
       </c>
       <c r="C68">
         <v>83</v>
       </c>
       <c r="D68" t="s">
         <v>8</v>
       </c>
       <c r="E68" t="s">
         <v>9</v>
       </c>
       <c r="F68" t="s">
         <v>10</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="H68" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>17745</v>
       </c>
       <c r="B69">
         <v>2020</v>
       </c>
       <c r="C69">
         <v>81</v>
       </c>
       <c r="D69" t="s">
         <v>8</v>
       </c>
       <c r="E69" t="s">
         <v>9</v>
       </c>
       <c r="F69" t="s">
         <v>10</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="H69" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>17743</v>
       </c>
       <c r="B70">
         <v>2020</v>
       </c>
       <c r="C70">
         <v>80</v>
       </c>
       <c r="D70" t="s">
         <v>8</v>
       </c>
       <c r="E70" t="s">
         <v>9</v>
       </c>
       <c r="F70" t="s">
         <v>10</v>
       </c>
       <c r="G70" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H70" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>34</v>
+      </c>
+      <c r="B71" t="s">
+        <v>34</v>
+      </c>
+      <c r="C71" t="s">
+        <v>34</v>
+      </c>
+      <c r="D71" t="s">
+        <v>8</v>
+      </c>
+      <c r="E71" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" t="s">
         <v>168</v>
       </c>
-      <c r="H70" t="s">
+      <c r="G71" s="1" t="s">
         <v>169</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F71" t="s">
+      <c r="H71" t="s">
         <v>170</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>17722</v>
       </c>
       <c r="B72">
         <v>2020</v>
       </c>
       <c r="C72">
         <v>31</v>
       </c>
       <c r="D72" t="s">
+        <v>152</v>
+      </c>
+      <c r="E72" t="s">
         <v>153</v>
       </c>
-      <c r="E72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" t="s">
         <v>10</v>
       </c>
       <c r="G72" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H72" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>34</v>
+      </c>
+      <c r="B73" t="s">
+        <v>34</v>
+      </c>
+      <c r="C73" t="s">
+        <v>34</v>
+      </c>
+      <c r="D73" t="s">
+        <v>8</v>
+      </c>
+      <c r="E73" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" t="s">
+        <v>37</v>
+      </c>
+      <c r="G73" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="H72" t="s">
+      <c r="H73" t="s">
         <v>174</v>
-      </c>
-[...24 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>17696</v>
       </c>
       <c r="B74">
         <v>2020</v>
       </c>
       <c r="C74">
         <v>26</v>
       </c>
       <c r="D74" t="s">
+        <v>152</v>
+      </c>
+      <c r="E74" t="s">
         <v>153</v>
       </c>
-      <c r="E74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F74" t="s">
         <v>10</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="H74" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>17633</v>
       </c>
       <c r="B75">
         <v>2020</v>
       </c>
       <c r="C75">
         <v>23</v>
       </c>
       <c r="D75" t="s">
+        <v>152</v>
+      </c>
+      <c r="E75" t="s">
         <v>153</v>
       </c>
-      <c r="E75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F75" t="s">
         <v>10</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="H75" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>17632</v>
       </c>
       <c r="B76">
         <v>2020</v>
       </c>
       <c r="C76">
         <v>22</v>
       </c>
       <c r="D76" t="s">
+        <v>152</v>
+      </c>
+      <c r="E76" t="s">
         <v>153</v>
       </c>
-      <c r="E76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" t="s">
         <v>10</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="H76" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>17583</v>
       </c>
       <c r="B77">
         <v>2020</v>
       </c>
       <c r="C77">
         <v>21</v>
       </c>
       <c r="D77" t="s">
+        <v>152</v>
+      </c>
+      <c r="E77" t="s">
         <v>153</v>
       </c>
-      <c r="E77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" t="s">
         <v>10</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="H77" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>17528</v>
       </c>
       <c r="B78">
         <v>2020</v>
       </c>
       <c r="C78">
         <v>60</v>
       </c>
       <c r="D78" t="s">
         <v>8</v>
       </c>
       <c r="E78" t="s">
         <v>9</v>
       </c>
       <c r="F78" t="s">
         <v>10</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="H78" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
     </row>
     <row r="79" spans="1:8">
-      <c r="A79">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A79" t="s">
+        <v>34</v>
+      </c>
+      <c r="B79" t="s">
+        <v>34</v>
+      </c>
+      <c r="C79" t="s">
+        <v>34</v>
       </c>
       <c r="D79" t="s">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>20</v>
       </c>
       <c r="F79" t="s">
-        <v>188</v>
+        <v>37</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="H79" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
     </row>
     <row r="80" spans="1:8">
-      <c r="A80">
-[...6 lines deleted...]
-        <v>58</v>
+      <c r="A80" t="s">
+        <v>34</v>
+      </c>
+      <c r="B80" t="s">
+        <v>34</v>
+      </c>
+      <c r="C80" t="s">
+        <v>34</v>
       </c>
       <c r="D80" t="s">
         <v>8</v>
       </c>
       <c r="E80" t="s">
         <v>9</v>
       </c>
       <c r="F80" t="s">
         <v>84</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="H80" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>17456</v>
       </c>
       <c r="B81">
         <v>2020</v>
       </c>
       <c r="C81">
         <v>46</v>
       </c>
       <c r="D81" t="s">
         <v>8</v>
       </c>
       <c r="E81" t="s">
         <v>9</v>
       </c>
       <c r="F81" t="s">
         <v>10</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="H81" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>17455</v>
       </c>
       <c r="B82">
         <v>2020</v>
       </c>
       <c r="C82">
         <v>45</v>
       </c>
       <c r="D82" t="s">
         <v>8</v>
       </c>
       <c r="E82" t="s">
         <v>9</v>
       </c>
       <c r="F82" t="s">
         <v>10</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="H82" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>17340</v>
       </c>
       <c r="B83">
         <v>2020</v>
       </c>
       <c r="C83">
         <v>15</v>
       </c>
       <c r="D83" t="s">
+        <v>152</v>
+      </c>
+      <c r="E83" t="s">
         <v>153</v>
       </c>
-      <c r="E83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" t="s">
         <v>10</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="H83" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>17285</v>
       </c>
       <c r="B84">
         <v>2020</v>
       </c>
       <c r="C84">
         <v>12</v>
       </c>
       <c r="D84" t="s">
+        <v>152</v>
+      </c>
+      <c r="E84" t="s">
         <v>153</v>
       </c>
-      <c r="E84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F84" t="s">
         <v>10</v>
       </c>
       <c r="G84" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H84" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>34</v>
+      </c>
+      <c r="B85" t="s">
+        <v>34</v>
+      </c>
+      <c r="C85" t="s">
+        <v>34</v>
+      </c>
+      <c r="D85" t="s">
+        <v>197</v>
+      </c>
+      <c r="E85" t="s">
+        <v>198</v>
+      </c>
+      <c r="F85" t="s">
+        <v>84</v>
+      </c>
+      <c r="G85" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="H84" t="s">
+      <c r="H85" t="s">
         <v>200</v>
-      </c>
-[...24 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>17231</v>
       </c>
       <c r="B86">
         <v>2020</v>
       </c>
       <c r="C86">
         <v>3</v>
       </c>
       <c r="D86" t="s">
         <v>114</v>
       </c>
       <c r="E86" t="s">
         <v>115</v>
       </c>
       <c r="F86" t="s">
         <v>10</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="H86" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>17218</v>
       </c>
       <c r="B87">
         <v>2020</v>
       </c>
       <c r="C87">
         <v>12</v>
       </c>
       <c r="D87" t="s">
         <v>8</v>
       </c>
       <c r="E87" t="s">
         <v>9</v>
       </c>
       <c r="F87" t="s">
         <v>10</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="H87" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>17217</v>
       </c>
       <c r="B88">
         <v>2020</v>
       </c>
       <c r="C88">
         <v>4</v>
       </c>
       <c r="D88" t="s">
+        <v>152</v>
+      </c>
+      <c r="E88" t="s">
         <v>153</v>
       </c>
-      <c r="E88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" t="s">
         <v>10</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="H88" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>17192</v>
       </c>
       <c r="B89">
         <v>2020</v>
       </c>
       <c r="C89">
         <v>2</v>
       </c>
       <c r="D89" t="s">
         <v>114</v>
       </c>
       <c r="E89" t="s">
         <v>115</v>
       </c>
       <c r="F89" t="s">
         <v>10</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="H89" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>17188</v>
       </c>
       <c r="B90">
         <v>2020</v>
       </c>
       <c r="C90">
         <v>4</v>
       </c>
       <c r="D90" t="s">
         <v>8</v>
       </c>
       <c r="E90" t="s">
         <v>9</v>
       </c>
       <c r="F90" t="s">
         <v>10</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="H90" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>17187</v>
       </c>
       <c r="B91">
         <v>2020</v>
       </c>
       <c r="C91">
         <v>1</v>
       </c>
       <c r="D91" t="s">
         <v>114</v>
       </c>
       <c r="E91" t="s">
         <v>115</v>
       </c>
       <c r="F91" t="s">
         <v>10</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="H91" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
     </row>
     <row r="92" spans="1:8">
-      <c r="A92">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A92" t="s">
+        <v>34</v>
+      </c>
+      <c r="B92" t="s">
+        <v>34</v>
+      </c>
+      <c r="C92" t="s">
+        <v>34</v>
       </c>
       <c r="D92" t="s">
         <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>20</v>
       </c>
       <c r="F92" t="s">
-        <v>218</v>
+        <v>37</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="H92" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
         <v>17039</v>
       </c>
       <c r="B93">
         <v>2019</v>
       </c>
       <c r="C93">
         <v>374</v>
       </c>
       <c r="D93" t="s">
         <v>8</v>
       </c>
       <c r="E93" t="s">
         <v>9</v>
       </c>
       <c r="F93" t="s">
         <v>10</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="H93" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
         <v>17033</v>
       </c>
       <c r="B94">
         <v>2019</v>
       </c>
       <c r="C94">
         <v>373</v>
       </c>
       <c r="D94" t="s">
         <v>8</v>
       </c>
       <c r="E94" t="s">
         <v>9</v>
       </c>
       <c r="F94" t="s">
         <v>10</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="H94" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
         <v>17006</v>
       </c>
       <c r="B95">
         <v>2019</v>
       </c>
       <c r="C95">
         <v>372</v>
       </c>
       <c r="D95" t="s">
         <v>8</v>
       </c>
       <c r="E95" t="s">
         <v>9</v>
       </c>
       <c r="F95" t="s">
         <v>10</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="H95" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>17005</v>
       </c>
       <c r="B96">
         <v>2019</v>
       </c>
       <c r="C96">
         <v>16</v>
       </c>
       <c r="D96" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E96" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F96" t="s">
         <v>10</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="H96" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>17003</v>
       </c>
       <c r="B97">
         <v>2019</v>
       </c>
       <c r="C97">
         <v>371</v>
       </c>
       <c r="D97" t="s">
         <v>8</v>
       </c>
       <c r="E97" t="s">
         <v>9</v>
       </c>
       <c r="F97" t="s">
         <v>10</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="H97" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>17001</v>
       </c>
       <c r="B98">
         <v>2019</v>
       </c>
       <c r="C98">
         <v>31</v>
       </c>
       <c r="D98" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E98" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F98" t="s">
         <v>10</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="H98" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>17000</v>
       </c>
       <c r="B99">
         <v>2019</v>
       </c>
       <c r="C99">
         <v>67</v>
       </c>
       <c r="D99" t="s">
+        <v>152</v>
+      </c>
+      <c r="E99" t="s">
         <v>153</v>
       </c>
-      <c r="E99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" t="s">
         <v>10</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="H99" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>16931</v>
       </c>
       <c r="B100">
         <v>2019</v>
       </c>
       <c r="C100">
         <v>7</v>
       </c>
       <c r="D100" t="s">
         <v>114</v>
       </c>
       <c r="E100" t="s">
         <v>115</v>
       </c>
       <c r="F100" t="s">
         <v>10</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="H100" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>16889</v>
       </c>
       <c r="B101">
         <v>2019</v>
       </c>
       <c r="C101">
         <v>364</v>
       </c>
       <c r="D101" t="s">
         <v>8</v>
       </c>
       <c r="E101" t="s">
         <v>9</v>
       </c>
       <c r="F101" t="s">
         <v>10</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="H101" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>16813</v>
       </c>
       <c r="B102">
         <v>2019</v>
       </c>
       <c r="C102">
         <v>361</v>
       </c>
       <c r="D102" t="s">
         <v>8</v>
       </c>
       <c r="E102" t="s">
         <v>9</v>
       </c>
       <c r="F102" t="s">
         <v>10</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="H102" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
         <v>16812</v>
       </c>
       <c r="B103">
         <v>2019</v>
       </c>
       <c r="C103">
         <v>360</v>
       </c>
       <c r="D103" t="s">
         <v>8</v>
       </c>
       <c r="E103" t="s">
         <v>9</v>
       </c>
       <c r="F103" t="s">
         <v>10</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="H103" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
         <v>16790</v>
       </c>
       <c r="B104">
         <v>2019</v>
       </c>
       <c r="C104">
         <v>6</v>
       </c>
       <c r="D104" t="s">
         <v>114</v>
       </c>
       <c r="E104" t="s">
         <v>115</v>
       </c>
       <c r="F104" t="s">
         <v>10</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="H104" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>16773</v>
       </c>
       <c r="B105">
         <v>2019</v>
       </c>
       <c r="C105">
         <v>46</v>
       </c>
       <c r="D105" t="s">
         <v>19</v>
       </c>
       <c r="E105" t="s">
         <v>20</v>
       </c>
       <c r="F105" t="s">
         <v>10</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="H105" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
     </row>
     <row r="106" spans="1:8">
-      <c r="A106">
-[...6 lines deleted...]
-        <v>30</v>
+      <c r="A106" t="s">
+        <v>34</v>
+      </c>
+      <c r="B106" t="s">
+        <v>34</v>
+      </c>
+      <c r="C106" t="s">
+        <v>34</v>
       </c>
       <c r="D106" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E106" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F106" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="H106" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>16755</v>
       </c>
       <c r="B107">
         <v>2019</v>
       </c>
       <c r="C107">
         <v>44</v>
       </c>
       <c r="D107" t="s">
         <v>19</v>
       </c>
       <c r="E107" t="s">
         <v>20</v>
       </c>
       <c r="F107" t="s">
         <v>10</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="H107" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>16754</v>
       </c>
       <c r="B108">
         <v>2019</v>
       </c>
       <c r="C108">
         <v>43</v>
       </c>
       <c r="D108" t="s">
         <v>19</v>
       </c>
       <c r="E108" t="s">
         <v>20</v>
       </c>
       <c r="F108" t="s">
         <v>10</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="H108" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>16753</v>
       </c>
       <c r="B109">
         <v>2019</v>
       </c>
       <c r="C109">
         <v>14</v>
       </c>
       <c r="D109" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E109" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F109" t="s">
         <v>10</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="H109" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>16749</v>
       </c>
       <c r="B110">
         <v>2019</v>
       </c>
       <c r="C110">
         <v>350</v>
       </c>
       <c r="D110" t="s">
         <v>8</v>
       </c>
       <c r="E110" t="s">
         <v>9</v>
       </c>
       <c r="F110" t="s">
         <v>10</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="H110" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>16748</v>
       </c>
       <c r="B111">
         <v>2019</v>
       </c>
       <c r="C111">
         <v>349</v>
       </c>
       <c r="D111" t="s">
         <v>8</v>
       </c>
       <c r="E111" t="s">
         <v>9</v>
       </c>
       <c r="F111" t="s">
         <v>10</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="H111" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>16746</v>
       </c>
       <c r="B112">
         <v>2019</v>
       </c>
       <c r="C112">
         <v>347</v>
       </c>
       <c r="D112" t="s">
         <v>8</v>
       </c>
       <c r="E112" t="s">
         <v>9</v>
       </c>
       <c r="F112" t="s">
         <v>10</v>
       </c>
       <c r="G112" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H112" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>34</v>
+      </c>
+      <c r="B113" t="s">
+        <v>34</v>
+      </c>
+      <c r="C113" t="s">
+        <v>34</v>
+      </c>
+      <c r="D113" t="s">
+        <v>35</v>
+      </c>
+      <c r="E113" t="s">
+        <v>36</v>
+      </c>
+      <c r="F113" t="s">
+        <v>84</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H113" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>34</v>
+      </c>
+      <c r="B114" t="s">
+        <v>34</v>
+      </c>
+      <c r="C114" t="s">
+        <v>34</v>
+      </c>
+      <c r="D114" t="s">
+        <v>8</v>
+      </c>
+      <c r="E114" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" t="s">
+        <v>128</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H114" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>34</v>
+      </c>
+      <c r="B115" t="s">
+        <v>34</v>
+      </c>
+      <c r="C115" t="s">
+        <v>34</v>
+      </c>
+      <c r="D115" t="s">
+        <v>8</v>
+      </c>
+      <c r="E115" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" t="s">
+        <v>10</v>
+      </c>
+      <c r="G115" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="H112" t="s">
+      <c r="H115" t="s">
         <v>261</v>
-      </c>
-[...76 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
         <v>16237</v>
       </c>
       <c r="B116">
         <v>2019</v>
       </c>
       <c r="C116">
         <v>323</v>
       </c>
       <c r="D116" t="s">
         <v>8</v>
       </c>
       <c r="E116" t="s">
         <v>9</v>
       </c>
       <c r="F116" t="s">
         <v>10</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="H116" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
         <v>16153</v>
       </c>
       <c r="B117">
         <v>2019</v>
       </c>
       <c r="C117">
         <v>321</v>
       </c>
       <c r="D117" t="s">
         <v>8</v>
       </c>
       <c r="E117" t="s">
         <v>9</v>
       </c>
       <c r="F117" t="s">
         <v>10</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="H117" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
         <v>16041</v>
       </c>
       <c r="B118">
         <v>2019</v>
       </c>
       <c r="C118">
         <v>306</v>
       </c>
       <c r="D118" t="s">
         <v>8</v>
       </c>
       <c r="E118" t="s">
         <v>9</v>
       </c>
       <c r="F118" t="s">
         <v>10</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>275</v>
+        <v>266</v>
       </c>
       <c r="H118" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
         <v>16026</v>
       </c>
       <c r="B119">
         <v>2019</v>
       </c>
       <c r="C119">
         <v>299</v>
       </c>
       <c r="D119" t="s">
         <v>8</v>
       </c>
       <c r="E119" t="s">
         <v>9</v>
       </c>
       <c r="F119" t="s">
         <v>10</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
       <c r="H119" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
     </row>
     <row r="120" spans="1:8">
-      <c r="A120">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="A120" t="s">
+        <v>34</v>
+      </c>
+      <c r="B120" t="s">
+        <v>34</v>
+      </c>
+      <c r="C120" t="s">
+        <v>34</v>
       </c>
       <c r="D120" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E120" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F120" t="s">
-        <v>279</v>
+        <v>241</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>280</v>
+        <v>270</v>
       </c>
       <c r="H120" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
         <v>16015</v>
       </c>
       <c r="B121">
         <v>2019</v>
       </c>
       <c r="C121">
         <v>17</v>
       </c>
       <c r="D121" t="s">
         <v>19</v>
       </c>
       <c r="E121" t="s">
         <v>20</v>
       </c>
       <c r="F121" t="s">
         <v>10</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
       <c r="H121" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
         <v>16014</v>
       </c>
       <c r="B122">
         <v>2019</v>
       </c>
       <c r="C122">
         <v>11</v>
       </c>
       <c r="D122" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E122" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F122" t="s">
         <v>10</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>284</v>
+        <v>274</v>
       </c>
       <c r="H122" t="s">
-        <v>285</v>
+        <v>275</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
         <v>15998</v>
       </c>
       <c r="B123">
         <v>2019</v>
       </c>
       <c r="C123">
         <v>290</v>
       </c>
       <c r="D123" t="s">
         <v>8</v>
       </c>
       <c r="E123" t="s">
         <v>9</v>
       </c>
       <c r="F123" t="s">
         <v>10</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>286</v>
+        <v>276</v>
       </c>
       <c r="H123" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
         <v>15994</v>
       </c>
       <c r="B124">
         <v>2019</v>
       </c>
       <c r="C124">
         <v>286</v>
       </c>
       <c r="D124" t="s">
         <v>8</v>
       </c>
       <c r="E124" t="s">
         <v>9</v>
       </c>
       <c r="F124" t="s">
         <v>10</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>288</v>
+        <v>278</v>
       </c>
       <c r="H124" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
         <v>15993</v>
       </c>
       <c r="B125">
         <v>2019</v>
       </c>
       <c r="C125">
         <v>285</v>
       </c>
       <c r="D125" t="s">
         <v>8</v>
       </c>
       <c r="E125" t="s">
         <v>9</v>
       </c>
       <c r="F125" t="s">
         <v>10</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>290</v>
+        <v>280</v>
       </c>
       <c r="H125" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
         <v>15992</v>
       </c>
       <c r="B126">
         <v>2019</v>
       </c>
       <c r="C126">
         <v>16</v>
       </c>
       <c r="D126" t="s">
         <v>19</v>
       </c>
       <c r="E126" t="s">
         <v>20</v>
       </c>
       <c r="F126" t="s">
         <v>10</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="H126" t="s">
-        <v>293</v>
+        <v>283</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
         <v>15979</v>
       </c>
       <c r="B127">
         <v>2019</v>
       </c>
       <c r="C127">
         <v>27</v>
       </c>
       <c r="D127" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E127" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F127" t="s">
         <v>10</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>294</v>
+        <v>284</v>
       </c>
       <c r="H127" t="s">
-        <v>295</v>
+        <v>285</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
         <v>15976</v>
       </c>
       <c r="B128">
         <v>2019</v>
       </c>
       <c r="C128">
         <v>278</v>
       </c>
       <c r="D128" t="s">
         <v>8</v>
       </c>
       <c r="E128" t="s">
         <v>9</v>
       </c>
       <c r="F128" t="s">
         <v>10</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>296</v>
+        <v>286</v>
       </c>
       <c r="H128" t="s">
-        <v>297</v>
+        <v>287</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
         <v>15967</v>
       </c>
       <c r="B129">
         <v>2019</v>
       </c>
       <c r="C129">
         <v>275</v>
       </c>
       <c r="D129" t="s">
         <v>8</v>
       </c>
       <c r="E129" t="s">
         <v>9</v>
       </c>
       <c r="F129" t="s">
         <v>10</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>298</v>
+        <v>288</v>
       </c>
       <c r="H129" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
         <v>15966</v>
       </c>
       <c r="B130">
         <v>2019</v>
       </c>
       <c r="C130">
         <v>274</v>
       </c>
       <c r="D130" t="s">
         <v>8</v>
       </c>
       <c r="E130" t="s">
         <v>9</v>
       </c>
       <c r="F130" t="s">
         <v>10</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="H130" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
         <v>15965</v>
       </c>
       <c r="B131">
         <v>2019</v>
       </c>
       <c r="C131">
         <v>273</v>
       </c>
       <c r="D131" t="s">
         <v>8</v>
       </c>
       <c r="E131" t="s">
         <v>9</v>
       </c>
       <c r="F131" t="s">
         <v>10</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
       <c r="H131" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
         <v>15960</v>
       </c>
       <c r="B132">
         <v>2019</v>
       </c>
       <c r="C132">
         <v>268</v>
       </c>
       <c r="D132" t="s">
         <v>8</v>
       </c>
       <c r="E132" t="s">
         <v>9</v>
       </c>
       <c r="F132" t="s">
         <v>10</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="H132" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
         <v>15948</v>
       </c>
       <c r="B133">
         <v>2019</v>
       </c>
       <c r="C133">
         <v>260</v>
       </c>
       <c r="D133" t="s">
         <v>8</v>
       </c>
       <c r="E133" t="s">
         <v>9</v>
       </c>
       <c r="F133" t="s">
         <v>10</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="H133" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
         <v>15946</v>
       </c>
       <c r="B134">
         <v>2019</v>
       </c>
       <c r="C134">
         <v>258</v>
       </c>
       <c r="D134" t="s">
         <v>8</v>
       </c>
       <c r="E134" t="s">
         <v>9</v>
       </c>
       <c r="F134" t="s">
         <v>10</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="H134" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
         <v>15945</v>
       </c>
       <c r="B135">
         <v>2019</v>
       </c>
       <c r="C135">
         <v>257</v>
       </c>
       <c r="D135" t="s">
         <v>8</v>
       </c>
       <c r="E135" t="s">
         <v>9</v>
       </c>
       <c r="F135" t="s">
         <v>10</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="H135" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
         <v>15944</v>
       </c>
       <c r="B136">
         <v>2019</v>
       </c>
       <c r="C136">
         <v>256</v>
       </c>
       <c r="D136" t="s">
         <v>8</v>
       </c>
       <c r="E136" t="s">
         <v>9</v>
       </c>
       <c r="F136" t="s">
         <v>10</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="H136" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
         <v>15923</v>
       </c>
       <c r="B137">
         <v>2019</v>
       </c>
       <c r="C137">
         <v>248</v>
       </c>
       <c r="D137" t="s">
         <v>8</v>
       </c>
       <c r="E137" t="s">
         <v>9</v>
       </c>
       <c r="F137" t="s">
         <v>10</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="H137" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
     </row>
     <row r="138" spans="1:8">
-      <c r="A138">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="A138" t="s">
+        <v>34</v>
+      </c>
+      <c r="B138" t="s">
+        <v>34</v>
+      </c>
+      <c r="C138" t="s">
+        <v>34</v>
       </c>
       <c r="D138" t="s">
         <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>20</v>
       </c>
       <c r="F138" t="s">
-        <v>316</v>
+        <v>128</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>317</v>
+        <v>306</v>
       </c>
       <c r="H138" t="s">
-        <v>318</v>
+        <v>307</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
         <v>15919</v>
       </c>
       <c r="B139">
         <v>2019</v>
       </c>
       <c r="C139">
         <v>245</v>
       </c>
       <c r="D139" t="s">
         <v>8</v>
       </c>
       <c r="E139" t="s">
         <v>9</v>
       </c>
       <c r="F139" t="s">
         <v>10</v>
       </c>
       <c r="G139" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H139" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>34</v>
+      </c>
+      <c r="B140" t="s">
+        <v>34</v>
+      </c>
+      <c r="C140" t="s">
+        <v>34</v>
+      </c>
+      <c r="D140" t="s">
+        <v>35</v>
+      </c>
+      <c r="E140" t="s">
+        <v>36</v>
+      </c>
+      <c r="F140" t="s">
+        <v>10</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H140" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>34</v>
+      </c>
+      <c r="B141" t="s">
+        <v>34</v>
+      </c>
+      <c r="C141" t="s">
+        <v>34</v>
+      </c>
+      <c r="D141" t="s">
+        <v>35</v>
+      </c>
+      <c r="E141" t="s">
+        <v>36</v>
+      </c>
+      <c r="F141" t="s">
+        <v>168</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H141" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>34</v>
+      </c>
+      <c r="B142" t="s">
+        <v>34</v>
+      </c>
+      <c r="C142" t="s">
+        <v>34</v>
+      </c>
+      <c r="D142" t="s">
+        <v>35</v>
+      </c>
+      <c r="E142" t="s">
+        <v>36</v>
+      </c>
+      <c r="F142" t="s">
+        <v>128</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H142" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>34</v>
+      </c>
+      <c r="B143" t="s">
+        <v>34</v>
+      </c>
+      <c r="C143" t="s">
+        <v>34</v>
+      </c>
+      <c r="D143" t="s">
+        <v>35</v>
+      </c>
+      <c r="E143" t="s">
+        <v>36</v>
+      </c>
+      <c r="F143" t="s">
+        <v>128</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H143" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>34</v>
+      </c>
+      <c r="B144" t="s">
+        <v>34</v>
+      </c>
+      <c r="C144" t="s">
+        <v>34</v>
+      </c>
+      <c r="D144" t="s">
+        <v>35</v>
+      </c>
+      <c r="E144" t="s">
+        <v>36</v>
+      </c>
+      <c r="F144" t="s">
+        <v>241</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H144" t="s">
         <v>319</v>
-      </c>
-[...131 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
         <v>15829</v>
       </c>
       <c r="B145">
         <v>2019</v>
       </c>
       <c r="C145">
         <v>231</v>
       </c>
       <c r="D145" t="s">
         <v>8</v>
       </c>
       <c r="E145" t="s">
         <v>9</v>
       </c>
       <c r="F145" t="s">
         <v>10</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>336</v>
+        <v>320</v>
       </c>
       <c r="H145" t="s">
-        <v>337</v>
+        <v>321</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
         <v>15743</v>
       </c>
       <c r="B146">
         <v>2019</v>
       </c>
       <c r="C146">
         <v>226</v>
       </c>
       <c r="D146" t="s">
         <v>8</v>
       </c>
       <c r="E146" t="s">
         <v>9</v>
       </c>
       <c r="F146" t="s">
         <v>10</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>338</v>
+        <v>322</v>
       </c>
       <c r="H146" t="s">
-        <v>339</v>
+        <v>323</v>
       </c>
     </row>
     <row r="147" spans="1:8">
-      <c r="A147">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="A147" t="s">
+        <v>34</v>
+      </c>
+      <c r="B147" t="s">
+        <v>34</v>
+      </c>
+      <c r="C147" t="s">
+        <v>34</v>
       </c>
       <c r="D147" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E147" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F147" t="s">
-        <v>340</v>
+        <v>324</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>341</v>
+        <v>325</v>
       </c>
       <c r="H147" t="s">
-        <v>342</v>
+        <v>326</v>
       </c>
     </row>
     <row r="148" spans="1:8">
-      <c r="A148">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="A148" t="s">
+        <v>34</v>
+      </c>
+      <c r="B148" t="s">
+        <v>34</v>
+      </c>
+      <c r="C148" t="s">
+        <v>34</v>
       </c>
       <c r="D148" t="s">
-        <v>343</v>
+        <v>327</v>
       </c>
       <c r="E148" t="s">
-        <v>344</v>
+        <v>328</v>
       </c>
       <c r="F148" t="s">
-        <v>345</v>
+        <v>128</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>346</v>
+        <v>329</v>
       </c>
       <c r="H148" t="s">
-        <v>347</v>
+        <v>330</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
         <v>15725</v>
       </c>
       <c r="B149">
         <v>2019</v>
       </c>
       <c r="C149">
         <v>225</v>
       </c>
       <c r="D149" t="s">
         <v>8</v>
       </c>
       <c r="E149" t="s">
         <v>9</v>
       </c>
       <c r="F149" t="s">
         <v>10</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>348</v>
+        <v>331</v>
       </c>
       <c r="H149" t="s">
-        <v>349</v>
+        <v>332</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
         <v>15724</v>
       </c>
       <c r="B150">
         <v>2019</v>
       </c>
       <c r="C150">
         <v>224</v>
       </c>
       <c r="D150" t="s">
         <v>8</v>
       </c>
       <c r="E150" t="s">
         <v>9</v>
       </c>
       <c r="F150" t="s">
         <v>10</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>350</v>
+        <v>333</v>
       </c>
       <c r="H150" t="s">
-        <v>351</v>
+        <v>334</v>
       </c>
     </row>
     <row r="151" spans="1:8">
-      <c r="A151">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="A151" t="s">
+        <v>34</v>
+      </c>
+      <c r="B151" t="s">
+        <v>34</v>
+      </c>
+      <c r="C151" t="s">
+        <v>34</v>
       </c>
       <c r="D151" t="s">
         <v>19</v>
       </c>
       <c r="E151" t="s">
         <v>20</v>
       </c>
       <c r="F151" t="s">
-        <v>352</v>
+        <v>324</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>353</v>
+        <v>335</v>
       </c>
       <c r="H151" t="s">
-        <v>354</v>
+        <v>336</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
         <v>15615</v>
       </c>
       <c r="B152">
         <v>2019</v>
       </c>
       <c r="C152">
         <v>19</v>
       </c>
       <c r="D152" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E152" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F152" t="s">
         <v>10</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>355</v>
+        <v>337</v>
       </c>
       <c r="H152" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
         <v>15614</v>
       </c>
       <c r="B153">
         <v>2019</v>
       </c>
       <c r="C153">
         <v>6</v>
       </c>
       <c r="D153" t="s">
+        <v>327</v>
+      </c>
+      <c r="E153" t="s">
+        <v>328</v>
+      </c>
+      <c r="F153" t="s">
+        <v>10</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H153" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>34</v>
+      </c>
+      <c r="B154" t="s">
+        <v>34</v>
+      </c>
+      <c r="C154" t="s">
+        <v>34</v>
+      </c>
+      <c r="D154" t="s">
+        <v>35</v>
+      </c>
+      <c r="E154" t="s">
+        <v>36</v>
+      </c>
+      <c r="F154" t="s">
+        <v>128</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H154" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>34</v>
+      </c>
+      <c r="B155" t="s">
+        <v>34</v>
+      </c>
+      <c r="C155" t="s">
+        <v>34</v>
+      </c>
+      <c r="D155" t="s">
+        <v>35</v>
+      </c>
+      <c r="E155" t="s">
+        <v>36</v>
+      </c>
+      <c r="F155" t="s">
         <v>343</v>
       </c>
-      <c r="E153" t="s">
+      <c r="G155" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="F153" t="s">
-[...22 lines deleted...]
-      <c r="E154" t="s">
+      <c r="H155" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>34</v>
+      </c>
+      <c r="B156" t="s">
+        <v>34</v>
+      </c>
+      <c r="C156" t="s">
+        <v>34</v>
+      </c>
+      <c r="D156" t="s">
         <v>35</v>
       </c>
-      <c r="F154" t="s">
-[...47 lines deleted...]
-      </c>
       <c r="E156" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F156" t="s">
-        <v>365</v>
+        <v>343</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>366</v>
+        <v>346</v>
       </c>
       <c r="H156" t="s">
-        <v>367</v>
+        <v>347</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
         <v>15570</v>
       </c>
       <c r="B157">
         <v>2019</v>
       </c>
       <c r="C157">
         <v>34</v>
       </c>
       <c r="D157" t="s">
+        <v>152</v>
+      </c>
+      <c r="E157" t="s">
         <v>153</v>
       </c>
-      <c r="E157" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" t="s">
         <v>10</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>368</v>
+        <v>348</v>
       </c>
       <c r="H157" t="s">
-        <v>369</v>
+        <v>349</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
         <v>15556</v>
       </c>
       <c r="B158">
         <v>2019</v>
       </c>
       <c r="C158">
         <v>200</v>
       </c>
       <c r="D158" t="s">
         <v>8</v>
       </c>
       <c r="E158" t="s">
         <v>9</v>
       </c>
       <c r="F158" t="s">
         <v>10</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>370</v>
+        <v>350</v>
       </c>
       <c r="H158" t="s">
-        <v>371</v>
+        <v>351</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
         <v>15549</v>
       </c>
       <c r="B159">
         <v>2019</v>
       </c>
       <c r="C159">
         <v>199</v>
       </c>
       <c r="D159" t="s">
         <v>8</v>
       </c>
       <c r="E159" t="s">
         <v>9</v>
       </c>
       <c r="F159" t="s">
         <v>10</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>372</v>
+        <v>352</v>
       </c>
       <c r="H159" t="s">
-        <v>373</v>
+        <v>353</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
         <v>15536</v>
       </c>
       <c r="B160">
         <v>2019</v>
       </c>
       <c r="C160">
         <v>5</v>
       </c>
       <c r="D160" t="s">
-        <v>343</v>
+        <v>327</v>
       </c>
       <c r="E160" t="s">
-        <v>344</v>
+        <v>328</v>
       </c>
       <c r="F160" t="s">
         <v>10</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>374</v>
+        <v>354</v>
       </c>
       <c r="H160" t="s">
-        <v>375</v>
+        <v>355</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
         <v>15506</v>
       </c>
       <c r="B161">
         <v>2019</v>
       </c>
       <c r="C161">
         <v>188</v>
       </c>
       <c r="D161" t="s">
         <v>8</v>
       </c>
       <c r="E161" t="s">
         <v>9</v>
       </c>
       <c r="F161" t="s">
         <v>10</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>376</v>
+        <v>356</v>
       </c>
       <c r="H161" t="s">
-        <v>377</v>
+        <v>357</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
         <v>15505</v>
       </c>
       <c r="B162">
         <v>2019</v>
       </c>
       <c r="C162">
         <v>31</v>
       </c>
       <c r="D162" t="s">
+        <v>152</v>
+      </c>
+      <c r="E162" t="s">
         <v>153</v>
       </c>
-      <c r="E162" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F162" t="s">
         <v>10</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>378</v>
+        <v>358</v>
       </c>
       <c r="H162" t="s">
-        <v>379</v>
+        <v>359</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
         <v>15492</v>
       </c>
       <c r="B163">
         <v>2019</v>
       </c>
       <c r="C163">
         <v>183</v>
       </c>
       <c r="D163" t="s">
         <v>8</v>
       </c>
       <c r="E163" t="s">
         <v>9</v>
       </c>
       <c r="F163" t="s">
         <v>10</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>380</v>
+        <v>360</v>
       </c>
       <c r="H163" t="s">
-        <v>381</v>
+        <v>361</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
         <v>15491</v>
       </c>
       <c r="B164">
         <v>2019</v>
       </c>
       <c r="C164">
         <v>30</v>
       </c>
       <c r="D164" t="s">
+        <v>152</v>
+      </c>
+      <c r="E164" t="s">
         <v>153</v>
       </c>
-      <c r="E164" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F164" t="s">
         <v>10</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>382</v>
+        <v>362</v>
       </c>
       <c r="H164" t="s">
-        <v>383</v>
+        <v>363</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
         <v>15293</v>
       </c>
       <c r="B165">
         <v>2019</v>
       </c>
       <c r="C165">
         <v>167</v>
       </c>
       <c r="D165" t="s">
         <v>8</v>
       </c>
       <c r="E165" t="s">
         <v>9</v>
       </c>
       <c r="F165" t="s">
         <v>10</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>384</v>
+        <v>364</v>
       </c>
       <c r="H165" t="s">
-        <v>385</v>
+        <v>365</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
         <v>15288</v>
       </c>
       <c r="B166">
         <v>2019</v>
       </c>
       <c r="C166">
         <v>23</v>
       </c>
       <c r="D166" t="s">
+        <v>152</v>
+      </c>
+      <c r="E166" t="s">
         <v>153</v>
       </c>
-      <c r="E166" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F166" t="s">
         <v>10</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>386</v>
+        <v>366</v>
       </c>
       <c r="H166" t="s">
-        <v>387</v>
+        <v>367</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
         <v>15285</v>
       </c>
       <c r="B167">
         <v>2019</v>
       </c>
       <c r="C167">
         <v>4</v>
       </c>
       <c r="D167" t="s">
-        <v>343</v>
+        <v>327</v>
       </c>
       <c r="E167" t="s">
-        <v>344</v>
+        <v>328</v>
       </c>
       <c r="F167" t="s">
         <v>10</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>388</v>
+        <v>368</v>
       </c>
       <c r="H167" t="s">
-        <v>389</v>
+        <v>369</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
         <v>15280</v>
       </c>
       <c r="B168">
         <v>2019</v>
       </c>
       <c r="C168">
         <v>22</v>
       </c>
       <c r="D168" t="s">
+        <v>152</v>
+      </c>
+      <c r="E168" t="s">
         <v>153</v>
       </c>
-      <c r="E168" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F168" t="s">
         <v>10</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>390</v>
+        <v>370</v>
       </c>
       <c r="H168" t="s">
-        <v>391</v>
+        <v>371</v>
       </c>
     </row>
     <row r="169" spans="1:8">
-      <c r="A169">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="A169" t="s">
+        <v>34</v>
+      </c>
+      <c r="B169" t="s">
+        <v>34</v>
+      </c>
+      <c r="C169" t="s">
+        <v>34</v>
       </c>
       <c r="D169" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E169" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F169" t="s">
-        <v>392</v>
+        <v>324</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>393</v>
+        <v>372</v>
       </c>
       <c r="H169" t="s">
-        <v>394</v>
+        <v>373</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
         <v>15216</v>
       </c>
       <c r="B170">
         <v>2019</v>
       </c>
       <c r="C170">
         <v>161</v>
       </c>
       <c r="D170" t="s">
         <v>8</v>
       </c>
       <c r="E170" t="s">
         <v>9</v>
       </c>
       <c r="F170" t="s">
         <v>10</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>395</v>
+        <v>374</v>
       </c>
       <c r="H170" t="s">
-        <v>396</v>
+        <v>375</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
         <v>15200</v>
       </c>
       <c r="B171">
         <v>2019</v>
       </c>
       <c r="C171">
         <v>159</v>
       </c>
       <c r="D171" t="s">
         <v>8</v>
       </c>
       <c r="E171" t="s">
         <v>9</v>
       </c>
       <c r="F171" t="s">
         <v>10</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>397</v>
+        <v>376</v>
       </c>
       <c r="H171" t="s">
-        <v>398</v>
+        <v>377</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
         <v>15178</v>
       </c>
       <c r="B172">
         <v>2019</v>
       </c>
       <c r="C172">
         <v>156</v>
       </c>
       <c r="D172" t="s">
         <v>8</v>
       </c>
       <c r="E172" t="s">
         <v>9</v>
       </c>
       <c r="F172" t="s">
         <v>10</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>399</v>
+        <v>378</v>
       </c>
       <c r="H172" t="s">
-        <v>400</v>
+        <v>379</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
         <v>15152</v>
       </c>
       <c r="B173">
         <v>2019</v>
       </c>
       <c r="C173">
         <v>154</v>
       </c>
       <c r="D173" t="s">
         <v>8</v>
       </c>
       <c r="E173" t="s">
         <v>9</v>
       </c>
       <c r="F173" t="s">
         <v>10</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>401</v>
+        <v>380</v>
       </c>
       <c r="H173" t="s">
-        <v>402</v>
+        <v>381</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
         <v>15141</v>
       </c>
       <c r="B174">
         <v>2019</v>
       </c>
       <c r="C174">
         <v>151</v>
       </c>
       <c r="D174" t="s">
         <v>8</v>
       </c>
       <c r="E174" t="s">
         <v>9</v>
       </c>
       <c r="F174" t="s">
         <v>10</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>403</v>
+        <v>382</v>
       </c>
       <c r="H174" t="s">
-        <v>404</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:8">
-      <c r="A175">
-[...6 lines deleted...]
-        <v>150</v>
+      <c r="A175" t="s">
+        <v>34</v>
+      </c>
+      <c r="B175" t="s">
+        <v>34</v>
+      </c>
+      <c r="C175" t="s">
+        <v>34</v>
       </c>
       <c r="D175" t="s">
         <v>8</v>
       </c>
       <c r="E175" t="s">
         <v>9</v>
       </c>
       <c r="F175" t="s">
-        <v>405</v>
+        <v>10</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>406</v>
+        <v>384</v>
       </c>
       <c r="H175" t="s">
-        <v>407</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:8">
-      <c r="A176">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="A176" t="s">
+        <v>34</v>
+      </c>
+      <c r="B176" t="s">
+        <v>34</v>
+      </c>
+      <c r="C176" t="s">
+        <v>34</v>
       </c>
       <c r="D176" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E176" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F176" t="s">
-        <v>408</v>
+        <v>343</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>409</v>
+        <v>386</v>
       </c>
       <c r="H176" t="s">
-        <v>410</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
         <v>15127</v>
       </c>
       <c r="B177">
         <v>2019</v>
       </c>
       <c r="C177">
         <v>6</v>
       </c>
       <c r="D177" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E177" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F177" t="s">
         <v>10</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>411</v>
+        <v>388</v>
       </c>
       <c r="H177" t="s">
-        <v>412</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
         <v>15115</v>
       </c>
       <c r="B178">
         <v>2019</v>
       </c>
       <c r="C178">
         <v>140</v>
       </c>
       <c r="D178" t="s">
         <v>8</v>
       </c>
       <c r="E178" t="s">
         <v>9</v>
       </c>
       <c r="F178" t="s">
         <v>10</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>413</v>
+        <v>390</v>
       </c>
       <c r="H178" t="s">
-        <v>414</v>
+        <v>391</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
         <v>15109</v>
       </c>
       <c r="B179">
         <v>2019</v>
       </c>
       <c r="C179">
         <v>139</v>
       </c>
       <c r="D179" t="s">
         <v>8</v>
       </c>
       <c r="E179" t="s">
         <v>9</v>
       </c>
       <c r="F179" t="s">
         <v>10</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>415</v>
+        <v>392</v>
       </c>
       <c r="H179" t="s">
-        <v>416</v>
+        <v>393</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
         <v>15108</v>
       </c>
       <c r="B180">
         <v>2019</v>
       </c>
       <c r="C180">
         <v>138</v>
       </c>
       <c r="D180" t="s">
         <v>8</v>
       </c>
       <c r="E180" t="s">
         <v>9</v>
       </c>
       <c r="F180" t="s">
         <v>10</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>417</v>
+        <v>394</v>
       </c>
       <c r="H180" t="s">
-        <v>418</v>
+        <v>395</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
         <v>15076</v>
       </c>
       <c r="B181">
         <v>2019</v>
       </c>
       <c r="C181">
         <v>129</v>
       </c>
       <c r="D181" t="s">
         <v>8</v>
       </c>
       <c r="E181" t="s">
         <v>9</v>
       </c>
       <c r="F181" t="s">
         <v>10</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>419</v>
+        <v>396</v>
       </c>
       <c r="H181" t="s">
-        <v>420</v>
+        <v>397</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
         <v>15075</v>
       </c>
       <c r="B182">
         <v>2019</v>
       </c>
       <c r="C182">
         <v>128</v>
       </c>
       <c r="D182" t="s">
         <v>8</v>
       </c>
       <c r="E182" t="s">
         <v>9</v>
       </c>
       <c r="F182" t="s">
         <v>10</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>421</v>
+        <v>398</v>
       </c>
       <c r="H182" t="s">
-        <v>422</v>
+        <v>399</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
         <v>15050</v>
       </c>
       <c r="B183">
         <v>2019</v>
       </c>
       <c r="C183">
         <v>125</v>
       </c>
       <c r="D183" t="s">
         <v>8</v>
       </c>
       <c r="E183" t="s">
         <v>9</v>
       </c>
       <c r="F183" t="s">
         <v>10</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>423</v>
+        <v>400</v>
       </c>
       <c r="H183" t="s">
-        <v>424</v>
+        <v>401</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
         <v>15025</v>
       </c>
       <c r="B184">
         <v>2019</v>
       </c>
       <c r="C184">
         <v>4</v>
       </c>
       <c r="D184" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E184" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F184" t="s">
         <v>10</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>425</v>
+        <v>402</v>
       </c>
       <c r="H184" t="s">
-        <v>426</v>
+        <v>403</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
         <v>15024</v>
       </c>
       <c r="B185">
         <v>2019</v>
       </c>
       <c r="C185">
         <v>19</v>
       </c>
       <c r="D185" t="s">
+        <v>152</v>
+      </c>
+      <c r="E185" t="s">
         <v>153</v>
       </c>
-      <c r="E185" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F185" t="s">
         <v>10</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>427</v>
+        <v>404</v>
       </c>
       <c r="H185" t="s">
-        <v>428</v>
+        <v>405</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
         <v>15010</v>
       </c>
       <c r="B186">
         <v>2019</v>
       </c>
       <c r="C186">
         <v>123</v>
       </c>
       <c r="D186" t="s">
         <v>8</v>
       </c>
       <c r="E186" t="s">
         <v>9</v>
       </c>
       <c r="F186" t="s">
         <v>10</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>429</v>
+        <v>406</v>
       </c>
       <c r="H186" t="s">
-        <v>430</v>
+        <v>407</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
         <v>15009</v>
       </c>
       <c r="B187">
         <v>2019</v>
       </c>
       <c r="C187">
         <v>122</v>
       </c>
       <c r="D187" t="s">
         <v>8</v>
       </c>
       <c r="E187" t="s">
         <v>9</v>
       </c>
       <c r="F187" t="s">
         <v>10</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>431</v>
+        <v>408</v>
       </c>
       <c r="H187" t="s">
-        <v>432</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:8">
-      <c r="A188">
-[...6 lines deleted...]
-        <v>118</v>
+      <c r="A188" t="s">
+        <v>34</v>
+      </c>
+      <c r="B188" t="s">
+        <v>34</v>
+      </c>
+      <c r="C188" t="s">
+        <v>34</v>
       </c>
       <c r="D188" t="s">
         <v>8</v>
       </c>
       <c r="E188" t="s">
         <v>9</v>
       </c>
       <c r="F188" t="s">
-        <v>433</v>
+        <v>168</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>434</v>
+        <v>410</v>
       </c>
       <c r="H188" t="s">
-        <v>435</v>
+        <v>411</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
         <v>14957</v>
       </c>
       <c r="B189">
         <v>2019</v>
       </c>
       <c r="C189">
         <v>110</v>
       </c>
       <c r="D189" t="s">
         <v>8</v>
       </c>
       <c r="E189" t="s">
         <v>9</v>
       </c>
       <c r="F189" t="s">
         <v>10</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>436</v>
+        <v>412</v>
       </c>
       <c r="H189" t="s">
-        <v>437</v>
+        <v>413</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
         <v>14956</v>
       </c>
       <c r="B190">
         <v>2019</v>
       </c>
       <c r="C190">
         <v>109</v>
       </c>
       <c r="D190" t="s">
         <v>8</v>
       </c>
       <c r="E190" t="s">
         <v>9</v>
       </c>
       <c r="F190" t="s">
         <v>10</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>438</v>
+        <v>414</v>
       </c>
       <c r="H190" t="s">
-        <v>439</v>
+        <v>415</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
         <v>14903</v>
       </c>
       <c r="B191">
         <v>2019</v>
       </c>
       <c r="C191">
         <v>105</v>
       </c>
       <c r="D191" t="s">
         <v>8</v>
       </c>
       <c r="E191" t="s">
         <v>9</v>
       </c>
       <c r="F191" t="s">
         <v>10</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>440</v>
+        <v>416</v>
       </c>
       <c r="H191" t="s">
-        <v>441</v>
+        <v>417</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
         <v>14890</v>
       </c>
       <c r="B192">
         <v>2019</v>
       </c>
       <c r="C192">
         <v>102</v>
       </c>
       <c r="D192" t="s">
         <v>8</v>
       </c>
       <c r="E192" t="s">
         <v>9</v>
       </c>
       <c r="F192" t="s">
         <v>10</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>442</v>
+        <v>418</v>
       </c>
       <c r="H192" t="s">
-        <v>443</v>
+        <v>419</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
         <v>14888</v>
       </c>
       <c r="B193">
         <v>2019</v>
       </c>
       <c r="C193">
         <v>2</v>
       </c>
       <c r="D193" t="s">
-        <v>343</v>
+        <v>327</v>
       </c>
       <c r="E193" t="s">
-        <v>344</v>
+        <v>328</v>
       </c>
       <c r="F193" t="s">
         <v>10</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>444</v>
+        <v>420</v>
       </c>
       <c r="H193" t="s">
-        <v>445</v>
+        <v>421</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
         <v>14887</v>
       </c>
       <c r="B194">
         <v>2019</v>
       </c>
       <c r="C194">
         <v>15</v>
       </c>
       <c r="D194" t="s">
+        <v>152</v>
+      </c>
+      <c r="E194" t="s">
         <v>153</v>
       </c>
-      <c r="E194" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F194" t="s">
         <v>10</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>446</v>
+        <v>422</v>
       </c>
       <c r="H194" t="s">
-        <v>447</v>
+        <v>423</v>
       </c>
     </row>
     <row r="195" spans="1:8">
-      <c r="A195">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="A195" t="s">
+        <v>34</v>
+      </c>
+      <c r="B195" t="s">
+        <v>34</v>
+      </c>
+      <c r="C195" t="s">
+        <v>34</v>
       </c>
       <c r="D195" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E195" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F195" t="s">
-        <v>448</v>
+        <v>424</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>449</v>
+        <v>425</v>
       </c>
       <c r="H195" t="s">
-        <v>450</v>
+        <v>426</v>
       </c>
     </row>
     <row r="196" spans="1:8">
-      <c r="A196">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="A196" t="s">
+        <v>34</v>
+      </c>
+      <c r="B196" t="s">
+        <v>34</v>
+      </c>
+      <c r="C196" t="s">
+        <v>34</v>
       </c>
       <c r="D196" t="s">
         <v>19</v>
       </c>
       <c r="E196" t="s">
         <v>20</v>
       </c>
       <c r="F196" t="s">
-        <v>451</v>
+        <v>10</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>452</v>
+        <v>427</v>
       </c>
       <c r="H196" t="s">
-        <v>453</v>
+        <v>428</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
         <v>14796</v>
       </c>
       <c r="B197">
         <v>2019</v>
       </c>
       <c r="C197">
         <v>84</v>
       </c>
       <c r="D197" t="s">
         <v>8</v>
       </c>
       <c r="E197" t="s">
         <v>9</v>
       </c>
       <c r="F197" t="s">
         <v>10</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>454</v>
+        <v>429</v>
       </c>
       <c r="H197" t="s">
-        <v>455</v>
+        <v>430</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
         <v>14764</v>
       </c>
       <c r="B198">
         <v>2019</v>
       </c>
       <c r="C198">
         <v>81</v>
       </c>
       <c r="D198" t="s">
         <v>8</v>
       </c>
       <c r="E198" t="s">
         <v>9</v>
       </c>
       <c r="F198" t="s">
         <v>10</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>456</v>
+        <v>431</v>
       </c>
       <c r="H198" t="s">
-        <v>457</v>
+        <v>432</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
         <v>14763</v>
       </c>
       <c r="B199">
         <v>2019</v>
       </c>
       <c r="C199">
         <v>80</v>
       </c>
       <c r="D199" t="s">
         <v>8</v>
       </c>
       <c r="E199" t="s">
         <v>9</v>
       </c>
       <c r="F199" t="s">
         <v>10</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>458</v>
+        <v>433</v>
       </c>
       <c r="H199" t="s">
-        <v>459</v>
+        <v>434</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
         <v>14760</v>
       </c>
       <c r="B200">
         <v>2019</v>
       </c>
       <c r="C200">
         <v>78</v>
       </c>
       <c r="D200" t="s">
         <v>8</v>
       </c>
       <c r="E200" t="s">
         <v>9</v>
       </c>
       <c r="F200" t="s">
         <v>10</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>460</v>
+        <v>435</v>
       </c>
       <c r="H200" t="s">
-        <v>461</v>
+        <v>436</v>
       </c>
     </row>
     <row r="201" spans="1:8">
-      <c r="A201">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A201" t="s">
+        <v>34</v>
+      </c>
+      <c r="B201" t="s">
+        <v>34</v>
+      </c>
+      <c r="C201" t="s">
+        <v>34</v>
       </c>
       <c r="D201" t="s">
-        <v>462</v>
+        <v>437</v>
       </c>
       <c r="E201" t="s">
-        <v>463</v>
+        <v>438</v>
       </c>
       <c r="F201" t="s">
-        <v>464</v>
+        <v>439</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>465</v>
+        <v>440</v>
       </c>
       <c r="H201" t="s">
-        <v>466</v>
+        <v>441</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
         <v>14750</v>
       </c>
       <c r="B202">
         <v>2019</v>
       </c>
       <c r="C202">
         <v>77</v>
       </c>
       <c r="D202" t="s">
         <v>8</v>
       </c>
       <c r="E202" t="s">
         <v>9</v>
       </c>
       <c r="F202" t="s">
         <v>10</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>467</v>
+        <v>442</v>
       </c>
       <c r="H202" t="s">
-        <v>468</v>
+        <v>443</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
         <v>14729</v>
       </c>
       <c r="B203">
         <v>2019</v>
       </c>
       <c r="C203">
         <v>73</v>
       </c>
       <c r="D203" t="s">
         <v>8</v>
       </c>
       <c r="E203" t="s">
         <v>9</v>
       </c>
       <c r="F203" t="s">
         <v>10</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>469</v>
+        <v>444</v>
       </c>
       <c r="H203" t="s">
-        <v>470</v>
+        <v>445</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
         <v>14704</v>
       </c>
       <c r="B204">
         <v>2019</v>
       </c>
       <c r="C204">
         <v>67</v>
       </c>
       <c r="D204" t="s">
         <v>8</v>
       </c>
       <c r="E204" t="s">
         <v>9</v>
       </c>
       <c r="F204" t="s">
         <v>10</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>471</v>
+        <v>446</v>
       </c>
       <c r="H204" t="s">
-        <v>472</v>
+        <v>447</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
         <v>14604</v>
       </c>
       <c r="B205">
         <v>2019</v>
       </c>
       <c r="C205">
         <v>9</v>
       </c>
       <c r="D205" t="s">
+        <v>152</v>
+      </c>
+      <c r="E205" t="s">
         <v>153</v>
       </c>
-      <c r="E205" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F205" t="s">
         <v>10</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>473</v>
+        <v>448</v>
       </c>
       <c r="H205" t="s">
-        <v>474</v>
+        <v>449</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
         <v>14556</v>
       </c>
       <c r="B206">
         <v>2019</v>
       </c>
       <c r="C206">
         <v>46</v>
       </c>
       <c r="D206" t="s">
         <v>8</v>
       </c>
       <c r="E206" t="s">
         <v>9</v>
       </c>
       <c r="F206" t="s">
         <v>10</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>475</v>
+        <v>450</v>
       </c>
       <c r="H206" t="s">
-        <v>476</v>
+        <v>451</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
         <v>14505</v>
       </c>
       <c r="B207">
         <v>2019</v>
       </c>
       <c r="C207">
         <v>45</v>
       </c>
       <c r="D207" t="s">
         <v>8</v>
       </c>
       <c r="E207" t="s">
         <v>9</v>
       </c>
       <c r="F207" t="s">
         <v>10</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>477</v>
+        <v>452</v>
       </c>
       <c r="H207" t="s">
-        <v>478</v>
+        <v>453</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
         <v>14503</v>
       </c>
       <c r="B208">
         <v>2019</v>
       </c>
       <c r="C208">
         <v>44</v>
       </c>
       <c r="D208" t="s">
         <v>8</v>
       </c>
       <c r="E208" t="s">
         <v>9</v>
       </c>
       <c r="F208" t="s">
         <v>10</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>479</v>
+        <v>454</v>
       </c>
       <c r="H208" t="s">
-        <v>480</v>
+        <v>455</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
         <v>14482</v>
       </c>
       <c r="B209">
         <v>2019</v>
       </c>
       <c r="C209">
         <v>7</v>
       </c>
       <c r="D209" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E209" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F209" t="s">
         <v>10</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>481</v>
+        <v>456</v>
       </c>
       <c r="H209" t="s">
-        <v>482</v>
+        <v>457</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
         <v>14477</v>
       </c>
       <c r="B210">
         <v>2019</v>
       </c>
       <c r="C210">
         <v>6</v>
       </c>
       <c r="D210" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E210" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F210" t="s">
         <v>10</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>483</v>
+        <v>458</v>
       </c>
       <c r="H210" t="s">
-        <v>484</v>
+        <v>459</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
         <v>14444</v>
       </c>
       <c r="B211">
         <v>2019</v>
       </c>
       <c r="C211">
         <v>35</v>
       </c>
       <c r="D211" t="s">
         <v>8</v>
       </c>
       <c r="E211" t="s">
         <v>9</v>
       </c>
       <c r="F211" t="s">
         <v>10</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>485</v>
+        <v>460</v>
       </c>
       <c r="H211" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
     </row>
     <row r="212" spans="1:8">
-      <c r="A212">
-[...5 lines deleted...]
-      <c r="C212">
+      <c r="A212" t="s">
+        <v>34</v>
+      </c>
+      <c r="B212" t="s">
+        <v>34</v>
+      </c>
+      <c r="C212" t="s">
         <v>34</v>
       </c>
       <c r="D212" t="s">
         <v>8</v>
       </c>
       <c r="E212" t="s">
         <v>9</v>
       </c>
       <c r="F212" t="s">
-        <v>487</v>
+        <v>10</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>488</v>
+        <v>462</v>
       </c>
       <c r="H212" t="s">
-        <v>489</v>
+        <v>463</v>
       </c>
     </row>
     <row r="213" spans="1:8">
-      <c r="A213">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A213" t="s">
+        <v>34</v>
+      </c>
+      <c r="B213" t="s">
+        <v>34</v>
+      </c>
+      <c r="C213" t="s">
+        <v>34</v>
       </c>
       <c r="D213" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E213" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F213" t="s">
-        <v>490</v>
+        <v>168</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>491</v>
+        <v>464</v>
       </c>
       <c r="H213" t="s">
-        <v>492</v>
+        <v>465</v>
       </c>
     </row>
     <row r="214" spans="1:8">
-      <c r="A214">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A214" t="s">
+        <v>34</v>
+      </c>
+      <c r="B214" t="s">
+        <v>34</v>
+      </c>
+      <c r="C214" t="s">
+        <v>34</v>
       </c>
       <c r="D214" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E214" t="s">
+        <v>36</v>
+      </c>
+      <c r="F214" t="s">
+        <v>424</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H214" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>34</v>
+      </c>
+      <c r="B215" t="s">
+        <v>34</v>
+      </c>
+      <c r="C215" t="s">
+        <v>34</v>
+      </c>
+      <c r="D215" t="s">
         <v>35</v>
       </c>
-      <c r="F214" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E215" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F215" t="s">
-        <v>496</v>
+        <v>343</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>497</v>
+        <v>468</v>
       </c>
       <c r="H215" t="s">
-        <v>498</v>
+        <v>469</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
         <v>14208</v>
       </c>
       <c r="B216">
         <v>2019</v>
       </c>
       <c r="C216">
         <v>15</v>
       </c>
       <c r="D216" t="s">
         <v>8</v>
       </c>
       <c r="E216" t="s">
         <v>9</v>
       </c>
       <c r="F216" t="s">
         <v>10</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>499</v>
+        <v>470</v>
       </c>
       <c r="H216" t="s">
-        <v>500</v>
+        <v>471</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
         <v>14195</v>
       </c>
       <c r="B217">
         <v>2019</v>
       </c>
       <c r="C217">
         <v>9</v>
       </c>
       <c r="D217" t="s">
         <v>8</v>
       </c>
       <c r="E217" t="s">
         <v>9</v>
       </c>
       <c r="F217" t="s">
         <v>10</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>501</v>
+        <v>472</v>
       </c>
       <c r="H217" t="s">
-        <v>502</v>
+        <v>473</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
         <v>14194</v>
       </c>
       <c r="B218">
         <v>2019</v>
       </c>
       <c r="C218">
         <v>2</v>
       </c>
       <c r="D218" t="s">
+        <v>152</v>
+      </c>
+      <c r="E218" t="s">
         <v>153</v>
       </c>
-      <c r="E218" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F218" t="s">
         <v>10</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>503</v>
+        <v>474</v>
       </c>
       <c r="H218" t="s">
-        <v>504</v>
+        <v>475</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
         <v>14182</v>
       </c>
       <c r="B219">
         <v>2019</v>
       </c>
       <c r="C219">
         <v>2</v>
       </c>
       <c r="D219" t="s">
         <v>8</v>
       </c>
       <c r="E219" t="s">
         <v>9</v>
       </c>
       <c r="F219" t="s">
         <v>10</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>505</v>
+        <v>476</v>
       </c>
       <c r="H219" t="s">
-        <v>506</v>
+        <v>477</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
         <v>14181</v>
       </c>
       <c r="B220">
         <v>2019</v>
       </c>
       <c r="C220">
         <v>1</v>
       </c>
       <c r="D220" t="s">
         <v>8</v>
       </c>
       <c r="E220" t="s">
         <v>9</v>
       </c>
       <c r="F220" t="s">
         <v>10</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>507</v>
+        <v>478</v>
       </c>
       <c r="H220" t="s">
-        <v>508</v>
+        <v>479</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
         <v>14180</v>
       </c>
       <c r="B221">
         <v>2019</v>
       </c>
       <c r="C221">
         <v>1</v>
       </c>
       <c r="D221" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E221" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F221" t="s">
         <v>10</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>509</v>
+        <v>480</v>
       </c>
       <c r="H221" t="s">
-        <v>510</v>
+        <v>481</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
         <v>14178</v>
       </c>
       <c r="B222">
         <v>2018</v>
       </c>
       <c r="C222">
         <v>56</v>
       </c>
       <c r="D222" t="s">
+        <v>152</v>
+      </c>
+      <c r="E222" t="s">
         <v>153</v>
       </c>
-      <c r="E222" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" t="s">
         <v>10</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>511</v>
+        <v>482</v>
       </c>
       <c r="H222" t="s">
-        <v>512</v>
+        <v>483</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
         <v>14177</v>
       </c>
       <c r="B223">
         <v>2018</v>
       </c>
       <c r="C223">
         <v>38</v>
       </c>
       <c r="D223" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E223" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F223" t="s">
         <v>10</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>513</v>
+        <v>484</v>
       </c>
       <c r="H223" t="s">
-        <v>514</v>
+        <v>485</v>
       </c>
     </row>
     <row r="224" spans="1:8">
-      <c r="A224">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A224" t="s">
+        <v>34</v>
+      </c>
+      <c r="B224" t="s">
+        <v>34</v>
+      </c>
+      <c r="C224" t="s">
+        <v>34</v>
       </c>
       <c r="D224" t="s">
-        <v>462</v>
+        <v>437</v>
       </c>
       <c r="E224" t="s">
-        <v>463</v>
+        <v>438</v>
       </c>
       <c r="F224" t="s">
-        <v>515</v>
+        <v>486</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>516</v>
+        <v>487</v>
       </c>
       <c r="H224" t="s">
-        <v>517</v>
+        <v>488</v>
       </c>
     </row>
     <row r="225" spans="1:8">
-      <c r="A225">
-[...6 lines deleted...]
-        <v>55</v>
+      <c r="A225" t="s">
+        <v>34</v>
+      </c>
+      <c r="B225" t="s">
+        <v>34</v>
+      </c>
+      <c r="C225" t="s">
+        <v>34</v>
       </c>
       <c r="D225" t="s">
+        <v>152</v>
+      </c>
+      <c r="E225" t="s">
         <v>153</v>
       </c>
-      <c r="E225" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F225" t="s">
-        <v>518</v>
+        <v>37</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>519</v>
+        <v>489</v>
       </c>
       <c r="H225" t="s">
-        <v>520</v>
+        <v>490</v>
       </c>
     </row>
     <row r="226" spans="1:8">
-      <c r="A226">
-[...6 lines deleted...]
-        <v>95</v>
+      <c r="A226" t="s">
+        <v>34</v>
+      </c>
+      <c r="B226" t="s">
+        <v>34</v>
+      </c>
+      <c r="C226" t="s">
+        <v>34</v>
       </c>
       <c r="D226" t="s">
         <v>19</v>
       </c>
       <c r="E226" t="s">
         <v>20</v>
       </c>
       <c r="F226" t="s">
-        <v>521</v>
+        <v>486</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>522</v>
+        <v>491</v>
       </c>
       <c r="H226" t="s">
-        <v>523</v>
+        <v>492</v>
       </c>
     </row>
     <row r="227" spans="1:8">
-      <c r="A227">
-[...6 lines deleted...]
-        <v>583</v>
+      <c r="A227" t="s">
+        <v>34</v>
+      </c>
+      <c r="B227" t="s">
+        <v>34</v>
+      </c>
+      <c r="C227" t="s">
+        <v>34</v>
       </c>
       <c r="D227" t="s">
         <v>8</v>
       </c>
       <c r="E227" t="s">
         <v>9</v>
       </c>
       <c r="F227" t="s">
-        <v>524</v>
+        <v>439</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>525</v>
+        <v>493</v>
       </c>
       <c r="H227" t="s">
-        <v>526</v>
+        <v>494</v>
       </c>
     </row>
     <row r="228" spans="1:8">
-      <c r="A228">
-[...6 lines deleted...]
-        <v>582</v>
+      <c r="A228" t="s">
+        <v>34</v>
+      </c>
+      <c r="B228" t="s">
+        <v>34</v>
+      </c>
+      <c r="C228" t="s">
+        <v>34</v>
       </c>
       <c r="D228" t="s">
         <v>8</v>
       </c>
       <c r="E228" t="s">
         <v>9</v>
       </c>
       <c r="F228" t="s">
-        <v>527</v>
+        <v>343</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>528</v>
+        <v>495</v>
       </c>
       <c r="H228" t="s">
-        <v>529</v>
+        <v>496</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
         <v>14160</v>
       </c>
       <c r="B229">
         <v>2018</v>
       </c>
       <c r="C229">
         <v>14</v>
       </c>
       <c r="D229" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E229" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F229" t="s">
         <v>10</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>530</v>
+        <v>497</v>
       </c>
       <c r="H229" t="s">
-        <v>531</v>
+        <v>498</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
         <v>14154</v>
       </c>
       <c r="B230">
         <v>2018</v>
       </c>
       <c r="C230">
         <v>580</v>
       </c>
       <c r="D230" t="s">
         <v>8</v>
       </c>
       <c r="E230" t="s">
         <v>9</v>
       </c>
       <c r="F230" t="s">
         <v>10</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>532</v>
+        <v>499</v>
       </c>
       <c r="H230" t="s">
-        <v>533</v>
+        <v>500</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
         <v>14153</v>
       </c>
       <c r="B231">
         <v>2018</v>
       </c>
       <c r="C231">
         <v>579</v>
       </c>
       <c r="D231" t="s">
         <v>8</v>
       </c>
       <c r="E231" t="s">
         <v>9</v>
       </c>
       <c r="F231" t="s">
         <v>10</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>534</v>
+        <v>501</v>
       </c>
       <c r="H231" t="s">
-        <v>535</v>
+        <v>502</v>
       </c>
     </row>
     <row r="232" spans="1:8">
-      <c r="A232">
-[...6 lines deleted...]
-        <v>577</v>
+      <c r="A232" t="s">
+        <v>34</v>
+      </c>
+      <c r="B232" t="s">
+        <v>34</v>
+      </c>
+      <c r="C232" t="s">
+        <v>34</v>
       </c>
       <c r="D232" t="s">
         <v>8</v>
       </c>
       <c r="E232" t="s">
         <v>9</v>
       </c>
       <c r="F232" t="s">
-        <v>536</v>
+        <v>10</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>537</v>
+        <v>503</v>
       </c>
       <c r="H232" t="s">
-        <v>538</v>
+        <v>504</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
         <v>14145</v>
       </c>
       <c r="B233">
         <v>2018</v>
       </c>
       <c r="C233">
         <v>575</v>
       </c>
       <c r="D233" t="s">
         <v>8</v>
       </c>
       <c r="E233" t="s">
         <v>9</v>
       </c>
       <c r="F233" t="s">
         <v>10</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>539</v>
+        <v>505</v>
       </c>
       <c r="H233" t="s">
-        <v>540</v>
+        <v>506</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
         <v>14144</v>
       </c>
       <c r="B234">
         <v>2018</v>
       </c>
       <c r="C234">
         <v>574</v>
       </c>
       <c r="D234" t="s">
         <v>8</v>
       </c>
       <c r="E234" t="s">
         <v>9</v>
       </c>
       <c r="F234" t="s">
         <v>10</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>541</v>
+        <v>507</v>
       </c>
       <c r="H234" t="s">
-        <v>542</v>
+        <v>508</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
         <v>14131</v>
       </c>
       <c r="B235">
         <v>2018</v>
       </c>
       <c r="C235">
         <v>567</v>
       </c>
       <c r="D235" t="s">
         <v>8</v>
       </c>
       <c r="E235" t="s">
         <v>9</v>
       </c>
       <c r="F235" t="s">
         <v>10</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>543</v>
+        <v>509</v>
       </c>
       <c r="H235" t="s">
-        <v>544</v>
+        <v>510</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
         <v>14130</v>
       </c>
       <c r="B236">
         <v>2018</v>
       </c>
       <c r="C236">
         <v>566</v>
       </c>
       <c r="D236" t="s">
         <v>8</v>
       </c>
       <c r="E236" t="s">
         <v>9</v>
       </c>
       <c r="F236" t="s">
         <v>10</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>545</v>
+        <v>511</v>
       </c>
       <c r="H236" t="s">
-        <v>546</v>
+        <v>512</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
         <v>14112</v>
       </c>
       <c r="B237">
         <v>2018</v>
       </c>
       <c r="C237">
         <v>555</v>
       </c>
       <c r="D237" t="s">
         <v>8</v>
       </c>
       <c r="E237" t="s">
         <v>9</v>
       </c>
       <c r="F237" t="s">
         <v>10</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>547</v>
+        <v>513</v>
       </c>
       <c r="H237" t="s">
-        <v>548</v>
+        <v>514</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
         <v>14105</v>
       </c>
       <c r="B238">
         <v>2018</v>
       </c>
       <c r="C238">
         <v>552</v>
       </c>
       <c r="D238" t="s">
         <v>8</v>
       </c>
       <c r="E238" t="s">
         <v>9</v>
       </c>
       <c r="F238" t="s">
         <v>10</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>549</v>
+        <v>515</v>
       </c>
       <c r="H238" t="s">
-        <v>550</v>
+        <v>516</v>
       </c>
     </row>
     <row r="239" spans="1:8">
-      <c r="A239">
-[...6 lines deleted...]
-        <v>86</v>
+      <c r="A239" t="s">
+        <v>34</v>
+      </c>
+      <c r="B239" t="s">
+        <v>34</v>
+      </c>
+      <c r="C239" t="s">
+        <v>34</v>
       </c>
       <c r="D239" t="s">
         <v>19</v>
       </c>
       <c r="E239" t="s">
         <v>20</v>
       </c>
       <c r="F239" t="s">
-        <v>551</v>
+        <v>424</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>552</v>
+        <v>517</v>
       </c>
       <c r="H239" t="s">
-        <v>553</v>
+        <v>518</v>
       </c>
     </row>
     <row r="240" spans="1:8">
-      <c r="A240">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A240" t="s">
+        <v>34</v>
+      </c>
+      <c r="B240" t="s">
+        <v>34</v>
+      </c>
+      <c r="C240" t="s">
+        <v>34</v>
       </c>
       <c r="D240" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E240" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F240" t="s">
-        <v>554</v>
+        <v>128</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>555</v>
+        <v>519</v>
       </c>
       <c r="H240" t="s">
-        <v>556</v>
+        <v>520</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
         <v>14083</v>
       </c>
       <c r="B241">
         <v>2018</v>
       </c>
       <c r="C241">
         <v>536</v>
       </c>
       <c r="D241" t="s">
         <v>8</v>
       </c>
       <c r="E241" t="s">
         <v>9</v>
       </c>
       <c r="F241" t="s">
         <v>10</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>557</v>
+        <v>521</v>
       </c>
       <c r="H241" t="s">
-        <v>558</v>
+        <v>522</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
         <v>14081</v>
       </c>
       <c r="B242">
         <v>2018</v>
       </c>
       <c r="C242">
         <v>535</v>
       </c>
       <c r="D242" t="s">
         <v>8</v>
       </c>
       <c r="E242" t="s">
         <v>9</v>
       </c>
       <c r="F242" t="s">
         <v>10</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>559</v>
+        <v>523</v>
       </c>
       <c r="H242" t="s">
-        <v>560</v>
+        <v>524</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243">
         <v>14080</v>
       </c>
       <c r="B243">
         <v>2018</v>
       </c>
       <c r="C243">
         <v>85</v>
       </c>
       <c r="D243" t="s">
         <v>19</v>
       </c>
       <c r="E243" t="s">
         <v>20</v>
       </c>
       <c r="F243" t="s">
         <v>10</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>561</v>
+        <v>525</v>
       </c>
       <c r="H243" t="s">
-        <v>562</v>
+        <v>526</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
         <v>14079</v>
       </c>
       <c r="B244">
         <v>2018</v>
       </c>
       <c r="C244">
         <v>84</v>
       </c>
       <c r="D244" t="s">
         <v>19</v>
       </c>
       <c r="E244" t="s">
         <v>20</v>
       </c>
       <c r="F244" t="s">
         <v>10</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>563</v>
+        <v>527</v>
       </c>
       <c r="H244" t="s">
-        <v>564</v>
+        <v>528</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
         <v>14078</v>
       </c>
       <c r="B245">
         <v>2018</v>
       </c>
       <c r="C245">
         <v>83</v>
       </c>
       <c r="D245" t="s">
         <v>19</v>
       </c>
       <c r="E245" t="s">
         <v>20</v>
       </c>
       <c r="F245" t="s">
         <v>10</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>565</v>
+        <v>529</v>
       </c>
       <c r="H245" t="s">
-        <v>566</v>
+        <v>530</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
         <v>14000</v>
       </c>
       <c r="B246">
         <v>2018</v>
       </c>
       <c r="C246">
         <v>73</v>
       </c>
       <c r="D246" t="s">
         <v>19</v>
       </c>
       <c r="E246" t="s">
         <v>20</v>
       </c>
       <c r="F246" t="s">
         <v>10</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>567</v>
+        <v>531</v>
       </c>
       <c r="H246" t="s">
-        <v>568</v>
+        <v>532</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
         <v>13999</v>
       </c>
       <c r="B247">
         <v>2018</v>
       </c>
       <c r="C247">
         <v>72</v>
       </c>
       <c r="D247" t="s">
         <v>19</v>
       </c>
       <c r="E247" t="s">
         <v>20</v>
       </c>
       <c r="F247" t="s">
         <v>10</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>569</v>
+        <v>533</v>
       </c>
       <c r="H247" t="s">
-        <v>570</v>
+        <v>534</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
         <v>13995</v>
       </c>
       <c r="B248">
         <v>2018</v>
       </c>
       <c r="C248">
         <v>71</v>
       </c>
       <c r="D248" t="s">
         <v>19</v>
       </c>
       <c r="E248" t="s">
         <v>20</v>
       </c>
       <c r="F248" t="s">
         <v>10</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>571</v>
+        <v>535</v>
       </c>
       <c r="H248" t="s">
-        <v>572</v>
+        <v>536</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249">
         <v>13994</v>
       </c>
       <c r="B249">
         <v>2018</v>
       </c>
       <c r="C249">
         <v>70</v>
       </c>
       <c r="D249" t="s">
         <v>19</v>
       </c>
       <c r="E249" t="s">
         <v>20</v>
       </c>
       <c r="F249" t="s">
         <v>10</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>573</v>
+        <v>537</v>
       </c>
       <c r="H249" t="s">
-        <v>574</v>
+        <v>538</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
         <v>13985</v>
       </c>
       <c r="B250">
         <v>2018</v>
       </c>
       <c r="C250">
         <v>69</v>
       </c>
       <c r="D250" t="s">
         <v>19</v>
       </c>
       <c r="E250" t="s">
         <v>20</v>
       </c>
       <c r="F250" t="s">
         <v>10</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>575</v>
+        <v>539</v>
       </c>
       <c r="H250" t="s">
-        <v>576</v>
+        <v>540</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
         <v>13984</v>
       </c>
       <c r="B251">
         <v>2018</v>
       </c>
       <c r="C251">
         <v>16</v>
       </c>
       <c r="D251" t="s">
-        <v>343</v>
+        <v>327</v>
       </c>
       <c r="E251" t="s">
-        <v>344</v>
+        <v>328</v>
       </c>
       <c r="F251" t="s">
         <v>10</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>577</v>
+        <v>541</v>
       </c>
       <c r="H251" t="s">
-        <v>578</v>
+        <v>542</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
         <v>13975</v>
       </c>
       <c r="B252">
         <v>2018</v>
       </c>
       <c r="C252">
         <v>61</v>
       </c>
       <c r="D252" t="s">
         <v>19</v>
       </c>
       <c r="E252" t="s">
         <v>20</v>
       </c>
       <c r="F252" t="s">
         <v>10</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>579</v>
+        <v>543</v>
       </c>
       <c r="H252" t="s">
-        <v>580</v>
+        <v>544</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253">
         <v>13974</v>
       </c>
       <c r="B253">
         <v>2018</v>
       </c>
       <c r="C253">
         <v>60</v>
       </c>
       <c r="D253" t="s">
         <v>19</v>
       </c>
       <c r="E253" t="s">
         <v>20</v>
       </c>
       <c r="F253" t="s">
         <v>10</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>581</v>
+        <v>545</v>
       </c>
       <c r="H253" t="s">
-        <v>580</v>
+        <v>544</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254">
         <v>13973</v>
       </c>
       <c r="B254">
         <v>2018</v>
       </c>
       <c r="C254">
         <v>59</v>
       </c>
       <c r="D254" t="s">
         <v>19</v>
       </c>
       <c r="E254" t="s">
         <v>20</v>
       </c>
       <c r="F254" t="s">
         <v>10</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>582</v>
+        <v>546</v>
       </c>
       <c r="H254" t="s">
-        <v>583</v>
+        <v>547</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255">
         <v>13971</v>
       </c>
       <c r="B255">
         <v>2018</v>
       </c>
       <c r="C255">
         <v>33</v>
       </c>
       <c r="D255" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E255" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F255" t="s">
         <v>10</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>584</v>
+        <v>548</v>
       </c>
       <c r="H255" t="s">
-        <v>585</v>
+        <v>549</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256">
         <v>13950</v>
       </c>
       <c r="B256">
         <v>2018</v>
       </c>
       <c r="C256">
         <v>514</v>
       </c>
       <c r="D256" t="s">
         <v>8</v>
       </c>
       <c r="E256" t="s">
         <v>9</v>
       </c>
       <c r="F256" t="s">
         <v>10</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>586</v>
+        <v>550</v>
       </c>
       <c r="H256" t="s">
-        <v>587</v>
+        <v>551</v>
       </c>
     </row>
     <row r="257" spans="1:8">
-      <c r="A257">
-[...6 lines deleted...]
-        <v>58</v>
+      <c r="A257" t="s">
+        <v>34</v>
+      </c>
+      <c r="B257" t="s">
+        <v>34</v>
+      </c>
+      <c r="C257" t="s">
+        <v>34</v>
       </c>
       <c r="D257" t="s">
         <v>19</v>
       </c>
       <c r="E257" t="s">
         <v>20</v>
       </c>
       <c r="F257" t="s">
-        <v>588</v>
+        <v>10</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>589</v>
+        <v>552</v>
       </c>
       <c r="H257" t="s">
-        <v>590</v>
+        <v>553</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258">
         <v>13923</v>
       </c>
       <c r="B258">
         <v>2018</v>
       </c>
       <c r="C258">
         <v>510</v>
       </c>
       <c r="D258" t="s">
         <v>8</v>
       </c>
       <c r="E258" t="s">
         <v>9</v>
       </c>
       <c r="F258" t="s">
         <v>10</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>591</v>
+        <v>554</v>
       </c>
       <c r="H258" t="s">
-        <v>592</v>
+        <v>555</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259">
         <v>13922</v>
       </c>
       <c r="B259">
         <v>2018</v>
       </c>
       <c r="C259">
         <v>509</v>
       </c>
       <c r="D259" t="s">
         <v>8</v>
       </c>
       <c r="E259" t="s">
         <v>9</v>
       </c>
       <c r="F259" t="s">
         <v>10</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>593</v>
+        <v>556</v>
       </c>
       <c r="H259" t="s">
-        <v>594</v>
+        <v>557</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260">
         <v>13921</v>
       </c>
       <c r="B260">
         <v>2018</v>
       </c>
       <c r="C260">
         <v>508</v>
       </c>
       <c r="D260" t="s">
         <v>8</v>
       </c>
       <c r="E260" t="s">
         <v>9</v>
       </c>
       <c r="F260" t="s">
         <v>10</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>595</v>
+        <v>558</v>
       </c>
       <c r="H260" t="s">
-        <v>596</v>
+        <v>559</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261">
         <v>13920</v>
       </c>
       <c r="B261">
         <v>2018</v>
       </c>
       <c r="C261">
         <v>507</v>
       </c>
       <c r="D261" t="s">
         <v>8</v>
       </c>
       <c r="E261" t="s">
         <v>9</v>
       </c>
       <c r="F261" t="s">
         <v>10</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>597</v>
+        <v>560</v>
       </c>
       <c r="H261" t="s">
-        <v>598</v>
+        <v>561</v>
       </c>
     </row>
     <row r="262" spans="1:8">
-      <c r="A262">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="A262" t="s">
+        <v>34</v>
+      </c>
+      <c r="B262" t="s">
+        <v>34</v>
+      </c>
+      <c r="C262" t="s">
+        <v>34</v>
       </c>
       <c r="D262" t="s">
         <v>19</v>
       </c>
       <c r="E262" t="s">
         <v>20</v>
       </c>
       <c r="F262" t="s">
-        <v>599</v>
+        <v>131</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>600</v>
+        <v>562</v>
       </c>
       <c r="H262" t="s">
-        <v>601</v>
+        <v>563</v>
       </c>
     </row>
     <row r="263" spans="1:8">
-      <c r="A263">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="A263" t="s">
+        <v>34</v>
+      </c>
+      <c r="B263" t="s">
+        <v>34</v>
+      </c>
+      <c r="C263" t="s">
+        <v>34</v>
       </c>
       <c r="D263" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E263" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F263" t="s">
-        <v>602</v>
+        <v>128</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>603</v>
+        <v>564</v>
       </c>
       <c r="H263" t="s">
-        <v>604</v>
+        <v>565</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264">
         <v>13867</v>
       </c>
       <c r="B264">
         <v>2018</v>
       </c>
       <c r="C264">
         <v>499</v>
       </c>
       <c r="D264" t="s">
         <v>8</v>
       </c>
       <c r="E264" t="s">
         <v>9</v>
       </c>
       <c r="F264" t="s">
         <v>10</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>605</v>
+        <v>566</v>
       </c>
       <c r="H264" t="s">
-        <v>606</v>
+        <v>567</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265">
         <v>13850</v>
       </c>
       <c r="B265">
         <v>2018</v>
       </c>
       <c r="C265">
         <v>488</v>
       </c>
       <c r="D265" t="s">
         <v>8</v>
       </c>
       <c r="E265" t="s">
         <v>9</v>
       </c>
       <c r="F265" t="s">
         <v>10</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>607</v>
+        <v>568</v>
       </c>
       <c r="H265" t="s">
-        <v>608</v>
+        <v>569</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266">
         <v>13846</v>
       </c>
       <c r="B266">
         <v>2018</v>
       </c>
       <c r="C266">
         <v>484</v>
       </c>
       <c r="D266" t="s">
         <v>8</v>
       </c>
       <c r="E266" t="s">
         <v>9</v>
       </c>
       <c r="F266" t="s">
         <v>10</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>609</v>
+        <v>570</v>
       </c>
       <c r="H266" t="s">
-        <v>610</v>
+        <v>571</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267">
         <v>13845</v>
       </c>
       <c r="B267">
         <v>2018</v>
       </c>
       <c r="C267">
         <v>483</v>
       </c>
       <c r="D267" t="s">
         <v>8</v>
       </c>
       <c r="E267" t="s">
         <v>9</v>
       </c>
       <c r="F267" t="s">
         <v>10</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>611</v>
+        <v>572</v>
       </c>
       <c r="H267" t="s">
-        <v>612</v>
+        <v>573</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
         <v>13840</v>
       </c>
       <c r="B268">
         <v>2018</v>
       </c>
       <c r="C268">
         <v>479</v>
       </c>
       <c r="D268" t="s">
         <v>8</v>
       </c>
       <c r="E268" t="s">
         <v>9</v>
       </c>
       <c r="F268" t="s">
         <v>10</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>613</v>
+        <v>574</v>
       </c>
       <c r="H268" t="s">
-        <v>614</v>
+        <v>575</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269">
         <v>13837</v>
       </c>
       <c r="B269">
         <v>2018</v>
       </c>
       <c r="C269">
         <v>477</v>
       </c>
       <c r="D269" t="s">
         <v>8</v>
       </c>
       <c r="E269" t="s">
         <v>9</v>
       </c>
       <c r="F269" t="s">
         <v>10</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>615</v>
+        <v>576</v>
       </c>
       <c r="H269" t="s">
-        <v>616</v>
+        <v>577</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270">
         <v>13836</v>
       </c>
       <c r="B270">
         <v>2018</v>
       </c>
       <c r="C270">
         <v>476</v>
       </c>
       <c r="D270" t="s">
         <v>8</v>
       </c>
       <c r="E270" t="s">
         <v>9</v>
       </c>
       <c r="F270" t="s">
         <v>10</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>617</v>
+        <v>578</v>
       </c>
       <c r="H270" t="s">
-        <v>618</v>
+        <v>579</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
         <v>13835</v>
       </c>
       <c r="B271">
         <v>2018</v>
       </c>
       <c r="C271">
         <v>49</v>
       </c>
       <c r="D271" t="s">
+        <v>152</v>
+      </c>
+      <c r="E271" t="s">
         <v>153</v>
       </c>
-      <c r="E271" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F271" t="s">
         <v>10</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>619</v>
+        <v>580</v>
       </c>
       <c r="H271" t="s">
-        <v>620</v>
+        <v>581</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272">
         <v>13834</v>
       </c>
       <c r="B272">
         <v>2018</v>
       </c>
       <c r="C272">
         <v>14</v>
       </c>
       <c r="D272" t="s">
-        <v>343</v>
+        <v>327</v>
       </c>
       <c r="E272" t="s">
-        <v>344</v>
+        <v>328</v>
       </c>
       <c r="F272" t="s">
         <v>10</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>621</v>
+        <v>582</v>
       </c>
       <c r="H272" t="s">
-        <v>622</v>
+        <v>583</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273">
         <v>13810</v>
       </c>
       <c r="B273">
         <v>2018</v>
       </c>
       <c r="C273">
         <v>474</v>
       </c>
       <c r="D273" t="s">
         <v>8</v>
       </c>
       <c r="E273" t="s">
         <v>9</v>
       </c>
       <c r="F273" t="s">
         <v>10</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>623</v>
+        <v>584</v>
       </c>
       <c r="H273" t="s">
-        <v>624</v>
+        <v>585</v>
       </c>
     </row>
     <row r="274" spans="1:8">
-      <c r="A274">
-[...6 lines deleted...]
-        <v>39</v>
+      <c r="A274" t="s">
+        <v>34</v>
+      </c>
+      <c r="B274" t="s">
+        <v>34</v>
+      </c>
+      <c r="C274" t="s">
+        <v>34</v>
       </c>
       <c r="D274" t="s">
         <v>19</v>
       </c>
       <c r="E274" t="s">
         <v>20</v>
       </c>
       <c r="F274" t="s">
-        <v>625</v>
+        <v>486</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>626</v>
+        <v>586</v>
       </c>
       <c r="H274" t="s">
-        <v>627</v>
+        <v>587</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275">
         <v>13803</v>
       </c>
       <c r="B275">
         <v>2018</v>
       </c>
       <c r="C275">
         <v>472</v>
       </c>
       <c r="D275" t="s">
         <v>8</v>
       </c>
       <c r="E275" t="s">
         <v>9</v>
       </c>
       <c r="F275" t="s">
         <v>10</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>628</v>
+        <v>588</v>
       </c>
       <c r="H275" t="s">
-        <v>629</v>
+        <v>589</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
         <v>13802</v>
       </c>
       <c r="B276">
         <v>2018</v>
       </c>
       <c r="C276">
         <v>471</v>
       </c>
       <c r="D276" t="s">
         <v>8</v>
       </c>
       <c r="E276" t="s">
         <v>9</v>
       </c>
       <c r="F276" t="s">
         <v>10</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>630</v>
+        <v>590</v>
       </c>
       <c r="H276" t="s">
-        <v>631</v>
+        <v>591</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
         <v>13801</v>
       </c>
       <c r="B277">
         <v>2018</v>
       </c>
       <c r="C277">
         <v>470</v>
       </c>
       <c r="D277" t="s">
         <v>8</v>
       </c>
       <c r="E277" t="s">
         <v>9</v>
       </c>
       <c r="F277" t="s">
         <v>10</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>632</v>
+        <v>592</v>
       </c>
       <c r="H277" t="s">
-        <v>633</v>
+        <v>593</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278">
         <v>13800</v>
       </c>
       <c r="B278">
         <v>2018</v>
       </c>
       <c r="C278">
         <v>47</v>
       </c>
       <c r="D278" t="s">
+        <v>152</v>
+      </c>
+      <c r="E278" t="s">
         <v>153</v>
       </c>
-      <c r="E278" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F278" t="s">
         <v>10</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>634</v>
+        <v>594</v>
       </c>
       <c r="H278" t="s">
-        <v>635</v>
+        <v>595</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
         <v>13677</v>
       </c>
       <c r="B279">
         <v>2018</v>
       </c>
       <c r="C279">
         <v>448</v>
       </c>
       <c r="D279" t="s">
         <v>8</v>
       </c>
       <c r="E279" t="s">
         <v>9</v>
       </c>
       <c r="F279" t="s">
         <v>10</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>636</v>
+        <v>596</v>
       </c>
       <c r="H279" t="s">
-        <v>637</v>
+        <v>597</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280">
         <v>13675</v>
       </c>
       <c r="B280">
         <v>2018</v>
       </c>
       <c r="C280">
         <v>446</v>
       </c>
       <c r="D280" t="s">
         <v>8</v>
       </c>
       <c r="E280" t="s">
         <v>9</v>
       </c>
       <c r="F280" t="s">
         <v>10</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>638</v>
+        <v>598</v>
       </c>
       <c r="H280" t="s">
-        <v>639</v>
+        <v>599</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281">
         <v>13674</v>
       </c>
       <c r="B281">
         <v>2018</v>
       </c>
       <c r="C281">
         <v>445</v>
       </c>
       <c r="D281" t="s">
         <v>8</v>
       </c>
       <c r="E281" t="s">
         <v>9</v>
       </c>
       <c r="F281" t="s">
         <v>10</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>640</v>
+        <v>600</v>
       </c>
       <c r="H281" t="s">
-        <v>641</v>
+        <v>601</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282">
         <v>13673</v>
       </c>
       <c r="B282">
         <v>2018</v>
       </c>
       <c r="C282">
         <v>444</v>
       </c>
       <c r="D282" t="s">
         <v>8</v>
       </c>
       <c r="E282" t="s">
         <v>9</v>
       </c>
       <c r="F282" t="s">
         <v>10</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>642</v>
+        <v>602</v>
       </c>
       <c r="H282" t="s">
-        <v>643</v>
+        <v>603</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283">
         <v>13672</v>
       </c>
       <c r="B283">
         <v>2018</v>
       </c>
       <c r="C283">
         <v>443</v>
       </c>
       <c r="D283" t="s">
         <v>8</v>
       </c>
       <c r="E283" t="s">
         <v>9</v>
       </c>
       <c r="F283" t="s">
         <v>10</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>644</v>
+        <v>604</v>
       </c>
       <c r="H283" t="s">
-        <v>645</v>
+        <v>605</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
         <v>13671</v>
       </c>
       <c r="B284">
         <v>2018</v>
       </c>
       <c r="C284">
         <v>442</v>
       </c>
       <c r="D284" t="s">
         <v>8</v>
       </c>
       <c r="E284" t="s">
         <v>9</v>
       </c>
       <c r="F284" t="s">
         <v>10</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>646</v>
+        <v>606</v>
       </c>
       <c r="H284" t="s">
-        <v>647</v>
+        <v>607</v>
       </c>
     </row>
     <row r="285" spans="1:8">
-      <c r="A285">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A285" t="s">
+        <v>34</v>
+      </c>
+      <c r="B285" t="s">
+        <v>34</v>
+      </c>
+      <c r="C285" t="s">
+        <v>34</v>
       </c>
       <c r="D285" t="s">
         <v>114</v>
       </c>
       <c r="E285" t="s">
         <v>115</v>
       </c>
       <c r="F285" t="s">
-        <v>648</v>
+        <v>10</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>649</v>
+        <v>608</v>
       </c>
       <c r="H285" t="s">
-        <v>650</v>
+        <v>609</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
         <v>13664</v>
       </c>
       <c r="B286">
         <v>2018</v>
       </c>
       <c r="C286">
         <v>439</v>
       </c>
       <c r="D286" t="s">
         <v>8</v>
       </c>
       <c r="E286" t="s">
         <v>9</v>
       </c>
       <c r="F286" t="s">
         <v>10</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>651</v>
+        <v>610</v>
       </c>
       <c r="H286" t="s">
-        <v>652</v>
+        <v>611</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287">
         <v>13663</v>
       </c>
       <c r="B287">
         <v>2018</v>
       </c>
       <c r="C287">
         <v>438</v>
       </c>
       <c r="D287" t="s">
         <v>8</v>
       </c>
       <c r="E287" t="s">
         <v>9</v>
       </c>
       <c r="F287" t="s">
         <v>10</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>653</v>
+        <v>612</v>
       </c>
       <c r="H287" t="s">
-        <v>654</v>
+        <v>613</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288">
         <v>13632</v>
       </c>
       <c r="B288">
         <v>2018</v>
       </c>
       <c r="C288">
         <v>423</v>
       </c>
       <c r="D288" t="s">
         <v>8</v>
       </c>
       <c r="E288" t="s">
         <v>9</v>
       </c>
       <c r="F288" t="s">
         <v>10</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>655</v>
+        <v>614</v>
       </c>
       <c r="H288" t="s">
-        <v>656</v>
+        <v>615</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289">
         <v>13616</v>
       </c>
       <c r="B289">
         <v>2018</v>
       </c>
       <c r="C289">
         <v>418</v>
       </c>
       <c r="D289" t="s">
         <v>8</v>
       </c>
       <c r="E289" t="s">
         <v>9</v>
       </c>
       <c r="F289" t="s">
         <v>10</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>657</v>
+        <v>616</v>
       </c>
       <c r="H289" t="s">
-        <v>658</v>
+        <v>617</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290">
         <v>13603</v>
       </c>
       <c r="B290">
         <v>2018</v>
       </c>
       <c r="C290">
         <v>411</v>
       </c>
       <c r="D290" t="s">
         <v>8</v>
       </c>
       <c r="E290" t="s">
         <v>9</v>
       </c>
       <c r="F290" t="s">
         <v>10</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>659</v>
+        <v>618</v>
       </c>
       <c r="H290" t="s">
-        <v>660</v>
+        <v>619</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291">
         <v>13560</v>
       </c>
       <c r="B291">
         <v>2018</v>
       </c>
       <c r="C291">
         <v>391</v>
       </c>
       <c r="D291" t="s">
         <v>8</v>
       </c>
       <c r="E291" t="s">
         <v>9</v>
       </c>
       <c r="F291" t="s">
         <v>10</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>661</v>
+        <v>620</v>
       </c>
       <c r="H291" t="s">
-        <v>662</v>
+        <v>621</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292">
         <v>13559</v>
       </c>
       <c r="B292">
         <v>2018</v>
       </c>
       <c r="C292">
         <v>390</v>
       </c>
       <c r="D292" t="s">
         <v>8</v>
       </c>
       <c r="E292" t="s">
         <v>9</v>
       </c>
       <c r="F292" t="s">
         <v>10</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>663</v>
+        <v>622</v>
       </c>
       <c r="H292" t="s">
-        <v>664</v>
+        <v>623</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293">
         <v>13557</v>
       </c>
       <c r="B293">
         <v>2018</v>
       </c>
       <c r="C293">
         <v>388</v>
       </c>
       <c r="D293" t="s">
         <v>8</v>
       </c>
       <c r="E293" t="s">
         <v>9</v>
       </c>
       <c r="F293" t="s">
         <v>10</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>665</v>
+        <v>624</v>
       </c>
       <c r="H293" t="s">
-        <v>666</v>
+        <v>625</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294">
         <v>13556</v>
       </c>
       <c r="B294">
         <v>2018</v>
       </c>
       <c r="C294">
         <v>387</v>
       </c>
       <c r="D294" t="s">
         <v>8</v>
       </c>
       <c r="E294" t="s">
         <v>9</v>
       </c>
       <c r="F294" t="s">
         <v>10</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>667</v>
+        <v>626</v>
       </c>
       <c r="H294" t="s">
-        <v>668</v>
+        <v>627</v>
       </c>
     </row>
     <row r="295" spans="1:8">
-      <c r="A295">
-[...6 lines deleted...]
-        <v>385</v>
+      <c r="A295" t="s">
+        <v>34</v>
+      </c>
+      <c r="B295" t="s">
+        <v>34</v>
+      </c>
+      <c r="C295" t="s">
+        <v>34</v>
       </c>
       <c r="D295" t="s">
         <v>8</v>
       </c>
       <c r="E295" t="s">
         <v>9</v>
       </c>
       <c r="F295" t="s">
-        <v>669</v>
+        <v>168</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>670</v>
+        <v>628</v>
       </c>
       <c r="H295" t="s">
-        <v>671</v>
+        <v>629</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296">
         <v>13511</v>
       </c>
       <c r="B296">
         <v>2018</v>
       </c>
       <c r="C296">
         <v>363</v>
       </c>
       <c r="D296" t="s">
         <v>8</v>
       </c>
       <c r="E296" t="s">
         <v>9</v>
       </c>
       <c r="F296" t="s">
         <v>10</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>672</v>
+        <v>630</v>
       </c>
       <c r="H296" t="s">
-        <v>673</v>
+        <v>631</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297">
         <v>13510</v>
       </c>
       <c r="B297">
         <v>2018</v>
       </c>
       <c r="C297">
         <v>362</v>
       </c>
       <c r="D297" t="s">
         <v>8</v>
       </c>
       <c r="E297" t="s">
         <v>9</v>
       </c>
       <c r="F297" t="s">
         <v>10</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>674</v>
+        <v>632</v>
       </c>
       <c r="H297" t="s">
-        <v>675</v>
+        <v>633</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298">
         <v>13509</v>
       </c>
       <c r="B298">
         <v>2018</v>
       </c>
       <c r="C298">
         <v>361</v>
       </c>
       <c r="D298" t="s">
         <v>8</v>
       </c>
       <c r="E298" t="s">
         <v>9</v>
       </c>
       <c r="F298" t="s">
         <v>10</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>676</v>
+        <v>634</v>
       </c>
       <c r="H298" t="s">
-        <v>677</v>
+        <v>635</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299">
         <v>13481</v>
       </c>
       <c r="B299">
         <v>2018</v>
       </c>
       <c r="C299">
         <v>352</v>
       </c>
       <c r="D299" t="s">
         <v>8</v>
       </c>
       <c r="E299" t="s">
         <v>9</v>
       </c>
       <c r="F299" t="s">
         <v>10</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>678</v>
+        <v>636</v>
       </c>
       <c r="H299" t="s">
-        <v>679</v>
+        <v>637</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300">
         <v>13480</v>
       </c>
       <c r="B300">
         <v>2018</v>
       </c>
       <c r="C300">
         <v>351</v>
       </c>
       <c r="D300" t="s">
         <v>8</v>
       </c>
       <c r="E300" t="s">
         <v>9</v>
       </c>
       <c r="F300" t="s">
         <v>10</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>680</v>
+        <v>638</v>
       </c>
       <c r="H300" t="s">
-        <v>681</v>
+        <v>639</v>
       </c>
     </row>
     <row r="301" spans="1:8">
-      <c r="A301">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A301" t="s">
+        <v>34</v>
+      </c>
+      <c r="B301" t="s">
+        <v>34</v>
+      </c>
+      <c r="C301" t="s">
+        <v>34</v>
       </c>
       <c r="D301" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E301" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F301" t="s">
-        <v>682</v>
+        <v>241</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>683</v>
+        <v>640</v>
       </c>
       <c r="H301" t="s">
-        <v>684</v>
+        <v>641</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302">
         <v>13473</v>
       </c>
       <c r="B302">
         <v>2018</v>
       </c>
       <c r="C302">
         <v>23</v>
       </c>
       <c r="D302" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E302" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F302" t="s">
         <v>10</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>685</v>
+        <v>642</v>
       </c>
       <c r="H302" t="s">
-        <v>686</v>
+        <v>643</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303">
         <v>13471</v>
       </c>
       <c r="B303">
         <v>2018</v>
       </c>
       <c r="C303">
         <v>346</v>
       </c>
       <c r="D303" t="s">
         <v>8</v>
       </c>
       <c r="E303" t="s">
         <v>9</v>
       </c>
       <c r="F303" t="s">
         <v>10</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>687</v>
+        <v>644</v>
       </c>
       <c r="H303" t="s">
-        <v>688</v>
+        <v>645</v>
       </c>
     </row>
     <row r="304" spans="1:8">
-      <c r="A304">
-[...6 lines deleted...]
-        <v>318</v>
+      <c r="A304" t="s">
+        <v>34</v>
+      </c>
+      <c r="B304" t="s">
+        <v>34</v>
+      </c>
+      <c r="C304" t="s">
+        <v>34</v>
       </c>
       <c r="D304" t="s">
         <v>8</v>
       </c>
       <c r="E304" t="s">
         <v>9</v>
       </c>
       <c r="F304" t="s">
-        <v>689</v>
+        <v>646</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>690</v>
+        <v>647</v>
       </c>
       <c r="H304" t="s">
-        <v>691</v>
+        <v>648</v>
       </c>
     </row>
     <row r="305" spans="1:8">
-      <c r="A305">
-[...6 lines deleted...]
-        <v>35</v>
+      <c r="A305" t="s">
+        <v>34</v>
+      </c>
+      <c r="B305" t="s">
+        <v>34</v>
+      </c>
+      <c r="C305" t="s">
+        <v>34</v>
       </c>
       <c r="D305" t="s">
+        <v>152</v>
+      </c>
+      <c r="E305" t="s">
         <v>153</v>
       </c>
-      <c r="E305" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F305" t="s">
-        <v>692</v>
+        <v>10</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>693</v>
+        <v>649</v>
       </c>
       <c r="H305" t="s">
-        <v>694</v>
+        <v>650</v>
       </c>
     </row>
     <row r="306" spans="1:8">
-      <c r="A306">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A306" t="s">
+        <v>34</v>
+      </c>
+      <c r="B306" t="s">
+        <v>34</v>
+      </c>
+      <c r="C306" t="s">
+        <v>34</v>
       </c>
       <c r="D306" t="s">
         <v>19</v>
       </c>
       <c r="E306" t="s">
         <v>20</v>
       </c>
       <c r="F306" t="s">
-        <v>648</v>
+        <v>10</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>695</v>
+        <v>651</v>
       </c>
       <c r="H306" t="s">
-        <v>696</v>
+        <v>652</v>
       </c>
     </row>
     <row r="307" spans="1:8">
-      <c r="A307">
-[...5 lines deleted...]
-      <c r="C307">
+      <c r="A307" t="s">
+        <v>34</v>
+      </c>
+      <c r="B307" t="s">
+        <v>34</v>
+      </c>
+      <c r="C307" t="s">
         <v>34</v>
       </c>
       <c r="D307" t="s">
+        <v>152</v>
+      </c>
+      <c r="E307" t="s">
         <v>153</v>
       </c>
-      <c r="E307" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F307" t="s">
-        <v>697</v>
+        <v>10</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>698</v>
+        <v>653</v>
       </c>
       <c r="H307" t="s">
-        <v>699</v>
+        <v>654</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308">
         <v>13402</v>
       </c>
       <c r="B308">
         <v>2018</v>
       </c>
       <c r="C308">
         <v>313</v>
       </c>
       <c r="D308" t="s">
         <v>8</v>
       </c>
       <c r="E308" t="s">
         <v>9</v>
       </c>
       <c r="F308" t="s">
         <v>10</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>700</v>
+        <v>655</v>
       </c>
       <c r="H308" t="s">
-        <v>701</v>
+        <v>656</v>
       </c>
     </row>
     <row r="309" spans="1:8">
-      <c r="A309">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="A309" t="s">
+        <v>34</v>
+      </c>
+      <c r="B309" t="s">
+        <v>34</v>
+      </c>
+      <c r="C309" t="s">
+        <v>34</v>
       </c>
       <c r="D309" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E309" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F309" t="s">
-        <v>692</v>
+        <v>10</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>702</v>
+        <v>657</v>
       </c>
       <c r="H309" t="s">
-        <v>703</v>
+        <v>658</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310">
         <v>13366</v>
       </c>
       <c r="B310">
         <v>2018</v>
       </c>
       <c r="C310">
         <v>296</v>
       </c>
       <c r="D310" t="s">
         <v>8</v>
       </c>
       <c r="E310" t="s">
         <v>9</v>
       </c>
       <c r="F310" t="s">
         <v>10</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>704</v>
+        <v>659</v>
       </c>
       <c r="H310" t="s">
-        <v>705</v>
+        <v>660</v>
       </c>
     </row>
     <row r="311" spans="1:8">
-      <c r="A311">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="A311" t="s">
+        <v>34</v>
+      </c>
+      <c r="B311" t="s">
+        <v>34</v>
+      </c>
+      <c r="C311" t="s">
+        <v>34</v>
       </c>
       <c r="D311" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E311" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F311" t="s">
-        <v>706</v>
+        <v>10</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>707</v>
+        <v>661</v>
       </c>
       <c r="H311" t="s">
-        <v>708</v>
+        <v>662</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312">
         <v>13356</v>
       </c>
       <c r="B312">
         <v>2018</v>
       </c>
       <c r="C312">
         <v>20</v>
       </c>
       <c r="D312" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E312" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F312" t="s">
         <v>10</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>709</v>
+        <v>663</v>
       </c>
       <c r="H312" t="s">
-        <v>710</v>
+        <v>664</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313">
         <v>13335</v>
       </c>
       <c r="B313">
         <v>2018</v>
       </c>
       <c r="C313">
         <v>285</v>
       </c>
       <c r="D313" t="s">
         <v>8</v>
       </c>
       <c r="E313" t="s">
         <v>9</v>
       </c>
       <c r="F313" t="s">
         <v>10</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>711</v>
+        <v>665</v>
       </c>
       <c r="H313" t="s">
-        <v>712</v>
+        <v>666</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314">
         <v>13334</v>
       </c>
       <c r="B314">
         <v>2018</v>
       </c>
       <c r="C314">
         <v>18</v>
       </c>
       <c r="D314" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E314" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F314" t="s">
         <v>10</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>713</v>
+        <v>667</v>
       </c>
       <c r="H314" t="s">
-        <v>714</v>
+        <v>668</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315">
         <v>13331</v>
       </c>
       <c r="B315">
         <v>2018</v>
       </c>
       <c r="C315">
         <v>283</v>
       </c>
       <c r="D315" t="s">
         <v>8</v>
       </c>
       <c r="E315" t="s">
         <v>9</v>
       </c>
       <c r="F315" t="s">
         <v>10</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>715</v>
+        <v>669</v>
       </c>
       <c r="H315" t="s">
-        <v>716</v>
+        <v>670</v>
       </c>
     </row>
     <row r="316" spans="1:8">
-      <c r="A316">
-[...6 lines deleted...]
-        <v>16</v>
+      <c r="A316" t="s">
+        <v>34</v>
+      </c>
+      <c r="B316" t="s">
+        <v>34</v>
+      </c>
+      <c r="C316" t="s">
+        <v>34</v>
       </c>
       <c r="D316" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E316" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F316" t="s">
-        <v>717</v>
+        <v>241</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>718</v>
+        <v>671</v>
       </c>
       <c r="H316" t="s">
-        <v>719</v>
+        <v>672</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317">
         <v>13317</v>
       </c>
       <c r="B317">
         <v>2018</v>
       </c>
       <c r="C317">
         <v>275</v>
       </c>
       <c r="D317" t="s">
         <v>8</v>
       </c>
       <c r="E317" t="s">
         <v>9</v>
       </c>
       <c r="F317" t="s">
         <v>10</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>720</v>
+        <v>673</v>
       </c>
       <c r="H317" t="s">
-        <v>721</v>
+        <v>674</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318">
         <v>13316</v>
       </c>
       <c r="B318">
         <v>2018</v>
       </c>
       <c r="C318">
         <v>274</v>
       </c>
       <c r="D318" t="s">
         <v>8</v>
       </c>
       <c r="E318" t="s">
         <v>9</v>
       </c>
       <c r="F318" t="s">
         <v>10</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>722</v>
+        <v>675</v>
       </c>
       <c r="H318" t="s">
-        <v>723</v>
+        <v>676</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319">
         <v>13315</v>
       </c>
       <c r="B319">
         <v>2018</v>
       </c>
       <c r="C319">
         <v>7</v>
       </c>
       <c r="D319" t="s">
-        <v>343</v>
+        <v>327</v>
       </c>
       <c r="E319" t="s">
-        <v>344</v>
+        <v>328</v>
       </c>
       <c r="F319" t="s">
         <v>10</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>724</v>
+        <v>677</v>
       </c>
       <c r="H319" t="s">
-        <v>725</v>
+        <v>678</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320">
         <v>13308</v>
       </c>
       <c r="B320">
         <v>2018</v>
       </c>
       <c r="C320">
         <v>269</v>
       </c>
       <c r="D320" t="s">
         <v>8</v>
       </c>
       <c r="E320" t="s">
         <v>9</v>
       </c>
       <c r="F320" t="s">
         <v>10</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>726</v>
+        <v>679</v>
       </c>
       <c r="H320" t="s">
-        <v>727</v>
+        <v>680</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321">
         <v>13287</v>
       </c>
       <c r="B321">
         <v>2018</v>
       </c>
       <c r="C321">
         <v>262</v>
       </c>
       <c r="D321" t="s">
         <v>8</v>
       </c>
       <c r="E321" t="s">
         <v>9</v>
       </c>
       <c r="F321" t="s">
         <v>10</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>728</v>
+        <v>681</v>
       </c>
       <c r="H321" t="s">
-        <v>729</v>
+        <v>682</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322">
         <v>13286</v>
       </c>
       <c r="B322">
         <v>2018</v>
       </c>
       <c r="C322">
         <v>261</v>
       </c>
       <c r="D322" t="s">
         <v>8</v>
       </c>
       <c r="E322" t="s">
         <v>9</v>
       </c>
       <c r="F322" t="s">
         <v>10</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>730</v>
+        <v>683</v>
       </c>
       <c r="H322" t="s">
-        <v>731</v>
+        <v>684</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323">
         <v>13285</v>
       </c>
       <c r="B323">
         <v>2018</v>
       </c>
       <c r="C323">
         <v>260</v>
       </c>
       <c r="D323" t="s">
         <v>8</v>
       </c>
       <c r="E323" t="s">
         <v>9</v>
       </c>
       <c r="F323" t="s">
         <v>10</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>732</v>
+        <v>685</v>
       </c>
       <c r="H323" t="s">
-        <v>733</v>
+        <v>686</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324">
         <v>13278</v>
       </c>
       <c r="B324">
         <v>2018</v>
       </c>
       <c r="C324">
         <v>27</v>
       </c>
       <c r="D324" t="s">
+        <v>152</v>
+      </c>
+      <c r="E324" t="s">
         <v>153</v>
       </c>
-      <c r="E324" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" t="s">
         <v>10</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>734</v>
+        <v>687</v>
       </c>
       <c r="H324" t="s">
-        <v>735</v>
+        <v>688</v>
       </c>
     </row>
     <row r="325" spans="1:8">
-      <c r="A325">
-[...6 lines deleted...]
-        <v>26</v>
+      <c r="A325" t="s">
+        <v>34</v>
+      </c>
+      <c r="B325" t="s">
+        <v>34</v>
+      </c>
+      <c r="C325" t="s">
+        <v>34</v>
       </c>
       <c r="D325" t="s">
+        <v>152</v>
+      </c>
+      <c r="E325" t="s">
         <v>153</v>
       </c>
-      <c r="E325" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" t="s">
-        <v>697</v>
+        <v>10</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>736</v>
+        <v>689</v>
       </c>
       <c r="H325" t="s">
-        <v>737</v>
+        <v>690</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326">
         <v>13265</v>
       </c>
       <c r="B326">
         <v>2018</v>
       </c>
       <c r="C326">
         <v>245</v>
       </c>
       <c r="D326" t="s">
         <v>8</v>
       </c>
       <c r="E326" t="s">
         <v>9</v>
       </c>
       <c r="F326" t="s">
         <v>10</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>738</v>
+        <v>691</v>
       </c>
       <c r="H326" t="s">
-        <v>739</v>
+        <v>692</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327">
         <v>13264</v>
       </c>
       <c r="B327">
         <v>2018</v>
       </c>
       <c r="C327">
         <v>25</v>
       </c>
       <c r="D327" t="s">
+        <v>152</v>
+      </c>
+      <c r="E327" t="s">
         <v>153</v>
       </c>
-      <c r="E327" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" t="s">
         <v>10</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>740</v>
+        <v>693</v>
       </c>
       <c r="H327" t="s">
-        <v>741</v>
+        <v>694</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328">
         <v>13239</v>
       </c>
       <c r="B328">
         <v>2018</v>
       </c>
       <c r="C328">
         <v>233</v>
       </c>
       <c r="D328" t="s">
         <v>8</v>
       </c>
       <c r="E328" t="s">
         <v>9</v>
       </c>
       <c r="F328" t="s">
         <v>10</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>742</v>
+        <v>695</v>
       </c>
       <c r="H328" t="s">
-        <v>743</v>
+        <v>696</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329">
         <v>13232</v>
       </c>
       <c r="B329">
         <v>2018</v>
       </c>
       <c r="C329">
         <v>230</v>
       </c>
       <c r="D329" t="s">
         <v>8</v>
       </c>
       <c r="E329" t="s">
         <v>9</v>
       </c>
       <c r="F329" t="s">
         <v>10</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>744</v>
+        <v>697</v>
       </c>
       <c r="H329" t="s">
-        <v>745</v>
+        <v>698</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330">
         <v>13220</v>
       </c>
       <c r="B330">
         <v>2018</v>
       </c>
       <c r="C330">
         <v>224</v>
       </c>
       <c r="D330" t="s">
         <v>8</v>
       </c>
       <c r="E330" t="s">
         <v>9</v>
       </c>
       <c r="F330" t="s">
         <v>10</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>746</v>
+        <v>699</v>
       </c>
       <c r="H330" t="s">
-        <v>747</v>
+        <v>700</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331">
         <v>13219</v>
       </c>
       <c r="B331">
         <v>2018</v>
       </c>
       <c r="C331">
         <v>223</v>
       </c>
       <c r="D331" t="s">
         <v>8</v>
       </c>
       <c r="E331" t="s">
         <v>9</v>
       </c>
       <c r="F331" t="s">
         <v>10</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>748</v>
+        <v>701</v>
       </c>
       <c r="H331" t="s">
-        <v>749</v>
+        <v>702</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332">
         <v>13218</v>
       </c>
       <c r="B332">
         <v>2018</v>
       </c>
       <c r="C332">
         <v>222</v>
       </c>
       <c r="D332" t="s">
         <v>8</v>
       </c>
       <c r="E332" t="s">
         <v>9</v>
       </c>
       <c r="F332" t="s">
         <v>10</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>750</v>
+        <v>703</v>
       </c>
       <c r="H332" t="s">
-        <v>751</v>
+        <v>704</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333">
         <v>13211</v>
       </c>
       <c r="B333">
         <v>2018</v>
       </c>
       <c r="C333">
         <v>219</v>
       </c>
       <c r="D333" t="s">
         <v>8</v>
       </c>
       <c r="E333" t="s">
         <v>9</v>
       </c>
       <c r="F333" t="s">
         <v>10</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>752</v>
+        <v>705</v>
       </c>
       <c r="H333" t="s">
-        <v>753</v>
+        <v>706</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334">
         <v>13209</v>
       </c>
       <c r="B334">
         <v>2018</v>
       </c>
       <c r="C334">
         <v>217</v>
       </c>
       <c r="D334" t="s">
         <v>8</v>
       </c>
       <c r="E334" t="s">
         <v>9</v>
       </c>
       <c r="F334" t="s">
         <v>10</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>754</v>
+        <v>707</v>
       </c>
       <c r="H334" t="s">
-        <v>755</v>
+        <v>708</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335">
         <v>13207</v>
       </c>
       <c r="B335">
         <v>2018</v>
       </c>
       <c r="C335">
         <v>215</v>
       </c>
       <c r="D335" t="s">
         <v>8</v>
       </c>
       <c r="E335" t="s">
         <v>9</v>
       </c>
       <c r="F335" t="s">
         <v>10</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>756</v>
+        <v>709</v>
       </c>
       <c r="H335" t="s">
-        <v>757</v>
+        <v>710</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336">
         <v>13198</v>
       </c>
       <c r="B336">
         <v>2018</v>
       </c>
       <c r="C336">
         <v>207</v>
       </c>
       <c r="D336" t="s">
         <v>8</v>
       </c>
       <c r="E336" t="s">
         <v>9</v>
       </c>
       <c r="F336" t="s">
         <v>10</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>758</v>
+        <v>711</v>
       </c>
       <c r="H336" t="s">
-        <v>759</v>
+        <v>712</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337">
         <v>13197</v>
       </c>
       <c r="B337">
         <v>2018</v>
       </c>
       <c r="C337">
         <v>206</v>
       </c>
       <c r="D337" t="s">
         <v>8</v>
       </c>
       <c r="E337" t="s">
         <v>9</v>
       </c>
       <c r="F337" t="s">
         <v>10</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>760</v>
+        <v>713</v>
       </c>
       <c r="H337" t="s">
-        <v>761</v>
+        <v>714</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338">
         <v>13195</v>
       </c>
       <c r="B338">
         <v>2018</v>
       </c>
       <c r="C338">
         <v>22</v>
       </c>
       <c r="D338" t="s">
+        <v>152</v>
+      </c>
+      <c r="E338" t="s">
         <v>153</v>
       </c>
-      <c r="E338" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F338" t="s">
         <v>10</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>762</v>
+        <v>715</v>
       </c>
       <c r="H338" t="s">
-        <v>763</v>
+        <v>716</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339">
         <v>13170</v>
       </c>
       <c r="B339">
         <v>2018</v>
       </c>
       <c r="C339">
         <v>182</v>
       </c>
       <c r="D339" t="s">
         <v>8</v>
       </c>
       <c r="E339" t="s">
         <v>9</v>
       </c>
       <c r="F339" t="s">
         <v>10</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>764</v>
+        <v>717</v>
       </c>
       <c r="H339" t="s">
-        <v>765</v>
+        <v>718</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340">
         <v>13169</v>
       </c>
       <c r="B340">
         <v>2018</v>
       </c>
       <c r="C340">
         <v>181</v>
       </c>
       <c r="D340" t="s">
         <v>8</v>
       </c>
       <c r="E340" t="s">
         <v>9</v>
       </c>
       <c r="F340" t="s">
         <v>10</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>766</v>
+        <v>719</v>
       </c>
       <c r="H340" t="s">
-        <v>767</v>
+        <v>720</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341">
         <v>13168</v>
       </c>
       <c r="B341">
         <v>2018</v>
       </c>
       <c r="C341">
         <v>180</v>
       </c>
       <c r="D341" t="s">
         <v>8</v>
       </c>
       <c r="E341" t="s">
         <v>9</v>
       </c>
       <c r="F341" t="s">
         <v>10</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>768</v>
+        <v>721</v>
       </c>
       <c r="H341" t="s">
-        <v>769</v>
+        <v>722</v>
       </c>
     </row>
     <row r="342" spans="1:8">
-      <c r="A342">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A342" t="s">
+        <v>34</v>
+      </c>
+      <c r="B342" t="s">
+        <v>34</v>
+      </c>
+      <c r="C342" t="s">
+        <v>34</v>
       </c>
       <c r="D342" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="E342" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="F342" t="s">
-        <v>770</v>
+        <v>343</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>771</v>
+        <v>723</v>
       </c>
       <c r="H342" t="s">
-        <v>772</v>
+        <v>724</v>
       </c>
     </row>
     <row r="343" spans="1:8">
-      <c r="A343">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="A343" t="s">
+        <v>34</v>
+      </c>
+      <c r="B343" t="s">
+        <v>34</v>
+      </c>
+      <c r="C343" t="s">
+        <v>34</v>
       </c>
       <c r="D343" t="s">
         <v>19</v>
       </c>
       <c r="E343" t="s">
         <v>20</v>
       </c>
       <c r="F343" t="s">
-        <v>773</v>
+        <v>646</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>774</v>
+        <v>725</v>
       </c>
       <c r="H343" t="s">
-        <v>775</v>
+        <v>726</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344">
         <v>13162</v>
       </c>
       <c r="B344">
         <v>2018</v>
       </c>
       <c r="C344">
         <v>176</v>
       </c>
       <c r="D344" t="s">
         <v>8</v>
       </c>
       <c r="E344" t="s">
         <v>9</v>
       </c>
       <c r="F344" t="s">
         <v>10</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>776</v>
+        <v>727</v>
       </c>
       <c r="H344" t="s">
-        <v>777</v>
+        <v>728</v>
       </c>
     </row>
     <row r="345" spans="1:8">
-      <c r="A345">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="A345" t="s">
+        <v>34</v>
+      </c>
+      <c r="B345" t="s">
+        <v>34</v>
+      </c>
+      <c r="C345" t="s">
+        <v>34</v>
       </c>
       <c r="D345" t="s">
         <v>19</v>
       </c>
       <c r="E345" t="s">
         <v>20</v>
       </c>
       <c r="F345" t="s">
-        <v>648</v>
+        <v>10</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>778</v>
+        <v>729</v>
       </c>
       <c r="H345" t="s">
-        <v>779</v>
+        <v>730</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346">
         <v>13153</v>
       </c>
       <c r="B346">
         <v>2018</v>
       </c>
       <c r="C346">
         <v>171</v>
       </c>
       <c r="D346" t="s">
         <v>8</v>
       </c>
       <c r="E346" t="s">
         <v>9</v>
       </c>
       <c r="F346" t="s">
         <v>10</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>780</v>
+        <v>731</v>
       </c>
       <c r="H346" t="s">
-        <v>781</v>
+        <v>732</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347">
         <v>13152</v>
       </c>
       <c r="B347">
         <v>2018</v>
       </c>
       <c r="C347">
         <v>170</v>
       </c>
       <c r="D347" t="s">
         <v>8</v>
       </c>
       <c r="E347" t="s">
         <v>9</v>
       </c>
       <c r="F347" t="s">
         <v>10</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>782</v>
+        <v>733</v>
       </c>
       <c r="H347" t="s">
-        <v>641</v>
+        <v>601</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348">
         <v>13151</v>
       </c>
       <c r="B348">
         <v>2018</v>
       </c>
       <c r="C348">
         <v>169</v>
       </c>
       <c r="D348" t="s">
         <v>8</v>
       </c>
       <c r="E348" t="s">
         <v>9</v>
       </c>
       <c r="F348" t="s">
         <v>10</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>783</v>
+        <v>734</v>
       </c>
       <c r="H348" t="s">
-        <v>784</v>
+        <v>735</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349">
         <v>13150</v>
       </c>
       <c r="B349">
         <v>2018</v>
       </c>
       <c r="C349">
         <v>168</v>
       </c>
       <c r="D349" t="s">
         <v>8</v>
       </c>
       <c r="E349" t="s">
         <v>9</v>
       </c>
       <c r="F349" t="s">
         <v>10</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>785</v>
+        <v>736</v>
       </c>
       <c r="H349" t="s">
-        <v>786</v>
+        <v>737</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
         <v>13128</v>
       </c>
       <c r="B350">
         <v>2018</v>
       </c>
       <c r="C350">
         <v>152</v>
       </c>
       <c r="D350" t="s">
         <v>8</v>
       </c>
       <c r="E350" t="s">
         <v>9</v>
       </c>
       <c r="F350" t="s">
         <v>10</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>787</v>
+        <v>738</v>
       </c>
       <c r="H350" t="s">
-        <v>788</v>
+        <v>739</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351">
         <v>13127</v>
       </c>
       <c r="B351">
         <v>2018</v>
       </c>
       <c r="C351">
         <v>5</v>
       </c>
       <c r="D351" t="s">
-        <v>343</v>
+        <v>327</v>
       </c>
       <c r="E351" t="s">
-        <v>344</v>
+        <v>328</v>
       </c>
       <c r="F351" t="s">
         <v>10</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>789</v>
+        <v>740</v>
       </c>
       <c r="H351" t="s">
-        <v>790</v>
+        <v>741</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352">
         <v>13088</v>
       </c>
       <c r="B352">
         <v>2018</v>
       </c>
       <c r="C352">
         <v>148</v>
       </c>
       <c r="D352" t="s">
         <v>8</v>
       </c>
       <c r="E352" t="s">
         <v>9</v>
       </c>
       <c r="F352" t="s">
         <v>10</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>791</v>
+        <v>742</v>
       </c>
       <c r="H352" t="s">
-        <v>792</v>
+        <v>743</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353">
         <v>13085</v>
       </c>
       <c r="B353">
         <v>2018</v>
       </c>
       <c r="C353">
         <v>10</v>
       </c>
       <c r="D353" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E353" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F353" t="s">
         <v>10</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>793</v>
+        <v>744</v>
       </c>
       <c r="H353" t="s">
-        <v>794</v>
+        <v>745</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354">
         <v>13081</v>
       </c>
       <c r="B354">
         <v>2018</v>
       </c>
       <c r="C354">
         <v>146</v>
       </c>
       <c r="D354" t="s">
         <v>8</v>
       </c>
       <c r="E354" t="s">
         <v>9</v>
       </c>
       <c r="F354" t="s">
         <v>10</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>795</v>
+        <v>746</v>
       </c>
       <c r="H354" t="s">
-        <v>796</v>
+        <v>747</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355">
         <v>13076</v>
       </c>
       <c r="B355">
         <v>2018</v>
       </c>
       <c r="C355">
         <v>141</v>
       </c>
       <c r="D355" t="s">
         <v>8</v>
       </c>
       <c r="E355" t="s">
         <v>9</v>
       </c>
       <c r="F355" t="s">
         <v>10</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>797</v>
+        <v>748</v>
       </c>
       <c r="H355" t="s">
-        <v>798</v>
+        <v>749</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356">
         <v>13075</v>
       </c>
       <c r="B356">
         <v>2018</v>
       </c>
       <c r="C356">
         <v>140</v>
       </c>
       <c r="D356" t="s">
         <v>8</v>
       </c>
       <c r="E356" t="s">
         <v>9</v>
       </c>
       <c r="F356" t="s">
         <v>10</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>799</v>
+        <v>750</v>
       </c>
       <c r="H356" t="s">
-        <v>800</v>
+        <v>751</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357">
         <v>13074</v>
       </c>
       <c r="B357">
         <v>2018</v>
       </c>
       <c r="C357">
         <v>139</v>
       </c>
       <c r="D357" t="s">
         <v>8</v>
       </c>
       <c r="E357" t="s">
         <v>9</v>
       </c>
       <c r="F357" t="s">
         <v>10</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>801</v>
+        <v>752</v>
       </c>
       <c r="H357" t="s">
-        <v>802</v>
+        <v>753</v>
       </c>
     </row>
     <row r="358" spans="1:8">
-      <c r="A358">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A358" t="s">
+        <v>34</v>
+      </c>
+      <c r="B358" t="s">
+        <v>34</v>
+      </c>
+      <c r="C358" t="s">
+        <v>34</v>
       </c>
       <c r="D358" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="E358" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="F358" t="s">
-        <v>803</v>
+        <v>646</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>804</v>
+        <v>754</v>
       </c>
       <c r="H358" t="s">
-        <v>805</v>
+        <v>755</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359">
         <v>13071</v>
       </c>
       <c r="B359">
         <v>2018</v>
       </c>
       <c r="C359">
         <v>137</v>
       </c>
       <c r="D359" t="s">
         <v>8</v>
       </c>
       <c r="E359" t="s">
         <v>9</v>
       </c>
       <c r="F359" t="s">
         <v>10</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>806</v>
+        <v>756</v>
       </c>
       <c r="H359" t="s">
-        <v>643</v>
+        <v>603</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
         <v>13053</v>
       </c>
       <c r="B360">
         <v>2018</v>
       </c>
       <c r="C360">
         <v>16</v>
       </c>
       <c r="D360" t="s">
+        <v>152</v>
+      </c>
+      <c r="E360" t="s">
         <v>153</v>
       </c>
-      <c r="E360" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" t="s">
         <v>10</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>807</v>
+        <v>757</v>
       </c>
       <c r="H360" t="s">
-        <v>808</v>
+        <v>758</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361">
         <v>12901</v>
       </c>
       <c r="B361">
         <v>2018</v>
       </c>
       <c r="C361">
         <v>124</v>
       </c>
       <c r="D361" t="s">
         <v>8</v>
       </c>
       <c r="E361" t="s">
         <v>9</v>
       </c>
       <c r="F361" t="s">
         <v>10</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>809</v>
+        <v>759</v>
       </c>
       <c r="H361" t="s">
-        <v>810</v>
+        <v>760</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362">
         <v>12827</v>
       </c>
       <c r="B362">
         <v>2018</v>
       </c>
       <c r="C362">
         <v>12</v>
       </c>
       <c r="D362" t="s">
+        <v>152</v>
+      </c>
+      <c r="E362" t="s">
         <v>153</v>
       </c>
-      <c r="E362" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F362" t="s">
         <v>10</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>811</v>
+        <v>761</v>
       </c>
       <c r="H362" t="s">
-        <v>812</v>
+        <v>762</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363">
         <v>12825</v>
       </c>
       <c r="B363">
         <v>2018</v>
       </c>
       <c r="C363">
         <v>113</v>
       </c>
       <c r="D363" t="s">
         <v>8</v>
       </c>
       <c r="E363" t="s">
         <v>9</v>
       </c>
       <c r="F363" t="s">
         <v>10</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>813</v>
+        <v>763</v>
       </c>
       <c r="H363" t="s">
-        <v>814</v>
+        <v>764</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364">
         <v>12810</v>
       </c>
       <c r="B364">
         <v>2018</v>
       </c>
       <c r="C364">
         <v>105</v>
       </c>
       <c r="D364" t="s">
         <v>8</v>
       </c>
       <c r="E364" t="s">
         <v>9</v>
       </c>
       <c r="F364" t="s">
         <v>10</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>815</v>
+        <v>765</v>
       </c>
       <c r="H364" t="s">
-        <v>816</v>
+        <v>766</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365">
         <v>12808</v>
       </c>
       <c r="B365">
         <v>2018</v>
       </c>
       <c r="C365">
         <v>103</v>
       </c>
       <c r="D365" t="s">
         <v>8</v>
       </c>
       <c r="E365" t="s">
         <v>9</v>
       </c>
       <c r="F365" t="s">
         <v>10</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>817</v>
+        <v>767</v>
       </c>
       <c r="H365" t="s">
-        <v>818</v>
+        <v>768</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366">
         <v>12779</v>
       </c>
       <c r="B366">
         <v>2018</v>
       </c>
       <c r="C366">
         <v>92</v>
       </c>
       <c r="D366" t="s">
         <v>8</v>
       </c>
       <c r="E366" t="s">
         <v>9</v>
       </c>
       <c r="F366" t="s">
         <v>10</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>819</v>
+        <v>769</v>
       </c>
       <c r="H366" t="s">
-        <v>820</v>
+        <v>770</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367">
         <v>12778</v>
       </c>
       <c r="B367">
         <v>2018</v>
       </c>
       <c r="C367">
         <v>7</v>
       </c>
       <c r="D367" t="s">
+        <v>152</v>
+      </c>
+      <c r="E367" t="s">
         <v>153</v>
       </c>
-      <c r="E367" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F367" t="s">
         <v>10</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>821</v>
+        <v>771</v>
       </c>
       <c r="H367" t="s">
-        <v>822</v>
+        <v>772</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368">
         <v>12777</v>
       </c>
       <c r="B368">
         <v>2018</v>
       </c>
       <c r="C368">
         <v>91</v>
       </c>
       <c r="D368" t="s">
         <v>8</v>
       </c>
       <c r="E368" t="s">
         <v>9</v>
       </c>
       <c r="F368" t="s">
         <v>10</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>823</v>
+        <v>773</v>
       </c>
       <c r="H368" t="s">
-        <v>824</v>
+        <v>774</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369">
         <v>12772</v>
       </c>
       <c r="B369">
         <v>2018</v>
       </c>
       <c r="C369">
         <v>87</v>
       </c>
       <c r="D369" t="s">
         <v>8</v>
       </c>
       <c r="E369" t="s">
         <v>9</v>
       </c>
       <c r="F369" t="s">
         <v>10</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>825</v>
+        <v>775</v>
       </c>
       <c r="H369" t="s">
-        <v>826</v>
+        <v>776</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370">
         <v>12768</v>
       </c>
       <c r="B370">
         <v>2018</v>
       </c>
       <c r="C370">
         <v>83</v>
       </c>
       <c r="D370" t="s">
         <v>8</v>
       </c>
       <c r="E370" t="s">
         <v>9</v>
       </c>
       <c r="F370" t="s">
         <v>10</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>827</v>
+        <v>777</v>
       </c>
       <c r="H370" t="s">
-        <v>828</v>
+        <v>778</v>
       </c>
     </row>
     <row r="371" spans="1:8">
-      <c r="A371">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A371" t="s">
+        <v>34</v>
+      </c>
+      <c r="B371" t="s">
+        <v>34</v>
+      </c>
+      <c r="C371" t="s">
+        <v>34</v>
       </c>
       <c r="D371" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E371" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F371" t="s">
-        <v>829</v>
+        <v>486</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>830</v>
+        <v>779</v>
       </c>
       <c r="H371" t="s">
-        <v>831</v>
+        <v>780</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372">
         <v>12737</v>
       </c>
       <c r="B372">
         <v>2018</v>
       </c>
       <c r="C372">
         <v>3</v>
       </c>
       <c r="D372" t="s">
-        <v>343</v>
+        <v>327</v>
       </c>
       <c r="E372" t="s">
-        <v>344</v>
+        <v>328</v>
       </c>
       <c r="F372" t="s">
         <v>10</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>832</v>
+        <v>781</v>
       </c>
       <c r="H372" t="s">
-        <v>833</v>
+        <v>782</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373">
         <v>12732</v>
       </c>
       <c r="B373">
         <v>2018</v>
       </c>
       <c r="C373">
         <v>57</v>
       </c>
       <c r="D373" t="s">
         <v>8</v>
       </c>
       <c r="E373" t="s">
         <v>9</v>
       </c>
       <c r="F373" t="s">
         <v>10</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>834</v>
+        <v>783</v>
       </c>
       <c r="H373" t="s">
-        <v>835</v>
+        <v>784</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374">
         <v>12711</v>
       </c>
       <c r="B374">
         <v>2018</v>
       </c>
       <c r="C374">
         <v>2</v>
       </c>
       <c r="D374" t="s">
-        <v>343</v>
+        <v>327</v>
       </c>
       <c r="E374" t="s">
-        <v>344</v>
+        <v>328</v>
       </c>
       <c r="F374" t="s">
         <v>10</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>836</v>
+        <v>785</v>
       </c>
       <c r="H374" t="s">
-        <v>837</v>
+        <v>786</v>
       </c>
     </row>
     <row r="375" spans="1:8">
-      <c r="A375">
-[...6 lines deleted...]
-        <v>54</v>
+      <c r="A375" t="s">
+        <v>34</v>
+      </c>
+      <c r="B375" t="s">
+        <v>34</v>
+      </c>
+      <c r="C375" t="s">
+        <v>34</v>
       </c>
       <c r="D375" t="s">
         <v>8</v>
       </c>
       <c r="E375" t="s">
         <v>9</v>
       </c>
       <c r="F375" t="s">
-        <v>838</v>
+        <v>168</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>839</v>
+        <v>787</v>
       </c>
       <c r="H375" t="s">
-        <v>840</v>
+        <v>788</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376">
         <v>12677</v>
       </c>
       <c r="B376">
         <v>2018</v>
       </c>
       <c r="C376">
         <v>42</v>
       </c>
       <c r="D376" t="s">
         <v>8</v>
       </c>
       <c r="E376" t="s">
         <v>9</v>
       </c>
       <c r="F376" t="s">
         <v>10</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>841</v>
+        <v>789</v>
       </c>
       <c r="H376" t="s">
-        <v>842</v>
+        <v>790</v>
       </c>
     </row>
     <row r="377" spans="1:8">
-      <c r="A377">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A377" t="s">
+        <v>34</v>
+      </c>
+      <c r="B377" t="s">
+        <v>34</v>
+      </c>
+      <c r="C377" t="s">
+        <v>34</v>
       </c>
       <c r="D377" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E377" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F377" t="s">
-        <v>843</v>
+        <v>241</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>844</v>
+        <v>791</v>
       </c>
       <c r="H377" t="s">
-        <v>845</v>
+        <v>792</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378">
         <v>12671</v>
       </c>
       <c r="B378">
         <v>2018</v>
       </c>
       <c r="C378">
         <v>1</v>
       </c>
       <c r="D378" t="s">
-        <v>343</v>
+        <v>327</v>
       </c>
       <c r="E378" t="s">
-        <v>344</v>
+        <v>328</v>
       </c>
       <c r="F378" t="s">
         <v>10</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>846</v>
+        <v>793</v>
       </c>
       <c r="H378" t="s">
-        <v>847</v>
+        <v>794</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379">
         <v>12668</v>
       </c>
       <c r="B379">
         <v>2018</v>
       </c>
       <c r="C379">
         <v>40</v>
       </c>
       <c r="D379" t="s">
         <v>8</v>
       </c>
       <c r="E379" t="s">
         <v>9</v>
       </c>
       <c r="F379" t="s">
         <v>10</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>848</v>
+        <v>795</v>
       </c>
       <c r="H379" t="s">
-        <v>849</v>
+        <v>796</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380">
         <v>12667</v>
       </c>
       <c r="B380">
         <v>2018</v>
       </c>
       <c r="C380">
         <v>39</v>
       </c>
       <c r="D380" t="s">
         <v>8</v>
       </c>
       <c r="E380" t="s">
         <v>9</v>
       </c>
       <c r="F380" t="s">
         <v>10</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>850</v>
+        <v>797</v>
       </c>
       <c r="H380" t="s">
-        <v>851</v>
+        <v>798</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381">
         <v>12666</v>
       </c>
       <c r="B381">
         <v>2018</v>
       </c>
       <c r="C381">
         <v>38</v>
       </c>
       <c r="D381" t="s">
         <v>8</v>
       </c>
       <c r="E381" t="s">
         <v>9</v>
       </c>
       <c r="F381" t="s">
         <v>10</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>852</v>
+        <v>799</v>
       </c>
       <c r="H381" t="s">
-        <v>853</v>
+        <v>800</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382">
         <v>12665</v>
       </c>
       <c r="B382">
         <v>2018</v>
       </c>
       <c r="C382">
         <v>37</v>
       </c>
       <c r="D382" t="s">
         <v>8</v>
       </c>
       <c r="E382" t="s">
         <v>9</v>
       </c>
       <c r="F382" t="s">
         <v>10</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>854</v>
+        <v>801</v>
       </c>
       <c r="H382" t="s">
-        <v>855</v>
+        <v>802</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383">
         <v>12565</v>
       </c>
       <c r="B383">
         <v>2018</v>
       </c>
       <c r="C383">
         <v>17</v>
       </c>
       <c r="D383" t="s">
         <v>8</v>
       </c>
       <c r="E383" t="s">
         <v>9</v>
       </c>
       <c r="F383" t="s">
         <v>10</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>856</v>
+        <v>803</v>
       </c>
       <c r="H383" t="s">
-        <v>857</v>
+        <v>804</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384">
         <v>12524</v>
       </c>
       <c r="B384">
         <v>2018</v>
       </c>
       <c r="C384">
         <v>8</v>
       </c>
       <c r="D384" t="s">
         <v>8</v>
       </c>
       <c r="E384" t="s">
         <v>9</v>
       </c>
       <c r="F384" t="s">
         <v>10</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>858</v>
+        <v>805</v>
       </c>
       <c r="H384" t="s">
-        <v>859</v>
+        <v>806</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385">
         <v>12523</v>
       </c>
       <c r="B385">
         <v>2018</v>
       </c>
       <c r="C385">
         <v>2</v>
       </c>
       <c r="D385" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E385" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F385" t="s">
         <v>10</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>860</v>
+        <v>807</v>
       </c>
       <c r="H385" t="s">
-        <v>861</v>
+        <v>808</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386">
         <v>12511</v>
       </c>
       <c r="B386">
         <v>2017</v>
       </c>
       <c r="C386">
         <v>780</v>
       </c>
       <c r="D386" t="s">
         <v>8</v>
       </c>
       <c r="E386" t="s">
         <v>9</v>
       </c>
       <c r="F386" t="s">
         <v>10</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>862</v>
+        <v>809</v>
       </c>
       <c r="H386" t="s">
-        <v>863</v>
+        <v>810</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387">
         <v>12509</v>
       </c>
       <c r="B387">
         <v>2017</v>
       </c>
       <c r="C387">
         <v>778</v>
       </c>
       <c r="D387" t="s">
         <v>8</v>
       </c>
       <c r="E387" t="s">
         <v>9</v>
       </c>
       <c r="F387" t="s">
         <v>10</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>864</v>
+        <v>811</v>
       </c>
       <c r="H387" t="s">
-        <v>865</v>
+        <v>812</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388">
         <v>12508</v>
       </c>
       <c r="B388">
         <v>2017</v>
       </c>
       <c r="C388">
         <v>777</v>
       </c>
       <c r="D388" t="s">
         <v>8</v>
       </c>
       <c r="E388" t="s">
         <v>9</v>
       </c>
       <c r="F388" t="s">
         <v>10</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>866</v>
+        <v>813</v>
       </c>
       <c r="H388" t="s">
-        <v>867</v>
+        <v>814</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389">
         <v>12496</v>
       </c>
       <c r="B389">
         <v>2017</v>
       </c>
       <c r="C389">
         <v>30</v>
       </c>
       <c r="D389" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E389" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F389" t="s">
         <v>10</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>868</v>
+        <v>815</v>
       </c>
       <c r="H389" t="s">
-        <v>869</v>
+        <v>816</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390">
         <v>12491</v>
       </c>
       <c r="B390">
         <v>2017</v>
       </c>
       <c r="C390">
         <v>773</v>
       </c>
       <c r="D390" t="s">
         <v>8</v>
       </c>
       <c r="E390" t="s">
         <v>9</v>
       </c>
       <c r="F390" t="s">
         <v>10</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>870</v>
+        <v>817</v>
       </c>
       <c r="H390" t="s">
-        <v>871</v>
+        <v>818</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391">
         <v>12490</v>
       </c>
       <c r="B391">
         <v>2017</v>
       </c>
       <c r="C391">
         <v>772</v>
       </c>
       <c r="D391" t="s">
         <v>8</v>
       </c>
       <c r="E391" t="s">
         <v>9</v>
       </c>
       <c r="F391" t="s">
         <v>10</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>872</v>
+        <v>819</v>
       </c>
       <c r="H391" t="s">
-        <v>873</v>
+        <v>820</v>
       </c>
     </row>
     <row r="392" spans="1:8">
-      <c r="A392">
-[...6 lines deleted...]
-        <v>113</v>
+      <c r="A392" t="s">
+        <v>34</v>
+      </c>
+      <c r="B392" t="s">
+        <v>34</v>
+      </c>
+      <c r="C392" t="s">
+        <v>34</v>
       </c>
       <c r="D392" t="s">
         <v>19</v>
       </c>
       <c r="E392" t="s">
         <v>20</v>
       </c>
       <c r="F392" t="s">
-        <v>874</v>
+        <v>37</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>875</v>
+        <v>821</v>
       </c>
       <c r="H392" t="s">
-        <v>876</v>
+        <v>822</v>
       </c>
     </row>
     <row r="393" spans="1:8">
-      <c r="A393">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="A393" t="s">
+        <v>34</v>
+      </c>
+      <c r="B393" t="s">
+        <v>34</v>
+      </c>
+      <c r="C393" t="s">
+        <v>34</v>
       </c>
       <c r="D393" t="s">
         <v>19</v>
       </c>
       <c r="E393" t="s">
         <v>20</v>
       </c>
       <c r="F393" t="s">
-        <v>877</v>
+        <v>37</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>878</v>
+        <v>823</v>
       </c>
       <c r="H393" t="s">
-        <v>879</v>
+        <v>824</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394">
         <v>12461</v>
       </c>
       <c r="B394">
         <v>2017</v>
       </c>
       <c r="C394">
         <v>765</v>
       </c>
       <c r="D394" t="s">
         <v>8</v>
       </c>
       <c r="E394" t="s">
         <v>9</v>
       </c>
       <c r="F394" t="s">
         <v>10</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>880</v>
+        <v>825</v>
       </c>
       <c r="H394" t="s">
-        <v>881</v>
+        <v>826</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395">
         <v>12460</v>
       </c>
       <c r="B395">
         <v>2017</v>
       </c>
       <c r="C395">
         <v>101</v>
       </c>
       <c r="D395" t="s">
         <v>19</v>
       </c>
       <c r="E395" t="s">
         <v>20</v>
       </c>
       <c r="F395" t="s">
         <v>10</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>882</v>
+        <v>827</v>
       </c>
       <c r="H395" t="s">
-        <v>883</v>
+        <v>828</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396">
         <v>12450</v>
       </c>
       <c r="B396">
         <v>2017</v>
       </c>
       <c r="C396">
         <v>93</v>
       </c>
       <c r="D396" t="s">
         <v>19</v>
       </c>
       <c r="E396" t="s">
         <v>20</v>
       </c>
       <c r="F396" t="s">
         <v>10</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>884</v>
+        <v>829</v>
       </c>
       <c r="H396" t="s">
-        <v>885</v>
+        <v>830</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397">
         <v>12426</v>
       </c>
       <c r="B397">
         <v>2017</v>
       </c>
       <c r="C397">
         <v>762</v>
       </c>
       <c r="D397" t="s">
         <v>8</v>
       </c>
       <c r="E397" t="s">
         <v>9</v>
       </c>
       <c r="F397" t="s">
         <v>10</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>886</v>
+        <v>831</v>
       </c>
       <c r="H397" t="s">
-        <v>887</v>
+        <v>832</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398">
         <v>12425</v>
       </c>
       <c r="B398">
         <v>2017</v>
       </c>
       <c r="C398">
         <v>761</v>
       </c>
       <c r="D398" t="s">
         <v>8</v>
       </c>
       <c r="E398" t="s">
         <v>9</v>
       </c>
       <c r="F398" t="s">
         <v>10</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>888</v>
+        <v>833</v>
       </c>
       <c r="H398" t="s">
-        <v>889</v>
+        <v>834</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399">
         <v>12400</v>
       </c>
       <c r="B399">
         <v>2017</v>
       </c>
       <c r="C399">
         <v>29</v>
       </c>
       <c r="D399" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E399" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F399" t="s">
         <v>10</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>890</v>
+        <v>835</v>
       </c>
       <c r="H399" t="s">
-        <v>891</v>
+        <v>836</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400">
         <v>12338</v>
       </c>
       <c r="B400">
         <v>2017</v>
       </c>
       <c r="C400">
         <v>68</v>
       </c>
       <c r="D400" t="s">
         <v>19</v>
       </c>
       <c r="E400" t="s">
         <v>20</v>
       </c>
       <c r="F400" t="s">
         <v>10</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>892</v>
+        <v>837</v>
       </c>
       <c r="H400" t="s">
-        <v>893</v>
+        <v>838</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401">
         <v>12288</v>
       </c>
       <c r="B401">
         <v>2017</v>
       </c>
       <c r="C401">
         <v>80</v>
       </c>
       <c r="D401" t="s">
+        <v>152</v>
+      </c>
+      <c r="E401" t="s">
         <v>153</v>
       </c>
-      <c r="E401" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F401" t="s">
         <v>10</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>894</v>
+        <v>839</v>
       </c>
       <c r="H401" t="s">
-        <v>895</v>
+        <v>840</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402">
         <v>12283</v>
       </c>
       <c r="B402">
         <v>2017</v>
       </c>
       <c r="C402">
         <v>747</v>
       </c>
       <c r="D402" t="s">
         <v>8</v>
       </c>
       <c r="E402" t="s">
         <v>9</v>
       </c>
       <c r="F402" t="s">
         <v>10</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>896</v>
+        <v>841</v>
       </c>
       <c r="H402" t="s">
-        <v>897</v>
+        <v>842</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403">
         <v>12282</v>
       </c>
       <c r="B403">
         <v>2017</v>
       </c>
       <c r="C403">
         <v>746</v>
       </c>
       <c r="D403" t="s">
         <v>8</v>
       </c>
       <c r="E403" t="s">
         <v>9</v>
       </c>
       <c r="F403" t="s">
         <v>10</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>898</v>
+        <v>843</v>
       </c>
       <c r="H403" t="s">
-        <v>899</v>
+        <v>844</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404">
         <v>12272</v>
       </c>
       <c r="B404">
         <v>2017</v>
       </c>
       <c r="C404">
         <v>738</v>
       </c>
       <c r="D404" t="s">
         <v>8</v>
       </c>
       <c r="E404" t="s">
         <v>9</v>
       </c>
       <c r="F404" t="s">
         <v>10</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>900</v>
+        <v>845</v>
       </c>
       <c r="H404" t="s">
-        <v>901</v>
+        <v>846</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405">
         <v>12271</v>
       </c>
       <c r="B405">
         <v>2017</v>
       </c>
       <c r="C405">
         <v>78</v>
       </c>
       <c r="D405" t="s">
+        <v>152</v>
+      </c>
+      <c r="E405" t="s">
         <v>153</v>
       </c>
-      <c r="E405" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F405" t="s">
         <v>10</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>902</v>
+        <v>847</v>
       </c>
       <c r="H405" t="s">
-        <v>903</v>
+        <v>848</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406">
         <v>12270</v>
       </c>
       <c r="B406">
         <v>2017</v>
       </c>
       <c r="C406">
         <v>77</v>
       </c>
       <c r="D406" t="s">
+        <v>152</v>
+      </c>
+      <c r="E406" t="s">
         <v>153</v>
       </c>
-      <c r="E406" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F406" t="s">
         <v>10</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>904</v>
+        <v>849</v>
       </c>
       <c r="H406" t="s">
-        <v>905</v>
+        <v>850</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407">
         <v>12269</v>
       </c>
       <c r="B407">
         <v>2017</v>
       </c>
       <c r="C407">
         <v>52</v>
       </c>
       <c r="D407" t="s">
         <v>19</v>
       </c>
       <c r="E407" t="s">
         <v>20</v>
       </c>
       <c r="F407" t="s">
         <v>10</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>906</v>
+        <v>851</v>
       </c>
       <c r="H407" t="s">
-        <v>907</v>
+        <v>852</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408">
         <v>12210</v>
       </c>
       <c r="B408">
         <v>2017</v>
       </c>
       <c r="C408">
         <v>721</v>
       </c>
       <c r="D408" t="s">
         <v>8</v>
       </c>
       <c r="E408" t="s">
         <v>9</v>
       </c>
       <c r="F408" t="s">
         <v>10</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>908</v>
+        <v>853</v>
       </c>
       <c r="H408" t="s">
-        <v>909</v>
+        <v>854</v>
       </c>
     </row>
     <row r="409" spans="1:8">
-      <c r="A409">
-[...6 lines deleted...]
-        <v>716</v>
+      <c r="A409" t="s">
+        <v>34</v>
+      </c>
+      <c r="B409" t="s">
+        <v>34</v>
+      </c>
+      <c r="C409" t="s">
+        <v>34</v>
       </c>
       <c r="D409" t="s">
         <v>8</v>
       </c>
       <c r="E409" t="s">
         <v>9</v>
       </c>
       <c r="F409" t="s">
-        <v>910</v>
+        <v>10</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>911</v>
+        <v>855</v>
       </c>
       <c r="H409" t="s">
-        <v>912</v>
+        <v>856</v>
       </c>
     </row>
     <row r="410" spans="1:8">
-      <c r="A410">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="A410" t="s">
+        <v>34</v>
+      </c>
+      <c r="B410" t="s">
+        <v>34</v>
+      </c>
+      <c r="C410" t="s">
+        <v>34</v>
       </c>
       <c r="D410" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E410" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F410" t="s">
-        <v>913</v>
+        <v>168</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>914</v>
+        <v>857</v>
       </c>
       <c r="H410" t="s">
-        <v>915</v>
+        <v>858</v>
       </c>
     </row>
     <row r="411" spans="1:8">
-      <c r="A411">
-[...6 lines deleted...]
-        <v>707</v>
+      <c r="A411" t="s">
+        <v>34</v>
+      </c>
+      <c r="B411" t="s">
+        <v>34</v>
+      </c>
+      <c r="C411" t="s">
+        <v>34</v>
       </c>
       <c r="D411" t="s">
         <v>8</v>
       </c>
       <c r="E411" t="s">
         <v>9</v>
       </c>
       <c r="F411" t="s">
-        <v>916</v>
+        <v>10</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>917</v>
+        <v>859</v>
       </c>
       <c r="H411" t="s">
-        <v>918</v>
+        <v>860</v>
       </c>
     </row>
     <row r="412" spans="1:8">
-      <c r="A412">
-[...6 lines deleted...]
-        <v>702</v>
+      <c r="A412" t="s">
+        <v>34</v>
+      </c>
+      <c r="B412" t="s">
+        <v>34</v>
+      </c>
+      <c r="C412" t="s">
+        <v>34</v>
       </c>
       <c r="D412" t="s">
         <v>8</v>
       </c>
       <c r="E412" t="s">
         <v>9</v>
       </c>
       <c r="F412" t="s">
-        <v>919</v>
+        <v>424</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>920</v>
+        <v>861</v>
       </c>
       <c r="H412" t="s">
-        <v>921</v>
+        <v>862</v>
       </c>
     </row>
     <row r="413" spans="1:8">
-      <c r="A413">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="A413" t="s">
+        <v>34</v>
+      </c>
+      <c r="B413" t="s">
+        <v>34</v>
+      </c>
+      <c r="C413" t="s">
+        <v>34</v>
       </c>
       <c r="D413" t="s">
-        <v>462</v>
+        <v>437</v>
       </c>
       <c r="E413" t="s">
-        <v>463</v>
+        <v>438</v>
       </c>
       <c r="F413" t="s">
-        <v>922</v>
+        <v>10</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>923</v>
+        <v>863</v>
       </c>
       <c r="H413" t="s">
-        <v>924</v>
+        <v>864</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414">
         <v>12098</v>
       </c>
       <c r="B414">
         <v>2017</v>
       </c>
       <c r="C414">
         <v>701</v>
       </c>
       <c r="D414" t="s">
         <v>8</v>
       </c>
       <c r="E414" t="s">
         <v>9</v>
       </c>
       <c r="F414" t="s">
         <v>10</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>925</v>
+        <v>865</v>
       </c>
       <c r="H414" t="s">
-        <v>926</v>
+        <v>866</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415">
         <v>12096</v>
       </c>
       <c r="B415">
         <v>2017</v>
       </c>
       <c r="C415">
         <v>700</v>
       </c>
       <c r="D415" t="s">
         <v>8</v>
       </c>
       <c r="E415" t="s">
         <v>9</v>
       </c>
       <c r="F415" t="s">
         <v>10</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>927</v>
+        <v>867</v>
       </c>
       <c r="H415" t="s">
-        <v>928</v>
+        <v>868</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416">
         <v>12069</v>
       </c>
       <c r="B416">
         <v>2017</v>
       </c>
       <c r="C416">
         <v>683</v>
       </c>
       <c r="D416" t="s">
         <v>8</v>
       </c>
       <c r="E416" t="s">
         <v>9</v>
       </c>
       <c r="F416" t="s">
         <v>10</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>929</v>
+        <v>869</v>
       </c>
       <c r="H416" t="s">
-        <v>930</v>
+        <v>870</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417">
         <v>12068</v>
       </c>
       <c r="B417">
         <v>2017</v>
       </c>
       <c r="C417">
         <v>682</v>
       </c>
       <c r="D417" t="s">
         <v>8</v>
       </c>
       <c r="E417" t="s">
         <v>9</v>
       </c>
       <c r="F417" t="s">
         <v>10</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>931</v>
+        <v>871</v>
       </c>
       <c r="H417" t="s">
-        <v>932</v>
+        <v>872</v>
       </c>
     </row>
     <row r="418" spans="1:8">
-      <c r="A418">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A418" t="s">
+        <v>34</v>
+      </c>
+      <c r="B418" t="s">
+        <v>34</v>
+      </c>
+      <c r="C418" t="s">
+        <v>34</v>
       </c>
       <c r="D418" t="s">
-        <v>933</v>
+        <v>873</v>
       </c>
       <c r="E418" t="s">
-        <v>934</v>
+        <v>874</v>
       </c>
       <c r="F418" t="s">
-        <v>935</v>
+        <v>131</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>936</v>
+        <v>875</v>
       </c>
       <c r="H418" t="s">
-        <v>937</v>
+        <v>876</v>
       </c>
     </row>
     <row r="419" spans="1:8">
-      <c r="A419">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="A419" t="s">
+        <v>34</v>
+      </c>
+      <c r="B419" t="s">
+        <v>34</v>
+      </c>
+      <c r="C419" t="s">
+        <v>34</v>
       </c>
       <c r="D419" t="s">
         <v>19</v>
       </c>
       <c r="E419" t="s">
         <v>20</v>
       </c>
       <c r="F419" t="s">
-        <v>938</v>
+        <v>424</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>939</v>
+        <v>877</v>
       </c>
       <c r="H419" t="s">
-        <v>940</v>
+        <v>878</v>
       </c>
     </row>
     <row r="420" spans="1:8">
-      <c r="A420">
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="A420" t="s">
+        <v>34</v>
+      </c>
+      <c r="B420" t="s">
+        <v>34</v>
+      </c>
+      <c r="C420" t="s">
+        <v>34</v>
       </c>
       <c r="D420" t="s">
         <v>19</v>
       </c>
       <c r="E420" t="s">
         <v>20</v>
       </c>
       <c r="F420" t="s">
-        <v>938</v>
+        <v>424</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>941</v>
+        <v>879</v>
       </c>
       <c r="H420" t="s">
-        <v>942</v>
+        <v>880</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421">
         <v>12034</v>
       </c>
       <c r="B421">
         <v>2017</v>
       </c>
       <c r="C421">
         <v>662</v>
       </c>
       <c r="D421" t="s">
         <v>8</v>
       </c>
       <c r="E421" t="s">
         <v>9</v>
       </c>
       <c r="F421" t="s">
         <v>10</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>943</v>
+        <v>881</v>
       </c>
       <c r="H421" t="s">
-        <v>944</v>
+        <v>882</v>
       </c>
     </row>
     <row r="422" spans="1:8">
-      <c r="A422">
-[...6 lines deleted...]
-        <v>656</v>
+      <c r="A422" t="s">
+        <v>34</v>
+      </c>
+      <c r="B422" t="s">
+        <v>34</v>
+      </c>
+      <c r="C422" t="s">
+        <v>34</v>
       </c>
       <c r="D422" t="s">
         <v>8</v>
       </c>
       <c r="E422" t="s">
         <v>9</v>
       </c>
       <c r="F422" t="s">
-        <v>945</v>
+        <v>439</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>946</v>
+        <v>883</v>
       </c>
       <c r="H422" t="s">
-        <v>947</v>
+        <v>884</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423">
         <v>11999</v>
       </c>
       <c r="B423">
         <v>2017</v>
       </c>
       <c r="C423">
         <v>655</v>
       </c>
       <c r="D423" t="s">
         <v>8</v>
       </c>
       <c r="E423" t="s">
         <v>9</v>
       </c>
       <c r="F423" t="s">
         <v>10</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>948</v>
+        <v>885</v>
       </c>
       <c r="H423" t="s">
-        <v>949</v>
+        <v>886</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424">
         <v>11969</v>
       </c>
       <c r="B424">
         <v>2017</v>
       </c>
       <c r="C424">
         <v>633</v>
       </c>
       <c r="D424" t="s">
         <v>8</v>
       </c>
       <c r="E424" t="s">
         <v>9</v>
       </c>
       <c r="F424" t="s">
         <v>10</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>950</v>
+        <v>887</v>
       </c>
       <c r="H424" t="s">
-        <v>951</v>
+        <v>888</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425">
         <v>11968</v>
       </c>
       <c r="B425">
         <v>2017</v>
       </c>
       <c r="C425">
         <v>632</v>
       </c>
       <c r="D425" t="s">
         <v>8</v>
       </c>
       <c r="E425" t="s">
         <v>9</v>
       </c>
       <c r="F425" t="s">
         <v>10</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>952</v>
+        <v>889</v>
       </c>
       <c r="H425" t="s">
-        <v>953</v>
+        <v>890</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426">
         <v>11967</v>
       </c>
       <c r="B426">
         <v>2017</v>
       </c>
       <c r="C426">
         <v>631</v>
       </c>
       <c r="D426" t="s">
         <v>8</v>
       </c>
       <c r="E426" t="s">
         <v>9</v>
       </c>
       <c r="F426" t="s">
         <v>10</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>954</v>
+        <v>891</v>
       </c>
       <c r="H426" t="s">
-        <v>955</v>
+        <v>892</v>
       </c>
     </row>
     <row r="427" spans="1:8">
-      <c r="A427">
-[...6 lines deleted...]
-        <v>630</v>
+      <c r="A427" t="s">
+        <v>34</v>
+      </c>
+      <c r="B427" t="s">
+        <v>34</v>
+      </c>
+      <c r="C427" t="s">
+        <v>34</v>
       </c>
       <c r="D427" t="s">
         <v>8</v>
       </c>
       <c r="E427" t="s">
         <v>9</v>
       </c>
       <c r="F427" t="s">
-        <v>956</v>
+        <v>10</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>957</v>
+        <v>893</v>
       </c>
       <c r="H427" t="s">
-        <v>616</v>
+        <v>577</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428">
         <v>11960</v>
       </c>
       <c r="B428">
         <v>2017</v>
       </c>
       <c r="C428">
         <v>625</v>
       </c>
       <c r="D428" t="s">
         <v>8</v>
       </c>
       <c r="E428" t="s">
         <v>9</v>
       </c>
       <c r="F428" t="s">
         <v>10</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>958</v>
+        <v>894</v>
       </c>
       <c r="H428" t="s">
-        <v>959</v>
+        <v>895</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429">
         <v>11954</v>
       </c>
       <c r="B429">
         <v>2017</v>
       </c>
       <c r="C429">
         <v>622</v>
       </c>
       <c r="D429" t="s">
         <v>8</v>
       </c>
       <c r="E429" t="s">
         <v>9</v>
       </c>
       <c r="F429" t="s">
         <v>10</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>960</v>
+        <v>896</v>
       </c>
       <c r="H429" t="s">
-        <v>961</v>
+        <v>897</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430">
         <v>11953</v>
       </c>
       <c r="B430">
         <v>2017</v>
       </c>
       <c r="C430">
         <v>621</v>
       </c>
       <c r="D430" t="s">
         <v>8</v>
       </c>
       <c r="E430" t="s">
         <v>9</v>
       </c>
       <c r="F430" t="s">
         <v>10</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>962</v>
+        <v>898</v>
       </c>
       <c r="H430" t="s">
-        <v>963</v>
+        <v>899</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431">
         <v>11927</v>
       </c>
       <c r="B431">
         <v>2017</v>
       </c>
       <c r="C431">
         <v>598</v>
       </c>
       <c r="D431" t="s">
         <v>8</v>
       </c>
       <c r="E431" t="s">
         <v>9</v>
       </c>
       <c r="F431" t="s">
         <v>10</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>964</v>
+        <v>900</v>
       </c>
       <c r="H431" t="s">
-        <v>965</v>
+        <v>901</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432">
         <v>11926</v>
       </c>
       <c r="B432">
         <v>2017</v>
       </c>
       <c r="C432">
         <v>597</v>
       </c>
       <c r="D432" t="s">
         <v>8</v>
       </c>
       <c r="E432" t="s">
         <v>9</v>
       </c>
       <c r="F432" t="s">
         <v>10</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>966</v>
+        <v>902</v>
       </c>
       <c r="H432" t="s">
-        <v>967</v>
+        <v>903</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433">
         <v>11925</v>
       </c>
       <c r="B433">
         <v>2017</v>
       </c>
       <c r="C433">
         <v>596</v>
       </c>
       <c r="D433" t="s">
         <v>8</v>
       </c>
       <c r="E433" t="s">
         <v>9</v>
       </c>
       <c r="F433" t="s">
         <v>10</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>968</v>
+        <v>904</v>
       </c>
       <c r="H433" t="s">
-        <v>969</v>
+        <v>905</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434">
         <v>11923</v>
       </c>
       <c r="B434">
         <v>2017</v>
       </c>
       <c r="C434">
         <v>594</v>
       </c>
       <c r="D434" t="s">
         <v>8</v>
       </c>
       <c r="E434" t="s">
         <v>9</v>
       </c>
       <c r="F434" t="s">
         <v>10</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>970</v>
+        <v>906</v>
       </c>
       <c r="H434" t="s">
-        <v>971</v>
+        <v>907</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435">
         <v>11922</v>
       </c>
       <c r="B435">
         <v>2017</v>
       </c>
       <c r="C435">
         <v>593</v>
       </c>
       <c r="D435" t="s">
         <v>8</v>
       </c>
       <c r="E435" t="s">
         <v>9</v>
       </c>
       <c r="F435" t="s">
         <v>10</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>972</v>
+        <v>908</v>
       </c>
       <c r="H435" t="s">
-        <v>973</v>
+        <v>909</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436">
         <v>11921</v>
       </c>
       <c r="B436">
         <v>2017</v>
       </c>
       <c r="C436">
         <v>592</v>
       </c>
       <c r="D436" t="s">
         <v>8</v>
       </c>
       <c r="E436" t="s">
         <v>9</v>
       </c>
       <c r="F436" t="s">
         <v>10</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>974</v>
+        <v>910</v>
       </c>
       <c r="H436" t="s">
-        <v>975</v>
+        <v>911</v>
       </c>
     </row>
     <row r="437" spans="1:8">
-      <c r="A437">
-[...6 lines deleted...]
-        <v>585</v>
+      <c r="A437" t="s">
+        <v>34</v>
+      </c>
+      <c r="B437" t="s">
+        <v>34</v>
+      </c>
+      <c r="C437" t="s">
+        <v>34</v>
       </c>
       <c r="D437" t="s">
         <v>8</v>
       </c>
       <c r="E437" t="s">
         <v>9</v>
       </c>
       <c r="F437" t="s">
-        <v>916</v>
+        <v>10</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>976</v>
+        <v>912</v>
       </c>
       <c r="H437" t="s">
-        <v>977</v>
+        <v>913</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438">
         <v>11899</v>
       </c>
       <c r="B438">
         <v>2017</v>
       </c>
       <c r="C438">
         <v>583</v>
       </c>
       <c r="D438" t="s">
         <v>8</v>
       </c>
       <c r="E438" t="s">
         <v>9</v>
       </c>
       <c r="F438" t="s">
         <v>10</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>978</v>
+        <v>914</v>
       </c>
       <c r="H438" t="s">
-        <v>979</v>
+        <v>915</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439">
         <v>11889</v>
       </c>
       <c r="B439">
         <v>2017</v>
       </c>
       <c r="C439">
         <v>582</v>
       </c>
       <c r="D439" t="s">
         <v>8</v>
       </c>
       <c r="E439" t="s">
         <v>9</v>
       </c>
       <c r="F439" t="s">
         <v>10</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>980</v>
+        <v>916</v>
       </c>
       <c r="H439" t="s">
-        <v>981</v>
+        <v>917</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440">
         <v>11809</v>
       </c>
       <c r="B440">
         <v>2017</v>
       </c>
       <c r="C440">
         <v>566</v>
       </c>
       <c r="D440" t="s">
         <v>8</v>
       </c>
       <c r="E440" t="s">
         <v>9</v>
       </c>
       <c r="F440" t="s">
         <v>10</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>982</v>
+        <v>918</v>
       </c>
       <c r="H440" t="s">
-        <v>983</v>
+        <v>919</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441">
         <v>11724</v>
       </c>
       <c r="B441">
         <v>2017</v>
       </c>
       <c r="C441">
         <v>558</v>
       </c>
       <c r="D441" t="s">
         <v>8</v>
       </c>
       <c r="E441" t="s">
         <v>9</v>
       </c>
       <c r="F441" t="s">
         <v>10</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>984</v>
+        <v>920</v>
       </c>
       <c r="H441" t="s">
-        <v>985</v>
+        <v>921</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442">
         <v>11722</v>
       </c>
       <c r="B442">
         <v>2017</v>
       </c>
       <c r="C442">
         <v>557</v>
       </c>
       <c r="D442" t="s">
         <v>8</v>
       </c>
       <c r="E442" t="s">
         <v>9</v>
       </c>
       <c r="F442" t="s">
         <v>10</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>986</v>
+        <v>922</v>
       </c>
       <c r="H442" t="s">
-        <v>987</v>
+        <v>923</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443">
         <v>11599</v>
       </c>
       <c r="B443">
         <v>2017</v>
       </c>
       <c r="C443">
         <v>23</v>
       </c>
       <c r="D443" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E443" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F443" t="s">
         <v>10</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>988</v>
+        <v>924</v>
       </c>
       <c r="H443" t="s">
-        <v>989</v>
+        <v>925</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444">
         <v>11572</v>
       </c>
       <c r="B444">
         <v>2017</v>
       </c>
       <c r="C444">
         <v>30</v>
       </c>
       <c r="D444" t="s">
         <v>19</v>
       </c>
       <c r="E444" t="s">
         <v>20</v>
       </c>
       <c r="F444" t="s">
         <v>10</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>990</v>
+        <v>926</v>
       </c>
       <c r="H444" t="s">
-        <v>991</v>
+        <v>927</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445">
         <v>11571</v>
       </c>
       <c r="B445">
         <v>2017</v>
       </c>
       <c r="C445">
         <v>544</v>
       </c>
       <c r="D445" t="s">
         <v>8</v>
       </c>
       <c r="E445" t="s">
         <v>9</v>
       </c>
       <c r="F445" t="s">
         <v>10</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>992</v>
+        <v>928</v>
       </c>
       <c r="H445" t="s">
-        <v>993</v>
+        <v>929</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446">
         <v>11570</v>
       </c>
       <c r="B446">
         <v>2017</v>
       </c>
       <c r="C446">
         <v>67</v>
       </c>
       <c r="D446" t="s">
+        <v>152</v>
+      </c>
+      <c r="E446" t="s">
         <v>153</v>
       </c>
-      <c r="E446" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F446" t="s">
         <v>10</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>994</v>
+        <v>930</v>
       </c>
       <c r="H446" t="s">
-        <v>995</v>
+        <v>931</v>
       </c>
     </row>
     <row r="447" spans="1:8">
-      <c r="A447">
-[...6 lines deleted...]
-        <v>542</v>
+      <c r="A447" t="s">
+        <v>34</v>
+      </c>
+      <c r="B447" t="s">
+        <v>34</v>
+      </c>
+      <c r="C447" t="s">
+        <v>34</v>
       </c>
       <c r="D447" t="s">
         <v>8</v>
       </c>
       <c r="E447" t="s">
         <v>9</v>
       </c>
       <c r="F447" t="s">
-        <v>996</v>
+        <v>241</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>997</v>
+        <v>932</v>
       </c>
       <c r="H447" t="s">
-        <v>998</v>
+        <v>933</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448">
         <v>11523</v>
       </c>
       <c r="B448">
         <v>2017</v>
       </c>
       <c r="C448">
         <v>16</v>
       </c>
       <c r="D448" t="s">
-        <v>343</v>
+        <v>327</v>
       </c>
       <c r="E448" t="s">
-        <v>344</v>
+        <v>328</v>
       </c>
       <c r="F448" t="s">
         <v>10</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>999</v>
+        <v>934</v>
       </c>
       <c r="H448" t="s">
-        <v>1000</v>
+        <v>935</v>
       </c>
     </row>
     <row r="449" spans="1:8">
-      <c r="A449">
-[...6 lines deleted...]
-        <v>29</v>
+      <c r="A449" t="s">
+        <v>34</v>
+      </c>
+      <c r="B449" t="s">
+        <v>34</v>
+      </c>
+      <c r="C449" t="s">
+        <v>34</v>
       </c>
       <c r="D449" t="s">
         <v>19</v>
       </c>
       <c r="E449" t="s">
         <v>20</v>
       </c>
       <c r="F449" t="s">
-        <v>1001</v>
+        <v>424</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1002</v>
+        <v>936</v>
       </c>
       <c r="H449" t="s">
-        <v>1003</v>
+        <v>937</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450">
         <v>11514</v>
       </c>
       <c r="B450">
         <v>2017</v>
       </c>
       <c r="C450">
         <v>517</v>
       </c>
       <c r="D450" t="s">
         <v>8</v>
       </c>
       <c r="E450" t="s">
         <v>9</v>
       </c>
       <c r="F450" t="s">
         <v>10</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1004</v>
+        <v>938</v>
       </c>
       <c r="H450" t="s">
-        <v>1005</v>
+        <v>939</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451">
         <v>11508</v>
       </c>
       <c r="B451">
         <v>2017</v>
       </c>
       <c r="C451">
         <v>513</v>
       </c>
       <c r="D451" t="s">
         <v>8</v>
       </c>
       <c r="E451" t="s">
         <v>9</v>
       </c>
       <c r="F451" t="s">
         <v>10</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1006</v>
+        <v>940</v>
       </c>
       <c r="H451" t="s">
-        <v>1007</v>
+        <v>941</v>
       </c>
     </row>
     <row r="452" spans="1:8">
-      <c r="A452">
-[...6 lines deleted...]
-        <v>61</v>
+      <c r="A452" t="s">
+        <v>34</v>
+      </c>
+      <c r="B452" t="s">
+        <v>34</v>
+      </c>
+      <c r="C452" t="s">
+        <v>34</v>
       </c>
       <c r="D452" t="s">
+        <v>152</v>
+      </c>
+      <c r="E452" t="s">
         <v>153</v>
       </c>
-      <c r="E452" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F452" t="s">
-        <v>1008</v>
+        <v>439</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1009</v>
+        <v>942</v>
       </c>
       <c r="H452" t="s">
-        <v>1010</v>
+        <v>943</v>
       </c>
     </row>
     <row r="453" spans="1:8">
-      <c r="A453">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="A453" t="s">
+        <v>34</v>
+      </c>
+      <c r="B453" t="s">
+        <v>34</v>
+      </c>
+      <c r="C453" t="s">
+        <v>34</v>
       </c>
       <c r="D453" t="s">
         <v>19</v>
       </c>
       <c r="E453" t="s">
         <v>20</v>
       </c>
       <c r="F453" t="s">
-        <v>1011</v>
+        <v>37</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1012</v>
+        <v>944</v>
       </c>
       <c r="H453" t="s">
-        <v>1013</v>
+        <v>945</v>
       </c>
     </row>
     <row r="454" spans="1:8">
-      <c r="A454">
-[...6 lines deleted...]
-        <v>27</v>
+      <c r="A454" t="s">
+        <v>34</v>
+      </c>
+      <c r="B454" t="s">
+        <v>34</v>
+      </c>
+      <c r="C454" t="s">
+        <v>34</v>
       </c>
       <c r="D454" t="s">
         <v>19</v>
       </c>
       <c r="E454" t="s">
         <v>20</v>
       </c>
       <c r="F454" t="s">
-        <v>599</v>
+        <v>131</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1014</v>
+        <v>946</v>
       </c>
       <c r="H454" t="s">
-        <v>1015</v>
+        <v>947</v>
       </c>
     </row>
     <row r="455" spans="1:8">
-      <c r="A455">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A455" t="s">
+        <v>34</v>
+      </c>
+      <c r="B455" t="s">
+        <v>34</v>
+      </c>
+      <c r="C455" t="s">
+        <v>34</v>
       </c>
       <c r="D455" t="s">
-        <v>462</v>
+        <v>437</v>
       </c>
       <c r="E455" t="s">
-        <v>463</v>
+        <v>438</v>
       </c>
       <c r="F455" t="s">
-        <v>922</v>
+        <v>10</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1016</v>
+        <v>948</v>
       </c>
       <c r="H455" t="s">
-        <v>1017</v>
+        <v>949</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456">
         <v>11431</v>
       </c>
       <c r="B456">
         <v>2017</v>
       </c>
       <c r="C456">
         <v>15</v>
       </c>
       <c r="D456" t="s">
-        <v>343</v>
+        <v>327</v>
       </c>
       <c r="E456" t="s">
-        <v>344</v>
+        <v>328</v>
       </c>
       <c r="F456" t="s">
         <v>10</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1018</v>
+        <v>950</v>
       </c>
       <c r="H456" t="s">
-        <v>1019</v>
+        <v>951</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457">
         <v>11428</v>
       </c>
       <c r="B457">
         <v>2017</v>
       </c>
       <c r="C457">
         <v>60</v>
       </c>
       <c r="D457" t="s">
+        <v>152</v>
+      </c>
+      <c r="E457" t="s">
         <v>153</v>
       </c>
-      <c r="E457" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F457" t="s">
         <v>10</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1020</v>
+        <v>952</v>
       </c>
       <c r="H457" t="s">
-        <v>1021</v>
+        <v>953</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458">
         <v>11426</v>
       </c>
       <c r="B458">
         <v>2017</v>
       </c>
       <c r="C458">
         <v>496</v>
       </c>
       <c r="D458" t="s">
         <v>8</v>
       </c>
       <c r="E458" t="s">
         <v>9</v>
       </c>
       <c r="F458" t="s">
         <v>10</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1022</v>
+        <v>954</v>
       </c>
       <c r="H458" t="s">
-        <v>1023</v>
+        <v>955</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459">
         <v>11398</v>
       </c>
       <c r="B459">
         <v>2017</v>
       </c>
       <c r="C459">
         <v>487</v>
       </c>
       <c r="D459" t="s">
         <v>8</v>
       </c>
       <c r="E459" t="s">
         <v>9</v>
       </c>
       <c r="F459" t="s">
         <v>10</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1024</v>
+        <v>956</v>
       </c>
       <c r="H459" t="s">
-        <v>1025</v>
+        <v>957</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460">
         <v>11385</v>
       </c>
       <c r="B460">
         <v>2017</v>
       </c>
       <c r="C460">
         <v>484</v>
       </c>
       <c r="D460" t="s">
         <v>8</v>
       </c>
       <c r="E460" t="s">
         <v>9</v>
       </c>
       <c r="F460" t="s">
         <v>10</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1026</v>
+        <v>958</v>
       </c>
       <c r="H460" t="s">
-        <v>1027</v>
+        <v>959</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461">
         <v>11375</v>
       </c>
       <c r="B461">
         <v>2017</v>
       </c>
       <c r="C461">
         <v>481</v>
       </c>
       <c r="D461" t="s">
         <v>8</v>
       </c>
       <c r="E461" t="s">
         <v>9</v>
       </c>
       <c r="F461" t="s">
         <v>10</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1028</v>
+        <v>960</v>
       </c>
       <c r="H461" t="s">
-        <v>1029</v>
+        <v>961</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462">
         <v>11345</v>
       </c>
       <c r="B462">
         <v>2017</v>
       </c>
       <c r="C462">
         <v>476</v>
       </c>
       <c r="D462" t="s">
         <v>8</v>
       </c>
       <c r="E462" t="s">
         <v>9</v>
       </c>
       <c r="F462" t="s">
         <v>10</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1030</v>
+        <v>962</v>
       </c>
       <c r="H462" t="s">
-        <v>1031</v>
+        <v>963</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463">
         <v>11233</v>
       </c>
       <c r="B463">
         <v>2017</v>
       </c>
       <c r="C463">
         <v>458</v>
       </c>
       <c r="D463" t="s">
         <v>8</v>
       </c>
       <c r="E463" t="s">
         <v>9</v>
       </c>
       <c r="F463" t="s">
         <v>10</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1032</v>
+        <v>964</v>
       </c>
       <c r="H463" t="s">
-        <v>1033</v>
+        <v>965</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464">
         <v>11232</v>
       </c>
       <c r="B464">
         <v>2017</v>
       </c>
       <c r="C464">
         <v>457</v>
       </c>
       <c r="D464" t="s">
         <v>8</v>
       </c>
       <c r="E464" t="s">
         <v>9</v>
       </c>
       <c r="F464" t="s">
         <v>10</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1034</v>
+        <v>966</v>
       </c>
       <c r="H464" t="s">
-        <v>1035</v>
+        <v>967</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465">
         <v>11231</v>
       </c>
       <c r="B465">
         <v>2017</v>
       </c>
       <c r="C465">
         <v>456</v>
       </c>
       <c r="D465" t="s">
         <v>8</v>
       </c>
       <c r="E465" t="s">
         <v>9</v>
       </c>
       <c r="F465" t="s">
         <v>10</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1036</v>
+        <v>968</v>
       </c>
       <c r="H465" t="s">
-        <v>1037</v>
+        <v>969</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466">
         <v>11230</v>
       </c>
       <c r="B466">
         <v>2017</v>
       </c>
       <c r="C466">
         <v>12</v>
       </c>
       <c r="D466" t="s">
-        <v>343</v>
+        <v>327</v>
       </c>
       <c r="E466" t="s">
-        <v>344</v>
+        <v>328</v>
       </c>
       <c r="F466" t="s">
         <v>10</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1038</v>
+        <v>970</v>
       </c>
       <c r="H466" t="s">
-        <v>1039</v>
+        <v>971</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467">
         <v>11221</v>
       </c>
       <c r="B467">
         <v>2017</v>
       </c>
       <c r="C467">
         <v>450</v>
       </c>
       <c r="D467" t="s">
         <v>8</v>
       </c>
       <c r="E467" t="s">
         <v>9</v>
       </c>
       <c r="F467" t="s">
         <v>10</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1040</v>
+        <v>972</v>
       </c>
       <c r="H467" t="s">
-        <v>1041</v>
+        <v>973</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468">
         <v>11219</v>
       </c>
       <c r="B468">
         <v>2017</v>
       </c>
       <c r="C468">
         <v>449</v>
       </c>
       <c r="D468" t="s">
         <v>8</v>
       </c>
       <c r="E468" t="s">
         <v>9</v>
       </c>
       <c r="F468" t="s">
         <v>10</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1042</v>
+        <v>974</v>
       </c>
       <c r="H468" t="s">
-        <v>1043</v>
+        <v>975</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469">
         <v>11218</v>
       </c>
       <c r="B469">
         <v>2017</v>
       </c>
       <c r="C469">
         <v>448</v>
       </c>
       <c r="D469" t="s">
         <v>8</v>
       </c>
       <c r="E469" t="s">
         <v>9</v>
       </c>
       <c r="F469" t="s">
         <v>10</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1044</v>
+        <v>976</v>
       </c>
       <c r="H469" t="s">
-        <v>1045</v>
+        <v>977</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470">
         <v>11174</v>
       </c>
       <c r="B470">
         <v>2017</v>
       </c>
       <c r="C470">
         <v>443</v>
       </c>
       <c r="D470" t="s">
         <v>8</v>
       </c>
       <c r="E470" t="s">
         <v>9</v>
       </c>
       <c r="F470" t="s">
         <v>10</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1046</v>
+        <v>978</v>
       </c>
       <c r="H470" t="s">
-        <v>1047</v>
+        <v>979</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471">
         <v>11171</v>
       </c>
       <c r="B471">
         <v>2017</v>
       </c>
       <c r="C471">
         <v>442</v>
       </c>
       <c r="D471" t="s">
         <v>8</v>
       </c>
       <c r="E471" t="s">
         <v>9</v>
       </c>
       <c r="F471" t="s">
         <v>10</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1048</v>
+        <v>980</v>
       </c>
       <c r="H471" t="s">
-        <v>1049</v>
+        <v>981</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472">
         <v>11112</v>
       </c>
       <c r="B472">
         <v>2017</v>
       </c>
       <c r="C472">
         <v>428</v>
       </c>
       <c r="D472" t="s">
         <v>8</v>
       </c>
       <c r="E472" t="s">
         <v>9</v>
       </c>
       <c r="F472" t="s">
         <v>10</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1050</v>
+        <v>982</v>
       </c>
       <c r="H472" t="s">
-        <v>1051</v>
+        <v>983</v>
       </c>
     </row>
     <row r="473" spans="1:8">
-      <c r="A473">
-[...6 lines deleted...]
-        <v>23</v>
+      <c r="A473" t="s">
+        <v>34</v>
+      </c>
+      <c r="B473" t="s">
+        <v>34</v>
+      </c>
+      <c r="C473" t="s">
+        <v>34</v>
       </c>
       <c r="D473" t="s">
         <v>19</v>
       </c>
       <c r="E473" t="s">
         <v>20</v>
       </c>
       <c r="F473" t="s">
-        <v>1052</v>
+        <v>131</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1053</v>
+        <v>984</v>
       </c>
       <c r="H473" t="s">
-        <v>1054</v>
+        <v>985</v>
       </c>
     </row>
     <row r="474" spans="1:8">
-      <c r="A474">
-[...6 lines deleted...]
-        <v>22</v>
+      <c r="A474" t="s">
+        <v>34</v>
+      </c>
+      <c r="B474" t="s">
+        <v>34</v>
+      </c>
+      <c r="C474" t="s">
+        <v>34</v>
       </c>
       <c r="D474" t="s">
         <v>19</v>
       </c>
       <c r="E474" t="s">
         <v>20</v>
       </c>
       <c r="F474" t="s">
-        <v>1055</v>
+        <v>37</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1056</v>
+        <v>986</v>
       </c>
       <c r="H474" t="s">
-        <v>1057</v>
+        <v>987</v>
       </c>
     </row>
     <row r="475" spans="1:8">
-      <c r="A475">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="A475" t="s">
+        <v>34</v>
+      </c>
+      <c r="B475" t="s">
+        <v>34</v>
+      </c>
+      <c r="C475" t="s">
+        <v>34</v>
       </c>
       <c r="D475" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E475" t="s">
+        <v>36</v>
+      </c>
+      <c r="F475" t="s">
+        <v>424</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="H475" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>34</v>
+      </c>
+      <c r="B476" t="s">
+        <v>34</v>
+      </c>
+      <c r="C476" t="s">
+        <v>34</v>
+      </c>
+      <c r="D476" t="s">
         <v>35</v>
       </c>
-      <c r="F475" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E476" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F476" t="s">
-        <v>1061</v>
+        <v>646</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1062</v>
+        <v>990</v>
       </c>
       <c r="H476" t="s">
-        <v>1063</v>
+        <v>991</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477">
         <v>11097</v>
       </c>
       <c r="B477">
         <v>2017</v>
       </c>
       <c r="C477">
         <v>424</v>
       </c>
       <c r="D477" t="s">
         <v>8</v>
       </c>
       <c r="E477" t="s">
         <v>9</v>
       </c>
       <c r="F477" t="s">
         <v>10</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1064</v>
+        <v>992</v>
       </c>
       <c r="H477" t="s">
-        <v>1065</v>
+        <v>993</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478">
         <v>11082</v>
       </c>
       <c r="B478">
         <v>2017</v>
       </c>
       <c r="C478">
         <v>415</v>
       </c>
       <c r="D478" t="s">
         <v>8</v>
       </c>
       <c r="E478" t="s">
         <v>9</v>
       </c>
       <c r="F478" t="s">
         <v>10</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1066</v>
+        <v>994</v>
       </c>
       <c r="H478" t="s">
-        <v>1067</v>
+        <v>995</v>
       </c>
     </row>
     <row r="479" spans="1:8">
-      <c r="A479">
-[...6 lines deleted...]
-        <v>10</v>
+      <c r="A479" t="s">
+        <v>34</v>
+      </c>
+      <c r="B479" t="s">
+        <v>34</v>
+      </c>
+      <c r="C479" t="s">
+        <v>34</v>
       </c>
       <c r="D479" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E479" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F479" t="s">
-        <v>1068</v>
+        <v>241</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1069</v>
+        <v>996</v>
       </c>
       <c r="H479" t="s">
-        <v>1070</v>
+        <v>997</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480">
         <v>11046</v>
       </c>
       <c r="B480">
         <v>2017</v>
       </c>
       <c r="C480">
         <v>401</v>
       </c>
       <c r="D480" t="s">
         <v>8</v>
       </c>
       <c r="E480" t="s">
         <v>9</v>
       </c>
       <c r="F480" t="s">
         <v>10</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1071</v>
+        <v>998</v>
       </c>
       <c r="H480" t="s">
-        <v>1072</v>
+        <v>999</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481">
         <v>10978</v>
       </c>
       <c r="B481">
         <v>2017</v>
       </c>
       <c r="C481">
         <v>398</v>
       </c>
       <c r="D481" t="s">
         <v>8</v>
       </c>
       <c r="E481" t="s">
         <v>9</v>
       </c>
       <c r="F481" t="s">
         <v>10</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1073</v>
+        <v>1000</v>
       </c>
       <c r="H481" t="s">
-        <v>1074</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482">
         <v>10977</v>
       </c>
       <c r="B482">
         <v>2017</v>
       </c>
       <c r="C482">
         <v>397</v>
       </c>
       <c r="D482" t="s">
         <v>8</v>
       </c>
       <c r="E482" t="s">
         <v>9</v>
       </c>
       <c r="F482" t="s">
         <v>10</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1075</v>
+        <v>1002</v>
       </c>
       <c r="H482" t="s">
-        <v>1076</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483">
         <v>10976</v>
       </c>
       <c r="B483">
         <v>2017</v>
       </c>
       <c r="C483">
         <v>396</v>
       </c>
       <c r="D483" t="s">
         <v>8</v>
       </c>
       <c r="E483" t="s">
         <v>9</v>
       </c>
       <c r="F483" t="s">
         <v>10</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1077</v>
+        <v>1004</v>
       </c>
       <c r="H483" t="s">
-        <v>1078</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484">
         <v>10975</v>
       </c>
       <c r="B484">
         <v>2017</v>
       </c>
       <c r="C484">
         <v>395</v>
       </c>
       <c r="D484" t="s">
         <v>8</v>
       </c>
       <c r="E484" t="s">
         <v>9</v>
       </c>
       <c r="F484" t="s">
         <v>10</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1079</v>
+        <v>1006</v>
       </c>
       <c r="H484" t="s">
-        <v>1080</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485">
         <v>10974</v>
       </c>
       <c r="B485">
         <v>2017</v>
       </c>
       <c r="C485">
         <v>51</v>
       </c>
       <c r="D485" t="s">
+        <v>152</v>
+      </c>
+      <c r="E485" t="s">
         <v>153</v>
       </c>
-      <c r="E485" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F485" t="s">
         <v>10</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1081</v>
+        <v>1008</v>
       </c>
       <c r="H485" t="s">
-        <v>1082</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486">
         <v>10894</v>
       </c>
       <c r="B486">
         <v>2017</v>
       </c>
       <c r="C486">
         <v>369</v>
       </c>
       <c r="D486" t="s">
         <v>8</v>
       </c>
       <c r="E486" t="s">
         <v>9</v>
       </c>
       <c r="F486" t="s">
         <v>10</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1083</v>
+        <v>1010</v>
       </c>
       <c r="H486" t="s">
-        <v>1084</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487">
         <v>10833</v>
       </c>
       <c r="B487">
         <v>2017</v>
       </c>
       <c r="C487">
         <v>353</v>
       </c>
       <c r="D487" t="s">
         <v>8</v>
       </c>
       <c r="E487" t="s">
         <v>9</v>
       </c>
       <c r="F487" t="s">
         <v>10</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1085</v>
+        <v>1012</v>
       </c>
       <c r="H487" t="s">
-        <v>1086</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="488" spans="1:8">
-      <c r="A488">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A488" t="s">
+        <v>34</v>
+      </c>
+      <c r="B488" t="s">
+        <v>34</v>
+      </c>
+      <c r="C488" t="s">
+        <v>34</v>
       </c>
       <c r="D488" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E488" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F488" t="s">
-        <v>692</v>
+        <v>10</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1087</v>
+        <v>1014</v>
       </c>
       <c r="H488" t="s">
-        <v>1088</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="489" spans="1:8">
-      <c r="A489">
-[...6 lines deleted...]
-        <v>344</v>
+      <c r="A489" t="s">
+        <v>34</v>
+      </c>
+      <c r="B489" t="s">
+        <v>34</v>
+      </c>
+      <c r="C489" t="s">
+        <v>34</v>
       </c>
       <c r="D489" t="s">
         <v>8</v>
       </c>
       <c r="E489" t="s">
         <v>9</v>
       </c>
       <c r="F489" t="s">
-        <v>996</v>
+        <v>241</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1089</v>
+        <v>1016</v>
       </c>
       <c r="H489" t="s">
-        <v>1090</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="490" spans="1:8">
-      <c r="A490">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="A490" t="s">
+        <v>34</v>
+      </c>
+      <c r="B490" t="s">
+        <v>34</v>
+      </c>
+      <c r="C490" t="s">
+        <v>34</v>
       </c>
       <c r="D490" t="s">
         <v>19</v>
       </c>
       <c r="E490" t="s">
         <v>20</v>
       </c>
       <c r="F490" t="s">
-        <v>1091</v>
+        <v>424</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1092</v>
+        <v>1018</v>
       </c>
       <c r="H490" t="s">
-        <v>1093</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491">
         <v>10786</v>
       </c>
       <c r="B491">
         <v>2017</v>
       </c>
       <c r="C491">
         <v>339</v>
       </c>
       <c r="D491" t="s">
         <v>8</v>
       </c>
       <c r="E491" t="s">
         <v>9</v>
       </c>
       <c r="F491" t="s">
         <v>10</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1094</v>
+        <v>1020</v>
       </c>
       <c r="H491" t="s">
-        <v>1095</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492">
         <v>10760</v>
       </c>
       <c r="B492">
         <v>2017</v>
       </c>
       <c r="C492">
         <v>9</v>
       </c>
       <c r="D492" t="s">
-        <v>343</v>
+        <v>327</v>
       </c>
       <c r="E492" t="s">
-        <v>344</v>
+        <v>328</v>
       </c>
       <c r="F492" t="s">
         <v>10</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1096</v>
+        <v>1022</v>
       </c>
       <c r="H492" t="s">
-        <v>1097</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="493" spans="1:8">
-      <c r="A493">
-[...6 lines deleted...]
-        <v>335</v>
+      <c r="A493" t="s">
+        <v>34</v>
+      </c>
+      <c r="B493" t="s">
+        <v>34</v>
+      </c>
+      <c r="C493" t="s">
+        <v>34</v>
       </c>
       <c r="D493" t="s">
         <v>8</v>
       </c>
       <c r="E493" t="s">
         <v>9</v>
       </c>
       <c r="F493" t="s">
-        <v>910</v>
+        <v>10</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1098</v>
+        <v>1024</v>
       </c>
       <c r="H493" t="s">
-        <v>1099</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494">
         <v>10751</v>
       </c>
       <c r="B494">
         <v>2017</v>
       </c>
       <c r="C494">
         <v>45</v>
       </c>
       <c r="D494" t="s">
+        <v>152</v>
+      </c>
+      <c r="E494" t="s">
         <v>153</v>
       </c>
-      <c r="E494" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F494" t="s">
         <v>10</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1100</v>
+        <v>1026</v>
       </c>
       <c r="H494" t="s">
-        <v>1101</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495">
         <v>10740</v>
       </c>
       <c r="B495">
         <v>2017</v>
       </c>
       <c r="C495">
         <v>322</v>
       </c>
       <c r="D495" t="s">
         <v>8</v>
       </c>
       <c r="E495" t="s">
         <v>9</v>
       </c>
       <c r="F495" t="s">
         <v>10</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1102</v>
+        <v>1028</v>
       </c>
       <c r="H495" t="s">
-        <v>1103</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496">
         <v>10739</v>
       </c>
       <c r="B496">
         <v>2017</v>
       </c>
       <c r="C496">
         <v>321</v>
       </c>
       <c r="D496" t="s">
         <v>8</v>
       </c>
       <c r="E496" t="s">
         <v>9</v>
       </c>
       <c r="F496" t="s">
         <v>10</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1104</v>
+        <v>1030</v>
       </c>
       <c r="H496" t="s">
-        <v>1105</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497">
         <v>10737</v>
       </c>
       <c r="B497">
         <v>2017</v>
       </c>
       <c r="C497">
         <v>43</v>
       </c>
       <c r="D497" t="s">
+        <v>152</v>
+      </c>
+      <c r="E497" t="s">
         <v>153</v>
       </c>
-      <c r="E497" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F497" t="s">
         <v>10</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1106</v>
+        <v>1032</v>
       </c>
       <c r="H497" t="s">
-        <v>1107</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498">
         <v>10540</v>
       </c>
       <c r="B498">
         <v>2017</v>
       </c>
       <c r="C498">
         <v>284</v>
       </c>
       <c r="D498" t="s">
         <v>8</v>
       </c>
       <c r="E498" t="s">
         <v>9</v>
       </c>
       <c r="F498" t="s">
         <v>10</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1108</v>
+        <v>1034</v>
       </c>
       <c r="H498" t="s">
-        <v>1109</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="499" spans="1:8">
-      <c r="A499">
-[...6 lines deleted...]
-        <v>275</v>
+      <c r="A499" t="s">
+        <v>34</v>
+      </c>
+      <c r="B499" t="s">
+        <v>34</v>
+      </c>
+      <c r="C499" t="s">
+        <v>34</v>
       </c>
       <c r="D499" t="s">
         <v>8</v>
       </c>
       <c r="E499" t="s">
         <v>9</v>
       </c>
       <c r="F499" t="s">
-        <v>1110</v>
+        <v>10</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1111</v>
+        <v>1036</v>
       </c>
       <c r="H499" t="s">
-        <v>1112</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500">
         <v>10439</v>
       </c>
       <c r="B500">
         <v>2017</v>
       </c>
       <c r="C500">
         <v>264</v>
       </c>
       <c r="D500" t="s">
         <v>8</v>
       </c>
       <c r="E500" t="s">
         <v>9</v>
       </c>
       <c r="F500" t="s">
         <v>10</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1113</v>
+        <v>1038</v>
       </c>
       <c r="H500" t="s">
-        <v>1114</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501">
         <v>10436</v>
       </c>
       <c r="B501">
         <v>2017</v>
       </c>
       <c r="C501">
         <v>262</v>
       </c>
       <c r="D501" t="s">
         <v>8</v>
       </c>
       <c r="E501" t="s">
         <v>9</v>
       </c>
       <c r="F501" t="s">
         <v>10</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1115</v>
+        <v>1040</v>
       </c>
       <c r="H501" t="s">
-        <v>1116</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502">
         <v>10435</v>
       </c>
       <c r="B502">
         <v>2017</v>
       </c>
       <c r="C502">
         <v>261</v>
       </c>
       <c r="D502" t="s">
         <v>8</v>
       </c>
       <c r="E502" t="s">
         <v>9</v>
       </c>
       <c r="F502" t="s">
         <v>10</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1117</v>
+        <v>1042</v>
       </c>
       <c r="H502" t="s">
-        <v>1118</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="503" spans="1:8">
-      <c r="A503">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="A503" t="s">
+        <v>34</v>
+      </c>
+      <c r="B503" t="s">
+        <v>34</v>
+      </c>
+      <c r="C503" t="s">
+        <v>34</v>
       </c>
       <c r="D503" t="s">
         <v>19</v>
       </c>
       <c r="E503" t="s">
         <v>20</v>
       </c>
       <c r="F503" t="s">
-        <v>1119</v>
+        <v>646</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1120</v>
+        <v>1044</v>
       </c>
       <c r="H503" t="s">
-        <v>1121</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="504" spans="1:8">
-      <c r="A504">
-[...6 lines deleted...]
-        <v>39</v>
+      <c r="A504" t="s">
+        <v>34</v>
+      </c>
+      <c r="B504" t="s">
+        <v>34</v>
+      </c>
+      <c r="C504" t="s">
+        <v>34</v>
       </c>
       <c r="D504" t="s">
+        <v>152</v>
+      </c>
+      <c r="E504" t="s">
         <v>153</v>
       </c>
-      <c r="E504" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F504" t="s">
-        <v>838</v>
+        <v>168</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1122</v>
+        <v>1046</v>
       </c>
       <c r="H504" t="s">
-        <v>1123</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505">
         <v>10330</v>
       </c>
       <c r="B505">
         <v>2017</v>
       </c>
       <c r="C505">
         <v>234</v>
       </c>
       <c r="D505" t="s">
         <v>8</v>
       </c>
       <c r="E505" t="s">
         <v>9</v>
       </c>
       <c r="F505" t="s">
         <v>10</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1124</v>
+        <v>1048</v>
       </c>
       <c r="H505" t="s">
-        <v>1125</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506">
         <v>10322</v>
       </c>
       <c r="B506">
         <v>2017</v>
       </c>
       <c r="C506">
         <v>228</v>
       </c>
       <c r="D506" t="s">
         <v>8</v>
       </c>
       <c r="E506" t="s">
         <v>9</v>
       </c>
       <c r="F506" t="s">
         <v>10</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1126</v>
+        <v>1050</v>
       </c>
       <c r="H506" t="s">
-        <v>1127</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507">
         <v>10320</v>
       </c>
       <c r="B507">
         <v>2017</v>
       </c>
       <c r="C507">
         <v>226</v>
       </c>
       <c r="D507" t="s">
         <v>8</v>
       </c>
       <c r="E507" t="s">
         <v>9</v>
       </c>
       <c r="F507" t="s">
         <v>10</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1128</v>
+        <v>1052</v>
       </c>
       <c r="H507" t="s">
-        <v>1129</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508">
         <v>10319</v>
       </c>
       <c r="B508">
         <v>2017</v>
       </c>
       <c r="C508">
         <v>225</v>
       </c>
       <c r="D508" t="s">
         <v>8</v>
       </c>
       <c r="E508" t="s">
         <v>9</v>
       </c>
       <c r="F508" t="s">
         <v>10</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1130</v>
+        <v>1054</v>
       </c>
       <c r="H508" t="s">
-        <v>1131</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509">
         <v>10302</v>
       </c>
       <c r="B509">
         <v>2017</v>
       </c>
       <c r="C509">
         <v>223</v>
       </c>
       <c r="D509" t="s">
         <v>8</v>
       </c>
       <c r="E509" t="s">
         <v>9</v>
       </c>
       <c r="F509" t="s">
         <v>10</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1132</v>
+        <v>1056</v>
       </c>
       <c r="H509" t="s">
-        <v>1133</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="510" spans="1:8">
-      <c r="A510">
-[...6 lines deleted...]
-        <v>216</v>
+      <c r="A510" t="s">
+        <v>34</v>
+      </c>
+      <c r="B510" t="s">
+        <v>34</v>
+      </c>
+      <c r="C510" t="s">
+        <v>34</v>
       </c>
       <c r="D510" t="s">
         <v>8</v>
       </c>
       <c r="E510" t="s">
         <v>9</v>
       </c>
       <c r="F510" t="s">
-        <v>1134</v>
+        <v>10</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1135</v>
+        <v>1058</v>
       </c>
       <c r="H510" t="s">
-        <v>1136</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="511" spans="1:8">
-      <c r="A511">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="A511" t="s">
+        <v>34</v>
+      </c>
+      <c r="B511" t="s">
+        <v>34</v>
+      </c>
+      <c r="C511" t="s">
+        <v>34</v>
       </c>
       <c r="D511" t="s">
         <v>19</v>
       </c>
       <c r="E511" t="s">
         <v>20</v>
       </c>
       <c r="F511" t="s">
-        <v>1137</v>
+        <v>646</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1138</v>
+        <v>1060</v>
       </c>
       <c r="H511" t="s">
-        <v>1139</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512">
         <v>10212</v>
       </c>
       <c r="B512">
         <v>2017</v>
       </c>
       <c r="C512">
         <v>214</v>
       </c>
       <c r="D512" t="s">
         <v>8</v>
       </c>
       <c r="E512" t="s">
         <v>9</v>
       </c>
       <c r="F512" t="s">
         <v>10</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1140</v>
+        <v>1062</v>
       </c>
       <c r="H512" t="s">
-        <v>1141</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513">
         <v>10201</v>
       </c>
       <c r="B513">
         <v>2017</v>
       </c>
       <c r="C513">
         <v>211</v>
       </c>
       <c r="D513" t="s">
         <v>8</v>
       </c>
       <c r="E513" t="s">
         <v>9</v>
       </c>
       <c r="F513" t="s">
         <v>10</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1142</v>
+        <v>1064</v>
       </c>
       <c r="H513" t="s">
-        <v>1143</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514">
         <v>10199</v>
       </c>
       <c r="B514">
         <v>2017</v>
       </c>
       <c r="C514">
         <v>210</v>
       </c>
       <c r="D514" t="s">
         <v>8</v>
       </c>
       <c r="E514" t="s">
         <v>9</v>
       </c>
       <c r="F514" t="s">
         <v>10</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1144</v>
+        <v>1066</v>
       </c>
       <c r="H514" t="s">
-        <v>1145</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515">
         <v>10198</v>
       </c>
       <c r="B515">
         <v>2017</v>
       </c>
       <c r="C515">
         <v>209</v>
       </c>
       <c r="D515" t="s">
         <v>8</v>
       </c>
       <c r="E515" t="s">
         <v>9</v>
       </c>
       <c r="F515" t="s">
         <v>10</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1146</v>
+        <v>1068</v>
       </c>
       <c r="H515" t="s">
-        <v>1147</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516">
         <v>10197</v>
       </c>
       <c r="B516">
         <v>2017</v>
       </c>
       <c r="C516">
         <v>208</v>
       </c>
       <c r="D516" t="s">
         <v>8</v>
       </c>
       <c r="E516" t="s">
         <v>9</v>
       </c>
       <c r="F516" t="s">
         <v>10</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1148</v>
+        <v>1070</v>
       </c>
       <c r="H516" t="s">
-        <v>1149</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517">
         <v>10034</v>
       </c>
       <c r="B517">
         <v>2017</v>
       </c>
       <c r="C517">
         <v>184</v>
       </c>
       <c r="D517" t="s">
         <v>8</v>
       </c>
       <c r="E517" t="s">
         <v>9</v>
       </c>
       <c r="F517" t="s">
         <v>10</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1150</v>
+        <v>1072</v>
       </c>
       <c r="H517" t="s">
-        <v>1151</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518">
         <v>10002</v>
       </c>
       <c r="B518">
         <v>2017</v>
       </c>
       <c r="C518">
         <v>6</v>
       </c>
       <c r="D518" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E518" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F518" t="s">
         <v>10</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1152</v>
+        <v>1074</v>
       </c>
       <c r="H518" t="s">
-        <v>1153</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519">
         <v>10001</v>
       </c>
       <c r="B519">
         <v>2017</v>
       </c>
       <c r="C519">
         <v>164</v>
       </c>
       <c r="D519" t="s">
         <v>8</v>
       </c>
       <c r="E519" t="s">
         <v>9</v>
       </c>
       <c r="F519" t="s">
         <v>10</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1154</v>
+        <v>1076</v>
       </c>
       <c r="H519" t="s">
-        <v>1155</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520">
         <v>9987</v>
       </c>
       <c r="B520">
         <v>2017</v>
       </c>
       <c r="C520">
         <v>151</v>
       </c>
       <c r="D520" t="s">
         <v>8</v>
       </c>
       <c r="E520" t="s">
         <v>9</v>
       </c>
       <c r="F520" t="s">
         <v>10</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1156</v>
+        <v>1078</v>
       </c>
       <c r="H520" t="s">
-        <v>1157</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521">
         <v>9955</v>
       </c>
       <c r="B521">
         <v>2017</v>
       </c>
       <c r="C521">
         <v>5</v>
       </c>
       <c r="D521" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E521" t="s">
+        <v>63</v>
+      </c>
+      <c r="F521" t="s">
+        <v>10</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H521" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>34</v>
+      </c>
+      <c r="B522" t="s">
+        <v>34</v>
+      </c>
+      <c r="C522" t="s">
+        <v>34</v>
+      </c>
+      <c r="D522" t="s">
         <v>62</v>
       </c>
-      <c r="F521" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E522" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F522" t="s">
-        <v>910</v>
+        <v>10</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>1159</v>
+        <v>1081</v>
       </c>
       <c r="H522" t="s">
-        <v>1160</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="523" spans="1:8">
-      <c r="A523">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A523" t="s">
+        <v>34</v>
+      </c>
+      <c r="B523" t="s">
+        <v>34</v>
+      </c>
+      <c r="C523" t="s">
+        <v>34</v>
       </c>
       <c r="D523" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="E523" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F523" t="s">
-        <v>1161</v>
+        <v>486</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>1162</v>
+        <v>1083</v>
       </c>
       <c r="H523" t="s">
-        <v>1163</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524">
         <v>9635</v>
       </c>
       <c r="B524">
         <v>2017</v>
       </c>
       <c r="C524">
         <v>111</v>
       </c>
       <c r="D524" t="s">
         <v>8</v>
       </c>
       <c r="E524" t="s">
         <v>9</v>
       </c>
       <c r="F524" t="s">
         <v>10</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1164</v>
+        <v>1085</v>
       </c>
       <c r="H524" t="s">
-        <v>1165</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="525" spans="1:8">
-      <c r="A525">
-[...6 lines deleted...]
-        <v>109</v>
+      <c r="A525" t="s">
+        <v>34</v>
+      </c>
+      <c r="B525" t="s">
+        <v>34</v>
+      </c>
+      <c r="C525" t="s">
+        <v>34</v>
       </c>
       <c r="D525" t="s">
         <v>8</v>
       </c>
       <c r="E525" t="s">
         <v>9</v>
       </c>
       <c r="F525" t="s">
-        <v>838</v>
+        <v>168</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1166</v>
+        <v>1087</v>
       </c>
       <c r="H525" t="s">
-        <v>1167</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526">
         <v>9544</v>
       </c>
       <c r="B526">
         <v>2017</v>
       </c>
       <c r="C526">
         <v>103</v>
       </c>
       <c r="D526" t="s">
         <v>8</v>
       </c>
       <c r="E526" t="s">
         <v>9</v>
       </c>
       <c r="F526" t="s">
         <v>10</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1168</v>
+        <v>1089</v>
       </c>
       <c r="H526" t="s">
-        <v>1169</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527">
         <v>9527</v>
       </c>
       <c r="B527">
         <v>2017</v>
       </c>
       <c r="C527">
         <v>7</v>
       </c>
       <c r="D527" t="s">
+        <v>152</v>
+      </c>
+      <c r="E527" t="s">
         <v>153</v>
       </c>
-      <c r="E527" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F527" t="s">
         <v>10</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1170</v>
+        <v>1091</v>
       </c>
       <c r="H527" t="s">
-        <v>1171</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528">
         <v>9526</v>
       </c>
       <c r="B528">
         <v>2017</v>
       </c>
       <c r="C528">
         <v>89</v>
       </c>
       <c r="D528" t="s">
         <v>8</v>
       </c>
       <c r="E528" t="s">
         <v>9</v>
       </c>
       <c r="F528" t="s">
         <v>10</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1172</v>
+        <v>1093</v>
       </c>
       <c r="H528" t="s">
-        <v>1173</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529">
         <v>9520</v>
       </c>
       <c r="B529">
         <v>2017</v>
       </c>
       <c r="C529">
         <v>83</v>
       </c>
       <c r="D529" t="s">
         <v>8</v>
       </c>
       <c r="E529" t="s">
         <v>9</v>
       </c>
       <c r="F529" t="s">
         <v>10</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>1174</v>
+        <v>1095</v>
       </c>
       <c r="H529" t="s">
-        <v>1175</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="530" spans="1:8">
-      <c r="A530">
-[...6 lines deleted...]
-        <v>62</v>
+      <c r="A530" t="s">
+        <v>34</v>
+      </c>
+      <c r="B530" t="s">
+        <v>34</v>
+      </c>
+      <c r="C530" t="s">
+        <v>34</v>
       </c>
       <c r="D530" t="s">
         <v>8</v>
       </c>
       <c r="E530" t="s">
         <v>9</v>
       </c>
       <c r="F530" t="s">
-        <v>1176</v>
+        <v>343</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>1177</v>
+        <v>1097</v>
       </c>
       <c r="H530" t="s">
-        <v>1178</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="531" spans="1:8">
-      <c r="A531">
-[...6 lines deleted...]
-        <v>61</v>
+      <c r="A531" t="s">
+        <v>34</v>
+      </c>
+      <c r="B531" t="s">
+        <v>34</v>
+      </c>
+      <c r="C531" t="s">
+        <v>34</v>
       </c>
       <c r="D531" t="s">
         <v>8</v>
       </c>
       <c r="E531" t="s">
         <v>9</v>
       </c>
       <c r="F531" t="s">
-        <v>916</v>
+        <v>10</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>1179</v>
+        <v>1099</v>
       </c>
       <c r="H531" t="s">
-        <v>1180</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532">
         <v>9297</v>
       </c>
       <c r="B532">
         <v>2017</v>
       </c>
       <c r="C532">
         <v>47</v>
       </c>
       <c r="D532" t="s">
         <v>8</v>
       </c>
       <c r="E532" t="s">
         <v>9</v>
       </c>
       <c r="F532" t="s">
         <v>10</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>1181</v>
+        <v>1101</v>
       </c>
       <c r="H532" t="s">
-        <v>1182</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533">
         <v>9296</v>
       </c>
       <c r="B533">
         <v>2017</v>
       </c>
       <c r="C533">
         <v>46</v>
       </c>
       <c r="D533" t="s">
         <v>8</v>
       </c>
       <c r="E533" t="s">
         <v>9</v>
       </c>
       <c r="F533" t="s">
         <v>10</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>1183</v>
+        <v>1103</v>
       </c>
       <c r="H533" t="s">
-        <v>1184</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534">
         <v>9252</v>
       </c>
       <c r="B534">
         <v>2017</v>
       </c>
       <c r="C534">
         <v>45</v>
       </c>
       <c r="D534" t="s">
         <v>8</v>
       </c>
       <c r="E534" t="s">
         <v>9</v>
       </c>
       <c r="F534" t="s">
         <v>10</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>1185</v>
+        <v>1105</v>
       </c>
       <c r="H534" t="s">
-        <v>1186</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535">
         <v>9241</v>
       </c>
       <c r="B535">
         <v>2017</v>
       </c>
       <c r="C535">
         <v>44</v>
       </c>
       <c r="D535" t="s">
         <v>8</v>
       </c>
       <c r="E535" t="s">
         <v>9</v>
       </c>
       <c r="F535" t="s">
         <v>10</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>1187</v>
+        <v>1107</v>
       </c>
       <c r="H535" t="s">
-        <v>1188</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536">
         <v>9240</v>
       </c>
       <c r="B536">
         <v>2017</v>
       </c>
       <c r="C536">
         <v>43</v>
       </c>
       <c r="D536" t="s">
         <v>8</v>
       </c>
       <c r="E536" t="s">
         <v>9</v>
       </c>
       <c r="F536" t="s">
         <v>10</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>1189</v>
+        <v>1109</v>
       </c>
       <c r="H536" t="s">
-        <v>1190</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537">
         <v>9239</v>
       </c>
       <c r="B537">
         <v>2017</v>
       </c>
       <c r="C537">
         <v>42</v>
       </c>
       <c r="D537" t="s">
         <v>8</v>
       </c>
       <c r="E537" t="s">
         <v>9</v>
       </c>
       <c r="F537" t="s">
         <v>10</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>1191</v>
+        <v>1111</v>
       </c>
       <c r="H537" t="s">
-        <v>1192</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="538" spans="1:8">
-      <c r="A538">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A538" t="s">
+        <v>34</v>
+      </c>
+      <c r="B538" t="s">
+        <v>34</v>
+      </c>
+      <c r="C538" t="s">
+        <v>34</v>
       </c>
       <c r="D538" t="s">
         <v>19</v>
       </c>
       <c r="E538" t="s">
         <v>20</v>
       </c>
       <c r="F538" t="s">
-        <v>1193</v>
+        <v>131</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>1194</v>
+        <v>1113</v>
       </c>
       <c r="H538" t="s">
-        <v>1195</v>
+        <v>1114</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>