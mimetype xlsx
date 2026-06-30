--- v0 (2025-10-22)
+++ v1 (2026-06-30)
@@ -10,322 +10,248 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="838" uniqueCount="397">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="955" uniqueCount="370">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>(</t>
+  </si>
+  <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...8 lines deleted...]
-Thiago Maggioni</t>
+    <t>Marcos Antônio</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14170</t>
   </si>
   <si>
     <t>SUPRIME DISPOSITIVO DO PLOE N. 66/2018.</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14164</t>
   </si>
   <si>
     <t>DESTINA RECURSOS PARA O 13º BATALHÃO DO BOMBEIRO MILITAR (JATAÍ-GO), PARA O PROEBOM - PROGRAMA EDUCACIONAL BOMBEIRO MIRIM.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...2 lines deleted...]
-Major Davi Pires</t>
+    <t>Gildenicio  Santos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14163</t>
   </si>
   <si>
     <t>SOLICITA A INSTAURAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO - (CPI), E/E ART.20 PARÁGRAFO 4º DA LEI ORGÂNICA DO MUNICÍPIO,  OBJETIVANDO APURAR E RESPONSABILIZAR PELA CONTUMAZ FALTA DE MEDICAMENTOS E MATERIAL BÁSICO DE SAÚDE NECESSÁRIO À POPULAÇÃO CARENTE, NA REDE PÚBLICA DESTE MUNICÍPIO, COMO GAZES, CURATIVOS, MEDICAMENTOS COMUNS COMO METFORMINA, INSULINA, OMEPRAZOL, ETC... USADOS NOS CASOS DE DIABETES E OUTRAS DOENÇAS CRÔNICAS.</t>
   </si>
   <si>
     <t>José Carapô</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14161</t>
   </si>
   <si>
     <t>DESTINA RECURSOS PARA A CASA DA CRIANÇA AMOR &amp; ARTE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14155</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO ENVIE À CÂMARA MUNICIPAL, PROJETO DE LEI, CUJA MINUTA SEGUE ANEXA, O QUAL VISA DAR PUBLICIDADE A TODA COMPRA DE MEDICAMENTOS E PRODUTOS MÉDICO HOSPITALARES FEITA PELA SECRETARIA DE SAÚDE E AINDA PERMITIR A CONFERÊNCIA DO ESTOQUE POR QUALQUER VEREADOR E POR COMISSÃO FORMADA POR MEMBROS INDICADOS PELA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14152</t>
   </si>
   <si>
     <t>SOLICITA A PREFEITURA MUNICIPAL RECURSO FINANCEIRO PARA CUSTEIO  DO PROGRAMA EDUCACIONAL BOMBEIRO MIRIM - PROEBOM.</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...2 lines deleted...]
-Gildenicio  Santos</t>
+    <t>Major Davi Pires</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14151</t>
   </si>
   <si>
     <t>SOLICITA A INSTAURAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO - CPI, PELA COMISSÃO PARLAMENTAR DE SAÚDE E ASSISTÊNCIA SOCIAL, OBJETIVANDO APURAR E RESPONSABILIZAR A FALTA DE MEDICAMENTOS E MATERIAL BÁSICO DE SAÚDE NECESSÁRIOS À POPULAÇÃO CARENTE, NA REDE PÚBLICA DESTE MUNICÍPIO, COMO GAZES, CURATIVOS, MEDICAMENTOS COMUNS COMO METFORMINA, INSULINA, OMEPRAZOL, SERINGAS, AGULHAS, LANCETAS, ETC...USADOS NOS CASOS DE DIABETES E OUTROS DOENÇAS CRÔNICAS, COLOCANDO A POPULAÇÃO EM ESTADO DE RISCO E RETIRANDO-LHES DIREITOS CONSTITUCIONAIS CONCERNENTE À SAÚDE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14126</t>
   </si>
   <si>
     <t>DESTINA RECURSOS PARA REALIZAR MELHORIAS E REFORMA NO CEMITÉRIO DO POVOADO DE NAVESLÂNDIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14125</t>
   </si>
   <si>
     <t>DESTINA RECURSOS PARA O CAMPO DO ESTRELA DALVA, CONSISTENTE NA REFORMA DOS ALAMBRADOS, ARQUIBANCADAS, E OUTRAS QUE SE FIZEREM NECESSÁRIAS.</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...8 lines deleted...]
-Marcos Antônio</t>
+    <t>Pastor Luiz Carlos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14089</t>
   </si>
   <si>
     <t>DESTINA RECURSOS PARA ASSOCIAÇÃO DE BENEFICÊNCIA ALBERGUE SÃO VICENTE DE PAULO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14015</t>
   </si>
   <si>
     <t>SOLICITA APOIO FINANCEIRO PARA A EQUIPE JATAIENSE DE BADMINTON DISPUTAR A ETAPA NACIONAL DE RIO GRANDE DO NORTE.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...8 lines deleted...]
-Marcos Antônio</t>
+    <t>Mauro Bento Filho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13806</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JATAÍ-GO, PARA O EXERCÍCIO FINANCEIRO DE 2019 E, DÁ OUTRAS PROVIDÊNCIAS.ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JATAÍ-GO, PARA O EXERCÍCIO FINANCEIRO DE 2019 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>José Carapô_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13554</t>
   </si>
   <si>
     <t xml:space="preserve">PEDE AOS EXCELENTÍSSIMOS SENHORES PRESIDENTE DO TRF1, DESEMBARGADOR FEDERAL CARLOS EDUARDO MOREIRA ALVES, DIRETOR DO FORO DA SEÇÃO JUDICIÁRIA DE GOIÁS, JUIZ FEDERAL JOSÉ GODINHO FILHO, DEPUTADO FEDERAL DANIEL VILELA E GOVERNADOR DO ESTADO DE GOIÁS, JOSÉ ELITON, A REALIZAÇÃO DE GESTÕES VISANDO A MANUTENÇÃO DA VARA DA JUSTIÇA FEDERAL EM JATAÍ. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13545</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE SEJA DADO ANDAMENTO À EXECUÇÃO DA OBRA DO AEROPORTO MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13512</t>
   </si>
   <si>
     <t>SOLICITA A MESA DIRETORA DA CÂMARA, A CONVOCAÇÃO DO SECRETÁRIO DE SAÚDE. SR. PAULINO ALVES DOS SANTOS FILHO, PARA PRESTAR ESCLARECIMENTO ACERCA DO ESTADO DE CALAMIDADE NA SAÚDE PÚBLICA DA JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13501</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE NOVA FIAÇÃO, COM A PERTINENTE SUBSTITUIÇÃO DA FIAÇÃO DE COBRE POR DE ALUMÍNIO, NO CEMITÉRIO BOM PASTOR.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13470</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA E MELHORIAS NO CMEI PROFESSOR JOSÉ CARLOS DE SOUZA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13469</t>
   </si>
   <si>
     <t>SOLICITA O ASFALTAMENTO DA RUA 01, ESQUINA COM A RUA 02, NO SETOR EPAMINONDAS, NO MUNICÍPIO DE JATAÍ GO.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13420</t>
   </si>
   <si>
     <t>PEDEM A REFORMA E MODERNIZAÇÃO DO GINÁSIO DE ESPORTES JK (TATUZÃO).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13380</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CÂMERAS DE VÍDEO MONITORAMENTO NAS ESCOLAS PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13339</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE CONCURSO PÚBLICO PARA A SAÚDE.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...8 lines deleted...]
-Thiago Maggioni</t>
+    <t>Kátia Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13330</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DE DENISE CARVALHO MODESTO AOS SEUS FAMILIARES.</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13314</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE FOMENTO À PRODUÇÃO ARTESANAL DE CERVEJA E SUA COMERCIALIZAÇÃO NO ÂMBITO DO MUNICÍPIO DE JATAÍ-GO.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
@@ -356,195 +282,144 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/13257</t>
   </si>
   <si>
     <t>SOLICITA O CONSERTO DO TOMÓGRAFO E APARELHO DE RAIO X DO HOSPITAL DAS CLÍNICAS DR. SERAFIM DE CARVALHO - CONFORME JÁ SOLICITADO NO REQUERIMENTO 574/2017, PROTOCOLO GERAL LG 0000935/2017.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13226</t>
   </si>
   <si>
     <t>SOLICITA PROGRESSÃO VERTICAL E HORIZONTAL, BEM COMO O DEFERIMENTO DA LICENÇA-PRÊMIO DOS SERVIDORES DA EDUCAÇÃO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13194</t>
   </si>
   <si>
     <t>SOLICITA QUE A PREFEITURA MUNICIPAL CRIE AÇÕES QUE VISEM INCENTIVAR AS EMPRESAS A CONTRATAREM VIGILANTES RESIDENTES NO MUNICIPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>SP</t>
   </si>
   <si>
     <t>Substitutivo a Projeto</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...8 lines deleted...]
-Thiago Maggioni</t>
+    <t>João Rosa</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13165</t>
   </si>
   <si>
     <t>DESAFETA A ÁREA DA QUADRA 40, DENOMINADA DE ÁREA INSTITUCIONAL 05, MATRÍCULA 48.505, DO SETOR CIDADE JARDIM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13164</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 22 E 22-A DA LEI ORDINÁRIA Nº 3.067 DE 28 DE JUNHO DE 2010, QUE INSTITUI O CÓDIGO DE EDIFICAÇÕES; ALTERA O ITEM 2 DO § 3º DO ART. 7º DA LEI ORDINÁRIA Nº 3.068 DE 28 DE JUNHO DE 2010, QUE INSTITUI A NOVA LEI DE USO E OCUPAÇÃO DO SOLO URBANO ZONEAMENTO NO MUNICÍPIO DE JATAÍ; ALTERA O ARTIGO 27 E OS INCISOS IV, VI E VII DO ART. 36 E INSERE O ARTIGO 39-A A LEI ORDINÁRIA Nº 3.069 DE 28 DE JUNHO DE 2010, QUE INSTITUI AS NORMAS PARA PROJETOS DE LOTEAMENTO, DESMEMBRAMENTO E REMEMBRAMENTO DO SOLO PARA FINS URBANOS DO MUNICÍPIO DE JATAÍ; ALTERA O ARTIGO 1º E 3º DA LEI ORDINÁRIA Nº 3.825 DE 24 DE AGOSTO DE 2016, QUE ESTABELECEU O REGULAMENTO DAS NORMAS PARA FECHAMENTO DE LOTEAMENTO NO PERÍMETRO URBANO DO MUNICÍPIO DE JATAÍ; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12896</t>
   </si>
   <si>
     <t>SOLICITA A MELHORIA NA QUALIDADE DO TRANSPORTE PÚBLICO E PONTOS DE ESPERA, BEM COMO FISCALIZAÇÃO ACERCA DO BOM FUNCIONAMENTO DO ALUDIO SERVIÇO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12811</t>
   </si>
   <si>
     <t>SOLICITA A RESTAURAÇÃO DOS TÚMULOS DOS FUNDADORES (PIONEIRO) DO MUNICÍPIO DE JATAÍ-GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12802</t>
   </si>
   <si>
     <t>REQUER A EXPEDIÇÃO DE MOÇÃO DE APLAUSO AO EDUCANDÁRIO PEQUENO PRÍNCIPE, NA PESSOA DA DIRETORA SRA. MARIA CÂNDIDA PEREIRA OLIVEIRA E SRA. VANESSA PEREIRA DE OLIVEIRA RAVAZZI</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12780</t>
   </si>
   <si>
     <t>SOLICITA REALIZAÇÃO DE LICITAÇÃO PARA A EXTENSÃO DE MAIS 2.500 METROS DE PISTA PARA O AEROPORTO MUNICIPAL DE JATAÍ, O QUAL ESTÁ EM CONSTRUÇÃO</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...8 lines deleted...]
-Marcos Antônio</t>
+    <t>Thiago Maggioni</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12764</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS PARA CUSTEAR DESPESAS DE ALIMENTAÇÃO E ESTADIA DE VEREADORES E SERVIDORES QUANDO EM VIAGEM A SERVIÇO DA CÂMARA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>ELOL</t>
   </si>
   <si>
     <t>Proposta do Legislativo de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12763</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ART. 24 DA LEI ORGÂNICA DO MUNICÍPIO DE JATAÍ-GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12653</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12619</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 1º DO PLOE Nº 002/2018, COM RELAÇÃO AO § 2º DO ARTIGO 77 DA LEI Nº 2.047/1998.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12583</t>
   </si>
   <si>
     <t>SOLICITA A DECRETAÇÃO DE CALAMIDADE PÚBLICA NA SAÚDE PÚBLICA DE JATAÍ.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12493</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI DO EXECUTIVO DE Nº 75/2017. ALTERA DISPOSITIVO NORMATIVOS NO PROJETO DE LEI EM REFERÊNCIA E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12492</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA ORLA DO LAGO JK, NA AVENIDA DAS PRIMAVERAS, SAÍDA PARA RIO VERDE.</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...6 lines deleted...]
-Adilson de Carvalho</t>
+    <t>Carvalhinho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12484</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR DESTINANDO RECURSO PARA MANT. ATIV. DA CÂMARA MUNICIPAL - VENCIMENTOS E VANTAGENS FIXAS - PESSOAL CIVIL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12462</t>
   </si>
   <si>
     <t>SOLICITA ESTUDO PARA MAPEAR E IDENTIFICAR AS MARGENS DOS PRINCIPAIS RIOS ONDE A MATA CILIAR PRECISA SER RECOMPOSTA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12427</t>
   </si>
   <si>
     <t>SOLICITA ILUMINAÇÃO NA QUADRA DE ESPORTES DO CENTRO DE ATENDIMENTO EDUCACIONAL ESPECIALIZADO ERÍCA DE MELO. BARBOSA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12343</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DA CALÇADA E ESPAÇO DE LAZER NO TERRENO BALDIO ANEXO AO VILA VIDA, LOCALIZADO NA RUA 18, ESQUINA COM RUA SEBASTIÃO VILELA, BAIRRO SANTA TEREZINHA.</t>
   </si>
@@ -563,346 +438,245 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/12251</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AUDIÊNCIA PUBLICA PARA DISCUTIR ACERCA DO PROCESSO SELETIVO SIMPLIFICADO-PSS. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12231</t>
   </si>
   <si>
     <t>LIMITA OS GASTOS COM PUBLICIDADE E PROPAGANDA DA PREFEITURA DA CIDADE DE JATAÍ/GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12229</t>
   </si>
   <si>
     <t>ALTERA O ART. 19 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAÍ, PARA ACRESCENTAR A LETRA D AO INCISO V.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12134</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO MUNICIPAL, ASSIM COMO PROMETIDO EM CAMPANHA ELEITORAL, A REVISÃO DAS PREMISSAS DO CONTRATO VIGENTE COM A SANEAGO.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12120</t>
   </si>
   <si>
     <t>SOLICITA MOÇÃO DE PESAR, PELO PASSAMENTO DO FUNCIONÁRIO DESTA CASA O SR. LONDE WANDE CLARO DE LIMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12084</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO ENVIE À CÂMARA MUNICIPAL, PROJETO DE LEI, CUJA MINUTA SEGUE ANEXA, O QUAL VISA DAR PUBLICIDADE A TODA COMPRA DE MEDICAMENTOS E PRODUTOS MÉDICOS HOSPITALARES FEITA PELA SECRETARIA DE SAÚDE E AINDA PERMITIR A CONFERÊNCIA DO ESTOQUE POR QUALQUER VEREADOR E POR COMISSÃO FORMADA POR MEMBROS  INDICADOS PELA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12060</t>
   </si>
   <si>
     <t>SOLICITA A MELHORIA NA QUALIDADE DO TRANSPORTE PÚBLICO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12053</t>
   </si>
   <si>
     <t>SOLICITA A EXPANSÃO DAS SALAS DE VELÓRIO DO MEMORIAL DO CEMITÉRIO SÃO MIGUEL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12052</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE BEBEDOURO NA PRAÇA DA BÍBLIA.</t>
   </si>
   <si>
     <t>SEMD</t>
   </si>
   <si>
     <t>Sub-Emenda</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12045</t>
   </si>
   <si>
     <t>SUPRIME A ALTERAÇÃO PROPOSTA DO INCISO VII, DO ART. 60 DA LOM.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12030</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 57, DE 20 DE JUNHO DE 2017.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12029</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 57, DE 20 DE JUNHO DE 2017.</t>
   </si>
   <si>
     <t>EMADT</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12028</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PROJETO DE LEI Nº 57, DE 20 DE JUNHO DE 2017.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12027</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, QUE SEJA FEITA A COMPENSAÇÃO DA PERDA DO ADICIONAL DE INSALUBRIDADE DOS SERVIDORES PÚBLICOS MUNICIPAIS, OS QUAIS SOFREM ESSE CORTE, COM GRATIFICAÇÃO OU AUMENTO DO SALÁRIO BASE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12023</t>
   </si>
   <si>
     <t>SOLICITA A REAVALIAÇÃO ACERCA DO CRITÉRIO USADO PELA SECRETARIA DA SAÚDE PARA A AUTORIZAÇÃO/LIBERAÇÃO OU NÃO DE PARTO CESARIANA.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12013</t>
   </si>
   <si>
     <t>ALTERA OS ITENS I E II DO §3° DO ART, 7º DA LEI 3.068 DE 28 DE JUNHO DE 2010, LEI DE USO E OCUPAÇÃO DO SOLO URBANO - ZONEAMENTO - NO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12012</t>
   </si>
   <si>
     <t>INSTITUI, O ÂMBITO DO SISTEMA MUNICIPAL DE ENSINO, O PROGRAMA ESCOLA SEM PARTIDO.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12010</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL EXECUÇÃO DE PROJETO DE RECUPERAÇÃO DE ÁREA DEGRADADA (PRAD) DE UM TRECHO DAS MARGENS DO CÓRREGO CHICHICO E CÓRREGO JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11989</t>
   </si>
   <si>
     <t>DENOMINA O PARQUE BRISAS DA CIDADE DE JATAÍ-GO, DE PARQUE ORIPÃO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11971</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO DE UM MÉDICO NEUROPEDIATRA PARA ATENDIMENTO NO SISTEMA DE SAÚDE PÚBLICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11946</t>
   </si>
   <si>
     <t>SOLICITA A CONCESSÃO PARA O USO DO GINÁSIO POLIESPORTIVO DUGLACI BORGES DE CASTRO (DUDU), PELO O "PROJETO JUDÔ PARA TODOS".</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/11945</t>
   </si>
   <si>
     <t>REQUEREM NOVA ANÁLISE DO PEDIDO DE URGÊNCIA DO PROJETO DE LEI ORDINÁRIA DO EXECUTIVO 57/2017 DE 7 DE AGOSTO DE 2017.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11942</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO DE UM MÉDICO CLÍNICO GERAL, PARA A POLICLÍNICA MUNICIPAL DE SAÚDE (OSEGO), SITUADA NO SETOR SANTA MARIA.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/11941</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE PRESTAÇÃO DE CONTAS MENSAL DETALHADA DAS DESPESAS DA CÂMARA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11930</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11859</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DE UMA CAMPANHA SOBRE DIREÇÃO SEGURA NO TRÂNSITO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11856</t>
   </si>
   <si>
     <t>SOLICITA QUE A PREFEITURA READQUIRA DO JATAIPREV, A ESTAÇÃO RODOVIÁRIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11852</t>
   </si>
   <si>
     <t>SOLICITA O CONSERTO DO TOMÓGRAFO E APARELHO DE RAIO X DO HOSPITAL DAS CLÍNICAS DR. SERAFIM DE CARVALHO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11850</t>
   </si>
   <si>
     <t>SOLICITA REVITALIZAÇÃO, REFORMA E MANUTENÇÃO NA PRAÇA DO SETOR HERMOSA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11848</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA DOS BANHEIROS DA FEIRA COBERTA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11795</t>
   </si>
   <si>
     <t>SOLICITA AJUDA HUMANITÁRIA À FAMÍLIA DO DISTRITO DE NAVESLÂNDIA, A QUAL TEVE A CASA DEMOLIDA PELA PREFEITURA.</t>
   </si>
   <si>
-    <t>José Carapô_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/11520</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI ORDINÁRIA DO EXECUTIVO Nº 61/2017. "ALTERA DISPOSITIVOS DO PROJETO DE LEI Nº 061/2017, QUE "DISPÕE SOBRE A CRIAÇÃO DA GUARDA CIVIL MUNICIPAL DE JATAÍ", QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11507</t>
   </si>
   <si>
     <t>DENOMINA O LAGO BONSUCESSO DA CIDADE DE JATAÍ/GO, DE "LAGO CÉSAR DE ALMEIDA MELO".</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/11506</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 2º, DA LEI 3.608, QUE CRIOU O CONSELHO MUNICIPAL DE POLÍTICA CULTURAL, E O ART. 6º DA LEI 3.628/2014 INSTITUI O SISTEMA MUNICIPAL DE CULTURA DE JATAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11334</t>
   </si>
   <si>
     <t>SOLICITA A ALTERAÇÃO/INVERSÃO DO SENTIDO DA RUA MIRANDA DE CARVALHO, NA PARTE EM QUE É MÃO ÚNICA.</t>
   </si>
   <si>
-    <t>José Carapô_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/11165</t>
   </si>
   <si>
     <t>ALTERA O ART. 94 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAÍ, PARA MODIFICAR A REDAÇÃO DO PARÁGRAFO 8º, E ACRESCENTAR O PARÁGRAFO 10º.</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11157</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO - IPTU PARA AS IGREJAS DE QUALQUER CULTO QUE FUNCIONAM EM IMÓVEIS ALUGADOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11156</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO ENVIE À CÂMARA MUNICIPAL, PROJETO DE LEI, CUJA MINUTA SEGUE ANEXA, O QUAL VISA DAR PUBLICIDADE A TODA COMPRA DE MEDICAMENTOS E PRODUTOS MÉDICOS HOSPITALARES FEITA PELA SECRETARIA MUNICIPAL DE SAÚDE E AINDA PERMITIR A CONFERÊNCIA DO ESTOQUE POR MEMBROS DA SOCIEDADE CIVIL ORGANIZADA E POR UMA COMISSÃO INDICADA PELA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11117</t>
@@ -913,98 +687,62 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/11116</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO E IMPLANTAÇÃO DE APLICATIVO QUE PERMITA O AGENDAMENTO VIRTUAL DE CONSULTAS E EXAMES PARA OS USUÁRIOS DO SISTEMA ÚNICO DE SAÚDE - SUS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11115</t>
   </si>
   <si>
     <t>SOLICITA A COBRANÇA, POR PARTE DO EXECUTIVO MUNICIPAL, DO VALOR DE R$2,8 MILHÕES DE REAIS RESTANTES, REFERENTE AO CONVÊNIO FIRMADO ENTRE ESTE E O GOVERNO ESTADUAL, DESTINADO A SAÚDE/CUSTEIO DOS LEITOS DE UTI.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11114</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DE COMISSÃO RESPONSÁVEL POR APURAR DENÚNCIAS REFERENTES A SECRETARIA DA SAÚDE, OU, AÇÃO EFETIVA E CÉLERE, CASO A MESMA JÁ EXISTA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11113</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO E IMPLANTAÇÃO DE SOFTWARE PARA O CONTROLE DE ESTOQUE DE MEDICAMENTOS E MATERIAIS HOSPITALARES ADQUIRIDOS PELA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/11110</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DO PROJETO DE LEI Nº 052/2017, QUE ALTERA A REDAÇÃO DO INCISO VII, DO ART. 13 DA LEI 3.100, DE 18 DE OUTUBRO DO 2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/11104</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO DR. GILBERTO INÁCIO CARDOSO, AOS FAMILIARES.</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/11100</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR AGUSTINHO DE CARVALHO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11073</t>
   </si>
   <si>
     <t>SOLICITA A TROCA/INSTALAÇÃO DE LÂMPADAS NOS POSTES NAS REDONDEZAS DAS PONTES NA RUA MIGUEL DE ASSIS, JARDIM MAXIMIANO PERES, PRÓXIMO A MC MANGUEIRAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11072</t>
   </si>
   <si>
     <t>SOLICITA A PADRONIZAÇÃO DA ILUMINAÇÃO PÚBLICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11071</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO DA RUA 101, RUA BELA VISTA E RUA VOLUNTÁRIOS DA PÁTRIA, NO JARDIM MAXIMIANO PERES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11070</t>
@@ -1090,193 +828,152 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/10741</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE LIXEIRAS NO PARQUE ECOLÓGICO EPAMINONDAS CUNHA (PARQUE DO QUEIXADA).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10731</t>
   </si>
   <si>
     <t>SOLICITA A ADESÃO AO PROGRAMA DO GOVERNO FEDERAL, DO MINISTÉRIO DA SAÚDE, "MELHOR EM CASA" - SERVIÇO DE ATENÇÃO DOMICILIAR.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10730</t>
   </si>
   <si>
     <t>SOLICITA UM REPASSE MENSAL A TÍTULO DE SUBVENÇÃO SOCIAL PARA A SOCIEDADE DE BENEFICÊNCIA ALBERGUE SÃO VICENTE DE PAULA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10700</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO DA PISTA DO AEROPORTO MUNICIPAL FLÁVIO FRANCISCO VILELA.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/10615</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI ORDINÁRIA Nº 022/2017 - CÂMARA MUNICIPAL DE JATAÍ. "ALTERA A REDAÇÃO DA EMENTA DO PLOL Nº 022/2017. BEM COMO SEU ARTIGO 1º E §1º E DÁ OUTRAS  PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10584</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 27 DE 22 DE MARÇO DE 2017. AUTORIA: JOSÉ PRADO CARAPÔ. "ALTERA O TEXTO DO § 1º DO ARTIGO 1º E ACRESCENTA O § 4º AO MESMO ARTIGO DO PROJETO DE LEI Nº 27/2017 DE AUTORIA DO VEREADOR JOSÉ PRADO CARAPÔ".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10556</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO/IMPLANTAÇÃO DE SOFTWARE IDENTIFICADOR DE PLACAS POR MEIO DO SISTEMA MUNICIPAL DE MONITORAMENTO POR CÂMERAS.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/10529</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NA PRAÇA DO BAIRRO DOM ABEL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10525</t>
   </si>
   <si>
     <t>SOLICITA TRANSPORTE PORTA A PORTA PARA PESSOAS COM DEFICIÊNCIA SEVERA DE LOCOMOÇÃO, QUE FAZEM USO DE CADEIRA DE RODAS, NO MUNICÍPIO DE JATAÍ-GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10523</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO DE GUARDA VIDAS PARA O THERMAS JATAHY.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/10503</t>
   </si>
   <si>
     <t>PEDE AO PRESIDENTE DA ASSEMBLÉIA LEGISLATIVA DO GOIÁS A NÃO APROVAÇÃO DA PEC 241.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10468</t>
   </si>
   <si>
     <t>SOLICITA ORGANIZAÇÃO DOS ESTACIONAMENTOS DO HOSPITAL DAS CLÍNICAS DR. SERAFIM DE CARVALHO, NOS MOLDES ABAIXO ESPECIFICADO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10465</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO/INSTALAÇÃO DE USINA DE CONCRETO BETUMINOSO USINADO A QUENTE - CBUQ, NO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/10410</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NORMATIVOS NO PROJETO DE LEI DO EXECUTIVO Nº 08/2017, QUE: "CONCEDE AUTORIZAÇÃO PARA O PODER EXECUTIVO REALIZAR LIMPEZA DE LOTES E TERRENOS BALDIOS E EXIGIR PAGAMENTO DO PROPRIETÁRIO POSTERIORMENTE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10390</t>
   </si>
   <si>
     <t>ALTERA O TEXTO DO § 2º DO ARTIGO 1º DO PROJETO DE RESOLUÇÃO Nº 01/2017 DE AUTORIA DO VEREADOR MAURO BENTO FILHO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10365</t>
   </si>
   <si>
     <t>SOLICITA CALÇAMENTO E PASSARELA PARA PEDESTRES SOBRE O CÓRREGO DO AÇUDE, NA RUA INÁCIO JOSÉ DE MELO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10364</t>
   </si>
   <si>
     <t>SOLICITA CALÇAMENTO NO LOCAL ONDE FORA INSTALADO O CENTRO DE FORMAÇÃO DE CONDUTORES, NO CONJUNTO RIO CLARO III.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10363</t>
   </si>
   <si>
     <t>SOLICITA EMBARCAÇÃO E MATERIAIS DE TRABALHO PARA OS GUARDA VIDAS DO LAGO BOM SUCESSO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10362</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO URGENTE DE EMPRESA FORNECEDORA DE PRODUTOS MÉDICOS HOSPITALARES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10327</t>
   </si>
   <si>
     <t>ALTERA O ART. 94 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAÍ, PARA SUPRIMIR OS PARÁGRAFOS 6º E 8º, ALTERAR A REDAÇÃO DO PARÁGRAFO § 7º E 9º.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10321</t>
   </si>
   <si>
     <t>SOLICITA O CUMPRIMENTO DA DETERMINAÇÃO DO MINISTÉRIO DA SAÚDE ACERCA DA ADOÇÃO PELAS UNIDADES BÁSICAS DE SAÚDE (UBS'S) DE TODOS OS MUNICÍPIOS DO PAÍS, DO NOVO PRONTUÁRIO ELETRÔNICO DO CIDADÃO (PEC).</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/10249</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NORMATIVOS NO PROJETO DE LEI DO EXECUTIVO Nº 08/2017. QUE: CONCEDE AUTORIZAÇÃO PARA O PODER EXECUTIVO REALIZAR LIMPEZA DE LOTES E TERRENOS BALDIOS E EXIGIR PAGAMENTO DO PROPRIETÁRIO POSTERIORMENTE...</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10231</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10181</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE SEMÁFORO NOS CRUZAMENTOS DAS AVENIDAS CASTELO BRANCO COM VERIANO DE OLIVEIRA LIMA, ENTRE OS BAIRROS VILA OLAVO E DOM BENEDITO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10178</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DAS LÂMPADAS DOS POSTES DO DISTRITO DE NAVESLÂNDIA (POMBAL).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10176</t>
   </si>
   <si>
     <t>SOLICITA SINALIZAÇÃO VERTICAL E HORIZONTAL NO BAIRRO CIDADE JARDIM.</t>
@@ -1338,84 +1035,71 @@
   <si>
     <t>SOLICITA O ASFALTAMENTO E RECAPEAMENTO DO DISTRITO DE NAVESLÂNDIA (POMBAL).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9974</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ART. 75 DA LEI MUNICIPAL Nº. 2.761/2007 - ELEIÇÃO DIRETA PARA DIRETOR EXECUTIVO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9956</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ART. 75 DA LEI MUNICIPAL Nº 2.761/2007 - ELEIÇÃO DIRETA PARA DIRETOR EXECUTIVO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9927</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PREVENÇÃO E A PUNIÇÃO DE ATOS DE PICHAÇÃO, VANDALISMO E DEPREDAÇÃO DO PATRIMÔNIO PÚBLICO E PRIVADO NO ÂMBITO DO MUNICÍPIO DE JATAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9926</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...7 lines deleted...]
-João Rosa</t>
+    <t>Adilson de Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9921</t>
   </si>
   <si>
     <t>ACRESCENTA O INCISO XXI AO ART. 30 DA LOM; ALTERA O § 2º DO ART. 57 DA LOM, E, ACRESCENTE O § 3º AO ART. 57.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9519</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO CLUBE SOCIAL 13 DE MAIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9518</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTE SOBRE O RIBEIRÃO DIACUY, NA RUA BELA VISTA, NO BAIRRO MAXIMIANO PERES.</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/9517</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM DEPARTAMENTO MUNICIPAL, COMPOSTO POR PESSOAS COMPETENTES/TÉCNICAS CUJO OBJETIVO É FISCALIZAR DE FORMA EFETIVA A PRESTAÇÃO DOS SERVIÇOS DE ÁGUA E ESGOTO CONTRATADOS DAS EMPRESAS SANEAGO E ODEBRECHT.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9512</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO MELHORIAS E A REVITALIZAÇÃO DA PRAÇA PROFESSOR MAROMBA, LOCALIZADA NO SETOR CENTRAL, PARTE BAIXA DA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9510</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO DE 02 (DOIS) MÉDICOS, SENDO UM NEUROLOGISTA E UM PSIQUIATRA PARA ATENDIMENTO NO SISTEMA DE SAÚDE PÚBLICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9509</t>
   </si>
   <si>
     <t>SOLICITA O CUMPRIMENTO DO DECRETO FEDERAL QUE DETERMINA QUE EM TODO O PAÍS AS FROTAS DE TRANSPORTE URBANO COLETIVO SE TORNEM TOTALMENTE ACESSÍVEL AOS DEFICIENTES FÍSICOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9126</t>
@@ -1424,61 +1108,50 @@
     <t>SOLICITAR QUE SEJA COBRADO DOS PROPRIETÁRIOS DOS LOTES LOCALIZADOS NA AVENIDA RIO BONITO ENTRE A ESCOLA MUNICIPAL PROFESSOR JOÃO JUSTINO DE OLIVEIRA - CAIC, NO BAIRRO COHACOL E O PARQUE ECOLÓGICO BRITO, O CALÇAMENTO DOS MESMOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9122</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE NA AVENIDA NORTE SUL NO JARDIM PARAÍSO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9121</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE MELHORIAS NA PRAÇA DO OLHO D'ÁGUA, CONSISTENTE NA IMPLANTAÇÃO DE ESTACIONAMENTO E REVITALIZAÇÃO DA MESMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9111</t>
   </si>
   <si>
     <t>SOLICITA O FORNECIMENTO DE COMBUSTÍVEL PARA O MICRO ÔNIBUS DO NÚCLEO REGIONAL DE COMBATE AO CÂNCER DE JATAÍ/GO., PARA TRANSPORTE DOS PACIENTES EM TRATAMENTO NA CAPITAL, BEM COMO, O CUSTEIO DE UM DOS MOTORISTAS QUE JÁ PRESTAM SERVIÇOS PARA O NÚCLEO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9110</t>
   </si>
   <si>
     <t>SOLICITA REALIZAÇÃO DE AUDITORIA COM VISTAS À SABER QUAL O CRITÉRIO FOI ADOTADO PARA APURAR A FORMAÇÃO DA TARIFA DE TRATAMENTO DE ESGOTO SANITÁRIO, COBRADA DOS MUNÍCIPES DE JATAÍ/GO, DESDE QUE A EMPRESA ODEBRECHT ASSUMIU A PRESTAÇÃO DESSE SERVIÇO EM NOSSA CIDADE.</t>
-  </si>
-[...9 lines deleted...]
-Thiago Maggioni</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9107</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR AO PROJETO DE LEI ORDINÁRIA DO EXECUTIVO Nº 002, DE 20 DE JANEIRO DE 2017 PARA ACRESCENTAR O §5º NO ART. 185, DISPONDO SOBRE OS SERVIDORES QUE FAZEM ANIVERSÁRIO ANTES DA REVISÃO GERAL ANUAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9053</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE DA IMPLANTAÇÃO DE MUNICIPALIZAÇÃO DA PRESTAÇÃO DO SERVIÇO DE ABASTECIMENTO DE ÁGUA E ESGOTO DA CIDADE DE JATAÍ/GO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1842,142 +1515,142 @@
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
       </c>
       <c r="D2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F3" t="s">
         <v>11</v>
-      </c>
-[...21 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4">
-[...6 lines deleted...]
-        <v>583</v>
+      <c r="A4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>8</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>19</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="H4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>14161</v>
       </c>
       <c r="B5">
         <v>2018</v>
       </c>
       <c r="C5">
         <v>94</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>14155</v>
       </c>
       <c r="B6">
         <v>2018</v>
       </c>
       <c r="C6">
         <v>581</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6" t="s">
@@ -1998,4207 +1671,4207 @@
         <v>14152</v>
       </c>
       <c r="B7">
         <v>2018</v>
       </c>
       <c r="C7">
         <v>578</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8">
-[...6 lines deleted...]
-        <v>577</v>
+      <c r="A8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" t="s">
+        <v>8</v>
       </c>
       <c r="D8" t="s">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>14126</v>
       </c>
       <c r="B9">
         <v>2018</v>
       </c>
       <c r="C9">
         <v>89</v>
       </c>
       <c r="D9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H9" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>14125</v>
       </c>
       <c r="B10">
         <v>2018</v>
       </c>
       <c r="C10">
         <v>88</v>
       </c>
       <c r="D10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F10" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H10" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11">
-[...6 lines deleted...]
-        <v>86</v>
+      <c r="A11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" t="s">
+        <v>8</v>
       </c>
       <c r="D11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F11" t="s">
         <v>37</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="H11" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>14015</v>
       </c>
       <c r="B12">
         <v>2018</v>
       </c>
       <c r="C12">
         <v>522</v>
       </c>
       <c r="D12" t="s">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H12" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13">
-[...6 lines deleted...]
-        <v>39</v>
+      <c r="A13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" t="s">
+        <v>8</v>
       </c>
       <c r="D13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F13" t="s">
         <v>42</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="H13" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14">
-[...6 lines deleted...]
-        <v>385</v>
+      <c r="A14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" t="s">
+        <v>8</v>
       </c>
       <c r="D14" t="s">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
       <c r="F14" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>13545</v>
       </c>
       <c r="B15">
         <v>2018</v>
       </c>
       <c r="C15">
         <v>378</v>
       </c>
       <c r="D15" t="s">
         <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H15" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>13512</v>
       </c>
       <c r="B16">
         <v>2018</v>
       </c>
       <c r="C16">
         <v>364</v>
       </c>
       <c r="D16" t="s">
         <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H16" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>13501</v>
       </c>
       <c r="B17">
         <v>2018</v>
       </c>
       <c r="C17">
         <v>354</v>
       </c>
       <c r="D17" t="s">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
       <c r="F17" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H17" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>13470</v>
       </c>
       <c r="B18">
         <v>2018</v>
       </c>
       <c r="C18">
         <v>345</v>
       </c>
       <c r="D18" t="s">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>19</v>
       </c>
       <c r="F18" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H18" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>13469</v>
       </c>
       <c r="B19">
         <v>2018</v>
       </c>
       <c r="C19">
         <v>344</v>
       </c>
       <c r="D19" t="s">
         <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
       <c r="F19" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H19" t="s">
         <v>56</v>
       </c>
-      <c r="H19" t="s">
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>57</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F20" t="s">
+      <c r="H20" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>13380</v>
       </c>
       <c r="B21">
         <v>2018</v>
       </c>
       <c r="C21">
         <v>307</v>
       </c>
       <c r="D21" t="s">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>19</v>
       </c>
       <c r="F21" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H21" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>13339</v>
       </c>
       <c r="B22">
         <v>2018</v>
       </c>
       <c r="C22">
         <v>286</v>
       </c>
       <c r="D22" t="s">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" t="s">
         <v>63</v>
       </c>
-      <c r="H22" t="s">
+      <c r="E23" t="s">
         <v>64</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D23" t="s">
+      <c r="F23" t="s">
         <v>65</v>
       </c>
-      <c r="E23" t="s">
+      <c r="G23" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="F23" t="s">
+      <c r="H23" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>13314</v>
       </c>
       <c r="B24">
         <v>2018</v>
       </c>
       <c r="C24">
         <v>32</v>
       </c>
       <c r="D24" t="s">
+        <v>68</v>
+      </c>
+      <c r="E24" t="s">
+        <v>69</v>
+      </c>
+      <c r="F24" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="E24" t="s">
+      <c r="H24" t="s">
         <v>71</v>
-      </c>
-[...7 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>13311</v>
       </c>
       <c r="B25">
         <v>2018</v>
       </c>
       <c r="C25">
         <v>6</v>
       </c>
       <c r="D25" t="s">
+        <v>72</v>
+      </c>
+      <c r="E25" t="s">
+        <v>73</v>
+      </c>
+      <c r="F25" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="E25" t="s">
+      <c r="H25" t="s">
         <v>75</v>
-      </c>
-[...7 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>13283</v>
       </c>
       <c r="B26">
         <v>2018</v>
       </c>
       <c r="C26">
         <v>29</v>
       </c>
       <c r="D26" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E26" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F26" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="H26" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>13282</v>
       </c>
       <c r="B27">
         <v>2018</v>
       </c>
       <c r="C27">
         <v>28</v>
       </c>
       <c r="D27" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E27" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F27" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="H27" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>13258</v>
       </c>
       <c r="B28">
         <v>2018</v>
       </c>
       <c r="C28">
         <v>241</v>
       </c>
       <c r="D28" t="s">
         <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="F28" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="H28" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>13257</v>
       </c>
       <c r="B29">
         <v>2018</v>
       </c>
       <c r="C29">
         <v>240</v>
       </c>
       <c r="D29" t="s">
         <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>19</v>
       </c>
       <c r="F29" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="H29" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>13226</v>
       </c>
       <c r="B30">
         <v>2018</v>
       </c>
       <c r="C30">
         <v>225</v>
       </c>
       <c r="D30" t="s">
         <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>19</v>
       </c>
       <c r="F30" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="H30" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>13194</v>
       </c>
       <c r="B31">
         <v>2018</v>
       </c>
       <c r="C31">
         <v>205</v>
       </c>
       <c r="D31" t="s">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>19</v>
       </c>
       <c r="F31" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H31" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>8</v>
+      </c>
+      <c r="B32" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" t="s">
         <v>88</v>
       </c>
-      <c r="H31" t="s">
+      <c r="E32" t="s">
         <v>89</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D32" t="s">
+      <c r="F32" t="s">
         <v>90</v>
       </c>
-      <c r="E32" t="s">
+      <c r="G32" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="F32" t="s">
+      <c r="H32" t="s">
         <v>92</v>
       </c>
-      <c r="G32" s="1" t="s">
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>8</v>
+      </c>
+      <c r="C33" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" t="s">
+        <v>14</v>
+      </c>
+      <c r="E33" t="s">
+        <v>15</v>
+      </c>
+      <c r="F33" t="s">
+        <v>42</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="H32" t="s">
+      <c r="H33" t="s">
         <v>94</v>
-      </c>
-[...24 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>12896</v>
       </c>
       <c r="B34">
         <v>2018</v>
       </c>
       <c r="C34">
         <v>123</v>
       </c>
       <c r="D34" t="s">
         <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>19</v>
       </c>
       <c r="F34" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="H34" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>12811</v>
       </c>
       <c r="B35">
         <v>2018</v>
       </c>
       <c r="C35">
         <v>106</v>
       </c>
       <c r="D35" t="s">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>19</v>
       </c>
       <c r="F35" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="H35" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>12802</v>
       </c>
       <c r="B36">
         <v>2018</v>
       </c>
       <c r="C36">
         <v>8</v>
       </c>
       <c r="D36" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="E36" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="F36" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="H36" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>12780</v>
       </c>
       <c r="B37">
         <v>2018</v>
       </c>
       <c r="C37">
         <v>93</v>
       </c>
       <c r="D37" t="s">
         <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>19</v>
       </c>
       <c r="F37" t="s">
         <v>23</v>
       </c>
       <c r="G37" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H37" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>8</v>
+      </c>
+      <c r="B38" t="s">
+        <v>8</v>
+      </c>
+      <c r="C38" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" t="s">
+        <v>103</v>
+      </c>
+      <c r="E38" t="s">
         <v>104</v>
       </c>
-      <c r="H37" t="s">
+      <c r="F38" t="s">
         <v>105</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D38" t="s">
+      <c r="G38" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="E38" t="s">
+      <c r="H38" t="s">
         <v>107</v>
       </c>
-      <c r="F38" t="s">
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" t="s">
         <v>108</v>
       </c>
-      <c r="G38" s="1" t="s">
+      <c r="E39" t="s">
         <v>109</v>
       </c>
-      <c r="H38" t="s">
+      <c r="F39" t="s">
+        <v>105</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>110</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D39" t="s">
+      <c r="H39" t="s">
         <v>111</v>
-      </c>
-[...10 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>12653</v>
       </c>
       <c r="B40">
         <v>2018</v>
       </c>
       <c r="C40">
         <v>36</v>
       </c>
       <c r="D40" t="s">
         <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>19</v>
       </c>
       <c r="F40" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="H40" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>12619</v>
       </c>
       <c r="B41">
         <v>2018</v>
       </c>
       <c r="C41">
         <v>2</v>
       </c>
       <c r="D41" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E41" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F41" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="H41" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>12583</v>
       </c>
       <c r="B42">
         <v>2018</v>
       </c>
       <c r="C42">
         <v>19</v>
       </c>
       <c r="D42" t="s">
         <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>19</v>
       </c>
       <c r="F42" t="s">
         <v>23</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="H42" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
     </row>
     <row r="43" spans="1:8">
-      <c r="A43">
-[...6 lines deleted...]
-        <v>114</v>
+      <c r="A43" t="s">
+        <v>8</v>
+      </c>
+      <c r="B43" t="s">
+        <v>8</v>
+      </c>
+      <c r="C43" t="s">
+        <v>8</v>
       </c>
       <c r="D43" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E43" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F43" t="s">
-        <v>121</v>
+        <v>11</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="H43" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>12492</v>
       </c>
       <c r="B44">
         <v>2017</v>
       </c>
       <c r="C44">
         <v>774</v>
       </c>
       <c r="D44" t="s">
         <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>19</v>
       </c>
       <c r="F44" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="H44" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
     </row>
     <row r="45" spans="1:8">
-      <c r="A45">
-[...6 lines deleted...]
-        <v>112</v>
+      <c r="A45" t="s">
+        <v>8</v>
+      </c>
+      <c r="B45" t="s">
+        <v>8</v>
+      </c>
+      <c r="C45" t="s">
+        <v>8</v>
       </c>
       <c r="D45" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E45" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F45" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="H45" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>12462</v>
       </c>
       <c r="B46">
         <v>2017</v>
       </c>
       <c r="C46">
         <v>766</v>
       </c>
       <c r="D46" t="s">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>19</v>
       </c>
       <c r="F46" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="H46" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>12427</v>
       </c>
       <c r="B47">
         <v>2017</v>
       </c>
       <c r="C47">
         <v>763</v>
       </c>
       <c r="D47" t="s">
         <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>19</v>
       </c>
       <c r="F47" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="H47" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>12343</v>
       </c>
       <c r="B48">
         <v>2017</v>
       </c>
       <c r="C48">
         <v>755</v>
       </c>
       <c r="D48" t="s">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>19</v>
       </c>
       <c r="F48" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="H48" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>12339</v>
       </c>
       <c r="B49">
         <v>2017</v>
       </c>
       <c r="C49">
         <v>754</v>
       </c>
       <c r="D49" t="s">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>19</v>
       </c>
       <c r="F49" t="s">
         <v>23</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="H49" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>12276</v>
       </c>
       <c r="B50">
         <v>2017</v>
       </c>
       <c r="C50">
         <v>742</v>
       </c>
       <c r="D50" t="s">
         <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>19</v>
       </c>
       <c r="F50" t="s">
         <v>23</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="H50" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>12251</v>
       </c>
       <c r="B51">
         <v>2017</v>
       </c>
       <c r="C51">
         <v>727</v>
       </c>
       <c r="D51" t="s">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>19</v>
       </c>
       <c r="F51" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="H51" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>12231</v>
       </c>
       <c r="B52">
         <v>2017</v>
       </c>
       <c r="C52">
         <v>76</v>
       </c>
       <c r="D52" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E52" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F52" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="H52" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>12229</v>
       </c>
       <c r="B53">
         <v>2017</v>
       </c>
       <c r="C53">
         <v>19</v>
       </c>
       <c r="D53" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="E53" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F53" t="s">
         <v>23</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="H53" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>12134</v>
       </c>
       <c r="B54">
         <v>2017</v>
       </c>
       <c r="C54">
         <v>711</v>
       </c>
       <c r="D54" t="s">
         <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>19</v>
       </c>
       <c r="F54" t="s">
         <v>23</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="H54" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
     </row>
     <row r="55" spans="1:8">
-      <c r="A55">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="A55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>8</v>
+      </c>
+      <c r="C55" t="s">
+        <v>8</v>
       </c>
       <c r="D55" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="E55" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="F55" t="s">
-        <v>147</v>
+        <v>20</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="H55" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>12084</v>
       </c>
       <c r="B56">
         <v>2017</v>
       </c>
       <c r="C56">
         <v>696</v>
       </c>
       <c r="D56" t="s">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>19</v>
       </c>
       <c r="F56" t="s">
         <v>23</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="H56" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>12060</v>
       </c>
       <c r="B57">
         <v>2017</v>
       </c>
       <c r="C57">
         <v>676</v>
       </c>
       <c r="D57" t="s">
         <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>19</v>
       </c>
       <c r="F57" t="s">
         <v>23</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="H57" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>12053</v>
       </c>
       <c r="B58">
         <v>2017</v>
       </c>
       <c r="C58">
         <v>672</v>
       </c>
       <c r="D58" t="s">
         <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>19</v>
       </c>
       <c r="F58" t="s">
         <v>23</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="H58" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>12052</v>
       </c>
       <c r="B59">
         <v>2017</v>
       </c>
       <c r="C59">
         <v>671</v>
       </c>
       <c r="D59" t="s">
         <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>19</v>
       </c>
       <c r="F59" t="s">
         <v>23</v>
       </c>
       <c r="G59" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H59" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>8</v>
+      </c>
+      <c r="B60" t="s">
+        <v>8</v>
+      </c>
+      <c r="C60" t="s">
+        <v>8</v>
+      </c>
+      <c r="D60" t="s">
+        <v>152</v>
+      </c>
+      <c r="E60" t="s">
+        <v>153</v>
+      </c>
+      <c r="F60" t="s">
+        <v>20</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H60" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>8</v>
+      </c>
+      <c r="B61" t="s">
+        <v>8</v>
+      </c>
+      <c r="C61" t="s">
+        <v>8</v>
+      </c>
+      <c r="D61" t="s">
+        <v>14</v>
+      </c>
+      <c r="E61" t="s">
+        <v>15</v>
+      </c>
+      <c r="F61" t="s">
+        <v>11</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="H59" t="s">
+      <c r="H61" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="60" spans="1:8">
-[...9 lines deleted...]
-      <c r="D60" t="s">
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>8</v>
+      </c>
+      <c r="B62" t="s">
+        <v>8</v>
+      </c>
+      <c r="C62" t="s">
+        <v>8</v>
+      </c>
+      <c r="D62" t="s">
+        <v>9</v>
+      </c>
+      <c r="E62" t="s">
+        <v>10</v>
+      </c>
+      <c r="F62" t="s">
+        <v>11</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="E60" t="s">
+      <c r="H62" t="s">
         <v>159</v>
       </c>
-      <c r="F60" t="s">
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>8</v>
+      </c>
+      <c r="B63" t="s">
+        <v>8</v>
+      </c>
+      <c r="C63" t="s">
+        <v>8</v>
+      </c>
+      <c r="D63" t="s">
         <v>160</v>
       </c>
-      <c r="G60" s="1" t="s">
+      <c r="E63" t="s">
         <v>161</v>
       </c>
-      <c r="H60" t="s">
+      <c r="F63" t="s">
+        <v>11</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>162</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F61" t="s">
+      <c r="H63" t="s">
         <v>163</v>
-      </c>
-[...56 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>12027</v>
       </c>
       <c r="B64">
         <v>2017</v>
       </c>
       <c r="C64">
         <v>659</v>
       </c>
       <c r="D64" t="s">
         <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>19</v>
       </c>
       <c r="F64" t="s">
         <v>23</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="H64" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>12023</v>
       </c>
       <c r="B65">
         <v>2017</v>
       </c>
       <c r="C65">
         <v>658</v>
       </c>
       <c r="D65" t="s">
         <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>19</v>
       </c>
       <c r="F65" t="s">
         <v>23</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="H65" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
     </row>
     <row r="66" spans="1:8">
-      <c r="A66">
-[...6 lines deleted...]
-        <v>74</v>
+      <c r="A66" t="s">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>8</v>
+      </c>
+      <c r="C66" t="s">
+        <v>8</v>
       </c>
       <c r="D66" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E66" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F66" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>178</v>
+        <v>168</v>
       </c>
       <c r="H66" t="s">
-        <v>179</v>
+        <v>169</v>
       </c>
     </row>
     <row r="67" spans="1:8">
-      <c r="A67">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="A67" t="s">
+        <v>8</v>
+      </c>
+      <c r="B67" t="s">
+        <v>8</v>
+      </c>
+      <c r="C67" t="s">
+        <v>8</v>
       </c>
       <c r="D67" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E67" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F67" t="s">
-        <v>180</v>
+        <v>42</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="H67" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
     </row>
     <row r="68" spans="1:8">
-      <c r="A68">
-[...6 lines deleted...]
-        <v>656</v>
+      <c r="A68" t="s">
+        <v>8</v>
+      </c>
+      <c r="B68" t="s">
+        <v>8</v>
+      </c>
+      <c r="C68" t="s">
+        <v>8</v>
       </c>
       <c r="D68" t="s">
         <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>19</v>
       </c>
       <c r="F68" t="s">
-        <v>183</v>
+        <v>90</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>184</v>
+        <v>172</v>
       </c>
       <c r="H68" t="s">
-        <v>185</v>
+        <v>173</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>11989</v>
       </c>
       <c r="B69">
         <v>2017</v>
       </c>
       <c r="C69">
         <v>71</v>
       </c>
       <c r="D69" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E69" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F69" t="s">
         <v>23</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>186</v>
+        <v>174</v>
       </c>
       <c r="H69" t="s">
-        <v>187</v>
+        <v>175</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>11971</v>
       </c>
       <c r="B70">
         <v>2017</v>
       </c>
       <c r="C70">
         <v>635</v>
       </c>
       <c r="D70" t="s">
         <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>19</v>
       </c>
       <c r="F70" t="s">
         <v>23</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>188</v>
+        <v>176</v>
       </c>
       <c r="H70" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>11946</v>
       </c>
       <c r="B71">
         <v>2017</v>
       </c>
       <c r="C71">
         <v>614</v>
       </c>
       <c r="D71" t="s">
         <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>19</v>
       </c>
       <c r="F71" t="s">
         <v>23</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="H71" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
     </row>
     <row r="72" spans="1:8">
-      <c r="A72">
-[...6 lines deleted...]
-        <v>613</v>
+      <c r="A72" t="s">
+        <v>8</v>
+      </c>
+      <c r="B72" t="s">
+        <v>8</v>
+      </c>
+      <c r="C72" t="s">
+        <v>8</v>
       </c>
       <c r="D72" t="s">
         <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>19</v>
       </c>
       <c r="F72" t="s">
-        <v>192</v>
+        <v>11</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>193</v>
+        <v>180</v>
       </c>
       <c r="H72" t="s">
-        <v>194</v>
+        <v>181</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>11942</v>
       </c>
       <c r="B73">
         <v>2017</v>
       </c>
       <c r="C73">
         <v>611</v>
       </c>
       <c r="D73" t="s">
         <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>19</v>
       </c>
       <c r="F73" t="s">
         <v>23</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>195</v>
+        <v>182</v>
       </c>
       <c r="H73" t="s">
-        <v>196</v>
+        <v>183</v>
       </c>
     </row>
     <row r="74" spans="1:8">
-      <c r="A74">
-[...6 lines deleted...]
-        <v>16</v>
+      <c r="A74" t="s">
+        <v>8</v>
+      </c>
+      <c r="B74" t="s">
+        <v>8</v>
+      </c>
+      <c r="C74" t="s">
+        <v>8</v>
       </c>
       <c r="D74" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="E74" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F74" t="s">
-        <v>197</v>
+        <v>90</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>198</v>
+        <v>184</v>
       </c>
       <c r="H74" t="s">
-        <v>199</v>
+        <v>185</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>11930</v>
       </c>
       <c r="B75">
         <v>2017</v>
       </c>
       <c r="C75">
         <v>601</v>
       </c>
       <c r="D75" t="s">
         <v>18</v>
       </c>
       <c r="E75" t="s">
         <v>19</v>
       </c>
       <c r="F75" t="s">
         <v>23</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>200</v>
+        <v>186</v>
       </c>
       <c r="H75" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>11859</v>
       </c>
       <c r="B76">
         <v>2017</v>
       </c>
       <c r="C76">
         <v>576</v>
       </c>
       <c r="D76" t="s">
         <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>19</v>
       </c>
       <c r="F76" t="s">
         <v>23</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>201</v>
+        <v>187</v>
       </c>
       <c r="H76" t="s">
-        <v>202</v>
+        <v>188</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>11856</v>
       </c>
       <c r="B77">
         <v>2017</v>
       </c>
       <c r="C77">
         <v>575</v>
       </c>
       <c r="D77" t="s">
         <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>19</v>
       </c>
       <c r="F77" t="s">
         <v>23</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>203</v>
+        <v>189</v>
       </c>
       <c r="H77" t="s">
-        <v>204</v>
+        <v>190</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>11852</v>
       </c>
       <c r="B78">
         <v>2017</v>
       </c>
       <c r="C78">
         <v>574</v>
       </c>
       <c r="D78" t="s">
         <v>18</v>
       </c>
       <c r="E78" t="s">
         <v>19</v>
       </c>
       <c r="F78" t="s">
         <v>23</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="H78" t="s">
-        <v>206</v>
+        <v>192</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>11850</v>
       </c>
       <c r="B79">
         <v>2017</v>
       </c>
       <c r="C79">
         <v>573</v>
       </c>
       <c r="D79" t="s">
         <v>18</v>
       </c>
       <c r="E79" t="s">
         <v>19</v>
       </c>
       <c r="F79" t="s">
         <v>23</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="H79" t="s">
-        <v>208</v>
+        <v>194</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>11848</v>
       </c>
       <c r="B80">
         <v>2017</v>
       </c>
       <c r="C80">
         <v>572</v>
       </c>
       <c r="D80" t="s">
         <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>19</v>
       </c>
       <c r="F80" t="s">
         <v>23</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>209</v>
+        <v>195</v>
       </c>
       <c r="H80" t="s">
-        <v>210</v>
+        <v>196</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>11795</v>
       </c>
       <c r="B81">
         <v>2017</v>
       </c>
       <c r="C81">
         <v>565</v>
       </c>
       <c r="D81" t="s">
         <v>18</v>
       </c>
       <c r="E81" t="s">
         <v>19</v>
       </c>
       <c r="F81" t="s">
         <v>23</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>211</v>
+        <v>197</v>
       </c>
       <c r="H81" t="s">
-        <v>212</v>
+        <v>198</v>
       </c>
     </row>
     <row r="82" spans="1:8">
-      <c r="A82">
-[...6 lines deleted...]
-        <v>29</v>
+      <c r="A82" t="s">
+        <v>8</v>
+      </c>
+      <c r="B82" t="s">
+        <v>8</v>
+      </c>
+      <c r="C82" t="s">
+        <v>8</v>
       </c>
       <c r="D82" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E82" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F82" t="s">
-        <v>213</v>
+        <v>23</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>214</v>
+        <v>199</v>
       </c>
       <c r="H82" t="s">
-        <v>215</v>
+        <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>11507</v>
       </c>
       <c r="B83">
         <v>2017</v>
       </c>
       <c r="C83">
         <v>62</v>
       </c>
       <c r="D83" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E83" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F83" t="s">
         <v>23</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>216</v>
+        <v>201</v>
       </c>
       <c r="H83" t="s">
-        <v>217</v>
+        <v>202</v>
       </c>
     </row>
     <row r="84" spans="1:8">
-      <c r="A84">
-[...6 lines deleted...]
-        <v>61</v>
+      <c r="A84" t="s">
+        <v>8</v>
+      </c>
+      <c r="B84" t="s">
+        <v>8</v>
+      </c>
+      <c r="C84" t="s">
+        <v>8</v>
       </c>
       <c r="D84" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E84" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F84" t="s">
-        <v>218</v>
+        <v>90</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>219</v>
+        <v>203</v>
       </c>
       <c r="H84" t="s">
-        <v>220</v>
+        <v>204</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>11334</v>
       </c>
       <c r="B85">
         <v>2017</v>
       </c>
       <c r="C85">
         <v>472</v>
       </c>
       <c r="D85" t="s">
         <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>19</v>
       </c>
       <c r="F85" t="s">
         <v>23</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>221</v>
+        <v>205</v>
       </c>
       <c r="H85" t="s">
-        <v>222</v>
+        <v>206</v>
       </c>
     </row>
     <row r="86" spans="1:8">
-      <c r="A86">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="A86" t="s">
+        <v>8</v>
+      </c>
+      <c r="B86" t="s">
+        <v>8</v>
+      </c>
+      <c r="C86" t="s">
+        <v>8</v>
       </c>
       <c r="D86" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="E86" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F86" t="s">
-        <v>223</v>
+        <v>23</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>224</v>
+        <v>207</v>
       </c>
       <c r="H86" t="s">
-        <v>225</v>
+        <v>208</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>11157</v>
       </c>
       <c r="B87">
         <v>2017</v>
       </c>
       <c r="C87">
         <v>2</v>
       </c>
       <c r="D87" t="s">
-        <v>226</v>
+        <v>209</v>
       </c>
       <c r="E87" t="s">
-        <v>227</v>
+        <v>210</v>
       </c>
       <c r="F87" t="s">
         <v>23</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>228</v>
+        <v>211</v>
       </c>
       <c r="H87" t="s">
-        <v>229</v>
+        <v>212</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>11156</v>
       </c>
       <c r="B88">
         <v>2017</v>
       </c>
       <c r="C88">
         <v>440</v>
       </c>
       <c r="D88" t="s">
         <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>19</v>
       </c>
       <c r="F88" t="s">
         <v>23</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>230</v>
+        <v>213</v>
       </c>
       <c r="H88" t="s">
-        <v>231</v>
+        <v>214</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>11117</v>
       </c>
       <c r="B89">
         <v>2017</v>
       </c>
       <c r="C89">
         <v>433</v>
       </c>
       <c r="D89" t="s">
         <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>19</v>
       </c>
       <c r="F89" t="s">
         <v>23</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>232</v>
+        <v>215</v>
       </c>
       <c r="H89" t="s">
-        <v>233</v>
+        <v>216</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>11116</v>
       </c>
       <c r="B90">
         <v>2017</v>
       </c>
       <c r="C90">
         <v>432</v>
       </c>
       <c r="D90" t="s">
         <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>19</v>
       </c>
       <c r="F90" t="s">
         <v>23</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>234</v>
+        <v>217</v>
       </c>
       <c r="H90" t="s">
-        <v>235</v>
+        <v>218</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>11115</v>
       </c>
       <c r="B91">
         <v>2017</v>
       </c>
       <c r="C91">
         <v>431</v>
       </c>
       <c r="D91" t="s">
         <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>19</v>
       </c>
       <c r="F91" t="s">
         <v>23</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
       <c r="H91" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>11114</v>
       </c>
       <c r="B92">
         <v>2017</v>
       </c>
       <c r="C92">
         <v>430</v>
       </c>
       <c r="D92" t="s">
         <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>19</v>
       </c>
       <c r="F92" t="s">
         <v>23</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>238</v>
+        <v>221</v>
       </c>
       <c r="H92" t="s">
-        <v>239</v>
+        <v>222</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
         <v>11113</v>
       </c>
       <c r="B93">
         <v>2017</v>
       </c>
       <c r="C93">
         <v>429</v>
       </c>
       <c r="D93" t="s">
         <v>18</v>
       </c>
       <c r="E93" t="s">
         <v>19</v>
       </c>
       <c r="F93" t="s">
         <v>23</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>240</v>
+        <v>223</v>
       </c>
       <c r="H93" t="s">
-        <v>241</v>
+        <v>224</v>
       </c>
     </row>
     <row r="94" spans="1:8">
-      <c r="A94">
-[...6 lines deleted...]
-        <v>22</v>
+      <c r="A94" t="s">
+        <v>8</v>
+      </c>
+      <c r="B94" t="s">
+        <v>8</v>
+      </c>
+      <c r="C94" t="s">
+        <v>8</v>
       </c>
       <c r="D94" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E94" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F94" t="s">
-        <v>242</v>
+        <v>30</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>243</v>
+        <v>225</v>
       </c>
       <c r="H94" t="s">
-        <v>244</v>
+        <v>226</v>
       </c>
     </row>
     <row r="95" spans="1:8">
-      <c r="A95">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="A95" t="s">
+        <v>8</v>
+      </c>
+      <c r="B95" t="s">
+        <v>8</v>
+      </c>
+      <c r="C95" t="s">
+        <v>8</v>
       </c>
       <c r="D95" t="s">
+        <v>63</v>
+      </c>
+      <c r="E95" t="s">
+        <v>64</v>
+      </c>
+      <c r="F95" t="s">
+        <v>30</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H95" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>8</v>
+      </c>
+      <c r="B96" t="s">
+        <v>8</v>
+      </c>
+      <c r="C96" t="s">
+        <v>8</v>
+      </c>
+      <c r="D96" t="s">
+        <v>63</v>
+      </c>
+      <c r="E96" t="s">
+        <v>64</v>
+      </c>
+      <c r="F96" t="s">
         <v>65</v>
       </c>
-      <c r="E95" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="G96" s="1" t="s">
-        <v>249</v>
+        <v>229</v>
       </c>
       <c r="H96" t="s">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>11073</v>
       </c>
       <c r="B97">
         <v>2017</v>
       </c>
       <c r="C97">
         <v>411</v>
       </c>
       <c r="D97" t="s">
         <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>19</v>
       </c>
       <c r="F97" t="s">
         <v>23</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>251</v>
+        <v>231</v>
       </c>
       <c r="H97" t="s">
-        <v>252</v>
+        <v>232</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>11072</v>
       </c>
       <c r="B98">
         <v>2017</v>
       </c>
       <c r="C98">
         <v>410</v>
       </c>
       <c r="D98" t="s">
         <v>18</v>
       </c>
       <c r="E98" t="s">
         <v>19</v>
       </c>
       <c r="F98" t="s">
         <v>23</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>253</v>
+        <v>233</v>
       </c>
       <c r="H98" t="s">
-        <v>254</v>
+        <v>234</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>11071</v>
       </c>
       <c r="B99">
         <v>2017</v>
       </c>
       <c r="C99">
         <v>409</v>
       </c>
       <c r="D99" t="s">
         <v>18</v>
       </c>
       <c r="E99" t="s">
         <v>19</v>
       </c>
       <c r="F99" t="s">
         <v>23</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>255</v>
+        <v>235</v>
       </c>
       <c r="H99" t="s">
-        <v>256</v>
+        <v>236</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>11070</v>
       </c>
       <c r="B100">
         <v>2017</v>
       </c>
       <c r="C100">
         <v>53</v>
       </c>
       <c r="D100" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E100" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F100" t="s">
         <v>23</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>257</v>
+        <v>237</v>
       </c>
       <c r="H100" t="s">
-        <v>258</v>
+        <v>238</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>10924</v>
       </c>
       <c r="B101">
         <v>2017</v>
       </c>
       <c r="C101">
         <v>381</v>
       </c>
       <c r="D101" t="s">
         <v>18</v>
       </c>
       <c r="E101" t="s">
         <v>19</v>
       </c>
       <c r="F101" t="s">
         <v>23</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>259</v>
+        <v>239</v>
       </c>
       <c r="H101" t="s">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>10920</v>
       </c>
       <c r="B102">
         <v>2017</v>
       </c>
       <c r="C102">
         <v>377</v>
       </c>
       <c r="D102" t="s">
         <v>18</v>
       </c>
       <c r="E102" t="s">
         <v>19</v>
       </c>
       <c r="F102" t="s">
         <v>23</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>261</v>
+        <v>241</v>
       </c>
       <c r="H102" t="s">
-        <v>262</v>
+        <v>242</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
         <v>10919</v>
       </c>
       <c r="B103">
         <v>2017</v>
       </c>
       <c r="C103">
         <v>1</v>
       </c>
       <c r="D103" t="s">
-        <v>226</v>
+        <v>209</v>
       </c>
       <c r="E103" t="s">
-        <v>227</v>
+        <v>210</v>
       </c>
       <c r="F103" t="s">
         <v>23</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>263</v>
+        <v>243</v>
       </c>
       <c r="H103" t="s">
-        <v>264</v>
+        <v>244</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
         <v>10898</v>
       </c>
       <c r="B104">
         <v>2017</v>
       </c>
       <c r="C104">
         <v>9</v>
       </c>
       <c r="D104" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="E104" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F104" t="s">
         <v>23</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>265</v>
+        <v>245</v>
       </c>
       <c r="H104" t="s">
-        <v>266</v>
+        <v>246</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>10888</v>
       </c>
       <c r="B105">
         <v>2017</v>
       </c>
       <c r="C105">
         <v>367</v>
       </c>
       <c r="D105" t="s">
         <v>18</v>
       </c>
       <c r="E105" t="s">
         <v>19</v>
       </c>
       <c r="F105" t="s">
         <v>23</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>267</v>
+        <v>247</v>
       </c>
       <c r="H105" t="s">
-        <v>268</v>
+        <v>248</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>10887</v>
       </c>
       <c r="B106">
         <v>2017</v>
       </c>
       <c r="C106">
         <v>366</v>
       </c>
       <c r="D106" t="s">
         <v>18</v>
       </c>
       <c r="E106" t="s">
         <v>19</v>
       </c>
       <c r="F106" t="s">
         <v>23</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>269</v>
+        <v>249</v>
       </c>
       <c r="H106" t="s">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>10886</v>
       </c>
       <c r="B107">
         <v>2017</v>
       </c>
       <c r="C107">
         <v>365</v>
       </c>
       <c r="D107" t="s">
         <v>18</v>
       </c>
       <c r="E107" t="s">
         <v>19</v>
       </c>
       <c r="F107" t="s">
         <v>23</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>271</v>
+        <v>251</v>
       </c>
       <c r="H107" t="s">
-        <v>272</v>
+        <v>252</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>10885</v>
       </c>
       <c r="B108">
         <v>2017</v>
       </c>
       <c r="C108">
         <v>364</v>
       </c>
       <c r="D108" t="s">
         <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>19</v>
       </c>
       <c r="F108" t="s">
         <v>23</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>273</v>
+        <v>253</v>
       </c>
       <c r="H108" t="s">
-        <v>274</v>
+        <v>254</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>10763</v>
       </c>
       <c r="B109">
         <v>2017</v>
       </c>
       <c r="C109">
         <v>47</v>
       </c>
       <c r="D109" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E109" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F109" t="s">
         <v>23</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>275</v>
+        <v>255</v>
       </c>
       <c r="H109" t="s">
-        <v>264</v>
+        <v>244</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>10756</v>
       </c>
       <c r="B110">
         <v>2017</v>
       </c>
       <c r="C110">
         <v>14</v>
       </c>
       <c r="D110" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E110" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F110" t="s">
         <v>23</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>276</v>
+        <v>256</v>
       </c>
       <c r="H110" t="s">
-        <v>277</v>
+        <v>257</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>10747</v>
       </c>
       <c r="B111">
         <v>2017</v>
       </c>
       <c r="C111">
         <v>44</v>
       </c>
       <c r="D111" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E111" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F111" t="s">
         <v>23</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>278</v>
+        <v>258</v>
       </c>
       <c r="H111" t="s">
-        <v>279</v>
+        <v>259</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>10743</v>
       </c>
       <c r="B112">
         <v>2017</v>
       </c>
       <c r="C112">
         <v>325</v>
       </c>
       <c r="D112" t="s">
         <v>18</v>
       </c>
       <c r="E112" t="s">
         <v>19</v>
       </c>
       <c r="F112" t="s">
         <v>23</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>280</v>
+        <v>260</v>
       </c>
       <c r="H112" t="s">
-        <v>281</v>
+        <v>261</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
         <v>10742</v>
       </c>
       <c r="B113">
         <v>2017</v>
       </c>
       <c r="C113">
         <v>324</v>
       </c>
       <c r="D113" t="s">
         <v>18</v>
       </c>
       <c r="E113" t="s">
         <v>19</v>
       </c>
       <c r="F113" t="s">
         <v>23</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>282</v>
+        <v>262</v>
       </c>
       <c r="H113" t="s">
-        <v>283</v>
+        <v>263</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
         <v>10741</v>
       </c>
       <c r="B114">
         <v>2017</v>
       </c>
       <c r="C114">
         <v>323</v>
       </c>
       <c r="D114" t="s">
         <v>18</v>
       </c>
       <c r="E114" t="s">
         <v>19</v>
       </c>
       <c r="F114" t="s">
         <v>23</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>284</v>
+        <v>264</v>
       </c>
       <c r="H114" t="s">
-        <v>285</v>
+        <v>265</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
         <v>10731</v>
       </c>
       <c r="B115">
         <v>2017</v>
       </c>
       <c r="C115">
         <v>315</v>
       </c>
       <c r="D115" t="s">
         <v>18</v>
       </c>
       <c r="E115" t="s">
         <v>19</v>
       </c>
       <c r="F115" t="s">
         <v>23</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>286</v>
+        <v>266</v>
       </c>
       <c r="H115" t="s">
-        <v>287</v>
+        <v>267</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
         <v>10730</v>
       </c>
       <c r="B116">
         <v>2017</v>
       </c>
       <c r="C116">
         <v>314</v>
       </c>
       <c r="D116" t="s">
         <v>18</v>
       </c>
       <c r="E116" t="s">
         <v>19</v>
       </c>
       <c r="F116" t="s">
         <v>23</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>288</v>
+        <v>268</v>
       </c>
       <c r="H116" t="s">
-        <v>289</v>
+        <v>269</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
         <v>10700</v>
       </c>
       <c r="B117">
         <v>2017</v>
       </c>
       <c r="C117">
         <v>311</v>
       </c>
       <c r="D117" t="s">
         <v>18</v>
       </c>
       <c r="E117" t="s">
         <v>19</v>
       </c>
       <c r="F117" t="s">
         <v>23</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>290</v>
+        <v>270</v>
       </c>
       <c r="H117" t="s">
-        <v>291</v>
+        <v>271</v>
       </c>
     </row>
     <row r="118" spans="1:8">
-      <c r="A118">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A118" t="s">
+        <v>8</v>
+      </c>
+      <c r="B118" t="s">
+        <v>8</v>
+      </c>
+      <c r="C118" t="s">
+        <v>8</v>
       </c>
       <c r="D118" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E118" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F118" t="s">
-        <v>292</v>
+        <v>20</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>293</v>
+        <v>272</v>
       </c>
       <c r="H118" t="s">
-        <v>294</v>
+        <v>273</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
         <v>10584</v>
       </c>
       <c r="B119">
         <v>2017</v>
       </c>
       <c r="C119">
         <v>12</v>
       </c>
       <c r="D119" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E119" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F119" t="s">
         <v>23</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>295</v>
+        <v>274</v>
       </c>
       <c r="H119" t="s">
-        <v>296</v>
+        <v>275</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
         <v>10556</v>
       </c>
       <c r="B120">
         <v>2017</v>
       </c>
       <c r="C120">
         <v>291</v>
       </c>
       <c r="D120" t="s">
         <v>18</v>
       </c>
       <c r="E120" t="s">
         <v>19</v>
       </c>
       <c r="F120" t="s">
         <v>23</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>297</v>
+        <v>276</v>
       </c>
       <c r="H120" t="s">
-        <v>298</v>
+        <v>277</v>
       </c>
     </row>
     <row r="121" spans="1:8">
-      <c r="A121">
-[...5 lines deleted...]
-      <c r="C121">
+      <c r="A121" t="s">
+        <v>8</v>
+      </c>
+      <c r="B121" t="s">
+        <v>8</v>
+      </c>
+      <c r="C121" t="s">
+        <v>8</v>
+      </c>
+      <c r="D121" t="s">
+        <v>18</v>
+      </c>
+      <c r="E121" t="s">
+        <v>19</v>
+      </c>
+      <c r="F121" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H121" t="s">
         <v>279</v>
-      </c>
-[...13 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
         <v>10525</v>
       </c>
       <c r="B122">
         <v>2017</v>
       </c>
       <c r="C122">
         <v>277</v>
       </c>
       <c r="D122" t="s">
         <v>18</v>
       </c>
       <c r="E122" t="s">
         <v>19</v>
       </c>
       <c r="F122" t="s">
         <v>23</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>302</v>
+        <v>280</v>
       </c>
       <c r="H122" t="s">
-        <v>303</v>
+        <v>281</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
         <v>10523</v>
       </c>
       <c r="B123">
         <v>2017</v>
       </c>
       <c r="C123">
         <v>276</v>
       </c>
       <c r="D123" t="s">
         <v>18</v>
       </c>
       <c r="E123" t="s">
         <v>19</v>
       </c>
       <c r="F123" t="s">
         <v>23</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>304</v>
+        <v>282</v>
       </c>
       <c r="H123" t="s">
-        <v>305</v>
+        <v>283</v>
       </c>
     </row>
     <row r="124" spans="1:8">
-      <c r="A124">
-[...6 lines deleted...]
-        <v>275</v>
+      <c r="A124" t="s">
+        <v>8</v>
+      </c>
+      <c r="B124" t="s">
+        <v>8</v>
+      </c>
+      <c r="C124" t="s">
+        <v>8</v>
       </c>
       <c r="D124" t="s">
         <v>18</v>
       </c>
       <c r="E124" t="s">
         <v>19</v>
       </c>
       <c r="F124" t="s">
-        <v>306</v>
+        <v>20</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>307</v>
+        <v>284</v>
       </c>
       <c r="H124" t="s">
-        <v>308</v>
+        <v>285</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
         <v>10468</v>
       </c>
       <c r="B125">
         <v>2017</v>
       </c>
       <c r="C125">
         <v>274</v>
       </c>
       <c r="D125" t="s">
         <v>18</v>
       </c>
       <c r="E125" t="s">
         <v>19</v>
       </c>
       <c r="F125" t="s">
         <v>23</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>309</v>
+        <v>286</v>
       </c>
       <c r="H125" t="s">
-        <v>310</v>
+        <v>287</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
         <v>10465</v>
       </c>
       <c r="B126">
         <v>2017</v>
       </c>
       <c r="C126">
         <v>273</v>
       </c>
       <c r="D126" t="s">
         <v>18</v>
       </c>
       <c r="E126" t="s">
         <v>19</v>
       </c>
       <c r="F126" t="s">
         <v>23</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>311</v>
+        <v>288</v>
       </c>
       <c r="H126" t="s">
-        <v>312</v>
+        <v>289</v>
       </c>
     </row>
     <row r="127" spans="1:8">
-      <c r="A127">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="A127" t="s">
+        <v>8</v>
+      </c>
+      <c r="B127" t="s">
+        <v>8</v>
+      </c>
+      <c r="C127" t="s">
+        <v>8</v>
       </c>
       <c r="D127" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E127" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F127" t="s">
-        <v>313</v>
+        <v>42</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>314</v>
+        <v>290</v>
       </c>
       <c r="H127" t="s">
-        <v>315</v>
+        <v>291</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
         <v>10390</v>
       </c>
       <c r="B128">
         <v>2017</v>
       </c>
       <c r="C128">
         <v>10</v>
       </c>
       <c r="D128" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E128" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F128" t="s">
         <v>23</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>316</v>
+        <v>292</v>
       </c>
       <c r="H128" t="s">
-        <v>317</v>
+        <v>293</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
         <v>10365</v>
       </c>
       <c r="B129">
         <v>2017</v>
       </c>
       <c r="C129">
         <v>253</v>
       </c>
       <c r="D129" t="s">
         <v>18</v>
       </c>
       <c r="E129" t="s">
         <v>19</v>
       </c>
       <c r="F129" t="s">
         <v>23</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>318</v>
+        <v>294</v>
       </c>
       <c r="H129" t="s">
-        <v>319</v>
+        <v>295</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
         <v>10364</v>
       </c>
       <c r="B130">
         <v>2017</v>
       </c>
       <c r="C130">
         <v>252</v>
       </c>
       <c r="D130" t="s">
         <v>18</v>
       </c>
       <c r="E130" t="s">
         <v>19</v>
       </c>
       <c r="F130" t="s">
         <v>23</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>320</v>
+        <v>296</v>
       </c>
       <c r="H130" t="s">
-        <v>321</v>
+        <v>297</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
         <v>10363</v>
       </c>
       <c r="B131">
         <v>2017</v>
       </c>
       <c r="C131">
         <v>251</v>
       </c>
       <c r="D131" t="s">
         <v>18</v>
       </c>
       <c r="E131" t="s">
         <v>19</v>
       </c>
       <c r="F131" t="s">
         <v>23</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>322</v>
+        <v>298</v>
       </c>
       <c r="H131" t="s">
-        <v>323</v>
+        <v>299</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
         <v>10362</v>
       </c>
       <c r="B132">
         <v>2017</v>
       </c>
       <c r="C132">
         <v>250</v>
       </c>
       <c r="D132" t="s">
         <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>19</v>
       </c>
       <c r="F132" t="s">
         <v>23</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>324</v>
+        <v>300</v>
       </c>
       <c r="H132" t="s">
-        <v>325</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
         <v>10327</v>
       </c>
       <c r="B133">
         <v>2017</v>
       </c>
       <c r="C133">
         <v>7</v>
       </c>
       <c r="D133" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="E133" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F133" t="s">
         <v>23</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>326</v>
+        <v>302</v>
       </c>
       <c r="H133" t="s">
-        <v>327</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
         <v>10321</v>
       </c>
       <c r="B134">
         <v>2017</v>
       </c>
       <c r="C134">
         <v>227</v>
       </c>
       <c r="D134" t="s">
         <v>18</v>
       </c>
       <c r="E134" t="s">
         <v>19</v>
       </c>
       <c r="F134" t="s">
         <v>23</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>328</v>
+        <v>304</v>
       </c>
       <c r="H134" t="s">
-        <v>329</v>
+        <v>305</v>
       </c>
     </row>
     <row r="135" spans="1:8">
-      <c r="A135">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="A135" t="s">
+        <v>8</v>
+      </c>
+      <c r="B135" t="s">
+        <v>8</v>
+      </c>
+      <c r="C135" t="s">
+        <v>8</v>
       </c>
       <c r="D135" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E135" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F135" t="s">
-        <v>330</v>
+        <v>105</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>331</v>
+        <v>306</v>
       </c>
       <c r="H135" t="s">
-        <v>332</v>
+        <v>307</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
         <v>10231</v>
       </c>
       <c r="B136">
         <v>2017</v>
       </c>
       <c r="C136">
         <v>8</v>
       </c>
       <c r="D136" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E136" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F136" t="s">
         <v>23</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>333</v>
+        <v>308</v>
       </c>
       <c r="H136" t="s">
-        <v>317</v>
+        <v>293</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
         <v>10181</v>
       </c>
       <c r="B137">
         <v>2017</v>
       </c>
       <c r="C137">
         <v>200</v>
       </c>
       <c r="D137" t="s">
         <v>18</v>
       </c>
       <c r="E137" t="s">
         <v>19</v>
       </c>
       <c r="F137" t="s">
         <v>23</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>334</v>
+        <v>309</v>
       </c>
       <c r="H137" t="s">
-        <v>335</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
         <v>10178</v>
       </c>
       <c r="B138">
         <v>2017</v>
       </c>
       <c r="C138">
         <v>199</v>
       </c>
       <c r="D138" t="s">
         <v>18</v>
       </c>
       <c r="E138" t="s">
         <v>19</v>
       </c>
       <c r="F138" t="s">
         <v>23</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>336</v>
+        <v>311</v>
       </c>
       <c r="H138" t="s">
-        <v>337</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
         <v>10176</v>
       </c>
       <c r="B139">
         <v>2017</v>
       </c>
       <c r="C139">
         <v>198</v>
       </c>
       <c r="D139" t="s">
         <v>18</v>
       </c>
       <c r="E139" t="s">
         <v>19</v>
       </c>
       <c r="F139" t="s">
         <v>23</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>338</v>
+        <v>313</v>
       </c>
       <c r="H139" t="s">
-        <v>339</v>
+        <v>314</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
         <v>10175</v>
       </c>
       <c r="B140">
         <v>2017</v>
       </c>
       <c r="C140">
         <v>197</v>
       </c>
       <c r="D140" t="s">
         <v>18</v>
       </c>
       <c r="E140" t="s">
         <v>19</v>
       </c>
       <c r="F140" t="s">
         <v>23</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>340</v>
+        <v>315</v>
       </c>
       <c r="H140" t="s">
-        <v>341</v>
+        <v>316</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
         <v>10174</v>
       </c>
       <c r="B141">
         <v>2017</v>
       </c>
       <c r="C141">
         <v>196</v>
       </c>
       <c r="D141" t="s">
         <v>18</v>
       </c>
       <c r="E141" t="s">
         <v>19</v>
       </c>
       <c r="F141" t="s">
         <v>23</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>342</v>
+        <v>317</v>
       </c>
       <c r="H141" t="s">
-        <v>343</v>
+        <v>318</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
         <v>10040</v>
       </c>
       <c r="B142">
         <v>2017</v>
       </c>
       <c r="C142">
         <v>185</v>
       </c>
       <c r="D142" t="s">
         <v>18</v>
       </c>
       <c r="E142" t="s">
         <v>19</v>
       </c>
       <c r="F142" t="s">
         <v>23</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>344</v>
+        <v>319</v>
       </c>
       <c r="H142" t="s">
-        <v>345</v>
+        <v>320</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
         <v>10011</v>
       </c>
       <c r="B143">
         <v>2017</v>
       </c>
       <c r="C143">
         <v>27</v>
       </c>
       <c r="D143" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E143" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F143" t="s">
         <v>23</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>346</v>
+        <v>321</v>
       </c>
       <c r="H143" t="s">
-        <v>347</v>
+        <v>322</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
         <v>9986</v>
       </c>
       <c r="B144">
         <v>2017</v>
       </c>
       <c r="C144">
         <v>150</v>
       </c>
       <c r="D144" t="s">
         <v>18</v>
       </c>
       <c r="E144" t="s">
         <v>19</v>
       </c>
       <c r="F144" t="s">
         <v>23</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>348</v>
+        <v>323</v>
       </c>
       <c r="H144" t="s">
-        <v>301</v>
+        <v>279</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
         <v>9985</v>
       </c>
       <c r="B145">
         <v>2017</v>
       </c>
       <c r="C145">
         <v>149</v>
       </c>
       <c r="D145" t="s">
         <v>18</v>
       </c>
       <c r="E145" t="s">
         <v>19</v>
       </c>
       <c r="F145" t="s">
         <v>23</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>349</v>
+        <v>324</v>
       </c>
       <c r="H145" t="s">
-        <v>350</v>
+        <v>325</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
         <v>9984</v>
       </c>
       <c r="B146">
         <v>2017</v>
       </c>
       <c r="C146">
         <v>148</v>
       </c>
       <c r="D146" t="s">
         <v>18</v>
       </c>
       <c r="E146" t="s">
         <v>19</v>
       </c>
       <c r="F146" t="s">
         <v>23</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>351</v>
+        <v>326</v>
       </c>
       <c r="H146" t="s">
-        <v>352</v>
+        <v>327</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
         <v>9983</v>
       </c>
       <c r="B147">
         <v>2017</v>
       </c>
       <c r="C147">
         <v>147</v>
       </c>
       <c r="D147" t="s">
         <v>18</v>
       </c>
       <c r="E147" t="s">
         <v>19</v>
       </c>
       <c r="F147" t="s">
         <v>23</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>353</v>
+        <v>328</v>
       </c>
       <c r="H147" t="s">
-        <v>354</v>
+        <v>329</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
         <v>9982</v>
       </c>
       <c r="B148">
         <v>2017</v>
       </c>
       <c r="C148">
         <v>146</v>
       </c>
       <c r="D148" t="s">
         <v>18</v>
       </c>
       <c r="E148" t="s">
         <v>19</v>
       </c>
       <c r="F148" t="s">
         <v>23</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>355</v>
+        <v>330</v>
       </c>
       <c r="H148" t="s">
-        <v>356</v>
+        <v>331</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
         <v>9981</v>
       </c>
       <c r="B149">
         <v>2017</v>
       </c>
       <c r="C149">
         <v>145</v>
       </c>
       <c r="D149" t="s">
         <v>18</v>
       </c>
       <c r="E149" t="s">
         <v>19</v>
       </c>
       <c r="F149" t="s">
         <v>23</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>357</v>
+        <v>332</v>
       </c>
       <c r="H149" t="s">
-        <v>358</v>
+        <v>333</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
         <v>9974</v>
       </c>
       <c r="B150">
         <v>2017</v>
       </c>
       <c r="C150">
         <v>26</v>
       </c>
       <c r="D150" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E150" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F150" t="s">
         <v>23</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>359</v>
+        <v>334</v>
       </c>
       <c r="H150" t="s">
-        <v>360</v>
+        <v>335</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
         <v>9956</v>
       </c>
       <c r="B151">
         <v>2017</v>
       </c>
       <c r="C151">
         <v>21</v>
       </c>
       <c r="D151" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E151" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F151" t="s">
         <v>23</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>361</v>
+        <v>336</v>
       </c>
       <c r="H151" t="s">
-        <v>362</v>
+        <v>337</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
         <v>9927</v>
       </c>
       <c r="B152">
         <v>2017</v>
       </c>
       <c r="C152">
         <v>19</v>
       </c>
       <c r="D152" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E152" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F152" t="s">
         <v>23</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>363</v>
+        <v>338</v>
       </c>
       <c r="H152" t="s">
-        <v>364</v>
+        <v>339</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
         <v>9926</v>
       </c>
       <c r="B153">
         <v>2017</v>
       </c>
       <c r="C153">
         <v>18</v>
       </c>
       <c r="D153" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E153" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F153" t="s">
         <v>23</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>365</v>
+        <v>340</v>
       </c>
       <c r="H153" t="s">
-        <v>347</v>
+        <v>322</v>
       </c>
     </row>
     <row r="154" spans="1:8">
-      <c r="A154">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A154" t="s">
+        <v>8</v>
+      </c>
+      <c r="B154" t="s">
+        <v>8</v>
+      </c>
+      <c r="C154" t="s">
+        <v>8</v>
       </c>
       <c r="D154" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="E154" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="F154" t="s">
-        <v>366</v>
+        <v>341</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>367</v>
+        <v>342</v>
       </c>
       <c r="H154" t="s">
-        <v>368</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
         <v>9519</v>
       </c>
       <c r="B155">
         <v>2017</v>
       </c>
       <c r="C155">
         <v>82</v>
       </c>
       <c r="D155" t="s">
         <v>18</v>
       </c>
       <c r="E155" t="s">
         <v>19</v>
       </c>
       <c r="F155" t="s">
         <v>23</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>369</v>
+        <v>344</v>
       </c>
       <c r="H155" t="s">
-        <v>370</v>
+        <v>345</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
         <v>9518</v>
       </c>
       <c r="B156">
         <v>2017</v>
       </c>
       <c r="C156">
         <v>81</v>
       </c>
       <c r="D156" t="s">
         <v>18</v>
       </c>
       <c r="E156" t="s">
         <v>19</v>
       </c>
       <c r="F156" t="s">
         <v>23</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>371</v>
+        <v>346</v>
       </c>
       <c r="H156" t="s">
-        <v>372</v>
+        <v>347</v>
       </c>
     </row>
     <row r="157" spans="1:8">
-      <c r="A157">
-[...6 lines deleted...]
-        <v>80</v>
+      <c r="A157" t="s">
+        <v>8</v>
+      </c>
+      <c r="B157" t="s">
+        <v>8</v>
+      </c>
+      <c r="C157" t="s">
+        <v>8</v>
       </c>
       <c r="D157" t="s">
         <v>18</v>
       </c>
       <c r="E157" t="s">
         <v>19</v>
       </c>
       <c r="F157" t="s">
-        <v>373</v>
+        <v>65</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>374</v>
+        <v>348</v>
       </c>
       <c r="H157" t="s">
-        <v>375</v>
+        <v>349</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
         <v>9512</v>
       </c>
       <c r="B158">
         <v>2017</v>
       </c>
       <c r="C158">
         <v>79</v>
       </c>
       <c r="D158" t="s">
         <v>18</v>
       </c>
       <c r="E158" t="s">
         <v>19</v>
       </c>
       <c r="F158" t="s">
         <v>23</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>376</v>
+        <v>350</v>
       </c>
       <c r="H158" t="s">
-        <v>377</v>
+        <v>351</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
         <v>9510</v>
       </c>
       <c r="B159">
         <v>2017</v>
       </c>
       <c r="C159">
         <v>78</v>
       </c>
       <c r="D159" t="s">
         <v>18</v>
       </c>
       <c r="E159" t="s">
         <v>19</v>
       </c>
       <c r="F159" t="s">
         <v>23</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>378</v>
+        <v>352</v>
       </c>
       <c r="H159" t="s">
-        <v>379</v>
+        <v>353</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
         <v>9509</v>
       </c>
       <c r="B160">
         <v>2017</v>
       </c>
       <c r="C160">
         <v>77</v>
       </c>
       <c r="D160" t="s">
         <v>18</v>
       </c>
       <c r="E160" t="s">
         <v>19</v>
       </c>
       <c r="F160" t="s">
         <v>23</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>380</v>
+        <v>354</v>
       </c>
       <c r="H160" t="s">
-        <v>381</v>
+        <v>355</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
         <v>9126</v>
       </c>
       <c r="B161">
         <v>2017</v>
       </c>
       <c r="C161">
         <v>34</v>
       </c>
       <c r="D161" t="s">
         <v>18</v>
       </c>
       <c r="E161" t="s">
         <v>19</v>
       </c>
       <c r="F161" t="s">
         <v>23</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>382</v>
+        <v>356</v>
       </c>
       <c r="H161" t="s">
-        <v>383</v>
+        <v>357</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
         <v>9122</v>
       </c>
       <c r="B162">
         <v>2017</v>
       </c>
       <c r="C162">
         <v>33</v>
       </c>
       <c r="D162" t="s">
         <v>18</v>
       </c>
       <c r="E162" t="s">
         <v>19</v>
       </c>
       <c r="F162" t="s">
         <v>23</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>384</v>
+        <v>358</v>
       </c>
       <c r="H162" t="s">
-        <v>385</v>
+        <v>359</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
         <v>9121</v>
       </c>
       <c r="B163">
         <v>2017</v>
       </c>
       <c r="C163">
         <v>32</v>
       </c>
       <c r="D163" t="s">
         <v>18</v>
       </c>
       <c r="E163" t="s">
         <v>19</v>
       </c>
       <c r="F163" t="s">
         <v>23</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>386</v>
+        <v>360</v>
       </c>
       <c r="H163" t="s">
-        <v>387</v>
+        <v>361</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
         <v>9111</v>
       </c>
       <c r="B164">
         <v>2017</v>
       </c>
       <c r="C164">
         <v>31</v>
       </c>
       <c r="D164" t="s">
         <v>18</v>
       </c>
       <c r="E164" t="s">
         <v>19</v>
       </c>
       <c r="F164" t="s">
         <v>23</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>388</v>
+        <v>362</v>
       </c>
       <c r="H164" t="s">
-        <v>389</v>
+        <v>363</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
         <v>9110</v>
       </c>
       <c r="B165">
         <v>2017</v>
       </c>
       <c r="C165">
         <v>30</v>
       </c>
       <c r="D165" t="s">
         <v>18</v>
       </c>
       <c r="E165" t="s">
         <v>19</v>
       </c>
       <c r="F165" t="s">
         <v>23</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>390</v>
+        <v>364</v>
       </c>
       <c r="H165" t="s">
-        <v>391</v>
+        <v>365</v>
       </c>
     </row>
     <row r="166" spans="1:8">
-      <c r="A166">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A166" t="s">
+        <v>8</v>
+      </c>
+      <c r="B166" t="s">
+        <v>8</v>
+      </c>
+      <c r="C166" t="s">
+        <v>8</v>
       </c>
       <c r="D166" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E166" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F166" t="s">
-        <v>392</v>
+        <v>42</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>393</v>
+        <v>366</v>
       </c>
       <c r="H166" t="s">
-        <v>394</v>
+        <v>367</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
         <v>9053</v>
       </c>
       <c r="B167">
         <v>2017</v>
       </c>
       <c r="C167">
         <v>7</v>
       </c>
       <c r="D167" t="s">
         <v>18</v>
       </c>
       <c r="E167" t="s">
         <v>19</v>
       </c>
       <c r="F167" t="s">
         <v>23</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>395</v>
+        <v>368</v>
       </c>
       <c r="H167" t="s">
-        <v>396</v>
+        <v>369</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>