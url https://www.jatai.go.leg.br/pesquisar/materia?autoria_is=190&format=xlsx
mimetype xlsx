--- v0 (2026-01-05)
+++ v1 (2026-08-13)
@@ -10,123 +10,113 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2263" uniqueCount="1018">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2620" uniqueCount="934">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>(</t>
+  </si>
+  <si>
     <t>SP</t>
   </si>
   <si>
     <t>Substitutivo a Projeto</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-Maria Aparecida (CIDA)</t>
+    <t>Carvalhinho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18054</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivo na Lei Complementar nº 1.445/1990, e dá outras providências.</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>Carvalhinho</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18051</t>
   </si>
   <si>
     <t>Altera dispositivos do projeto de Lei n° 048 de 01 de dezembro de 2020 que: Dispõe sobre regras para concessão de Serviços Públicos de Urbanismo e Monitoramento em áreas de domínio público, situadas em loteamentos abertos regularmente aprovados, e dá outras providências.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...8 lines deleted...]
-Creso de Oliveira Vilela</t>
+    <t>Carlos Miranda</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18015</t>
   </si>
   <si>
     <t>Solicita envio de moção de pesar à família do senhor Luiz Abatuir Assis.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17994</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários no PLOE 32/2020 visando como instituição beneficiária o Lar da Criança Marcondes Dias.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17993</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários no PLOE 32/2020 visando como instituição beneficiária Liga Desportiva de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17992</t>
   </si>
   <si>
     <t>Altera destinação de recursos orçamentários no PLOE 32/2020 visando como instituição beneficiária o Núcleo de Combate ao Câncer de Jataí.</t>
   </si>
@@ -175,60 +165,51 @@
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17964</t>
   </si>
   <si>
     <t>Requer ao Governo de Goiás, realização de gestões junto ao Diretor Presidente da ENEL Distribuição Goiás, visando melhoras no atendimento e fornecimento de energia elétrica em nosso município, na zona urbana e rural.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17950</t>
   </si>
   <si>
     <t>Solicita ao Poder Público Municipal a implantação de iluminação em toda extensão do canteiro central da Rua Professora Albina Bartoloni Mosconi, entre os bairros Brisas e Vila Luiza.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17948</t>
   </si>
   <si>
     <t>Solicita ao Poder Público Municipal a implantação de iluminação em toda extensão do canteiro central da Rua Maria Albina Conceição, entre  os bairros Brisas e Vila Luiza.</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...8 lines deleted...]
-Creso de Oliveira Vilela</t>
+    <t>Pastor Luiz Carlos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17941</t>
   </si>
   <si>
     <t>Solicitam envio de moção de pesar à família da senhora Maria José da Silva Lemes.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17939</t>
   </si>
   <si>
     <t>Requer reforma geral da Feira Coberta, situada no Setor Santa Maria.</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17931</t>
   </si>
   <si>
     <t>Altera a tabela do artigo 31 da Lei 3069 de 28 de junho de 2010.</t>
   </si>
@@ -241,253 +222,191 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/17894</t>
   </si>
   <si>
     <t>Requer ao Poder Público Municipal, a Pavimentação asfáltica da rua 08, no Setor Primavera.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17893</t>
   </si>
   <si>
     <t>Requer ao Poder Público Municipal, estudos para implantação de um quebra molas, na Avenida Dorival de Carvalho no cruzamento da Rua Miranda de Carvalho - centro, ou um semáforo neste cruzamento.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17891</t>
   </si>
   <si>
     <t>Requer ao Poder Público Municipal a Implantação de estacionamento em ângulo, na rua Capitão Serafim de Barros, no trecho da esquina da Embalagens Jataí até a Séculos Informática.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17877</t>
   </si>
   <si>
     <t>Altera no artigo 27 da Lei º 3069/2010, com alterações introduzidas pelas Leis nºs 3218/2011, 3248/2011, 3987/2018 e 4149/2019.</t>
   </si>
   <si>
-    <t>Maria Aparecida (CIDA)_x000D_
-[...1 lines deleted...]
-Carvalhinho</t>
+    <t>Maria Aparecida (CIDA)</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17870</t>
   </si>
   <si>
     <t>Altera o Artigo 21, 31 e 68 da Lei Ordinária nº 3.069 de 28 de junho de 2010, que estabelece normas para os projetos de loteamento, desmembramento e remembramento do solo para Fins urbanos do Município de Jataí; e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17867</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal estudos que viabilize a Construção de uma Feira Coberta no Residencial Cidade Jardim II</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17865</t>
   </si>
   <si>
     <t>Requer ao Poder Público Municipal a Construção de uma Quadra de Areia no Setor Jacutinga.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17864</t>
   </si>
   <si>
     <t>Requer ao Poder Público Municipal a Iluminação da Passarela do Setor Estrela Dalva.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17862</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal a canalização do córrego Jataí, trecho entre o Setor Colinas até a Vila Olavo, e trecho a Vila Olavo até a Vila Sofia.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17861</t>
   </si>
   <si>
     <t>Requer a expedição de MOÇÃO DE APLAUSOS em face ao SINDICATO RURAL DE JATAÍ-GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17856</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal pavimentação asfáltica da via de acesso ao Distrito Agroindustrial, bem como das Ruas: 01, 02, 03, 04, 05 e da Avenida Primária.</t>
   </si>
   <si>
-    <t>Maria Aparecida (CIDA)_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17853</t>
   </si>
   <si>
     <t>Emenda modificativa ao Projeto de Lei Ordinária do Executivo nº 022 de autoria da Comissão de Constituição, Justiça e Redação.</t>
   </si>
   <si>
-    <t>Creso de Oliveira Vilela_x000D_
-[...7 lines deleted...]
-Carvalhinho</t>
+    <t>Creso de Oliveira Vilela</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17834</t>
   </si>
   <si>
     <t>Solicita a testagem de todos os servidores lotados na agência do Vapt Vupt de Jataí.</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17830</t>
   </si>
   <si>
     <t>“Solicita do Poder Executivo, em caráter de urgência, a testagem de todos os Albergados, Diretores e Funcionários do Albergue São Vicente de Paulo, para enfrentamento ao COVID 19”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17827</t>
   </si>
   <si>
     <t>Requer ao Poder Público Municipal a implantação de barras de proteção na lateral da Rua Sebastião Herculano de Souza, entre o Posto 5 Estrelas e o Thile Hotel, Setor Hamilton Nunes.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17826</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, implantação de faixa de pedestre elevada na Av. Sul, altura do n 219, Jardim Paraíso.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17809</t>
   </si>
   <si>
     <t>Recapeamento da Av. 7 de Setembro e Av. João Inácio, divisa do Cohacol 5 com Setor Sul.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17792</t>
   </si>
   <si>
     <t>EMENTA: “Requer pavimentaçao asfáltica nas ruas 14 e Waldemar Vicente Ferreira na Vila Sofia.”</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17765</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação de todas as liberações de verbas, contratações e aquisições afetas ao COVID-19, no sítio eletrônico do Município de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17758</t>
   </si>
   <si>
     <t>Sugere à Mesa diretora contingenciamento de gastos com reforma e/ou benfeitoria no prédio da Câmara Municipal.</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17735</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve solicitam que seja realizado obra de melhoria na pista de pousos e decolagens do Aeroporto Municipal Flávio Francisco Vilela.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17729</t>
   </si>
   <si>
     <t>Requer redutor de velocidade na rua José Inácio de Melo, decida entre o trecho sentido Vila Vida / Centro, no Setor Santa Terezinha.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17728</t>
   </si>
   <si>
     <t>Requer redutor de velocidade ( Quebra - Mola ) na Praça Lambari Centro, em frente casa de carne Nelore.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...7 lines deleted...]
-Pastor Luiz Carlos</t>
+    <t>Thiago Maggioni</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17717</t>
   </si>
   <si>
     <t>Requer a criação da Comissão Especial de Gerenciamento de Crise decorrente do COVID-19</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17704</t>
   </si>
   <si>
     <t>Altera a redação do art.2º do PLOE n 09/2020</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17697</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.272/2012, autorizando o uso de aplicativo no serviço de táxis.</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17488</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem solicitam que seja realizada obra de melhoria na pista de pousos e decolagens do Aeroporto Municipal Flávio Vilela.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17474</t>
   </si>
   <si>
     <t>Requer faixa de pedestres no cruzamento das ruas Miguel de Assis com a Caiapônia, Vila progresso.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17473</t>
   </si>
   <si>
     <t>Requer reforma da canaleta do cruzamento das ruas Itarumã com a Dom Pedro II, Setor Santa Maria.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17472</t>
   </si>
   <si>
     <t>Requer Construção de Rede Fluvial, na rua Capitão Serafim de Barros, trecho entre a Avenida Rio Verde até a Rua Almeida, Setor Santa Maria.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17407</t>
@@ -498,1181 +417,827 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/17404</t>
   </si>
   <si>
     <t>Solicita implantação de Piso Tátil nas calçadas da região central, visando dar segurança e autonomia nos deslocamentos das pessoas com deficiência visual que trafegam por aqueles espaços públicos de nosso município.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17281</t>
   </si>
   <si>
     <t>Requer manutenção de quadra de Esportes do Colégio Municipal Alta de Souza.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17279</t>
   </si>
   <si>
     <t>Requer manutenção e reforma dos bueiros no Setor Vila Brasília.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17278</t>
   </si>
   <si>
     <t>Requer construção de canaletas na rua Estados Unidos esquina com a Leomar Ferreira de Mello, Vila São Pedro.</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...8 lines deleted...]
-Thiago Maggioni</t>
+    <t>Kátia Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17172</t>
   </si>
   <si>
     <t>Os subscritores da presente Emenda propõem alteração no art. 2º e o acréscimo do Parágrafo único ao art. 1º, conforme a redação a seguir:</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16898</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de Cidadão Jataiense ao Sr. José Mário Schreiner e dá outras providências.</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16888</t>
   </si>
   <si>
     <t>Altera a redação do art. 7º do Projeto de Lei nº 058, de 04 de novembro de 2019.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16759</t>
   </si>
   <si>
     <t>A Comissão Permanente, representada por seu vereador Presidente, que esta subscreve, com assento nesta Casa Legislativa, nos termos do art. 98, §1º do Regimento Interno, propõem a seguinte emenda ao PLOE nº 55/2019.</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...7 lines deleted...]
-Carlos Miranda</t>
+    <t>Major Davi Pires</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16757</t>
   </si>
   <si>
     <t>Solicita o envio de moção de pesar aos familiares de Antônio Soares Neto.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16752</t>
   </si>
   <si>
     <t>Carvalhinho Solicita revitalização da demarcação horizontal e vertical no cruzamento das ruas André Luiz e Riachuelo no Setor Sodré.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16727</t>
   </si>
   <si>
     <t>O Vereador Carvalhinho requer ao poder Municipal, pavimentação asfáltica no Povoado da Estância, das Ruas que menciona.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16640</t>
   </si>
   <si>
     <t>"Requer Executivo Municipal reforma da quadra situada ao lado do campo de futebol da Vila Sofia, Rua 16."</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16612</t>
   </si>
   <si>
     <t>O vereador Carvalhinho solicita ao Executivo Municipal instalação de câmeras de monitoramento no Alberque Canino, situado na Rua dos Buritis, 336, Bairro Recreio Alvorada.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...7 lines deleted...]
-Pastor Luiz Carlos</t>
+    <t>Mauro Bento Filho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16610</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Sr. Geneis Leal Rezende.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16491</t>
   </si>
   <si>
     <t>Requer Implantação de faixa de pedestres nas entradas do Villefort Atacado de varejo, setor Epaminondas.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16443</t>
   </si>
   <si>
     <t>Altera dispositivos normativos no projeto de Lei do Executivo de nº 41/2019 e dá outras providências. (Adote Animais)</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16442</t>
   </si>
   <si>
     <t>Altera dispositivos normativos no projeto de Lei do Executivo de nº 41/2019 e dá outras providências. (APAE)</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16441</t>
   </si>
   <si>
     <t>Altera dispositivos normativos no projeto de Lei do Executivo de nº 41/2019 e dá outras providências. (13º Batalhão Do Bombeiro Militar (Jataí-Go) para o PROEBOM - Programa Educacional Bombeiro Mirim)</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16440</t>
   </si>
   <si>
     <t>Altera dispositivos normativos no projeto de Lei do Executivo de nº 41/2019 e dá outras providências. (Nossa Casa de Recuperação)</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16439</t>
   </si>
   <si>
     <t>Altera dispositivos normativos no projeto de Lei do Executivo de nº 41/2019 e dá outras providências. (Associação Desportiva de Jataí)</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16438</t>
   </si>
   <si>
     <t>Altera dispositivos normativos no projeto de Lei do Executivo de nº 41/2019 e dá outras providências. (Associação Favos)</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16437</t>
   </si>
   <si>
     <t>Altera dispositivos normativos no projeto de Lei do Executivo de nº 41/2019 e dá outras providências. (Núcleo de Combate ao Câncer de Jataí)</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16436</t>
   </si>
   <si>
     <t>Altera dispositivos normativos no projeto de Lei do Executivo de nº 41/2019 e dá outras providências. (Associação Brasileira de Ação Social - Abrasso Jataí)</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16435</t>
   </si>
   <si>
     <t>Altera dispositivos normativos no projeto de Lei do Executivo de nº 41/2019 e dá outras providências. (Lar da Criança Marcondes Dias)</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16434</t>
   </si>
   <si>
     <t>Altera dispositivos normativos no projeto de Lei do Executivo de nº 41/2019 e dá outras providências. (Associação Pestalozzi)</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16433</t>
   </si>
   <si>
     <t>Altera dispositivos normativos no projeto de Lei do Executivo de nº 41/2019 e dá outras providências. (Liga Desportiva de Jataí)</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16432</t>
   </si>
   <si>
     <t>Altera dispositivos normativos no projeto de Lei do Executivo de nº 41/2019 e dá outras providências. (Jac Atlético Clube)</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16387</t>
   </si>
   <si>
     <t>Altera denominação de via pública que especifica e dá outras providências</t>
   </si>
   <si>
-    <t>Maria Aparecida (CIDA)_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16319</t>
   </si>
   <si>
     <t>Solicita a criação de Comissão Especial de Apoio ao Parque Científico e Tecnológica de Jataí - JataiTech</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16193</t>
   </si>
   <si>
     <t>Solicita ao Poder Público Municipal força tarefa, para demarcação de sinalização nos cruzamentos de vias, pintura dos meios-fios, tapa-buracos, roçagem e limpeza de matagal, no Distrito de Estância.</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16185</t>
   </si>
   <si>
     <t>Altera dispositivos normativos no Projeto de Lei do Executivo de nº 41/2019 e dá outras providências. (Sociedade Beneficente Albergue São Vicente de Paulo)</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16172</t>
   </si>
   <si>
     <t>Altera dispositivos normativos no Projeto de Lei do Executivo de nº 41/2019 e dá outras providências. (Centro de Atendimento Educacional Especializado Érica de Melo Barbosa)</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16060</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Troféu Jatobá ao Sr. Maycon Henrique Tombini e dá outras providências.</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16056</t>
   </si>
   <si>
     <t>Suprime o Art. 5º e modifica o Art. 12 do Projeto de Lei Ordinária do Executivo nº 44, de 26 de agosto de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16030</t>
   </si>
   <si>
     <t>"Confere título de cidadão Jataiense à José Luiz Bagestão."</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Maria Aparecida (CIDA)_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16029</t>
   </si>
   <si>
     <t>Acrescenta o art. 15-A ao Regimento Interno da Câmara Municipal de Jataí/GO.</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16028</t>
   </si>
   <si>
     <t>Os vereadores subscritores solicitam a revogação do requerimento nº 285/2019, por ausência de pressuposto regimental, vício de iniciativa, conforme art. 48, § 1º do RI</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16024</t>
   </si>
   <si>
     <t>Solicita o envio de moção de pesar aos familiares de Nafetal Rezende Silva.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16019</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal, instalação de academia ao ar livre, na Praça Gilvaci Alves Santana (Negrinho) Setor Epaminondas I.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16006</t>
   </si>
   <si>
     <t>Requer ao executivo municipal, ações em caráter emergencial, que assitam os moradores do Povoado do Assentamento Rio Paraíso, em virtude da queimada ocorrida em 19/09/2019, município de Jataí-GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15995</t>
   </si>
   <si>
     <t>Requer revitalização e implantação de academia ao ar livre no final da AV. C, entre as Ruas 17 e 18, na vila Sofia.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15989</t>
   </si>
   <si>
     <t>Solicita ao executivo municipal, reforma dos brinquedos da Praça Dom Miguel Pedro Mundo (praça do conjunto), no conjunto rio claro I</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15988</t>
   </si>
   <si>
     <t>REQUER CASCALHAMENTO DA TRAVESSIA DA RUA 15, VILA SOFIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15986</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESTAÇÃO DO SERVIÇO DE TRANSPORTE PRIVADO INDIVIDUAL E REMUNERADO DE PASSAGEIROS, COM O USO DE PLATAFORMA TECNOLÓGICA DE TRANSPORTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>EMADT</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15980</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, NOS TERMOS DO ART. 98, § 1º DO REGIMENTO INTERNO, PROPÕEM A SEGUINTE EMENDA ADITIVA AO PLOE Nº 35/2019, NA FORMA ABAIXO ELENCADA:</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15974</t>
   </si>
   <si>
     <t>"AUTORIZA A DOAÇÃO DOS BENS INSERVÍVEIS QUE ESPECIFICA À ASSOCIAÇÃO DOS MORADORES DO BAIRRO FRANCISCO ANTÔNIO E CONJUNTO RESIDENCIAL ESTRELA DALVA - AMFACED".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15971</t>
   </si>
   <si>
     <t>"REQUER A GOINFRA - AGÊNCIA GOIANA DE INFRAESTRUTURA E TRANSPORTES, A IMPLANTAÇÃO DE 3ª FAIXA NA GO 184, NO TRECHO COMPREENDIDO ENTRE O KM 5 AO KM 10, SENTIDO JATAÍ - SERRANÓPOLIS".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15964</t>
   </si>
   <si>
     <t>REQUER FAIXA DE PEDESTRE NA PORTA DO CENTRO ESPECIALIZADO EM REABILITAÇÃO NO CONJUNTO RIO CLARO I.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15963</t>
   </si>
   <si>
     <t>REQUER DEMARCAÇÃO HORIZONTAL NO CRUZAMENTO DAS RUAS FRANCISCO NOGUEIRA COM A RUA DONA FILINHA NO SETOR DOM ABEL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15962</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, RECAPEAMENTO ASFÁLTICO DA RUA TIA JUSTINA, ALTURA DO Nº 555, CENTRO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15961</t>
   </si>
   <si>
     <t>SOLICITA AO PODER PÚBLICO MUNICIPAL IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA 12, VILA SOFIA.</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15943</t>
   </si>
   <si>
     <t>A COMISSÃO PERMANENTE, REPRESENTADA POR SEU VEREADOR PRESIDENTE, QUE ESTA SUBSCREVE, COM ASSENTO NESTA CASA LEGISLATIVA, NOS TERMOS DO ART. 98, §1º DO REGIMENTO INTERNO, PROPÕE A SEGUINTE EMENDA AO PLOE Nº 38/2019.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15935</t>
   </si>
   <si>
     <t>REQUER PAVIMENTAÇÃO ASFÁLTICA DA RUA WALDEMAR VICENTE FERREIRA, VILA SOFIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15933</t>
   </si>
   <si>
     <t>REQUER PAVIMENTAÇÃO ASFÁLTICA DAS RUAS 1 E 3, SITIO RECANTO ALVORADA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15932</t>
   </si>
   <si>
     <t>REQUER DEMARCAÇÃO VERTICAL E HORIZONTAL NO CRUZAMENTO DAS RUAS G E 12 NA VILA SOFIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15931</t>
   </si>
   <si>
     <t>REQUER ESTUDOS PARA CONSTRUÇÃO CANALETAS E E BOCA DE LOBO NA AVENIDA C ESQUINA COM A RUA 12 NA VILA SOFIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15930</t>
   </si>
   <si>
     <t>REQUER ILUMINAÇÃO PUBLICA NA RUA 1, SITIO ALVORADA.</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15921</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVE, COM ASSENTO NESTA CASA LEGISLATIVA, NOS TERMOS DO ART. 98, § 1º DO REGIMENTO INTERNO, PROPÕE A SEGUINTE EMENDA AO PLOE Nº 35/2019.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...5 lines deleted...]
-Thiago Maggioni</t>
+    <t>Adilson de Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15917</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. ADÃO EUCLÉSIO RIBEIRO SOARES.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15916</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SR. LORIVAL PEREIRA PINTO (CAPIXABA)</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15913</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SR. JOAQUIM EUNÁPIO DA SILVA (NAPO)</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15912</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. ALCIONE SEBASTIÃO DE OLIVEIRA.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15911</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DA SRª TEREZINHA MACHADO MELO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15864</t>
   </si>
   <si>
     <t>VEREADOR CARVALHINHO SOLICITA IMPLANTAÇÃO DE FAIXA DE PEDESTRE NA SAÍDA DO 41° BIMTZ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15863</t>
   </si>
   <si>
     <t>REQUER IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE NO CRUZAMENTO DA AV VERIANO LIMA, COM A AV CASTELO BRANCO, NA VILA OLAVO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15862</t>
   </si>
   <si>
     <t>REQUER CONSTRUÇÃO DE ESTACIONAMENTO NA PRAÇA DO SETOR SEBASTIÃO HERCULANO NO FINAL DA RUA 5.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15861</t>
   </si>
   <si>
     <t>REQUER RECAPEAMENTO E DEMARCAÇÃO DO ESTACIONAMENTO DO CLUBE DOS SARGENTOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15860</t>
   </si>
   <si>
     <t>PEDE QUE SEJA REALIZADO ESTUDOS PARA IMPLANTAÇÃO DE ROTATÓRIA NA AV CASTELO BRANCO NA ENTRADA DO CLUBE DOS SARGENTOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15859</t>
   </si>
   <si>
     <t>SOLICITA PAVIMENTAÇÃO ASFÁLTICA E SINALIZAÇÃO HORIZONTAL E VERTICAL NO TREVO DO ANEL VIÁRIO, SAINDO EM DIREÇÃO A PECUÁRIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15858</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DE TRÂNSITO ESTUDO PARA QUE A RUA ITARUMÃ, PASSE A SER MÃO ÚNICA, REGIÃO DO SETOR SANTA MARIA.</t>
   </si>
   <si>
-    <t>Maria Aparecida (CIDA)_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15730</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE MOÇÃO DE PESAR AOS FAMILIARES DE VILMAR LINS DE ASSIS.</t>
   </si>
   <si>
-    <t>Maria Aparecida (CIDA)_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15728</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO JATAIENSE AO SR. YOSSI SHELLEY, EMBAIXADOR DE ISRAEL NO BRASIL.</t>
   </si>
   <si>
-    <t>Maria Aparecida (CIDA)_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15721</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ART. 6º DO PLOE Nº 23/2019.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15713</t>
   </si>
   <si>
     <t>REQUER ESTUDOS PARA QUE SEJA PERMITIDO ESTACIONAR VEÍCULOS, APENAS DE UM DOS LADOS DA RUA JOSÉ MANUEL VILELA, ENTRE A PRAÇA PROFESSOR MAROMBA E PRAÇA DO OLHO D'AGUA, CENTRO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15709</t>
   </si>
   <si>
     <t>REQUER A REEDIÇÃO DO REQUERIMENTO Nº 617/2017, APROVADO EM UNANIMIDADE EM 31/10/2017, O QUAL SOLICITA REFORMA E COBERTURA DA QUADRA DE ESPORTES DA ESCOLA MUNICIPAL GERALDO VENÉRIO, BAIRRO SANTO ANTÔNIO</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15708</t>
   </si>
   <si>
     <t>REQUER A REEDIÇÃO DO REQUERIMENTO Nº 179/2017, APROVADO OR MAIORIA ABSOLUTA EM 04/04/2017, O QUAL REQUER ESTUDOS PARA A IMPLANTAÇÃO DE ESTACIONAMENTO PÚBLICO DESTINADO À VEÍCULO DE GRANDE PORTE (ESTABELECIMENTOS NA LEI Nº 9.503 DE 23 DE SETEMBRO DE 1997) NO MUNICÍPIO DE JATAÍ, ESTADO DE GOÍAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15696</t>
   </si>
   <si>
     <t>VEREADOR CARVALHINHO SOLICITA IMPLANTAÇÃO DE ROTATÓRIA NO CRUZAMENTO DA RUA SAID ABDALA COM A ANTÔNIO CÂNDIDO, BAIRRO JARDIM RIO CLARO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15695</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL REDUTOR DE VELOCIDADE NA RUA LAURO TAVEIRA NAS PROXIMIDADES DO COLÉGIO JOÃO ROBERTO MOREIRA ,JARDIM RIO CLARO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15629</t>
   </si>
   <si>
     <t>"REQUER ESTUDOS PARA QUE SEJA PERMITIDO ESTACIONAR VEÍCULOS, APENAS DO LADO ESQUERDO DA RUA JOSÉ MANUEL VILELA, ENTRE A PRAÇA PROFESSOR MAROMBA E PRAÇA DO OLHO D'AGUA, CENTRO".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15607</t>
   </si>
   <si>
     <t>INSTITUI O MÊS DE CONSCIENTIZAÇÃO E INCLUSÃO SOCIAL DAS PESSOAS COM DEFICIÊNCIA, DENOMINADO SETEMBRO VERDE, A SER COMEMORADO ANUALMENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15606</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE SÔNIA DE FREITAS ASSIS, RECENTEMENTE FALECIDA.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15574</t>
   </si>
   <si>
     <t>SOLICITA MOÇÃO DE PESAR PELO FALECIMENTO DE ORIOVALDO TEODORO CEREA DA SILVA (CEREA)</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15573</t>
   </si>
   <si>
     <t>SOLICITA MOÇÃO DE PESAR PELO FALECIMENTO DE ALZIRA VELOSO NOGUEIRA (DONA FILHINHA).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15520</t>
   </si>
   <si>
     <t>REQUER ESTUDOS PARA IMPLANTAÇÃO DE ESTACIONAMENTO VERTICAL NA RUA JOSÉ MANOEL VILELA, ENTRE A PRAÇA DA MAROMBA E PRAÇA DO OLHO D'AGUA, CENTRO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15519</t>
   </si>
   <si>
     <t>REQUER ESTUDOS PARA IMPLANTAÇÃO DE FAIXA ELEVADA DE PEDESTRES NA RUA MIRANDA DE CARVALHO EM FRENTE A PRAÇA DA MAROMBA, CENTRO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15518</t>
   </si>
   <si>
     <t>SOLICITA PAVIMENTAÇÃO ASFÁLTICA NA RUA 32 ENTRE AS RUAS 3 E 34, SETOR COLMEIA PARK.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15488</t>
   </si>
   <si>
     <t>ALTERA O INCISO V DO § 1º DO ART. 125-A DO REGIMENTO INTERNO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15375</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL DEMARCAÇÃO E SINALIZAÇÃO VERTICAL E HORIZONTAL NAS RUAS DO BAIRRO FERNANDES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15365</t>
   </si>
   <si>
     <t>VEREADOR CARVALHINHO SOLICITA AO EXECUTIVO MUNICIPAL, RECAPEAMENTO DA RUA JOSÉ MANOEL VILELA, ABAIXO DA PRAÇA DO OLHO D'ÁGUA NO CENTRO.</t>
   </si>
   <si>
-    <t>Maria Aparecida (CIDA)_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15278</t>
   </si>
   <si>
     <t>SOLICITA MOÇÃO DE PESAR PELO FALECIMENTO DE OSCAR GONÇALVES FONSECA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15195</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE CANALETA NA RUA DONA OLÍMPIA, ESQUINA COM A BR 158, VILA FÁTIMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15193</t>
   </si>
   <si>
     <t>REQUER AO PODER PÚBLICO MUNICIPAL, RECONSTRUÇÃO DA ROTATÓRIA NO ENTRONCAMENTO DAS VIAS: ITARUMÃ COM LEOPOLDO DE BULHÕES, SETOR SANTA MARIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15151</t>
   </si>
   <si>
     <t>SOLICITA A AGETOP - AGENCIA GOIANA DE TRANSPORTES E OBRAS, A ROÇAGEM DAS MARGENS DA GO-184, NO MUNICÍPIO DE JATAÍ-GO, ANTIGA ESTRADA VELHA DE CAIAPÔNIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15148</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DA PROGRAMA DE RECUPERAÇÃO FISCAL (REFIS), DESTINADO A RECUPERAÇÃO DE RECEITAS, EM VIRTUDES DE DÉBITOS DE CONTRIBUINTES, PESSOAS FÍSICAS E JURÍDICAS, CONCEDENDO INCENTIVO AOS QUE ADERIREM.</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15140</t>
   </si>
   <si>
     <t>REQUERIMENTO DE REVERSÃO DA TRANSFORMAÇÃO DA AGÊNCIA DA RECEITA FEDERAL DE JATAÍ EM POSTO DE ATENDIMENTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15138</t>
   </si>
   <si>
     <t>REQUER ESTUDOS PARA IMPLANTAÇÃO DE GALERIAS PLUVIAIS EM TODA EXTENSÃO DA AVENIDA RIO DOCE, NO SETOR VILA PALMEIRAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15137</t>
   </si>
   <si>
     <t>REQUER ESTUDOS PARA IMPLANTAÇÃO DE TACHÃO NAS RUAS PARALELAS A AVENIDA CASTELO BRANCO NOS SETORES VILA OLAVO E SETOR GEDA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15136</t>
   </si>
   <si>
     <t>REQUER REFORMA DO CORRIMÃO E CONSTRUÇÃO DE PASSARELAS NA PONTE DO CÓRREGO JATAÍ DA AVENIDA RUI BARBOSA.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15129</t>
   </si>
   <si>
     <t>SOLICITA MOÇÃO DE PESAR PELO FALECIMENTO DE LUIZ ROBERTO ELIAS DE SOUZA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15124</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL RECUPERAÇÃO DA MALHA ASFÁLTICA EM TODA EXTENSÃO DA RUA 08, SITUADA NO SETOR BANDEIRANTES.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...1 lines deleted...]
-Carvalhinho</t>
+    <t>Gildenicio  Santos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15026</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE SESSÃO SOLENE EM HOMENAGEM AOS 31 ANOS DO INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA DE GOIAS/CÂMPOS JATAÍ.</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/15002</t>
   </si>
   <si>
     <t>SOLICITAM O TRANSPORTE DOS ESTUDANTES MATRICULAS EM CURSOS SUPERIORES EM JATAÍ, MAS QUE RESIDEM NO POVOADO DE NAVESLÂNDIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14993</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL ESTUDOS PARA IMPLANTAÇÃO DE CICLOFAIXAS EM TODA EXTENSÃO DA RUA PROFESSORA ALBINA B. MOSCONI E RUA P UM, QUE LIGAM OS SETORES BRISAS E COHACOL 5.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...7 lines deleted...]
-Carvalhinho</t>
+    <t>Marcos Antônio</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14879</t>
   </si>
   <si>
     <t>SOLICITA MOÇÃO DE PESAR PELO FALECIMENTO DO SR. SEBASTIÃO DE ASSIS GARCIA.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14862</t>
   </si>
   <si>
     <t>CONCESSÃO DE REVISÃO GERAL ANUAL NOS TERMOS DO ART. 37, X, DA CF/88 C/C LEI Nº 2.918/2009, INCIDENTE SOBRE OS SUBSÍDIOS DOS VEREADORES E TABELA DE VENCIMENTO E ADICIONAIS DOS SERVIDORES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14755</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 162 DA LEI 3.066/2010 - CÓDIGO DE POSTURA DO MUNICÍPIO - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14739</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 162 DA LEI 3.066/2010 - CÓDIGO DE POSTURAS DO MUNICÍPIO - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14685</t>
   </si>
   <si>
     <t>REQUER CONSTRUÇÃO DE GALERIA PLUVIAL NA ITARUMÃ ESQUINA COM A DOM PEDRO II, NO SETOR SANTA MARIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14684</t>
   </si>
   <si>
     <t>REQUER CONSTRUÇÃO DE CANALETAS NA RUA DOM PEDRO II, ENTRE AS RUAS ITARUMÃ E MINAS GERAIS NO SETOR SANTA MARIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14682</t>
   </si>
   <si>
     <t>REQUER CONSTRUÇÃO DE CANALETAS NA RUA SANTOS DUMONT ENTRE AS RUAS DONA ESMERALDA E ZECA VILELA NO SETOR HERMOSA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14680</t>
   </si>
   <si>
     <t>REQUER RECAPEAMENTO DA RUA DOM PEDRO II ENTRE AS RUAS CAIAPÔNIA E MINEIROS, NO SETOR SANTA MARIA.</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14440</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI Nº 3.293/2012 E DA LEI 3.018/2009, QUE DISPÕEM RESPECTIVAMENTE SOBRE O PLANO DE CARGOS E SALÁRIOS E A ORGANIZAÇÃO E ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE JATAÍ-GO</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14428</t>
   </si>
   <si>
     <t>INDICA VEREADORES INTEGRANTES DAS COMISSÕES PERMANENTES, NA FORMA DO ART. 39 DA RESOLUÇÃO 02/2010.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14426</t>
   </si>
   <si>
     <t>REQUER RECAPEAMENTO NA VIA AUXILIAR DE ATIVIDADES FÍSICAS DA ROTATÓRIA DO CAIC ATÉ ROTATÓRIA DA PECUÁRIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14425</t>
   </si>
   <si>
     <t>REQUER RECAPEAMENTO DAS RUAS 1, 3 E AVENIDA DOS FAZENDEIROS NO RESIDENCIAL JARDIM JATAÍ.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14424</t>
   </si>
   <si>
     <t>SOLICITA MOÇÃO DE PESAR, PELO PASSAMENTO DO SR. WALTER RODRIGUES.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14419</t>
   </si>
   <si>
     <t>SOLICITA MOÇÃO DE PESAR PELO PASSAMENTO DO SENHOR HÉLIO DOMINGOS DA SILVA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14381</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A REDAÇÃO DO ART. 39 E SEU §°1; INSEERE OS §§ 4° E 5° DO ART.39; REVOGA O § 5° DO ART. 45, TODOS DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAÍ - RESOLUÇÃO 02/2010. </t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14298</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO À PESSOA QUE MENCIONA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14218</t>
   </si>
   <si>
     <t>VEREADOR CARVALHINHO REQUER AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE REDES PLUVIAIS NAS RUAS 4 E 8 NO SETOR FILÓSTRO MACHADO.</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14170</t>
   </si>
   <si>
     <t>SUPRIME DISPOSITIVO DO PLOE N. 66/2018.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...7 lines deleted...]
-Carvalhinho</t>
+    <t>João Rosa</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14166</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.525/2013, QUE INSTITUI O PROGRAMA DE INCENTIVO PARA O DESENVOLVIMENTO SÓCIO ECONÔMICO,  EMPRESARIAL, TECNOLÓGICO E TURÍSTICO DO MUNICÍPIO DE JATAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14164</t>
   </si>
   <si>
     <t>DESTINA RECURSOS PARA O 13º BATALHÃO DO BOMBEIRO MILITAR (JATAÍ-GO), PARA O PROEBOM - PROGRAMA EDUCACIONAL BOMBEIRO MIRIM.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14107</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO DNIT NACIONAL DE INFRAESTRUTURA DE TRANSPORTE DO ESTADO DE GOIÁS - DNIT, EM CARÁTER EMERGENCIAL OPERAÇÃO TAPA BURACOS NA BR 364, TRECHO JATAÍ - MINEIROS E POSTERIORMENTE O RECAPEAMENTO DA MESMA. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14106</t>
   </si>
   <si>
     <t>SOLICITA AO PODER PÚBLICO MUNICIPAL O RECAPEAMENTO DAS VIAS P2, P3, B1 E B2, TODAS SITUADAS NO BAIRRO POPULAR.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14102</t>
   </si>
   <si>
     <t>VEREADOR CARVALHINHO REQUER AO EXECUTIVO MUNICIPAL A EXTENSÃO DA GALERIA PLUVIAL EXISTENTE NA RUA JOSÉ MANUEL VILELA ESQUINA COM A RUI BARBOSA, CENTRO</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14089</t>
   </si>
   <si>
     <t>DESTINA RECURSOS PARA ASSOCIAÇÃO DE BENEFICÊNCIA ALBERGUE SÃO VICENTE DE PAULO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14076</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL A REVITALIZAÇÃO E REPAROS NECESSÁRIOS NO CMEI SÍLVIA FERREIRA DE CARVALHO, CIDADE JARDIM I.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14075</t>
   </si>
   <si>
     <t>VEREADOR CARVALHINHO SOLICITA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE CANALETA NO CRUZAMENTO DA RUA RUI BARBOSA COM JOSÉ MANUEL VILELA, CENTRO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14074</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL ASFALTAMENTO DAS RUAS: I, 12 A, 17 E 19 TODAS SITUADAS NA VILA SOFIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14073</t>
@@ -1689,145 +1254,116 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/14011</t>
   </si>
   <si>
     <t>DESTINA RECURSOS PARA A ASSOCIAÇÃO PESTALOZZI DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14010</t>
   </si>
   <si>
     <t>DESTINA RECURSOS PARA O LAR DA CRIANÇAS MARCONDES DIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14009</t>
   </si>
   <si>
     <t>DESTINA RECURSOS A ASSOCIAÇÃO BRASILEIRA DE AÇÃO SOCIAL - ABRAÇO JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14008</t>
   </si>
   <si>
     <t>DESTINA RECURSOS PARA O NÚCLEO REGIONAL DE COMBATE AO CÂNCER DE JATAÍ.</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14007</t>
   </si>
   <si>
     <t>DESTINA RECURSOS PARA ASSOCIAÇÃO FAVOS.</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13938</t>
   </si>
   <si>
     <t>DESTINA RECURSOS A ASSOCIAÇÃO DESPORTIVA DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13912</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL RECAPEAMENTO ASFÁLTICO DA RUA TIO PEDRO BENTO, EM TODA SUA EXTENSÃO, SITUADA NO BAIRRO JOSÉ BENTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13911</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL REVITALIZAÇÃO DO CANTEIRO SITUADO A RUA TIO PEDRO BENTO, NA DIVISA DOS BAIRROS JOSÉ BENTO E CILLYNEO FRANÇA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13889</t>
   </si>
   <si>
     <t>SOLICITA AO PODER PÚBLICO MUNICIPAL EXTENSÃO DA REDE DE ENERGIA ELÉTRICA DA RUA W 6, NO TRECHO ENTRE A RUA 19 E A RUA 20, JARDIM GOIÁS II.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13888</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL RECAPEAMENTO ASFÁLTICO DA RUAS 20, 21, 22 E W7, TODAS SITUADAS NO BAIRRO JARDIM GOIÁS II.</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13881</t>
   </si>
   <si>
     <t>ALTERA A EMENTA DO PROJETO DE LEI ORDINÁRIA DO EXECUTIVO Nº 058/2018.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13849</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL RECAPEAMENTO ASFÁLTICO DA RUA CAPITÃO SERAFIM DE BARROS NO SETOR JARDIM RIO CLARO, TRECHO ENTRE A BR 158 E O SETOR AIBIRÉ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13844</t>
   </si>
   <si>
     <t>PEDE À ADMINISTRAÇÃO MUNICIPAL RECAPEAMENTO ASFÁLTICO DA ALAMEDA MARECHAL RONDON, SETOR GRANJEIRO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13843</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL ESTUDOS QUE VIABILIZEM A COBERTURA DE TODOS AS ACADEMIAS AO AR LIVRE DO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13842</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL PROVIDÊNCIAS PARA QUE SEJA EXECUTADA SINALIZAÇÃO HORIZONTAL DA ROTATÓRIA DO CRUZAMENTO DAS VIAS MARIA ALBINA COM A 32, SETOR BRISAS.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13806</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JATAÍ-GO, PARA O EXERCÍCIO FINANCEIRO DE 2019 E, DÁ OUTRAS PROVIDÊNCIAS.ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JATAÍ-GO, PARA O EXERCÍCIO FINANCEIRO DE 2019 E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13742</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 040/2018, "ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JATAÍ - GOIÁS, PARA O EXERCÍCIO FINANCEIRO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13741</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13720</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13719</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13718</t>
   </si>
   <si>
     <t>, EMENDA AO PROJETO DE LEI Nº 040/2018, "ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE JATAÍ - GOIÁS, PARA O EXERCÍCIO FINANCEIRO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
@@ -1853,309 +1389,248 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/13686</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL ESTUDOS QUE VIABILIZEM DOAÇÃO DE ÁREA PARA CONSTRUÇÃO DA SEDE DA ASSOCIAÇÃO DOS APOSENTADOS E PENSIONISTAS DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13683</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE ESTACIONAMENTO ARBORIZADO NO PÁTIO DA CENTRAL DAS CONFECÇÕES, BAIRRO CYLLENEO FRANÇA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13681</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL PROVIDÊNCIAS PARA CONSTRUÇÃO DO CAMPO DE FUTEBOL DA VILA SÃO PEDRO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13676</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL ESTUDOS PARA PROVIDÊNCIAS QUE AJUDEM A REDUZIR ACIDENTES NA CONFLUÊNCIA DAS RUAS DEPUTADO MANUEL DA COSTA LIMA COM CAPITÃO FRANCISCO JOAQUIM VILELA.</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13670</t>
   </si>
   <si>
     <t>ACRESCENTA O § 3º AO ART. DO PROJETO DE LEI Nº 39/2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13652</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO DO JATAÍ-PREVI, REPAROS NA ESCADA ROLANTE DO TERMINAL RODOVIÁRIO DE JATAÍ, CARLOS DE ARAÚJO FRANÇA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13617</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, RECAPEAMENTO EM TODA EXTENSÃO DA AV. BRASÍLIA E NO EM TORNO DA PRAÇA CAPITÃO SERAFIM DE CARVALHO, VILA SÃO PEDRO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13615</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM COMPLEXO POLIESPORTIVO NO LAGO JK.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13614</t>
   </si>
   <si>
     <t>O VEREADOR CARVALHINHO SOLICITA AO EXECUTIVO MUNICIPAL IMPLANTAÇÃO DE ACADEMIA AO AR LIVRE NO FIM DA PISTA DE CAMINHADA DO 41º BITMZ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13594</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL A CANALIZAÇÃO DO CÓRREGO DIACUÍ, NO TRECHO QUE CORRESPONDE O LAGO DIACUÍ ATÉ O CORREGO JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13588</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA DA VIA DE ACESSO AO DISTRITO AGROINDUSTRIAL, BEM COMO DAS RUAS: 01, 02, 03, 04, 05 E DA AVENIDA PRIMÁRIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13558</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL ESTUDOS PARA ASFALTAMENTO DO TRECHO QUE LIGA O BAIRRO CIDADE JARDIM II AO TREVO, SAÍDA PARA RIO VERDE.</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13554</t>
   </si>
   <si>
     <t xml:space="preserve">PEDE AOS EXCELENTÍSSIMOS SENHORES PRESIDENTE DO TRF1, DESEMBARGADOR FEDERAL CARLOS EDUARDO MOREIRA ALVES, DIRETOR DO FORO DA SEÇÃO JUDICIÁRIA DE GOIÁS, JUIZ FEDERAL JOSÉ GODINHO FILHO, DEPUTADO FEDERAL DANIEL VILELA E GOVERNADOR DO ESTADO DE GOIÁS, JOSÉ ELITON, A REALIZAÇÃO DE GESTÕES VISANDO A MANUTENÇÃO DA VARA DA JUSTIÇA FEDERAL EM JATAÍ. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13536</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA DA RUA PROJETADA, VILA BRASÍLIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13530</t>
   </si>
   <si>
     <t>PEDE À ADMINISTRAÇÃO MUNICIPAL RECAPEAMENTO ASFÁLTICO DA RUA ARAGUAIA, TRECHO ENTRE AS RUAS SALGADO FILHO E TIRADENTES, SETOR AEROPORTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13528</t>
   </si>
   <si>
     <t>SOLICITA AO PODER PÚBLICO MUNICIPAL RECAPEAMENTO ASFÁLTICO DA RUA MARECHAL RONDON, TRECHO ENTRE A RUA SALGADO FILHO E ALAMEDA FERNANDO COSTA, SETOR PLANALTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13520</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL RECAPEAMENTO ASFÁLTICO EM TODA EXTENSÃO DA RUA MIRANDA DE CARVALHO.</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13477</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO II E DO § 1º, AMBOS DO ARTIGO 57 E A REDAÇÃO DO CAPUT DO ART. 58 DA RESOLUÇÃO 002/2010 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13474</t>
   </si>
   <si>
     <t>REQUER REFORMA DA QUADRA DE ESPORTES DO LAGO DIACUÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13463</t>
   </si>
   <si>
     <t>SOLICITA REDUTOR DE VELOCIDADE NA RUA VICENTE NOGUEIRA ESQUINA COM A RUA DONA FILHINHA, BAIRRO DOM ABEL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13461</t>
   </si>
   <si>
     <t>REQUER PAVIMENTAÇÃO ASFÁLTICA DA RUA 8, ENTRE AS RUAS 4 E 6 NO SETOR PRIMAVERA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13460</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO SETOR RESIDENCIAL BANDEIRANTES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13459</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL IMPLANTAÇÃO DE ROTATÓRIA NO CRUZAMENTO DAS RUAS ALTINO M. DE CARVALHO, HONORATO NOGUEIRA E VICENTE DE OLIVEIRA, BAIRRO DOM ABEL.</t>
   </si>
   <si>
-    <t>José Carapô_x000D_
-[...7 lines deleted...]
-Gildenicio  Santos</t>
+    <t>José Carapô</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13420</t>
   </si>
   <si>
     <t>PEDEM A REFORMA E MODERNIZAÇÃO DO GINÁSIO DE ESPORTES JK (TATUZÃO).</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13413</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DO PROJETO DE LEI Nº 025/2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13397</t>
   </si>
   <si>
     <t>SUGERE AO EXECUTIVO MUNICIPAL CRIAÇÃO DO PROJETO: CURSINHO PRÉ-ENEM NOS BAIRROS, EM JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13367</t>
   </si>
   <si>
     <t>SUGERE AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE GINÁSTICA LABORAL PARA FUNCIONÁRIOS PÚBLICOS MUNICIPAIS QUE FAÇAM ESFORÇO FÍSICO REPETITIVO EM SEUS LOCAIS DE TRABALHO.</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13365</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO EX-CORONEL DA POLÍCIA MILITAR DE GOIÁS, SR. MOACIR DUARTE DA SILVA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13363</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL ESTUDOS QUE SUBMETAM PROFESSORES, MONITORES E DEMAIS FUNCIONÁRIOS DE CRECHE E ESCOLAS PÚBLICAS MUNICIPAIS QUE TENHAM CONTATO COM ALUNOS (COM IDADES DE 0 A 3 ANOS), A EXAMES PSICOLÓGICOS PERIÓDICOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13359</t>
   </si>
   <si>
     <t>INDICA AO PODER MUNICIPAL A CRIAÇÃO DE PROGRAMA CONTÍNUO DE DIAGNÓSTICO E TRATAMENTO DA DEPRESSÃO PÓS-PARTO, NA REDE PÚBLICA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13355</t>
   </si>
   <si>
     <t>SUGERE AO EXECUTIVO MUNICIPAL O DESMEMBRAMENTO DA VIA EXCLUSIVA PARA OS FEIRANTES, LOCALIZADA ENTRE A SEDE DA PREFEITURA MUNICIPAL E A FEIRA COBERTA, E AINDA QUE A ÁREA SEJA DOADA AOS CAMELÔS PARA A CONSTRUÇÃO DO CAMELÓDROMO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13336</t>
   </si>
   <si>
-    <t>José Carapô_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13330</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DE DENISE CARVALHO MODESTO AOS SEUS FAMILIARES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13313</t>
   </si>
   <si>
     <t>PEDE AO EXECUTIVO MUNICIPAL A ISENÇÃO DE TARIFA DO TRANSPORTE COLETIVO, JUNTO A EMPRESA AUTO VIAÇÃO JATAÍ, PARA OS ATLETAS QUE ESTEJAM FEDERADOS NAS SUAS RESPECTIVAS ENTIDADES REGIONAIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13312</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO REFORMA DO CORRIMÃO DA PONTE E DAS BOCAS DE LOBO DO CÓRREGO DO AÇUDE SITUADO NA AV. GOIÁS, PRÓXIMO A UNIDADE BÁSICA DE SAÚDE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13302</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL ESTUDOS QUE VIABILIZE A IMPLANTAÇÃO DE BOLSÕES DE PROTEÇÃO PARA MOTOCICLISTAS, NAS VIAS PÚBLICAS QUE CONTENHAM SEMÁFOROS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13301</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL ESTUDOS PARA IMPLANTAÇÃO DE DOAÇÃO DE MATERIAL ESCOLAR À CRIANÇAS CARENTES NA POLÍTICA PÚBLICA DO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13300</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO CIDADE LIMPA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13274</t>
   </si>
   <si>
     <t>REQUER ESTUDOS PARA REALIZAÇÃO DE EXAMES OFTALMOLÓGICOS E AUDITIVOS EM ALUNOS DE REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13263</t>
   </si>
   <si>
     <t>SOLICITA AO REITOR EDWAD MADUREIRA BRASIL ESTUDOS PARA VIABILIZAR IMPLANTAÇÃO DOS CURSOS DE GRADUAÇÃO: COMUNICAÇÃO SOCIAL E GESTÃO PÚBLICA, NA UNIVERSIDADE FEDERAL DE JATAÍ - UFJ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13245</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL ESTUDOS PARA IMPLANTAÇÃO DO PROGRAMA CINTURÃO VERDE NO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13213</t>
@@ -2172,123 +1647,92 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/13196</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO DESPORTO, A SER COMEMORADO NO DIA 23 DE JUNHO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13193</t>
   </si>
   <si>
     <t>REQUER AJARDINAMENTO DO CANTEIRO ENTRE A RUA RIO DOCE E RUA 14 NO SETOR COLINAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13184</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE EM PONTOS ESTRATÉGICOS (PONTOS EM QUE OS CARROS EXERCEM MAIOR VELOCIDADE) DA AVENIDA REVERENDO JAMES WATSON (ANTIGA CORREDOR DOS PROTESTANTES) ATÉ A SAÍDA DO ANEL VIÁRIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13167</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL A AMPLIAÇÃO DA ESCOLA MUNICIPAL RURAL MARIA ZAIDEM.</t>
   </si>
   <si>
-    <t>José Carapô_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13165</t>
   </si>
   <si>
     <t>DESAFETA A ÁREA DA QUADRA 40, DENOMINADA DE ÁREA INSTITUCIONAL 05, MATRÍCULA 48.505, DO SETOR CIDADE JARDIM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13164</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 22 E 22-A DA LEI ORDINÁRIA Nº 3.067 DE 28 DE JUNHO DE 2010, QUE INSTITUI O CÓDIGO DE EDIFICAÇÕES; ALTERA O ITEM 2 DO § 3º DO ART. 7º DA LEI ORDINÁRIA Nº 3.068 DE 28 DE JUNHO DE 2010, QUE INSTITUI A NOVA LEI DE USO E OCUPAÇÃO DO SOLO URBANO ZONEAMENTO NO MUNICÍPIO DE JATAÍ; ALTERA O ARTIGO 27 E OS INCISOS IV, VI E VII DO ART. 36 E INSERE O ARTIGO 39-A A LEI ORDINÁRIA Nº 3.069 DE 28 DE JUNHO DE 2010, QUE INSTITUI AS NORMAS PARA PROJETOS DE LOTEAMENTO, DESMEMBRAMENTO E REMEMBRAMENTO DO SOLO PARA FINS URBANOS DO MUNICÍPIO DE JATAÍ; ALTERA O ARTIGO 1º E 3º DA LEI ORDINÁRIA Nº 3.825 DE 24 DE AGOSTO DE 2016, QUE ESTABELECEU O REGULAMENTO DAS NORMAS PARA FECHAMENTO DE LOTEAMENTO NO PERÍMETRO URBANO DO MUNICÍPIO DE JATAÍ; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13161</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DO PROJETO DE LEI Nº 009/2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13117</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL IMPLANTAÇÃO DE FAIXA DE PEDESTRE NA AV. BRASIL Nº 500, CENTRO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13112</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CASSAÇÃO DO ALVARÁ DE FUNCIONAMENTO DE EMPRESAS E POSTOS ESTABELECIDOS NO MUNICÍPIO DE JATAÍ, QUE REVENDEREM COMBUSTÍVEIS ADULTERADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13098</t>
   </si>
   <si>
     <t>REQUER A EXPEDIÇÃO DE MOÇÃO DE PESAR EM FACE AO FALECIMENTO DO SR. RONAN BARBOSA GARCIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13078</t>
   </si>
   <si>
     <t>PEDE REFORMA GERAL DO GINÁSIO VAMPRÊ RODRIGUES VILELA (VILELÃO), SITUADO A AV. VERIANO LIMA, ESQUINA COM A RUA RIACHUELO, BAIRRO DIVINO ESPÍRITO SANTO.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13073</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 24 DA PROPOSTA DE EMENDA A LEI ORGÂNICA DO MUNICÍPIO DE JATAÍ-GO Nº 01/2018.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13070</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM GINÁSIO POLIESPORTIVO COBERTO, NA RUA C4 COM A RUA PROFESSORA DONA ALBINA BARTOLOTTI MOSCONI, VILA LUIZA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13046</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL A COBERTURA E REFORMA GERAL DA QUADRA DE ESPORTE DA ESCOLA MUNICIPAL RURAL MARIA ZAIDEM.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13038</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO DE ROTATÓRIA NO CRUZAMENTO DAS RUAS ANTENOR DIAS, PROFESSORA DRA. ALBINA BARTOLOTTI MOSCOVI, RUA C-5, RUA 32, TODAS NO SETOR BRISAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12889</t>
@@ -2326,81 +1770,62 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/12773</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL ESTUDOS PARA VIABILIZAR A DISPONIBILIZAÇÃO DE 2 (DOIS) PROFISSIONAIS DO MUNICÍPIO, PARA A ASSOCIAÇÃO PESTALOZZI, SENDO 1 (UM) DA HIGIENE E ALIMENTAÇÃO E 1 (UMA) PEDAGOGA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12771</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UM CENTRO DE CONVIVÊNCIA PARA PESSOAS COM DEFICIÊNCIA.SOLICITA AO PODER EXECUTIVO CONSTRUÇÃO DE UM CENTRO DE CONVIVÊNCIA PARA PESSOAS COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12769</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL ESTUDOS PARA IMPLANTAÇÃO DO PROGRAMA (ESPORTES DA MENTE), NA GRADE CURRICULAR DE ENSINO MUNICIPAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12766</t>
   </si>
   <si>
     <t>REQUER RECAPEAMENTO DAS RUAS DO SETOR SUL QUE MENCIONA.</t>
   </si>
   <si>
-    <t>José Carapô_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12764</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS PARA CUSTEAR DESPESAS DE ALIMENTAÇÃO E ESTADIA DE VEREADORES E SERVIDORES QUANDO EM VIAGEM A SERVIÇO DA CÂMARA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>ELOL</t>
   </si>
   <si>
     <t>Proposta do Legislativo de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12763</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ART. 24 DA LEI ORGÂNICA DO MUNICÍPIO DE JATAÍ-GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12735</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL PROVIDÊNCIAS PARA CONCLUSÃO DA OBRA DO GINÁSIO DE ESPORTES ARAPUCÃOZINHO, SETOR EPAMINONDAS I. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12734</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA PRATA DA CASA, QUE ESTABELECE A OBRIGATORIEDADE DE DISPONIBILIZAÇÃO DE OPORTUNIDADE PARA A APRESENTAÇÃO DE GRUPOS, BANDAS, CANTORES OU INSTRUMENTISTAS LOCAIS NA ABERTURA DE EVENTOS MUSICAIS QUE SEJAM PROMOVIDOS PELA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12730</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO CHEFE DO EXECUTIVO A CRIAÇÃO DO FUNDO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA NO MUNICÍPIO DE JATAÍ E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12706</t>
@@ -2429,100 +1854,80 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/12685</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO EXECUTIVO MUNICIPAL A CRIAÇÃO DA LEI DE INCENTIVO AO ESPORTE EM JATAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12648</t>
   </si>
   <si>
     <t>REQUER CONSTRUÇÃO DE PONTO DE ÔNIBUS COM COBERTURA NA RUA 04, ESQUINA COM A RUA 16, SETOR CIDADE JARDIM II.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12617</t>
   </si>
   <si>
     <t>REQUER ESTUDOS PARA IMPLANTAÇÃO DE ALAMBRADOS EM VOLTA DO PARQUE ECOLÓGICO JK.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12616</t>
   </si>
   <si>
     <t>REQUER RECAPEAMENTO DAS RUAS DO SETOR COHACOL 5 E SETOR SUL.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12603</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 1º DO PLOE 002/2018, COM ALUSÃO AO INCISO III, DO ARTIGO 76, DA LEI 2.047/1998, PROPOSTO PELO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12594</t>
   </si>
   <si>
     <t>REQUER REALIZAÇÃO DE AUDIÊNCIA PÚBLICA COM A EMPRESA CENTRAIS ELÉTRICAS DE GOIÁS/ENEL, PARA QUE A MESMA ESCLAREÇA O MOTIVO DE FALTA DE ENERGIA ELÉTRICA, RECORRENTE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12522</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL REFORMA GERAL DO GINÁSIO DE ESPORTES SITUADO NO CONJUNTO ESTRELA DALVA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12521</t>
   </si>
   <si>
     <t>REQUER REALIZAÇÃO DE SESSÃO SOLENE EM HOMENAGEM ÀS MULHERES JATAIENSES , EM COMEMORAÇÃO AO DIA INTERNACIONAL DA MULHER.</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12486</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR DESTINANDO RECURSO PARA ASSOCIAÇÃO FAVOS.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12484</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR DESTINANDO RECURSO PARA MANT. ATIV. DA CÂMARA MUNICIPAL - VENCIMENTOS E VANTAGENS FIXAS - PESSOAL CIVIL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12483</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR DESTINANDO RECURSO PARA LIGA DESPORTIVA DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12463</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR DESTINANDO RECURSO PARA O PROJETO SOCIAL DAS CATEGORIAS DE BASE DA ASSOCIAÇÃO ESPORTIVA JATAIENSE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12436</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR DESTINANDO RECURSO PARA ASSOCIAÇÃO ADOTE ANIMAIS JATAÍ NA LOA 2018.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12435</t>
@@ -2644,151 +2049,110 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/12227</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR DESTINANDO RECURSO PARA A FUNDAÇÃO COCHA-BAMBA NA LOA 2018.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12223</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR DESTINANDO RECURSO PARA O LAR DA CRIANÇA MARCONDES DIAS NA LOA 2018.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12221</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR DESTINANDO RECURSO PARA A ASSOCIAÇÃO PESTALOZZI DE JATAÍ NA LOA 2018.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12152</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL A CRIAÇÃO DO COMUPA - CONSELHO MUNICIPAL DE PROTEÇÃO E BEM ESTAR ANIMAL.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12120</t>
   </si>
   <si>
     <t>SOLICITA MOÇÃO DE PESAR, PELO PASSAMENTO DO FUNCIONÁRIO DESTA CASA O SR. LONDE WANDE CLARO DE LIMA.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12100</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA AO PROJETO DE LEI ORDINÁRIA DO EXECUTIVO Nº 80/2017 SUPRIME O PARÁGRAFO 8º E RENUMERA OS PARÁGRAFOS 9º, 10º, 11º, 12 DO ART. 2º DO PROJETO DE LEI ORDINÁRIA DO EXECUTIVO Nº 80/2017, QUE DISPÕE SOBRE A REGULAMENTAÇÃO DAS ATIVIDADES TURÍSTICAS NO MUNICÍPIO DE JATAÍ, CRIA O VOUCHER E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12081</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL IMPLANTAÇÃO DE ROTATÓRIA NOS CRUZAMENTOS DAS RUAS TOCANTINS, PALESTINA E DORIVAL DE CARVALHO, SETOR JARDIM RIO CLARO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12063</t>
   </si>
   <si>
     <t>REQUER AO PODER PÚBLICO MUNICIPAL PROVIDÊNCIAS PARA ADEQUAÇÕES DAS GALERIAS PLUVIAIS LOCALIZADAS NO CRUZAMENTO DAS RUAS SÃO PAULO E JOAQUIM NABUCO, SANTA MARIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12062</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL IMPLANTAÇÃO DE PARQUINHO INFANTIL NA PRAÇA CLODOALDO REZENDE, SANTA MARIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12054</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL RECONSTRUÇÃO DE ROTATÓRIA NOS CRUZAMENTO DAS RUAS DUQUE DE CAXIAS, ANHANGUERA, LEOPOLDO DE BULHÕES E RUA JOÃO ROSA SOARES NO SETOR SANTA MARIA.</t>
   </si>
   <si>
     <t>SEMD</t>
   </si>
   <si>
     <t>Sub-Emenda</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12045</t>
   </si>
   <si>
     <t>SUPRIME A ALTERAÇÃO PROPOSTA DO INCISO VII, DO ART. 60 DA LOM.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12042</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARÁGRAFO ÚNICO DO ART. 5º DO PROJETO DE LEI Nº 57/2017, QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO DO MUNICÍPIO DE JATAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12041</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 57º DO PROJETO DE LEI DO EXECUTIVO Nº 57/2017.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12010</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL EXECUÇÃO DE PROJETO DE RECUPERAÇÃO DE ÁREA DEGRADADA (PRAD) DE UM TRECHO DAS MARGENS DO CÓRREGO CHICHICO E CÓRREGO JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11992</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL REVITALIZAÇÃO DO CANTEIRO CENTRAL DA AV. X E RECAPEAMENTO DA VIA, SETOR RECANTO DA MATA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11991</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE NA ALAMEDA FLAMBOYANT, CONJUNTO RIO CLARO II.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11970</t>
   </si>
   <si>
     <t>REQUER RECAPEAMENTO DA RUA JOSÉ PEDROSO, SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11964</t>
@@ -2901,288 +2265,194 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/11714</t>
   </si>
   <si>
     <t>REQUER MANUTENÇÃO E REFORMA DO CORRIMÃO DA PONTE SOBRE O CÓRREGO JATAÍ, NA RUA 2 ENTRE OS SETORES MAXIMIANO PERES, GEDA E SOFIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11712</t>
   </si>
   <si>
     <t>REQUER IMPLANTAÇÃO DE FAIXA DE PEDESTRE NA PORTA DO POSTO DE SAÚDE DA VILA FÁTIMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11710</t>
   </si>
   <si>
     <t>REQUER VOLTA DO SEMÁFORO NO CRUZAMENTO DA ALAMEDA MINISTRO NEI BRAGA, ESQUINA COM A PERIMETRAL, SETOR GRANJEIRO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11525</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE EXECUTAREM PROJETO DE ARBORIZAÇÃO E INSTALAÇÃO DE BANCOS NA PRAÇA DA CATEDRAL, BAIRRO SANTA MARIA.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/11520</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI ORDINÁRIA DO EXECUTIVO Nº 61/2017. "ALTERA DISPOSITIVOS DO PROJETO DE LEI Nº 061/2017, QUE "DISPÕE SOBRE A CRIAÇÃO DA GUARDA CIVIL MUNICIPAL DE JATAÍ", QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11519</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL PROVIDÊNCIAS PARA RETOMADA DO ATENDIMENTO PRESTADO POR ODONTÓLOGO NA ZONA RURAL DO MUNICÍPIO DE JATAÍ (NAVESLÂNDIA).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11518</t>
   </si>
   <si>
     <t>REQUER SINALIZAÇÃO E DEMARCAÇÃO DOS CRUZAMENTOS ABAIXO MENCIONADOS, NO SETOR HERMOSA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11517</t>
   </si>
   <si>
     <t>REQUER REVITALIZAÇÃO E ACADEMIA AO AR LIVRE NA PARTE EXTERNA DO CONDOMÍNIO VILA VIDA, SITUADO NA RUA INÁCIO JOSÉ DE MELO, Nº 395, BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11516</t>
   </si>
   <si>
     <t>REQUER RECAPEAMENTO DA VIELA LEOPOLDINA DE MORAES, EM TODA SUA EXTENSÃO, SETOR ANTENA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11515</t>
   </si>
   <si>
     <t>REQUER IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE NO CRUZAMENTO DAS VIAS: AV. SAID ABDALA COM A RUA LEOPOLDO DE BULHÕES, BAIRRO JARDIM RIO CLARO.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/11512</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI Nº 1.574/1993.</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/11506</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 2º, DA LEI 3.608, QUE CRIOU O CONSELHO MUNICIPAL DE POLÍTICA CULTURAL, E O ART. 6º DA LEI 3.628/2014 INSTITUI O SISTEMA MUNICIPAL DE CULTURA DE JATAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/11491</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NORMATIVOS NO PROJETO DE LEI DO EXECUTIVO 61/2017, QUE: "DISPÕE SOBRE A CRIAÇÃO DA GUARDA CIVIL MUNICIPAL DE JATAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/11488</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DO PROJETO DE LEI Nº 060/2017, QUE "AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ESPECIAL PARA A FUNDAÇÃO EDUCACIONAL DE JATAÍ, A FIM QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11487</t>
   </si>
   <si>
     <t>SUPRIME O INCISO XII DO ART. 26 E O § 2º DO ART. 33 DO PROJETO DE LEI Nº 061/2017, QUE "DISPÕE SOBRE A CRIAÇÃO DA GUARDA CIVIL MUNICIPAL DE JATAÍ".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11406</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL O ENVIO DE PROJETO DE LEI QUE DISCIPLINE A COMERCIALIZAÇÃO E PRESTAÇÃO DE SERVIÇOS AMBULANTES NO ÂMBITO DO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/11388</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL AÇÕES PARA A PREVENÇÃO, CONSCIENTIZAÇÃO E COMBATE AO USO DE DROGAS NO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11387</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE PREVENÇÃO, CONSCIENTIZAÇÃO E COMBATE AO USO DE DROGAS NO MUNICÍPIO DE JATAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11384</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE CIDADÃO JATAIENSE À JOÃO AMARILDO TOMBINI.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11383</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL REPASSE FINANCEIRO NO VALOR DE 30 MIL REAIS À ONG ADOTE ANIMAIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11382</t>
   </si>
   <si>
     <t>REQUER INSTALAÇÃO DE NOVAS LIXEIRAS E BEBEDOURO NO PARQUE ECOLÓGICO SAMUEL GRAHAM.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11330</t>
   </si>
   <si>
     <t>PROPOSITURA: VEREADORES: KÁTIA CARVALHO E CARVALHINO. SUPRIME O ARTIGO 3º DO PROJETO DE LEI Nº 57/2017, DE AUTORIA DOS PROPONENTES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11228</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE CONSCIENTIZAÇÃO E PROTEÇÃO DOS DIREITOS DOS ANIMAIS NO MUNICÍPIO DE JATAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11166</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL APOIO PARA IMPLANTAÇÃO DE OFICINA PROFISSIONALIZANTE NO CENTRO DE RECUPERAÇÃO LIBERDADE EM CRISTO - CRLC.</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/11153</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE JATAÍ A SEMANA DA CULTURA GOSPEL.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/11111</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI ORDINÁRIA DO EXECUTIVO Nº 009/2017. "ALTERA A REDAÇÃO DO ART. 1º DO PROJETO DE LEI Nº 09/2017, QUE DÁ NOVA REDAÇÃO AO ART. 3º, DA LEI 2.810/2007, QUE AUTORIZA A PERMUTA DE ÁREA COM O MINISTÉRIO PÚBLICO DO ESTADO DE GOIÁS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/11110</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DO PROJETO DE LEI Nº 052/2017, QUE ALTERA A REDAÇÃO DO INCISO VII, DO ART. 13 DA LEI 3.100, DE 18 DE OUTUBRO DO 2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/11104</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO DR. GILBERTO INÁCIO CARDOSO, AOS FAMILIARES.</t>
   </si>
   <si>
-    <t>José Carapô_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/11100</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR AGUSTINHO DE CARVALHO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11079</t>
   </si>
   <si>
     <t>OS VEREADORES AGUSTINHO DE CARVALHO FILHO - CARVALHINO E THIAGO MAGGIONI SOLICITAM IMPLANTAÇÃO DE ACADEMIA AO AR LIVRE NA CASA DE RECUPERAÇÃO LIBERDADE EM CRISTO E NA ASSOCIAÇÃO NOSSA CASA DE RECUPERAÇÃO - ANCAR.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11076</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PROJETO DE LEI SOBRE A DIVULGAÇÃO DE INFORMAÇÕES ACERCA DA APLICAÇÃO DE MULTAS DE TRÂNSITO, DERIVADAS DO SISTEMA DE FISCALIZAÇÃO E CONTROLE DA SUPERINTENDÊNCIA MUNICIPAL DE TRÂNSITO E MOBILIDADE URBANA, OU PASTA COMPETENTE NO MUNICÍPIO DE JATAÍ, ESTADO DE GOIÁS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10922</t>
   </si>
   <si>
     <t>INDICA RECAPEAMENTO E CONSTRUÇÃO DE CANALETAS EM TODA A EXTENSÃO DA RUA ALAMEDA CAIAPÔNIA, ENTRE OS CONJUNTOS RIO CLARO 1, 2 E 3.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10916</t>
@@ -3199,59 +2469,50 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/10889</t>
   </si>
   <si>
     <t>REQUER A EXPEDIÇÃO DE MOÇÃO DE REPÚDIO EM FACE AO FRIGORÍFICO PREMIUM FOODS BRASIL, PELO DESCONFORTO PROVOCADO ATRAVÉS DO MAU CHEIRO GERADO POR SUAS ATIVIDADES NO PERÍMETRO URBANO DE JATAÍ, ESTADO DE GOIÁS, E QUE AINDA SEJA REMETIDA CÓPIA DA MESMA À AGÊNCIA NACIONAL DE VIGILÂNCIA SANITÁRIA - ANVISA, PARA DEVIDAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10876</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, ELABORAÇÃO DE AÇÃO INFORMATIVA PARA A ADESÃO DAS FAMÍLIAS DE BAIXA RENDA DE JATAÍ, ESTADO DE GOIÁS, AO PROGRAMA CARTÃO REFORMA DO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10874</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO INFORMAÇÕES SOBRE IMÓVEIS NÃO HABITADOS, BEM COMO IRREGULARES, DO PROGRAMA MINHA CASA MINHA VIDA, ETAPA I E II.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10787</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA AO PROJETO DE LEI ORDINÁRIA DO EXECUTIVO Nº 032/2017. AUTORIA: COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO DA CÂMARA MUNICIPAL DE JATAÍ. </t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/10752</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ABAIXO SUBSCREVEM SOLICITAM AS BOAS PROVIDÊNCIAS NO SENTIDO DE REALIZAR A INSTALAÇÃO DE UM MOTOR GERADOR DE ENERGIA E APARELHOS DE AR CONDICIONADO PARA AS SALAS DE VELÓRIO DO MEMORIAL MUNICIPAL ALFAIX, EM FRENTE O CEMITÉRIO SÃO MIGUEL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10681</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL PROVIDÊNCIAS PARA READEQUAÇÃO DA AGENDA DOS PROFISSIONAIS DE SAÚDE QUE PRESTAM ATENDIMENTOS NA ZONA RURAL DO MUNICÍPIO DE JATAÍ (ESTÂNCIA, NAVESLÂNDIA E ASSENTAMENTO RIO PARAÍSO) E DISPONIBILIZAÇÃO DE UM PROFISSIONAL LABORATORIAL PARA COLETA DE MATERIAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10680</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO MUNICIPAL, PROVIDÊNCIAS PARA A EXECUÇÃO DE MELHORIAS NA INFRAESTRUTURA DO LAGO JK, E REFORMA GERAL DO MEMORIAL JK.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10679</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A EDIFICAÇÃO DE PASSARELAS COM CORRIMÃO E CALÇADAS NA PONTE DO CÓRREGO DO AÇUDE, SITUADO NA RUA PRESIDENTE KENNEDY, ENTRE O Nº 456 E 45, NO SETOR SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10549</t>
@@ -3268,122 +2529,92 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/10538</t>
   </si>
   <si>
     <t>REQUER DEMARCAÇÃO DE ESPAÇO PARA COMERCIANTES AMBULANTES NO ENTORNO DOS LAGOS DIACUÍ E JK.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10535</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO PROJETO DE LEI SOBRE A DISPOSIÇÃO PARA O FORNECIMENTO DE ALIMENTAÇÃO DIFERENCIADA EM ESCOLAS MUNICIPAIS E DEMAIS ÓRGÃOS PÚBLICOS DO MUNICÍPIO DE JATAÍ, ESTADO DE GOIÁS, PARA PORTADORES DE DIABETES, HIPERTENSÃO E ANEMIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10533</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL A CONTRATAÇÃO EMERGENCIAL DE MÉDICO OBSTETRA PARA A DISPOSIÇÃO DO HOSPITAL DAS CLÍNICAS DOUTOR SERAFIM DE CARVALHO, EM JATAÍ, ESTADO DE GOIÁS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10531</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO PROJETO DE LEI SOBRE A DISPOSIÇÃO DAS AÇÕES INTEGRADAS PARA INDICAÇÃO DE RECURSOS DE TECNOLOGIA ASSISTIVA AOS ALUNOS COM DEFICIÊNCIA, NOS ESTABELECIMENTOS DE ENSINO DO MUNICÍPIO DE JATAÍ, ESTADO DE GOIÁS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/10503</t>
   </si>
   <si>
     <t>PEDE AO PRESIDENTE DA ASSEMBLÉIA LEGISLATIVA DO GOIÁS A NÃO APROVAÇÃO DA PEC 241.</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/10410</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NORMATIVOS NO PROJETO DE LEI DO EXECUTIVO Nº 08/2017, QUE: "CONCEDE AUTORIZAÇÃO PARA O PODER EXECUTIVO REALIZAR LIMPEZA DE LOTES E TERRENOS BALDIOS E EXIGIR PAGAMENTO DO PROPRIETÁRIO POSTERIORMENTE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10342</t>
   </si>
   <si>
     <t>OBRIGA AOS ESTABELECIMENTOS BANCÁRIOS DISPONIBILIZAR EM SUAS AGÊNCIAS, CAIXAS ELETRÔNICOS PREFERENCIAIS E ADEQUADOS AO ATENDIMENTO DO IDOSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10341</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE ENCAMINHE À CÂMARA MUNICIPAL DE JATAÍ, PROJETO DE LEI QUE; DISPÕE SOBRE A OBRIGATORIEDADE DE ÓRGÃOS PÚBLICOS E OS ESTABELECIMENTOS PÚBLICOS PRIVADOS A DAREM PREFERÊNCIA NO ATENDIMENTO, NÃO RETENDO, EM FILAS, PESSOAS PORTADORAS DO TRANSTORNO DO ESPECTRO DO AUTISMO (TEA) E SEUS ACOMPANHANTES, NO ÂMBITO DO MUNICÍPIO DE JATAÍ, ESTADO DE GOIÁS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10340</t>
   </si>
   <si>
     <t>REQUER PROVIDÊNCIAS PARA IMPLANTAÇÃO DE FAIXA DE PEDESTRES ELEVADA, NA RUA MIRANDA DE CARVALHO, 1904, SETOR IRACEMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10339</t>
   </si>
   <si>
     <t>REQUER PROVIDÊNCIAS PARA IMPLANTAÇÃO DE FAIXA DE PEDESTRES ELEVADA, NA RUA INÁCIO JOSÉ DE MELO, 1045, SANTA MARIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10318</t>
   </si>
   <si>
     <t>REQUER PROVIDÊNCIAS PARA REMOÇÃO DE VEÍCULOS ABANDONADOS EM VIAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>José Carapô_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/10249</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NORMATIVOS NO PROJETO DE LEI DO EXECUTIVO Nº 08/2017. QUE: CONCEDE AUTORIZAÇÃO PARA O PODER EXECUTIVO REALIZAR LIMPEZA DE LOTES E TERRENOS BALDIOS E EXIGIR PAGAMENTO DO PROPRIETÁRIO POSTERIORMENTE...</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10203</t>
   </si>
   <si>
     <t>REQUER O REPASSE DE R$690.000,00 À UFG PARA SEREM UTILIZADOS ESPECIFICAMENTE EM OBRAS PARA O CURSO DE EDUCAÇÃO FÍSICA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10106</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10086</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO À NECESSIDADE DA INSTALAÇÃO NAS ESCOLAS MUNICIPAIS, PARQUES E LAGOS PÚBLICOS, DE BRINQUEDOS ADEQUADOS, ÀS CRIANÇAS COM DEFICIÊNCIA E MOBILIDADE REDUZIDA, REGULAMENTADOS NA LEGISLAÇÃO ACERCA LEI Nº 10.098, DE 19 DE DEZEMBRO DE 2000, QUE ESTABELECE NORMAS GERAIS E CRITÉRIOS BÁSICOS PARA A PROMOÇÃO DA ACESSIBILIDADE DAS PESSOAS PORTADORAS DE DEFICIÊNCIA OU COM MOBILIDADE REDUZIDA. E SUGERE O PROJETO DE LEI SUBSCRITO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10043</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO QUE ENCAMINHE Á CÂMARA MUNICIPAL DE JATAÍ, PROJETO DE LEI INSTITUINDO DISPOSIÇÃO SOBRE A OBRIGATORIEDADE DE INSTRUÇÃO DE NOÇÕES BÁSICAS SOBRE A LEI MARIA DA PENHA NAS ESCOLAS MUNICIPAIS DO MUNICÍPIO DE JATAÍ, ESTADO DE GOIÁS.</t>
@@ -3469,141 +2700,114 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/9969</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTRUÇÃO DE NOÇÕES BÁSICAS SOBRE A LEI MARIA DA PENHA NAS ESCOLAS MUNICIPAIS DO MUNICÍPIO DE JATAÍ, ESTADO DE GOIÁS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9962</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSTRUÇÃO DE BICICLETÁRIOS NAS ESCOLAS PÚBLICAS DO MUNICÍPIO DE JATAÍ, ESTADO DE GOIÁS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9961</t>
   </si>
   <si>
     <t>INSTITUI NA CÂMARA MUNICIPAL DE JATAÍ O PROGRAMA CÂMARA MIRIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9960</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONTRATAÇÃO DE VIGILÂNCIA ARMADA 24 HORAS NAS AGÊNCIAS BANCÁRIAS PÚBLICAS E PRIVADAS, NAS AGÊNCIA DOS CORREIOS QUE EXECUTAM ATIVIDADES BANCÁRIAS, E NAS COOPERATIVAS DE CRÉDITOS DE JATAÍ, ESTADO DE GOIÁS, E DIRETRIZES DE SEGURANÇA.</t>
   </si>
   <si>
-    <t>Carvalhinho_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/9921</t>
   </si>
   <si>
     <t>ACRESCENTA O INCISO XXI AO ART. 30 DA LOM; ALTERA O § 2º DO ART. 57 DA LOM, E, ACRESCENTE O § 3º AO ART. 57.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9916</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO EXECUTIVO MUNICIPAL A CRIAÇÃO DO FUNDO MUNICIPAL PARA OS ESPORTES EM JATAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9895</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO 002/2010/REGIMENTO INTERNO, PARA O CAPUT DO ART. 28, INSERE O INCISO XI NO ART. 28º, ACRESCENTAR OS ARTIGOS 38 A, 38 B, 38 C, 38 D, 38 E, 38 F, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9781</t>
   </si>
   <si>
     <t>INSTITUI O DIA 02 DE MARÇO ANIVERSÁRIO DA CÂMARA DE VEREADORES NO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/9517</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM DEPARTAMENTO MUNICIPAL, COMPOSTO POR PESSOAS COMPETENTES/TÉCNICAS CUJO OBJETIVO É FISCALIZAR DE FORMA EFETIVA A PRESTAÇÃO DOS SERVIÇOS DE ÁGUA E ESGOTO CONTRATADOS DAS EMPRESAS SANEAGO E ODEBRECHT.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9476</t>
   </si>
   <si>
     <t>REQUER A DEMARCAÇÃO DE CICLO-FAIXAS NO ENTORNO DOS PARQUES MUNICIPAIS, BEM COMO EM TRAJETOS PRÉ-DEFINIDOS PARA INTERLIGAÇÃO DOS MESMOS, PARA A PRÁTICA DE CICLISMO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9475</t>
   </si>
   <si>
     <t>REQUER ADEQUAÇÃO DO CAMPO DE FUTEBOL DO SETOR MAXIMIANO PERES PARA PRAÇA POLIESPORTIVA E CONSTRUÇÃO DE VESTIÁRIOS, IMPLANTAÇÃO DE ALAMBRADOS NOS CAMPOS NOS CAMPOS DE FUTEBOL, DOS BAIRROS DOM BENEDITO, MAURO BENTO, CONJUNTO RIO CLARO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9470</t>
   </si>
   <si>
     <t>REQUER CONSTRUÇÃO DE CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL - CMEI, NO BAIRRO DOM ABEL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9469</t>
   </si>
   <si>
     <t>REQUER INSTALAÇÃO DE MOTOR GERADOR DE ENERGIA E AQUISIÇÃO DE NOVOS EQUIPAMENTOS DE SOM NO CENTRO DE CULTURA E EVENTOS DOM BENEDITO DOMINGOS CÓSCIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9450</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DA PESSOA COM DEFICIÊNCIA E MOBILIDADE REDUZIDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9358</t>
   </si>
   <si>
     <t>REQUER MELHORIAS ÀS ESCOLAS MUNICIPAIS ZILAH AMORIM CARVALHO VIEIRA SITUADA NO SETOR CIDADE JARDIM I E LEOPOLDO NONATO DE OLIVEIRA SITUADA NO SETOR JARDIM RIO CLARO.</t>
-  </si>
-[...9 lines deleted...]
-João Rosa</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9107</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR AO PROJETO DE LEI ORDINÁRIA DO EXECUTIVO Nº 002, DE 20 DE JANEIRO DE 2017 PARA ACRESCENTAR O §5º NO ART. 185, DISPONDO SOBRE OS SERVIDORES QUE FAZEM ANIVERSÁRIO ANTES DA REVISÃO GERAL ANUAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9105</t>
   </si>
   <si>
     <t>REQUER A EXPEDIÇÃO DE MOÇÃO DE REPÚDIO EM FACE A OPERADORA VIVO DE TELEFONIA MÓVEL, POR VÁRIAS FALHAS DETECTADAS NOS SERVIÇOS PRESTADOS EM NOSSO MUNICÍPIO, E AINDA SEJA REMETIDA CÓPIA DA MESMA À AGÊNCIA NACIONAL DE TELECOMUNICAÇÕES - ANATEL, PARA DEVIDAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9103</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE BANHEIROS QUÍMICOS NAS FEIRAS LIVRES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9101</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE SESSÃO SOLENE EM HOMENAGEM ÀS MULHERES JATAIENSES, EM COMEMORAÇÃO AO DIA INTERNACIONAL DAS MULHERES.</t>
   </si>
@@ -4003,11773 +3207,11773 @@
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
       </c>
       <c r="D2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>18051</v>
       </c>
       <c r="B3">
         <v>2020</v>
       </c>
       <c r="C3">
         <v>49</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F3" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="A4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>8</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>19</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="H4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>17994</v>
       </c>
       <c r="B5">
         <v>2020</v>
       </c>
       <c r="C5">
         <v>37</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F5" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>17993</v>
       </c>
       <c r="B6">
         <v>2020</v>
       </c>
       <c r="C6">
         <v>36</v>
       </c>
       <c r="D6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F6" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>17992</v>
       </c>
       <c r="B7">
         <v>2020</v>
       </c>
       <c r="C7">
         <v>35</v>
       </c>
       <c r="D7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F7" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>17991</v>
       </c>
       <c r="B8">
         <v>2020</v>
       </c>
       <c r="C8">
         <v>34</v>
       </c>
       <c r="D8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F8" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H8" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>17990</v>
       </c>
       <c r="B9">
         <v>2020</v>
       </c>
       <c r="C9">
         <v>33</v>
       </c>
       <c r="D9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H9" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>17989</v>
       </c>
       <c r="B10">
         <v>2020</v>
       </c>
       <c r="C10">
         <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H10" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>17988</v>
       </c>
       <c r="B11">
         <v>2020</v>
       </c>
       <c r="C11">
         <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F11" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H11" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>17987</v>
       </c>
       <c r="B12">
         <v>2020</v>
       </c>
       <c r="C12">
         <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F12" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="H12" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>17986</v>
       </c>
       <c r="B13">
         <v>2020</v>
       </c>
       <c r="C13">
         <v>29</v>
       </c>
       <c r="D13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F13" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H13" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>17985</v>
       </c>
       <c r="B14">
         <v>2020</v>
       </c>
       <c r="C14">
         <v>28</v>
       </c>
       <c r="D14" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F14" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H14" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>17964</v>
       </c>
       <c r="B15">
         <v>2020</v>
       </c>
       <c r="C15">
         <v>220</v>
       </c>
       <c r="D15" t="s">
         <v>43</v>
       </c>
       <c r="E15" t="s">
         <v>44</v>
       </c>
       <c r="F15" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H15" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>17950</v>
       </c>
       <c r="B16">
         <v>2020</v>
       </c>
       <c r="C16">
         <v>210</v>
       </c>
       <c r="D16" t="s">
         <v>43</v>
       </c>
       <c r="E16" t="s">
         <v>44</v>
       </c>
       <c r="F16" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="H16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>17948</v>
       </c>
       <c r="B17">
         <v>2020</v>
       </c>
       <c r="C17">
         <v>208</v>
       </c>
       <c r="D17" t="s">
         <v>43</v>
       </c>
       <c r="E17" t="s">
         <v>44</v>
       </c>
       <c r="F17" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>49</v>
       </c>
       <c r="H17" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:8">
-      <c r="A18">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" t="s">
+        <v>8</v>
       </c>
       <c r="D18" t="s">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>19</v>
       </c>
       <c r="F18" t="s">
         <v>51</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>52</v>
       </c>
       <c r="H18" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>17939</v>
       </c>
       <c r="B19">
         <v>2020</v>
       </c>
       <c r="C19">
         <v>203</v>
       </c>
       <c r="D19" t="s">
         <v>43</v>
       </c>
       <c r="E19" t="s">
         <v>44</v>
       </c>
       <c r="F19" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H19" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>17931</v>
       </c>
       <c r="B20">
         <v>2020</v>
       </c>
       <c r="C20">
         <v>54</v>
       </c>
       <c r="D20" t="s">
         <v>56</v>
       </c>
       <c r="E20" t="s">
         <v>57</v>
       </c>
       <c r="F20" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>58</v>
       </c>
       <c r="H20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>17901</v>
       </c>
       <c r="B21">
         <v>2020</v>
       </c>
       <c r="C21">
         <v>178</v>
       </c>
       <c r="D21" t="s">
         <v>43</v>
       </c>
       <c r="E21" t="s">
         <v>44</v>
       </c>
       <c r="F21" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H21" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>17894</v>
       </c>
       <c r="B22">
         <v>2020</v>
       </c>
       <c r="C22">
         <v>172</v>
       </c>
       <c r="D22" t="s">
         <v>43</v>
       </c>
       <c r="E22" t="s">
         <v>44</v>
       </c>
       <c r="F22" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H22" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>17893</v>
       </c>
       <c r="B23">
         <v>2020</v>
       </c>
       <c r="C23">
         <v>171</v>
       </c>
       <c r="D23" t="s">
         <v>43</v>
       </c>
       <c r="E23" t="s">
         <v>44</v>
       </c>
       <c r="F23" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H23" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>17891</v>
       </c>
       <c r="B24">
         <v>2020</v>
       </c>
       <c r="C24">
         <v>169</v>
       </c>
       <c r="D24" t="s">
         <v>43</v>
       </c>
       <c r="E24" t="s">
         <v>44</v>
       </c>
       <c r="F24" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H24" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>17877</v>
       </c>
       <c r="B25">
         <v>2020</v>
       </c>
       <c r="C25">
         <v>18</v>
       </c>
       <c r="D25" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E25" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F25" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>68</v>
       </c>
       <c r="H25" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="26" spans="1:8">
-      <c r="A26">
-[...6 lines deleted...]
-        <v>50</v>
+      <c r="A26" t="s">
+        <v>8</v>
+      </c>
+      <c r="B26" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" t="s">
+        <v>8</v>
       </c>
       <c r="D26" t="s">
         <v>56</v>
       </c>
       <c r="E26" t="s">
         <v>57</v>
       </c>
       <c r="F26" t="s">
         <v>70</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>71</v>
       </c>
       <c r="H26" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>17867</v>
       </c>
       <c r="B27">
         <v>2020</v>
       </c>
       <c r="C27">
         <v>152</v>
       </c>
       <c r="D27" t="s">
         <v>43</v>
       </c>
       <c r="E27" t="s">
         <v>44</v>
       </c>
       <c r="F27" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H27" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>17865</v>
       </c>
       <c r="B28">
         <v>2020</v>
       </c>
       <c r="C28">
         <v>150</v>
       </c>
       <c r="D28" t="s">
         <v>43</v>
       </c>
       <c r="E28" t="s">
         <v>44</v>
       </c>
       <c r="F28" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>75</v>
       </c>
       <c r="H28" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>17864</v>
       </c>
       <c r="B29">
         <v>2020</v>
       </c>
       <c r="C29">
         <v>149</v>
       </c>
       <c r="D29" t="s">
         <v>43</v>
       </c>
       <c r="E29" t="s">
         <v>44</v>
       </c>
       <c r="F29" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>77</v>
       </c>
       <c r="H29" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>17862</v>
       </c>
       <c r="B30">
         <v>2020</v>
       </c>
       <c r="C30">
         <v>148</v>
       </c>
       <c r="D30" t="s">
         <v>43</v>
       </c>
       <c r="E30" t="s">
         <v>44</v>
       </c>
       <c r="F30" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H30" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>17861</v>
       </c>
       <c r="B31">
         <v>2020</v>
       </c>
       <c r="C31">
         <v>9</v>
       </c>
       <c r="D31" t="s">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>19</v>
       </c>
       <c r="F31" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H31" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="32" spans="1:8">
-      <c r="A32">
-[...6 lines deleted...]
-        <v>146</v>
+      <c r="A32" t="s">
+        <v>8</v>
+      </c>
+      <c r="B32" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" t="s">
+        <v>8</v>
       </c>
       <c r="D32" t="s">
         <v>43</v>
       </c>
       <c r="E32" t="s">
         <v>44</v>
       </c>
       <c r="F32" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H32" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="33" spans="1:8">
-      <c r="A33">
-[...6 lines deleted...]
-        <v>17</v>
+      <c r="A33" t="s">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>8</v>
+      </c>
+      <c r="C33" t="s">
+        <v>8</v>
       </c>
       <c r="D33" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E33" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F33" t="s">
+        <v>70</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="G33" s="1" t="s">
+      <c r="H33" t="s">
         <v>86</v>
       </c>
-      <c r="H33" t="s">
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" t="s">
+        <v>43</v>
+      </c>
+      <c r="E34" t="s">
+        <v>44</v>
+      </c>
+      <c r="F34" t="s">
         <v>87</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F34" t="s">
+      <c r="G34" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="G34" s="1" t="s">
+      <c r="H34" t="s">
         <v>89</v>
       </c>
-      <c r="H34" t="s">
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B35" t="s">
+        <v>8</v>
+      </c>
+      <c r="C35" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" t="s">
+        <v>43</v>
+      </c>
+      <c r="E35" t="s">
+        <v>44</v>
+      </c>
+      <c r="F35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>90</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F35" t="s">
+      <c r="H35" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>17827</v>
       </c>
       <c r="B36">
         <v>2020</v>
       </c>
       <c r="C36">
         <v>135</v>
       </c>
       <c r="D36" t="s">
         <v>43</v>
       </c>
       <c r="E36" t="s">
         <v>44</v>
       </c>
       <c r="F36" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="H36" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>17826</v>
       </c>
       <c r="B37">
         <v>2020</v>
       </c>
       <c r="C37">
         <v>134</v>
       </c>
       <c r="D37" t="s">
         <v>43</v>
       </c>
       <c r="E37" t="s">
         <v>44</v>
       </c>
       <c r="F37" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="H37" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>17809</v>
       </c>
       <c r="B38">
         <v>2020</v>
       </c>
       <c r="C38">
         <v>119</v>
       </c>
       <c r="D38" t="s">
         <v>43</v>
       </c>
       <c r="E38" t="s">
         <v>44</v>
       </c>
       <c r="F38" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="H38" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>17792</v>
       </c>
       <c r="B39">
         <v>2020</v>
       </c>
       <c r="C39">
         <v>110</v>
       </c>
       <c r="D39" t="s">
         <v>43</v>
       </c>
       <c r="E39" t="s">
         <v>44</v>
       </c>
       <c r="F39" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="H39" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
     </row>
     <row r="40" spans="1:8">
-      <c r="A40">
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="A40" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" t="s">
+        <v>8</v>
+      </c>
+      <c r="C40" t="s">
+        <v>8</v>
       </c>
       <c r="D40" t="s">
         <v>56</v>
       </c>
       <c r="E40" t="s">
         <v>57</v>
       </c>
       <c r="F40" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="H40" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>17758</v>
       </c>
       <c r="B41">
         <v>2020</v>
       </c>
       <c r="C41">
         <v>88</v>
       </c>
       <c r="D41" t="s">
         <v>43</v>
       </c>
       <c r="E41" t="s">
         <v>44</v>
       </c>
       <c r="F41" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G41" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H41" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>8</v>
+      </c>
+      <c r="B42" t="s">
+        <v>8</v>
+      </c>
+      <c r="C42" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" t="s">
+        <v>43</v>
+      </c>
+      <c r="E42" t="s">
+        <v>44</v>
+      </c>
+      <c r="F42" t="s">
+        <v>11</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H42" t="s">
         <v>105</v>
-      </c>
-[...27 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>17729</v>
       </c>
       <c r="B43">
         <v>2020</v>
       </c>
       <c r="C43">
         <v>75</v>
       </c>
       <c r="D43" t="s">
         <v>43</v>
       </c>
       <c r="E43" t="s">
         <v>44</v>
       </c>
       <c r="F43" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="H43" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>17728</v>
       </c>
       <c r="B44">
         <v>2020</v>
       </c>
       <c r="C44">
         <v>74</v>
       </c>
       <c r="D44" t="s">
         <v>43</v>
       </c>
       <c r="E44" t="s">
         <v>44</v>
       </c>
       <c r="F44" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G44" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H44" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>8</v>
+      </c>
+      <c r="B45" t="s">
+        <v>8</v>
+      </c>
+      <c r="C45" t="s">
+        <v>8</v>
+      </c>
+      <c r="D45" t="s">
+        <v>43</v>
+      </c>
+      <c r="E45" t="s">
+        <v>44</v>
+      </c>
+      <c r="F45" t="s">
+        <v>110</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H45" t="s">
         <v>112</v>
-      </c>
-[...27 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>17704</v>
       </c>
       <c r="B46">
         <v>2020</v>
       </c>
       <c r="C46">
         <v>5</v>
       </c>
       <c r="D46" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E46" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F46" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="H46" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>17697</v>
       </c>
       <c r="B47">
         <v>2020</v>
       </c>
       <c r="C47">
         <v>27</v>
       </c>
       <c r="D47" t="s">
         <v>56</v>
       </c>
       <c r="E47" t="s">
         <v>57</v>
       </c>
       <c r="F47" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="H47" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
     </row>
     <row r="48" spans="1:8">
-      <c r="A48">
-[...6 lines deleted...]
-        <v>56</v>
+      <c r="A48" t="s">
+        <v>8</v>
+      </c>
+      <c r="B48" t="s">
+        <v>8</v>
+      </c>
+      <c r="C48" t="s">
+        <v>8</v>
       </c>
       <c r="D48" t="s">
         <v>43</v>
       </c>
       <c r="E48" t="s">
         <v>44</v>
       </c>
       <c r="F48" t="s">
-        <v>121</v>
+        <v>11</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="H48" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>17474</v>
       </c>
       <c r="B49">
         <v>2020</v>
       </c>
       <c r="C49">
         <v>54</v>
       </c>
       <c r="D49" t="s">
         <v>43</v>
       </c>
       <c r="E49" t="s">
         <v>44</v>
       </c>
       <c r="F49" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="H49" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>17473</v>
       </c>
       <c r="B50">
         <v>2020</v>
       </c>
       <c r="C50">
         <v>53</v>
       </c>
       <c r="D50" t="s">
         <v>43</v>
       </c>
       <c r="E50" t="s">
         <v>44</v>
       </c>
       <c r="F50" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="H50" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>17472</v>
       </c>
       <c r="B51">
         <v>2020</v>
       </c>
       <c r="C51">
         <v>52</v>
       </c>
       <c r="D51" t="s">
         <v>43</v>
       </c>
       <c r="E51" t="s">
         <v>44</v>
       </c>
       <c r="F51" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="H51" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>17407</v>
       </c>
       <c r="B52">
         <v>2020</v>
       </c>
       <c r="C52">
         <v>38</v>
       </c>
       <c r="D52" t="s">
         <v>43</v>
       </c>
       <c r="E52" t="s">
         <v>44</v>
       </c>
       <c r="F52" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="H52" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>17404</v>
       </c>
       <c r="B53">
         <v>2020</v>
       </c>
       <c r="C53">
         <v>37</v>
       </c>
       <c r="D53" t="s">
         <v>43</v>
       </c>
       <c r="E53" t="s">
         <v>44</v>
       </c>
       <c r="F53" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="H53" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>17281</v>
       </c>
       <c r="B54">
         <v>2020</v>
       </c>
       <c r="C54">
         <v>29</v>
       </c>
       <c r="D54" t="s">
         <v>43</v>
       </c>
       <c r="E54" t="s">
         <v>44</v>
       </c>
       <c r="F54" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="H54" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>17279</v>
       </c>
       <c r="B55">
         <v>2020</v>
       </c>
       <c r="C55">
         <v>28</v>
       </c>
       <c r="D55" t="s">
         <v>43</v>
       </c>
       <c r="E55" t="s">
         <v>44</v>
       </c>
       <c r="F55" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="H55" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>17278</v>
       </c>
       <c r="B56">
         <v>2020</v>
       </c>
       <c r="C56">
         <v>27</v>
       </c>
       <c r="D56" t="s">
         <v>43</v>
       </c>
       <c r="E56" t="s">
         <v>44</v>
       </c>
       <c r="F56" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H56" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>8</v>
+      </c>
+      <c r="B57" t="s">
+        <v>8</v>
+      </c>
+      <c r="C57" t="s">
+        <v>8</v>
+      </c>
+      <c r="D57" t="s">
+        <v>14</v>
+      </c>
+      <c r="E57" t="s">
         <v>15</v>
       </c>
-      <c r="G56" s="1" t="s">
+      <c r="F57" t="s">
+        <v>135</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H57" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>8</v>
+      </c>
+      <c r="B58" t="s">
+        <v>8</v>
+      </c>
+      <c r="C58" t="s">
+        <v>8</v>
+      </c>
+      <c r="D58" t="s">
         <v>138</v>
       </c>
-      <c r="H56" t="s">
+      <c r="E58" t="s">
         <v>139</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E57" t="s">
+      <c r="F58" t="s">
+        <v>135</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H58" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>8</v>
+      </c>
+      <c r="B59" t="s">
+        <v>8</v>
+      </c>
+      <c r="C59" t="s">
+        <v>8</v>
+      </c>
+      <c r="D59" t="s">
         <v>14</v>
       </c>
-      <c r="F57" t="s">
-[...5 lines deleted...]
-      <c r="H57" t="s">
+      <c r="E59" t="s">
+        <v>15</v>
+      </c>
+      <c r="F59" t="s">
+        <v>11</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>142</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D58" t="s">
+      <c r="H59" t="s">
         <v>143</v>
-      </c>
-[...36 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>16759</v>
       </c>
       <c r="B60">
         <v>2019</v>
       </c>
       <c r="C60">
         <v>45</v>
       </c>
       <c r="D60" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E60" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F60" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="H60" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
     </row>
     <row r="61" spans="1:8">
-      <c r="A61">
-[...6 lines deleted...]
-        <v>30</v>
+      <c r="A61" t="s">
+        <v>8</v>
+      </c>
+      <c r="B61" t="s">
+        <v>8</v>
+      </c>
+      <c r="C61" t="s">
+        <v>8</v>
       </c>
       <c r="D61" t="s">
         <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>19</v>
       </c>
       <c r="F61" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="H61" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>16752</v>
       </c>
       <c r="B62">
         <v>2019</v>
       </c>
       <c r="C62">
         <v>353</v>
       </c>
       <c r="D62" t="s">
         <v>43</v>
       </c>
       <c r="E62" t="s">
         <v>44</v>
       </c>
       <c r="F62" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="H62" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>16727</v>
       </c>
       <c r="B63">
         <v>2019</v>
       </c>
       <c r="C63">
         <v>341</v>
       </c>
       <c r="D63" t="s">
         <v>43</v>
       </c>
       <c r="E63" t="s">
         <v>44</v>
       </c>
       <c r="F63" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="H63" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>16640</v>
       </c>
       <c r="B64">
         <v>2019</v>
       </c>
       <c r="C64">
         <v>338</v>
       </c>
       <c r="D64" t="s">
         <v>43</v>
       </c>
       <c r="E64" t="s">
         <v>44</v>
       </c>
       <c r="F64" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="H64" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>16612</v>
       </c>
       <c r="B65">
         <v>2019</v>
       </c>
       <c r="C65">
         <v>336</v>
       </c>
       <c r="D65" t="s">
         <v>43</v>
       </c>
       <c r="E65" t="s">
         <v>44</v>
       </c>
       <c r="F65" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="H65" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
     </row>
     <row r="66" spans="1:8">
-      <c r="A66">
-[...6 lines deleted...]
-        <v>29</v>
+      <c r="A66" t="s">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>8</v>
+      </c>
+      <c r="C66" t="s">
+        <v>8</v>
       </c>
       <c r="D66" t="s">
         <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>19</v>
       </c>
       <c r="F66" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="H66" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>16491</v>
       </c>
       <c r="B67">
         <v>2019</v>
       </c>
       <c r="C67">
         <v>334</v>
       </c>
       <c r="D67" t="s">
         <v>43</v>
       </c>
       <c r="E67" t="s">
         <v>44</v>
       </c>
       <c r="F67" t="s">
+        <v>11</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H67" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>8</v>
+      </c>
+      <c r="B68" t="s">
+        <v>8</v>
+      </c>
+      <c r="C68" t="s">
+        <v>8</v>
+      </c>
+      <c r="D68" t="s">
+        <v>14</v>
+      </c>
+      <c r="E68" t="s">
         <v>15</v>
       </c>
-      <c r="G67" s="1" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="F68" t="s">
-        <v>169</v>
+        <v>110</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="H68" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>16442</v>
       </c>
       <c r="B69">
         <v>2019</v>
       </c>
       <c r="C69">
         <v>41</v>
       </c>
       <c r="D69" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E69" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F69" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="H69" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>16441</v>
       </c>
       <c r="B70">
         <v>2019</v>
       </c>
       <c r="C70">
         <v>40</v>
       </c>
       <c r="D70" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E70" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F70" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="H70" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>16440</v>
       </c>
       <c r="B71">
         <v>2019</v>
       </c>
       <c r="C71">
         <v>39</v>
       </c>
       <c r="D71" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E71" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F71" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="H71" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>16439</v>
       </c>
       <c r="B72">
         <v>2019</v>
       </c>
       <c r="C72">
         <v>38</v>
       </c>
       <c r="D72" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E72" t="s">
+        <v>15</v>
+      </c>
+      <c r="F72" t="s">
+        <v>11</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H72" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>8</v>
+      </c>
+      <c r="B73" t="s">
+        <v>8</v>
+      </c>
+      <c r="C73" t="s">
+        <v>8</v>
+      </c>
+      <c r="D73" t="s">
         <v>14</v>
       </c>
-      <c r="F72" t="s">
+      <c r="E73" t="s">
         <v>15</v>
       </c>
-      <c r="G72" s="1" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="F73" t="s">
-        <v>180</v>
+        <v>11</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="H73" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>16437</v>
       </c>
       <c r="B74">
         <v>2019</v>
       </c>
       <c r="C74">
         <v>36</v>
       </c>
       <c r="D74" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E74" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F74" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="H74" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>16436</v>
       </c>
       <c r="B75">
         <v>2019</v>
       </c>
       <c r="C75">
         <v>35</v>
       </c>
       <c r="D75" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E75" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F75" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="H75" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>16435</v>
       </c>
       <c r="B76">
         <v>2019</v>
       </c>
       <c r="C76">
         <v>34</v>
       </c>
       <c r="D76" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E76" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F76" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="H76" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>16434</v>
       </c>
       <c r="B77">
         <v>2019</v>
       </c>
       <c r="C77">
         <v>33</v>
       </c>
       <c r="D77" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E77" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F77" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="H77" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>16433</v>
       </c>
       <c r="B78">
         <v>2019</v>
       </c>
       <c r="C78">
         <v>32</v>
       </c>
       <c r="D78" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E78" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F78" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>191</v>
+        <v>182</v>
       </c>
       <c r="H78" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>16432</v>
       </c>
       <c r="B79">
         <v>2019</v>
       </c>
       <c r="C79">
         <v>31</v>
       </c>
       <c r="D79" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E79" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F79" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="H79" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>16387</v>
       </c>
       <c r="B80">
         <v>2019</v>
       </c>
       <c r="C80">
         <v>62</v>
       </c>
       <c r="D80" t="s">
         <v>56</v>
       </c>
       <c r="E80" t="s">
         <v>57</v>
       </c>
       <c r="F80" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="H80" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
     </row>
     <row r="81" spans="1:8">
-      <c r="A81">
-[...6 lines deleted...]
-        <v>330</v>
+      <c r="A81" t="s">
+        <v>8</v>
+      </c>
+      <c r="B81" t="s">
+        <v>8</v>
+      </c>
+      <c r="C81" t="s">
+        <v>8</v>
       </c>
       <c r="D81" t="s">
         <v>43</v>
       </c>
       <c r="E81" t="s">
         <v>44</v>
       </c>
       <c r="F81" t="s">
-        <v>197</v>
+        <v>70</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>198</v>
+        <v>188</v>
       </c>
       <c r="H81" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>16193</v>
       </c>
       <c r="B82">
         <v>2019</v>
       </c>
       <c r="C82">
         <v>322</v>
       </c>
       <c r="D82" t="s">
         <v>43</v>
       </c>
       <c r="E82" t="s">
         <v>44</v>
       </c>
       <c r="F82" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H82" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>8</v>
+      </c>
+      <c r="B83" t="s">
+        <v>8</v>
+      </c>
+      <c r="C83" t="s">
+        <v>8</v>
+      </c>
+      <c r="D83" t="s">
+        <v>14</v>
+      </c>
+      <c r="E83" t="s">
         <v>15</v>
       </c>
-      <c r="G82" s="1" t="s">
-[...19 lines deleted...]
-      <c r="E83" t="s">
+      <c r="F83" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H83" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>8</v>
+      </c>
+      <c r="B84" t="s">
+        <v>8</v>
+      </c>
+      <c r="C84" t="s">
+        <v>8</v>
+      </c>
+      <c r="D84" t="s">
         <v>14</v>
       </c>
-      <c r="F83" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E84" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F84" t="s">
-        <v>205</v>
+        <v>135</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
       <c r="H84" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>16060</v>
       </c>
       <c r="B85">
         <v>2019</v>
       </c>
       <c r="C85">
         <v>14</v>
       </c>
       <c r="D85" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="E85" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="F85" t="s">
+        <v>11</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H85" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>8</v>
+      </c>
+      <c r="B86" t="s">
+        <v>8</v>
+      </c>
+      <c r="C86" t="s">
+        <v>8</v>
+      </c>
+      <c r="D86" t="s">
+        <v>14</v>
+      </c>
+      <c r="E86" t="s">
         <v>15</v>
       </c>
-      <c r="G85" s="1" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="F86" t="s">
-        <v>210</v>
+        <v>51</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>211</v>
+        <v>198</v>
       </c>
       <c r="H86" t="s">
-        <v>212</v>
+        <v>199</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>16030</v>
       </c>
       <c r="B87">
         <v>2019</v>
       </c>
       <c r="C87">
         <v>13</v>
       </c>
       <c r="D87" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="E87" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="F87" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>213</v>
+        <v>200</v>
       </c>
       <c r="H87" t="s">
-        <v>214</v>
+        <v>201</v>
       </c>
     </row>
     <row r="88" spans="1:8">
-      <c r="A88">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="A88" t="s">
+        <v>8</v>
+      </c>
+      <c r="B88" t="s">
+        <v>8</v>
+      </c>
+      <c r="C88" t="s">
+        <v>8</v>
       </c>
       <c r="D88" t="s">
-        <v>215</v>
+        <v>202</v>
       </c>
       <c r="E88" t="s">
-        <v>216</v>
+        <v>203</v>
       </c>
       <c r="F88" t="s">
-        <v>217</v>
+        <v>70</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>218</v>
+        <v>204</v>
       </c>
       <c r="H88" t="s">
-        <v>219</v>
+        <v>205</v>
       </c>
     </row>
     <row r="89" spans="1:8">
-      <c r="A89">
-[...6 lines deleted...]
-        <v>300</v>
+      <c r="A89" t="s">
+        <v>8</v>
+      </c>
+      <c r="B89" t="s">
+        <v>8</v>
+      </c>
+      <c r="C89" t="s">
+        <v>8</v>
       </c>
       <c r="D89" t="s">
         <v>43</v>
       </c>
       <c r="E89" t="s">
         <v>44</v>
       </c>
       <c r="F89" t="s">
-        <v>220</v>
+        <v>11</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>221</v>
+        <v>206</v>
       </c>
       <c r="H89" t="s">
-        <v>222</v>
+        <v>207</v>
       </c>
     </row>
     <row r="90" spans="1:8">
-      <c r="A90">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="A90" t="s">
+        <v>8</v>
+      </c>
+      <c r="B90" t="s">
+        <v>8</v>
+      </c>
+      <c r="C90" t="s">
+        <v>8</v>
       </c>
       <c r="D90" t="s">
         <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>19</v>
       </c>
       <c r="F90" t="s">
-        <v>223</v>
+        <v>11</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>224</v>
+        <v>208</v>
       </c>
       <c r="H90" t="s">
-        <v>225</v>
+        <v>209</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>16019</v>
       </c>
       <c r="B91">
         <v>2019</v>
       </c>
       <c r="C91">
         <v>296</v>
       </c>
       <c r="D91" t="s">
         <v>43</v>
       </c>
       <c r="E91" t="s">
         <v>44</v>
       </c>
       <c r="F91" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>226</v>
+        <v>210</v>
       </c>
       <c r="H91" t="s">
-        <v>227</v>
+        <v>211</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>16006</v>
       </c>
       <c r="B92">
         <v>2019</v>
       </c>
       <c r="C92">
         <v>293</v>
       </c>
       <c r="D92" t="s">
         <v>43</v>
       </c>
       <c r="E92" t="s">
         <v>44</v>
       </c>
       <c r="F92" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>228</v>
+        <v>212</v>
       </c>
       <c r="H92" t="s">
-        <v>229</v>
+        <v>213</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
         <v>15995</v>
       </c>
       <c r="B93">
         <v>2019</v>
       </c>
       <c r="C93">
         <v>287</v>
       </c>
       <c r="D93" t="s">
         <v>43</v>
       </c>
       <c r="E93" t="s">
         <v>44</v>
       </c>
       <c r="F93" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>230</v>
+        <v>214</v>
       </c>
       <c r="H93" t="s">
-        <v>231</v>
+        <v>215</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
         <v>15989</v>
       </c>
       <c r="B94">
         <v>2019</v>
       </c>
       <c r="C94">
         <v>284</v>
       </c>
       <c r="D94" t="s">
         <v>43</v>
       </c>
       <c r="E94" t="s">
         <v>44</v>
       </c>
       <c r="F94" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>232</v>
+        <v>216</v>
       </c>
       <c r="H94" t="s">
-        <v>233</v>
+        <v>217</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
         <v>15988</v>
       </c>
       <c r="B95">
         <v>2019</v>
       </c>
       <c r="C95">
         <v>283</v>
       </c>
       <c r="D95" t="s">
         <v>43</v>
       </c>
       <c r="E95" t="s">
         <v>44</v>
       </c>
       <c r="F95" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>234</v>
+        <v>218</v>
       </c>
       <c r="H95" t="s">
-        <v>235</v>
+        <v>219</v>
       </c>
     </row>
     <row r="96" spans="1:8">
-      <c r="A96">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A96" t="s">
+        <v>8</v>
+      </c>
+      <c r="B96" t="s">
+        <v>8</v>
+      </c>
+      <c r="C96" t="s">
+        <v>8</v>
       </c>
       <c r="D96" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E96" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F96" t="s">
         <v>70</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>236</v>
+        <v>220</v>
       </c>
       <c r="H96" t="s">
-        <v>237</v>
+        <v>221</v>
       </c>
     </row>
     <row r="97" spans="1:8">
-      <c r="A97">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A97" t="s">
+        <v>8</v>
+      </c>
+      <c r="B97" t="s">
+        <v>8</v>
+      </c>
+      <c r="C97" t="s">
+        <v>8</v>
       </c>
       <c r="D97" t="s">
-        <v>238</v>
+        <v>222</v>
       </c>
       <c r="E97" t="s">
-        <v>239</v>
+        <v>223</v>
       </c>
       <c r="F97" t="s">
-        <v>240</v>
+        <v>110</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>241</v>
+        <v>224</v>
       </c>
       <c r="H97" t="s">
-        <v>242</v>
+        <v>225</v>
       </c>
     </row>
     <row r="98" spans="1:8">
-      <c r="A98">
-[...6 lines deleted...]
-        <v>10</v>
+      <c r="A98" t="s">
+        <v>8</v>
+      </c>
+      <c r="B98" t="s">
+        <v>8</v>
+      </c>
+      <c r="C98" t="s">
+        <v>8</v>
       </c>
       <c r="D98" t="s">
-        <v>215</v>
+        <v>202</v>
       </c>
       <c r="E98" t="s">
-        <v>216</v>
+        <v>203</v>
       </c>
       <c r="F98" t="s">
-        <v>205</v>
+        <v>135</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>243</v>
+        <v>226</v>
       </c>
       <c r="H98" t="s">
-        <v>244</v>
+        <v>227</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>15971</v>
       </c>
       <c r="B99">
         <v>2019</v>
       </c>
       <c r="C99">
         <v>276</v>
       </c>
       <c r="D99" t="s">
         <v>43</v>
       </c>
       <c r="E99" t="s">
         <v>44</v>
       </c>
       <c r="F99" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>245</v>
+        <v>228</v>
       </c>
       <c r="H99" t="s">
-        <v>246</v>
+        <v>229</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>15964</v>
       </c>
       <c r="B100">
         <v>2019</v>
       </c>
       <c r="C100">
         <v>272</v>
       </c>
       <c r="D100" t="s">
         <v>43</v>
       </c>
       <c r="E100" t="s">
         <v>44</v>
       </c>
       <c r="F100" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>247</v>
+        <v>230</v>
       </c>
       <c r="H100" t="s">
-        <v>248</v>
+        <v>231</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>15963</v>
       </c>
       <c r="B101">
         <v>2019</v>
       </c>
       <c r="C101">
         <v>271</v>
       </c>
       <c r="D101" t="s">
         <v>43</v>
       </c>
       <c r="E101" t="s">
         <v>44</v>
       </c>
       <c r="F101" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>249</v>
+        <v>232</v>
       </c>
       <c r="H101" t="s">
-        <v>250</v>
+        <v>233</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>15962</v>
       </c>
       <c r="B102">
         <v>2019</v>
       </c>
       <c r="C102">
         <v>270</v>
       </c>
       <c r="D102" t="s">
         <v>43</v>
       </c>
       <c r="E102" t="s">
         <v>44</v>
       </c>
       <c r="F102" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>251</v>
+        <v>234</v>
       </c>
       <c r="H102" t="s">
-        <v>252</v>
+        <v>235</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
         <v>15961</v>
       </c>
       <c r="B103">
         <v>2019</v>
       </c>
       <c r="C103">
         <v>269</v>
       </c>
       <c r="D103" t="s">
         <v>43</v>
       </c>
       <c r="E103" t="s">
         <v>44</v>
       </c>
       <c r="F103" t="s">
+        <v>11</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H103" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>8</v>
+      </c>
+      <c r="B104" t="s">
+        <v>8</v>
+      </c>
+      <c r="C104" t="s">
+        <v>8</v>
+      </c>
+      <c r="D104" t="s">
+        <v>14</v>
+      </c>
+      <c r="E104" t="s">
         <v>15</v>
       </c>
-      <c r="G103" s="1" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="F104" t="s">
-        <v>255</v>
+        <v>11</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="H104" t="s">
-        <v>257</v>
+        <v>239</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>15935</v>
       </c>
       <c r="B105">
         <v>2019</v>
       </c>
       <c r="C105">
         <v>255</v>
       </c>
       <c r="D105" t="s">
         <v>43</v>
       </c>
       <c r="E105" t="s">
         <v>44</v>
       </c>
       <c r="F105" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>258</v>
+        <v>240</v>
       </c>
       <c r="H105" t="s">
-        <v>259</v>
+        <v>241</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>15933</v>
       </c>
       <c r="B106">
         <v>2019</v>
       </c>
       <c r="C106">
         <v>254</v>
       </c>
       <c r="D106" t="s">
         <v>43</v>
       </c>
       <c r="E106" t="s">
         <v>44</v>
       </c>
       <c r="F106" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>260</v>
+        <v>242</v>
       </c>
       <c r="H106" t="s">
-        <v>261</v>
+        <v>243</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>15932</v>
       </c>
       <c r="B107">
         <v>2019</v>
       </c>
       <c r="C107">
         <v>253</v>
       </c>
       <c r="D107" t="s">
         <v>43</v>
       </c>
       <c r="E107" t="s">
         <v>44</v>
       </c>
       <c r="F107" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>262</v>
+        <v>244</v>
       </c>
       <c r="H107" t="s">
-        <v>263</v>
+        <v>245</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>15931</v>
       </c>
       <c r="B108">
         <v>2019</v>
       </c>
       <c r="C108">
         <v>252</v>
       </c>
       <c r="D108" t="s">
         <v>43</v>
       </c>
       <c r="E108" t="s">
         <v>44</v>
       </c>
       <c r="F108" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>264</v>
+        <v>246</v>
       </c>
       <c r="H108" t="s">
-        <v>265</v>
+        <v>247</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>15930</v>
       </c>
       <c r="B109">
         <v>2019</v>
       </c>
       <c r="C109">
         <v>251</v>
       </c>
       <c r="D109" t="s">
         <v>43</v>
       </c>
       <c r="E109" t="s">
         <v>44</v>
       </c>
       <c r="F109" t="s">
+        <v>11</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H109" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>8</v>
+      </c>
+      <c r="B110" t="s">
+        <v>8</v>
+      </c>
+      <c r="C110" t="s">
+        <v>8</v>
+      </c>
+      <c r="D110" t="s">
+        <v>14</v>
+      </c>
+      <c r="E110" t="s">
         <v>15</v>
       </c>
-      <c r="G109" s="1" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="F110" t="s">
-        <v>268</v>
+        <v>11</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>269</v>
+        <v>250</v>
       </c>
       <c r="H110" t="s">
-        <v>270</v>
+        <v>251</v>
       </c>
     </row>
     <row r="111" spans="1:8">
-      <c r="A111">
-[...6 lines deleted...]
-        <v>26</v>
+      <c r="A111" t="s">
+        <v>8</v>
+      </c>
+      <c r="B111" t="s">
+        <v>8</v>
+      </c>
+      <c r="C111" t="s">
+        <v>8</v>
       </c>
       <c r="D111" t="s">
         <v>18</v>
       </c>
       <c r="E111" t="s">
         <v>19</v>
       </c>
       <c r="F111" t="s">
-        <v>271</v>
+        <v>252</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>272</v>
+        <v>253</v>
       </c>
       <c r="H111" t="s">
-        <v>273</v>
+        <v>254</v>
       </c>
     </row>
     <row r="112" spans="1:8">
-      <c r="A112">
-[...6 lines deleted...]
-        <v>25</v>
+      <c r="A112" t="s">
+        <v>8</v>
+      </c>
+      <c r="B112" t="s">
+        <v>8</v>
+      </c>
+      <c r="C112" t="s">
+        <v>8</v>
       </c>
       <c r="D112" t="s">
         <v>18</v>
       </c>
       <c r="E112" t="s">
         <v>19</v>
       </c>
       <c r="F112" t="s">
-        <v>274</v>
+        <v>252</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>275</v>
+        <v>255</v>
       </c>
       <c r="H112" t="s">
-        <v>276</v>
+        <v>256</v>
       </c>
     </row>
     <row r="113" spans="1:8">
-      <c r="A113">
-[...6 lines deleted...]
-        <v>23</v>
+      <c r="A113" t="s">
+        <v>8</v>
+      </c>
+      <c r="B113" t="s">
+        <v>8</v>
+      </c>
+      <c r="C113" t="s">
+        <v>8</v>
       </c>
       <c r="D113" t="s">
         <v>18</v>
       </c>
       <c r="E113" t="s">
         <v>19</v>
       </c>
       <c r="F113" t="s">
-        <v>277</v>
+        <v>135</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>278</v>
+        <v>257</v>
       </c>
       <c r="H113" t="s">
-        <v>279</v>
+        <v>258</v>
       </c>
     </row>
     <row r="114" spans="1:8">
-      <c r="A114">
-[...6 lines deleted...]
-        <v>22</v>
+      <c r="A114" t="s">
+        <v>8</v>
+      </c>
+      <c r="B114" t="s">
+        <v>8</v>
+      </c>
+      <c r="C114" t="s">
+        <v>8</v>
       </c>
       <c r="D114" t="s">
         <v>18</v>
       </c>
       <c r="E114" t="s">
         <v>19</v>
       </c>
       <c r="F114" t="s">
-        <v>280</v>
+        <v>135</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>281</v>
+        <v>259</v>
       </c>
       <c r="H114" t="s">
-        <v>282</v>
+        <v>260</v>
       </c>
     </row>
     <row r="115" spans="1:8">
-      <c r="A115">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="A115" t="s">
+        <v>8</v>
+      </c>
+      <c r="B115" t="s">
+        <v>8</v>
+      </c>
+      <c r="C115" t="s">
+        <v>8</v>
       </c>
       <c r="D115" t="s">
         <v>18</v>
       </c>
       <c r="E115" t="s">
         <v>19</v>
       </c>
       <c r="F115" t="s">
-        <v>283</v>
+        <v>110</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>284</v>
+        <v>261</v>
       </c>
       <c r="H115" t="s">
-        <v>285</v>
+        <v>262</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
         <v>15864</v>
       </c>
       <c r="B116">
         <v>2019</v>
       </c>
       <c r="C116">
         <v>238</v>
       </c>
       <c r="D116" t="s">
         <v>43</v>
       </c>
       <c r="E116" t="s">
         <v>44</v>
       </c>
       <c r="F116" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>286</v>
+        <v>263</v>
       </c>
       <c r="H116" t="s">
-        <v>287</v>
+        <v>264</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
         <v>15863</v>
       </c>
       <c r="B117">
         <v>2019</v>
       </c>
       <c r="C117">
         <v>237</v>
       </c>
       <c r="D117" t="s">
         <v>43</v>
       </c>
       <c r="E117" t="s">
         <v>44</v>
       </c>
       <c r="F117" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>288</v>
+        <v>265</v>
       </c>
       <c r="H117" t="s">
-        <v>289</v>
+        <v>266</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
         <v>15862</v>
       </c>
       <c r="B118">
         <v>2019</v>
       </c>
       <c r="C118">
         <v>236</v>
       </c>
       <c r="D118" t="s">
         <v>43</v>
       </c>
       <c r="E118" t="s">
         <v>44</v>
       </c>
       <c r="F118" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>290</v>
+        <v>267</v>
       </c>
       <c r="H118" t="s">
-        <v>291</v>
+        <v>268</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
         <v>15861</v>
       </c>
       <c r="B119">
         <v>2019</v>
       </c>
       <c r="C119">
         <v>235</v>
       </c>
       <c r="D119" t="s">
         <v>43</v>
       </c>
       <c r="E119" t="s">
         <v>44</v>
       </c>
       <c r="F119" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>292</v>
+        <v>269</v>
       </c>
       <c r="H119" t="s">
-        <v>293</v>
+        <v>270</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
         <v>15860</v>
       </c>
       <c r="B120">
         <v>2019</v>
       </c>
       <c r="C120">
         <v>234</v>
       </c>
       <c r="D120" t="s">
         <v>43</v>
       </c>
       <c r="E120" t="s">
         <v>44</v>
       </c>
       <c r="F120" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>294</v>
+        <v>271</v>
       </c>
       <c r="H120" t="s">
-        <v>295</v>
+        <v>272</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
         <v>15859</v>
       </c>
       <c r="B121">
         <v>2019</v>
       </c>
       <c r="C121">
         <v>233</v>
       </c>
       <c r="D121" t="s">
         <v>43</v>
       </c>
       <c r="E121" t="s">
         <v>44</v>
       </c>
       <c r="F121" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>296</v>
+        <v>273</v>
       </c>
       <c r="H121" t="s">
-        <v>297</v>
+        <v>274</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
         <v>15858</v>
       </c>
       <c r="B122">
         <v>2019</v>
       </c>
       <c r="C122">
         <v>232</v>
       </c>
       <c r="D122" t="s">
         <v>43</v>
       </c>
       <c r="E122" t="s">
         <v>44</v>
       </c>
       <c r="F122" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>298</v>
+        <v>275</v>
       </c>
       <c r="H122" t="s">
-        <v>299</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:8">
-      <c r="A123">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="A123" t="s">
+        <v>8</v>
+      </c>
+      <c r="B123" t="s">
+        <v>8</v>
+      </c>
+      <c r="C123" t="s">
+        <v>8</v>
       </c>
       <c r="D123" t="s">
         <v>18</v>
       </c>
       <c r="E123" t="s">
         <v>19</v>
       </c>
       <c r="F123" t="s">
-        <v>300</v>
+        <v>70</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>301</v>
+        <v>277</v>
       </c>
       <c r="H123" t="s">
-        <v>302</v>
+        <v>278</v>
       </c>
     </row>
     <row r="124" spans="1:8">
-      <c r="A124">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="A124" t="s">
+        <v>8</v>
+      </c>
+      <c r="B124" t="s">
+        <v>8</v>
+      </c>
+      <c r="C124" t="s">
+        <v>8</v>
       </c>
       <c r="D124" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="E124" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="F124" t="s">
-        <v>303</v>
+        <v>70</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>304</v>
+        <v>279</v>
       </c>
       <c r="H124" t="s">
-        <v>305</v>
+        <v>280</v>
       </c>
     </row>
     <row r="125" spans="1:8">
-      <c r="A125">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="A125" t="s">
+        <v>8</v>
+      </c>
+      <c r="B125" t="s">
+        <v>8</v>
+      </c>
+      <c r="C125" t="s">
+        <v>8</v>
       </c>
       <c r="D125" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E125" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F125" t="s">
-        <v>306</v>
+        <v>70</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>307</v>
+        <v>281</v>
       </c>
       <c r="H125" t="s">
-        <v>308</v>
+        <v>282</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
         <v>15713</v>
       </c>
       <c r="B126">
         <v>2019</v>
       </c>
       <c r="C126">
         <v>220</v>
       </c>
       <c r="D126" t="s">
         <v>43</v>
       </c>
       <c r="E126" t="s">
         <v>44</v>
       </c>
       <c r="F126" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>309</v>
+        <v>283</v>
       </c>
       <c r="H126" t="s">
-        <v>310</v>
+        <v>284</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
         <v>15709</v>
       </c>
       <c r="B127">
         <v>2019</v>
       </c>
       <c r="C127">
         <v>216</v>
       </c>
       <c r="D127" t="s">
         <v>43</v>
       </c>
       <c r="E127" t="s">
         <v>44</v>
       </c>
       <c r="F127" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>311</v>
+        <v>285</v>
       </c>
       <c r="H127" t="s">
-        <v>312</v>
+        <v>286</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
         <v>15708</v>
       </c>
       <c r="B128">
         <v>2019</v>
       </c>
       <c r="C128">
         <v>215</v>
       </c>
       <c r="D128" t="s">
         <v>43</v>
       </c>
       <c r="E128" t="s">
         <v>44</v>
       </c>
       <c r="F128" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>313</v>
+        <v>287</v>
       </c>
       <c r="H128" t="s">
-        <v>314</v>
+        <v>288</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
         <v>15696</v>
       </c>
       <c r="B129">
         <v>2019</v>
       </c>
       <c r="C129">
         <v>212</v>
       </c>
       <c r="D129" t="s">
         <v>43</v>
       </c>
       <c r="E129" t="s">
         <v>44</v>
       </c>
       <c r="F129" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>315</v>
+        <v>289</v>
       </c>
       <c r="H129" t="s">
-        <v>316</v>
+        <v>290</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
         <v>15695</v>
       </c>
       <c r="B130">
         <v>2019</v>
       </c>
       <c r="C130">
         <v>211</v>
       </c>
       <c r="D130" t="s">
         <v>43</v>
       </c>
       <c r="E130" t="s">
         <v>44</v>
       </c>
       <c r="F130" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>317</v>
+        <v>291</v>
       </c>
       <c r="H130" t="s">
-        <v>318</v>
+        <v>292</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
         <v>15629</v>
       </c>
       <c r="B131">
         <v>2019</v>
       </c>
       <c r="C131">
         <v>210</v>
       </c>
       <c r="D131" t="s">
         <v>43</v>
       </c>
       <c r="E131" t="s">
         <v>44</v>
       </c>
       <c r="F131" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>319</v>
+        <v>293</v>
       </c>
       <c r="H131" t="s">
-        <v>320</v>
+        <v>294</v>
       </c>
     </row>
     <row r="132" spans="1:8">
-      <c r="A132">
-[...6 lines deleted...]
-        <v>35</v>
+      <c r="A132" t="s">
+        <v>8</v>
+      </c>
+      <c r="B132" t="s">
+        <v>8</v>
+      </c>
+      <c r="C132" t="s">
+        <v>8</v>
       </c>
       <c r="D132" t="s">
         <v>56</v>
       </c>
       <c r="E132" t="s">
         <v>57</v>
       </c>
       <c r="F132" t="s">
-        <v>255</v>
+        <v>11</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>321</v>
+        <v>295</v>
       </c>
       <c r="H132" t="s">
-        <v>322</v>
+        <v>296</v>
       </c>
     </row>
     <row r="133" spans="1:8">
-      <c r="A133">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="A133" t="s">
+        <v>8</v>
+      </c>
+      <c r="B133" t="s">
+        <v>8</v>
+      </c>
+      <c r="C133" t="s">
+        <v>8</v>
       </c>
       <c r="D133" t="s">
         <v>18</v>
       </c>
       <c r="E133" t="s">
         <v>19</v>
       </c>
       <c r="F133" t="s">
-        <v>323</v>
+        <v>135</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>324</v>
+        <v>297</v>
       </c>
       <c r="H133" t="s">
-        <v>325</v>
+        <v>298</v>
       </c>
     </row>
     <row r="134" spans="1:8">
-      <c r="A134">
-[...6 lines deleted...]
-        <v>17</v>
+      <c r="A134" t="s">
+        <v>8</v>
+      </c>
+      <c r="B134" t="s">
+        <v>8</v>
+      </c>
+      <c r="C134" t="s">
+        <v>8</v>
       </c>
       <c r="D134" t="s">
         <v>18</v>
       </c>
       <c r="E134" t="s">
         <v>19</v>
       </c>
       <c r="F134" t="s">
-        <v>326</v>
+        <v>252</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>327</v>
+        <v>299</v>
       </c>
       <c r="H134" t="s">
-        <v>328</v>
+        <v>300</v>
       </c>
     </row>
     <row r="135" spans="1:8">
-      <c r="A135">
-[...6 lines deleted...]
-        <v>16</v>
+      <c r="A135" t="s">
+        <v>8</v>
+      </c>
+      <c r="B135" t="s">
+        <v>8</v>
+      </c>
+      <c r="C135" t="s">
+        <v>8</v>
       </c>
       <c r="D135" t="s">
         <v>18</v>
       </c>
       <c r="E135" t="s">
         <v>19</v>
       </c>
       <c r="F135" t="s">
-        <v>329</v>
+        <v>135</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>330</v>
+        <v>301</v>
       </c>
       <c r="H135" t="s">
-        <v>331</v>
+        <v>302</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
         <v>15520</v>
       </c>
       <c r="B136">
         <v>2019</v>
       </c>
       <c r="C136">
         <v>196</v>
       </c>
       <c r="D136" t="s">
         <v>43</v>
       </c>
       <c r="E136" t="s">
         <v>44</v>
       </c>
       <c r="F136" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>332</v>
+        <v>303</v>
       </c>
       <c r="H136" t="s">
-        <v>333</v>
+        <v>304</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
         <v>15519</v>
       </c>
       <c r="B137">
         <v>2019</v>
       </c>
       <c r="C137">
         <v>195</v>
       </c>
       <c r="D137" t="s">
         <v>43</v>
       </c>
       <c r="E137" t="s">
         <v>44</v>
       </c>
       <c r="F137" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>334</v>
+        <v>305</v>
       </c>
       <c r="H137" t="s">
-        <v>335</v>
+        <v>306</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
         <v>15518</v>
       </c>
       <c r="B138">
         <v>2019</v>
       </c>
       <c r="C138">
         <v>194</v>
       </c>
       <c r="D138" t="s">
         <v>43</v>
       </c>
       <c r="E138" t="s">
         <v>44</v>
       </c>
       <c r="F138" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>336</v>
+        <v>307</v>
       </c>
       <c r="H138" t="s">
-        <v>337</v>
+        <v>308</v>
       </c>
     </row>
     <row r="139" spans="1:8">
-      <c r="A139">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="A139" t="s">
+        <v>8</v>
+      </c>
+      <c r="B139" t="s">
+        <v>8</v>
+      </c>
+      <c r="C139" t="s">
+        <v>8</v>
       </c>
       <c r="D139" t="s">
-        <v>215</v>
+        <v>202</v>
       </c>
       <c r="E139" t="s">
-        <v>216</v>
+        <v>203</v>
       </c>
       <c r="F139" t="s">
-        <v>202</v>
+        <v>11</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>338</v>
+        <v>309</v>
       </c>
       <c r="H139" t="s">
-        <v>339</v>
+        <v>310</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
         <v>15375</v>
       </c>
       <c r="B140">
         <v>2019</v>
       </c>
       <c r="C140">
         <v>174</v>
       </c>
       <c r="D140" t="s">
         <v>43</v>
       </c>
       <c r="E140" t="s">
         <v>44</v>
       </c>
       <c r="F140" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>340</v>
+        <v>311</v>
       </c>
       <c r="H140" t="s">
-        <v>341</v>
+        <v>312</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
         <v>15365</v>
       </c>
       <c r="B141">
         <v>2019</v>
       </c>
       <c r="C141">
         <v>173</v>
       </c>
       <c r="D141" t="s">
         <v>43</v>
       </c>
       <c r="E141" t="s">
         <v>44</v>
       </c>
       <c r="F141" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>342</v>
+        <v>313</v>
       </c>
       <c r="H141" t="s">
-        <v>343</v>
+        <v>314</v>
       </c>
     </row>
     <row r="142" spans="1:8">
-      <c r="A142">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="A142" t="s">
+        <v>8</v>
+      </c>
+      <c r="B142" t="s">
+        <v>8</v>
+      </c>
+      <c r="C142" t="s">
+        <v>8</v>
       </c>
       <c r="D142" t="s">
         <v>18</v>
       </c>
       <c r="E142" t="s">
         <v>19</v>
       </c>
       <c r="F142" t="s">
-        <v>344</v>
+        <v>70</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>345</v>
+        <v>315</v>
       </c>
       <c r="H142" t="s">
-        <v>346</v>
+        <v>316</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
         <v>15195</v>
       </c>
       <c r="B143">
         <v>2019</v>
       </c>
       <c r="C143">
         <v>158</v>
       </c>
       <c r="D143" t="s">
         <v>43</v>
       </c>
       <c r="E143" t="s">
         <v>44</v>
       </c>
       <c r="F143" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>347</v>
+        <v>317</v>
       </c>
       <c r="H143" t="s">
-        <v>348</v>
+        <v>318</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
         <v>15193</v>
       </c>
       <c r="B144">
         <v>2019</v>
       </c>
       <c r="C144">
         <v>157</v>
       </c>
       <c r="D144" t="s">
         <v>43</v>
       </c>
       <c r="E144" t="s">
         <v>44</v>
       </c>
       <c r="F144" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>349</v>
+        <v>319</v>
       </c>
       <c r="H144" t="s">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
         <v>15151</v>
       </c>
       <c r="B145">
         <v>2019</v>
       </c>
       <c r="C145">
         <v>153</v>
       </c>
       <c r="D145" t="s">
         <v>43</v>
       </c>
       <c r="E145" t="s">
         <v>44</v>
       </c>
       <c r="F145" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>351</v>
+        <v>321</v>
       </c>
       <c r="H145" t="s">
-        <v>352</v>
+        <v>322</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
         <v>15148</v>
       </c>
       <c r="B146">
         <v>2019</v>
       </c>
       <c r="C146">
         <v>152</v>
       </c>
       <c r="D146" t="s">
         <v>43</v>
       </c>
       <c r="E146" t="s">
         <v>44</v>
       </c>
       <c r="F146" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>353</v>
+        <v>323</v>
       </c>
       <c r="H146" t="s">
-        <v>354</v>
+        <v>324</v>
       </c>
     </row>
     <row r="147" spans="1:8">
-      <c r="A147">
-[...6 lines deleted...]
-        <v>150</v>
+      <c r="A147" t="s">
+        <v>8</v>
+      </c>
+      <c r="B147" t="s">
+        <v>8</v>
+      </c>
+      <c r="C147" t="s">
+        <v>8</v>
       </c>
       <c r="D147" t="s">
         <v>43</v>
       </c>
       <c r="E147" t="s">
         <v>44</v>
       </c>
       <c r="F147" t="s">
-        <v>355</v>
+        <v>51</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>356</v>
+        <v>325</v>
       </c>
       <c r="H147" t="s">
-        <v>357</v>
+        <v>326</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
         <v>15138</v>
       </c>
       <c r="B148">
         <v>2019</v>
       </c>
       <c r="C148">
         <v>149</v>
       </c>
       <c r="D148" t="s">
         <v>43</v>
       </c>
       <c r="E148" t="s">
         <v>44</v>
       </c>
       <c r="F148" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>358</v>
+        <v>327</v>
       </c>
       <c r="H148" t="s">
-        <v>359</v>
+        <v>328</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
         <v>15137</v>
       </c>
       <c r="B149">
         <v>2019</v>
       </c>
       <c r="C149">
         <v>148</v>
       </c>
       <c r="D149" t="s">
         <v>43</v>
       </c>
       <c r="E149" t="s">
         <v>44</v>
       </c>
       <c r="F149" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>360</v>
+        <v>329</v>
       </c>
       <c r="H149" t="s">
-        <v>361</v>
+        <v>330</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
         <v>15136</v>
       </c>
       <c r="B150">
         <v>2019</v>
       </c>
       <c r="C150">
         <v>147</v>
       </c>
       <c r="D150" t="s">
         <v>43</v>
       </c>
       <c r="E150" t="s">
         <v>44</v>
       </c>
       <c r="F150" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>362</v>
+        <v>331</v>
       </c>
       <c r="H150" t="s">
-        <v>363</v>
+        <v>332</v>
       </c>
     </row>
     <row r="151" spans="1:8">
-      <c r="A151">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="A151" t="s">
+        <v>8</v>
+      </c>
+      <c r="B151" t="s">
+        <v>8</v>
+      </c>
+      <c r="C151" t="s">
+        <v>8</v>
       </c>
       <c r="D151" t="s">
         <v>18</v>
       </c>
       <c r="E151" t="s">
         <v>19</v>
       </c>
       <c r="F151" t="s">
-        <v>364</v>
+        <v>252</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="H151" t="s">
-        <v>366</v>
+        <v>334</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
         <v>15124</v>
       </c>
       <c r="B152">
         <v>2019</v>
       </c>
       <c r="C152">
         <v>143</v>
       </c>
       <c r="D152" t="s">
         <v>43</v>
       </c>
       <c r="E152" t="s">
         <v>44</v>
       </c>
       <c r="F152" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>367</v>
+        <v>335</v>
       </c>
       <c r="H152" t="s">
-        <v>368</v>
+        <v>336</v>
       </c>
     </row>
     <row r="153" spans="1:8">
-      <c r="A153">
-[...6 lines deleted...]
-        <v>124</v>
+      <c r="A153" t="s">
+        <v>8</v>
+      </c>
+      <c r="B153" t="s">
+        <v>8</v>
+      </c>
+      <c r="C153" t="s">
+        <v>8</v>
       </c>
       <c r="D153" t="s">
         <v>43</v>
       </c>
       <c r="E153" t="s">
         <v>44</v>
       </c>
       <c r="F153" t="s">
-        <v>369</v>
+        <v>337</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>370</v>
+        <v>338</v>
       </c>
       <c r="H153" t="s">
-        <v>371</v>
+        <v>339</v>
       </c>
     </row>
     <row r="154" spans="1:8">
-      <c r="A154">
-[...6 lines deleted...]
-        <v>118</v>
+      <c r="A154" t="s">
+        <v>8</v>
+      </c>
+      <c r="B154" t="s">
+        <v>8</v>
+      </c>
+      <c r="C154" t="s">
+        <v>8</v>
       </c>
       <c r="D154" t="s">
         <v>43</v>
       </c>
       <c r="E154" t="s">
         <v>44</v>
       </c>
       <c r="F154" t="s">
-        <v>372</v>
+        <v>146</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>373</v>
+        <v>340</v>
       </c>
       <c r="H154" t="s">
-        <v>374</v>
+        <v>341</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
         <v>14993</v>
       </c>
       <c r="B155">
         <v>2019</v>
       </c>
       <c r="C155">
         <v>117</v>
       </c>
       <c r="D155" t="s">
         <v>43</v>
       </c>
       <c r="E155" t="s">
         <v>44</v>
       </c>
       <c r="F155" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>375</v>
+        <v>342</v>
       </c>
       <c r="H155" t="s">
-        <v>376</v>
+        <v>343</v>
       </c>
     </row>
     <row r="156" spans="1:8">
-      <c r="A156">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="A156" t="s">
+        <v>8</v>
+      </c>
+      <c r="B156" t="s">
+        <v>8</v>
+      </c>
+      <c r="C156" t="s">
+        <v>8</v>
       </c>
       <c r="D156" t="s">
         <v>18</v>
       </c>
       <c r="E156" t="s">
         <v>19</v>
       </c>
       <c r="F156" t="s">
-        <v>377</v>
+        <v>344</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>378</v>
+        <v>345</v>
       </c>
       <c r="H156" t="s">
-        <v>379</v>
+        <v>346</v>
       </c>
     </row>
     <row r="157" spans="1:8">
-      <c r="A157">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="A157" t="s">
+        <v>8</v>
+      </c>
+      <c r="B157" t="s">
+        <v>8</v>
+      </c>
+      <c r="C157" t="s">
+        <v>8</v>
       </c>
       <c r="D157" t="s">
         <v>56</v>
       </c>
       <c r="E157" t="s">
         <v>57</v>
       </c>
       <c r="F157" t="s">
-        <v>380</v>
+        <v>157</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>381</v>
+        <v>347</v>
       </c>
       <c r="H157" t="s">
-        <v>382</v>
+        <v>348</v>
       </c>
     </row>
     <row r="158" spans="1:8">
-      <c r="A158">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="A158" t="s">
+        <v>8</v>
+      </c>
+      <c r="B158" t="s">
+        <v>8</v>
+      </c>
+      <c r="C158" t="s">
+        <v>8</v>
       </c>
       <c r="D158" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E158" t="s">
+        <v>15</v>
+      </c>
+      <c r="F158" t="s">
+        <v>337</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H158" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>8</v>
+      </c>
+      <c r="B159" t="s">
+        <v>8</v>
+      </c>
+      <c r="C159" t="s">
+        <v>8</v>
+      </c>
+      <c r="D159" t="s">
         <v>14</v>
       </c>
-      <c r="F158" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E159" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F159" t="s">
-        <v>385</v>
+        <v>11</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>386</v>
+        <v>351</v>
       </c>
       <c r="H159" t="s">
-        <v>387</v>
+        <v>352</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
         <v>14685</v>
       </c>
       <c r="B160">
         <v>2019</v>
       </c>
       <c r="C160">
         <v>63</v>
       </c>
       <c r="D160" t="s">
         <v>43</v>
       </c>
       <c r="E160" t="s">
         <v>44</v>
       </c>
       <c r="F160" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>388</v>
+        <v>353</v>
       </c>
       <c r="H160" t="s">
-        <v>389</v>
+        <v>354</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
         <v>14684</v>
       </c>
       <c r="B161">
         <v>2019</v>
       </c>
       <c r="C161">
         <v>62</v>
       </c>
       <c r="D161" t="s">
         <v>43</v>
       </c>
       <c r="E161" t="s">
         <v>44</v>
       </c>
       <c r="F161" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>390</v>
+        <v>355</v>
       </c>
       <c r="H161" t="s">
-        <v>391</v>
+        <v>356</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
         <v>14682</v>
       </c>
       <c r="B162">
         <v>2019</v>
       </c>
       <c r="C162">
         <v>61</v>
       </c>
       <c r="D162" t="s">
         <v>43</v>
       </c>
       <c r="E162" t="s">
         <v>44</v>
       </c>
       <c r="F162" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>392</v>
+        <v>357</v>
       </c>
       <c r="H162" t="s">
-        <v>393</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
         <v>14680</v>
       </c>
       <c r="B163">
         <v>2019</v>
       </c>
       <c r="C163">
         <v>60</v>
       </c>
       <c r="D163" t="s">
         <v>43</v>
       </c>
       <c r="E163" t="s">
         <v>44</v>
       </c>
       <c r="F163" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>394</v>
+        <v>359</v>
       </c>
       <c r="H163" t="s">
-        <v>395</v>
+        <v>360</v>
       </c>
     </row>
     <row r="164" spans="1:8">
-      <c r="A164">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="A164" t="s">
+        <v>8</v>
+      </c>
+      <c r="B164" t="s">
+        <v>8</v>
+      </c>
+      <c r="C164" t="s">
+        <v>8</v>
       </c>
       <c r="D164" t="s">
         <v>56</v>
       </c>
       <c r="E164" t="s">
         <v>57</v>
       </c>
       <c r="F164" t="s">
-        <v>396</v>
+        <v>11</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>397</v>
+        <v>361</v>
       </c>
       <c r="H164" t="s">
-        <v>398</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:8">
-      <c r="A165">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A165" t="s">
+        <v>8</v>
+      </c>
+      <c r="B165" t="s">
+        <v>8</v>
+      </c>
+      <c r="C165" t="s">
+        <v>8</v>
       </c>
       <c r="D165" t="s">
-        <v>215</v>
+        <v>202</v>
       </c>
       <c r="E165" t="s">
-        <v>216</v>
+        <v>203</v>
       </c>
       <c r="F165" t="s">
-        <v>399</v>
+        <v>337</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>400</v>
+        <v>363</v>
       </c>
       <c r="H165" t="s">
-        <v>401</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
         <v>14426</v>
       </c>
       <c r="B166">
         <v>2019</v>
       </c>
       <c r="C166">
         <v>31</v>
       </c>
       <c r="D166" t="s">
         <v>43</v>
       </c>
       <c r="E166" t="s">
         <v>44</v>
       </c>
       <c r="F166" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>402</v>
+        <v>365</v>
       </c>
       <c r="H166" t="s">
-        <v>403</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
         <v>14425</v>
       </c>
       <c r="B167">
         <v>2019</v>
       </c>
       <c r="C167">
         <v>30</v>
       </c>
       <c r="D167" t="s">
         <v>43</v>
       </c>
       <c r="E167" t="s">
         <v>44</v>
       </c>
       <c r="F167" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>404</v>
+        <v>367</v>
       </c>
       <c r="H167" t="s">
-        <v>405</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:8">
-      <c r="A168">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A168" t="s">
+        <v>8</v>
+      </c>
+      <c r="B168" t="s">
+        <v>8</v>
+      </c>
+      <c r="C168" t="s">
+        <v>8</v>
       </c>
       <c r="D168" t="s">
         <v>18</v>
       </c>
       <c r="E168" t="s">
         <v>19</v>
       </c>
       <c r="F168" t="s">
-        <v>406</v>
+        <v>157</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>407</v>
+        <v>369</v>
       </c>
       <c r="H168" t="s">
-        <v>408</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:8">
-      <c r="A169">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A169" t="s">
+        <v>8</v>
+      </c>
+      <c r="B169" t="s">
+        <v>8</v>
+      </c>
+      <c r="C169" t="s">
+        <v>8</v>
       </c>
       <c r="D169" t="s">
         <v>18</v>
       </c>
       <c r="E169" t="s">
         <v>19</v>
       </c>
       <c r="F169" t="s">
-        <v>409</v>
+        <v>157</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>410</v>
+        <v>371</v>
       </c>
       <c r="H169" t="s">
-        <v>411</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:8">
-      <c r="A170">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A170" t="s">
+        <v>8</v>
+      </c>
+      <c r="B170" t="s">
+        <v>8</v>
+      </c>
+      <c r="C170" t="s">
+        <v>8</v>
       </c>
       <c r="D170" t="s">
-        <v>215</v>
+        <v>202</v>
       </c>
       <c r="E170" t="s">
-        <v>216</v>
+        <v>203</v>
       </c>
       <c r="F170" t="s">
-        <v>380</v>
+        <v>157</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>412</v>
+        <v>373</v>
       </c>
       <c r="H170" t="s">
-        <v>413</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:8">
-      <c r="A171">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A171" t="s">
+        <v>8</v>
+      </c>
+      <c r="B171" t="s">
+        <v>8</v>
+      </c>
+      <c r="C171" t="s">
+        <v>8</v>
       </c>
       <c r="D171" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="E171" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="F171" t="s">
-        <v>414</v>
+        <v>344</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>415</v>
+        <v>375</v>
       </c>
       <c r="H171" t="s">
-        <v>416</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
         <v>14218</v>
       </c>
       <c r="B172">
         <v>2019</v>
       </c>
       <c r="C172">
         <v>16</v>
       </c>
       <c r="D172" t="s">
         <v>43</v>
       </c>
       <c r="E172" t="s">
         <v>44</v>
       </c>
       <c r="F172" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>417</v>
+        <v>377</v>
       </c>
       <c r="H172" t="s">
-        <v>418</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:8">
-      <c r="A173">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A173" t="s">
+        <v>8</v>
+      </c>
+      <c r="B173" t="s">
+        <v>8</v>
+      </c>
+      <c r="C173" t="s">
+        <v>8</v>
       </c>
       <c r="D173" t="s">
-        <v>419</v>
+        <v>379</v>
       </c>
       <c r="E173" t="s">
-        <v>420</v>
+        <v>380</v>
       </c>
       <c r="F173" t="s">
-        <v>421</v>
+        <v>344</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>422</v>
+        <v>381</v>
       </c>
       <c r="H173" t="s">
-        <v>423</v>
+        <v>382</v>
       </c>
     </row>
     <row r="174" spans="1:8">
-      <c r="A174">
-[...6 lines deleted...]
-        <v>55</v>
+      <c r="A174" t="s">
+        <v>8</v>
+      </c>
+      <c r="B174" t="s">
+        <v>8</v>
+      </c>
+      <c r="C174" t="s">
+        <v>8</v>
       </c>
       <c r="D174" t="s">
         <v>56</v>
       </c>
       <c r="E174" t="s">
         <v>57</v>
       </c>
       <c r="F174" t="s">
-        <v>424</v>
+        <v>383</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>425</v>
+        <v>384</v>
       </c>
       <c r="H174" t="s">
-        <v>426</v>
+        <v>385</v>
       </c>
     </row>
     <row r="175" spans="1:8">
-      <c r="A175">
-[...6 lines deleted...]
-        <v>95</v>
+      <c r="A175" t="s">
+        <v>8</v>
+      </c>
+      <c r="B175" t="s">
+        <v>8</v>
+      </c>
+      <c r="C175" t="s">
+        <v>8</v>
       </c>
       <c r="D175" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E175" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F175" t="s">
-        <v>427</v>
+        <v>383</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>428</v>
+        <v>386</v>
       </c>
       <c r="H175" t="s">
-        <v>429</v>
+        <v>387</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
         <v>14107</v>
       </c>
       <c r="B176">
         <v>2018</v>
       </c>
       <c r="C176">
         <v>554</v>
       </c>
       <c r="D176" t="s">
         <v>43</v>
       </c>
       <c r="E176" t="s">
         <v>44</v>
       </c>
       <c r="F176" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>430</v>
+        <v>388</v>
       </c>
       <c r="H176" t="s">
-        <v>431</v>
+        <v>389</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
         <v>14106</v>
       </c>
       <c r="B177">
         <v>2018</v>
       </c>
       <c r="C177">
         <v>553</v>
       </c>
       <c r="D177" t="s">
         <v>43</v>
       </c>
       <c r="E177" t="s">
         <v>44</v>
       </c>
       <c r="F177" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>432</v>
+        <v>390</v>
       </c>
       <c r="H177" t="s">
-        <v>433</v>
+        <v>391</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
         <v>14102</v>
       </c>
       <c r="B178">
         <v>2018</v>
       </c>
       <c r="C178">
         <v>550</v>
       </c>
       <c r="D178" t="s">
         <v>43</v>
       </c>
       <c r="E178" t="s">
         <v>44</v>
       </c>
       <c r="F178" t="s">
+        <v>11</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H178" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>8</v>
+      </c>
+      <c r="B179" t="s">
+        <v>8</v>
+      </c>
+      <c r="C179" t="s">
+        <v>8</v>
+      </c>
+      <c r="D179" t="s">
+        <v>14</v>
+      </c>
+      <c r="E179" t="s">
         <v>15</v>
       </c>
-      <c r="G178" s="1" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="F179" t="s">
-        <v>436</v>
+        <v>252</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>437</v>
+        <v>394</v>
       </c>
       <c r="H179" t="s">
-        <v>438</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
         <v>14076</v>
       </c>
       <c r="B180">
         <v>2018</v>
       </c>
       <c r="C180">
         <v>534</v>
       </c>
       <c r="D180" t="s">
         <v>43</v>
       </c>
       <c r="E180" t="s">
         <v>44</v>
       </c>
       <c r="F180" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>439</v>
+        <v>396</v>
       </c>
       <c r="H180" t="s">
-        <v>440</v>
+        <v>397</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
         <v>14075</v>
       </c>
       <c r="B181">
         <v>2018</v>
       </c>
       <c r="C181">
         <v>533</v>
       </c>
       <c r="D181" t="s">
         <v>43</v>
       </c>
       <c r="E181" t="s">
         <v>44</v>
       </c>
       <c r="F181" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>441</v>
+        <v>398</v>
       </c>
       <c r="H181" t="s">
-        <v>442</v>
+        <v>399</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
         <v>14074</v>
       </c>
       <c r="B182">
         <v>2018</v>
       </c>
       <c r="C182">
         <v>532</v>
       </c>
       <c r="D182" t="s">
         <v>43</v>
       </c>
       <c r="E182" t="s">
         <v>44</v>
       </c>
       <c r="F182" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>443</v>
+        <v>400</v>
       </c>
       <c r="H182" t="s">
-        <v>444</v>
+        <v>401</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
         <v>14073</v>
       </c>
       <c r="B183">
         <v>2018</v>
       </c>
       <c r="C183">
         <v>531</v>
       </c>
       <c r="D183" t="s">
         <v>43</v>
       </c>
       <c r="E183" t="s">
         <v>44</v>
       </c>
       <c r="F183" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>445</v>
+        <v>402</v>
       </c>
       <c r="H183" t="s">
-        <v>446</v>
+        <v>403</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
         <v>14012</v>
       </c>
       <c r="B184">
         <v>2018</v>
       </c>
       <c r="C184">
         <v>82</v>
       </c>
       <c r="D184" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E184" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F184" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>447</v>
+        <v>404</v>
       </c>
       <c r="H184" t="s">
-        <v>448</v>
+        <v>405</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
         <v>14011</v>
       </c>
       <c r="B185">
         <v>2018</v>
       </c>
       <c r="C185">
         <v>81</v>
       </c>
       <c r="D185" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E185" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F185" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>449</v>
+        <v>406</v>
       </c>
       <c r="H185" t="s">
-        <v>450</v>
+        <v>407</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
         <v>14010</v>
       </c>
       <c r="B186">
         <v>2018</v>
       </c>
       <c r="C186">
         <v>80</v>
       </c>
       <c r="D186" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E186" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F186" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>451</v>
+        <v>408</v>
       </c>
       <c r="H186" t="s">
-        <v>452</v>
+        <v>409</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
         <v>14009</v>
       </c>
       <c r="B187">
         <v>2018</v>
       </c>
       <c r="C187">
         <v>79</v>
       </c>
       <c r="D187" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E187" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F187" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>453</v>
+        <v>410</v>
       </c>
       <c r="H187" t="s">
-        <v>454</v>
+        <v>411</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
         <v>14008</v>
       </c>
       <c r="B188">
         <v>2018</v>
       </c>
       <c r="C188">
         <v>78</v>
       </c>
       <c r="D188" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E188" t="s">
+        <v>15</v>
+      </c>
+      <c r="F188" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H188" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>8</v>
+      </c>
+      <c r="B189" t="s">
+        <v>8</v>
+      </c>
+      <c r="C189" t="s">
+        <v>8</v>
+      </c>
+      <c r="D189" t="s">
         <v>14</v>
       </c>
-      <c r="F188" t="s">
+      <c r="E189" t="s">
         <v>15</v>
       </c>
-      <c r="G188" s="1" t="s">
-[...19 lines deleted...]
-      <c r="E189" t="s">
+      <c r="F189" t="s">
+        <v>11</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H189" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>8</v>
+      </c>
+      <c r="B190" t="s">
+        <v>8</v>
+      </c>
+      <c r="C190" t="s">
+        <v>8</v>
+      </c>
+      <c r="D190" t="s">
         <v>14</v>
       </c>
-      <c r="F189" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E190" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F190" t="s">
-        <v>460</v>
+        <v>11</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>461</v>
+        <v>416</v>
       </c>
       <c r="H190" t="s">
-        <v>462</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
         <v>13912</v>
       </c>
       <c r="B191">
         <v>2018</v>
       </c>
       <c r="C191">
         <v>506</v>
       </c>
       <c r="D191" t="s">
         <v>43</v>
       </c>
       <c r="E191" t="s">
         <v>44</v>
       </c>
       <c r="F191" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>463</v>
+        <v>418</v>
       </c>
       <c r="H191" t="s">
-        <v>464</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
         <v>13911</v>
       </c>
       <c r="B192">
         <v>2018</v>
       </c>
       <c r="C192">
         <v>505</v>
       </c>
       <c r="D192" t="s">
         <v>43</v>
       </c>
       <c r="E192" t="s">
         <v>44</v>
       </c>
       <c r="F192" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>465</v>
+        <v>420</v>
       </c>
       <c r="H192" t="s">
-        <v>466</v>
+        <v>421</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
         <v>13889</v>
       </c>
       <c r="B193">
         <v>2018</v>
       </c>
       <c r="C193">
         <v>504</v>
       </c>
       <c r="D193" t="s">
         <v>43</v>
       </c>
       <c r="E193" t="s">
         <v>44</v>
       </c>
       <c r="F193" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>467</v>
+        <v>422</v>
       </c>
       <c r="H193" t="s">
-        <v>468</v>
+        <v>423</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
         <v>13888</v>
       </c>
       <c r="B194">
         <v>2018</v>
       </c>
       <c r="C194">
         <v>503</v>
       </c>
       <c r="D194" t="s">
         <v>43</v>
       </c>
       <c r="E194" t="s">
         <v>44</v>
       </c>
       <c r="F194" t="s">
+        <v>11</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H194" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>8</v>
+      </c>
+      <c r="B195" t="s">
+        <v>8</v>
+      </c>
+      <c r="C195" t="s">
+        <v>8</v>
+      </c>
+      <c r="D195" t="s">
+        <v>14</v>
+      </c>
+      <c r="E195" t="s">
         <v>15</v>
       </c>
-      <c r="G194" s="1" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="F195" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>472</v>
+        <v>426</v>
       </c>
       <c r="H195" t="s">
-        <v>473</v>
+        <v>427</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
         <v>13849</v>
       </c>
       <c r="B196">
         <v>2018</v>
       </c>
       <c r="C196">
         <v>487</v>
       </c>
       <c r="D196" t="s">
         <v>43</v>
       </c>
       <c r="E196" t="s">
         <v>44</v>
       </c>
       <c r="F196" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>474</v>
+        <v>428</v>
       </c>
       <c r="H196" t="s">
-        <v>475</v>
+        <v>429</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
         <v>13844</v>
       </c>
       <c r="B197">
         <v>2018</v>
       </c>
       <c r="C197">
         <v>482</v>
       </c>
       <c r="D197" t="s">
         <v>43</v>
       </c>
       <c r="E197" t="s">
         <v>44</v>
       </c>
       <c r="F197" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>476</v>
+        <v>430</v>
       </c>
       <c r="H197" t="s">
-        <v>477</v>
+        <v>431</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
         <v>13843</v>
       </c>
       <c r="B198">
         <v>2018</v>
       </c>
       <c r="C198">
         <v>481</v>
       </c>
       <c r="D198" t="s">
         <v>43</v>
       </c>
       <c r="E198" t="s">
         <v>44</v>
       </c>
       <c r="F198" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>478</v>
+        <v>432</v>
       </c>
       <c r="H198" t="s">
-        <v>479</v>
+        <v>433</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
         <v>13842</v>
       </c>
       <c r="B199">
         <v>2018</v>
       </c>
       <c r="C199">
         <v>480</v>
       </c>
       <c r="D199" t="s">
         <v>43</v>
       </c>
       <c r="E199" t="s">
         <v>44</v>
       </c>
       <c r="F199" t="s">
+        <v>11</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H199" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>8</v>
+      </c>
+      <c r="B200" t="s">
+        <v>8</v>
+      </c>
+      <c r="C200" t="s">
+        <v>8</v>
+      </c>
+      <c r="D200" t="s">
+        <v>14</v>
+      </c>
+      <c r="E200" t="s">
         <v>15</v>
       </c>
-      <c r="G199" s="1" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="F200" t="s">
-        <v>482</v>
+        <v>337</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>483</v>
+        <v>436</v>
       </c>
       <c r="H200" t="s">
-        <v>484</v>
+        <v>437</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
         <v>13742</v>
       </c>
       <c r="B201">
         <v>2018</v>
       </c>
       <c r="C201">
         <v>30</v>
       </c>
       <c r="D201" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E201" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F201" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>485</v>
+        <v>438</v>
       </c>
       <c r="H201" t="s">
-        <v>486</v>
+        <v>439</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
         <v>13741</v>
       </c>
       <c r="B202">
         <v>2018</v>
       </c>
       <c r="C202">
         <v>29</v>
       </c>
       <c r="D202" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E202" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F202" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>487</v>
+        <v>440</v>
       </c>
       <c r="H202" t="s">
-        <v>486</v>
+        <v>439</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
         <v>13720</v>
       </c>
       <c r="B203">
         <v>2018</v>
       </c>
       <c r="C203">
         <v>28</v>
       </c>
       <c r="D203" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E203" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F203" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>488</v>
+        <v>441</v>
       </c>
       <c r="H203" t="s">
-        <v>486</v>
+        <v>439</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
         <v>13719</v>
       </c>
       <c r="B204">
         <v>2018</v>
       </c>
       <c r="C204">
         <v>27</v>
       </c>
       <c r="D204" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E204" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F204" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>489</v>
+        <v>442</v>
       </c>
       <c r="H204" t="s">
-        <v>486</v>
+        <v>439</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
         <v>13718</v>
       </c>
       <c r="B205">
         <v>2018</v>
       </c>
       <c r="C205">
         <v>26</v>
       </c>
       <c r="D205" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E205" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F205" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>490</v>
+        <v>443</v>
       </c>
       <c r="H205" t="s">
-        <v>491</v>
+        <v>444</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
         <v>13717</v>
       </c>
       <c r="B206">
         <v>2018</v>
       </c>
       <c r="C206">
         <v>25</v>
       </c>
       <c r="D206" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E206" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F206" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>492</v>
+        <v>445</v>
       </c>
       <c r="H206" t="s">
-        <v>486</v>
+        <v>439</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
         <v>13716</v>
       </c>
       <c r="B207">
         <v>2018</v>
       </c>
       <c r="C207">
         <v>24</v>
       </c>
       <c r="D207" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E207" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F207" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>493</v>
+        <v>446</v>
       </c>
       <c r="H207" t="s">
-        <v>486</v>
+        <v>439</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
         <v>13715</v>
       </c>
       <c r="B208">
         <v>2018</v>
       </c>
       <c r="C208">
         <v>23</v>
       </c>
       <c r="D208" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E208" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F208" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>494</v>
+        <v>447</v>
       </c>
       <c r="H208" t="s">
-        <v>486</v>
+        <v>439</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
         <v>13714</v>
       </c>
       <c r="B209">
         <v>2018</v>
       </c>
       <c r="C209">
         <v>22</v>
       </c>
       <c r="D209" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E209" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F209" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>495</v>
+        <v>448</v>
       </c>
       <c r="H209" t="s">
-        <v>486</v>
+        <v>439</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
         <v>13696</v>
       </c>
       <c r="B210">
         <v>2018</v>
       </c>
       <c r="C210">
         <v>21</v>
       </c>
       <c r="D210" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E210" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F210" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>496</v>
+        <v>449</v>
       </c>
       <c r="H210" t="s">
-        <v>486</v>
+        <v>439</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
         <v>13695</v>
       </c>
       <c r="B211">
         <v>2018</v>
       </c>
       <c r="C211">
         <v>20</v>
       </c>
       <c r="D211" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E211" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F211" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>497</v>
+        <v>450</v>
       </c>
       <c r="H211" t="s">
-        <v>486</v>
+        <v>439</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
         <v>13686</v>
       </c>
       <c r="B212">
         <v>2018</v>
       </c>
       <c r="C212">
         <v>455</v>
       </c>
       <c r="D212" t="s">
         <v>43</v>
       </c>
       <c r="E212" t="s">
         <v>44</v>
       </c>
       <c r="F212" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>498</v>
+        <v>451</v>
       </c>
       <c r="H212" t="s">
-        <v>499</v>
+        <v>452</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
         <v>13683</v>
       </c>
       <c r="B213">
         <v>2018</v>
       </c>
       <c r="C213">
         <v>453</v>
       </c>
       <c r="D213" t="s">
         <v>43</v>
       </c>
       <c r="E213" t="s">
         <v>44</v>
       </c>
       <c r="F213" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>500</v>
+        <v>453</v>
       </c>
       <c r="H213" t="s">
-        <v>501</v>
+        <v>454</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
         <v>13681</v>
       </c>
       <c r="B214">
         <v>2018</v>
       </c>
       <c r="C214">
         <v>451</v>
       </c>
       <c r="D214" t="s">
         <v>43</v>
       </c>
       <c r="E214" t="s">
         <v>44</v>
       </c>
       <c r="F214" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>502</v>
+        <v>455</v>
       </c>
       <c r="H214" t="s">
-        <v>503</v>
+        <v>456</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
         <v>13676</v>
       </c>
       <c r="B215">
         <v>2018</v>
       </c>
       <c r="C215">
         <v>447</v>
       </c>
       <c r="D215" t="s">
         <v>43</v>
       </c>
       <c r="E215" t="s">
         <v>44</v>
       </c>
       <c r="F215" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>504</v>
+        <v>457</v>
       </c>
       <c r="H215" t="s">
-        <v>505</v>
+        <v>458</v>
       </c>
     </row>
     <row r="216" spans="1:8">
-      <c r="A216">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A216" t="s">
+        <v>8</v>
+      </c>
+      <c r="B216" t="s">
+        <v>8</v>
+      </c>
+      <c r="C216" t="s">
+        <v>8</v>
       </c>
       <c r="D216" t="s">
-        <v>238</v>
+        <v>222</v>
       </c>
       <c r="E216" t="s">
-        <v>239</v>
+        <v>223</v>
       </c>
       <c r="F216" t="s">
-        <v>506</v>
+        <v>146</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>507</v>
+        <v>459</v>
       </c>
       <c r="H216" t="s">
-        <v>508</v>
+        <v>460</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
         <v>13652</v>
       </c>
       <c r="B217">
         <v>2018</v>
       </c>
       <c r="C217">
         <v>428</v>
       </c>
       <c r="D217" t="s">
         <v>43</v>
       </c>
       <c r="E217" t="s">
         <v>44</v>
       </c>
       <c r="F217" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>509</v>
+        <v>461</v>
       </c>
       <c r="H217" t="s">
-        <v>510</v>
+        <v>462</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
         <v>13617</v>
       </c>
       <c r="B218">
         <v>2018</v>
       </c>
       <c r="C218">
         <v>419</v>
       </c>
       <c r="D218" t="s">
         <v>43</v>
       </c>
       <c r="E218" t="s">
         <v>44</v>
       </c>
       <c r="F218" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>511</v>
+        <v>463</v>
       </c>
       <c r="H218" t="s">
-        <v>512</v>
+        <v>464</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
         <v>13615</v>
       </c>
       <c r="B219">
         <v>2018</v>
       </c>
       <c r="C219">
         <v>417</v>
       </c>
       <c r="D219" t="s">
         <v>43</v>
       </c>
       <c r="E219" t="s">
         <v>44</v>
       </c>
       <c r="F219" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>513</v>
+        <v>465</v>
       </c>
       <c r="H219" t="s">
-        <v>514</v>
+        <v>466</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
         <v>13614</v>
       </c>
       <c r="B220">
         <v>2018</v>
       </c>
       <c r="C220">
         <v>416</v>
       </c>
       <c r="D220" t="s">
         <v>43</v>
       </c>
       <c r="E220" t="s">
         <v>44</v>
       </c>
       <c r="F220" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>515</v>
+        <v>467</v>
       </c>
       <c r="H220" t="s">
-        <v>516</v>
+        <v>468</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
         <v>13594</v>
       </c>
       <c r="B221">
         <v>2018</v>
       </c>
       <c r="C221">
         <v>406</v>
       </c>
       <c r="D221" t="s">
         <v>43</v>
       </c>
       <c r="E221" t="s">
         <v>44</v>
       </c>
       <c r="F221" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>517</v>
+        <v>469</v>
       </c>
       <c r="H221" t="s">
-        <v>518</v>
+        <v>470</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
         <v>13588</v>
       </c>
       <c r="B222">
         <v>2018</v>
       </c>
       <c r="C222">
         <v>403</v>
       </c>
       <c r="D222" t="s">
         <v>43</v>
       </c>
       <c r="E222" t="s">
         <v>44</v>
       </c>
       <c r="F222" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>519</v>
+        <v>471</v>
       </c>
       <c r="H222" t="s">
-        <v>520</v>
+        <v>472</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
         <v>13558</v>
       </c>
       <c r="B223">
         <v>2018</v>
       </c>
       <c r="C223">
         <v>389</v>
       </c>
       <c r="D223" t="s">
         <v>43</v>
       </c>
       <c r="E223" t="s">
         <v>44</v>
       </c>
       <c r="F223" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>521</v>
+        <v>473</v>
       </c>
       <c r="H223" t="s">
-        <v>522</v>
+        <v>474</v>
       </c>
     </row>
     <row r="224" spans="1:8">
-      <c r="A224">
-[...6 lines deleted...]
-        <v>385</v>
+      <c r="A224" t="s">
+        <v>8</v>
+      </c>
+      <c r="B224" t="s">
+        <v>8</v>
+      </c>
+      <c r="C224" t="s">
+        <v>8</v>
       </c>
       <c r="D224" t="s">
         <v>43</v>
       </c>
       <c r="E224" t="s">
         <v>44</v>
       </c>
       <c r="F224" t="s">
-        <v>523</v>
+        <v>11</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>524</v>
+        <v>475</v>
       </c>
       <c r="H224" t="s">
-        <v>525</v>
+        <v>476</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
         <v>13536</v>
       </c>
       <c r="B225">
         <v>2018</v>
       </c>
       <c r="C225">
         <v>369</v>
       </c>
       <c r="D225" t="s">
         <v>43</v>
       </c>
       <c r="E225" t="s">
         <v>44</v>
       </c>
       <c r="F225" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>526</v>
+        <v>477</v>
       </c>
       <c r="H225" t="s">
-        <v>527</v>
+        <v>478</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
         <v>13530</v>
       </c>
       <c r="B226">
         <v>2018</v>
       </c>
       <c r="C226">
         <v>368</v>
       </c>
       <c r="D226" t="s">
         <v>43</v>
       </c>
       <c r="E226" t="s">
         <v>44</v>
       </c>
       <c r="F226" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>528</v>
+        <v>479</v>
       </c>
       <c r="H226" t="s">
-        <v>529</v>
+        <v>480</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
         <v>13528</v>
       </c>
       <c r="B227">
         <v>2018</v>
       </c>
       <c r="C227">
         <v>367</v>
       </c>
       <c r="D227" t="s">
         <v>43</v>
       </c>
       <c r="E227" t="s">
         <v>44</v>
       </c>
       <c r="F227" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>530</v>
+        <v>481</v>
       </c>
       <c r="H227" t="s">
-        <v>531</v>
+        <v>482</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
         <v>13520</v>
       </c>
       <c r="B228">
         <v>2018</v>
       </c>
       <c r="C228">
         <v>366</v>
       </c>
       <c r="D228" t="s">
         <v>43</v>
       </c>
       <c r="E228" t="s">
         <v>44</v>
       </c>
       <c r="F228" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>532</v>
+        <v>483</v>
       </c>
       <c r="H228" t="s">
-        <v>533</v>
+        <v>484</v>
       </c>
     </row>
     <row r="229" spans="1:8">
-      <c r="A229">
-[...5 lines deleted...]
-      <c r="C229">
+      <c r="A229" t="s">
+        <v>8</v>
+      </c>
+      <c r="B229" t="s">
+        <v>8</v>
+      </c>
+      <c r="C229" t="s">
         <v>8</v>
       </c>
       <c r="D229" t="s">
-        <v>215</v>
+        <v>202</v>
       </c>
       <c r="E229" t="s">
-        <v>216</v>
+        <v>203</v>
       </c>
       <c r="F229" t="s">
-        <v>534</v>
+        <v>146</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>535</v>
+        <v>485</v>
       </c>
       <c r="H229" t="s">
-        <v>536</v>
+        <v>486</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
         <v>13474</v>
       </c>
       <c r="B230">
         <v>2018</v>
       </c>
       <c r="C230">
         <v>348</v>
       </c>
       <c r="D230" t="s">
         <v>43</v>
       </c>
       <c r="E230" t="s">
         <v>44</v>
       </c>
       <c r="F230" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>537</v>
+        <v>487</v>
       </c>
       <c r="H230" t="s">
-        <v>538</v>
+        <v>488</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
         <v>13463</v>
       </c>
       <c r="B231">
         <v>2018</v>
       </c>
       <c r="C231">
         <v>338</v>
       </c>
       <c r="D231" t="s">
         <v>43</v>
       </c>
       <c r="E231" t="s">
         <v>44</v>
       </c>
       <c r="F231" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>539</v>
+        <v>489</v>
       </c>
       <c r="H231" t="s">
-        <v>540</v>
+        <v>490</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
         <v>13461</v>
       </c>
       <c r="B232">
         <v>2018</v>
       </c>
       <c r="C232">
         <v>337</v>
       </c>
       <c r="D232" t="s">
         <v>43</v>
       </c>
       <c r="E232" t="s">
         <v>44</v>
       </c>
       <c r="F232" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>541</v>
+        <v>491</v>
       </c>
       <c r="H232" t="s">
-        <v>542</v>
+        <v>492</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
         <v>13460</v>
       </c>
       <c r="B233">
         <v>2018</v>
       </c>
       <c r="C233">
         <v>336</v>
       </c>
       <c r="D233" t="s">
         <v>43</v>
       </c>
       <c r="E233" t="s">
         <v>44</v>
       </c>
       <c r="F233" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>543</v>
+        <v>493</v>
       </c>
       <c r="H233" t="s">
-        <v>544</v>
+        <v>494</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
         <v>13459</v>
       </c>
       <c r="B234">
         <v>2018</v>
       </c>
       <c r="C234">
         <v>335</v>
       </c>
       <c r="D234" t="s">
         <v>43</v>
       </c>
       <c r="E234" t="s">
         <v>44</v>
       </c>
       <c r="F234" t="s">
+        <v>11</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H234" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>8</v>
+      </c>
+      <c r="B235" t="s">
+        <v>8</v>
+      </c>
+      <c r="C235" t="s">
+        <v>8</v>
+      </c>
+      <c r="D235" t="s">
+        <v>43</v>
+      </c>
+      <c r="E235" t="s">
+        <v>44</v>
+      </c>
+      <c r="F235" t="s">
+        <v>497</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H235" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>8</v>
+      </c>
+      <c r="B236" t="s">
+        <v>8</v>
+      </c>
+      <c r="C236" t="s">
+        <v>8</v>
+      </c>
+      <c r="D236" t="s">
+        <v>14</v>
+      </c>
+      <c r="E236" t="s">
         <v>15</v>
       </c>
-      <c r="G234" s="1" t="s">
-[...47 lines deleted...]
-      </c>
       <c r="F236" t="s">
-        <v>550</v>
+        <v>146</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>551</v>
+        <v>500</v>
       </c>
       <c r="H236" t="s">
-        <v>552</v>
+        <v>501</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
         <v>13397</v>
       </c>
       <c r="B237">
         <v>2018</v>
       </c>
       <c r="C237">
         <v>311</v>
       </c>
       <c r="D237" t="s">
         <v>43</v>
       </c>
       <c r="E237" t="s">
         <v>44</v>
       </c>
       <c r="F237" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>553</v>
+        <v>502</v>
       </c>
       <c r="H237" t="s">
-        <v>554</v>
+        <v>503</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
         <v>13367</v>
       </c>
       <c r="B238">
         <v>2018</v>
       </c>
       <c r="C238">
         <v>297</v>
       </c>
       <c r="D238" t="s">
         <v>43</v>
       </c>
       <c r="E238" t="s">
         <v>44</v>
       </c>
       <c r="F238" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>555</v>
+        <v>504</v>
       </c>
       <c r="H238" t="s">
-        <v>556</v>
+        <v>505</v>
       </c>
     </row>
     <row r="239" spans="1:8">
-      <c r="A239">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="A239" t="s">
+        <v>8</v>
+      </c>
+      <c r="B239" t="s">
+        <v>8</v>
+      </c>
+      <c r="C239" t="s">
+        <v>8</v>
       </c>
       <c r="D239" t="s">
         <v>18</v>
       </c>
       <c r="E239" t="s">
         <v>19</v>
       </c>
       <c r="F239" t="s">
-        <v>557</v>
+        <v>11</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>558</v>
+        <v>506</v>
       </c>
       <c r="H239" t="s">
-        <v>559</v>
+        <v>507</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
         <v>13363</v>
       </c>
       <c r="B240">
         <v>2018</v>
       </c>
       <c r="C240">
         <v>294</v>
       </c>
       <c r="D240" t="s">
         <v>43</v>
       </c>
       <c r="E240" t="s">
         <v>44</v>
       </c>
       <c r="F240" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>560</v>
+        <v>508</v>
       </c>
       <c r="H240" t="s">
-        <v>561</v>
+        <v>509</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
         <v>13359</v>
       </c>
       <c r="B241">
         <v>2018</v>
       </c>
       <c r="C241">
         <v>292</v>
       </c>
       <c r="D241" t="s">
         <v>43</v>
       </c>
       <c r="E241" t="s">
         <v>44</v>
       </c>
       <c r="F241" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>562</v>
+        <v>510</v>
       </c>
       <c r="H241" t="s">
-        <v>563</v>
+        <v>511</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
         <v>13355</v>
       </c>
       <c r="B242">
         <v>2018</v>
       </c>
       <c r="C242">
         <v>290</v>
       </c>
       <c r="D242" t="s">
         <v>43</v>
       </c>
       <c r="E242" t="s">
         <v>44</v>
       </c>
       <c r="F242" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>564</v>
+        <v>512</v>
       </c>
       <c r="H242" t="s">
-        <v>565</v>
+        <v>513</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243">
         <v>13336</v>
       </c>
       <c r="B243">
         <v>2018</v>
       </c>
       <c r="C243">
         <v>19</v>
       </c>
       <c r="D243" t="s">
         <v>18</v>
       </c>
       <c r="E243" t="s">
         <v>19</v>
       </c>
       <c r="F243" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>566</v>
+        <v>514</v>
       </c>
       <c r="H243" t="s">
-        <v>559</v>
+        <v>507</v>
       </c>
     </row>
     <row r="244" spans="1:8">
-      <c r="A244">
-[...6 lines deleted...]
-        <v>16</v>
+      <c r="A244" t="s">
+        <v>8</v>
+      </c>
+      <c r="B244" t="s">
+        <v>8</v>
+      </c>
+      <c r="C244" t="s">
+        <v>8</v>
       </c>
       <c r="D244" t="s">
         <v>18</v>
       </c>
       <c r="E244" t="s">
         <v>19</v>
       </c>
       <c r="F244" t="s">
-        <v>567</v>
+        <v>497</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>568</v>
+        <v>515</v>
       </c>
       <c r="H244" t="s">
-        <v>569</v>
+        <v>516</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
         <v>13313</v>
       </c>
       <c r="B245">
         <v>2018</v>
       </c>
       <c r="C245">
         <v>273</v>
       </c>
       <c r="D245" t="s">
         <v>43</v>
       </c>
       <c r="E245" t="s">
         <v>44</v>
       </c>
       <c r="F245" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>570</v>
+        <v>517</v>
       </c>
       <c r="H245" t="s">
-        <v>571</v>
+        <v>518</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
         <v>13312</v>
       </c>
       <c r="B246">
         <v>2018</v>
       </c>
       <c r="C246">
         <v>272</v>
       </c>
       <c r="D246" t="s">
         <v>43</v>
       </c>
       <c r="E246" t="s">
         <v>44</v>
       </c>
       <c r="F246" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>572</v>
+        <v>519</v>
       </c>
       <c r="H246" t="s">
-        <v>573</v>
+        <v>520</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
         <v>13302</v>
       </c>
       <c r="B247">
         <v>2018</v>
       </c>
       <c r="C247">
         <v>265</v>
       </c>
       <c r="D247" t="s">
         <v>43</v>
       </c>
       <c r="E247" t="s">
         <v>44</v>
       </c>
       <c r="F247" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>574</v>
+        <v>521</v>
       </c>
       <c r="H247" t="s">
-        <v>575</v>
+        <v>522</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
         <v>13301</v>
       </c>
       <c r="B248">
         <v>2018</v>
       </c>
       <c r="C248">
         <v>264</v>
       </c>
       <c r="D248" t="s">
         <v>43</v>
       </c>
       <c r="E248" t="s">
         <v>44</v>
       </c>
       <c r="F248" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>576</v>
+        <v>523</v>
       </c>
       <c r="H248" t="s">
-        <v>577</v>
+        <v>524</v>
       </c>
     </row>
     <row r="249" spans="1:8">
-      <c r="A249">
-[...6 lines deleted...]
-        <v>30</v>
+      <c r="A249" t="s">
+        <v>8</v>
+      </c>
+      <c r="B249" t="s">
+        <v>8</v>
+      </c>
+      <c r="C249" t="s">
+        <v>8</v>
       </c>
       <c r="D249" t="s">
         <v>56</v>
       </c>
       <c r="E249" t="s">
         <v>57</v>
       </c>
       <c r="F249" t="s">
-        <v>578</v>
+        <v>135</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>579</v>
+        <v>525</v>
       </c>
       <c r="H249" t="s">
-        <v>580</v>
+        <v>526</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
         <v>13274</v>
       </c>
       <c r="B250">
         <v>2018</v>
       </c>
       <c r="C250">
         <v>253</v>
       </c>
       <c r="D250" t="s">
         <v>43</v>
       </c>
       <c r="E250" t="s">
         <v>44</v>
       </c>
       <c r="F250" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>581</v>
+        <v>527</v>
       </c>
       <c r="H250" t="s">
-        <v>582</v>
+        <v>528</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
         <v>13263</v>
       </c>
       <c r="B251">
         <v>2018</v>
       </c>
       <c r="C251">
         <v>244</v>
       </c>
       <c r="D251" t="s">
         <v>43</v>
       </c>
       <c r="E251" t="s">
         <v>44</v>
       </c>
       <c r="F251" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>583</v>
+        <v>529</v>
       </c>
       <c r="H251" t="s">
-        <v>584</v>
+        <v>530</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
         <v>13245</v>
       </c>
       <c r="B252">
         <v>2018</v>
       </c>
       <c r="C252">
         <v>234</v>
       </c>
       <c r="D252" t="s">
         <v>43</v>
       </c>
       <c r="E252" t="s">
         <v>44</v>
       </c>
       <c r="F252" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>585</v>
+        <v>531</v>
       </c>
       <c r="H252" t="s">
-        <v>586</v>
+        <v>532</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253">
         <v>13213</v>
       </c>
       <c r="B253">
         <v>2018</v>
       </c>
       <c r="C253">
         <v>221</v>
       </c>
       <c r="D253" t="s">
         <v>43</v>
       </c>
       <c r="E253" t="s">
         <v>44</v>
       </c>
       <c r="F253" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>587</v>
+        <v>533</v>
       </c>
       <c r="H253" t="s">
-        <v>588</v>
+        <v>534</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254">
         <v>13204</v>
       </c>
       <c r="B254">
         <v>2018</v>
       </c>
       <c r="C254">
         <v>212</v>
       </c>
       <c r="D254" t="s">
         <v>43</v>
       </c>
       <c r="E254" t="s">
         <v>44</v>
       </c>
       <c r="F254" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>589</v>
+        <v>535</v>
       </c>
       <c r="H254" t="s">
-        <v>590</v>
+        <v>536</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255">
         <v>13196</v>
       </c>
       <c r="B255">
         <v>2018</v>
       </c>
       <c r="C255">
         <v>23</v>
       </c>
       <c r="D255" t="s">
         <v>56</v>
       </c>
       <c r="E255" t="s">
         <v>57</v>
       </c>
       <c r="F255" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>591</v>
+        <v>537</v>
       </c>
       <c r="H255" t="s">
-        <v>592</v>
+        <v>538</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256">
         <v>13193</v>
       </c>
       <c r="B256">
         <v>2018</v>
       </c>
       <c r="C256">
         <v>204</v>
       </c>
       <c r="D256" t="s">
         <v>43</v>
       </c>
       <c r="E256" t="s">
         <v>44</v>
       </c>
       <c r="F256" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>593</v>
+        <v>539</v>
       </c>
       <c r="H256" t="s">
-        <v>594</v>
+        <v>540</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257">
         <v>13184</v>
       </c>
       <c r="B257">
         <v>2018</v>
       </c>
       <c r="C257">
         <v>195</v>
       </c>
       <c r="D257" t="s">
         <v>43</v>
       </c>
       <c r="E257" t="s">
         <v>44</v>
       </c>
       <c r="F257" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>595</v>
+        <v>541</v>
       </c>
       <c r="H257" t="s">
-        <v>596</v>
+        <v>542</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258">
         <v>13167</v>
       </c>
       <c r="B258">
         <v>2018</v>
       </c>
       <c r="C258">
         <v>179</v>
       </c>
       <c r="D258" t="s">
         <v>43</v>
       </c>
       <c r="E258" t="s">
         <v>44</v>
       </c>
       <c r="F258" t="s">
+        <v>11</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H258" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>8</v>
+      </c>
+      <c r="B259" t="s">
+        <v>8</v>
+      </c>
+      <c r="C259" t="s">
+        <v>8</v>
+      </c>
+      <c r="D259" t="s">
+        <v>9</v>
+      </c>
+      <c r="E259" t="s">
+        <v>10</v>
+      </c>
+      <c r="F259" t="s">
+        <v>497</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H259" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>8</v>
+      </c>
+      <c r="B260" t="s">
+        <v>8</v>
+      </c>
+      <c r="C260" t="s">
+        <v>8</v>
+      </c>
+      <c r="D260" t="s">
+        <v>14</v>
+      </c>
+      <c r="E260" t="s">
         <v>15</v>
       </c>
-      <c r="G258" s="1" t="s">
-[...45 lines deleted...]
-      <c r="E260" t="s">
+      <c r="F260" t="s">
+        <v>146</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H260" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>8</v>
+      </c>
+      <c r="B261" t="s">
+        <v>8</v>
+      </c>
+      <c r="C261" t="s">
+        <v>8</v>
+      </c>
+      <c r="D261" t="s">
         <v>14</v>
       </c>
-      <c r="F260" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E261" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F261" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>605</v>
+        <v>549</v>
       </c>
       <c r="H261" t="s">
-        <v>606</v>
+        <v>550</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262">
         <v>13117</v>
       </c>
       <c r="B262">
         <v>2018</v>
       </c>
       <c r="C262">
         <v>149</v>
       </c>
       <c r="D262" t="s">
         <v>43</v>
       </c>
       <c r="E262" t="s">
         <v>44</v>
       </c>
       <c r="F262" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>607</v>
+        <v>551</v>
       </c>
       <c r="H262" t="s">
-        <v>608</v>
+        <v>552</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263">
         <v>13112</v>
       </c>
       <c r="B263">
         <v>2018</v>
       </c>
       <c r="C263">
         <v>17</v>
       </c>
       <c r="D263" t="s">
         <v>56</v>
       </c>
       <c r="E263" t="s">
         <v>57</v>
       </c>
       <c r="F263" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>609</v>
+        <v>553</v>
       </c>
       <c r="H263" t="s">
-        <v>610</v>
+        <v>554</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264">
         <v>13098</v>
       </c>
       <c r="B264">
         <v>2018</v>
       </c>
       <c r="C264">
         <v>11</v>
       </c>
       <c r="D264" t="s">
         <v>18</v>
       </c>
       <c r="E264" t="s">
         <v>19</v>
       </c>
       <c r="F264" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>611</v>
+        <v>555</v>
       </c>
       <c r="H264" t="s">
-        <v>612</v>
+        <v>556</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265">
         <v>13078</v>
       </c>
       <c r="B265">
         <v>2018</v>
       </c>
       <c r="C265">
         <v>143</v>
       </c>
       <c r="D265" t="s">
         <v>43</v>
       </c>
       <c r="E265" t="s">
         <v>44</v>
       </c>
       <c r="F265" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>613</v>
+        <v>557</v>
       </c>
       <c r="H265" t="s">
-        <v>614</v>
+        <v>558</v>
       </c>
     </row>
     <row r="266" spans="1:8">
-      <c r="A266">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A266" t="s">
+        <v>8</v>
+      </c>
+      <c r="B266" t="s">
+        <v>8</v>
+      </c>
+      <c r="C266" t="s">
+        <v>8</v>
       </c>
       <c r="D266" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E266" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F266" t="s">
-        <v>615</v>
+        <v>383</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>616</v>
+        <v>559</v>
       </c>
       <c r="H266" t="s">
-        <v>617</v>
+        <v>560</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267">
         <v>13070</v>
       </c>
       <c r="B267">
         <v>2018</v>
       </c>
       <c r="C267">
         <v>136</v>
       </c>
       <c r="D267" t="s">
         <v>43</v>
       </c>
       <c r="E267" t="s">
         <v>44</v>
       </c>
       <c r="F267" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>618</v>
+        <v>561</v>
       </c>
       <c r="H267" t="s">
-        <v>619</v>
+        <v>562</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
         <v>13046</v>
       </c>
       <c r="B268">
         <v>2018</v>
       </c>
       <c r="C268">
         <v>126</v>
       </c>
       <c r="D268" t="s">
         <v>43</v>
       </c>
       <c r="E268" t="s">
         <v>44</v>
       </c>
       <c r="F268" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>620</v>
+        <v>563</v>
       </c>
       <c r="H268" t="s">
-        <v>621</v>
+        <v>564</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269">
         <v>13038</v>
       </c>
       <c r="B269">
         <v>2018</v>
       </c>
       <c r="C269">
         <v>125</v>
       </c>
       <c r="D269" t="s">
         <v>43</v>
       </c>
       <c r="E269" t="s">
         <v>44</v>
       </c>
       <c r="F269" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>622</v>
+        <v>565</v>
       </c>
       <c r="H269" t="s">
-        <v>623</v>
+        <v>566</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270">
         <v>12889</v>
       </c>
       <c r="B270">
         <v>2018</v>
       </c>
       <c r="C270">
         <v>122</v>
       </c>
       <c r="D270" t="s">
         <v>43</v>
       </c>
       <c r="E270" t="s">
         <v>44</v>
       </c>
       <c r="F270" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>624</v>
+        <v>567</v>
       </c>
       <c r="H270" t="s">
-        <v>625</v>
+        <v>568</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
         <v>12830</v>
       </c>
       <c r="B271">
         <v>2018</v>
       </c>
       <c r="C271">
         <v>13</v>
       </c>
       <c r="D271" t="s">
         <v>56</v>
       </c>
       <c r="E271" t="s">
         <v>57</v>
       </c>
       <c r="F271" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>626</v>
+        <v>569</v>
       </c>
       <c r="H271" t="s">
-        <v>610</v>
+        <v>554</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272">
         <v>12809</v>
       </c>
       <c r="B272">
         <v>2018</v>
       </c>
       <c r="C272">
         <v>104</v>
       </c>
       <c r="D272" t="s">
         <v>43</v>
       </c>
       <c r="E272" t="s">
         <v>44</v>
       </c>
       <c r="F272" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>627</v>
+        <v>570</v>
       </c>
       <c r="H272" t="s">
-        <v>628</v>
+        <v>571</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273">
         <v>12805</v>
       </c>
       <c r="B273">
         <v>2018</v>
       </c>
       <c r="C273">
         <v>102</v>
       </c>
       <c r="D273" t="s">
         <v>43</v>
       </c>
       <c r="E273" t="s">
         <v>44</v>
       </c>
       <c r="F273" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>629</v>
+        <v>572</v>
       </c>
       <c r="H273" t="s">
-        <v>630</v>
+        <v>573</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274">
         <v>12799</v>
       </c>
       <c r="B274">
         <v>2018</v>
       </c>
       <c r="C274">
         <v>100</v>
       </c>
       <c r="D274" t="s">
         <v>43</v>
       </c>
       <c r="E274" t="s">
         <v>44</v>
       </c>
       <c r="F274" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>631</v>
+        <v>574</v>
       </c>
       <c r="H274" t="s">
-        <v>632</v>
+        <v>575</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275">
         <v>12774</v>
       </c>
       <c r="B275">
         <v>2018</v>
       </c>
       <c r="C275">
         <v>89</v>
       </c>
       <c r="D275" t="s">
         <v>43</v>
       </c>
       <c r="E275" t="s">
         <v>44</v>
       </c>
       <c r="F275" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>633</v>
+        <v>576</v>
       </c>
       <c r="H275" t="s">
-        <v>634</v>
+        <v>577</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
         <v>12773</v>
       </c>
       <c r="B276">
         <v>2018</v>
       </c>
       <c r="C276">
         <v>88</v>
       </c>
       <c r="D276" t="s">
         <v>43</v>
       </c>
       <c r="E276" t="s">
         <v>44</v>
       </c>
       <c r="F276" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>635</v>
+        <v>578</v>
       </c>
       <c r="H276" t="s">
-        <v>636</v>
+        <v>579</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
         <v>12771</v>
       </c>
       <c r="B277">
         <v>2018</v>
       </c>
       <c r="C277">
         <v>86</v>
       </c>
       <c r="D277" t="s">
         <v>43</v>
       </c>
       <c r="E277" t="s">
         <v>44</v>
       </c>
       <c r="F277" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>637</v>
+        <v>580</v>
       </c>
       <c r="H277" t="s">
-        <v>638</v>
+        <v>581</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278">
         <v>12769</v>
       </c>
       <c r="B278">
         <v>2018</v>
       </c>
       <c r="C278">
         <v>84</v>
       </c>
       <c r="D278" t="s">
         <v>43</v>
       </c>
       <c r="E278" t="s">
         <v>44</v>
       </c>
       <c r="F278" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>639</v>
+        <v>582</v>
       </c>
       <c r="H278" t="s">
-        <v>640</v>
+        <v>583</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
         <v>12766</v>
       </c>
       <c r="B279">
         <v>2018</v>
       </c>
       <c r="C279">
         <v>82</v>
       </c>
       <c r="D279" t="s">
         <v>43</v>
       </c>
       <c r="E279" t="s">
         <v>44</v>
       </c>
       <c r="F279" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>641</v>
+        <v>584</v>
       </c>
       <c r="H279" t="s">
-        <v>642</v>
+        <v>585</v>
       </c>
     </row>
     <row r="280" spans="1:8">
-      <c r="A280">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A280" t="s">
+        <v>8</v>
+      </c>
+      <c r="B280" t="s">
+        <v>8</v>
+      </c>
+      <c r="C280" t="s">
+        <v>8</v>
       </c>
       <c r="D280" t="s">
-        <v>215</v>
+        <v>202</v>
       </c>
       <c r="E280" t="s">
-        <v>216</v>
+        <v>203</v>
       </c>
       <c r="F280" t="s">
-        <v>643</v>
+        <v>497</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>644</v>
+        <v>586</v>
       </c>
       <c r="H280" t="s">
-        <v>645</v>
+        <v>587</v>
       </c>
     </row>
     <row r="281" spans="1:8">
-      <c r="A281">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A281" t="s">
+        <v>8</v>
+      </c>
+      <c r="B281" t="s">
+        <v>8</v>
+      </c>
+      <c r="C281" t="s">
+        <v>8</v>
       </c>
       <c r="D281" t="s">
-        <v>646</v>
+        <v>588</v>
       </c>
       <c r="E281" t="s">
-        <v>647</v>
+        <v>589</v>
       </c>
       <c r="F281" t="s">
-        <v>648</v>
+        <v>110</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>649</v>
+        <v>590</v>
       </c>
       <c r="H281" t="s">
-        <v>650</v>
+        <v>591</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282">
         <v>12735</v>
       </c>
       <c r="B282">
         <v>2018</v>
       </c>
       <c r="C282">
         <v>58</v>
       </c>
       <c r="D282" t="s">
         <v>43</v>
       </c>
       <c r="E282" t="s">
         <v>44</v>
       </c>
       <c r="F282" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>651</v>
+        <v>592</v>
       </c>
       <c r="H282" t="s">
-        <v>652</v>
+        <v>593</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283">
         <v>12734</v>
       </c>
       <c r="B283">
         <v>2018</v>
       </c>
       <c r="C283">
         <v>3</v>
       </c>
       <c r="D283" t="s">
         <v>56</v>
       </c>
       <c r="E283" t="s">
         <v>57</v>
       </c>
       <c r="F283" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>653</v>
+        <v>594</v>
       </c>
       <c r="H283" t="s">
-        <v>654</v>
+        <v>595</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
         <v>12730</v>
       </c>
       <c r="B284">
         <v>2018</v>
       </c>
       <c r="C284">
         <v>55</v>
       </c>
       <c r="D284" t="s">
         <v>43</v>
       </c>
       <c r="E284" t="s">
         <v>44</v>
       </c>
       <c r="F284" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>655</v>
+        <v>596</v>
       </c>
       <c r="H284" t="s">
-        <v>656</v>
+        <v>597</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285">
         <v>12706</v>
       </c>
       <c r="B285">
         <v>2018</v>
       </c>
       <c r="C285">
         <v>52</v>
       </c>
       <c r="D285" t="s">
         <v>43</v>
       </c>
       <c r="E285" t="s">
         <v>44</v>
       </c>
       <c r="F285" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>657</v>
+        <v>598</v>
       </c>
       <c r="H285" t="s">
-        <v>658</v>
+        <v>599</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
         <v>12700</v>
       </c>
       <c r="B286">
         <v>2018</v>
       </c>
       <c r="C286">
         <v>50</v>
       </c>
       <c r="D286" t="s">
         <v>43</v>
       </c>
       <c r="E286" t="s">
         <v>44</v>
       </c>
       <c r="F286" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>659</v>
+        <v>600</v>
       </c>
       <c r="H286" t="s">
-        <v>660</v>
+        <v>601</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287">
         <v>12699</v>
       </c>
       <c r="B287">
         <v>2018</v>
       </c>
       <c r="C287">
         <v>49</v>
       </c>
       <c r="D287" t="s">
         <v>43</v>
       </c>
       <c r="E287" t="s">
         <v>44</v>
       </c>
       <c r="F287" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>661</v>
+        <v>602</v>
       </c>
       <c r="H287" t="s">
-        <v>662</v>
+        <v>603</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288">
         <v>12688</v>
       </c>
       <c r="B288">
         <v>2018</v>
       </c>
       <c r="C288">
         <v>46</v>
       </c>
       <c r="D288" t="s">
         <v>43</v>
       </c>
       <c r="E288" t="s">
         <v>44</v>
       </c>
       <c r="F288" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>663</v>
+        <v>604</v>
       </c>
       <c r="H288" t="s">
-        <v>664</v>
+        <v>605</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289">
         <v>12685</v>
       </c>
       <c r="B289">
         <v>2018</v>
       </c>
       <c r="C289">
         <v>45</v>
       </c>
       <c r="D289" t="s">
         <v>43</v>
       </c>
       <c r="E289" t="s">
         <v>44</v>
       </c>
       <c r="F289" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>665</v>
+        <v>606</v>
       </c>
       <c r="H289" t="s">
-        <v>666</v>
+        <v>607</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290">
         <v>12648</v>
       </c>
       <c r="B290">
         <v>2018</v>
       </c>
       <c r="C290">
         <v>35</v>
       </c>
       <c r="D290" t="s">
         <v>43</v>
       </c>
       <c r="E290" t="s">
         <v>44</v>
       </c>
       <c r="F290" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>667</v>
+        <v>608</v>
       </c>
       <c r="H290" t="s">
-        <v>668</v>
+        <v>609</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291">
         <v>12617</v>
       </c>
       <c r="B291">
         <v>2018</v>
       </c>
       <c r="C291">
         <v>28</v>
       </c>
       <c r="D291" t="s">
         <v>43</v>
       </c>
       <c r="E291" t="s">
         <v>44</v>
       </c>
       <c r="F291" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>669</v>
+        <v>610</v>
       </c>
       <c r="H291" t="s">
-        <v>670</v>
+        <v>611</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292">
         <v>12616</v>
       </c>
       <c r="B292">
         <v>2018</v>
       </c>
       <c r="C292">
         <v>27</v>
       </c>
       <c r="D292" t="s">
         <v>43</v>
       </c>
       <c r="E292" t="s">
         <v>44</v>
       </c>
       <c r="F292" t="s">
+        <v>11</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H292" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>8</v>
+      </c>
+      <c r="B293" t="s">
+        <v>8</v>
+      </c>
+      <c r="C293" t="s">
+        <v>8</v>
+      </c>
+      <c r="D293" t="s">
+        <v>14</v>
+      </c>
+      <c r="E293" t="s">
         <v>15</v>
       </c>
-      <c r="G292" s="1" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="F293" t="s">
-        <v>673</v>
+        <v>344</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>674</v>
+        <v>614</v>
       </c>
       <c r="H293" t="s">
-        <v>675</v>
+        <v>615</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294">
         <v>12594</v>
       </c>
       <c r="B294">
         <v>2018</v>
       </c>
       <c r="C294">
         <v>24</v>
       </c>
       <c r="D294" t="s">
         <v>43</v>
       </c>
       <c r="E294" t="s">
         <v>44</v>
       </c>
       <c r="F294" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>676</v>
+        <v>616</v>
       </c>
       <c r="H294" t="s">
-        <v>677</v>
+        <v>617</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295">
         <v>12522</v>
       </c>
       <c r="B295">
         <v>2018</v>
       </c>
       <c r="C295">
         <v>7</v>
       </c>
       <c r="D295" t="s">
         <v>43</v>
       </c>
       <c r="E295" t="s">
         <v>44</v>
       </c>
       <c r="F295" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>678</v>
+        <v>618</v>
       </c>
       <c r="H295" t="s">
-        <v>679</v>
+        <v>619</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296">
         <v>12521</v>
       </c>
       <c r="B296">
         <v>2018</v>
       </c>
       <c r="C296">
         <v>6</v>
       </c>
       <c r="D296" t="s">
         <v>43</v>
       </c>
       <c r="E296" t="s">
         <v>44</v>
       </c>
       <c r="F296" t="s">
+        <v>11</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="H296" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>8</v>
+      </c>
+      <c r="B297" t="s">
+        <v>8</v>
+      </c>
+      <c r="C297" t="s">
+        <v>8</v>
+      </c>
+      <c r="D297" t="s">
+        <v>14</v>
+      </c>
+      <c r="E297" t="s">
         <v>15</v>
       </c>
-      <c r="G296" s="1" t="s">
-[...19 lines deleted...]
-      <c r="E297" t="s">
+      <c r="F297" t="s">
+        <v>146</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H297" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>8</v>
+      </c>
+      <c r="B298" t="s">
+        <v>8</v>
+      </c>
+      <c r="C298" t="s">
+        <v>8</v>
+      </c>
+      <c r="D298" t="s">
         <v>14</v>
       </c>
-      <c r="F297" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E298" t="s">
+        <v>15</v>
+      </c>
+      <c r="F298" t="s">
+        <v>383</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H298" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>8</v>
+      </c>
+      <c r="B299" t="s">
+        <v>8</v>
+      </c>
+      <c r="C299" t="s">
+        <v>8</v>
+      </c>
+      <c r="D299" t="s">
         <v>14</v>
       </c>
-      <c r="F298" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E299" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F299" t="s">
-        <v>202</v>
+        <v>11</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>688</v>
+        <v>626</v>
       </c>
       <c r="H299" t="s">
-        <v>689</v>
+        <v>627</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300">
         <v>12463</v>
       </c>
       <c r="B300">
         <v>2017</v>
       </c>
       <c r="C300">
         <v>102</v>
       </c>
       <c r="D300" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E300" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F300" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>690</v>
+        <v>628</v>
       </c>
       <c r="H300" t="s">
-        <v>691</v>
+        <v>629</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301">
         <v>12436</v>
       </c>
       <c r="B301">
         <v>2017</v>
       </c>
       <c r="C301">
         <v>79</v>
       </c>
       <c r="D301" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E301" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F301" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>692</v>
+        <v>630</v>
       </c>
       <c r="H301" t="s">
-        <v>693</v>
+        <v>631</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302">
         <v>12435</v>
       </c>
       <c r="B302">
         <v>2017</v>
       </c>
       <c r="C302">
         <v>78</v>
       </c>
       <c r="D302" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E302" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F302" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>694</v>
+        <v>632</v>
       </c>
       <c r="H302" t="s">
-        <v>695</v>
+        <v>633</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303">
         <v>12434</v>
       </c>
       <c r="B303">
         <v>2017</v>
       </c>
       <c r="C303">
         <v>77</v>
       </c>
       <c r="D303" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E303" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F303" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>696</v>
+        <v>634</v>
       </c>
       <c r="H303" t="s">
-        <v>697</v>
+        <v>635</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304">
         <v>12433</v>
       </c>
       <c r="B304">
         <v>2017</v>
       </c>
       <c r="C304">
         <v>76</v>
       </c>
       <c r="D304" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E304" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F304" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>698</v>
+        <v>636</v>
       </c>
       <c r="H304" t="s">
-        <v>699</v>
+        <v>637</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305">
         <v>12432</v>
       </c>
       <c r="B305">
         <v>2017</v>
       </c>
       <c r="C305">
         <v>75</v>
       </c>
       <c r="D305" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E305" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F305" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>700</v>
+        <v>638</v>
       </c>
       <c r="H305" t="s">
-        <v>701</v>
+        <v>639</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306">
         <v>12431</v>
       </c>
       <c r="B306">
         <v>2017</v>
       </c>
       <c r="C306">
         <v>74</v>
       </c>
       <c r="D306" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E306" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F306" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>702</v>
+        <v>640</v>
       </c>
       <c r="H306" t="s">
-        <v>703</v>
+        <v>641</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307">
         <v>12430</v>
       </c>
       <c r="B307">
         <v>2017</v>
       </c>
       <c r="C307">
         <v>73</v>
       </c>
       <c r="D307" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E307" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F307" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>704</v>
+        <v>642</v>
       </c>
       <c r="H307" t="s">
-        <v>705</v>
+        <v>643</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308">
         <v>12429</v>
       </c>
       <c r="B308">
         <v>2017</v>
       </c>
       <c r="C308">
         <v>72</v>
       </c>
       <c r="D308" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E308" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F308" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>706</v>
+        <v>644</v>
       </c>
       <c r="H308" t="s">
-        <v>707</v>
+        <v>645</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309">
         <v>12428</v>
       </c>
       <c r="B309">
         <v>2017</v>
       </c>
       <c r="C309">
         <v>71</v>
       </c>
       <c r="D309" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E309" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F309" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>708</v>
+        <v>646</v>
       </c>
       <c r="H309" t="s">
-        <v>709</v>
+        <v>647</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310">
         <v>12409</v>
       </c>
       <c r="B310">
         <v>2017</v>
       </c>
       <c r="C310">
         <v>759</v>
       </c>
       <c r="D310" t="s">
         <v>43</v>
       </c>
       <c r="E310" t="s">
         <v>44</v>
       </c>
       <c r="F310" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>710</v>
+        <v>648</v>
       </c>
       <c r="H310" t="s">
-        <v>711</v>
+        <v>649</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311">
         <v>12404</v>
       </c>
       <c r="B311">
         <v>2017</v>
       </c>
       <c r="C311">
         <v>758</v>
       </c>
       <c r="D311" t="s">
         <v>43</v>
       </c>
       <c r="E311" t="s">
         <v>44</v>
       </c>
       <c r="F311" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>712</v>
+        <v>650</v>
       </c>
       <c r="H311" t="s">
-        <v>713</v>
+        <v>651</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312">
         <v>12341</v>
       </c>
       <c r="B312">
         <v>2017</v>
       </c>
       <c r="C312">
         <v>69</v>
       </c>
       <c r="D312" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E312" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F312" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>714</v>
+        <v>652</v>
       </c>
       <c r="H312" t="s">
-        <v>715</v>
+        <v>653</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313">
         <v>12309</v>
       </c>
       <c r="B313">
         <v>2017</v>
       </c>
       <c r="C313">
         <v>66</v>
       </c>
       <c r="D313" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E313" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F313" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>716</v>
+        <v>654</v>
       </c>
       <c r="H313" t="s">
-        <v>717</v>
+        <v>655</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314">
         <v>12304</v>
       </c>
       <c r="B314">
         <v>2017</v>
       </c>
       <c r="C314">
         <v>64</v>
       </c>
       <c r="D314" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E314" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F314" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>718</v>
+        <v>656</v>
       </c>
       <c r="H314" t="s">
-        <v>719</v>
+        <v>657</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315">
         <v>12290</v>
       </c>
       <c r="B315">
         <v>2017</v>
       </c>
       <c r="C315">
         <v>55</v>
       </c>
       <c r="D315" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E315" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F315" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>720</v>
+        <v>658</v>
       </c>
       <c r="H315" t="s">
-        <v>721</v>
+        <v>659</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316">
         <v>12275</v>
       </c>
       <c r="B316">
         <v>2017</v>
       </c>
       <c r="C316">
         <v>741</v>
       </c>
       <c r="D316" t="s">
         <v>43</v>
       </c>
       <c r="E316" t="s">
         <v>44</v>
       </c>
       <c r="F316" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>722</v>
+        <v>660</v>
       </c>
       <c r="H316" t="s">
-        <v>723</v>
+        <v>661</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317">
         <v>12274</v>
       </c>
       <c r="B317">
         <v>2017</v>
       </c>
       <c r="C317">
         <v>740</v>
       </c>
       <c r="D317" t="s">
         <v>43</v>
       </c>
       <c r="E317" t="s">
         <v>44</v>
       </c>
       <c r="F317" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>724</v>
+        <v>662</v>
       </c>
       <c r="H317" t="s">
-        <v>725</v>
+        <v>663</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318">
         <v>12273</v>
       </c>
       <c r="B318">
         <v>2017</v>
       </c>
       <c r="C318">
         <v>739</v>
       </c>
       <c r="D318" t="s">
         <v>43</v>
       </c>
       <c r="E318" t="s">
         <v>44</v>
       </c>
       <c r="F318" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>726</v>
+        <v>664</v>
       </c>
       <c r="H318" t="s">
-        <v>727</v>
+        <v>665</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319">
         <v>12261</v>
       </c>
       <c r="B319">
         <v>2017</v>
       </c>
       <c r="C319">
         <v>51</v>
       </c>
       <c r="D319" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E319" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F319" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>728</v>
+        <v>666</v>
       </c>
       <c r="H319" t="s">
-        <v>729</v>
+        <v>667</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320">
         <v>12260</v>
       </c>
       <c r="B320">
         <v>2017</v>
       </c>
       <c r="C320">
         <v>50</v>
       </c>
       <c r="D320" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E320" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F320" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>730</v>
+        <v>668</v>
       </c>
       <c r="H320" t="s">
-        <v>697</v>
+        <v>635</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321">
         <v>12255</v>
       </c>
       <c r="B321">
         <v>2017</v>
       </c>
       <c r="C321">
         <v>730</v>
       </c>
       <c r="D321" t="s">
         <v>43</v>
       </c>
       <c r="E321" t="s">
         <v>44</v>
       </c>
       <c r="F321" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>731</v>
+        <v>669</v>
       </c>
       <c r="H321" t="s">
-        <v>732</v>
+        <v>670</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322">
         <v>12227</v>
       </c>
       <c r="B322">
         <v>2017</v>
       </c>
       <c r="C322">
         <v>49</v>
       </c>
       <c r="D322" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E322" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F322" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>733</v>
+        <v>671</v>
       </c>
       <c r="H322" t="s">
-        <v>734</v>
+        <v>672</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323">
         <v>12223</v>
       </c>
       <c r="B323">
         <v>2017</v>
       </c>
       <c r="C323">
         <v>48</v>
       </c>
       <c r="D323" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E323" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F323" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>735</v>
+        <v>673</v>
       </c>
       <c r="H323" t="s">
-        <v>736</v>
+        <v>674</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324">
         <v>12221</v>
       </c>
       <c r="B324">
         <v>2017</v>
       </c>
       <c r="C324">
         <v>47</v>
       </c>
       <c r="D324" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E324" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F324" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>737</v>
+        <v>675</v>
       </c>
       <c r="H324" t="s">
-        <v>738</v>
+        <v>676</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325">
         <v>12152</v>
       </c>
       <c r="B325">
         <v>2017</v>
       </c>
       <c r="C325">
         <v>715</v>
       </c>
       <c r="D325" t="s">
         <v>43</v>
       </c>
       <c r="E325" t="s">
         <v>44</v>
       </c>
       <c r="F325" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>739</v>
+        <v>677</v>
       </c>
       <c r="H325" t="s">
-        <v>740</v>
+        <v>678</v>
       </c>
     </row>
     <row r="326" spans="1:8">
-      <c r="A326">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="A326" t="s">
+        <v>8</v>
+      </c>
+      <c r="B326" t="s">
+        <v>8</v>
+      </c>
+      <c r="C326" t="s">
+        <v>8</v>
       </c>
       <c r="D326" t="s">
         <v>18</v>
       </c>
       <c r="E326" t="s">
         <v>19</v>
       </c>
       <c r="F326" t="s">
-        <v>741</v>
+        <v>337</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>742</v>
+        <v>679</v>
       </c>
       <c r="H326" t="s">
-        <v>743</v>
+        <v>680</v>
       </c>
     </row>
     <row r="327" spans="1:8">
-      <c r="A327">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="A327" t="s">
+        <v>8</v>
+      </c>
+      <c r="B327" t="s">
+        <v>8</v>
+      </c>
+      <c r="C327" t="s">
+        <v>8</v>
       </c>
       <c r="D327" t="s">
-        <v>419</v>
+        <v>379</v>
       </c>
       <c r="E327" t="s">
-        <v>420</v>
+        <v>380</v>
       </c>
       <c r="F327" t="s">
-        <v>744</v>
+        <v>337</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>745</v>
+        <v>681</v>
       </c>
       <c r="H327" t="s">
-        <v>746</v>
+        <v>682</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328">
         <v>12081</v>
       </c>
       <c r="B328">
         <v>2017</v>
       </c>
       <c r="C328">
         <v>693</v>
       </c>
       <c r="D328" t="s">
         <v>43</v>
       </c>
       <c r="E328" t="s">
         <v>44</v>
       </c>
       <c r="F328" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>747</v>
+        <v>683</v>
       </c>
       <c r="H328" t="s">
-        <v>748</v>
+        <v>684</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329">
         <v>12063</v>
       </c>
       <c r="B329">
         <v>2017</v>
       </c>
       <c r="C329">
         <v>678</v>
       </c>
       <c r="D329" t="s">
         <v>43</v>
       </c>
       <c r="E329" t="s">
         <v>44</v>
       </c>
       <c r="F329" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>749</v>
+        <v>685</v>
       </c>
       <c r="H329" t="s">
-        <v>750</v>
+        <v>686</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330">
         <v>12062</v>
       </c>
       <c r="B330">
         <v>2017</v>
       </c>
       <c r="C330">
         <v>677</v>
       </c>
       <c r="D330" t="s">
         <v>43</v>
       </c>
       <c r="E330" t="s">
         <v>44</v>
       </c>
       <c r="F330" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>751</v>
+        <v>687</v>
       </c>
       <c r="H330" t="s">
-        <v>752</v>
+        <v>688</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331">
         <v>12054</v>
       </c>
       <c r="B331">
         <v>2017</v>
       </c>
       <c r="C331">
         <v>673</v>
       </c>
       <c r="D331" t="s">
         <v>43</v>
       </c>
       <c r="E331" t="s">
         <v>44</v>
       </c>
       <c r="F331" t="s">
+        <v>11</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="H331" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>8</v>
+      </c>
+      <c r="B332" t="s">
+        <v>8</v>
+      </c>
+      <c r="C332" t="s">
+        <v>8</v>
+      </c>
+      <c r="D332" t="s">
+        <v>691</v>
+      </c>
+      <c r="E332" t="s">
+        <v>692</v>
+      </c>
+      <c r="F332" t="s">
+        <v>146</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H332" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>8</v>
+      </c>
+      <c r="B333" t="s">
+        <v>8</v>
+      </c>
+      <c r="C333" t="s">
+        <v>8</v>
+      </c>
+      <c r="D333" t="s">
+        <v>14</v>
+      </c>
+      <c r="E333" t="s">
         <v>15</v>
       </c>
-      <c r="G331" s="1" t="s">
-[...45 lines deleted...]
-      <c r="E333" t="s">
+      <c r="F333" t="s">
+        <v>146</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H333" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>8</v>
+      </c>
+      <c r="B334" t="s">
+        <v>8</v>
+      </c>
+      <c r="C334" t="s">
+        <v>8</v>
+      </c>
+      <c r="D334" t="s">
         <v>14</v>
       </c>
-      <c r="F333" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E334" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F334" t="s">
-        <v>550</v>
+        <v>146</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>762</v>
+        <v>697</v>
       </c>
       <c r="H334" t="s">
-        <v>763</v>
+        <v>698</v>
       </c>
     </row>
     <row r="335" spans="1:8">
-      <c r="A335">
-[...6 lines deleted...]
-        <v>656</v>
+      <c r="A335" t="s">
+        <v>8</v>
+      </c>
+      <c r="B335" t="s">
+        <v>8</v>
+      </c>
+      <c r="C335" t="s">
+        <v>8</v>
       </c>
       <c r="D335" t="s">
         <v>43</v>
       </c>
       <c r="E335" t="s">
         <v>44</v>
       </c>
       <c r="F335" t="s">
-        <v>764</v>
+        <v>110</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>765</v>
+        <v>699</v>
       </c>
       <c r="H335" t="s">
-        <v>766</v>
+        <v>700</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336">
         <v>11992</v>
       </c>
       <c r="B336">
         <v>2017</v>
       </c>
       <c r="C336">
         <v>649</v>
       </c>
       <c r="D336" t="s">
         <v>43</v>
       </c>
       <c r="E336" t="s">
         <v>44</v>
       </c>
       <c r="F336" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>767</v>
+        <v>701</v>
       </c>
       <c r="H336" t="s">
-        <v>768</v>
+        <v>702</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337">
         <v>11991</v>
       </c>
       <c r="B337">
         <v>2017</v>
       </c>
       <c r="C337">
         <v>648</v>
       </c>
       <c r="D337" t="s">
         <v>43</v>
       </c>
       <c r="E337" t="s">
         <v>44</v>
       </c>
       <c r="F337" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>769</v>
+        <v>703</v>
       </c>
       <c r="H337" t="s">
-        <v>770</v>
+        <v>704</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338">
         <v>11970</v>
       </c>
       <c r="B338">
         <v>2017</v>
       </c>
       <c r="C338">
         <v>634</v>
       </c>
       <c r="D338" t="s">
         <v>43</v>
       </c>
       <c r="E338" t="s">
         <v>44</v>
       </c>
       <c r="F338" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>771</v>
+        <v>705</v>
       </c>
       <c r="H338" t="s">
-        <v>772</v>
+        <v>706</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339">
         <v>11964</v>
       </c>
       <c r="B339">
         <v>2017</v>
       </c>
       <c r="C339">
         <v>629</v>
       </c>
       <c r="D339" t="s">
         <v>43</v>
       </c>
       <c r="E339" t="s">
         <v>44</v>
       </c>
       <c r="F339" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>773</v>
+        <v>707</v>
       </c>
       <c r="H339" t="s">
-        <v>774</v>
+        <v>708</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340">
         <v>11956</v>
       </c>
       <c r="B340">
         <v>2017</v>
       </c>
       <c r="C340">
         <v>624</v>
       </c>
       <c r="D340" t="s">
         <v>43</v>
       </c>
       <c r="E340" t="s">
         <v>44</v>
       </c>
       <c r="F340" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>775</v>
+        <v>709</v>
       </c>
       <c r="H340" t="s">
-        <v>776</v>
+        <v>710</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341">
         <v>11955</v>
       </c>
       <c r="B341">
         <v>2017</v>
       </c>
       <c r="C341">
         <v>623</v>
       </c>
       <c r="D341" t="s">
         <v>43</v>
       </c>
       <c r="E341" t="s">
         <v>44</v>
       </c>
       <c r="F341" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>777</v>
+        <v>711</v>
       </c>
       <c r="H341" t="s">
-        <v>778</v>
+        <v>712</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342">
         <v>11952</v>
       </c>
       <c r="B342">
         <v>2017</v>
       </c>
       <c r="C342">
         <v>620</v>
       </c>
       <c r="D342" t="s">
         <v>43</v>
       </c>
       <c r="E342" t="s">
         <v>44</v>
       </c>
       <c r="F342" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>779</v>
+        <v>713</v>
       </c>
       <c r="H342" t="s">
-        <v>780</v>
+        <v>714</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343">
         <v>11951</v>
       </c>
       <c r="B343">
         <v>2017</v>
       </c>
       <c r="C343">
         <v>619</v>
       </c>
       <c r="D343" t="s">
         <v>43</v>
       </c>
       <c r="E343" t="s">
         <v>44</v>
       </c>
       <c r="F343" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>781</v>
+        <v>715</v>
       </c>
       <c r="H343" t="s">
-        <v>782</v>
+        <v>716</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344">
         <v>11950</v>
       </c>
       <c r="B344">
         <v>2017</v>
       </c>
       <c r="C344">
         <v>618</v>
       </c>
       <c r="D344" t="s">
         <v>43</v>
       </c>
       <c r="E344" t="s">
         <v>44</v>
       </c>
       <c r="F344" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>783</v>
+        <v>717</v>
       </c>
       <c r="H344" t="s">
-        <v>784</v>
+        <v>718</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345">
         <v>11949</v>
       </c>
       <c r="B345">
         <v>2017</v>
       </c>
       <c r="C345">
         <v>617</v>
       </c>
       <c r="D345" t="s">
         <v>43</v>
       </c>
       <c r="E345" t="s">
         <v>44</v>
       </c>
       <c r="F345" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>785</v>
+        <v>719</v>
       </c>
       <c r="H345" t="s">
-        <v>786</v>
+        <v>720</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346">
         <v>11948</v>
       </c>
       <c r="B346">
         <v>2017</v>
       </c>
       <c r="C346">
         <v>616</v>
       </c>
       <c r="D346" t="s">
         <v>43</v>
       </c>
       <c r="E346" t="s">
         <v>44</v>
       </c>
       <c r="F346" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>787</v>
+        <v>721</v>
       </c>
       <c r="H346" t="s">
-        <v>788</v>
+        <v>722</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347">
         <v>11934</v>
       </c>
       <c r="B347">
         <v>2017</v>
       </c>
       <c r="C347">
         <v>605</v>
       </c>
       <c r="D347" t="s">
         <v>43</v>
       </c>
       <c r="E347" t="s">
         <v>44</v>
       </c>
       <c r="F347" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>789</v>
+        <v>723</v>
       </c>
       <c r="H347" t="s">
-        <v>790</v>
+        <v>724</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348">
         <v>11933</v>
       </c>
       <c r="B348">
         <v>2017</v>
       </c>
       <c r="C348">
         <v>604</v>
       </c>
       <c r="D348" t="s">
         <v>43</v>
       </c>
       <c r="E348" t="s">
         <v>44</v>
       </c>
       <c r="F348" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>791</v>
+        <v>725</v>
       </c>
       <c r="H348" t="s">
-        <v>792</v>
+        <v>726</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349">
         <v>11929</v>
       </c>
       <c r="B349">
         <v>2017</v>
       </c>
       <c r="C349">
         <v>600</v>
       </c>
       <c r="D349" t="s">
         <v>43</v>
       </c>
       <c r="E349" t="s">
         <v>44</v>
       </c>
       <c r="F349" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>793</v>
+        <v>727</v>
       </c>
       <c r="H349" t="s">
-        <v>794</v>
+        <v>728</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
         <v>11928</v>
       </c>
       <c r="B350">
         <v>2017</v>
       </c>
       <c r="C350">
         <v>599</v>
       </c>
       <c r="D350" t="s">
         <v>43</v>
       </c>
       <c r="E350" t="s">
         <v>44</v>
       </c>
       <c r="F350" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>795</v>
+        <v>729</v>
       </c>
       <c r="H350" t="s">
-        <v>796</v>
+        <v>730</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351">
         <v>11920</v>
       </c>
       <c r="B351">
         <v>2017</v>
       </c>
       <c r="C351">
         <v>591</v>
       </c>
       <c r="D351" t="s">
         <v>43</v>
       </c>
       <c r="E351" t="s">
         <v>44</v>
       </c>
       <c r="F351" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>797</v>
+        <v>731</v>
       </c>
       <c r="H351" t="s">
-        <v>798</v>
+        <v>732</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352">
         <v>11919</v>
       </c>
       <c r="B352">
         <v>2017</v>
       </c>
       <c r="C352">
         <v>17</v>
       </c>
       <c r="D352" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="E352" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="F352" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>799</v>
+        <v>733</v>
       </c>
       <c r="H352" t="s">
-        <v>800</v>
+        <v>734</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353">
         <v>11826</v>
       </c>
       <c r="B353">
         <v>2017</v>
       </c>
       <c r="C353">
         <v>570</v>
       </c>
       <c r="D353" t="s">
         <v>43</v>
       </c>
       <c r="E353" t="s">
         <v>44</v>
       </c>
       <c r="F353" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>801</v>
+        <v>735</v>
       </c>
       <c r="H353" t="s">
-        <v>802</v>
+        <v>736</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354">
         <v>11825</v>
       </c>
       <c r="B354">
         <v>2017</v>
       </c>
       <c r="C354">
         <v>569</v>
       </c>
       <c r="D354" t="s">
         <v>43</v>
       </c>
       <c r="E354" t="s">
         <v>44</v>
       </c>
       <c r="F354" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>803</v>
+        <v>737</v>
       </c>
       <c r="H354" t="s">
-        <v>804</v>
+        <v>738</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355">
         <v>11732</v>
       </c>
       <c r="B355">
         <v>2017</v>
       </c>
       <c r="C355">
         <v>560</v>
       </c>
       <c r="D355" t="s">
         <v>43</v>
       </c>
       <c r="E355" t="s">
         <v>44</v>
       </c>
       <c r="F355" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>805</v>
+        <v>739</v>
       </c>
       <c r="H355" t="s">
-        <v>806</v>
+        <v>740</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356">
         <v>11731</v>
       </c>
       <c r="B356">
         <v>2017</v>
       </c>
       <c r="C356">
         <v>559</v>
       </c>
       <c r="D356" t="s">
         <v>43</v>
       </c>
       <c r="E356" t="s">
         <v>44</v>
       </c>
       <c r="F356" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>807</v>
+        <v>741</v>
       </c>
       <c r="H356" t="s">
-        <v>808</v>
+        <v>742</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357">
         <v>11714</v>
       </c>
       <c r="B357">
         <v>2017</v>
       </c>
       <c r="C357">
         <v>556</v>
       </c>
       <c r="D357" t="s">
         <v>43</v>
       </c>
       <c r="E357" t="s">
         <v>44</v>
       </c>
       <c r="F357" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>809</v>
+        <v>743</v>
       </c>
       <c r="H357" t="s">
-        <v>810</v>
+        <v>744</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358">
         <v>11712</v>
       </c>
       <c r="B358">
         <v>2017</v>
       </c>
       <c r="C358">
         <v>555</v>
       </c>
       <c r="D358" t="s">
         <v>43</v>
       </c>
       <c r="E358" t="s">
         <v>44</v>
       </c>
       <c r="F358" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>811</v>
+        <v>745</v>
       </c>
       <c r="H358" t="s">
-        <v>812</v>
+        <v>746</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359">
         <v>11710</v>
       </c>
       <c r="B359">
         <v>2017</v>
       </c>
       <c r="C359">
         <v>554</v>
       </c>
       <c r="D359" t="s">
         <v>43</v>
       </c>
       <c r="E359" t="s">
         <v>44</v>
       </c>
       <c r="F359" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>813</v>
+        <v>747</v>
       </c>
       <c r="H359" t="s">
-        <v>814</v>
+        <v>748</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
         <v>11525</v>
       </c>
       <c r="B360">
         <v>2017</v>
       </c>
       <c r="C360">
         <v>525</v>
       </c>
       <c r="D360" t="s">
         <v>43</v>
       </c>
       <c r="E360" t="s">
         <v>44</v>
       </c>
       <c r="F360" t="s">
+        <v>11</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H360" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>8</v>
+      </c>
+      <c r="B361" t="s">
+        <v>8</v>
+      </c>
+      <c r="C361" t="s">
+        <v>8</v>
+      </c>
+      <c r="D361" t="s">
+        <v>14</v>
+      </c>
+      <c r="E361" t="s">
         <v>15</v>
       </c>
-      <c r="G360" s="1" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="F361" t="s">
-        <v>817</v>
+        <v>383</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>818</v>
+        <v>751</v>
       </c>
       <c r="H361" t="s">
-        <v>819</v>
+        <v>752</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362">
         <v>11519</v>
       </c>
       <c r="B362">
         <v>2017</v>
       </c>
       <c r="C362">
         <v>522</v>
       </c>
       <c r="D362" t="s">
         <v>43</v>
       </c>
       <c r="E362" t="s">
         <v>44</v>
       </c>
       <c r="F362" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>820</v>
+        <v>753</v>
       </c>
       <c r="H362" t="s">
-        <v>821</v>
+        <v>754</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363">
         <v>11518</v>
       </c>
       <c r="B363">
         <v>2017</v>
       </c>
       <c r="C363">
         <v>521</v>
       </c>
       <c r="D363" t="s">
         <v>43</v>
       </c>
       <c r="E363" t="s">
         <v>44</v>
       </c>
       <c r="F363" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>822</v>
+        <v>755</v>
       </c>
       <c r="H363" t="s">
-        <v>823</v>
+        <v>756</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364">
         <v>11517</v>
       </c>
       <c r="B364">
         <v>2017</v>
       </c>
       <c r="C364">
         <v>520</v>
       </c>
       <c r="D364" t="s">
         <v>43</v>
       </c>
       <c r="E364" t="s">
         <v>44</v>
       </c>
       <c r="F364" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>824</v>
+        <v>757</v>
       </c>
       <c r="H364" t="s">
-        <v>825</v>
+        <v>758</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365">
         <v>11516</v>
       </c>
       <c r="B365">
         <v>2017</v>
       </c>
       <c r="C365">
         <v>519</v>
       </c>
       <c r="D365" t="s">
         <v>43</v>
       </c>
       <c r="E365" t="s">
         <v>44</v>
       </c>
       <c r="F365" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>826</v>
+        <v>759</v>
       </c>
       <c r="H365" t="s">
-        <v>827</v>
+        <v>760</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366">
         <v>11515</v>
       </c>
       <c r="B366">
         <v>2017</v>
       </c>
       <c r="C366">
         <v>518</v>
       </c>
       <c r="D366" t="s">
         <v>43</v>
       </c>
       <c r="E366" t="s">
         <v>44</v>
       </c>
       <c r="F366" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>828</v>
+        <v>761</v>
       </c>
       <c r="H366" t="s">
-        <v>829</v>
+        <v>762</v>
       </c>
     </row>
     <row r="367" spans="1:8">
-      <c r="A367">
-[...6 lines deleted...]
-        <v>63</v>
+      <c r="A367" t="s">
+        <v>8</v>
+      </c>
+      <c r="B367" t="s">
+        <v>8</v>
+      </c>
+      <c r="C367" t="s">
+        <v>8</v>
       </c>
       <c r="D367" t="s">
         <v>56</v>
       </c>
       <c r="E367" t="s">
         <v>57</v>
       </c>
       <c r="F367" t="s">
-        <v>830</v>
+        <v>157</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>831</v>
+        <v>763</v>
       </c>
       <c r="H367" t="s">
-        <v>832</v>
+        <v>764</v>
       </c>
     </row>
     <row r="368" spans="1:8">
-      <c r="A368">
-[...6 lines deleted...]
-        <v>61</v>
+      <c r="A368" t="s">
+        <v>8</v>
+      </c>
+      <c r="B368" t="s">
+        <v>8</v>
+      </c>
+      <c r="C368" t="s">
+        <v>8</v>
       </c>
       <c r="D368" t="s">
         <v>56</v>
       </c>
       <c r="E368" t="s">
         <v>57</v>
       </c>
       <c r="F368" t="s">
-        <v>833</v>
+        <v>146</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>834</v>
+        <v>765</v>
       </c>
       <c r="H368" t="s">
-        <v>835</v>
+        <v>766</v>
       </c>
     </row>
     <row r="369" spans="1:8">
-      <c r="A369">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="A369" t="s">
+        <v>8</v>
+      </c>
+      <c r="B369" t="s">
+        <v>8</v>
+      </c>
+      <c r="C369" t="s">
+        <v>8</v>
       </c>
       <c r="D369" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E369" t="s">
+        <v>15</v>
+      </c>
+      <c r="F369" t="s">
+        <v>337</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="H369" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>8</v>
+      </c>
+      <c r="B370" t="s">
+        <v>8</v>
+      </c>
+      <c r="C370" t="s">
+        <v>8</v>
+      </c>
+      <c r="D370" t="s">
         <v>14</v>
       </c>
-      <c r="F369" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E370" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F370" t="s">
-        <v>839</v>
+        <v>337</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>840</v>
+        <v>769</v>
       </c>
       <c r="H370" t="s">
-        <v>841</v>
+        <v>770</v>
       </c>
     </row>
     <row r="371" spans="1:8">
-      <c r="A371">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A371" t="s">
+        <v>8</v>
+      </c>
+      <c r="B371" t="s">
+        <v>8</v>
+      </c>
+      <c r="C371" t="s">
+        <v>8</v>
       </c>
       <c r="D371" t="s">
-        <v>419</v>
+        <v>379</v>
       </c>
       <c r="E371" t="s">
-        <v>420</v>
+        <v>380</v>
       </c>
       <c r="F371" t="s">
-        <v>839</v>
+        <v>337</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>842</v>
+        <v>771</v>
       </c>
       <c r="H371" t="s">
-        <v>843</v>
+        <v>772</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372">
         <v>11406</v>
       </c>
       <c r="B372">
         <v>2017</v>
       </c>
       <c r="C372">
         <v>488</v>
       </c>
       <c r="D372" t="s">
         <v>43</v>
       </c>
       <c r="E372" t="s">
         <v>44</v>
       </c>
       <c r="F372" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>844</v>
+        <v>773</v>
       </c>
       <c r="H372" t="s">
-        <v>845</v>
+        <v>774</v>
       </c>
     </row>
     <row r="373" spans="1:8">
-      <c r="A373">
-[...6 lines deleted...]
-        <v>485</v>
+      <c r="A373" t="s">
+        <v>8</v>
+      </c>
+      <c r="B373" t="s">
+        <v>8</v>
+      </c>
+      <c r="C373" t="s">
+        <v>8</v>
       </c>
       <c r="D373" t="s">
         <v>43</v>
       </c>
       <c r="E373" t="s">
         <v>44</v>
       </c>
       <c r="F373" t="s">
-        <v>846</v>
+        <v>337</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>847</v>
+        <v>775</v>
       </c>
       <c r="H373" t="s">
-        <v>848</v>
+        <v>776</v>
       </c>
     </row>
     <row r="374" spans="1:8">
-      <c r="A374">
-[...6 lines deleted...]
-        <v>59</v>
+      <c r="A374" t="s">
+        <v>8</v>
+      </c>
+      <c r="B374" t="s">
+        <v>8</v>
+      </c>
+      <c r="C374" t="s">
+        <v>8</v>
       </c>
       <c r="D374" t="s">
         <v>56</v>
       </c>
       <c r="E374" t="s">
         <v>57</v>
       </c>
       <c r="F374" t="s">
-        <v>846</v>
+        <v>337</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>849</v>
+        <v>777</v>
       </c>
       <c r="H374" t="s">
-        <v>850</v>
+        <v>778</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375">
         <v>11384</v>
       </c>
       <c r="B375">
         <v>2017</v>
       </c>
       <c r="C375">
         <v>14</v>
       </c>
       <c r="D375" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="E375" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="F375" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>851</v>
+        <v>779</v>
       </c>
       <c r="H375" t="s">
-        <v>852</v>
+        <v>780</v>
       </c>
     </row>
     <row r="376" spans="1:8">
-      <c r="A376">
-[...6 lines deleted...]
-        <v>483</v>
+      <c r="A376" t="s">
+        <v>8</v>
+      </c>
+      <c r="B376" t="s">
+        <v>8</v>
+      </c>
+      <c r="C376" t="s">
+        <v>8</v>
       </c>
       <c r="D376" t="s">
         <v>43</v>
       </c>
       <c r="E376" t="s">
         <v>44</v>
       </c>
       <c r="F376" t="s">
-        <v>202</v>
+        <v>11</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>853</v>
+        <v>781</v>
       </c>
       <c r="H376" t="s">
-        <v>854</v>
+        <v>782</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377">
         <v>11382</v>
       </c>
       <c r="B377">
         <v>2017</v>
       </c>
       <c r="C377">
         <v>482</v>
       </c>
       <c r="D377" t="s">
         <v>43</v>
       </c>
       <c r="E377" t="s">
         <v>44</v>
       </c>
       <c r="F377" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>855</v>
+        <v>783</v>
       </c>
       <c r="H377" t="s">
-        <v>856</v>
+        <v>784</v>
       </c>
     </row>
     <row r="378" spans="1:8">
-      <c r="A378">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A378" t="s">
+        <v>8</v>
+      </c>
+      <c r="B378" t="s">
+        <v>8</v>
+      </c>
+      <c r="C378" t="s">
+        <v>8</v>
       </c>
       <c r="D378" t="s">
-        <v>419</v>
+        <v>379</v>
       </c>
       <c r="E378" t="s">
-        <v>420</v>
+        <v>380</v>
       </c>
       <c r="F378" t="s">
-        <v>202</v>
+        <v>11</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>857</v>
+        <v>785</v>
       </c>
       <c r="H378" t="s">
-        <v>858</v>
+        <v>786</v>
       </c>
     </row>
     <row r="379" spans="1:8">
-      <c r="A379">
-[...6 lines deleted...]
-        <v>57</v>
+      <c r="A379" t="s">
+        <v>8</v>
+      </c>
+      <c r="B379" t="s">
+        <v>8</v>
+      </c>
+      <c r="C379" t="s">
+        <v>8</v>
       </c>
       <c r="D379" t="s">
         <v>56</v>
       </c>
       <c r="E379" t="s">
         <v>57</v>
       </c>
       <c r="F379" t="s">
-        <v>205</v>
+        <v>135</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>859</v>
+        <v>787</v>
       </c>
       <c r="H379" t="s">
-        <v>860</v>
+        <v>788</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380">
         <v>11166</v>
       </c>
       <c r="B380">
         <v>2017</v>
       </c>
       <c r="C380">
         <v>441</v>
       </c>
       <c r="D380" t="s">
         <v>43</v>
       </c>
       <c r="E380" t="s">
         <v>44</v>
       </c>
       <c r="F380" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>861</v>
+        <v>789</v>
       </c>
       <c r="H380" t="s">
-        <v>862</v>
+        <v>790</v>
       </c>
     </row>
     <row r="381" spans="1:8">
-      <c r="A381">
-[...6 lines deleted...]
-        <v>56</v>
+      <c r="A381" t="s">
+        <v>8</v>
+      </c>
+      <c r="B381" t="s">
+        <v>8</v>
+      </c>
+      <c r="C381" t="s">
+        <v>8</v>
       </c>
       <c r="D381" t="s">
         <v>56</v>
       </c>
       <c r="E381" t="s">
         <v>57</v>
       </c>
       <c r="F381" t="s">
-        <v>863</v>
+        <v>11</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>864</v>
+        <v>791</v>
       </c>
       <c r="H381" t="s">
-        <v>865</v>
+        <v>792</v>
       </c>
     </row>
     <row r="382" spans="1:8">
-      <c r="A382">
-[...6 lines deleted...]
-        <v>23</v>
+      <c r="A382" t="s">
+        <v>8</v>
+      </c>
+      <c r="B382" t="s">
+        <v>8</v>
+      </c>
+      <c r="C382" t="s">
+        <v>8</v>
       </c>
       <c r="D382" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E382" t="s">
+        <v>15</v>
+      </c>
+      <c r="F382" t="s">
+        <v>157</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="H382" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>8</v>
+      </c>
+      <c r="B383" t="s">
+        <v>8</v>
+      </c>
+      <c r="C383" t="s">
+        <v>8</v>
+      </c>
+      <c r="D383" t="s">
         <v>14</v>
       </c>
-      <c r="F382" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E383" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F383" t="s">
-        <v>869</v>
+        <v>252</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>870</v>
+        <v>795</v>
       </c>
       <c r="H383" t="s">
-        <v>871</v>
+        <v>796</v>
       </c>
     </row>
     <row r="384" spans="1:8">
-      <c r="A384">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="A384" t="s">
+        <v>8</v>
+      </c>
+      <c r="B384" t="s">
+        <v>8</v>
+      </c>
+      <c r="C384" t="s">
+        <v>8</v>
       </c>
       <c r="D384" t="s">
         <v>18</v>
       </c>
       <c r="E384" t="s">
         <v>19</v>
       </c>
       <c r="F384" t="s">
-        <v>872</v>
+        <v>344</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>873</v>
+        <v>797</v>
       </c>
       <c r="H384" t="s">
-        <v>874</v>
+        <v>798</v>
       </c>
     </row>
     <row r="385" spans="1:8">
-      <c r="A385">
-[...6 lines deleted...]
-        <v>17</v>
+      <c r="A385" t="s">
+        <v>8</v>
+      </c>
+      <c r="B385" t="s">
+        <v>8</v>
+      </c>
+      <c r="C385" t="s">
+        <v>8</v>
       </c>
       <c r="D385" t="s">
         <v>18</v>
       </c>
       <c r="E385" t="s">
         <v>19</v>
       </c>
       <c r="F385" t="s">
-        <v>875</v>
+        <v>497</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>876</v>
+        <v>799</v>
       </c>
       <c r="H385" t="s">
-        <v>877</v>
+        <v>800</v>
       </c>
     </row>
     <row r="386" spans="1:8">
-      <c r="A386">
-[...6 lines deleted...]
-        <v>414</v>
+      <c r="A386" t="s">
+        <v>8</v>
+      </c>
+      <c r="B386" t="s">
+        <v>8</v>
+      </c>
+      <c r="C386" t="s">
+        <v>8</v>
       </c>
       <c r="D386" t="s">
         <v>43</v>
       </c>
       <c r="E386" t="s">
         <v>44</v>
       </c>
       <c r="F386" t="s">
-        <v>169</v>
+        <v>110</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>878</v>
+        <v>801</v>
       </c>
       <c r="H386" t="s">
-        <v>879</v>
+        <v>802</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387">
         <v>11076</v>
       </c>
       <c r="B387">
         <v>2017</v>
       </c>
       <c r="C387">
         <v>413</v>
       </c>
       <c r="D387" t="s">
         <v>43</v>
       </c>
       <c r="E387" t="s">
         <v>44</v>
       </c>
       <c r="F387" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>880</v>
+        <v>803</v>
       </c>
       <c r="H387" t="s">
-        <v>881</v>
+        <v>804</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388">
         <v>10922</v>
       </c>
       <c r="B388">
         <v>2017</v>
       </c>
       <c r="C388">
         <v>379</v>
       </c>
       <c r="D388" t="s">
         <v>43</v>
       </c>
       <c r="E388" t="s">
         <v>44</v>
       </c>
       <c r="F388" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>882</v>
+        <v>805</v>
       </c>
       <c r="H388" t="s">
-        <v>883</v>
+        <v>806</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389">
         <v>10916</v>
       </c>
       <c r="B389">
         <v>2017</v>
       </c>
       <c r="C389">
         <v>374</v>
       </c>
       <c r="D389" t="s">
         <v>43</v>
       </c>
       <c r="E389" t="s">
         <v>44</v>
       </c>
       <c r="F389" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>884</v>
+        <v>807</v>
       </c>
       <c r="H389" t="s">
-        <v>885</v>
+        <v>808</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390">
         <v>10915</v>
       </c>
       <c r="B390">
         <v>2017</v>
       </c>
       <c r="C390">
         <v>50</v>
       </c>
       <c r="D390" t="s">
         <v>56</v>
       </c>
       <c r="E390" t="s">
         <v>57</v>
       </c>
       <c r="F390" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>886</v>
+        <v>809</v>
       </c>
       <c r="H390" t="s">
-        <v>887</v>
+        <v>810</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391">
         <v>10889</v>
       </c>
       <c r="B391">
         <v>2017</v>
       </c>
       <c r="C391">
         <v>9</v>
       </c>
       <c r="D391" t="s">
         <v>18</v>
       </c>
       <c r="E391" t="s">
         <v>19</v>
       </c>
       <c r="F391" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>888</v>
+        <v>811</v>
       </c>
       <c r="H391" t="s">
-        <v>889</v>
+        <v>812</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392">
         <v>10876</v>
       </c>
       <c r="B392">
         <v>2017</v>
       </c>
       <c r="C392">
         <v>358</v>
       </c>
       <c r="D392" t="s">
         <v>43</v>
       </c>
       <c r="E392" t="s">
         <v>44</v>
       </c>
       <c r="F392" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>890</v>
+        <v>813</v>
       </c>
       <c r="H392" t="s">
-        <v>891</v>
+        <v>814</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393">
         <v>10874</v>
       </c>
       <c r="B393">
         <v>2017</v>
       </c>
       <c r="C393">
         <v>357</v>
       </c>
       <c r="D393" t="s">
         <v>43</v>
       </c>
       <c r="E393" t="s">
         <v>44</v>
       </c>
       <c r="F393" t="s">
+        <v>11</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="H393" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>8</v>
+      </c>
+      <c r="B394" t="s">
+        <v>8</v>
+      </c>
+      <c r="C394" t="s">
+        <v>8</v>
+      </c>
+      <c r="D394" t="s">
+        <v>14</v>
+      </c>
+      <c r="E394" t="s">
         <v>15</v>
       </c>
-      <c r="G393" s="1" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="F394" t="s">
-        <v>506</v>
+        <v>146</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>894</v>
+        <v>817</v>
       </c>
       <c r="H394" t="s">
-        <v>895</v>
+        <v>818</v>
       </c>
     </row>
     <row r="395" spans="1:8">
-      <c r="A395">
-[...6 lines deleted...]
-        <v>331</v>
+      <c r="A395" t="s">
+        <v>8</v>
+      </c>
+      <c r="B395" t="s">
+        <v>8</v>
+      </c>
+      <c r="C395" t="s">
+        <v>8</v>
       </c>
       <c r="D395" t="s">
         <v>43</v>
       </c>
       <c r="E395" t="s">
         <v>44</v>
       </c>
       <c r="F395" t="s">
-        <v>896</v>
+        <v>337</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>897</v>
+        <v>819</v>
       </c>
       <c r="H395" t="s">
-        <v>898</v>
+        <v>820</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396">
         <v>10681</v>
       </c>
       <c r="B396">
         <v>2017</v>
       </c>
       <c r="C396">
         <v>308</v>
       </c>
       <c r="D396" t="s">
         <v>43</v>
       </c>
       <c r="E396" t="s">
         <v>44</v>
       </c>
       <c r="F396" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>899</v>
+        <v>821</v>
       </c>
       <c r="H396" t="s">
-        <v>900</v>
+        <v>822</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397">
         <v>10680</v>
       </c>
       <c r="B397">
         <v>2017</v>
       </c>
       <c r="C397">
         <v>307</v>
       </c>
       <c r="D397" t="s">
         <v>43</v>
       </c>
       <c r="E397" t="s">
         <v>44</v>
       </c>
       <c r="F397" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>901</v>
+        <v>823</v>
       </c>
       <c r="H397" t="s">
-        <v>902</v>
+        <v>824</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398">
         <v>10679</v>
       </c>
       <c r="B398">
         <v>2017</v>
       </c>
       <c r="C398">
         <v>306</v>
       </c>
       <c r="D398" t="s">
         <v>43</v>
       </c>
       <c r="E398" t="s">
         <v>44</v>
       </c>
       <c r="F398" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>903</v>
+        <v>825</v>
       </c>
       <c r="H398" t="s">
-        <v>904</v>
+        <v>826</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399">
         <v>10549</v>
       </c>
       <c r="B399">
         <v>2017</v>
       </c>
       <c r="C399">
         <v>289</v>
       </c>
       <c r="D399" t="s">
         <v>43</v>
       </c>
       <c r="E399" t="s">
         <v>44</v>
       </c>
       <c r="F399" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>905</v>
+        <v>827</v>
       </c>
       <c r="H399" t="s">
-        <v>906</v>
+        <v>828</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400">
         <v>10548</v>
       </c>
       <c r="B400">
         <v>2017</v>
       </c>
       <c r="C400">
         <v>288</v>
       </c>
       <c r="D400" t="s">
         <v>43</v>
       </c>
       <c r="E400" t="s">
         <v>44</v>
       </c>
       <c r="F400" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>907</v>
+        <v>829</v>
       </c>
       <c r="H400" t="s">
-        <v>908</v>
+        <v>830</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401">
         <v>10538</v>
       </c>
       <c r="B401">
         <v>2017</v>
       </c>
       <c r="C401">
         <v>283</v>
       </c>
       <c r="D401" t="s">
         <v>43</v>
       </c>
       <c r="E401" t="s">
         <v>44</v>
       </c>
       <c r="F401" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>909</v>
+        <v>831</v>
       </c>
       <c r="H401" t="s">
-        <v>910</v>
+        <v>832</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402">
         <v>10535</v>
       </c>
       <c r="B402">
         <v>2017</v>
       </c>
       <c r="C402">
         <v>282</v>
       </c>
       <c r="D402" t="s">
         <v>43</v>
       </c>
       <c r="E402" t="s">
         <v>44</v>
       </c>
       <c r="F402" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>911</v>
+        <v>833</v>
       </c>
       <c r="H402" t="s">
-        <v>912</v>
+        <v>834</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403">
         <v>10533</v>
       </c>
       <c r="B403">
         <v>2017</v>
       </c>
       <c r="C403">
         <v>281</v>
       </c>
       <c r="D403" t="s">
         <v>43</v>
       </c>
       <c r="E403" t="s">
         <v>44</v>
       </c>
       <c r="F403" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>913</v>
+        <v>835</v>
       </c>
       <c r="H403" t="s">
-        <v>914</v>
+        <v>836</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404">
         <v>10531</v>
       </c>
       <c r="B404">
         <v>2017</v>
       </c>
       <c r="C404">
         <v>280</v>
       </c>
       <c r="D404" t="s">
         <v>43</v>
       </c>
       <c r="E404" t="s">
         <v>44</v>
       </c>
       <c r="F404" t="s">
+        <v>11</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="H404" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>8</v>
+      </c>
+      <c r="B405" t="s">
+        <v>8</v>
+      </c>
+      <c r="C405" t="s">
+        <v>8</v>
+      </c>
+      <c r="D405" t="s">
+        <v>43</v>
+      </c>
+      <c r="E405" t="s">
+        <v>44</v>
+      </c>
+      <c r="F405" t="s">
+        <v>110</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H405" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>8</v>
+      </c>
+      <c r="B406" t="s">
+        <v>8</v>
+      </c>
+      <c r="C406" t="s">
+        <v>8</v>
+      </c>
+      <c r="D406" t="s">
+        <v>14</v>
+      </c>
+      <c r="E406" t="s">
         <v>15</v>
       </c>
-      <c r="G404" s="1" t="s">
-[...47 lines deleted...]
-      </c>
       <c r="F406" t="s">
-        <v>920</v>
+        <v>11</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>921</v>
+        <v>841</v>
       </c>
       <c r="H406" t="s">
-        <v>922</v>
+        <v>842</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407">
         <v>10342</v>
       </c>
       <c r="B407">
         <v>2017</v>
       </c>
       <c r="C407">
         <v>38</v>
       </c>
       <c r="D407" t="s">
         <v>56</v>
       </c>
       <c r="E407" t="s">
         <v>57</v>
       </c>
       <c r="F407" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>923</v>
+        <v>843</v>
       </c>
       <c r="H407" t="s">
-        <v>924</v>
+        <v>844</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408">
         <v>10341</v>
       </c>
       <c r="B408">
         <v>2017</v>
       </c>
       <c r="C408">
         <v>244</v>
       </c>
       <c r="D408" t="s">
         <v>43</v>
       </c>
       <c r="E408" t="s">
         <v>44</v>
       </c>
       <c r="F408" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>925</v>
+        <v>845</v>
       </c>
       <c r="H408" t="s">
-        <v>926</v>
+        <v>846</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409">
         <v>10340</v>
       </c>
       <c r="B409">
         <v>2017</v>
       </c>
       <c r="C409">
         <v>243</v>
       </c>
       <c r="D409" t="s">
         <v>43</v>
       </c>
       <c r="E409" t="s">
         <v>44</v>
       </c>
       <c r="F409" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>927</v>
+        <v>847</v>
       </c>
       <c r="H409" t="s">
-        <v>928</v>
+        <v>848</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410">
         <v>10339</v>
       </c>
       <c r="B410">
         <v>2017</v>
       </c>
       <c r="C410">
         <v>242</v>
       </c>
       <c r="D410" t="s">
         <v>43</v>
       </c>
       <c r="E410" t="s">
         <v>44</v>
       </c>
       <c r="F410" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>929</v>
+        <v>849</v>
       </c>
       <c r="H410" t="s">
-        <v>930</v>
+        <v>850</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411">
         <v>10318</v>
       </c>
       <c r="B411">
         <v>2017</v>
       </c>
       <c r="C411">
         <v>224</v>
       </c>
       <c r="D411" t="s">
         <v>43</v>
       </c>
       <c r="E411" t="s">
         <v>44</v>
       </c>
       <c r="F411" t="s">
+        <v>11</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H411" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>8</v>
+      </c>
+      <c r="B412" t="s">
+        <v>8</v>
+      </c>
+      <c r="C412" t="s">
+        <v>8</v>
+      </c>
+      <c r="D412" t="s">
+        <v>14</v>
+      </c>
+      <c r="E412" t="s">
         <v>15</v>
       </c>
-      <c r="G411" s="1" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="F412" t="s">
-        <v>933</v>
+        <v>497</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>934</v>
+        <v>853</v>
       </c>
       <c r="H412" t="s">
-        <v>935</v>
+        <v>854</v>
       </c>
     </row>
     <row r="413" spans="1:8">
-      <c r="A413">
-[...6 lines deleted...]
-        <v>212</v>
+      <c r="A413" t="s">
+        <v>8</v>
+      </c>
+      <c r="B413" t="s">
+        <v>8</v>
+      </c>
+      <c r="C413" t="s">
+        <v>8</v>
       </c>
       <c r="D413" t="s">
         <v>43</v>
       </c>
       <c r="E413" t="s">
         <v>44</v>
       </c>
       <c r="F413" t="s">
-        <v>673</v>
+        <v>344</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>936</v>
+        <v>855</v>
       </c>
       <c r="H413" t="s">
-        <v>937</v>
+        <v>856</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414">
         <v>10106</v>
       </c>
       <c r="B414">
         <v>2017</v>
       </c>
       <c r="C414">
         <v>5</v>
       </c>
       <c r="D414" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="E414" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="F414" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>938</v>
+        <v>857</v>
       </c>
       <c r="H414" t="s">
-        <v>416</v>
+        <v>376</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415">
         <v>10086</v>
       </c>
       <c r="B415">
         <v>2017</v>
       </c>
       <c r="C415">
         <v>187</v>
       </c>
       <c r="D415" t="s">
         <v>43</v>
       </c>
       <c r="E415" t="s">
         <v>44</v>
       </c>
       <c r="F415" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>939</v>
+        <v>858</v>
       </c>
       <c r="H415" t="s">
-        <v>940</v>
+        <v>859</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416">
         <v>10043</v>
       </c>
       <c r="B416">
         <v>2017</v>
       </c>
       <c r="C416">
         <v>186</v>
       </c>
       <c r="D416" t="s">
         <v>43</v>
       </c>
       <c r="E416" t="s">
         <v>44</v>
       </c>
       <c r="F416" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>941</v>
+        <v>860</v>
       </c>
       <c r="H416" t="s">
-        <v>942</v>
+        <v>861</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417">
         <v>10039</v>
       </c>
       <c r="B417">
         <v>2017</v>
       </c>
       <c r="C417">
         <v>30</v>
       </c>
       <c r="D417" t="s">
         <v>56</v>
       </c>
       <c r="E417" t="s">
         <v>57</v>
       </c>
       <c r="F417" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>943</v>
+        <v>862</v>
       </c>
       <c r="H417" t="s">
-        <v>944</v>
+        <v>863</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418">
         <v>10038</v>
       </c>
       <c r="B418">
         <v>2017</v>
       </c>
       <c r="C418">
         <v>29</v>
       </c>
       <c r="D418" t="s">
         <v>56</v>
       </c>
       <c r="E418" t="s">
         <v>57</v>
       </c>
       <c r="F418" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>945</v>
+        <v>864</v>
       </c>
       <c r="H418" t="s">
-        <v>946</v>
+        <v>865</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419">
         <v>10033</v>
       </c>
       <c r="B419">
         <v>2017</v>
       </c>
       <c r="C419">
         <v>183</v>
       </c>
       <c r="D419" t="s">
         <v>43</v>
       </c>
       <c r="E419" t="s">
         <v>44</v>
       </c>
       <c r="F419" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>947</v>
+        <v>866</v>
       </c>
       <c r="H419" t="s">
-        <v>948</v>
+        <v>867</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420">
         <v>10031</v>
       </c>
       <c r="B420">
         <v>2017</v>
       </c>
       <c r="C420">
         <v>182</v>
       </c>
       <c r="D420" t="s">
         <v>43</v>
       </c>
       <c r="E420" t="s">
         <v>44</v>
       </c>
       <c r="F420" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>949</v>
+        <v>868</v>
       </c>
       <c r="H420" t="s">
-        <v>950</v>
+        <v>869</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421">
         <v>10028</v>
       </c>
       <c r="B421">
         <v>2017</v>
       </c>
       <c r="C421">
         <v>6</v>
       </c>
       <c r="D421" t="s">
         <v>18</v>
       </c>
       <c r="E421" t="s">
         <v>19</v>
       </c>
       <c r="F421" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>951</v>
+        <v>870</v>
       </c>
       <c r="H421" t="s">
-        <v>952</v>
+        <v>871</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422">
         <v>10027</v>
       </c>
       <c r="B422">
         <v>2017</v>
       </c>
       <c r="C422">
         <v>180</v>
       </c>
       <c r="D422" t="s">
         <v>43</v>
       </c>
       <c r="E422" t="s">
         <v>44</v>
       </c>
       <c r="F422" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>953</v>
+        <v>872</v>
       </c>
       <c r="H422" t="s">
-        <v>954</v>
+        <v>873</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423">
         <v>10023</v>
       </c>
       <c r="B423">
         <v>2017</v>
       </c>
       <c r="C423">
         <v>176</v>
       </c>
       <c r="D423" t="s">
         <v>43</v>
       </c>
       <c r="E423" t="s">
         <v>44</v>
       </c>
       <c r="F423" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>955</v>
+        <v>874</v>
       </c>
       <c r="H423" t="s">
-        <v>956</v>
+        <v>875</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424">
         <v>10010</v>
       </c>
       <c r="B424">
         <v>2017</v>
       </c>
       <c r="C424">
         <v>166</v>
       </c>
       <c r="D424" t="s">
         <v>43</v>
       </c>
       <c r="E424" t="s">
         <v>44</v>
       </c>
       <c r="F424" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>957</v>
+        <v>876</v>
       </c>
       <c r="H424" t="s">
-        <v>958</v>
+        <v>877</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425">
         <v>9991</v>
       </c>
       <c r="B425">
         <v>2017</v>
       </c>
       <c r="C425">
         <v>155</v>
       </c>
       <c r="D425" t="s">
         <v>43</v>
       </c>
       <c r="E425" t="s">
         <v>44</v>
       </c>
       <c r="F425" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>959</v>
+        <v>878</v>
       </c>
       <c r="H425" t="s">
-        <v>960</v>
+        <v>879</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426">
         <v>9988</v>
       </c>
       <c r="B426">
         <v>2017</v>
       </c>
       <c r="C426">
         <v>152</v>
       </c>
       <c r="D426" t="s">
         <v>43</v>
       </c>
       <c r="E426" t="s">
         <v>44</v>
       </c>
       <c r="F426" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>961</v>
+        <v>880</v>
       </c>
       <c r="H426" t="s">
-        <v>962</v>
+        <v>881</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427">
         <v>9978</v>
       </c>
       <c r="B427">
         <v>2017</v>
       </c>
       <c r="C427">
         <v>144</v>
       </c>
       <c r="D427" t="s">
         <v>43</v>
       </c>
       <c r="E427" t="s">
         <v>44</v>
       </c>
       <c r="F427" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>963</v>
+        <v>882</v>
       </c>
       <c r="H427" t="s">
-        <v>964</v>
+        <v>883</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428">
         <v>9977</v>
       </c>
       <c r="B428">
         <v>2017</v>
       </c>
       <c r="C428">
         <v>143</v>
       </c>
       <c r="D428" t="s">
         <v>43</v>
       </c>
       <c r="E428" t="s">
         <v>44</v>
       </c>
       <c r="F428" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>965</v>
+        <v>884</v>
       </c>
       <c r="H428" t="s">
-        <v>966</v>
+        <v>885</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429">
         <v>9976</v>
       </c>
       <c r="B429">
         <v>2017</v>
       </c>
       <c r="C429">
         <v>142</v>
       </c>
       <c r="D429" t="s">
         <v>43</v>
       </c>
       <c r="E429" t="s">
         <v>44</v>
       </c>
       <c r="F429" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>967</v>
+        <v>886</v>
       </c>
       <c r="H429" t="s">
-        <v>968</v>
+        <v>887</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430">
         <v>9969</v>
       </c>
       <c r="B430">
         <v>2017</v>
       </c>
       <c r="C430">
         <v>25</v>
       </c>
       <c r="D430" t="s">
         <v>56</v>
       </c>
       <c r="E430" t="s">
         <v>57</v>
       </c>
       <c r="F430" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>969</v>
+        <v>888</v>
       </c>
       <c r="H430" t="s">
-        <v>970</v>
+        <v>889</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431">
         <v>9962</v>
       </c>
       <c r="B431">
         <v>2017</v>
       </c>
       <c r="C431">
         <v>24</v>
       </c>
       <c r="D431" t="s">
         <v>56</v>
       </c>
       <c r="E431" t="s">
         <v>57</v>
       </c>
       <c r="F431" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>971</v>
+        <v>890</v>
       </c>
       <c r="H431" t="s">
-        <v>972</v>
+        <v>891</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432">
         <v>9961</v>
       </c>
       <c r="B432">
         <v>2017</v>
       </c>
       <c r="C432">
         <v>23</v>
       </c>
       <c r="D432" t="s">
         <v>56</v>
       </c>
       <c r="E432" t="s">
         <v>57</v>
       </c>
       <c r="F432" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>973</v>
+        <v>892</v>
       </c>
       <c r="H432" t="s">
-        <v>974</v>
+        <v>893</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433">
         <v>9960</v>
       </c>
       <c r="B433">
         <v>2017</v>
       </c>
       <c r="C433">
         <v>22</v>
       </c>
       <c r="D433" t="s">
         <v>56</v>
       </c>
       <c r="E433" t="s">
         <v>57</v>
       </c>
       <c r="F433" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>975</v>
+        <v>894</v>
       </c>
       <c r="H433" t="s">
-        <v>976</v>
+        <v>895</v>
       </c>
     </row>
     <row r="434" spans="1:8">
-      <c r="A434">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A434" t="s">
+        <v>8</v>
+      </c>
+      <c r="B434" t="s">
+        <v>8</v>
+      </c>
+      <c r="C434" t="s">
+        <v>8</v>
       </c>
       <c r="D434" t="s">
-        <v>646</v>
+        <v>588</v>
       </c>
       <c r="E434" t="s">
-        <v>647</v>
+        <v>589</v>
       </c>
       <c r="F434" t="s">
-        <v>977</v>
+        <v>11</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>978</v>
+        <v>896</v>
       </c>
       <c r="H434" t="s">
-        <v>979</v>
+        <v>897</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435">
         <v>9916</v>
       </c>
       <c r="B435">
         <v>2017</v>
       </c>
       <c r="C435">
         <v>120</v>
       </c>
       <c r="D435" t="s">
         <v>43</v>
       </c>
       <c r="E435" t="s">
         <v>44</v>
       </c>
       <c r="F435" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>980</v>
+        <v>898</v>
       </c>
       <c r="H435" t="s">
-        <v>981</v>
+        <v>899</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436">
         <v>9895</v>
       </c>
       <c r="B436">
         <v>2017</v>
       </c>
       <c r="C436">
         <v>3</v>
       </c>
       <c r="D436" t="s">
-        <v>215</v>
+        <v>202</v>
       </c>
       <c r="E436" t="s">
-        <v>216</v>
+        <v>203</v>
       </c>
       <c r="F436" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>982</v>
+        <v>900</v>
       </c>
       <c r="H436" t="s">
-        <v>983</v>
+        <v>901</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437">
         <v>9781</v>
       </c>
       <c r="B437">
         <v>2017</v>
       </c>
       <c r="C437">
         <v>14</v>
       </c>
       <c r="D437" t="s">
         <v>56</v>
       </c>
       <c r="E437" t="s">
         <v>57</v>
       </c>
       <c r="F437" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>984</v>
+        <v>902</v>
       </c>
       <c r="H437" t="s">
-        <v>985</v>
+        <v>903</v>
       </c>
     </row>
     <row r="438" spans="1:8">
-      <c r="A438">
-[...6 lines deleted...]
-        <v>80</v>
+      <c r="A438" t="s">
+        <v>8</v>
+      </c>
+      <c r="B438" t="s">
+        <v>8</v>
+      </c>
+      <c r="C438" t="s">
+        <v>8</v>
       </c>
       <c r="D438" t="s">
         <v>43</v>
       </c>
       <c r="E438" t="s">
         <v>44</v>
       </c>
       <c r="F438" t="s">
-        <v>986</v>
+        <v>135</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>987</v>
+        <v>904</v>
       </c>
       <c r="H438" t="s">
-        <v>988</v>
+        <v>905</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439">
         <v>9476</v>
       </c>
       <c r="B439">
         <v>2017</v>
       </c>
       <c r="C439">
         <v>70</v>
       </c>
       <c r="D439" t="s">
         <v>43</v>
       </c>
       <c r="E439" t="s">
         <v>44</v>
       </c>
       <c r="F439" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>989</v>
+        <v>906</v>
       </c>
       <c r="H439" t="s">
-        <v>990</v>
+        <v>907</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440">
         <v>9475</v>
       </c>
       <c r="B440">
         <v>2017</v>
       </c>
       <c r="C440">
         <v>69</v>
       </c>
       <c r="D440" t="s">
         <v>43</v>
       </c>
       <c r="E440" t="s">
         <v>44</v>
       </c>
       <c r="F440" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>991</v>
+        <v>908</v>
       </c>
       <c r="H440" t="s">
-        <v>992</v>
+        <v>909</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441">
         <v>9470</v>
       </c>
       <c r="B441">
         <v>2017</v>
       </c>
       <c r="C441">
         <v>68</v>
       </c>
       <c r="D441" t="s">
         <v>43</v>
       </c>
       <c r="E441" t="s">
         <v>44</v>
       </c>
       <c r="F441" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>993</v>
+        <v>910</v>
       </c>
       <c r="H441" t="s">
-        <v>994</v>
+        <v>911</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442">
         <v>9469</v>
       </c>
       <c r="B442">
         <v>2017</v>
       </c>
       <c r="C442">
         <v>67</v>
       </c>
       <c r="D442" t="s">
         <v>43</v>
       </c>
       <c r="E442" t="s">
         <v>44</v>
       </c>
       <c r="F442" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>995</v>
+        <v>912</v>
       </c>
       <c r="H442" t="s">
-        <v>996</v>
+        <v>913</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443">
         <v>9450</v>
       </c>
       <c r="B443">
         <v>2017</v>
       </c>
       <c r="C443">
         <v>6</v>
       </c>
       <c r="D443" t="s">
         <v>56</v>
       </c>
       <c r="E443" t="s">
         <v>57</v>
       </c>
       <c r="F443" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>997</v>
+        <v>914</v>
       </c>
       <c r="H443" t="s">
-        <v>998</v>
+        <v>915</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444">
         <v>9358</v>
       </c>
       <c r="B444">
         <v>2017</v>
       </c>
       <c r="C444">
         <v>56</v>
       </c>
       <c r="D444" t="s">
         <v>43</v>
       </c>
       <c r="E444" t="s">
         <v>44</v>
       </c>
       <c r="F444" t="s">
+        <v>11</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="H444" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>8</v>
+      </c>
+      <c r="B445" t="s">
+        <v>8</v>
+      </c>
+      <c r="C445" t="s">
+        <v>8</v>
+      </c>
+      <c r="D445" t="s">
+        <v>14</v>
+      </c>
+      <c r="E445" t="s">
         <v>15</v>
       </c>
-      <c r="G444" s="1" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="F445" t="s">
-        <v>1001</v>
+        <v>146</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1002</v>
+        <v>918</v>
       </c>
       <c r="H445" t="s">
-        <v>1003</v>
+        <v>919</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446">
         <v>9105</v>
       </c>
       <c r="B446">
         <v>2017</v>
       </c>
       <c r="C446">
         <v>3</v>
       </c>
       <c r="D446" t="s">
         <v>18</v>
       </c>
       <c r="E446" t="s">
         <v>19</v>
       </c>
       <c r="F446" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1004</v>
+        <v>920</v>
       </c>
       <c r="H446" t="s">
-        <v>1005</v>
+        <v>921</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447">
         <v>9103</v>
       </c>
       <c r="B447">
         <v>2017</v>
       </c>
       <c r="C447">
         <v>27</v>
       </c>
       <c r="D447" t="s">
         <v>43</v>
       </c>
       <c r="E447" t="s">
         <v>44</v>
       </c>
       <c r="F447" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1006</v>
+        <v>922</v>
       </c>
       <c r="H447" t="s">
-        <v>1007</v>
+        <v>923</v>
       </c>
     </row>
     <row r="448" spans="1:8">
-      <c r="A448">
-[...6 lines deleted...]
-        <v>26</v>
+      <c r="A448" t="s">
+        <v>8</v>
+      </c>
+      <c r="B448" t="s">
+        <v>8</v>
+      </c>
+      <c r="C448" t="s">
+        <v>8</v>
       </c>
       <c r="D448" t="s">
         <v>43</v>
       </c>
       <c r="E448" t="s">
         <v>44</v>
       </c>
       <c r="F448" t="s">
-        <v>205</v>
+        <v>135</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1008</v>
+        <v>924</v>
       </c>
       <c r="H448" t="s">
-        <v>1009</v>
+        <v>925</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449">
         <v>9083</v>
       </c>
       <c r="B449">
         <v>2017</v>
       </c>
       <c r="C449">
         <v>25</v>
       </c>
       <c r="D449" t="s">
         <v>43</v>
       </c>
       <c r="E449" t="s">
         <v>44</v>
       </c>
       <c r="F449" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1010</v>
+        <v>926</v>
       </c>
       <c r="H449" t="s">
-        <v>1011</v>
+        <v>927</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450">
         <v>9082</v>
       </c>
       <c r="B450">
         <v>2017</v>
       </c>
       <c r="C450">
         <v>24</v>
       </c>
       <c r="D450" t="s">
         <v>43</v>
       </c>
       <c r="E450" t="s">
         <v>44</v>
       </c>
       <c r="F450" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1012</v>
+        <v>928</v>
       </c>
       <c r="H450" t="s">
-        <v>1013</v>
+        <v>929</v>
       </c>
     </row>
     <row r="451" spans="1:8">
-      <c r="A451">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A451" t="s">
+        <v>8</v>
+      </c>
+      <c r="B451" t="s">
+        <v>8</v>
+      </c>
+      <c r="C451" t="s">
+        <v>8</v>
       </c>
       <c r="D451" t="s">
         <v>18</v>
       </c>
       <c r="E451" t="s">
         <v>19</v>
       </c>
       <c r="F451" t="s">
-        <v>846</v>
+        <v>337</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1014</v>
+        <v>930</v>
       </c>
       <c r="H451" t="s">
-        <v>1015</v>
+        <v>931</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452">
         <v>9080</v>
       </c>
       <c r="B452">
         <v>2017</v>
       </c>
       <c r="C452">
         <v>23</v>
       </c>
       <c r="D452" t="s">
         <v>43</v>
       </c>
       <c r="E452" t="s">
         <v>44</v>
       </c>
       <c r="F452" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1016</v>
+        <v>932</v>
       </c>
       <c r="H452" t="s">
-        <v>1017</v>
+        <v>933</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>