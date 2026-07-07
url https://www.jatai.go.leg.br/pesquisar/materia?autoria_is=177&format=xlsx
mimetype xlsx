--- v0 (2025-10-09)
+++ v1 (2026-07-07)
@@ -10,131 +10,115 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1008" uniqueCount="417">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1020" uniqueCount="415">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>(</t>
+  </si>
+  <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>Zuleide Souza Emerick_x000D_
-[...8 lines deleted...]
-Adilson de Carvalho</t>
+    <t>Zuleide Souza Emerick</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14361</t>
   </si>
   <si>
     <t>" CONCEDE TÍTULO DE CIDADÃO JATAIENSE A PESSOA QUE ESPECIFICA".</t>
   </si>
   <si>
-    <t>Ubaldo de Assis_x000D_
-[...2 lines deleted...]
-Zuleide Souza Emerick</t>
+    <t>Ubaldo de Assis</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14343</t>
   </si>
   <si>
     <t>" CONCEDE TÍTULO DE CIDADANIA A PESSOA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>Zuleide Souza Emerick_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14317</t>
   </si>
   <si>
     <t>" CONCEDE TÍTULO DE CIDADANIA A PESSOA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Ubaldo de Assis</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/10138</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE REALIZAR O TÉRMINO DOS BANHEIROS PÚBLICOS NA PRAÇA CLODOALDO REZENDE INICIADOS NA GESTÃO PASSADA</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10137</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE REALIZAR A DEMOLIÇÃO DE UMA CASA QUE EXISTE NO MEIO DA RUA ESPECIFICAMENTE NA RUA CAÇU ESQUINA COM AVENIDA GOIÁS</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10136</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO SETOR COMPETENTE QUE FAÇA A CORREÇÃO DO ASFALTO NA RUA LEOPOLDO DE BULHÕES, ESPECIFICAMENTE NO TRECHO ENTRE A RUA DONA ESMERALDA E ZECA VILELA</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10134</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A CONSTRUÇÃO DE UMA ESCOLA DE 1° GRAU, NA VILA BRASÍLIA, PARA ATENDER OS ALUNOS DO PRÓPRIO BAIRRO</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10133</t>
@@ -1253,54 +1237,50 @@
     <t>REQUER QUE SEJA ENCAMINHADO EXPEDIENTE DESTA CASA DE LEIS AO EXMA. SRA. DRA. NORMA REZENDE, SECRETÁRIA DO MEIO AMBIENTE, SOLICITANDO DAQUELA AUTORIDADE, OS MAIORES ESFORÇOS POSSÍVEIS E COM A MAI BREVIDADE, NO SENTIDO DE DETERMINAR A CONSTRUÇÃO DE UMA PRAÇA, NA VILA IRACEMA, NUMA ÁREA DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8209</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFÍCIO AO EXMA. SRª. SECRETÁRIA DE EDUCAÇÃO, DO ESTADO DE GOIÁS, TEREZINHA VIEIRA, SOLICITANDO-LHE  AS INDISPENSÁVEIS MEDIDAS E PROVIDÊNCIA NO SENTIDO DE DETERMINAR A CONFECÇÃO DE CALÇADA NAS RUAS DOM PEDRO II, SANTO ANTÔNIO, CAÇU, CASTRO ALVES, AO LADO NA FRENTE E NO FUNDO DA ESCOLA EMÍLIA DE CARVALHO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8183</t>
   </si>
   <si>
     <t>REQUER O ENCAMINHAMENTO DE OFÍCIO AO EXMO. DR. NELSON ANTÔNIO DA SILVA, PREFEITO MUNICIPAL DE JATAÍ, REIVINDICANDO-LHE A COLOCAÇÃO DE UMA LUMINÁRIA NA RUA PEDRO LUDOVICO NAS PROXIMIDADES DO N°347 NO SETOR ALTO DAS ROSAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8182</t>
   </si>
   <si>
     <t>REQUER O ENCAMINHAMENTO AO SENHOR EURÍPEDES DE ASSIS, ILUSTRE SECRETÁRIO MUNICIPAL DOS TRANSPORTES, EXPEDIENTE DESTA CASA LEGISLATIVA COBRANDO DAQUELA AUTORIDADE O ASFALTAMENTO DA RUA DOM PEDRO I, ESPECIFICAMENTE NO TRECHO COMPREENDIDO ENTRE A RUA VALERIANO DO PRADO E AVENIDA PERIMETRAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8179</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, DR. NELSON ANTÔNIO DA SILVA, SOLICITANDO-LHE AS INDISPENSÁVEIS MEDIDAS NO SENTIDO DE DETERMINAR A CONFECÇÃO DE CALÇADA NA RUA CAIAPÔNIA, AOS FUNDOS DO CLUBE 13 DE MAIO.</t>
-  </si>
-[...2 lines deleted...]
-Erasmo Rosa da Silva</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8175</t>
   </si>
   <si>
     <t>REQUEREM A VOSSA EXCELÊNCIA SEJA ENCAMINHADO AO EXCELENTÍSSIMO SENHOR JOSÉ TOSTA DE CARVALHO JUNIOR, SUPERINTENDENTE REGIONAL DA TELEGOIÁS, EM RIO VERDE, EXPEDIENTE DESTA CASA LEGISLATIVA, REIVINDICANDO-LHE TODO O EMPENHO POSSÍVEL NO SENTIDO DE SER INSTALADO UM APARELHO TELEFÔNICO - TIPO CARTÃO NO POSTO DE SERVIÇO DO PROJETO IRIS REZENDE MACHADO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8174</t>
   </si>
   <si>
     <t>REQUER A VOSSA EXCELÊNCIA SEJA ENCAMINHADO EXPEDIENTE DESTA CASA, AO EXCELENTÍSSIMO SENHOR PREFEITO, SR. NELSON ANTÔNIO DA SILVA, SOLICITANDO DAQUELA AUTORIDADE A REALIZAÇÃO DE ESTUDOS VISANDO A IMPLANTAÇÃO NO MUNICÍPIO DE JATAÍ, O PROGRAMA DE HORTA COMUNITÁRIA, NOS BAIRROS PERIFÉRICOS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8173</t>
   </si>
   <si>
     <t>REQUER DA MESA DIRETORA O ENCAMINHAMENTO DE OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, BEL. NELSON ANTÔNIO DA SILVA, REIVINDICANDO-LHE PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A COLOCAÇÃO DE LUMINÁRIA NA RUA ALMEIDA NA VILA FÁTIMA, PRÓXIMO AO DNER.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -1638,5279 +1618,5279 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14361" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14343" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14317" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10138" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10137" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10136" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10134" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10133" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10131" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10127" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10126" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10125" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10124" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10123" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10120" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10118" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10116" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10115" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10114" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10113" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10110" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10109" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10108" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10107" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10105" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9767" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9745" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9744" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9741" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9740" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9739" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9737" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9735" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9733" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9727" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9726" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9724" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9723" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9721" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9720" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9719" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9718" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9717" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9716" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9715" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9714" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9713" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9712" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9711" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9710" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9709" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9708" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9706" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9705" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9704" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9703" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9702" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9701" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9700" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9699" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9698" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9697" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9696" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9695" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9694" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9693" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9692" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9691" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9690" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9689" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9688" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9687" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9686" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9685" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9684" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9683" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9682" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9681" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9680" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9679" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9678" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9677" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9676" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9675" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9674" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9673" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9671" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9666" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9665" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9664" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9663" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9662" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9661" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8897" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8896" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8895" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8894" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8893" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8891" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8889" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8882" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8880" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8873" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8872" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8871" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8869" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8868" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8867" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8866" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8865" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8864" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8863" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8860" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8859" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8858" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8857" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8856" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8855" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8854" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8853" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8852" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8851" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8849" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8848" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8832" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8830" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8827" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8822" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8821" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8820" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8819" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8818" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8817" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8816" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8815" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8814" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8812" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8798" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8797" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8796" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8795" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8794" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8788" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8787" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8786" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8785" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8784" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8783" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8782" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8781" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8780" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8779" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8777" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8271" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8270" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8269" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8268" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8267" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8266" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8256" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8255" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8253" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8251" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8250" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8247" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8246" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8245" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8244" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8243" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8242" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8241" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8240" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8239" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8238" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8237" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8236" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8235" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8234" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8233" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8232" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8231" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8230" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8216" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8213" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8211" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8210" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8209" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8183" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8182" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8179" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8175" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8174" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8173" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H201"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="33" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="39" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="A2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
       </c>
       <c r="D2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" t="s">
         <v>9</v>
       </c>
-      <c r="F2" t="s">
+      <c r="E3" t="s">
         <v>10</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="F3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" t="s">
         <v>11</v>
-      </c>
-[...47 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>10138</v>
       </c>
       <c r="B5">
         <v>1993</v>
       </c>
       <c r="C5">
         <v>67</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>10137</v>
       </c>
       <c r="B6">
         <v>1993</v>
       </c>
       <c r="C6">
         <v>68</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G6" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H6" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>10136</v>
       </c>
       <c r="B7">
         <v>1993</v>
       </c>
       <c r="C7">
         <v>69</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>10134</v>
       </c>
       <c r="B8">
         <v>1993</v>
       </c>
       <c r="C8">
         <v>100</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H8" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>10133</v>
       </c>
       <c r="B9">
         <v>1993</v>
       </c>
       <c r="C9">
         <v>106</v>
       </c>
       <c r="D9" t="s">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G9" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H9" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>10131</v>
       </c>
       <c r="B10">
         <v>1993</v>
       </c>
       <c r="C10">
         <v>111</v>
       </c>
       <c r="D10" t="s">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G10" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H10" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>10129</v>
       </c>
       <c r="B11">
         <v>1993</v>
       </c>
       <c r="C11">
         <v>143</v>
       </c>
       <c r="D11" t="s">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G11" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H11" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>10127</v>
       </c>
       <c r="B12">
         <v>1993</v>
       </c>
       <c r="C12">
         <v>144</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G12" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H12" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>10126</v>
       </c>
       <c r="B13">
         <v>1993</v>
       </c>
       <c r="C13">
         <v>147</v>
       </c>
       <c r="D13" t="s">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G13" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H13" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>10125</v>
       </c>
       <c r="B14">
         <v>1993</v>
       </c>
       <c r="C14">
         <v>163</v>
       </c>
       <c r="D14" t="s">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G14" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H14" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>10124</v>
       </c>
       <c r="B15">
         <v>1993</v>
       </c>
       <c r="C15">
         <v>203</v>
       </c>
       <c r="D15" t="s">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H15" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>10123</v>
       </c>
       <c r="B16">
         <v>1993</v>
       </c>
       <c r="C16">
         <v>228</v>
       </c>
       <c r="D16" t="s">
         <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="F16" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G16" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H16" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>10122</v>
       </c>
       <c r="B17">
         <v>1993</v>
       </c>
       <c r="C17">
         <v>243</v>
       </c>
       <c r="D17" t="s">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G17" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H17" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>10121</v>
       </c>
       <c r="B18">
         <v>1993</v>
       </c>
       <c r="C18">
         <v>296</v>
       </c>
       <c r="D18" t="s">
         <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G18" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H18" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>10120</v>
       </c>
       <c r="B19">
         <v>1993</v>
       </c>
       <c r="C19">
         <v>358</v>
       </c>
       <c r="D19" t="s">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G19" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H19" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>10119</v>
       </c>
       <c r="B20">
         <v>1993</v>
       </c>
       <c r="C20">
         <v>359</v>
       </c>
       <c r="D20" t="s">
         <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G20" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H20" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>10118</v>
       </c>
       <c r="B21">
         <v>1993</v>
       </c>
       <c r="C21">
         <v>361</v>
       </c>
       <c r="D21" t="s">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G21" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H21" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>10117</v>
       </c>
       <c r="B22">
         <v>1993</v>
       </c>
       <c r="C22">
         <v>362</v>
       </c>
       <c r="D22" t="s">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G22" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H22" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>10116</v>
       </c>
       <c r="B23">
         <v>1993</v>
       </c>
       <c r="C23">
         <v>388</v>
       </c>
       <c r="D23" t="s">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G23" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H23" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>10115</v>
       </c>
       <c r="B24">
         <v>1993</v>
       </c>
       <c r="C24">
         <v>403</v>
       </c>
       <c r="D24" t="s">
         <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G24" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H24" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>10114</v>
       </c>
       <c r="B25">
         <v>1993</v>
       </c>
       <c r="C25">
         <v>404</v>
       </c>
       <c r="D25" t="s">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G25" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H25" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>10113</v>
       </c>
       <c r="B26">
         <v>1993</v>
       </c>
       <c r="C26">
         <v>405</v>
       </c>
       <c r="D26" t="s">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G26" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H26" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>10112</v>
       </c>
       <c r="B27">
         <v>1993</v>
       </c>
       <c r="C27">
         <v>407</v>
       </c>
       <c r="D27" t="s">
         <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G27" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H27" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>10111</v>
       </c>
       <c r="B28">
         <v>1993</v>
       </c>
       <c r="C28">
         <v>408</v>
       </c>
       <c r="D28" t="s">
         <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G28" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H28" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>10110</v>
       </c>
       <c r="B29">
         <v>1993</v>
       </c>
       <c r="C29">
         <v>411</v>
       </c>
       <c r="D29" t="s">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G29" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H29" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>10109</v>
       </c>
       <c r="B30">
         <v>1993</v>
       </c>
       <c r="C30">
         <v>432</v>
       </c>
       <c r="D30" t="s">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G30" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H30" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>10108</v>
       </c>
       <c r="B31">
         <v>1993</v>
       </c>
       <c r="C31">
         <v>461</v>
       </c>
       <c r="D31" t="s">
         <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G31" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H31" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>10107</v>
       </c>
       <c r="B32">
         <v>1993</v>
       </c>
       <c r="C32">
         <v>462</v>
       </c>
       <c r="D32" t="s">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G32" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H32" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>10105</v>
       </c>
       <c r="B33">
         <v>1993</v>
       </c>
       <c r="C33">
         <v>463</v>
       </c>
       <c r="D33" t="s">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G33" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H33" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>9767</v>
       </c>
       <c r="B34">
         <v>1994</v>
       </c>
       <c r="C34">
         <v>241</v>
       </c>
       <c r="D34" t="s">
         <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G34" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H34" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>9745</v>
       </c>
       <c r="B35">
         <v>1994</v>
       </c>
       <c r="C35">
         <v>35</v>
       </c>
       <c r="D35" t="s">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G35" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H35" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>9744</v>
       </c>
       <c r="B36">
         <v>1994</v>
       </c>
       <c r="C36">
         <v>36</v>
       </c>
       <c r="D36" t="s">
         <v>19</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="F36" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G36" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H36" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>9741</v>
       </c>
       <c r="B37">
         <v>1994</v>
       </c>
       <c r="C37">
         <v>37</v>
       </c>
       <c r="D37" t="s">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G37" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H37" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>9740</v>
       </c>
       <c r="B38">
         <v>1994</v>
       </c>
       <c r="C38">
         <v>38</v>
       </c>
       <c r="D38" t="s">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>20</v>
       </c>
       <c r="F38" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G38" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H38" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>9739</v>
       </c>
       <c r="B39">
         <v>1994</v>
       </c>
       <c r="C39">
         <v>49</v>
       </c>
       <c r="D39" t="s">
         <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="F39" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G39" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H39" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>9737</v>
       </c>
       <c r="B40">
         <v>1994</v>
       </c>
       <c r="C40">
         <v>50</v>
       </c>
       <c r="D40" t="s">
         <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G40" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H40" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>9735</v>
       </c>
       <c r="B41">
         <v>1994</v>
       </c>
       <c r="C41">
         <v>54</v>
       </c>
       <c r="D41" t="s">
         <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G41" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H41" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>9733</v>
       </c>
       <c r="B42">
         <v>1994</v>
       </c>
       <c r="C42">
         <v>58</v>
       </c>
       <c r="D42" t="s">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G42" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H42" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>9727</v>
       </c>
       <c r="B43">
         <v>1994</v>
       </c>
       <c r="C43">
         <v>90</v>
       </c>
       <c r="D43" t="s">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G43" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H43" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>9726</v>
       </c>
       <c r="B44">
         <v>1994</v>
       </c>
       <c r="C44">
         <v>118</v>
       </c>
       <c r="D44" t="s">
         <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G44" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H44" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>9724</v>
       </c>
       <c r="B45">
         <v>1994</v>
       </c>
       <c r="C45">
         <v>119</v>
       </c>
       <c r="D45" t="s">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G45" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H45" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>9723</v>
       </c>
       <c r="B46">
         <v>1994</v>
       </c>
       <c r="C46">
         <v>120</v>
       </c>
       <c r="D46" t="s">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G46" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H46" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>9721</v>
       </c>
       <c r="B47">
         <v>1994</v>
       </c>
       <c r="C47">
         <v>121</v>
       </c>
       <c r="D47" t="s">
         <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G47" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H47" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>9720</v>
       </c>
       <c r="B48">
         <v>1994</v>
       </c>
       <c r="C48">
         <v>127</v>
       </c>
       <c r="D48" t="s">
         <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>20</v>
       </c>
       <c r="F48" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G48" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H48" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>9719</v>
       </c>
       <c r="B49">
         <v>1994</v>
       </c>
       <c r="C49">
         <v>132</v>
       </c>
       <c r="D49" t="s">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
       <c r="F49" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G49" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H49" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>9718</v>
       </c>
       <c r="B50">
         <v>1994</v>
       </c>
       <c r="C50">
         <v>138</v>
       </c>
       <c r="D50" t="s">
         <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G50" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H50" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>9717</v>
       </c>
       <c r="B51">
         <v>1994</v>
       </c>
       <c r="C51">
         <v>143</v>
       </c>
       <c r="D51" t="s">
         <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>20</v>
       </c>
       <c r="F51" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G51" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H51" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>9716</v>
       </c>
       <c r="B52">
         <v>1994</v>
       </c>
       <c r="C52">
         <v>152</v>
       </c>
       <c r="D52" t="s">
         <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>20</v>
       </c>
       <c r="F52" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G52" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H52" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>9715</v>
       </c>
       <c r="B53">
         <v>1994</v>
       </c>
       <c r="C53">
         <v>162</v>
       </c>
       <c r="D53" t="s">
         <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G53" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H53" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>9714</v>
       </c>
       <c r="B54">
         <v>1994</v>
       </c>
       <c r="C54">
         <v>175</v>
       </c>
       <c r="D54" t="s">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G54" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H54" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>9713</v>
       </c>
       <c r="B55">
         <v>1994</v>
       </c>
       <c r="C55">
         <v>189</v>
       </c>
       <c r="D55" t="s">
         <v>19</v>
       </c>
       <c r="E55" t="s">
         <v>20</v>
       </c>
       <c r="F55" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G55" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H55" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>9712</v>
       </c>
       <c r="B56">
         <v>1994</v>
       </c>
       <c r="C56">
         <v>197</v>
       </c>
       <c r="D56" t="s">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G56" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H56" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>9711</v>
       </c>
       <c r="B57">
         <v>1994</v>
       </c>
       <c r="C57">
         <v>201</v>
       </c>
       <c r="D57" t="s">
         <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G57" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H57" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>9710</v>
       </c>
       <c r="B58">
         <v>1994</v>
       </c>
       <c r="C58">
         <v>204</v>
       </c>
       <c r="D58" t="s">
         <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>20</v>
       </c>
       <c r="F58" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G58" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H58" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>9709</v>
       </c>
       <c r="B59">
         <v>1994</v>
       </c>
       <c r="C59">
         <v>214</v>
       </c>
       <c r="D59" t="s">
         <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G59" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H59" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>9708</v>
       </c>
       <c r="B60">
         <v>1994</v>
       </c>
       <c r="C60">
         <v>215</v>
       </c>
       <c r="D60" t="s">
         <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G60" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H60" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>9706</v>
       </c>
       <c r="B61">
         <v>1994</v>
       </c>
       <c r="C61">
         <v>216</v>
       </c>
       <c r="D61" t="s">
         <v>19</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
       <c r="F61" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G61" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H61" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>9705</v>
       </c>
       <c r="B62">
         <v>1994</v>
       </c>
       <c r="C62">
         <v>217</v>
       </c>
       <c r="D62" t="s">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G62" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H62" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>9704</v>
       </c>
       <c r="B63">
         <v>1994</v>
       </c>
       <c r="C63">
         <v>218</v>
       </c>
       <c r="D63" t="s">
         <v>19</v>
       </c>
       <c r="E63" t="s">
         <v>20</v>
       </c>
       <c r="F63" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G63" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H63" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>9703</v>
       </c>
       <c r="B64">
         <v>1994</v>
       </c>
       <c r="C64">
         <v>219</v>
       </c>
       <c r="D64" t="s">
         <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>20</v>
       </c>
       <c r="F64" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G64" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H64" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>9702</v>
       </c>
       <c r="B65">
         <v>1994</v>
       </c>
       <c r="C65">
         <v>220</v>
       </c>
       <c r="D65" t="s">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>20</v>
       </c>
       <c r="F65" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G65" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H65" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>9701</v>
       </c>
       <c r="B66">
         <v>1994</v>
       </c>
       <c r="C66">
         <v>221</v>
       </c>
       <c r="D66" t="s">
         <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
       <c r="F66" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G66" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H66" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>9700</v>
       </c>
       <c r="B67">
         <v>1994</v>
       </c>
       <c r="C67">
         <v>222</v>
       </c>
       <c r="D67" t="s">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>20</v>
       </c>
       <c r="F67" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G67" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H67" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>9699</v>
       </c>
       <c r="B68">
         <v>1994</v>
       </c>
       <c r="C68">
         <v>223</v>
       </c>
       <c r="D68" t="s">
         <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
       <c r="F68" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G68" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H68" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>9698</v>
       </c>
       <c r="B69">
         <v>1994</v>
       </c>
       <c r="C69">
         <v>243</v>
       </c>
       <c r="D69" t="s">
         <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>20</v>
       </c>
       <c r="F69" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G69" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H69" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>9697</v>
       </c>
       <c r="B70">
         <v>1994</v>
       </c>
       <c r="C70">
         <v>244</v>
       </c>
       <c r="D70" t="s">
         <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
       <c r="F70" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G70" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H70" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>9696</v>
       </c>
       <c r="B71">
         <v>1994</v>
       </c>
       <c r="C71">
         <v>254</v>
       </c>
       <c r="D71" t="s">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>20</v>
       </c>
       <c r="F71" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G71" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H71" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>9695</v>
       </c>
       <c r="B72">
         <v>1994</v>
       </c>
       <c r="C72">
         <v>277</v>
       </c>
       <c r="D72" t="s">
         <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>20</v>
       </c>
       <c r="F72" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G72" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H72" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>9694</v>
       </c>
       <c r="B73">
         <v>1994</v>
       </c>
       <c r="C73">
         <v>279</v>
       </c>
       <c r="D73" t="s">
         <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>20</v>
       </c>
       <c r="F73" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G73" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H73" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>9693</v>
       </c>
       <c r="B74">
         <v>1994</v>
       </c>
       <c r="C74">
         <v>283</v>
       </c>
       <c r="D74" t="s">
         <v>19</v>
       </c>
       <c r="E74" t="s">
         <v>20</v>
       </c>
       <c r="F74" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G74" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H74" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>9692</v>
       </c>
       <c r="B75">
         <v>1994</v>
       </c>
       <c r="C75">
         <v>284</v>
       </c>
       <c r="D75" t="s">
         <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>20</v>
       </c>
       <c r="F75" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G75" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H75" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>9691</v>
       </c>
       <c r="B76">
         <v>1994</v>
       </c>
       <c r="C76">
         <v>319</v>
       </c>
       <c r="D76" t="s">
         <v>19</v>
       </c>
       <c r="E76" t="s">
         <v>20</v>
       </c>
       <c r="F76" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G76" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H76" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>9690</v>
       </c>
       <c r="B77">
         <v>1994</v>
       </c>
       <c r="C77">
         <v>350</v>
       </c>
       <c r="D77" t="s">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>20</v>
       </c>
       <c r="F77" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G77" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H77" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>9689</v>
       </c>
       <c r="B78">
         <v>1994</v>
       </c>
       <c r="C78">
         <v>351</v>
       </c>
       <c r="D78" t="s">
         <v>19</v>
       </c>
       <c r="E78" t="s">
         <v>20</v>
       </c>
       <c r="F78" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G78" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H78" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>9688</v>
       </c>
       <c r="B79">
         <v>1994</v>
       </c>
       <c r="C79">
         <v>356</v>
       </c>
       <c r="D79" t="s">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>20</v>
       </c>
       <c r="F79" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G79" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H79" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>9687</v>
       </c>
       <c r="B80">
         <v>1994</v>
       </c>
       <c r="C80">
         <v>337</v>
       </c>
       <c r="D80" t="s">
         <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>20</v>
       </c>
       <c r="F80" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G80" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H80" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>9686</v>
       </c>
       <c r="B81">
         <v>1994</v>
       </c>
       <c r="C81">
         <v>338</v>
       </c>
       <c r="D81" t="s">
         <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>20</v>
       </c>
       <c r="F81" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G81" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H81" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>9685</v>
       </c>
       <c r="B82">
         <v>1994</v>
       </c>
       <c r="C82">
         <v>396</v>
       </c>
       <c r="D82" t="s">
         <v>19</v>
       </c>
       <c r="E82" t="s">
         <v>20</v>
       </c>
       <c r="F82" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G82" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H82" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>9684</v>
       </c>
       <c r="B83">
         <v>1994</v>
       </c>
       <c r="C83">
         <v>397</v>
       </c>
       <c r="D83" t="s">
         <v>19</v>
       </c>
       <c r="E83" t="s">
         <v>20</v>
       </c>
       <c r="F83" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G83" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H83" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>9683</v>
       </c>
       <c r="B84">
         <v>1994</v>
       </c>
       <c r="C84">
         <v>398</v>
       </c>
       <c r="D84" t="s">
         <v>19</v>
       </c>
       <c r="E84" t="s">
         <v>20</v>
       </c>
       <c r="F84" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G84" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H84" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>9682</v>
       </c>
       <c r="B85">
         <v>1994</v>
       </c>
       <c r="C85">
         <v>399</v>
       </c>
       <c r="D85" t="s">
         <v>19</v>
       </c>
       <c r="E85" t="s">
         <v>20</v>
       </c>
       <c r="F85" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G85" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H85" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>9681</v>
       </c>
       <c r="B86">
         <v>1994</v>
       </c>
       <c r="C86">
         <v>405</v>
       </c>
       <c r="D86" t="s">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>20</v>
       </c>
       <c r="F86" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G86" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H86" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>9680</v>
       </c>
       <c r="B87">
         <v>1994</v>
       </c>
       <c r="C87">
         <v>407</v>
       </c>
       <c r="D87" t="s">
         <v>19</v>
       </c>
       <c r="E87" t="s">
         <v>20</v>
       </c>
       <c r="F87" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G87" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H87" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>9679</v>
       </c>
       <c r="B88">
         <v>1994</v>
       </c>
       <c r="C88">
         <v>4110</v>
       </c>
       <c r="D88" t="s">
         <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>20</v>
       </c>
       <c r="F88" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G88" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H88" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>9678</v>
       </c>
       <c r="B89">
         <v>1994</v>
       </c>
       <c r="C89">
         <v>446</v>
       </c>
       <c r="D89" t="s">
         <v>19</v>
       </c>
       <c r="E89" t="s">
         <v>20</v>
       </c>
       <c r="F89" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G89" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H89" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>9677</v>
       </c>
       <c r="B90">
         <v>1994</v>
       </c>
       <c r="C90">
         <v>455</v>
       </c>
       <c r="D90" t="s">
         <v>19</v>
       </c>
       <c r="E90" t="s">
         <v>20</v>
       </c>
       <c r="F90" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G90" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H90" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>9676</v>
       </c>
       <c r="B91">
         <v>1994</v>
       </c>
       <c r="C91">
         <v>462</v>
       </c>
       <c r="D91" t="s">
         <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>20</v>
       </c>
       <c r="F91" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G91" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H91" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>9675</v>
       </c>
       <c r="B92">
         <v>1994</v>
       </c>
       <c r="C92">
         <v>466</v>
       </c>
       <c r="D92" t="s">
         <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>20</v>
       </c>
       <c r="F92" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G92" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H92" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
         <v>9674</v>
       </c>
       <c r="B93">
         <v>1994</v>
       </c>
       <c r="C93">
         <v>468</v>
       </c>
       <c r="D93" t="s">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>20</v>
       </c>
       <c r="F93" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G93" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H93" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
         <v>9673</v>
       </c>
       <c r="B94">
         <v>1994</v>
       </c>
       <c r="C94">
         <v>524</v>
       </c>
       <c r="D94" t="s">
         <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>20</v>
       </c>
       <c r="F94" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G94" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H94" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
         <v>9671</v>
       </c>
       <c r="B95">
         <v>1994</v>
       </c>
       <c r="C95">
         <v>525</v>
       </c>
       <c r="D95" t="s">
         <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>20</v>
       </c>
       <c r="F95" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G95" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H95" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>9666</v>
       </c>
       <c r="B96">
         <v>1994</v>
       </c>
       <c r="C96">
         <v>526</v>
       </c>
       <c r="D96" t="s">
         <v>19</v>
       </c>
       <c r="E96" t="s">
         <v>20</v>
       </c>
       <c r="F96" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G96" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H96" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>9665</v>
       </c>
       <c r="B97">
         <v>1994</v>
       </c>
       <c r="C97">
         <v>527</v>
       </c>
       <c r="D97" t="s">
         <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>20</v>
       </c>
       <c r="F97" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G97" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H97" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>9664</v>
       </c>
       <c r="B98">
         <v>1994</v>
       </c>
       <c r="C98">
         <v>530</v>
       </c>
       <c r="D98" t="s">
         <v>19</v>
       </c>
       <c r="E98" t="s">
         <v>20</v>
       </c>
       <c r="F98" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G98" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H98" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>9663</v>
       </c>
       <c r="B99">
         <v>1994</v>
       </c>
       <c r="C99">
         <v>559</v>
       </c>
       <c r="D99" t="s">
         <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>20</v>
       </c>
       <c r="F99" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G99" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H99" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>9662</v>
       </c>
       <c r="B100">
         <v>1994</v>
       </c>
       <c r="C100">
         <v>574</v>
       </c>
       <c r="D100" t="s">
         <v>19</v>
       </c>
       <c r="E100" t="s">
         <v>20</v>
       </c>
       <c r="F100" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G100" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H100" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>9661</v>
       </c>
       <c r="B101">
         <v>1994</v>
       </c>
       <c r="C101">
         <v>595</v>
       </c>
       <c r="D101" t="s">
         <v>19</v>
       </c>
       <c r="E101" t="s">
         <v>20</v>
       </c>
       <c r="F101" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G101" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H101" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>8897</v>
       </c>
       <c r="B102">
         <v>1995</v>
       </c>
       <c r="C102">
         <v>532</v>
       </c>
       <c r="D102" t="s">
         <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>20</v>
       </c>
       <c r="F102" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G102" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H102" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
         <v>8896</v>
       </c>
       <c r="B103">
         <v>1995</v>
       </c>
       <c r="C103">
         <v>531</v>
       </c>
       <c r="D103" t="s">
         <v>19</v>
       </c>
       <c r="E103" t="s">
         <v>20</v>
       </c>
       <c r="F103" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G103" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H103" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
         <v>8895</v>
       </c>
       <c r="B104">
         <v>1995</v>
       </c>
       <c r="C104">
         <v>502</v>
       </c>
       <c r="D104" t="s">
         <v>19</v>
       </c>
       <c r="E104" t="s">
         <v>20</v>
       </c>
       <c r="F104" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G104" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H104" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>8894</v>
       </c>
       <c r="B105">
         <v>1995</v>
       </c>
       <c r="C105">
         <v>501</v>
       </c>
       <c r="D105" t="s">
         <v>19</v>
       </c>
       <c r="E105" t="s">
         <v>20</v>
       </c>
       <c r="F105" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G105" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H105" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>8893</v>
       </c>
       <c r="B106">
         <v>1995</v>
       </c>
       <c r="C106">
         <v>499</v>
       </c>
       <c r="D106" t="s">
         <v>19</v>
       </c>
       <c r="E106" t="s">
         <v>20</v>
       </c>
       <c r="F106" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G106" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H106" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>8891</v>
       </c>
       <c r="B107">
         <v>1995</v>
       </c>
       <c r="C107">
         <v>498</v>
       </c>
       <c r="D107" t="s">
         <v>19</v>
       </c>
       <c r="E107" t="s">
         <v>20</v>
       </c>
       <c r="F107" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G107" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H107" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>8889</v>
       </c>
       <c r="B108">
         <v>1995</v>
       </c>
       <c r="C108">
         <v>497</v>
       </c>
       <c r="D108" t="s">
         <v>19</v>
       </c>
       <c r="E108" t="s">
         <v>20</v>
       </c>
       <c r="F108" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G108" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H108" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>8882</v>
       </c>
       <c r="B109">
         <v>1995</v>
       </c>
       <c r="C109">
         <v>495</v>
       </c>
       <c r="D109" t="s">
         <v>19</v>
       </c>
       <c r="E109" t="s">
         <v>20</v>
       </c>
       <c r="F109" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G109" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H109" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>8880</v>
       </c>
       <c r="B110">
         <v>1995</v>
       </c>
       <c r="C110">
         <v>479</v>
       </c>
       <c r="D110" t="s">
         <v>19</v>
       </c>
       <c r="E110" t="s">
         <v>20</v>
       </c>
       <c r="F110" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G110" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H110" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>8873</v>
       </c>
       <c r="B111">
         <v>1995</v>
       </c>
       <c r="C111">
         <v>451</v>
       </c>
       <c r="D111" t="s">
         <v>19</v>
       </c>
       <c r="E111" t="s">
         <v>20</v>
       </c>
       <c r="F111" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G111" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H111" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>8872</v>
       </c>
       <c r="B112">
         <v>1995</v>
       </c>
       <c r="C112">
         <v>450</v>
       </c>
       <c r="D112" t="s">
         <v>19</v>
       </c>
       <c r="E112" t="s">
         <v>20</v>
       </c>
       <c r="F112" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G112" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H112" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
         <v>8871</v>
       </c>
       <c r="B113">
         <v>1995</v>
       </c>
       <c r="C113">
         <v>440</v>
       </c>
       <c r="D113" t="s">
         <v>19</v>
       </c>
       <c r="E113" t="s">
         <v>20</v>
       </c>
       <c r="F113" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G113" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H113" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
         <v>8869</v>
       </c>
       <c r="B114">
         <v>1995</v>
       </c>
       <c r="C114">
         <v>428</v>
       </c>
       <c r="D114" t="s">
         <v>19</v>
       </c>
       <c r="E114" t="s">
         <v>20</v>
       </c>
       <c r="F114" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G114" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H114" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
         <v>8868</v>
       </c>
       <c r="B115">
         <v>1995</v>
       </c>
       <c r="C115">
         <v>412</v>
       </c>
       <c r="D115" t="s">
         <v>19</v>
       </c>
       <c r="E115" t="s">
         <v>20</v>
       </c>
       <c r="F115" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G115" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H115" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
         <v>8867</v>
       </c>
       <c r="B116">
         <v>1995</v>
       </c>
       <c r="C116">
         <v>392</v>
       </c>
       <c r="D116" t="s">
         <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>20</v>
       </c>
       <c r="F116" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G116" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H116" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
         <v>8866</v>
       </c>
       <c r="B117">
         <v>1995</v>
       </c>
       <c r="C117">
         <v>371</v>
       </c>
       <c r="D117" t="s">
         <v>19</v>
       </c>
       <c r="E117" t="s">
         <v>20</v>
       </c>
       <c r="F117" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G117" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H117" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
         <v>8865</v>
       </c>
       <c r="B118">
         <v>1995</v>
       </c>
       <c r="C118">
         <v>363</v>
       </c>
       <c r="D118" t="s">
         <v>19</v>
       </c>
       <c r="E118" t="s">
         <v>20</v>
       </c>
       <c r="F118" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G118" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H118" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
         <v>8864</v>
       </c>
       <c r="B119">
         <v>1995</v>
       </c>
       <c r="C119">
         <v>358</v>
       </c>
       <c r="D119" t="s">
         <v>19</v>
       </c>
       <c r="E119" t="s">
         <v>20</v>
       </c>
       <c r="F119" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G119" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H119" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
         <v>8863</v>
       </c>
       <c r="B120">
         <v>1995</v>
       </c>
       <c r="C120">
         <v>357</v>
       </c>
       <c r="D120" t="s">
         <v>19</v>
       </c>
       <c r="E120" t="s">
         <v>20</v>
       </c>
       <c r="F120" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G120" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H120" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
         <v>8860</v>
       </c>
       <c r="B121">
         <v>1995</v>
       </c>
       <c r="C121">
         <v>356</v>
       </c>
       <c r="D121" t="s">
         <v>19</v>
       </c>
       <c r="E121" t="s">
         <v>20</v>
       </c>
       <c r="F121" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G121" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H121" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
         <v>8859</v>
       </c>
       <c r="B122">
         <v>1995</v>
       </c>
       <c r="C122">
         <v>355</v>
       </c>
       <c r="D122" t="s">
         <v>19</v>
       </c>
       <c r="E122" t="s">
         <v>20</v>
       </c>
       <c r="F122" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G122" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H122" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
         <v>8858</v>
       </c>
       <c r="B123">
         <v>1995</v>
       </c>
       <c r="C123">
         <v>354</v>
       </c>
       <c r="D123" t="s">
         <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>20</v>
       </c>
       <c r="F123" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G123" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H123" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
         <v>8857</v>
       </c>
       <c r="B124">
         <v>1995</v>
       </c>
       <c r="C124">
         <v>310</v>
       </c>
       <c r="D124" t="s">
         <v>19</v>
       </c>
       <c r="E124" t="s">
         <v>20</v>
       </c>
       <c r="F124" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G124" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H124" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
         <v>8856</v>
       </c>
       <c r="B125">
         <v>1995</v>
       </c>
       <c r="C125">
         <v>305</v>
       </c>
       <c r="D125" t="s">
         <v>19</v>
       </c>
       <c r="E125" t="s">
         <v>20</v>
       </c>
       <c r="F125" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G125" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H125" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
         <v>8855</v>
       </c>
       <c r="B126">
         <v>1995</v>
       </c>
       <c r="C126">
         <v>297</v>
       </c>
       <c r="D126" t="s">
         <v>19</v>
       </c>
       <c r="E126" t="s">
         <v>20</v>
       </c>
       <c r="F126" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G126" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H126" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
         <v>8854</v>
       </c>
       <c r="B127">
         <v>1995</v>
       </c>
       <c r="C127">
         <v>296</v>
       </c>
       <c r="D127" t="s">
         <v>19</v>
       </c>
       <c r="E127" t="s">
         <v>20</v>
       </c>
       <c r="F127" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G127" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H127" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
         <v>8853</v>
       </c>
       <c r="B128">
         <v>1995</v>
       </c>
       <c r="C128">
         <v>259</v>
       </c>
       <c r="D128" t="s">
         <v>19</v>
       </c>
       <c r="E128" t="s">
         <v>20</v>
       </c>
       <c r="F128" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G128" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H128" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
         <v>8852</v>
       </c>
       <c r="B129">
         <v>1995</v>
       </c>
       <c r="C129">
         <v>258</v>
       </c>
       <c r="D129" t="s">
         <v>19</v>
       </c>
       <c r="E129" t="s">
         <v>20</v>
       </c>
       <c r="F129" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G129" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H129" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
         <v>8851</v>
       </c>
       <c r="B130">
         <v>1995</v>
       </c>
       <c r="C130">
         <v>256</v>
       </c>
       <c r="D130" t="s">
         <v>19</v>
       </c>
       <c r="E130" t="s">
         <v>20</v>
       </c>
       <c r="F130" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G130" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H130" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
         <v>8849</v>
       </c>
       <c r="B131">
         <v>1995</v>
       </c>
       <c r="C131">
         <v>255</v>
       </c>
       <c r="D131" t="s">
         <v>19</v>
       </c>
       <c r="E131" t="s">
         <v>20</v>
       </c>
       <c r="F131" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G131" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H131" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
         <v>8848</v>
       </c>
       <c r="B132">
         <v>1995</v>
       </c>
       <c r="C132">
         <v>251</v>
       </c>
       <c r="D132" t="s">
         <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>20</v>
       </c>
       <c r="F132" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G132" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H132" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
         <v>8832</v>
       </c>
       <c r="B133">
         <v>1995</v>
       </c>
       <c r="C133">
         <v>246</v>
       </c>
       <c r="D133" t="s">
         <v>19</v>
       </c>
       <c r="E133" t="s">
         <v>20</v>
       </c>
       <c r="F133" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G133" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H133" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
         <v>8830</v>
       </c>
       <c r="B134">
         <v>1995</v>
       </c>
       <c r="C134">
         <v>245</v>
       </c>
       <c r="D134" t="s">
         <v>19</v>
       </c>
       <c r="E134" t="s">
         <v>20</v>
       </c>
       <c r="F134" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G134" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H134" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
         <v>8827</v>
       </c>
       <c r="B135">
         <v>1995</v>
       </c>
       <c r="C135">
         <v>244</v>
       </c>
       <c r="D135" t="s">
         <v>19</v>
       </c>
       <c r="E135" t="s">
         <v>20</v>
       </c>
       <c r="F135" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G135" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H135" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
         <v>8822</v>
       </c>
       <c r="B136">
         <v>1995</v>
       </c>
       <c r="C136">
         <v>243</v>
       </c>
       <c r="D136" t="s">
         <v>19</v>
       </c>
       <c r="E136" t="s">
         <v>20</v>
       </c>
       <c r="F136" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G136" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H136" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
         <v>8821</v>
       </c>
       <c r="B137">
         <v>1995</v>
       </c>
       <c r="C137">
         <v>242</v>
       </c>
       <c r="D137" t="s">
         <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>20</v>
       </c>
       <c r="F137" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G137" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H137" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
         <v>8820</v>
       </c>
       <c r="B138">
         <v>1995</v>
       </c>
       <c r="C138">
         <v>231</v>
       </c>
       <c r="D138" t="s">
         <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>20</v>
       </c>
       <c r="F138" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G138" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H138" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
         <v>8819</v>
       </c>
       <c r="B139">
         <v>1995</v>
       </c>
       <c r="C139">
         <v>205</v>
       </c>
       <c r="D139" t="s">
         <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>20</v>
       </c>
       <c r="F139" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G139" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H139" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
         <v>8818</v>
       </c>
       <c r="B140">
         <v>1995</v>
       </c>
       <c r="C140">
         <v>193</v>
       </c>
       <c r="D140" t="s">
         <v>19</v>
       </c>
       <c r="E140" t="s">
         <v>20</v>
       </c>
       <c r="F140" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G140" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H140" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
         <v>8817</v>
       </c>
       <c r="B141">
         <v>1995</v>
       </c>
       <c r="C141">
         <v>192</v>
       </c>
       <c r="D141" t="s">
         <v>19</v>
       </c>
       <c r="E141" t="s">
         <v>20</v>
       </c>
       <c r="F141" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G141" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H141" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
         <v>8816</v>
       </c>
       <c r="B142">
         <v>1995</v>
       </c>
       <c r="C142">
         <v>183</v>
       </c>
       <c r="D142" t="s">
         <v>19</v>
       </c>
       <c r="E142" t="s">
         <v>20</v>
       </c>
       <c r="F142" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G142" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H142" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
         <v>8815</v>
       </c>
       <c r="B143">
         <v>1995</v>
       </c>
       <c r="C143">
         <v>164</v>
       </c>
       <c r="D143" t="s">
         <v>19</v>
       </c>
       <c r="E143" t="s">
         <v>20</v>
       </c>
       <c r="F143" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G143" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H143" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
         <v>8814</v>
       </c>
       <c r="B144">
         <v>1995</v>
       </c>
       <c r="C144">
         <v>162</v>
       </c>
       <c r="D144" t="s">
         <v>19</v>
       </c>
       <c r="E144" t="s">
         <v>20</v>
       </c>
       <c r="F144" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G144" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H144" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
         <v>8812</v>
       </c>
       <c r="B145">
         <v>1995</v>
       </c>
       <c r="C145">
         <v>161</v>
       </c>
       <c r="D145" t="s">
         <v>19</v>
       </c>
       <c r="E145" t="s">
         <v>20</v>
       </c>
       <c r="F145" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G145" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H145" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
         <v>8798</v>
       </c>
       <c r="B146">
         <v>1995</v>
       </c>
       <c r="C146">
         <v>123</v>
       </c>
       <c r="D146" t="s">
         <v>19</v>
       </c>
       <c r="E146" t="s">
         <v>20</v>
       </c>
       <c r="F146" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G146" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H146" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
         <v>8797</v>
       </c>
       <c r="B147">
         <v>1995</v>
       </c>
       <c r="C147">
         <v>101</v>
       </c>
       <c r="D147" t="s">
         <v>19</v>
       </c>
       <c r="E147" t="s">
         <v>20</v>
       </c>
       <c r="F147" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G147" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H147" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
         <v>8796</v>
       </c>
       <c r="B148">
         <v>1995</v>
       </c>
       <c r="C148">
         <v>92</v>
       </c>
       <c r="D148" t="s">
         <v>19</v>
       </c>
       <c r="E148" t="s">
         <v>20</v>
       </c>
       <c r="F148" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G148" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H148" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
         <v>8795</v>
       </c>
       <c r="B149">
         <v>1995</v>
       </c>
       <c r="C149">
         <v>89</v>
       </c>
       <c r="D149" t="s">
         <v>19</v>
       </c>
       <c r="E149" t="s">
         <v>20</v>
       </c>
       <c r="F149" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G149" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H149" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
         <v>8794</v>
       </c>
       <c r="B150">
         <v>1995</v>
       </c>
       <c r="C150">
         <v>88</v>
       </c>
       <c r="D150" t="s">
         <v>19</v>
       </c>
       <c r="E150" t="s">
         <v>20</v>
       </c>
       <c r="F150" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G150" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H150" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
         <v>8788</v>
       </c>
       <c r="B151">
         <v>1995</v>
       </c>
       <c r="C151">
         <v>84</v>
       </c>
       <c r="D151" t="s">
         <v>19</v>
       </c>
       <c r="E151" t="s">
         <v>20</v>
       </c>
       <c r="F151" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G151" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H151" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
         <v>8787</v>
       </c>
       <c r="B152">
         <v>1995</v>
       </c>
       <c r="C152">
         <v>71</v>
       </c>
       <c r="D152" t="s">
         <v>19</v>
       </c>
       <c r="E152" t="s">
         <v>20</v>
       </c>
       <c r="F152" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G152" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H152" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
         <v>8786</v>
       </c>
       <c r="B153">
         <v>1995</v>
       </c>
       <c r="C153">
         <v>67</v>
       </c>
       <c r="D153" t="s">
         <v>19</v>
       </c>
       <c r="E153" t="s">
         <v>20</v>
       </c>
       <c r="F153" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G153" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H153" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
         <v>8785</v>
       </c>
       <c r="B154">
         <v>1995</v>
       </c>
       <c r="C154">
         <v>66</v>
       </c>
       <c r="D154" t="s">
         <v>19</v>
       </c>
       <c r="E154" t="s">
         <v>20</v>
       </c>
       <c r="F154" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G154" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H154" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
         <v>8784</v>
       </c>
       <c r="B155">
         <v>1995</v>
       </c>
       <c r="C155">
         <v>65</v>
       </c>
       <c r="D155" t="s">
         <v>19</v>
       </c>
       <c r="E155" t="s">
         <v>20</v>
       </c>
       <c r="F155" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G155" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H155" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
         <v>8783</v>
       </c>
       <c r="B156">
         <v>1995</v>
       </c>
       <c r="C156">
         <v>63</v>
       </c>
       <c r="D156" t="s">
         <v>19</v>
       </c>
       <c r="E156" t="s">
         <v>20</v>
       </c>
       <c r="F156" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G156" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H156" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
         <v>8782</v>
       </c>
       <c r="B157">
         <v>1995</v>
       </c>
       <c r="C157">
         <v>31</v>
       </c>
       <c r="D157" t="s">
         <v>19</v>
       </c>
       <c r="E157" t="s">
         <v>20</v>
       </c>
       <c r="F157" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G157" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H157" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
         <v>8781</v>
       </c>
       <c r="B158">
         <v>1995</v>
       </c>
       <c r="C158">
         <v>10</v>
       </c>
       <c r="D158" t="s">
         <v>19</v>
       </c>
       <c r="E158" t="s">
         <v>20</v>
       </c>
       <c r="F158" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G158" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H158" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
         <v>8780</v>
       </c>
       <c r="B159">
         <v>1995</v>
       </c>
       <c r="C159">
         <v>9</v>
       </c>
       <c r="D159" t="s">
         <v>19</v>
       </c>
       <c r="E159" t="s">
         <v>20</v>
       </c>
       <c r="F159" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G159" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H159" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
         <v>8779</v>
       </c>
       <c r="B160">
         <v>1995</v>
       </c>
       <c r="C160">
         <v>8</v>
       </c>
       <c r="D160" t="s">
         <v>19</v>
       </c>
       <c r="E160" t="s">
         <v>20</v>
       </c>
       <c r="F160" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G160" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H160" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
         <v>8777</v>
       </c>
       <c r="B161">
         <v>1995</v>
       </c>
       <c r="C161">
         <v>7</v>
       </c>
       <c r="D161" t="s">
         <v>19</v>
       </c>
       <c r="E161" t="s">
         <v>20</v>
       </c>
       <c r="F161" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G161" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H161" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
         <v>8271</v>
       </c>
       <c r="B162">
         <v>1996</v>
       </c>
       <c r="C162">
         <v>564</v>
       </c>
       <c r="D162" t="s">
         <v>19</v>
       </c>
       <c r="E162" t="s">
         <v>20</v>
       </c>
       <c r="F162" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G162" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H162" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
         <v>8270</v>
       </c>
       <c r="B163">
         <v>1996</v>
       </c>
       <c r="C163">
         <v>440</v>
       </c>
       <c r="D163" t="s">
         <v>19</v>
       </c>
       <c r="E163" t="s">
         <v>20</v>
       </c>
       <c r="F163" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G163" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H163" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
         <v>8269</v>
       </c>
       <c r="B164">
         <v>1996</v>
       </c>
       <c r="C164">
         <v>439</v>
       </c>
       <c r="D164" t="s">
         <v>19</v>
       </c>
       <c r="E164" t="s">
         <v>20</v>
       </c>
       <c r="F164" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G164" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H164" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
         <v>8268</v>
       </c>
       <c r="B165">
         <v>1996</v>
       </c>
       <c r="C165">
         <v>436</v>
       </c>
       <c r="D165" t="s">
         <v>19</v>
       </c>
       <c r="E165" t="s">
         <v>20</v>
       </c>
       <c r="F165" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G165" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H165" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
         <v>8267</v>
       </c>
       <c r="B166">
         <v>1996</v>
       </c>
       <c r="C166">
         <v>435</v>
       </c>
       <c r="D166" t="s">
         <v>19</v>
       </c>
       <c r="E166" t="s">
         <v>20</v>
       </c>
       <c r="F166" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G166" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H166" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
         <v>8266</v>
       </c>
       <c r="B167">
         <v>1996</v>
       </c>
       <c r="C167">
         <v>434</v>
       </c>
       <c r="D167" t="s">
         <v>19</v>
       </c>
       <c r="E167" t="s">
         <v>20</v>
       </c>
       <c r="F167" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G167" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H167" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
         <v>8256</v>
       </c>
       <c r="B168">
         <v>1996</v>
       </c>
       <c r="C168">
         <v>364</v>
       </c>
       <c r="D168" t="s">
         <v>19</v>
       </c>
       <c r="E168" t="s">
         <v>20</v>
       </c>
       <c r="F168" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G168" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H168" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
         <v>8255</v>
       </c>
       <c r="B169">
         <v>1996</v>
       </c>
       <c r="C169">
         <v>363</v>
       </c>
       <c r="D169" t="s">
         <v>19</v>
       </c>
       <c r="E169" t="s">
         <v>20</v>
       </c>
       <c r="F169" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G169" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H169" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
         <v>8253</v>
       </c>
       <c r="B170">
         <v>1996</v>
       </c>
       <c r="C170">
         <v>362</v>
       </c>
       <c r="D170" t="s">
         <v>19</v>
       </c>
       <c r="E170" t="s">
         <v>20</v>
       </c>
       <c r="F170" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G170" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H170" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
         <v>8251</v>
       </c>
       <c r="B171">
         <v>1996</v>
       </c>
       <c r="C171">
         <v>361</v>
       </c>
       <c r="D171" t="s">
         <v>19</v>
       </c>
       <c r="E171" t="s">
         <v>20</v>
       </c>
       <c r="F171" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G171" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H171" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
         <v>8250</v>
       </c>
       <c r="B172">
         <v>1996</v>
       </c>
       <c r="C172">
         <v>284</v>
       </c>
       <c r="D172" t="s">
         <v>19</v>
       </c>
       <c r="E172" t="s">
         <v>20</v>
       </c>
       <c r="F172" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G172" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H172" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
         <v>8247</v>
       </c>
       <c r="B173">
         <v>1996</v>
       </c>
       <c r="C173">
         <v>283</v>
       </c>
       <c r="D173" t="s">
         <v>19</v>
       </c>
       <c r="E173" t="s">
         <v>20</v>
       </c>
       <c r="F173" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G173" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H173" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
         <v>8246</v>
       </c>
       <c r="B174">
         <v>1996</v>
       </c>
       <c r="C174">
         <v>282</v>
       </c>
       <c r="D174" t="s">
         <v>19</v>
       </c>
       <c r="E174" t="s">
         <v>20</v>
       </c>
       <c r="F174" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G174" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H174" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
         <v>8245</v>
       </c>
       <c r="B175">
         <v>1996</v>
       </c>
       <c r="C175">
         <v>281</v>
       </c>
       <c r="D175" t="s">
         <v>19</v>
       </c>
       <c r="E175" t="s">
         <v>20</v>
       </c>
       <c r="F175" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G175" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H175" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
         <v>8244</v>
       </c>
       <c r="B176">
         <v>1996</v>
       </c>
       <c r="C176">
         <v>232</v>
       </c>
       <c r="D176" t="s">
         <v>19</v>
       </c>
       <c r="E176" t="s">
         <v>20</v>
       </c>
       <c r="F176" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G176" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H176" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
         <v>8243</v>
       </c>
       <c r="B177">
         <v>1996</v>
       </c>
       <c r="C177">
         <v>231</v>
       </c>
       <c r="D177" t="s">
         <v>19</v>
       </c>
       <c r="E177" t="s">
         <v>20</v>
       </c>
       <c r="F177" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G177" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H177" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
         <v>8242</v>
       </c>
       <c r="B178">
         <v>1996</v>
       </c>
       <c r="C178">
         <v>217</v>
       </c>
       <c r="D178" t="s">
         <v>19</v>
       </c>
       <c r="E178" t="s">
         <v>20</v>
       </c>
       <c r="F178" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G178" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H178" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
         <v>8241</v>
       </c>
       <c r="B179">
         <v>1996</v>
       </c>
       <c r="C179">
         <v>216</v>
       </c>
       <c r="D179" t="s">
         <v>19</v>
       </c>
       <c r="E179" t="s">
         <v>20</v>
       </c>
       <c r="F179" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G179" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H179" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
         <v>8240</v>
       </c>
       <c r="B180">
         <v>1996</v>
       </c>
       <c r="C180">
         <v>207</v>
       </c>
       <c r="D180" t="s">
         <v>19</v>
       </c>
       <c r="E180" t="s">
         <v>20</v>
       </c>
       <c r="F180" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G180" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H180" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
         <v>8239</v>
       </c>
       <c r="B181">
         <v>1996</v>
       </c>
       <c r="C181">
         <v>206</v>
       </c>
       <c r="D181" t="s">
         <v>19</v>
       </c>
       <c r="E181" t="s">
         <v>20</v>
       </c>
       <c r="F181" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G181" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H181" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
         <v>8238</v>
       </c>
       <c r="B182">
         <v>1996</v>
       </c>
       <c r="C182">
         <v>201</v>
       </c>
       <c r="D182" t="s">
         <v>19</v>
       </c>
       <c r="E182" t="s">
         <v>20</v>
       </c>
       <c r="F182" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G182" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H182" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
         <v>8237</v>
       </c>
       <c r="B183">
         <v>1996</v>
       </c>
       <c r="C183">
         <v>194</v>
       </c>
       <c r="D183" t="s">
         <v>19</v>
       </c>
       <c r="E183" t="s">
         <v>20</v>
       </c>
       <c r="F183" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G183" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H183" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
         <v>8236</v>
       </c>
       <c r="B184">
         <v>1996</v>
       </c>
       <c r="C184">
         <v>187</v>
       </c>
       <c r="D184" t="s">
         <v>19</v>
       </c>
       <c r="E184" t="s">
         <v>20</v>
       </c>
       <c r="F184" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G184" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H184" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
         <v>8235</v>
       </c>
       <c r="B185">
         <v>1996</v>
       </c>
       <c r="C185">
         <v>159</v>
       </c>
       <c r="D185" t="s">
         <v>19</v>
       </c>
       <c r="E185" t="s">
         <v>20</v>
       </c>
       <c r="F185" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G185" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H185" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
         <v>8234</v>
       </c>
       <c r="B186">
         <v>1996</v>
       </c>
       <c r="C186">
         <v>158</v>
       </c>
       <c r="D186" t="s">
         <v>19</v>
       </c>
       <c r="E186" t="s">
         <v>20</v>
       </c>
       <c r="F186" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G186" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H186" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
         <v>8233</v>
       </c>
       <c r="B187">
         <v>1996</v>
       </c>
       <c r="C187">
         <v>157</v>
       </c>
       <c r="D187" t="s">
         <v>19</v>
       </c>
       <c r="E187" t="s">
         <v>20</v>
       </c>
       <c r="F187" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G187" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H187" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
         <v>8232</v>
       </c>
       <c r="B188">
         <v>1996</v>
       </c>
       <c r="C188">
         <v>156</v>
       </c>
       <c r="D188" t="s">
         <v>19</v>
       </c>
       <c r="E188" t="s">
         <v>20</v>
       </c>
       <c r="F188" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G188" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H188" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
         <v>8231</v>
       </c>
       <c r="B189">
         <v>1996</v>
       </c>
       <c r="C189">
         <v>155</v>
       </c>
       <c r="D189" t="s">
         <v>19</v>
       </c>
       <c r="E189" t="s">
         <v>20</v>
       </c>
       <c r="F189" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G189" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H189" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
         <v>8230</v>
       </c>
       <c r="B190">
         <v>1996</v>
       </c>
       <c r="C190">
         <v>136</v>
       </c>
       <c r="D190" t="s">
         <v>19</v>
       </c>
       <c r="E190" t="s">
         <v>20</v>
       </c>
       <c r="F190" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G190" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H190" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
         <v>8216</v>
       </c>
       <c r="B191">
         <v>1996</v>
       </c>
       <c r="C191">
         <v>124</v>
       </c>
       <c r="D191" t="s">
         <v>19</v>
       </c>
       <c r="E191" t="s">
         <v>20</v>
       </c>
       <c r="F191" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G191" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H191" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
         <v>8213</v>
       </c>
       <c r="B192">
         <v>1996</v>
       </c>
       <c r="C192">
         <v>116</v>
       </c>
       <c r="D192" t="s">
         <v>19</v>
       </c>
       <c r="E192" t="s">
         <v>20</v>
       </c>
       <c r="F192" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G192" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H192" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
         <v>8211</v>
       </c>
       <c r="B193">
         <v>1996</v>
       </c>
       <c r="C193">
         <v>115</v>
       </c>
       <c r="D193" t="s">
         <v>19</v>
       </c>
       <c r="E193" t="s">
         <v>20</v>
       </c>
       <c r="F193" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G193" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H193" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
         <v>8210</v>
       </c>
       <c r="B194">
         <v>1996</v>
       </c>
       <c r="C194">
         <v>114</v>
       </c>
       <c r="D194" t="s">
         <v>19</v>
       </c>
       <c r="E194" t="s">
         <v>20</v>
       </c>
       <c r="F194" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G194" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H194" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
         <v>8209</v>
       </c>
       <c r="B195">
         <v>1996</v>
       </c>
       <c r="C195">
         <v>113</v>
       </c>
       <c r="D195" t="s">
         <v>19</v>
       </c>
       <c r="E195" t="s">
         <v>20</v>
       </c>
       <c r="F195" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G195" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H195" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
         <v>8183</v>
       </c>
       <c r="B196">
         <v>1996</v>
       </c>
       <c r="C196">
         <v>112</v>
       </c>
       <c r="D196" t="s">
         <v>19</v>
       </c>
       <c r="E196" t="s">
         <v>20</v>
       </c>
       <c r="F196" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G196" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H196" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
         <v>8182</v>
       </c>
       <c r="B197">
         <v>1996</v>
       </c>
       <c r="C197">
         <v>47</v>
       </c>
       <c r="D197" t="s">
         <v>19</v>
       </c>
       <c r="E197" t="s">
         <v>20</v>
       </c>
       <c r="F197" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G197" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H197" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
         <v>8179</v>
       </c>
       <c r="B198">
         <v>1996</v>
       </c>
       <c r="C198">
         <v>42</v>
       </c>
       <c r="D198" t="s">
         <v>19</v>
       </c>
       <c r="E198" t="s">
         <v>20</v>
       </c>
       <c r="F198" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G198" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H198" t="s">
         <v>408</v>
       </c>
-      <c r="H198" t="s">
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>8</v>
+      </c>
+      <c r="B199" t="s">
+        <v>8</v>
+      </c>
+      <c r="C199" t="s">
+        <v>8</v>
+      </c>
+      <c r="D199" t="s">
+        <v>19</v>
+      </c>
+      <c r="E199" t="s">
+        <v>20</v>
+      </c>
+      <c r="F199" t="s">
+        <v>14</v>
+      </c>
+      <c r="G199" s="1" t="s">
         <v>409</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F199" t="s">
+      <c r="H199" t="s">
         <v>410</v>
-      </c>
-[...4 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
         <v>8174</v>
       </c>
       <c r="B200">
         <v>1996</v>
       </c>
       <c r="C200">
         <v>32</v>
       </c>
       <c r="D200" t="s">
         <v>19</v>
       </c>
       <c r="E200" t="s">
         <v>20</v>
       </c>
       <c r="F200" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="H200" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
         <v>8173</v>
       </c>
       <c r="B201">
         <v>1996</v>
       </c>
       <c r="C201">
         <v>28</v>
       </c>
       <c r="D201" t="s">
         <v>19</v>
       </c>
       <c r="E201" t="s">
         <v>20</v>
       </c>
       <c r="F201" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="H201" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>