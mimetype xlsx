--- v0 (2025-12-28)
+++ v1 (2026-06-28)
@@ -10,121 +10,109 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="76">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>(</t>
+  </si>
+  <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>Fernando Henrique Peres_x000D_
-[...10 lines deleted...]
-Geovaci Peres</t>
+    <t>Adilson de Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16011</t>
   </si>
   <si>
     <t>“ Concede título honorífico de cidadania a pessoa que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Rui Carlos Ferreira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14463</t>
   </si>
   <si>
     <t>" MODIFICA HORÁRIO DE FUNCIONAMENTO DAS SESSÕES ORDINÁRIAS DA CÂMARA MUNICIPAL DE JATAÍ E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14293</t>
   </si>
   <si>
     <t>"DISCRIMINA VALOR DO BENEFÍCIO CONCEDIDO A BENEFICIARIAS QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14292</t>
   </si>
   <si>
     <t>MODIFICA DISPOSITIVOS DO DECRETO LEGISLATIVO 010/97 DE 07 DE NOVEMBRO DE 1997 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7773</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇOS DE RECUPERAÇÃO DA ESTRADA QUE LIGA A BR-060 AO PROJETO ÍRIS REZENDE, EM TODA A SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7772</t>
@@ -189,65 +177,51 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/7762</t>
   </si>
   <si>
     <t>SOLICITA A ELETRIFICAÇÃO DO BAIRRO POPULAR.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7761</t>
   </si>
   <si>
     <t>SOLICITA O ASFALTAMENTO DO RESTANTE DA VILA LUIZA, VILA FÁTIMA E BAIRRO POPULAR.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7760</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE ESTUDOS TÉCNICOS QUE VIABILIZAM A COLOCAÇÃO DE UMA ROTATÓRIA E UM SINAL DE ALERTANDO CRUZAMENTO DAS RUAS CASTRO ALVES E RUA MIRANDA DE CARVALHO, EM FRENTE AO HOSPITAL BEZERRA DE MENEZES, ONDE FUTURAMENTE FUNCIONARÁ UMA ESCOLA DE PRIMEIRO GRAU.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7759</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE QUE SEJAM PROMOVIDAS CAMPANHAS EDUCATIVAS CONTRA O CIGARRO E O ÁLCOOL, DE MODO A PREVENIR A OCORRÊNCIA DE VÁRIOS TIPOS DE CÂNCER NO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>Carlone Assis_x000D_
-[...13 lines deleted...]
-Alcântara de Carvalho Neto</t>
+    <t>Cilene Maria de Moraes Guimarães</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7719</t>
   </si>
   <si>
     <t>SOLICITA DO SECRETÁRIO ESTADUAL DE INDÚSTRIA E COMÉRCIO DO ESTADO DE GOIÁS AJUDA PARA CARREAR ALGUMAS INDÚSTRIAS PARA JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7431</t>
   </si>
   <si>
     <t>SOLICITA A IMEDIATA COLOCAÇÃO DE REATORES NOS POSTES DE ILUMINAÇÃO PÚBLICA DA VILA SÃO PEDRO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7430</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO EXPEDIENTE DESTA CASA LEGISLATIVA À DIREÇÃO DO COLÉGIO AGOSTINIANO NOSSA SENHORA DO BOM CONSELHO, NA PESSOA DE SUA ILUSTRE DIRETORA PROFª IEDA BORGES DE SOUZA SOARES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7429</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONCEDIDO DIPLOMA DE HONRA AO MÉRITO AOS SENHORES COMPONENTES DA UNIDADE DO CORPO DE BOMBEIROS DE JATAÍ, PELA EFETIVA PARTICIPAÇÃO NA "MISSÃO RORAIMA", COLABORANDO PARA A EXTINÇÃO DO INCÊNDIO QUE ATINGIU GRANDE PARTE DO ESTADO DE RORAIMA, CAUSANDO SERÍSSIMOS PREJUÍZOS ÀQUELA POPULAÇÃO.</t>
   </si>
@@ -627,827 +601,827 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16011" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14463" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14293" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14292" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7773" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7772" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7771" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7770" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7768" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7767" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7766" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7765" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7764" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7763" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7762" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7761" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7760" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7759" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7719" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7431" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7430" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7429" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7428" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7427" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7426" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7069" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7068" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6610" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="33" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="31.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="39" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2">
-[...6 lines deleted...]
-        <v>80</v>
+      <c r="A2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
       </c>
       <c r="D2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>14463</v>
       </c>
       <c r="B3">
         <v>1998</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>8</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F4" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>14292</v>
       </c>
       <c r="B5">
         <v>1998</v>
       </c>
       <c r="C5">
         <v>3</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="H5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>7773</v>
       </c>
       <c r="B6">
         <v>1997</v>
       </c>
       <c r="C6">
         <v>561</v>
       </c>
       <c r="D6" t="s">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>7772</v>
       </c>
       <c r="B7">
         <v>1997</v>
       </c>
       <c r="C7">
         <v>560</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>7771</v>
       </c>
       <c r="B8">
         <v>1997</v>
       </c>
       <c r="C8">
         <v>4410</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H8" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>7770</v>
       </c>
       <c r="B9">
         <v>1997</v>
       </c>
       <c r="C9">
         <v>436</v>
       </c>
       <c r="D9" t="s">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H9" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>7769</v>
       </c>
       <c r="B10">
         <v>1997</v>
       </c>
       <c r="C10">
         <v>428</v>
       </c>
       <c r="D10" t="s">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H10" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>7768</v>
       </c>
       <c r="B11">
         <v>1997</v>
       </c>
       <c r="C11">
         <v>415</v>
       </c>
       <c r="D11" t="s">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H11" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>7767</v>
       </c>
       <c r="B12">
         <v>1997</v>
       </c>
       <c r="C12">
         <v>414</v>
       </c>
       <c r="D12" t="s">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="H12" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>7766</v>
       </c>
       <c r="B13">
         <v>1997</v>
       </c>
       <c r="C13">
         <v>272</v>
       </c>
       <c r="D13" t="s">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H13" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>7765</v>
       </c>
       <c r="B14">
         <v>1997</v>
       </c>
       <c r="C14">
         <v>267</v>
       </c>
       <c r="D14" t="s">
         <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H14" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>7764</v>
       </c>
       <c r="B15">
         <v>1997</v>
       </c>
       <c r="C15">
         <v>258</v>
       </c>
       <c r="D15" t="s">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>43</v>
       </c>
       <c r="H15" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>7763</v>
       </c>
       <c r="B16">
         <v>1997</v>
       </c>
       <c r="C16">
         <v>186</v>
       </c>
       <c r="D16" t="s">
         <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H16" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>7762</v>
       </c>
       <c r="B17">
         <v>1997</v>
       </c>
       <c r="C17">
         <v>185</v>
       </c>
       <c r="D17" t="s">
         <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>47</v>
       </c>
       <c r="H17" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>7761</v>
       </c>
       <c r="B18">
         <v>1997</v>
       </c>
       <c r="C18">
         <v>184</v>
       </c>
       <c r="D18" t="s">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>49</v>
       </c>
       <c r="H18" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>7760</v>
       </c>
       <c r="B19">
         <v>1997</v>
       </c>
       <c r="C19">
         <v>183</v>
       </c>
       <c r="D19" t="s">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H19" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>7759</v>
       </c>
       <c r="B20">
         <v>1997</v>
       </c>
       <c r="C20">
         <v>97</v>
       </c>
       <c r="D20" t="s">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>53</v>
       </c>
       <c r="H20" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:8">
-      <c r="A21">
-[...6 lines deleted...]
-        <v>377</v>
+      <c r="A21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" t="s">
+        <v>8</v>
       </c>
       <c r="D21" t="s">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" t="s">
         <v>55</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>56</v>
       </c>
       <c r="H21" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>7431</v>
       </c>
       <c r="B22">
         <v>1998</v>
       </c>
       <c r="C22">
         <v>187</v>
       </c>
       <c r="D22" t="s">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>58</v>
       </c>
       <c r="H22" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>7430</v>
       </c>
       <c r="B23">
         <v>1998</v>
       </c>
       <c r="C23">
         <v>77</v>
       </c>
       <c r="D23" t="s">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H23" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>7429</v>
       </c>
       <c r="B24">
         <v>1998</v>
       </c>
       <c r="C24">
         <v>76</v>
       </c>
       <c r="D24" t="s">
         <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H24" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>7428</v>
       </c>
       <c r="B25">
         <v>1998</v>
       </c>
       <c r="C25">
         <v>61</v>
       </c>
       <c r="D25" t="s">
         <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H25" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>7427</v>
       </c>
       <c r="B26">
         <v>1998</v>
       </c>
       <c r="C26">
         <v>4</v>
       </c>
       <c r="D26" t="s">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H26" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>7426</v>
       </c>
       <c r="B27">
         <v>1998</v>
       </c>
       <c r="C27">
         <v>18</v>
       </c>
       <c r="D27" t="s">
         <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>68</v>
       </c>
       <c r="H27" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>7069</v>
       </c>
       <c r="B28">
         <v>1999</v>
       </c>
       <c r="C28">
         <v>6</v>
       </c>
       <c r="D28" t="s">
         <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>70</v>
       </c>
       <c r="H28" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>7068</v>
       </c>
       <c r="B29">
         <v>1999</v>
       </c>
       <c r="C29">
         <v>5</v>
       </c>
       <c r="D29" t="s">
         <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>72</v>
       </c>
       <c r="H29" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>6610</v>
       </c>
       <c r="B30">
         <v>2000</v>
       </c>
       <c r="C30">
         <v>27</v>
       </c>
       <c r="D30" t="s">
         <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H30" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>