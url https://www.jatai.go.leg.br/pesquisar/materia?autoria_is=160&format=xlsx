--- v0 (2025-12-28)
+++ v1 (2026-11-04)
@@ -10,271 +10,194 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="50">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>(</t>
+  </si>
+  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Augusto Rodrigues da Silva_x000D_
-[...4 lines deleted...]
-Pedro Ottoni de Carvalho</t>
+    <t>Augusto Rodrigues da Silva</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17577</t>
   </si>
   <si>
     <t>O vereador requer envio de ofício ao Sr. Prefeito Municipal, solicitando que o mesmo inclua no cofre municipal o pagamento mensais da conta de energia elétrica, gastos no Lar e Creche Santo Antonio da Ilha dos Bambus.</t>
   </si>
   <si>
-    <t>Antônio Soares Gedda_x000D_
-[...4 lines deleted...]
-Pedro Ottoni de Carvalho</t>
+    <t>Antônio Soares Gedda</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17567</t>
   </si>
   <si>
     <t>O vereador requer envio de ofício ao Sr. Prefeito Municipal, solicitando providências junto ao Detran - Go, afim de que sejam  instalados  sinais de trânsito em toda a cidade.</t>
   </si>
   <si>
     <t>Pedro Ottoni de Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17538</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Sr. Prefeito Municipal, reivindicando-lhe providências no sentido de estar aguando as ruas no entorno da estação rodoviária.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17529</t>
   </si>
   <si>
     <t>O vereador que ao final subscreve, solicita envio de moção de pesar aos familiares de SEBASTIÃO VILELA pelo seu falecimento ocorrido recentemente.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17517</t>
   </si>
   <si>
     <t>Requer à  Presidência desta casa de leis, que designe uma comissão composta de três vereadores, para tratar junto  ao Chefe do DNER, sobre a cessão de dois caminhões - tanques para a Prefeitura Municipal.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17516</t>
   </si>
   <si>
     <t>O vereador que ao final subscreve, solicita da Mesa Diretora a suspensão do lanche oferecido aos edis  durante às sessões deste parlamento.</t>
   </si>
   <si>
-    <t>Nivaldo Sousa Moraes_x000D_
-[...3 lines deleted...]
-Pedro Ottoni de Carvalho</t>
+    <t>Nivaldo Sousa Moraes</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17461</t>
   </si>
   <si>
     <t>Solicita a Mesa da Câmara fazer apelo ao Diretor do Colégio Estadual Nestório Ribeiro no sentido de reduzir taxas de inscrições.</t>
   </si>
   <si>
-    <t>Alan-Kardec de Rezende_x000D_
-[...3 lines deleted...]
-Pedro Ottoni de Carvalho</t>
+    <t>Alan-Kardec de Rezende</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17460</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal, enviar mensagem ao Poder Legislativo, solicitando autorização para abertura de crédito especial.</t>
   </si>
   <si>
-    <t>Jerônimo Epaminondas Vilela_x000D_
-[...8 lines deleted...]
-Pedro Ottoni de Carvalho</t>
+    <t>Jerônimo Epaminondas Vilela</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17430</t>
   </si>
   <si>
     <t>O vereador  infra -assinado  requer a apreciação desta casa de leis o projeto de lei que visa a modificação do Projeto - Lei n° 92-A, tabela l de março de 1967.</t>
   </si>
   <si>
-    <t>Edgar Carneiro Souza_x000D_
-[...8 lines deleted...]
-Pedro Ottoni de Carvalho</t>
+    <t>Edgar Carneiro Souza</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17427</t>
   </si>
   <si>
     <t>O vereador que este assina, requer envio de ofício ao Sr. Prefeito Municipal com a máxima urgência, solicitando  a remessa de crédito especial para pagamento do décimo terceiro salário aos funcionários da municipalidade.</t>
   </si>
   <si>
-    <t>Edgar Carneiro Souza_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17419</t>
   </si>
   <si>
     <t>O vereador que ao final subscreve, requer envio de ofício ao dirigentes da "CEM" (campanha de erradicação da malária), afim de estudarem uma imediata tomada de providências, que requer o caso, que atualmente assola nossa cidade.</t>
   </si>
   <si>
-    <t>Antônio Soares Gedda_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17399</t>
   </si>
   <si>
     <t>Os vereadores que ao final subscreve, requer ao Presidente desta casa de leis uma sessão extraordinária para apreciar o ofício do Sr. Vivaldo Joaquim de Assis.</t>
   </si>
   <si>
-    <t>Alan-Kardec de Rezende_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17397</t>
   </si>
   <si>
     <t>O vereador que ao final subscreve, solicita envio de ofício ao  CELG  solicitando a ligação de rede de luz à maternidade Tia Justina.</t>
   </si>
   <si>
-    <t>Nivaldo Sousa Moraes_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17387</t>
   </si>
   <si>
     <t>O vereador solicita envio de ofício ao Exmo. Dr. Mário Evaristo de Oliveira diretor do Serviço Estadual de Saneamento e do Encarregado do S.S.S.E. de  Jataí, requerendo informações sobre  o andamento da construção de captação de água do queixada.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17386</t>
   </si>
   <si>
     <t>O vereador solicita do Pode Executivo, o alargamento da Viela Benjamim Constant, transformando -a em rua.</t>
-  </si>
-[...6 lines deleted...]
-Pedro Ottoni de Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17377</t>
   </si>
   <si>
     <t>Vereador solicita envio de ofício  ao Professor Edgar Alves Dias, parabenizando-o pelo brilhante atuação frente  ao Colégio Nestório Ribeiro.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -632,463 +555,463 @@
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2">
-[...6 lines deleted...]
-        <v>64</v>
+      <c r="A2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
       </c>
       <c r="D2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3">
-[...6 lines deleted...]
-        <v>600</v>
+      <c r="A3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>17538</v>
       </c>
       <c r="B4">
         <v>1969</v>
       </c>
       <c r="C4">
         <v>60</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>17529</v>
       </c>
       <c r="B5">
         <v>1969</v>
       </c>
       <c r="C5">
         <v>49</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>17517</v>
       </c>
       <c r="B6">
         <v>1968</v>
       </c>
       <c r="C6">
         <v>122</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>17516</v>
       </c>
       <c r="B7">
         <v>1968</v>
       </c>
       <c r="C7">
         <v>110</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8">
-[...6 lines deleted...]
-        <v>206</v>
+      <c r="A8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" t="s">
+        <v>8</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9">
-[...6 lines deleted...]
-        <v>205</v>
+      <c r="A9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" t="s">
+        <v>8</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10">
-[...6 lines deleted...]
-        <v>131</v>
+      <c r="A10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" t="s">
+        <v>8</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11">
-[...6 lines deleted...]
-        <v>259</v>
+      <c r="A11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" t="s">
+        <v>8</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G11" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F12" t="s">
         <v>35</v>
-      </c>
-[...21 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>38</v>
       </c>
       <c r="H12" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13">
-[...6 lines deleted...]
-        <v>156</v>
+      <c r="A13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" t="s">
+        <v>8</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>41</v>
       </c>
-      <c r="H13" t="s">
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" t="s">
+        <v>10</v>
+      </c>
+      <c r="F14" t="s">
+        <v>29</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>42</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F14" t="s">
+      <c r="H14" t="s">
         <v>43</v>
       </c>
-      <c r="G14" s="1" t="s">
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" t="s">
+        <v>10</v>
+      </c>
+      <c r="F15" t="s">
+        <v>26</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H14" t="s">
+      <c r="H15" t="s">
         <v>45</v>
-      </c>
-[...24 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>17386</v>
       </c>
       <c r="B16">
         <v>1967</v>
       </c>
       <c r="C16">
         <v>142</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F16" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G16" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H16" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" t="s">
+        <v>10</v>
+      </c>
+      <c r="F17" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H17" t="s">
         <v>49</v>
-      </c>
-[...27 lines deleted...]
-        <v>53</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 