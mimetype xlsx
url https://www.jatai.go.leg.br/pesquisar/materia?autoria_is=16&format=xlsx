--- v0 (2025-12-21)
+++ v1 (2026-07-03)
@@ -10,194 +10,161 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1828" uniqueCount="878">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2215" uniqueCount="773">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>(</t>
+  </si>
+  <si>
     <t>SEMD</t>
   </si>
   <si>
     <t>Sub-Emenda</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...7 lines deleted...]
-Nilton César Soró</t>
+    <t>Vinícius Luz</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9041</t>
   </si>
   <si>
     <t>SUBEMENDA MODIFICATIVA Nº 49/2016. ALTERA DISPOSITIVOS NORMATIVOS EMENDA MODIFICATIVA EM REFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>Nilton César Soró_x000D_
-[...6 lines deleted...]
-Mauro Bento Filho</t>
+    <t>Nilton César Soró</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9040</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 069/2016 E DÁ OUTRAS PROVIDÊNCIAS. "ALTERA O ART. 1º DO PROJETO DE LEI Nº 069/2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...4 lines deleted...]
-Nilton César Soró</t>
+    <t>Thiago Maggioni</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9027</t>
   </si>
   <si>
     <t>SUB EMENDA A EMENDA MODIFICATIVA Nº 49/2016. AUTORIA: VEREADORES DA LEGISLATURA 2013/2016. "ALTERA DISPOSITIVO NORMATIVOS EMENDA MODIFICATIVA EM REFERENCIA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>Vinícius Luz</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/9013</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 070/2016 DE 05 DE DEZEMBRO DE 2016. AUTORIA: VEREADOR VINICIUS LUZ. "SUPRIME O ART. 2º DO PROJETO DE LEI Nº 70/2016 DE 05 DE DEZEMBRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/8987</t>
   </si>
   <si>
     <t>INSTITUI A CONTRIBUIÇÃO PARA O CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA - COSIP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8986</t>
   </si>
   <si>
     <t>ALTERA § 3º E § 4º DO ARTIGO 8º DA LEI Nº 3.068, DE 28 DE JUNHO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS...</t>
   </si>
   <si>
     <t>ELOL</t>
   </si>
   <si>
     <t>Proposta do Legislativo de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...8 lines deleted...]
-Marcos Antônio</t>
+    <t>Geovaci Peres</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8803</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8676</t>
   </si>
   <si>
     <t>DENOMINA IRMÃ BERNADETE A UNIDADE DE ACOLHIMENTO INFANTO JUVENIL, UNIDADE QUE OFERECERÁ TRATAMENTO AOS JOVENS DE 10 A 18 ANOS, A SER INAUGURADA NO BAIRRO DOM ABEL.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8619</t>
   </si>
   <si>
     <t>REQUER REESTRUTURAÇÃO E O RESTABELECIMENTO DIÁRIO DA RONDA DO GRUPO DE INTERVENÇÃO RÁPIDA OSTENSIVO-GIRO, DA POLÍCIA MILITAR DE GOIÁS, EM NOSSO MUNICÍPIO.</t>
   </si>
@@ -264,64 +231,60 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/8198</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO Nº 477/2013. ILUMINAÇÃO DA QUADRA DE ESPORTES DA ESCOLA MUNICIPAL PROFESSOR CHIQUINHO, NA ZONA RURAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8196</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO Nº 459/2013. DISPONIBILIZAÇÃO DE BANHEIROS QUÍMICOS NAS FEIRAS LIVRES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8194</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO Nº 440/2013. CONSTRUÇÃO DE CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL - CMEI, NO BAIRRO DOM ABEL.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...1 lines deleted...]
-Vinícius Luz</t>
+    <t>Gildenicio  Santos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7937</t>
   </si>
   <si>
     <t>APROVA O PARECER PRÉVIO DO TRIBUNAL DE CONTAS DOS MUNICÍPIOS DO ESTADO DE GOIÁS, FAVORÁVEL À APROVAÇÃO DAS CONTAS E BALANÇO GERAL DA RECEITA E DA DESPESA, RELATIVOS AO EXERCÍCIO DE 2014, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...1 lines deleted...]
-Gildenicio  Santos</t>
+    <t>Mauro Bento Filho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7936</t>
   </si>
   <si>
     <t>APROVA O PARECER PRÉVIO DO TRIBUNAL DE CONTAS DOS MUNICÍPIOS DO ESTADO DE GOIÁS, FAVORÁVEL À APROVAÇÃO DAS CONTAS E BALANÇO GERAL DA RECEITA E DA DESPESA, RELATIVOS AO EXERCÍCIO DE 2013, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7935</t>
   </si>
   <si>
     <t>APROVA O PARECER PRÉVIO DO TRIBUNAL DE CONTAS DOS MUNICÍPIOS DO ESTADO DE GOIÁS, FAVORÁVEL À APROVAÇÃO DAS CONTAS E BALANÇO GERAL DA RECEITA E DA DESPESA, RELATIVOS AO EXERCÍCIO DE 2012, DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7827</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º, DA LEI 3.454 DE 12 DE AGOSTO DE 2013.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
@@ -337,419 +300,260 @@
   <si>
     <t>REQUER O RECAPEAMENTO DE VIAS PÚBLICAS QUE MENCIONA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7314</t>
   </si>
   <si>
     <t>REQUER A IMPLANTAÇÃO DE FAIXA DE PEDESTRES ELEVADA NA RUA MIRANDA DE CARVALHO NO TRECHO COMPREENDIDO ENTRE A AV. GOIÁS E A RUA JOSÉ PEREIRA REZENDE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7311</t>
   </si>
   <si>
     <t>REQUER A REVITALIZAÇÃO DA SINALIZAÇÃO VERTICAL E HORIZONTAL DE TRÂNSITO NA RUA ZECA VILELA NO TRECHO COMPREENDIDO ENTRE AS RUAS DEPUTADO HONORATO DE CARVALHO E INÁCIO JOSÉ DE MELO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/7284</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA NAZIRA IBRAHIM DO PRADO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6790</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...8 lines deleted...]
-Carlos Miranda</t>
+    <t>Adilson de Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6682</t>
   </si>
   <si>
     <t>APOIO PARA INSTALAÇÃO DO PREVENTIVO DE INCÊNDIO NA ASSOCIAÇÃO DE BENEFICÊNCIA ALBERGUE SÃO VICENTE DE PAULO.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...1 lines deleted...]
-Vinícius Luz</t>
+    <t>João Rosa</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6104</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º DA EMENDA MODIFICATIVA Nº 6/2016.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/6103</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º DA EMENDA MODIFICATIVA Nº 7/2016.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/6098</t>
   </si>
   <si>
     <t>INSERE O § ÚNICO E ALTERA O ARTIGO 1º DO PROJETO LEI 0020/2016 DE 10 DE FEVEREIRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/6097</t>
   </si>
   <si>
     <t>INSERE O § ÚNICO E ALTERA O ARTIGO 1º DO PROJETO LEI Nº 0019/2016 DE 10 DE FEVEREIRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...8 lines deleted...]
-Carlos Miranda</t>
+    <t>Marcos Antônio</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5809</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI 047/2015. AUTORIA: VEREADORES DA LEGISLATURA DE 2013/2016.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5759</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA/ADITIVA AO PROJETO DE LEI Nº 027/2016. - INSERE O PARÁGRAFO ÚNICO E ALTERA REDAÇÃO DO ARTIGO 2º DO PROJETO DE LEI Nº 027/2016 DE 17 DE MARÇO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...8 lines deleted...]
-Marcos Antônio</t>
+    <t>Carlos Miranda</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5758</t>
   </si>
   <si>
     <t>PEDEM A IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE, MODELO FAIXA ELEVADA, NAS PRINCIPAIS VIAS DA CIDADE, ONDE O TRÂNSITO TEM UM FLUXO GRANDE DE VEÍCULOS, CONFORME AS NORMAS DA RESOLUÇÃO Nº 495 DE 5 DE JULHO DE 2014, ONDE ESTABELECE OS PADRÕES E CRITÉRIOS PARA A INSTALAÇÃO DE FAIXA ELEVADA.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5617</t>
   </si>
   <si>
     <t>SOLICITA À SUPERINTENDÊNCIA MUNICIPAL DE TRÂNSITO A DEMARCAÇÃO E IMPLANTAÇÃO DE UMA PLACA DE CARGA E DESCARGA, COM HORÁRIO RESERVADO DAS 13 ÀS 16 HORAS, NA AVENIDA GOIÁS EM FRENTE A ZEMA, BENEFICIANDO NÃO SÓ A LOJA CORRESPONDENTE, MAS TAMBÉM TODO O VAREJO EM GERAL DAS PROXIMIDADES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4765</t>
   </si>
   <si>
     <t>REQUER A ARBORIZAÇÃO DO CANTEIRO CENTRAL DAS RUAS 4, 18, 16 E DA AVENIDA LEOMAR FERREIRA DE MELO, NO BAIRRO CIDADE JARDIM II.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4752</t>
   </si>
   <si>
     <t>COBRA JUNTO À CELG MELHORIAS NA DISTRIBUIÇÃO DE ENERGIA NOS SETORES COHACOL 5 E SUL, ALÉM DE SOLICITAR À SANEAGO A REVISÃO DA COBRANÇA DE ÁGUA NO SETOR SUL E MELHORAR A DISTRIBUIÇÃO DO LÍQUIDO NO MESMO BAIRRO. REIVINDICA AINDA EXPLICAÇÕES DA ODEBRECHT SOBRE O ASFALTAMENTO E TRATAMENTO DE ESGOTO NOS BAIRROS SUPRACITADOS. SOLICITA A PREFEITURA A LIMPEZA E A MANUTENÇÃO DAS ÁREAS PÚBLICAS EM TORNO DOS SETORES, BEM COMO A INSTALAÇÃO DE BRINQUEDOS NA PRAÇA DO COHACOL 5 E A CONSTRUÇÃO DA PRAÇA DO SETOR SUL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4670</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE COBERTURA (ABRIGO) NOS PONTOS DE ÔNIBUS COLETIVO DO BAIRRO CIDADE JARDIM II.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4633</t>
   </si>
   <si>
     <t>REQUER SEJA VIABILIZADO O CURSO DE PRIMEIROS SOCORROS AOS MEMBROS DO CONSELHO TUTELAR DO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4632</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE SESSÃO SOLENE DE HOMENAGEM ÀS MULHERES JATAIENSES, EM COMEMORAÇÃO AO DIA INTERNACIONAL DA MULHER.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4575</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO 022/2014, NO QUAL SOLICITA AUDIÊNCIA PÚBLICA PARA DISCUSSÕES ACERCA DOS PROBLEMAS RELACIONADOS AOS MENORES INFRATORES E APLICAÇÃO DE MEDIDAS SOCIOEDUCATIVAS APÓS O FECHAMENTO DO CIAJ.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4573</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS QUE AUTORIZA PODER EXECUTIVO A ABRIR, MEDIANTE DECRETO, CRÉDITO SUPLEMENTAR NO PERCENTUAL DE 60%.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4571</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 058/2015. AUTORIA: VEREADORES DA LEGISLATURA 2013/2016.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4559</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADANIA AO EMPRESÁRIO, SR. VITOR GERALDO GAIARDO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4556</t>
   </si>
   <si>
     <t>PEDE O ENVIO DE MOÇÃO DE PESAR AO EX-VEREADOR GÊNIO EURÍPEDES CABRAL DE ASSIS PELO FALECIMENTO DE SEU PAI, AGOSTINHO FERREIRA DE ASSIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4531</t>
   </si>
   <si>
     <t>REQUER A DEMARCAÇÃO DE CICLOFAIXAS NO ENTORNO DOS PARQUES MUNICIPAIS, BEM COMO EM TRAJETOS PRÉ-DEFINIDOS PARA INTERLIGAÇÃO DOS MESMOS, PRA A PRÁTICA DE CICLISMO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4530</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE MOTOR GERADOR DE ENERGIA NO CENTRO DE CULTURA E EVENTOS DOM BENEDITO DOMINGOS CÓSCIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4529</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TROFÉU JATOBÁ AO TENENTE CORONEL DA POLÍCIA MILITAR DAVID PIRES DE SOUZA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4528</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO TROFÉU JATOBÁ AO JUIZ DE DIREITO DR. THIAGO SOARES CASTELLIANO LUCENA DE CASTRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4527</t>
   </si>
   <si>
     <t>SOLICITA A RETOMADA DO BENEFÍCIO DE DOAÇÃO DE CESTAS BÁSICAS MENSAIS OU VALE ALIMENTAÇÃO AOS GARIS DA PREFEITURA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4522</t>
   </si>
   <si>
     <t>REQUER A AQUISIÇÃO DE DRONES PARA SEREM UTILIZADOS PELAS EQUIPES DE VIGILÂNCIA EPIDEMIOLÓGICA, NO COMBATE AO MOSQUITO AEDES AEGYPTI.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4425</t>
   </si>
   <si>
     <t>REQUER A MANUTENÇÃO DOS BEBEDOUROS, DA ACADEMIA AO AR LIVRE E DOS BRINQUEDOS DO PARQUE ECOLÓGICO JK.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4422</t>
   </si>
   <si>
     <t>REQUER A SUBSTITUIÇÃO DAS LÂMPADAS INCANDESCENTES E FLUORESCENTES POR LÂMPADAS DE LED, NO SISTEMA DE ILUMINAÇÃO PÚBLICA DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4395</t>
   </si>
   <si>
     <t>REITERA SOLICITAÇÃO PARA QUE O CURSO DE FORMAÇÃO DOS NOVOS POLICIAIS MILITARES CONVOCADOS, SEJA MINISTRADO NO 15º BPM, BEM COMO QUE PARTE DESTE EFETIVO SEJA UTILIZADO NA RECOMPOSIÇÃO DO QUADRO DE PESSOAL DA UNIDADE DE JATAÍ.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4387</t>
   </si>
   <si>
     <t>PEDE MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR MANOEL MESSIAS DO PRADO, AOS SEUS FAMILIARES.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4386</t>
   </si>
   <si>
     <t>PEDE MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA ISALTINA CABRAL DE SOUSA AOS SEUS FAMILIARES.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4385</t>
   </si>
   <si>
     <t>PEDE MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA MARGARIDA ALAIR CABRAL FARIA, AOS SEUS FAMILIARES.</t>
   </si>
   <si>
     <t>EMADT</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4384</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI 074/2015. AUTORIA: VEREADORES: THIAGO MAGGIONI E VINICIUS LUZ.</t>
   </si>
   <si>
-    <t>Nilton César Soró_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4381</t>
   </si>
   <si>
     <t>ENCAMINHA SOLICITAÇÃO AO REITOR DA UFG PARA ALTERAR O NOME UNIVERSIDADE FEDERAL DO SUDOESTE GOIANO PARA UNIVERSIDADE FEDERAL DE JATAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4346</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DA PRAÇA DA JUVENTUDE, NO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4345</t>
   </si>
   <si>
     <t>REQUER A CONSERVAÇÃO E CORREÇÃO DE DANOS NO TABLADO EDIFICADO NA ORLA DO LAGO BONSUCESSO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4344</t>
   </si>
   <si>
     <t>REQUER A INSERÇÃO DO NÚMERO DO SERVIÇO DE LIGAÇÃO GRATUITA (0800) "DISQUE LÂMPADA" NA FATURA DE COBRANÇA DO CONSUMO DE ENERGIA, EMITIDOS PELA CELG-D, NO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4343</t>
@@ -790,552 +594,398 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/4278</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE ROTATÓRIA NO CRUZAMENTO DA RUA 105 COM A LEOPOLDO DE BULHÕES, NA VILA FÁTIMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4275</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROTEÇÃO AO MEIO AMBIENTE ESTABELECENDO CONTROLE DE DESTINO DE ÓLEOS LUBRIFICANTES SERVIDOS NO ÂMBITO DA CIDADE DE JATAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>SP</t>
   </si>
   <si>
     <t>Substitutivo a Projeto</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4274</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS CONCESSIONÁRIAS DE AUTOMOTORES À DOAREM MUDAS DE ÁRVORES À SECRETARIA DO MEIO AMBIENTE PARA MITIGAÇÃO DO EFEITO ESTUFA.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4265</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI 59/2015. AUTORIA: TODOS PARLAMENTARES.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4263</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEGISLATIVO 030/2015. AUTORES: TODOS PARLAMENTARES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4262</t>
   </si>
   <si>
     <t>REQUER A URBANIZAÇÃO DA FAIXA DE TERRA ENTRE A AVENIDA ABEL DE CARVALHO E O BAIRRO JOSÉ BENTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4235</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, NO ÂMBITO DA CÂMARA MUNICIPAL, DO "PROGRAMA DA CIDADANIA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4225</t>
   </si>
   <si>
     <t>SOLICITAM UM ESTUDO TÉCNICO EM PARCERIA COM OS ENGENHEIROS DE TRÂNSITO, SOBRE A POSSIBILIDADE DE SUBSTITUIÇÃO DE TODAS AS "TARTARUGAS DE CONCRETO MAIS ELEVADAS" EXISTENTES NAS VIAS PÚBLICAS DE NOSSA CIDADE, POR REDUTORES DE VELOCIDADE MAIS MODERNOS E EFICAZES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4219</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 2º DO PROJETO DE RESOLUÇÃO SUBSTITUTIVO Nº 1/2015 DE 24 DE AGOSTO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4218</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO §4º DO ART. 5º DO PROJETO DE LEI Nº 0054/2015 DE 22 DE JULHO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4216</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 3º DO ART. 109 DO REGIMENTO INTERNO DA CÂMARA, OBJETO DO PROJETO DE RESOLUÇÃO Nº 007/2015 DE 24 DE AGOSTO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS...</t>
   </si>
   <si>
-    <t>Nilton César Soró_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4182</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO Nº 235 DE 27/05/2013, APROVADO EM PLENÁRIO EM 04/06/2013, NO QUAL SOLICITAM A CONSTRUÇÃO DE UM GALPÃO COM INFRAESTRUTURA ADEQUADA, DOTADO DE MÚLTIPLAS FUNÇÕES, NO POVOADO DA ESTÂNCIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4179</t>
   </si>
   <si>
     <t>REQUER A ELABORAÇÃO DE PROJETO DE LEI PARA CONCESSÃO DE BENEFÍCIOS COM ESTÍMULO À EMISSÃO DE NOTAS FISCAIS DE PRESTAÇÃO DE SERVIÇOS, PROGRAMA NOTA JÁ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4177</t>
   </si>
   <si>
     <t>REQUER A IMPLANTAÇÃO DO PARQUE DA CRIANÇA EM JATAÍ, NOS MESMOS MOLDES DO EDIFICADO NO MUNICÍPIO DE ANÁPOLIS.</t>
   </si>
   <si>
     <t>EM/ES</t>
   </si>
   <si>
     <t>Emenda Modificativa/Supressiva</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4176</t>
   </si>
   <si>
     <t>ALTERA ARTIGO 4º E SUPRIME O ARTIGO 6º DO PROJETO DE LEI Nº 058/2014 DE 02 DE AGOSTO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4160</t>
   </si>
   <si>
     <t>REQUER IMPLANTAÇÃO DE SINALIZAÇÃO HORIZONTAL NO CRUZAMENTO DAS RUAS TIA LUZIA, ANA LUZIA, TIA JERÔNIMA, TIA MARIA JORDINA, ILDA DE SOUZA, TIO JOAQUIM, E AVENIDA PEDRO BENTO COM A RUA ANTÔNIO BENTO, TODAS DO BAIRRO JOSÉ BENTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4159</t>
   </si>
   <si>
     <t>REQUER INSTALAÇÃO DE NOVAS LIXEIRAS E BEBEDOURO NO PARQUE ECOLÓGICO SAMUEL GRAHAM.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4118</t>
   </si>
   <si>
     <t>SUBEMENDA MODIFICATIVA A SUB-EMENDA 6/2015.</t>
   </si>
   <si>
     <t>EMSUB</t>
   </si>
   <si>
     <t>Emenda Substitutiva a Projetos de Lei</t>
   </si>
   <si>
-    <t>Nilton César Soró_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4116</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA AO PROJETO DE LEI 049/2015, AUTORIA: TODOS PARLAMENTARES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4101</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDA NOTA PÚBLICA DE AGRADECIMENTO À SENADORA LÚCIA VÂNIA, PELA EMENDA AO ORÇAMENTO DA UNIÃO QUE VIABILIZOU A IMPLANTAÇÃO DO PARQUE BRITO ENTRE OUTRAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4098</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE EDUCAÇÃO - PME PARA O PRÓXIMO DECÊNIO, E DÁ OUTRAS PROVIDÊNCIAS....</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4093</t>
   </si>
   <si>
     <t>REQUER IMPLANTAÇÃO DE REDE DE GALERIAS PLUVIAIS EM TODA EXTENSÃO DA ALAMEDA RIO VERDE, DO CONJUNTO RIO CLARO I, II, E III.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4092</t>
   </si>
   <si>
     <t>REQUER CELEBRAÇÃO DE CONVÊNIO ENTRE MUNICÍPIO DE JATAÍ E O GOVERNO DE GOIÁS, OBJETIVANDO A CONCESSÃO DE BENEFÍCIOS PARA SUBSTITUIÇÃO DE MORADIAS EDIFICADAS COM PLACAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4091</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADANIA AO ADVOGADO DR. ANTÔNIO CARLOS DA SILVA BARBOSA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4086</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO CORTE DE FORNECIMENTO DE ÁGUA NOS HORÁRIOS E DIAS DETERMINADOS E PROIBIÇÃO DE COBRANÇA DE TAXA DE LIGAÇÃO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4082</t>
   </si>
   <si>
     <t>REQUER ADEQUAÇÃO DE SINALIZAÇÃO DE TRÂNSITO EM FRENTE AO NÚCLEO DE SAÚDE MENTAL DE JATAÍ, NA VIA DE ACESSO BEM COMO NAS DEMAIS VIAS DA REGIÃO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4081</t>
   </si>
   <si>
     <t>REQUER INSTALAÇÃO DE REDE PLUVIAL NA ALAMEDA MARECHAL RONDON NO CONJUNTO RIO CLARO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4080</t>
   </si>
   <si>
     <t>REQUER A IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE NO CRUZAMENTO DA RUA SALGADO FILHO COM A RUA FRANCISCO FRANÇA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4079</t>
   </si>
   <si>
     <t>INSTITUI A MEIA ENTRADA PARA PROFESSORES DO ENSINO PÚBLICO MUNICIPAL, ESTADUAL E FEDERAL EM ESTABELECIMENTOS QUE PROMOVAM LAZER E ENTRETENIMENTO QUE ESTIMULEM A DIFUSÃO CULTURAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4078</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS CONCESSIONÁRIAS DE AUTOMOTORES À PLANTAREM ÁRVORES PARA MITIGAÇÃO DO EFEITO ESTUFA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Nilton César Soró_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4073</t>
   </si>
   <si>
     <t>SUBEMENDA A EMENDA MODIFICATIVA 08/2015. TODOS PARLAMENTARES.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4072</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI N. 040/2015. TODOS PARLAMENTARES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4059</t>
   </si>
   <si>
     <t>REQUER A IMPLANTAÇÃO DE APROXIMADAMENTE 100 METROS DE REDE DE GALERIA PLUVIAL, INICIANDO NA RUA 05, CONTINUANDO NA RUA 08 E FINALIZANDO ATÉ A RUA HONORATO NOGUEIRA, NOS BAIRROS FILOSTRO MACHADO E DOM ABEL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4058</t>
   </si>
   <si>
     <t>REQUER DEMARCAÇÃO, COM INDICATIVO DE METRAGEM, DAS PISTAS DE CAMINHADAS DOS PARQUES DIACUY, JK E IPSG.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4057</t>
   </si>
   <si>
     <t>REQUER IMPLANTAÇÃO DE REDE DE GALERIAS PLUVIAIS NAS RUAS 41 E 42 DO CONJUNTO RESIDENCIAL MAURO BENTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4056</t>
   </si>
   <si>
     <t>REQUER A ADEQUAÇÃO DAS CALÇADAS DA PRAÇA DOM MIGUEL PEDRO MUNDO NO CONJUNTO RIO CLARO, PARA TRANSFORMÁ-LAS EM PISTA PARA A PRÁTICA DE CAMINHADA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4049</t>
   </si>
   <si>
     <t>REQUER MELHORIA NO SISTEMA DE ILUMINAÇÃO PÚBLICA NA PRAÇA DA BANDEIRA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4023</t>
   </si>
   <si>
     <t>ALTERA O CÓDIGO DE POSTURA DE JATAÍ ( LEI 3.066/2010) ESTABELECENDO REGRAS PARA OCUPAÇÃO TEMPORÁRIA DE CALÇADAS E PRAÇAS PÚBLICAS POR BARES E RESTAURANTES.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4021</t>
   </si>
   <si>
     <t>SOLICITAM A AMPLIAÇÃO DA REDE ELÉTRICA E HIDRÁULICA NOS CEMITÉRIOS BOM PASTOR E SÃO MIGUEL, INSTALANDO-SE MAIS POSTES COM TOMADAS EM TODA SUA ÁREA INTERNA E TORNEIRAS, PRÓXIMO AOS TÚMULOS, HAJA VISTA QUE OS MESMOS NÃO POSSUEM ESTES EM SEU INTERIOR, DIFICULTANDO O TRABALHO DE PEDREIROS E COVEIROS NESTES CAMPOS SANTOS.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4020</t>
   </si>
   <si>
     <t>SOLICITAM  A IMPLANTAÇÃO DE LIXEIRAS ECOLÓGICAS NA AVENIDA GOIÁS, TENDO INÍCIO NA AV. RIO CLARO INDO ATÉ A RUA ZECA LOPES, DEMANDANDO-SE COM MAIS URGÊNCIA NA PORTA DE TODAS AS AGÊNCIAS BANCÁRIAS DA AVENIDA.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4017</t>
   </si>
   <si>
     <t>PEDEM A REFORMA DO PRÉDIO HISTÓRICO QUE ABRIGA A ACADEMIA JATAIENSE DE LETRAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3989</t>
   </si>
   <si>
     <t>REVOGA AS LEIS Nº 3.526 DE 11 DE FEVEREIRO DE 2014 E Nº 3.686 DE 17 DE MARÇO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3979</t>
   </si>
   <si>
     <t>REQUER O CUMPRIMENTO IMEDIATO E COM EFEITOS RETROATIVOS DA LEI FEDERAL Nº 12.994/14 QUE INSTITUIU O PISO SALARIAL PROFISSIONAL NACIONAL E DIRETRIZES PARA O PLANO DE CARREIRA DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE AS ENDEMIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3978</t>
   </si>
   <si>
     <t>REQUER IMPLANTAÇÃO DE ACADEMIA AO AR LIVRE NO NÚCLEO DE SAÚDE MENTAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3976</t>
   </si>
   <si>
     <t>REQUER IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA LEOPOLDO DE BULHÕES ENTRE AS RUAS 108 E DR. ROBERTO ASSIS CARVALHO, NA VILA FÁTIMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3975</t>
   </si>
   <si>
     <t>REQUER CONSTRUÇÃO DE ABRIGOS ADEQUADOS PARA O PONTO DE ÔNIBUS INSTALADO NA RUA TOCANTINS, NO CAMPUS RIACHUELO DA UFG.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3974</t>
   </si>
   <si>
     <t>REQUER IMPLANTAÇÃO DE SINALIZAÇÃO ADEQUADA NO CRUZAMENTO DAS RUAS CASTRO ALVES, VOLUNTÁRIOS DA PÁTRIA E BOA VIAGEM DO BAIRRO JARDIM RIO CLARO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3973</t>
   </si>
   <si>
     <t>REQUER IMPLANTAÇÃO DE PISTA PARA CAMINHADA E O PLANTIO DE GRAMA NO CANTEIRO CENTRAL ENTRE AS AVENIDAS SANTA CATARINA E NINFA DAS ÁGUAS, AMBAS DO BAIRRO CIDADE JARDIM.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3965</t>
   </si>
   <si>
     <t>SOLICITAM A LIMPEZA DOS IMÓVEIS NÃO EDIFICADOS, A VARREÇÃO DAS RUAS E DOS LOGRADOUROS PÚBLICOS, A ARBORIZAÇÃO DOS CANTEIROS E A CONSTRUÇÃO DE UMA PRAÇA DE LAZER, NO RESIDENCIAL PORTAL DO SOL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3954</t>
   </si>
   <si>
     <t>REQUER INSTALAÇÃO DE SEMÁFOROS PARA PEDESTRES NAS PORTAS DAS ESCOLAS SERAFIM DE CARVALHO, MACONDES DE GODOY, CESUT E IPSG.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3953</t>
   </si>
   <si>
     <t>REQUER INSTALAÇÃO DE REDUTOR DE VELOCIDADE NO CRUZAMENTO DAS RUAS MIRANDA DE CARVALHO COM A OSVALDO CRUZ, NO SETOR AEROPORTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3947</t>
   </si>
   <si>
     <t>REQUER IMPLANTAÇÃO DE SENTIDO ÚNICO NA RUA TOCANTINS, INICIANDO NA RUA RIACHUELO ATÉ A ALAMEDA SANTOS DUMONT.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3946</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO 575/13, NO QUAL SOLICITA A REALIZAÇÃO DA FESTA DO MILHO EM NOSSO MUNICÍPIO E SUA INSERÇÃO NO CALENDÁRIO DE EVENTOS DO ESTADO DE GOIÁS, COMO "FESTA ESTADUAL DO MILHO".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3945</t>
   </si>
   <si>
     <t>REQUER A DISPONIBILIZAÇÃO NA REDE PÚBLICA DE SAÚDE, DE MEDICAMENTO HOMEOPÁTICO QUE AMENIZA OS SINTOMAS DA DENGUE, TAMBÉM CONHECIDO COMO GOTAS PROFILÁTICAS DA DENGUE.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3930</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI 112/2014</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3927</t>
   </si>
   <si>
     <t>REQUER REVITALIZAÇÃO DA SINALIZAÇÃO DE TRÂNSITO NO CRUZAMENTO DA RUA LAURO TAVEIRA COM A DEPUTADO HONORATO DE CARVALHO DA VILA FÁTIMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3889</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA AO PROJETO DE LEI Nº 020, DE 23 DE MARÇO DE 2015. AUTORIA: COMISSAO DE CONSTITUIÇAO, JUSTIÇA E REDAÇAO DA CAMARA. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3840</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE ARQUIBANCADA E VESTIÁRIOS NO CAMPO DE FUTEBOL DO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3839</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CESSÃO E DOAÇÃO DE IMOVEIS PERTENCENTES AO PODER PUBLICO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>Nilton César Soró_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3831</t>
   </si>
   <si>
     <t>SOLICITA AJUDA HUMANITÁRIA, EM CARÁTER DE URGEM CIA, PARA TRATAMENTO DE SAÚDE A QUEM INDICA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3813</t>
   </si>
   <si>
     <t>REQUER ADOÇÃO DE MEDIDAS URGENTES NO SENTIDO DE RECUPERAR AS GO'S 178, 180 E 467, ATRAVÉS DO PROGRAMA RODOVIDA MANUTENÇÃO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3812</t>
   </si>
   <si>
     <t>REQUER O DESENVOLVIMENTO DE SISTEMA DE AVALIAÇÃO DO ATENDIMENTO DOS SERVIÇOS E SERVIDORES PÚBLICOS, EM ESPECIAL NA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3811</t>
   </si>
   <si>
     <t>REQUER A RESERVA DE ASSENTOS PARA IDOSOS E PESSOAS COM DEFICIÊNCIA EM EVENTOS PÚBLICOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3805</t>
@@ -1364,195 +1014,131 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/3781</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DO CALÇAMENTO DA PRAÇA DO CONJUNTO RIO CLARO PRAÇA DOM MIGUEL PEDRO MUNDO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3780</t>
   </si>
   <si>
     <t>REQUER ESTUDOS COM O OBJETIVO DE IMPLANTAR MELHORIAS NA SINALIZAÇÃO DE TRANSITO E INSTALAR REDUTORES DE VELOCIDADE, NO ENTORNO DO PARQUE JK.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3768</t>
   </si>
   <si>
     <t>REQUER A AMPLIAÇÃO DO PERÍMETRO DA MATA EXISTENTE NA NASCENTE DO CÓRREGO DIACUY E O PLANTIO DE ESPECIES NATIVAS DA REGIÃO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3732</t>
   </si>
   <si>
     <t>ALTERA O INCISO IX, DO ARTIGO 22, DA LEI 3.067 DE 28 DE JUNHO DE 2010.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3728</t>
   </si>
   <si>
     <t>SOLICITA O ASFALTAMENTO DA RUA PERIMETRAL DO BOSQUE NAS PROXIMIDADES DA ESQUINA COM A RUA 8, NO SETOR MAURO BENTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3727</t>
   </si>
   <si>
     <t>REQUER A IMPLANTAÇAO DO PROGRAMA PASSE LIVRE ESTUDANTIL NO MUNICIPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3726</t>
   </si>
   <si>
     <t>REQUER A DUPLICAÇÃO DA VIA DE ACESSO A JATAÍ PELA BR-060 E A DUPLICAÇÃO DE TRECHO DA BR-158, DO AEROPORTO MUNICIPAL ATE A PONTE SOBRE O RIO PARAÍSO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3725</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DAS ESTRADAS VICINAIS QUE CORTAM A REGIÃO DENOMINADA SANTA BARBARA, BEM COMO A CONSTRUÇÃO DE UM PONTILHÃO DE CONCRETO NO CÓRREGO SÃO DOMINGOS E UM BUEIRO DE CONCRETO NO CÓRREGO LAMBARI.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3722</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE CALÇADAS NA ÁREA VERDE (QD. 11) DA RUA A-10 E NA ÁREA PUBLICA (QD. 12) DA AVENIDA DOS BURITIS COM AVENIDA 7 DE SETEMBRO, AMBAS NO SETOR SUL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3721</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇÃO DA ESTRADA RURAL DA REGIÃO DA CABECEIRA, PASSANDO PELA ZOOFLORA E ASSENTAMENTO GUADALUPE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3720</t>
   </si>
   <si>
     <t>REQUER A IMPLANTAÇÃO DE UMA UNIDADE DO INSTITUTO TECNOLÓGICO DE GOIAS - ITEGO NO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3694</t>
   </si>
   <si>
     <t>SOLICITAM A PAVIMENTAÇÃO ASFÁLTICA DA VIA DE ACESSO E DO ESTACIONAMENTO DO SINDICATO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE JATAI - SINDSEMUJ.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3690</t>
   </si>
   <si>
     <t>SOLICITAM RECAPEAMENTO DE RUAS NO SETOR JACUTINGA: AVENIDA NOSSA SENHORA APARECIDA, RUA DO JACAREAÇU, RUA SANTA ANA, RUA SÃO TIAGO, RUA GERALDO DE LIMA, RUA RAFAEL DE SOUSA, RUA JOSE DOMINGOS MESQUITA, RUA ORLANDO DE CARVALHO, RUA NENE MUNIQUE, RUA SÃO JOSE, RUA DOM BENEDITO, RUA QUATRO E AVENIDA RIO DOCE.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3686</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES QUE ABAIXO SUBSCREVEM, NO USO DE SUAS PRERROGATIVAS PARLAMENTARES, SOLICITAM AO SR. PREFEITO MUNICIPAL QUE PARTE DAS SOBRAS DO DUODÉCIMO DEVOLVIDOS DA CAMARÁ, COM O AVAL DO PRESIDENTE DESTA CASA, SEJA REDIRECIONADO AO CONSELHO DE SEGURANÇA/CONSEG DE JATAI, MEDIANTE OS MECANISMOS LEGAIS E TRANSPARENTES, VALOR O QUAL SERA ENCAMINHADO AS NOSSAS FORÇAS DE SEGURANÇA, PARA MELHORES CONDIÇÕES DE TRABALHO VISANDO A INIBIÇÃO MAIS RÍGIDA E EFICAZ FRENTE A CRIMINALIDADE. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3653</t>
   </si>
   <si>
     <t>ALTERA O DISPOSITIVO NORMATIVO DO PROJETO DE RESOLUÇAO Nº 014 DE 24 DE NOVEMBRO DE 2014 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3644</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO NORMATIVOS NO PROJETO DE LEI EM REFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3643</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3642</t>
   </si>
   <si>
     <t>CONCESSÃO DE APOIO AOS COMERCIANTES DA FEIRA DA NOITE.CONCESSÃO DE APOIO AOS COMERCIANTES DA FEIRA DA NOITE: 1-ALUGUEL DE 2 TENDAS 10X10 PARA PROTEÇÃO DOS VISITANTES DURANTE AS CHUVAS 1000 REAIS. 2- ALUGUEL DE SOM PARA TODOS OS DIAS E APRESENTAÇÕES 1500 REAIS; 3- ALUGUEL DE MESAS 450 REAIS; 4- SEGURANÇAS NOTURNOS 1500 REAIS; 4- DESPESAS COM ENERGIA ELETRICA DURANTE OS 13 DIAS 750 REAIS; 5- LANCHE PARA POLICIAIS E COLABORADORES QUE REALIZARÃO APRESENTAÇÕES ARTISTICAS 485 REAIS; 5- SERVIÇO DE LIMPEZA DURANTE A FEIRA E APÓS O SEU TERMINO 450 REAIS.</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3639</t>
   </si>
   <si>
     <t>REQUER CONCESSÃO DE AJUDA HUMANITÁRIA A SENHORA ELENAIDE BENTO DA SILVA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3627</t>
   </si>
   <si>
     <t>REQUER A DOAÇÃO DE ÁREA E APOIO PARA CONSTRUÇÃO DA SEDE DA ASSOCIAÇÃO DOS ORQUIDOFILOS DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3626</t>
   </si>
   <si>
     <t>REQUER A RECONSTRUÇÃO DE CANALETA DE COLETA DE ÁGUA NO CRUZAMENTO DA AVENIDA SAID ABDALA COM A RUA RIACHUELO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3625</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PRAÇA COM ACADEMIA AO AR LIVRE NA RUA 01, NA ÁREA REMANESCENTE DO ECOPONTO COLMEIA PARK, DIVISA COM O SETOR FILOSTRO MACHADO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3624</t>
@@ -1593,275 +1179,140 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/3599</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO CORTE DE FORNECIMENTO DE ENERGIA ELÉTRICA E ÁGUA NOS HORÁRIOS E DIAS DETERMINADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3598</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE CURSOS DE PRIMEIROS SOCORROS POR FUNCIONÁRIOS DE ESCOLAS E CRECHES INSTALADAS NO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3596</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE COLETA SEMESTRAL DE AMOSTRAS DAS AGUAS DOS RESERVATÓRIOS DAS ESCOLAS, CRECHES E UNIDADES DE SAÚDE DO MUNICÍPIO DE JATAÍ PARA ANALISE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3595</t>
   </si>
   <si>
     <t>REQUER QUE OS CEMEI'S E CEI'S/CRECHES CONVENIADAS COM O PODER PUBLICO MUNICIPAL FIQUEM ABERTOS DURANTE O PERÍODO DE FERIAS ESCOLARES (JULHO/DEZEMBRO/JANEIRO).</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3587</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ABAIXO SUBSCREVEM, NO USO DE SUAS PRERROGATIVAS PARLAMENTARES, SOLICITAM A IMPLANTAÇÃO DE UMA ACADEMIA AO AR LIVRE, NA PRAÇA DA ACADEMIA DA SAÚDE BALDONEDO ALMANÇA VILONDRES, NO SETOR COLMEIA PARK.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3578</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI 101/2014. INSERE §2º AO ART. 2º DO PROJETO DE LEI EM REFERENCIA.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3573</t>
   </si>
   <si>
     <t>PEDE A CONVOCAÇÃO DAS ENTIDADES PUBLICAS, BEM COMO DE TODA A SOCIEDADE ORGANIZADA, POR SEUS REPRESENTANTES, PARA REALIZAÇÃO DE AUDIÊNCIA PUBLICA, VISANDO DEBATER SOBRE A MÁ PRESTAÇÃO DE SERVIÇOS OFERECIDOS PELE OPERADORA VIVO, BEM COMO DOS SERVIÇOS DE INTERNET OFERECIDOS PELA OPERADORA OI. SOLICITA AINDA A PRESENÇA DE REPRESENTANTES DAS EMPRESAS CITADAS..</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3561</t>
   </si>
   <si>
     <t>ALTERA O INCISO II DO ART. 13 DA RESOLUÇÃO 002/2010 - REGIMENTO INTERNO DA CAMARA MUNICIPAL DE JATAÍ..</t>
   </si>
   <si>
-    <t>Nilton César Soró_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3559</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE AGÊNCIA LOTÉRICA NA ESTAÇÃO RODOVIÁRIA DE JATAÍ.</t>
   </si>
   <si>
-    <t>Nilton César Soró_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3558</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CAIXAS ELETRÔNICOS NO TERMINAL RODOVIÁRIO DE JATAÍ.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3557</t>
   </si>
   <si>
     <t>CESSÃO DE SERVIDORES DO EXECUTIVO MUNICIPAL AO JATAIPREV.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3555</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO § 5º DO ART. 18, DA LEI ORGÂNICA DO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3554</t>
   </si>
   <si>
     <t>ALTERA O ART. 12 DA RESOLUÇAO 002/2010 - REGIMENTO INTERNO DA CAMARA MUNICIPAL DE JATAÍ, PARA ESTABELECER O PRAZO DE 01 (UM) ANO PARA O MANDATO DA MESA DIRETORA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3553</t>
   </si>
   <si>
     <t>REQUER ESTUDOS PARA MELHORIAS NA SINALIZAÇÃO DO TRANSITO NA RUA MARECHAL RONDON, ENTRE AS RUAS TIRADENTES E SALGADO FILHO, ESPECIALMENTE EM SEU CRUZAMENTO COM AS RUAS JOAQUIM CAETANO E SALGADO FILHO, NA DIVISA DOS SETORES AEROPORTO E SAMUEL GRAHAM, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3552</t>
   </si>
   <si>
     <t>REQUER QUE OS ECOPONTOS DO MUNICIPIO DE JATAÍ, MANTENHAM-SE EM FUNCIONAMENTO AOS FINAIS DE SEMANA E FERIADOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3551</t>
   </si>
   <si>
     <t>REQUER A REVITALIZAÇÃO DA SINALIZAÇÃO HORIZONTAL E A IMPLANTAÇÃO DE SINALIZAÇÃO VERTICAL NO CRUZAMENTO DA RUA ANDRE LUIZ COM A RUA C 3, NA VILA FÁTIMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3550</t>
   </si>
   <si>
     <t>SOLICITAM AOS EXCELENTÍSSIMOS JUÍZES DAS VARAS CRIMINAIS DAS COMARCAS DE JATAÍ A DESTINAÇÃO DOS VALORES, DECORRENTES DE TRANSAÇÃO PENAL NOS CRIMES DE MENOR POTENCIAL OFENSIVO, CONVERSÃO DE PENAS PRIVATIVAS DE LIBERDADE EM RESTRITIVA DE DIREITO E TAMBÉM NO CASO DE MULTAS, A ASSOCIAÇÃO FAVOS E TAMBÉM AO NÚCLEO DO CÂNCER DE JATAÍ.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3510</t>
   </si>
   <si>
     <t>MOÇÃO DE REPUDIO E PROTESTO A EMPRESA CELG PELA MA PRESTAÇÃO DE SERVIÇOS AOS PRODUTORES RURAIS DE NOSSA REGIÃO.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3502</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA AO PROJETO DE LEI Nº 084, DE 19 DE SETEMBRO DE 2014. AUTORIA: COMISSAO DE CONSTITUIÇAO, JUSTIÇA E REDAÇAO DA CAMARA. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3483</t>
   </si>
   <si>
     <t>REQUER ESTUDOS VISANDO O PLANEJAMENTO E EFETIVAÇÃO DE PARCERIA ENTRE OS GOVERNOS ESTADUAL E MUNICIPAL PARA A IMPLANTAÇÃO DE 4 (QUATRO) BASES OPERACIONAIS DE POLICIA COMUNITÁRIA INTEGRADAS DAS POLICIAS MILITAR E CIVIL NOS SETORES CIDADE JARDIM, COLMEIA PARK, COHACOL V E CYLLENEO FRANÇA EM JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3450</t>
   </si>
   <si>
     <t>ACRESCENTA O ITEM 5.9 NO ARTIGO 17 DA LEI 3.069 E ALTERA O ARTIGO 63 DA LEI Nº 3.066/2010, AMBAS DE 28 DE JUNHO DE 2010.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3449</t>
   </si>
   <si>
     <t>INSTITUI O IPTU ECOLÓGICO, DESCONTO NO IMPOSTO PREDIAL TERRITORIAL URBANO (IPTU) AS HABITAÇÕES SUSTENTÁVEIS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3446</t>
@@ -1878,1621 +1329,1020 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/3444</t>
   </si>
   <si>
     <t>REQUER IMPLANTAÇÃO DE ROTATÓRIA E/OU SINALIZAÇÃO MAIS ADEQUADA NO CRUZAMENTO DA AVENIDA JOÃO INÁCIO COM A RUA DEPUTADO HONORATO DE CARVALHO E AINDA, A REMOÇÃO DE PARTES DO CANTEIRO CENTRAL DA RUA DEPUTADO HONORATO DE CARVALHO PARA ACESSO DAS VIAS DOS SETORES COHACOL V, SUL, FABRINY E JARDIM FLORESTA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3443</t>
   </si>
   <si>
     <t>REQUER ESTUDOS COM O OBJETIVO DE COMPLEMENTAR O CALÇAMENTO EXISTENTE NA AVENIDA RIBAS MARQUES NO SETOR COLMEIA PARK E ADEQUÁ-LO PARA PESSOAS COM NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3442</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO Nº 191 DE 10/05/2013, SOLICITANDO ESTUDOS PARA A IMPLEMENTAÇÃO DE MELHORIAS NA ORLA DO LAGO BONSUCESSO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3420</t>
   </si>
   <si>
     <t>REQUER ESTUDOS VISANDO O PLANEAMENTO E EFETIVAÇÃO DE PROJETO DE ARBORIZAÇÃO DOS PASSEIOS DAS VIAS E ÁREAS LIVRES PUBLICAS DO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3406</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 081, DE 03 DE SETEMBRO DE 2014. "ALTERA O ART. 2º DO PROJETO DE LEI N. 081, DE 03 DE SETEMBRO DE 2014.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3404</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA AO PROJETO DE LEI Nº 080, DE 03 DE SETEMBRO DE 2014. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3399</t>
   </si>
   <si>
     <t>REQUER A INSTALAÇÃO DE LIXEIRAS JUNTO AOS PONTOS DE ÓNIBUS EXISTENTES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3398</t>
   </si>
   <si>
     <t>REQUER IMPLANTAÇÃO DE FAIXA PARA PEDESTRES E SINALIZAÇÃO MAIS ADEQUADA NO CRUZAMENTO DA AV. SAID ABDALA COM A RUA DEP. MANOEL DA COSTA LIMA, NO BAIRRO JARDIM RIO CLARO.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3371</t>
   </si>
   <si>
     <t>ALTERA NOME DE RUA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3354</t>
   </si>
   <si>
     <t>SOLICITA A AUTORIZAÇÃO PARA A INSTALAÇÃO DE 04 POSTE DE ALTA TENSÃO, ADAPTADOS COM LUMINARIAS, NA RUA 3, SEQUÊNCIA DA RUA SALGADO FILHO, ABAIXO DO CRUZAMENTO DA RUA MIRANDA DE CARVALHO, NO SETOR SANTO ANTÓNIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3352</t>
   </si>
   <si>
     <t>REQUER ESTUDOS VISANDO IMPLANTAÇÃO DE MELHOR SINALIZAÇÃO HORIZONTAL DE TRANSITO NA CONFLUÊNCIA DAS RUAS DUQUE DE CAXIAS, SAMUEL GRAHAM E DEPUTADO HONORATO DE CARVALHO.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3349</t>
   </si>
   <si>
     <t>ALTERA CLASSIFICAÇÃO DE VIA PÚBLICA QUE MENCIONA, NOMINA SEU PROLONGAMENTO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3319</t>
   </si>
   <si>
     <t>REQUER ESTUDOS VISANDO IMPLANTAÇÃO DE SINALIZAÇÃO PARA TRANSITO DE PEDESTRE NO CRUZAMENTO DAS RUAS MIRANDA DE CARVALHO COM AVENIDA TANCREDO NEVES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3317</t>
   </si>
   <si>
     <t>ACRESCENTA OS §§ 1º E 2º AO ART. 1º DO PROJETO DE LEI 008/2014.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3315</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO MUNICIPAL QUE ESTE REMETA A ESTA CASA LEGISLATIVA, PROJETO DE LEI CONCEDENDO REMISSÃO TOTAL DA CONTRIBUIÇÃO DE MELHORIA AS ENTIDADES FILANTRÓPICAS DEFINIDAS EM LEI.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3314</t>
   </si>
   <si>
     <t>REQUER A COMPLEMENTAÇÃO DA PAVIMENTAÇÃO ASFALTICA DO PÁTIO DO CAMPUS RIACHUELO DA UFG, ENTRE O ESTACIONAMENTO E O CASARÃO E AINDA A IMPLEMENTAÇÃO DE RAMPAS DE ACESSO PARA PESSOAS COM NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3313</t>
   </si>
   <si>
     <t>VEREADORES SUGEREM A AMPLIAÇÃO DO MEMORIAL ALFAIX, VISANDO RECEBER MAIS VELÓRIOS, CONCOMITANTES, QUANDO FOR O CASO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3304</t>
   </si>
   <si>
     <t>REQUER A EFETIVA APLICAÇÃO DA LEI MUNICIPAL Nº 3.052/2010, QUE TORNA OBRIGATÓRIO AOS HOSPITAIS E ESTABELECIMENTOS DE SAÚDE INSTALADOS EM JATAI, AFIXAREM EM LOCAL A LISTA DE MÉDICOS PLANTONISTAS E DO RESPONSÁVEL PELO PLANTÃO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3303</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES A CERCA DA APLICAÇÃO DA LEI FEDERAL Nº 12.732/2012, QUE DISPÕE SOBRE O PRIMEIRO TRATAMENTO DE PACIENTES COM NEOPLASIA MALIGNA E ESTABELECE PRAZO MAXIMO DE 60 (SESSENTA) DIAS PARA INÍCIO DO TRATAMENTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3302</t>
   </si>
   <si>
     <t>REQUER A EFETIVA APLICAÇÃO DA LEI MUNICIPAL Nº 3.452/2013, QUE TORNA OBRIGATÓRIO AOS REVENDEDORES DE COMBUSTÍVEIS EXIBIREM INFORMAÇÕES DO VALOR PERCENTUAL DE PREÇOS DO LITRO DO ETANOL EM RELAÇÃO AO LITRO DA GASOLINA COMUM.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3301</t>
   </si>
   <si>
     <t>REQUER A EXPEDIÇÃO DE MOÇÃO DE REPÚDIO EM FACE A OPERADORA DE TELEFONIA CELULAR VIVO, PELAS FALHAS DETECTADAS NA PRESTAÇÃO DE SERVIÇOS EM NOSSA CIDADE, E AINDA QUE SEJA REMETIDA COPIA DA MESMA A ANATEL PARA PROVIDÊNCIAS CABÍVEIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3300</t>
   </si>
   <si>
     <t>REQUER A APLICAÇÃO DA LEI FEDERAL 12.994/2014, QUE INSTITUIU O PISO SALARIAL PROFISSIONAL NACIONAL E DIRETRIZES PARA O PLANO DE CARREIRA DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE AS ENDEMIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3299</t>
   </si>
   <si>
     <t>DISPOE SOBRE A OBRIGATORIEDADE DOS REVENDEDORES DE COMBUSTIVEIS DEMARCAREM FAIXA PARA PASSAGEM DE PEDESTRES NAS CALÇADAS LIMITROFES.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3282</t>
   </si>
   <si>
     <t>CONFERE OS TITULOS DE CIDADADAOS JATAIENSES AO DR, SERGIO BRITO TEIXEIRA E SILVA E A DRA. GLAUCIA BRITO FREIRE TEIXEIRA E SILVA.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3273</t>
   </si>
   <si>
     <t>DENOMINA RESIDENCIAL NONDAS MACHADO A SEGUNDA ETAPA DO PROGRAMA MINHA CASA MINHA VIDA (CIDADE JARDIM II) NESTE MUNICIPIO, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3259</t>
   </si>
   <si>
     <t>REQUER A AMPLIAÇAO DA REDE DE FIBRA OPTICA PERTENCENTE AO MUNICIPIO DE JATAI ATE O CAMPUS JATOBA DA UFG, E A LIBERAÇAO DO SINAL DE INTERNET WIFI PARA TODO O CAMPUS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3251</t>
   </si>
   <si>
     <t>ALTERA OS PARÁGRAFOS 1º E 2º DO ARTIGO 14 DA LEI 2047 DE 14 DE DEZEMBRO DE 1998, QUE INSTITUI O CÓDIGO MUNICIPAL DO MEIO AMBIENTE E DISPÕE SOBRE O SISTEMA MUNICIPAL DO MEIO AMBIENTE - SISMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3250</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDA NOTA PUBLICA DE AGRADECIMENTO AO DEPUTADO FEDERAL LEONARDO VILELA, PELAS EMENDAS AO ORÇAMENTO DA UNIAO QUE VIABILIZARAM A CONSTRUÇAO DAS PRAÇAS LIONS CLUBE E DO SETOR DOM ABEL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3249</t>
   </si>
   <si>
     <t>REQUER REALIZAÇÃO DE SESSÃO SOLONE EM HOMENAGEM AO DIA DO ADVOGADO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3248</t>
   </si>
   <si>
     <t>REQUER A IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE NA RUA 114 NA DIVISA DOS SETORES JARDIM FLORESTA E INDUSTRIAL.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3213</t>
   </si>
   <si>
     <t>MOÇAO DE PESAR PELO FALECIMENTO DE SUZELI FERREIRA DE OLIVEIRA AOS SEUS FAMILIARES.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3212</t>
   </si>
   <si>
     <t>MOÇAO DE PESAR PELO FALECIMENTO DO SR. VERIANO DE OLIVEIRA LIMA AOS SEUS FAMILIARES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3192</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADANIA AO DR. CARLOS EDUARDO FREIRE DA SILVA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3191</t>
   </si>
   <si>
     <t>REQUER O RECAPEAMENTO DA PAVIMENTAÇÃO ASFÁLTICA DAS RUAS PROFESSOR PAULO VIEIRA, JOSÉ BENTO, CANTIMIRO COSTA E VIELA CRISTOVÃO ALVES DE OLIVEIRA, NOS SETORES FRANCISCO ANTONIO E ESTRELA DALVA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3190</t>
   </si>
   <si>
     <t>REQUER O RECAPEAMENTO DO ASFALTO E A IMPLEMENTAÇÃO DE NOVA SINALIZAÇÃO DE TRANSITO PARA AS RUAS VOVÓ JOSEFA, NENÉM MONÍQUE E ORLANDO OTONI DE CARVALHO, TODAS DO SETOR JACUTINGA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3189</t>
   </si>
   <si>
     <t>REQUER A AMPLIAÇÃO DO NÚMERO DE BOLSAS DO PROGRAMA BOLSA UNIVERSITÁRIA EM JATAÍ.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3183</t>
   </si>
   <si>
     <t>ATRIBUIÇAO DE NOMES A EQUIPAMENTOS PUBLICOS E PRAÇAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3179</t>
   </si>
   <si>
     <t>REQUER O RECAPEAMENTO DA AVENIDA SAID ABDALLA, TRECHO ENTRE A AV SEBASTIÃO HERCULANO DE SOUZA E RUA RIACHUELO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3177</t>
   </si>
   <si>
     <t>REQUER A IMPLANTAÇÃO DE ROTATÓRIA E/OU SINALIZAÇÃO MAIS ADEQUADA NO CRUZAMENTO DA AVENIDA CASTELO BRANCO COM A AVENIDA F, NA VILA SOFIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3173</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO RESTAURANTE COMUNITÁRIO EM JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3172</t>
   </si>
   <si>
     <t>REQUER A REFORMA E AMPLIAÇÃO DO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL - CEMEI RECANTO FELIZ, NO BAIRRO ESTRELA DALVA.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3169</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE INDICATIVO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE JATAI - GO, RELATIVA A CELEBRAÇÃO DE CONVÊNIO COM O ESTADO DE GOIAS PARA INSTITUIÇÃO DE UNIDADE SÓCIO-EDUCATIVA, POR MEIO DA INSTITUIÇÃO DE MICRORREGIÃO, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3125</t>
   </si>
   <si>
     <t>SUPRIME §3º DO ART. 3º DO PROJETO DE LEI N. 035/2014.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3124</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO PROJETO DE LEI N. 035/2014.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3123</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3122</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA MODIFICATIVA Nº 07 DE 22 DE ABRIL DE 2014. EMENDA AO PROJETO DE LEI Nº 035/2014."MODIFICA A REDAÇAO DE ARTIGOS DO PROJETO DE LEI QUE CRIA CARGOS E REGULAMENTA O EXERCICIO DOS AGENTES COMUNITARIOS DE SAUDE E DOS AGENTES DE COMBATE A ENDEMIAS NO AMBITO DO MUNICIPIO DE JATAI E DA OUTRAS PROVIDENCIAS" </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3102</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 035/2014. ALTERA A REDAÇAO DO ARTIGO 35 E ACRESCENTA-SE OS PARAGRAFOS 1º E 2º DO PROJETO DE LEI 035/2014 QUE CRIA CARGOS E REGULAMENTA O EXERCICIO DOS AGENTES COMUNITARIOS DE SAUDE E DOS AGENTES DE COMBATE A ENDEMIAS NO AMBITO DO MUNICIPIO DE JATAI E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3101</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 035/2014. SUPRIME O PARAGRAFO TERCEIRO DO ARTIGO 3º E O INCISO II DO ARTIGO 10 DO PROJETO DE LEI QUE CRIA CARGOS E REGULAMENTA O EXERCICIO DOS AGENTES COMUNITARIOS DE SAUDE E DOS AGENTES DE COMBATE A ENDEMIAS NO AMBITO DO MUNICIPIO DE JATAI E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3100</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 035/2014. MODIFICA A REDAÇAO DE ARTIGOS DO PROJETO DE LEI QUE CRIA CARGOS E REGULAMENTA O EXERCICIO DOS AGENTES COMUNITARIOS DE SAUDE E DOS AGENTES DE COMBATE A ENDEMIAS NO AMBITO DO MUNICIPIO DE JATAI E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3093</t>
   </si>
   <si>
     <t>MAIOR AUTONOMIA E PODER DE DECISÃO PARA O DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES (DNIT) DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3091</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇAO DE PASSARELA METALICA NAS LATERAIS DO VIADUTO DA RUA JERONIMO VILELA, BEM COMO A EDIFICAÇAO DE CALÇADAS NA PROPINQUIDADE DO MESMO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3090</t>
   </si>
   <si>
     <t>REQUER ESTUDOS PARA CONSTRUÇAO DE UM CENTRO MUNICIPAL DE EDUCAÇAO INFANTIL - CEMEI, NO BAIRRO CYLLENEO FRANÇA OU JOSE BENTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3089</t>
   </si>
   <si>
     <t>REQUER ABERTURA DE AVENIDA DE LIGAÇAO ENTRE O SETOR ESTRELA DALVA AO CAMPUS JATOBA DA UFG.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3088</t>
   </si>
   <si>
     <t>REQUER ESTUDOS PARA IMPLEMENTAÇAO DE MELHORIAS NA ILUMINAÇAO PUBLICA NA ORLA DO LAGO BONSUCESSO, EM ESPECIAL NAS IMEDIAÇOES DO EMBARCADOURO.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3045</t>
   </si>
   <si>
     <t>REQUER ADOÇAO DE MEDIDAS URGENTES E EFETIVAS PARA VIABILIZAR MAIOR SEGURANÇA NO ACESSO AO CAMPUS DA UNIVERSIDADE FEDERAL DE GOIAS PARA BR364.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3044</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇAO DE UMA UBS - UNIDADE BASICA DE SAUDE, NO BAIRRO JARDIM PARAISO OU IMEDIAÇOES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3029</t>
   </si>
   <si>
     <t>REQUER ESTUDOS PARA DEMARCAÇAO DE ESPAÇOS PARA OS FEIRANTES JUNTO AO CANTEIRO CENTRAL DA RUA JOAO OTONI DE CARVALHO, ENTRE OS BAIRROS JACUTINGA E CIDADE JARDIM.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3028</t>
   </si>
   <si>
     <t>REQUER A COBERTURA DAS QUADRAS DOS COLEGIOS ESTADUAIS SERAFIM DE CARVALHO E ALCANTARA DE CARVALHO EM JATAI.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3027</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇAO DA SEDE PROPRIA PARA O HEMOCENTRO REGIONAL EM JATAI.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3026</t>
   </si>
   <si>
     <t>REQUER SEJA REALIZADA COM URGENCIA UMA LIMPEZA (ROÇAGEM DO CAPIM) DO CANTEIRO CENTRAL E DAS MARGENS DAS BR060 E BR364, NO TRECHO COMPREENDIDO ENTRE A INDUSTRIA BRF (ANTIGA PERDIGAO)E O VIADUTO NO CRUZAMENTO DA GO184, NO MUNICIPIO DE JATAI.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3023</t>
   </si>
   <si>
     <t>DA NOME A RUA QUE MENCIONA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3021</t>
   </si>
   <si>
     <t>PEDE AO GOVERNO DO ESTADO A EXTENSAO DA CONCESSAO DO BENEFICIO DO PASSE LIVRE ESTUDANTIL - PLE TAMBEM AOS ESTUDANTES DO MUNICIPIO DE JATAI.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3020</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE INDICAÇAO AO DNIT - DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTE, RELATIVA A INSTALAÇAO DE PLACAS DE SINALIZAÇAO LUMINOSAS E AMBIENTALMENTE ADEQUADAS, LOMBADAS ELETRONICAS E REDUTORES DE VELOCIDADE NO TRECHO DA BR-364 QUE CORTA O MUNICIPIO DE JATA, COMPREENDIDO ENTRE O TREVO DE SERRANOPOLIS E A PONTE SOBRE O RIO CLARO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3018</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 024, DE 21 DE FEVEREIRO DE 2014. ALTERA A TABELA DE VENCIMENTOS DOS PROFISSIONAIS DO MAGISTERIO DO MUNICIPIO DE JATAI-GO, CONSTANTE NO ANEXO I DA LEI 2.822/07 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>Gênio Eurípedes_x000D_
-Vinícius Luz</t>
+    <t>Gênio Eurípedes</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2998</t>
   </si>
   <si>
     <t>OS VEREADORES, GENIO EURIPEDES E VINICIUS LUZ, PEDEM REPAROS URGENTES NOS ESPAÇOS PUBLICOS, PRINCIPALMENTE NA AREA DE ESTACIONAMENTO DO AEROPORTO MUNICIPAL.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2977</t>
   </si>
   <si>
     <t>A CAMARA MUNICIPAL DE JATAI USANDO DE SUAS ATRIBUIÇOES REGIMENTAIS APROVOU O ENVIO DE MOÇAO DE PESAR A FAMILIA DO EX-VEREADOR EUDES ASSIS CARVALHO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2939</t>
   </si>
   <si>
     <t>REQUER A REFORMA GERAL DA FEIRA COBERTA DE JATAI.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2938</t>
   </si>
   <si>
     <t>REQUER O RECAPEAMENTO DO ASFALTO, CONSTRUÇAO DE CALÇADAS E COMPLEMENTO DA ILUMINAÇAO PUBLICA DA RUA9A, VIA DE ACESSO AO SETOR SEBASTIAO HERCULANO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2937</t>
   </si>
   <si>
     <t>REQUER A ESTUDOS OBJETIVANDO IMPLANTAÇAO DE SINALIZAÇAO PROIBITIVA DE ESTACIONAMENTO EM UM DOS LADOS DA VIA E/OU IMPLANTAÇAO DE MAO UNICA NAS RUAS DO BAIRRO JOSE BENTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2936</t>
   </si>
   <si>
     <t>REQUER O RECAPEAMENTO DA RUA MARECHAL RONDON, ENTRE AS RUAS CAPITAO SERAFIM DE BARROS E DOM PEDRO II, BEM COMO DA RUA HERCULANO CARNEIRO, ENTRE AS RUAS DEPUTADO MANOEL DA COSTA LIMA E CASTRO ALVES, AMBAS NO SETOR CENTRAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2935</t>
   </si>
   <si>
     <t>REQUER A RECUPERAÇAO DA PAVIMENTAÇAO ASFALTICA DAS RUAS DONA LUZIA E TIA JERONIMA, NO BAIRRO JOSE BENTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2931</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CONCESSAO DE TITULO DE CIDADANIA A SRA. SELMA RODRIGUES SILVA - CAP QQPM SELMA, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2916</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇAO DE QUADRA POLIESPORTIVA COBERTA NA ESCOLA MUNICIPAL MANOEL DA COSTA LIMA, NA VILA LUIZA.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2899</t>
   </si>
   <si>
     <t>PEDE O RECAPEAMENTO ASFALTICO DE VIAS PUBLICAS DA VILA PROGRESSO: RUA JOSE PEREIRA REZENDE, RUA BELA VISTA, RUA CAIAPONIA, RUA MIGUEL DE ASSIS E RUA MINEIROS.</t>
   </si>
   <si>
-    <t>Nilton César Soró_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2896</t>
   </si>
   <si>
     <t>TODOS OS VEREADORES: INSTALAÇAO DE BANHEIROS QUIMICOS NAS FEIRAS LIVRES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2892</t>
   </si>
   <si>
     <t>REQUER A IMPLANTAÇAO DE REDUTORES DE VELOCIDADE, MANUTENÇAO E ADEQUAÇAO DA SINALIZAÇAO EXISTENTE NA AV LEOMAR FERREIRA DE MELO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2891</t>
   </si>
   <si>
     <t>REQUER ESTUDOS PARA CORREÇAO DE EROSAO QUE COLOCA EM SITUAÇAO DE RISCO A INFRAESTRUTURA DO CLUBE BALNEARIO BRASNIPO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2890</t>
   </si>
   <si>
     <t>DISPOE SOBRE A DESOBRIGATORIEDADE DA PASSAGEM DE PESSOAS COM MOBILIDADE REDUZIDA, PELAS CATRACAS ROLETAS OU BORBOLETAS DO TRANSPORTE COLETIVO URBANO, NO MUNICIPIO DE JATAI.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2888</t>
   </si>
   <si>
     <t>IMPLANTAÇAO DE PISTA DE SKATE NOS LAGOS JK E DIACUI.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2863</t>
   </si>
   <si>
     <t>REQUER REALIZAÇAO DE AUDIENCIA PUBLICA PARA DISCUTIR PROBLEMAS RELACIONADOS AOS MENORES INFRATORES E A REABERTURA DO CIAJ EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2842</t>
   </si>
   <si>
     <t>ELEVAÇÃO DE TERCEIRA COMPANHIA INDEPENDENTE BOMBEIRO MILITAR - 3ª CIBM À BATALHÃO BOMBEIRO MILITAR EM JATAÍ.</t>
   </si>
   <si>
-    <t>Gênio Eurípedes_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2841</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O PODER LEGISLATIVO MUNICIPAL PARA CESSÃO DE SERVIDOR PÚBLICO MUNICIPAL QUE MENCIONA.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2839</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO CENTRO DE ENSINO SUPERIOR DE JATAÍ - CESUT</t>
   </si>
   <si>
-    <t>Nilton César Soró_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2831</t>
   </si>
   <si>
     <t>REQUER A DOAÇÃO DE ÁREA PARA A POLÍCIA MILITAR DO ESTADO DE GOIÁS, PARA CONSTRUÇÃO DA SEDE DA COMPANHIA DE PATRULHAMENTO TÁTICO - CPT.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2827</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DO EMPREENDEDORISMO NO MUNICÍPIO DE JATAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2824</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA N°4. PROJETO 72.</t>
   </si>
   <si>
-    <t>Nilton César Soró_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2823</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N°43. ASSOCIAÇÃO CULTURAL SANTA LUZIA.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2821</t>
   </si>
   <si>
     <t>REVOGA O ART.5°, E SEUS PARÁGRAFOS, DA LEI N. 3.486/2013 E CONCEDE EFEITO REPRISTINATÓRIO A DISPOSITIVOS DA LEI N. 3.018/2009.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2807</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA N°3. PROJETO N°72.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2805</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃ BENEMÉRITA À JATAIENSE SORAYA MARIA DE REZENDE VILELA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2791</t>
   </si>
   <si>
     <t>REQUER O RECAPEAMEAMENTO DA RUA TIRADENTES, ENTRE A AV JOAQUIM CÂNDIDO E RUA FRANCISCO FRANÇA, NO SETOR ANTENA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2788</t>
   </si>
   <si>
     <t>REQUER A COMPLEMENTAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA DR. ROBERTO ASSIS CARVALHO NO BAIRRO JARDIM RIO CLARO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2786</t>
   </si>
   <si>
     <t>INSTITUI DEPARTAMENTO DE GABINETE PARLAMENTAR E CRIA O CARGO DE CHEFIA DE GABINETE PARLAMENTAR, DE PROVIMENTO EM COMISSÃO, NA ESTRUTURA DE GABINETES DA CÂMARA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2779</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DA FESTA DO MILHO EM NOSSO MUNICÍPIO E SUA INSERÇÃO NO CALENDÁRIO DE EVENTOS DO ESTADO DE GOIÁS, COMO FESTA ESTADUAL DO MILHO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2775</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº33. SOCIEDADE DE BENEFICÊNCIA ALBERGUE SÃO VICENTE DE PAULO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2774</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº32. LAR E CRECHE BEZERRA DE MENEZES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2773</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº31. COLÉGIO ESTADUAL NESTÓRIO RIBEIRO.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2748</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ABAIXO SUBSCREVEM SOLICITAM BENEFÍCIOS, PARA OS MORADORES DA OCUPAÇÃO DO FRIGORÍFICO.</t>
   </si>
   <si>
-    <t>Gênio Eurípedes_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2742</t>
   </si>
   <si>
     <t>PEDE AO EXECUTIVO MUNICIPAL O ENVIO DE UM PROJETO, PARA ESTA CASA DE LEIS, SOLICITANDO AUTORIZAÇÃO DE REPASSE PARA APAE, TENDO SEU INÍCIO EM JANEIRO DE 2014, ATÉ DEZEMBRO DO MESMO ANO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2732</t>
   </si>
   <si>
     <t>OS SUBSCRITORES DESTA, NA  TENTATIVA DE CONTRIBUIR COM APERFEIÇOAMENTO JURÍDICO DO PROJETO, PROPÕEM A SEGUINTE EMENDA.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2703</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADANIA AO SR. WAGMAR COSTA FRANCO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2692</t>
   </si>
   <si>
     <t>REQUER A IMPLANTAÇÃO DE UM CENTRO DE ATENDIMENTO PSICOSSOCIAL PARA USUÁRIOS DE ÁLCOOL DE DROGAS - CAPS AD, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2690</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE REFEITÓRIO COM NOVA COZINHA, IMPLANTAÇÃO DE PLAYGROUD E AMPLIAÇÃO DO NÚMERO DE SALAS NO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL CRIANÇA FELIZ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2665</t>
   </si>
   <si>
     <t>REVOGA A LEI 3.047/2010.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2655</t>
   </si>
   <si>
     <t>PEDE A CONSTRUÇÃO DE UM NOVO PRÉDIO PARA A ESCOLA MUNICIPAL RURAL, PÓLO, NILO LOTTICI.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2638</t>
   </si>
   <si>
     <t>ALTERA A LEI 1.910 DE 22 DE ABRIL DE 1997 QUE CRIOU O CONSELHO MUNICIPAL DE TURISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2637</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE VESTIÁRIOS E O LEVANTAMENTO DE ALAMBRADOS NOS CAMPOS DE FUTEBOL, DOS BAIRROS DOM BENEDITO, MAURO BENTO, CONJUNTO RIO CLARO E JARDIM MAXIMIANO PERES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2636</t>
   </si>
   <si>
     <t>REQUER ESTUDOS PARA A TRANSFORMAÇÃO DO CAMPO DE FUTEBOL SEDIADO NO SETOR JARDIM MAXIMIANO PERES EM DOIS DE FUTEBOL SOCIETY.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2635</t>
   </si>
   <si>
     <t>REQUER ESTUDOS PARA IMPLANTAÇÃO DE PROGRAMA PERMANENTE DE CAPACITAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2634</t>
   </si>
   <si>
     <t>REQUER IMPLANTAÇÃO DE CICLOVIA ÀS MARGENS DO RODOANEL DOS IMIGRANTES, LIGANDO A JÁ EXISTENTE NA BR-158 AO SETOR CILENEO FRANÇA E AO IFG, NO TRAÇADO DAS NOVAS AVENIDAS EM IMPLANTAÇÃO, ATÉ A ROTATÓRIA DO CAIC.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2633</t>
   </si>
   <si>
     <t>REQUER MANUTENÇÃO EMERGENCIAL DA PONTE SOBRE O RIO FELICIDADE, DENOMINADA "PONTE GUILHERMÃO", NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2632</t>
   </si>
   <si>
     <t>REQUER A ILUMINAÇÃO DA QUADRA DE ESPORTES DA ESCOLA MUNICIPAL PROFESSOR CHIQUINHO, NA ZONA RURAL DE JATAÍ.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2620</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE NO MÍNIMO DUAS MOTOS EQUIPADAS COM RADARES MÓVEIS PARA AUXILIAR NA FISCALIZAÇÃO DE TRÂNSITO, COMO TAMBÉM, A IMPLANTAÇÃO DE FAIXAS ELEVADAS PARA PEDESTRES, NAS PRINCIPAIS VIAS DE NOSSA CIDADE.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2619</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE COBERTURA DA QUADRA DE ESPORTES E A AMPLIAÇÃO DA ALTURA DO MURO DA ESCOLA MUNICIPAL  FLÁVIO VILELA, LOCALIZADA NA VILA SÃO PEDRO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2612</t>
   </si>
   <si>
     <t>REQUER A DISPONIBILIZAÇÃO DE BANHEIROS QUÍMICOS NAS FEIRAS LIVRES DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2609</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART.13 DA LEI ORGÂNICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2586</t>
   </si>
   <si>
     <t>REQUER COMPLEMENTAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA E CONSTRUÇÃO DE CALÇADA NA RUA RIO VERDE, ENTRE AS AVENIDAS CASTELO BRANCO E VALERIANO DO PRADO, EM FRENTE AO CAMPO DOM BENEDITO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2585</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE INCENTIVO AO CICLISMO E RESPEITO AO CICLISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2581</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UM CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL - CMEI, NO BAIRRO DOM ABEL.</t>
   </si>
   <si>
-    <t>Marcos Antônio_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2576</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NORMATIVOS NO PROJETO DE LEI EM REFERÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2547</t>
   </si>
   <si>
     <t>REQUER REALIZAÇÃO DE SESSÃO SOLENE EM HOMENAGEM AO DIA DO PROFESSOR, COM ENTREGA DA HONRARIA PROFº. PAULO FREIRE.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2539</t>
   </si>
   <si>
     <t>OS VEREADORES APRESENTA PEDIDO DE CONSTRUÇÃO DE QUADRA DE ESPORTE COBERTA PARA A ASSOCIAÇÃO AMOR E ARTE.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2507</t>
   </si>
   <si>
     <t>SOLICITA CONTRIBUIÇÃO PARA TRATAMENTO DE SAÚDE A QUEM INDICA.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2497</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 13 DA LEI ORGÂNICA DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2493</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA 12.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2489</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº11.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2471</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº10.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2457</t>
   </si>
   <si>
     <t>REQUER A IMPLANTAÇÃO DE GRATIFICAÇÃO SALARIAL ADICIONAL AOS PROFISSIONAIS DE SAÚDE QUE LABORAM EM AMBIENTES FECHADOS NAS UNIDADES VINCULADAS À SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2455</t>
   </si>
   <si>
     <t>REQUER MANUTENÇÃO DA CANALIZAÇÃO DOS CÓRREGOS AÇUDE E DIACUÍ BEM COMO DOS ENCABEÇAMENTOS DAS PONTES SOBRE OS MESMOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2444</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº9/2013.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2427</t>
   </si>
   <si>
     <t>EMPENHO JUNTO AO MINISTÉRIO DAS CIDADES COM A FINALIDADE DE ALOCAR VERBAS VISANDO A CONSTRUÇÃO DA PONTE SOBRE O CÓRREGO DIACUY, QUE FAZ A LIGAÇÃO DOS BAIRROS VILA PROGRESSO E MAXIMIANO PERES, ATRAVÉS DA RUA BELA VISTA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2404</t>
   </si>
   <si>
     <t>REQUER IMPLANTAÇÃO DE ROTATÓRIA OU SINALIZAÇÃO MAIS ADEQUADA NO CRUZAMENTO DA AVENIDA DORIVAL DE CARVALHO COM A RUA CAIAPÔNIA NO SETOR SANTA MARIA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2403</t>
   </si>
   <si>
     <t>REQUER IMPLANTAÇÃO DE ROTATÓRIA OU SINALIZAÇÃO MAIS ADEQUADA NO CRUZAMENTO DA RUA CASTRO ALVES COM A RUA SEBASTIÃO R. CINTRA NO SETOR CENTRAL NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2402</t>
   </si>
   <si>
     <t>REQUER A IMPLANTAÇÃO DE SINALIZAÇÃO VERTICAL E HORIZONTAL DE TRÂNSITO NO BAIRRO JARDIM FLORESTA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2401</t>
   </si>
   <si>
     <t>ALTERA O § 3° DO ARTIGO 12 DA LEI MUNICIPAL N° 1.722 DE 25 DE MARÇO DE 1.994 QUE DISPÕE SOBRE O PLANO DE CARGOS E VENCIMENTOS COM CARREIRA FUNCIONAL DOS SERVIDORES DO MUNICÍPIO DE JATAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2400</t>
   </si>
   <si>
     <t>DÁ NOME À VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2399</t>
   </si>
   <si>
     <t>DÁ NOME À UNIDADE BÁSICA DE SAÚDE DA VILA OLAVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2398</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS POSTOS REVENDEDORES DE COMBUSTÍVEIS EXIBIREM INFORMAÇÕES DO VALOR PERCENTUAL DE PREÇOS DO LITRO DO ETANOL COMUM EM RELAÇÃO AO LITRO DA GASOLINA COMUM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2373</t>
   </si>
   <si>
     <t>REQUER ESTUDOS PARA IMPLANTAÇÃO DA PASSE LIVRE AOS ESTUDANTES DO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
-    <t>João Rosa_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2356</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE 215 METROS DE ALAMBRADO NA ÁREA DO ESTACIONAMENTO DO PRÉDIO DO PALÁCIO DAS ABELHAS, ATUAL CÂMARA MUNICIPAL DE JATAÍ, BEM COMO TAMBÉM, A CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE NO LOCAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2355</t>
   </si>
   <si>
     <t>INSTITUI O PASSE LIVRE PARA OS ESTUDANTES NOS TRANSPORTES COLETIVOS NO MUNICÍPIO DE JATAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2333</t>
   </si>
   <si>
     <t>REQUER A COMPLEMENTAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DAS RUAS 42, 12 E PERIMETRAL DO BOSQUE, TODAS NO RESIDENCIAL MAURO BENTO NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2332</t>
   </si>
   <si>
     <t>REQUER ESTUDOS PARA A UNIFICAÇÃO DAS DUAS PARTES QUE COMPÕEM A PRAÇA REV  AURINO CÉZAR LIMA, NO BAIRRO JARDIM PARAÍSO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2324</t>
   </si>
   <si>
     <t>REQUER REALIZAÇÃO DE SESSÃO SOLENE EM COMEMORAÇÃO AO DIA DO ADVOGADO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2323</t>
   </si>
   <si>
     <t>REQUER ESTUDOS PARA IMPLEMENTAÇÃO DE MELHORIAS NA INFRAESTRUTURA DOS CEMITÉRIOS SÃO MIGUEL E BOM PASTOR.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2320</t>
   </si>
   <si>
     <t>DÁ NOME AO GINÁSIO DE ESPORTES DO BAIRRO SANTA TEREZINHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2319</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADANIA AO SR. ADENONES AGOSTINHO DE FREITAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2305</t>
   </si>
   <si>
     <t>SOLICITA O ATENDIMENTO DAS REIVINDICAÇÕES DA UNIVERSIDADE ESTADUAL DE GOIÁS - UNIDADE DE JATAÍ.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2290</t>
   </si>
   <si>
     <t>PEDE ESTUDOS VISANDO A CONSTRUÇÃO DE UM CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL NA BAIRRO SEBASTIÃO HERCULANO.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2283</t>
   </si>
   <si>
     <t>A CRIAÇÃO, PELA PREFEITURA, DE UMA EQUIPE RESPONSÁVEL PELA PODA/CORTE DE ÁRVORES DE LOGRADOUROS PÚBLICOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2255</t>
   </si>
   <si>
     <t>REQUER O RECAPEAMENTO DA RUA NAPOLEÃO LAUREANO ENTRE AS RUAS JOSÉ GEDDA E SAMUEL GRAHAM, DA RUA OSVALDO CRUZ ENTRE A AV. JOAQUIM CÂNDIDO E A RUA SAMUEL GRAHAM E POR FIM DA RUA PADRE FEIJÓ, TODAS NO SETOR ANTENA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2254</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE ROTATÓRIA OU IMPLANTAÇÃO DE SINALIZAÇÃO MAIS ADEQUADA, COM FITO DE REDUZIR A VELOCIDADE E EVITAR ACIDENTES DE TRÂNSITO NO CRUZAMENTO DA AV. JOAQUIM CÂNDIDO COM AS RUAS PADRE FEIJÓ E NAPOLEÃO LAUREANO, NO SETOR ANTENA NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>Vinícius Luz_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2251</t>
   </si>
   <si>
     <t>REQUER REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUTIR OS PROBLEMAS NA SAÚDE PÚBLICA EM JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2232</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UM COLÉGIO MILITAR - CPMG NO MUNICÍPIO DE JATAÍ-GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2219</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ACESSO A INFORMAÇÕES E A APLICAÇÃO DA LEI FEDERAL 12.527, DE 18 DE NOVEMBRO DE 2011, NO ÂMBITO MUNICIPAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2210</t>
   </si>
   <si>
     <t>REQUER ESTUDOS PARA IMPLEMENTAÇÃO DE MELHORIAS NA INFRAESTRUTURA DA ORLA DO LAGO BONSUCESSO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2188</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA DEFENSORIA PÚBLICA DO ESTADO DE GOIÁS EM JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2187</t>
   </si>
   <si>
     <t>REQUER CONSTRUÇÃO DE CALÇADAS NA QUADRA 6 DA RUA DO BOSQUE E QUADRA 15 DA RUA SÃO SEBASTIÃO NA DIVISA DO SETOR SANTA TEREZINHA COM BAIRRO DOM ABEL.</t>
   </si>
   <si>
-    <t>Nilton César Soró_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2183</t>
   </si>
   <si>
     <t>CONFERE TÍTULO DE HONRA AO MÉRITO A ACÁCIO DE CARVALHO NETO.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2157</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO À PEC 37 - PROPOSTA DE EMENDA CONSTITUCIONAL - QUE PRETENDE ACABAR COM OS PODERES INVESTIGATÓRIOS DO MINISTÉRIO PÚBLICO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2152</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO N° 026/2013, DE AUTORIA DO VEREADOR MARCOS ANTÔNIO, ACRESCENTANDO O NOME DO VEREADOR VINÍCIUS LUZ COMO COAUTOR DO MESMO. SOLICITA A CONSTRUÇÃO DE UM CENTRO DE REABILITAÇÃO FÍSICA E FUNCIONAL DO IDOSO, NOS MOLDES DA UNIDADE DE ATENÇÃO AO IDOSO - UAI.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2147</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ISENÇÃO DE TAXAS E ESTÍMULO À PESCA AMADORA NO MUNICÍPIO DE JATAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2109</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PRAÇA COM ACADEMIA AO AR LIVRE, NA DIVISA DOS BAIRROS VILA LUÍZA COM VILA FÁTIMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2108</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DO ACESSO E ESTACIONAMENTO DO SINDICATO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2107</t>
   </si>
   <si>
     <t>DOAÇÃO DE ÁREA PARA O SINDICATO DOS TRABALHADORES NAS INDÚSTRIAS METALÚRGICAS, MECÂNICAS E DE MATERIAL ELÉTRICO DE JATAÍ-GO, PARA CONSTRUÇÃO DE SUA SEDE PRÓPRIA.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2070</t>
   </si>
   <si>
     <t>ACRESCENTA O §4° AO ART. 185 DA LEI ORGÂNICA DO MUNICÍPIO DE JATAÍ.</t>
-  </si>
-[...10 lines deleted...]
-Nilton César Soró</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2063</t>
   </si>
   <si>
     <t>CRIAÇÃO DO ARQUIVO OFICIAL MUNICIPAL</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2035</t>
   </si>
   <si>
     <t>REQUER REALIZAÇÃO DE SESSÃO SOLENE EM HOMENAGEM AO DIA INTERNACIONAL DA MULHER, EM ESPECIAL ÀS MULHERES QUE REALIZAM TRABALHOS SOCIAIS NO ANONIMATO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1999</t>
   </si>
   <si>
     <t>REQUER NOVA SEDE ADMINISTRATIVA PARA O DEPARTAMENTO ESTADUAL DE TRÂNSITO DE GOIÁS - DETRAN-GO - CIRETRAN DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1998</t>
   </si>
   <si>
     <t>REQUER A IMPLANTAÇÃO DO CALÇAMENTO E JARDINAGEM DO PÁTIO DO BARRACÃO INDUSTRIAL, SITUADO NO BAIRRO CYLLENEO FRANÇA.</t>
   </si>
@@ -3873,9511 +2723,9511 @@
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="A2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
       </c>
       <c r="D2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" t="s">
         <v>9</v>
       </c>
-      <c r="F2" t="s">
+      <c r="E4" t="s">
         <v>10</v>
       </c>
-      <c r="G2" s="1" t="s">
-[...47 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>9013</v>
       </c>
       <c r="B5">
         <v>2016</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F5" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6">
-[...6 lines deleted...]
-        <v>78</v>
+      <c r="A6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" t="s">
+        <v>8</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>8986</v>
       </c>
       <c r="B7">
         <v>2016</v>
       </c>
       <c r="C7">
         <v>33</v>
       </c>
       <c r="D7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" t="s">
         <v>31</v>
       </c>
-      <c r="E7" t="s">
+      <c r="F7" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="F7" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>33</v>
       </c>
-      <c r="H7" t="s">
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" t="s">
         <v>34</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>35</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
         <v>36</v>
       </c>
-      <c r="F8" t="s">
+      <c r="G8" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="G8" s="1" t="s">
+      <c r="H8" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>8676</v>
       </c>
       <c r="B9">
         <v>2016</v>
       </c>
       <c r="C9">
         <v>28</v>
       </c>
       <c r="D9" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" t="s">
         <v>31</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G9" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H9" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>8619</v>
       </c>
       <c r="B10">
         <v>2016</v>
       </c>
       <c r="C10">
         <v>275</v>
       </c>
       <c r="D10" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E10" t="s">
+        <v>42</v>
+      </c>
+      <c r="F10" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="F10" t="s">
-[...2 lines deleted...]
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>8618</v>
       </c>
       <c r="B11">
         <v>2016</v>
       </c>
       <c r="C11">
         <v>274</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E11" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F11" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G11" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H11" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>8492</v>
       </c>
       <c r="B12">
         <v>2016</v>
       </c>
       <c r="C12">
         <v>237</v>
       </c>
       <c r="D12" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E12" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F12" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H12" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>8491</v>
       </c>
       <c r="B13">
         <v>2016</v>
       </c>
       <c r="C13">
         <v>236</v>
       </c>
       <c r="D13" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E13" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F13" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G13" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H13" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>8318</v>
       </c>
       <c r="B14">
         <v>2016</v>
       </c>
       <c r="C14">
         <v>231</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E14" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F14" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H14" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>8304</v>
       </c>
       <c r="B15">
         <v>2016</v>
       </c>
       <c r="C15">
         <v>219</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F15" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G15" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H15" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>8303</v>
       </c>
       <c r="B16">
         <v>2016</v>
       </c>
       <c r="C16">
         <v>218</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E16" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F16" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G16" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H16" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>8302</v>
       </c>
       <c r="B17">
         <v>2016</v>
       </c>
       <c r="C17">
         <v>217</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F17" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G17" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H17" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>8284</v>
       </c>
       <c r="B18">
         <v>2016</v>
       </c>
       <c r="C18">
         <v>208</v>
       </c>
       <c r="D18" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E18" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F18" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G18" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H18" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>8200</v>
       </c>
       <c r="B19">
         <v>2016</v>
       </c>
       <c r="C19">
         <v>195</v>
       </c>
       <c r="D19" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E19" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F19" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G19" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H19" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>8199</v>
       </c>
       <c r="B20">
         <v>2016</v>
       </c>
       <c r="C20">
         <v>194</v>
       </c>
       <c r="D20" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E20" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F20" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G20" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H20" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>8198</v>
       </c>
       <c r="B21">
         <v>2016</v>
       </c>
       <c r="C21">
         <v>193</v>
       </c>
       <c r="D21" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E21" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F21" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G21" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H21" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>8196</v>
       </c>
       <c r="B22">
         <v>2016</v>
       </c>
       <c r="C22">
         <v>192</v>
       </c>
       <c r="D22" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E22" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F22" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G22" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H22" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>8194</v>
       </c>
       <c r="B23">
         <v>2016</v>
       </c>
       <c r="C23">
         <v>191</v>
       </c>
       <c r="D23" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E23" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F23" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G23" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H23" t="s">
         <v>70</v>
       </c>
-      <c r="H23" t="s">
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" t="s">
         <v>71</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D24" t="s">
+      <c r="E24" t="s">
         <v>72</v>
       </c>
-      <c r="E24" t="s">
+      <c r="F24" t="s">
         <v>73</v>
       </c>
-      <c r="F24" t="s">
+      <c r="G24" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="G24" s="1" t="s">
+      <c r="H24" t="s">
         <v>75</v>
       </c>
-      <c r="H24" t="s">
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C25" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" t="s">
+        <v>71</v>
+      </c>
+      <c r="E25" t="s">
+        <v>72</v>
+      </c>
+      <c r="F25" t="s">
         <v>76</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D25" t="s">
+      <c r="G25" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H25" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>8</v>
+      </c>
+      <c r="B26" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" t="s">
+        <v>71</v>
+      </c>
+      <c r="E26" t="s">
         <v>72</v>
       </c>
-      <c r="E25" t="s">
-[...8 lines deleted...]
-      <c r="H25" t="s">
+      <c r="F26" t="s">
+        <v>76</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>79</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G26" s="1" t="s">
+      <c r="H26" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>7827</v>
       </c>
       <c r="B27">
         <v>2016</v>
       </c>
       <c r="C27">
         <v>22</v>
       </c>
       <c r="D27" t="s">
+        <v>30</v>
+      </c>
+      <c r="E27" t="s">
         <v>31</v>
       </c>
-      <c r="E27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G27" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H27" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>7792</v>
       </c>
       <c r="B28">
         <v>2016</v>
       </c>
       <c r="C28">
         <v>10</v>
       </c>
       <c r="D28" t="s">
+        <v>83</v>
+      </c>
+      <c r="E28" t="s">
         <v>84</v>
       </c>
-      <c r="E28" t="s">
+      <c r="F28" t="s">
+        <v>11</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="F28" t="s">
-[...2 lines deleted...]
-      <c r="G28" s="1" t="s">
+      <c r="H28" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>7320</v>
       </c>
       <c r="B29">
         <v>2016</v>
       </c>
       <c r="C29">
         <v>162</v>
       </c>
       <c r="D29" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E29" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F29" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G29" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H29" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>7314</v>
       </c>
       <c r="B30">
         <v>2016</v>
       </c>
       <c r="C30">
         <v>161</v>
       </c>
       <c r="D30" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E30" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F30" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G30" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H30" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>7311</v>
       </c>
       <c r="B31">
         <v>2016</v>
       </c>
       <c r="C31">
         <v>160</v>
       </c>
       <c r="D31" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E31" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F31" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G31" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H31" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>7284</v>
       </c>
       <c r="B32">
         <v>2016</v>
       </c>
       <c r="C32">
         <v>9</v>
       </c>
       <c r="D32" t="s">
+        <v>83</v>
+      </c>
+      <c r="E32" t="s">
         <v>84</v>
       </c>
-      <c r="E32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G32" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H32" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>6790</v>
       </c>
       <c r="B33">
         <v>2016</v>
       </c>
       <c r="C33">
         <v>14</v>
       </c>
       <c r="D33" t="s">
+        <v>30</v>
+      </c>
+      <c r="E33" t="s">
         <v>31</v>
       </c>
-      <c r="E33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G33" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H33" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" t="s">
+        <v>41</v>
+      </c>
+      <c r="E34" t="s">
+        <v>42</v>
+      </c>
+      <c r="F34" t="s">
         <v>96</v>
       </c>
-      <c r="H33" t="s">
-[...19 lines deleted...]
-      <c r="F34" t="s">
+      <c r="G34" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="G34" s="1" t="s">
+      <c r="H34" t="s">
         <v>98</v>
       </c>
-      <c r="H34" t="s">
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B35" t="s">
+        <v>8</v>
+      </c>
+      <c r="C35" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" t="s">
+        <v>10</v>
+      </c>
+      <c r="F35" t="s">
         <v>99</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E35" t="s">
+      <c r="G35" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H35" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>8</v>
+      </c>
+      <c r="B36" t="s">
+        <v>8</v>
+      </c>
+      <c r="C36" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" t="s">
         <v>9</v>
       </c>
-      <c r="F35" t="s">
-[...5 lines deleted...]
-      <c r="H35" t="s">
+      <c r="E36" t="s">
+        <v>10</v>
+      </c>
+      <c r="F36" t="s">
+        <v>19</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>102</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F36" t="s">
+      <c r="H36" t="s">
         <v>103</v>
       </c>
-      <c r="G36" s="1" t="s">
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B37" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" t="s">
+        <v>14</v>
+      </c>
+      <c r="E37" t="s">
+        <v>15</v>
+      </c>
+      <c r="F37" t="s">
+        <v>19</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="H36" t="s">
+      <c r="H37" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="37" spans="1:8">
-[...12 lines deleted...]
-      <c r="E37" t="s">
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>8</v>
+      </c>
+      <c r="B38" t="s">
+        <v>8</v>
+      </c>
+      <c r="C38" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" t="s">
         <v>14</v>
       </c>
-      <c r="F37" t="s">
+      <c r="E38" t="s">
+        <v>15</v>
+      </c>
+      <c r="F38" t="s">
+        <v>11</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="G37" s="1" t="s">
+      <c r="H38" t="s">
         <v>107</v>
       </c>
-      <c r="H37" t="s">
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" t="s">
+        <v>14</v>
+      </c>
+      <c r="E39" t="s">
+        <v>15</v>
+      </c>
+      <c r="F39" t="s">
         <v>108</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F38" t="s">
+      <c r="G39" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="G38" s="1" t="s">
+      <c r="H39" t="s">
         <v>110</v>
-      </c>
-[...27 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>5759</v>
       </c>
       <c r="B40">
         <v>2016</v>
       </c>
       <c r="C40">
         <v>4</v>
       </c>
       <c r="D40" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E40" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F40" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G40" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H40" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>8</v>
+      </c>
+      <c r="B41" t="s">
+        <v>8</v>
+      </c>
+      <c r="C41" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" t="s">
+        <v>41</v>
+      </c>
+      <c r="E41" t="s">
+        <v>42</v>
+      </c>
+      <c r="F41" t="s">
+        <v>113</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H41" t="s">
         <v>115</v>
       </c>
-      <c r="H40" t="s">
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>8</v>
+      </c>
+      <c r="B42" t="s">
+        <v>8</v>
+      </c>
+      <c r="C42" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" t="s">
+        <v>41</v>
+      </c>
+      <c r="E42" t="s">
+        <v>42</v>
+      </c>
+      <c r="F42" t="s">
+        <v>76</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>116</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F41" t="s">
+      <c r="H42" t="s">
         <v>117</v>
-      </c>
-[...30 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>4765</v>
       </c>
       <c r="B43">
         <v>2016</v>
       </c>
       <c r="C43">
         <v>71</v>
       </c>
       <c r="D43" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E43" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F43" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="H43" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
     </row>
     <row r="44" spans="1:8">
-      <c r="A44">
-[...6 lines deleted...]
-        <v>69</v>
+      <c r="A44" t="s">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>8</v>
+      </c>
+      <c r="C44" t="s">
+        <v>8</v>
       </c>
       <c r="D44" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E44" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F44" t="s">
-        <v>125</v>
+        <v>76</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="H44" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>4670</v>
       </c>
       <c r="B45">
         <v>2016</v>
       </c>
       <c r="C45">
         <v>56</v>
       </c>
       <c r="D45" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E45" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F45" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="H45" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>4633</v>
       </c>
       <c r="B46">
         <v>2016</v>
       </c>
       <c r="C46">
         <v>36</v>
       </c>
       <c r="D46" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E46" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F46" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="H46" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>4632</v>
       </c>
       <c r="B47">
         <v>2016</v>
       </c>
       <c r="C47">
         <v>35</v>
       </c>
       <c r="D47" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E47" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F47" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="H47" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>4575</v>
       </c>
       <c r="B48">
         <v>2015</v>
       </c>
       <c r="C48">
         <v>550</v>
       </c>
       <c r="D48" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E48" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F48" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="H48" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
     </row>
     <row r="49" spans="1:8">
-      <c r="A49">
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="A49" t="s">
+        <v>8</v>
+      </c>
+      <c r="B49" t="s">
+        <v>8</v>
+      </c>
+      <c r="C49" t="s">
+        <v>8</v>
       </c>
       <c r="D49" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E49" t="s">
+        <v>15</v>
+      </c>
+      <c r="F49" t="s">
+        <v>73</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H49" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>8</v>
+      </c>
+      <c r="B50" t="s">
+        <v>8</v>
+      </c>
+      <c r="C50" t="s">
+        <v>8</v>
+      </c>
+      <c r="D50" t="s">
         <v>14</v>
       </c>
-      <c r="F49" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E50" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F50" t="s">
-        <v>139</v>
+        <v>108</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="H50" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>4559</v>
       </c>
       <c r="B51">
         <v>2015</v>
       </c>
       <c r="C51">
         <v>22</v>
       </c>
       <c r="D51" t="s">
+        <v>71</v>
+      </c>
+      <c r="E51" t="s">
         <v>72</v>
       </c>
-      <c r="E51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F51" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="H51" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
     </row>
     <row r="52" spans="1:8">
-      <c r="A52">
-[...6 lines deleted...]
-        <v>22</v>
+      <c r="A52" t="s">
+        <v>8</v>
+      </c>
+      <c r="B52" t="s">
+        <v>8</v>
+      </c>
+      <c r="C52" t="s">
+        <v>8</v>
       </c>
       <c r="D52" t="s">
+        <v>83</v>
+      </c>
+      <c r="E52" t="s">
         <v>84</v>
       </c>
-      <c r="E52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F52" t="s">
-        <v>144</v>
+        <v>96</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="H52" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>4531</v>
       </c>
       <c r="B53">
         <v>2015</v>
       </c>
       <c r="C53">
         <v>541</v>
       </c>
       <c r="D53" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E53" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F53" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="H53" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>4530</v>
       </c>
       <c r="B54">
         <v>2015</v>
       </c>
       <c r="C54">
         <v>540</v>
       </c>
       <c r="D54" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E54" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F54" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="H54" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>4529</v>
       </c>
       <c r="B55">
         <v>2015</v>
       </c>
       <c r="C55">
         <v>20</v>
       </c>
       <c r="D55" t="s">
+        <v>71</v>
+      </c>
+      <c r="E55" t="s">
         <v>72</v>
       </c>
-      <c r="E55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F55" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="H55" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>4528</v>
       </c>
       <c r="B56">
         <v>2015</v>
       </c>
       <c r="C56">
         <v>19</v>
       </c>
       <c r="D56" t="s">
+        <v>71</v>
+      </c>
+      <c r="E56" t="s">
         <v>72</v>
       </c>
-      <c r="E56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F56" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="H56" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
     </row>
     <row r="57" spans="1:8">
-      <c r="A57">
-[...6 lines deleted...]
-        <v>539</v>
+      <c r="A57" t="s">
+        <v>8</v>
+      </c>
+      <c r="B57" t="s">
+        <v>8</v>
+      </c>
+      <c r="C57" t="s">
+        <v>8</v>
       </c>
       <c r="D57" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E57" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F57" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="H57" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>4522</v>
       </c>
       <c r="B58">
         <v>2015</v>
       </c>
       <c r="C58">
         <v>538</v>
       </c>
       <c r="D58" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E58" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F58" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="H58" t="s">
-        <v>159</v>
+        <v>149</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>4425</v>
       </c>
       <c r="B59">
         <v>2015</v>
       </c>
       <c r="C59">
         <v>521</v>
       </c>
       <c r="D59" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E59" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F59" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="H59" t="s">
-        <v>161</v>
+        <v>151</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>4422</v>
       </c>
       <c r="B60">
         <v>2015</v>
       </c>
       <c r="C60">
         <v>519</v>
       </c>
       <c r="D60" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E60" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F60" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="H60" t="s">
-        <v>163</v>
+        <v>153</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>4395</v>
       </c>
       <c r="B61">
         <v>2015</v>
       </c>
       <c r="C61">
         <v>500</v>
       </c>
       <c r="D61" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E61" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F61" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G61" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H61" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>8</v>
+      </c>
+      <c r="B62" t="s">
+        <v>8</v>
+      </c>
+      <c r="C62" t="s">
+        <v>8</v>
+      </c>
+      <c r="D62" t="s">
+        <v>83</v>
+      </c>
+      <c r="E62" t="s">
+        <v>84</v>
+      </c>
+      <c r="F62" t="s">
+        <v>99</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H62" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>8</v>
+      </c>
+      <c r="B63" t="s">
+        <v>8</v>
+      </c>
+      <c r="C63" t="s">
+        <v>8</v>
+      </c>
+      <c r="D63" t="s">
+        <v>83</v>
+      </c>
+      <c r="E63" t="s">
+        <v>84</v>
+      </c>
+      <c r="F63" t="s">
+        <v>99</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H63" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>8</v>
+      </c>
+      <c r="B64" t="s">
+        <v>8</v>
+      </c>
+      <c r="C64" t="s">
+        <v>8</v>
+      </c>
+      <c r="D64" t="s">
+        <v>83</v>
+      </c>
+      <c r="E64" t="s">
+        <v>84</v>
+      </c>
+      <c r="F64" t="s">
+        <v>76</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H64" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>8</v>
+      </c>
+      <c r="B65" t="s">
+        <v>8</v>
+      </c>
+      <c r="C65" t="s">
+        <v>8</v>
+      </c>
+      <c r="D65" t="s">
+        <v>162</v>
+      </c>
+      <c r="E65" t="s">
+        <v>163</v>
+      </c>
+      <c r="F65" t="s">
+        <v>11</v>
+      </c>
+      <c r="G65" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="H61" t="s">
+      <c r="H65" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="62" spans="1:8">
-[...15 lines deleted...]
-      <c r="F62" t="s">
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>8</v>
+      </c>
+      <c r="C66" t="s">
+        <v>8</v>
+      </c>
+      <c r="D66" t="s">
+        <v>41</v>
+      </c>
+      <c r="E66" t="s">
+        <v>42</v>
+      </c>
+      <c r="F66" t="s">
+        <v>16</v>
+      </c>
+      <c r="G66" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="G62" s="1" t="s">
+      <c r="H66" t="s">
         <v>167</v>
-      </c>
-[...105 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>4346</v>
       </c>
       <c r="B67">
         <v>2015</v>
       </c>
       <c r="C67">
         <v>473</v>
       </c>
       <c r="D67" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E67" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F67" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>183</v>
+        <v>168</v>
       </c>
       <c r="H67" t="s">
-        <v>184</v>
+        <v>169</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>4345</v>
       </c>
       <c r="B68">
         <v>2015</v>
       </c>
       <c r="C68">
         <v>472</v>
       </c>
       <c r="D68" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E68" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F68" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>185</v>
+        <v>170</v>
       </c>
       <c r="H68" t="s">
-        <v>186</v>
+        <v>171</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>4344</v>
       </c>
       <c r="B69">
         <v>2015</v>
       </c>
       <c r="C69">
         <v>471</v>
       </c>
       <c r="D69" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E69" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F69" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>187</v>
+        <v>172</v>
       </c>
       <c r="H69" t="s">
-        <v>188</v>
+        <v>173</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>4343</v>
       </c>
       <c r="B70">
         <v>2015</v>
       </c>
       <c r="C70">
         <v>470</v>
       </c>
       <c r="D70" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E70" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F70" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>189</v>
+        <v>174</v>
       </c>
       <c r="H70" t="s">
-        <v>190</v>
+        <v>175</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>4342</v>
       </c>
       <c r="B71">
         <v>2015</v>
       </c>
       <c r="C71">
         <v>469</v>
       </c>
       <c r="D71" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E71" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F71" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>191</v>
+        <v>176</v>
       </c>
       <c r="H71" t="s">
-        <v>192</v>
+        <v>177</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>4341</v>
       </c>
       <c r="B72">
         <v>2015</v>
       </c>
       <c r="C72">
         <v>468</v>
       </c>
       <c r="D72" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E72" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F72" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>193</v>
+        <v>178</v>
       </c>
       <c r="H72" t="s">
-        <v>194</v>
+        <v>179</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>4295</v>
       </c>
       <c r="B73">
         <v>2015</v>
       </c>
       <c r="C73">
         <v>440</v>
       </c>
       <c r="D73" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E73" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F73" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>195</v>
+        <v>180</v>
       </c>
       <c r="H73" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>4280</v>
       </c>
       <c r="B74">
         <v>2015</v>
       </c>
       <c r="C74">
         <v>431</v>
       </c>
       <c r="D74" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E74" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F74" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>197</v>
+        <v>182</v>
       </c>
       <c r="H74" t="s">
-        <v>198</v>
+        <v>183</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>4279</v>
       </c>
       <c r="B75">
         <v>2015</v>
       </c>
       <c r="C75">
         <v>430</v>
       </c>
       <c r="D75" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E75" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F75" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>199</v>
+        <v>184</v>
       </c>
       <c r="H75" t="s">
-        <v>200</v>
+        <v>185</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>4278</v>
       </c>
       <c r="B76">
         <v>2015</v>
       </c>
       <c r="C76">
         <v>429</v>
       </c>
       <c r="D76" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E76" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F76" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>201</v>
+        <v>186</v>
       </c>
       <c r="H76" t="s">
-        <v>202</v>
+        <v>187</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>4275</v>
       </c>
       <c r="B77">
         <v>2015</v>
       </c>
       <c r="C77">
         <v>42</v>
       </c>
       <c r="D77" t="s">
+        <v>30</v>
+      </c>
+      <c r="E77" t="s">
         <v>31</v>
       </c>
-      <c r="E77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>203</v>
+        <v>188</v>
       </c>
       <c r="H77" t="s">
-        <v>204</v>
+        <v>189</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>4274</v>
       </c>
       <c r="B78">
         <v>2015</v>
       </c>
       <c r="C78">
         <v>1</v>
       </c>
       <c r="D78" t="s">
-        <v>205</v>
+        <v>190</v>
       </c>
       <c r="E78" t="s">
-        <v>206</v>
+        <v>191</v>
       </c>
       <c r="F78" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>207</v>
+        <v>192</v>
       </c>
       <c r="H78" t="s">
-        <v>208</v>
+        <v>193</v>
       </c>
     </row>
     <row r="79" spans="1:8">
-      <c r="A79">
-[...6 lines deleted...]
-        <v>16</v>
+      <c r="A79" t="s">
+        <v>8</v>
+      </c>
+      <c r="B79" t="s">
+        <v>8</v>
+      </c>
+      <c r="C79" t="s">
+        <v>8</v>
       </c>
       <c r="D79" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E79" t="s">
+        <v>15</v>
+      </c>
+      <c r="F79" t="s">
+        <v>108</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H79" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>8</v>
+      </c>
+      <c r="B80" t="s">
+        <v>8</v>
+      </c>
+      <c r="C80" t="s">
+        <v>8</v>
+      </c>
+      <c r="D80" t="s">
         <v>14</v>
       </c>
-      <c r="F79" t="s">
-[...16 lines deleted...]
-      <c r="C80">
+      <c r="E80" t="s">
         <v>15</v>
       </c>
-      <c r="D80" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F80" t="s">
-        <v>212</v>
+        <v>19</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>213</v>
+        <v>196</v>
       </c>
       <c r="H80" t="s">
-        <v>214</v>
+        <v>197</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>4262</v>
       </c>
       <c r="B81">
         <v>2015</v>
       </c>
       <c r="C81">
         <v>419</v>
       </c>
       <c r="D81" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E81" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F81" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>215</v>
+        <v>198</v>
       </c>
       <c r="H81" t="s">
-        <v>216</v>
+        <v>199</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>4235</v>
       </c>
       <c r="B82">
         <v>2015</v>
       </c>
       <c r="C82">
         <v>12</v>
       </c>
       <c r="D82" t="s">
+        <v>71</v>
+      </c>
+      <c r="E82" t="s">
         <v>72</v>
       </c>
-      <c r="E82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F82" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>217</v>
+        <v>200</v>
       </c>
       <c r="H82" t="s">
-        <v>218</v>
+        <v>201</v>
       </c>
     </row>
     <row r="83" spans="1:8">
-      <c r="A83">
-[...6 lines deleted...]
-        <v>393</v>
+      <c r="A83" t="s">
+        <v>8</v>
+      </c>
+      <c r="B83" t="s">
+        <v>8</v>
+      </c>
+      <c r="C83" t="s">
+        <v>8</v>
       </c>
       <c r="D83" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E83" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F83" t="s">
-        <v>219</v>
+        <v>99</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>220</v>
+        <v>202</v>
       </c>
       <c r="H83" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>4219</v>
       </c>
       <c r="B84">
         <v>2015</v>
       </c>
       <c r="C84">
         <v>13</v>
       </c>
       <c r="D84" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E84" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F84" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>222</v>
+        <v>204</v>
       </c>
       <c r="H84" t="s">
-        <v>223</v>
+        <v>205</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>4218</v>
       </c>
       <c r="B85">
         <v>2015</v>
       </c>
       <c r="C85">
         <v>12</v>
       </c>
       <c r="D85" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E85" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F85" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>224</v>
+        <v>206</v>
       </c>
       <c r="H85" t="s">
-        <v>225</v>
+        <v>207</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>4216</v>
       </c>
       <c r="B86">
         <v>2015</v>
       </c>
       <c r="C86">
         <v>11</v>
       </c>
       <c r="D86" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E86" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F86" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>226</v>
+        <v>208</v>
       </c>
       <c r="H86" t="s">
-        <v>227</v>
+        <v>209</v>
       </c>
     </row>
     <row r="87" spans="1:8">
-      <c r="A87">
-[...6 lines deleted...]
-        <v>365</v>
+      <c r="A87" t="s">
+        <v>8</v>
+      </c>
+      <c r="B87" t="s">
+        <v>8</v>
+      </c>
+      <c r="C87" t="s">
+        <v>8</v>
       </c>
       <c r="D87" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E87" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F87" t="s">
-        <v>228</v>
+        <v>16</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>229</v>
+        <v>210</v>
       </c>
       <c r="H87" t="s">
-        <v>230</v>
+        <v>211</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>4179</v>
       </c>
       <c r="B88">
         <v>2015</v>
       </c>
       <c r="C88">
         <v>363</v>
       </c>
       <c r="D88" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E88" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F88" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>231</v>
+        <v>212</v>
       </c>
       <c r="H88" t="s">
-        <v>232</v>
+        <v>213</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>4177</v>
       </c>
       <c r="B89">
         <v>2015</v>
       </c>
       <c r="C89">
         <v>361</v>
       </c>
       <c r="D89" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E89" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F89" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>233</v>
+        <v>214</v>
       </c>
       <c r="H89" t="s">
-        <v>234</v>
+        <v>215</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>4176</v>
       </c>
       <c r="B90">
         <v>2015</v>
       </c>
       <c r="C90">
         <v>1</v>
       </c>
       <c r="D90" t="s">
-        <v>235</v>
+        <v>216</v>
       </c>
       <c r="E90" t="s">
-        <v>236</v>
+        <v>217</v>
       </c>
       <c r="F90" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>237</v>
+        <v>218</v>
       </c>
       <c r="H90" t="s">
-        <v>238</v>
+        <v>219</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>4160</v>
       </c>
       <c r="B91">
         <v>2015</v>
       </c>
       <c r="C91">
         <v>348</v>
       </c>
       <c r="D91" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E91" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F91" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>239</v>
+        <v>220</v>
       </c>
       <c r="H91" t="s">
-        <v>240</v>
+        <v>221</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>4159</v>
       </c>
       <c r="B92">
         <v>2015</v>
       </c>
       <c r="C92">
         <v>347</v>
       </c>
       <c r="D92" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E92" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F92" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>241</v>
+        <v>222</v>
       </c>
       <c r="H92" t="s">
-        <v>242</v>
+        <v>223</v>
       </c>
     </row>
     <row r="93" spans="1:8">
-      <c r="A93">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A93" t="s">
+        <v>8</v>
+      </c>
+      <c r="B93" t="s">
+        <v>8</v>
+      </c>
+      <c r="C93" t="s">
+        <v>8</v>
       </c>
       <c r="D93" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E93" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F93" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>244</v>
+        <v>224</v>
       </c>
       <c r="H93" t="s">
-        <v>245</v>
+        <v>225</v>
       </c>
     </row>
     <row r="94" spans="1:8">
-      <c r="A94">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="A94" t="s">
+        <v>8</v>
+      </c>
+      <c r="B94" t="s">
+        <v>8</v>
+      </c>
+      <c r="C94" t="s">
+        <v>8</v>
       </c>
       <c r="D94" t="s">
-        <v>246</v>
+        <v>226</v>
       </c>
       <c r="E94" t="s">
-        <v>247</v>
+        <v>227</v>
       </c>
       <c r="F94" t="s">
-        <v>248</v>
+        <v>16</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>249</v>
+        <v>228</v>
       </c>
       <c r="H94" t="s">
-        <v>250</v>
+        <v>229</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
         <v>4101</v>
       </c>
       <c r="B95">
         <v>2015</v>
       </c>
       <c r="C95">
         <v>307</v>
       </c>
       <c r="D95" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E95" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F95" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>251</v>
+        <v>230</v>
       </c>
       <c r="H95" t="s">
-        <v>252</v>
+        <v>231</v>
       </c>
     </row>
     <row r="96" spans="1:8">
-      <c r="A96">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A96" t="s">
+        <v>8</v>
+      </c>
+      <c r="B96" t="s">
+        <v>8</v>
+      </c>
+      <c r="C96" t="s">
+        <v>8</v>
       </c>
       <c r="D96" t="s">
-        <v>246</v>
+        <v>226</v>
       </c>
       <c r="E96" t="s">
-        <v>247</v>
+        <v>227</v>
       </c>
       <c r="F96" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>253</v>
+        <v>232</v>
       </c>
       <c r="H96" t="s">
-        <v>254</v>
+        <v>233</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>4093</v>
       </c>
       <c r="B97">
         <v>2015</v>
       </c>
       <c r="C97">
         <v>300</v>
       </c>
       <c r="D97" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E97" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F97" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>255</v>
+        <v>234</v>
       </c>
       <c r="H97" t="s">
-        <v>256</v>
+        <v>235</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>4092</v>
       </c>
       <c r="B98">
         <v>2015</v>
       </c>
       <c r="C98">
         <v>299</v>
       </c>
       <c r="D98" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E98" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F98" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>257</v>
+        <v>236</v>
       </c>
       <c r="H98" t="s">
-        <v>258</v>
+        <v>237</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>4091</v>
       </c>
       <c r="B99">
         <v>2015</v>
       </c>
       <c r="C99">
         <v>8</v>
       </c>
       <c r="D99" t="s">
+        <v>71</v>
+      </c>
+      <c r="E99" t="s">
         <v>72</v>
       </c>
-      <c r="E99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>259</v>
+        <v>238</v>
       </c>
       <c r="H99" t="s">
-        <v>260</v>
+        <v>239</v>
       </c>
     </row>
     <row r="100" spans="1:8">
-      <c r="A100">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A100" t="s">
+        <v>8</v>
+      </c>
+      <c r="B100" t="s">
+        <v>8</v>
+      </c>
+      <c r="C100" t="s">
+        <v>8</v>
       </c>
       <c r="D100" t="s">
-        <v>246</v>
+        <v>226</v>
       </c>
       <c r="E100" t="s">
-        <v>247</v>
+        <v>227</v>
       </c>
       <c r="F100" t="s">
-        <v>261</v>
+        <v>108</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>262</v>
+        <v>240</v>
       </c>
       <c r="H100" t="s">
-        <v>263</v>
+        <v>241</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>4082</v>
       </c>
       <c r="B101">
         <v>2015</v>
       </c>
       <c r="C101">
         <v>294</v>
       </c>
       <c r="D101" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E101" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F101" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>264</v>
+        <v>242</v>
       </c>
       <c r="H101" t="s">
-        <v>265</v>
+        <v>243</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>4081</v>
       </c>
       <c r="B102">
         <v>2015</v>
       </c>
       <c r="C102">
         <v>293</v>
       </c>
       <c r="D102" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E102" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F102" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>266</v>
+        <v>244</v>
       </c>
       <c r="H102" t="s">
-        <v>267</v>
+        <v>245</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
         <v>4080</v>
       </c>
       <c r="B103">
         <v>2015</v>
       </c>
       <c r="C103">
         <v>292</v>
       </c>
       <c r="D103" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E103" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F103" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>268</v>
+        <v>246</v>
       </c>
       <c r="H103" t="s">
-        <v>269</v>
+        <v>247</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
         <v>4079</v>
       </c>
       <c r="B104">
         <v>2015</v>
       </c>
       <c r="C104">
         <v>30</v>
       </c>
       <c r="D104" t="s">
+        <v>30</v>
+      </c>
+      <c r="E104" t="s">
         <v>31</v>
       </c>
-      <c r="E104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F104" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>270</v>
+        <v>248</v>
       </c>
       <c r="H104" t="s">
-        <v>271</v>
+        <v>249</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>4078</v>
       </c>
       <c r="B105">
         <v>2015</v>
       </c>
       <c r="C105">
         <v>29</v>
       </c>
       <c r="D105" t="s">
+        <v>30</v>
+      </c>
+      <c r="E105" t="s">
         <v>31</v>
       </c>
-      <c r="E105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F105" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>272</v>
+        <v>250</v>
       </c>
       <c r="H105" t="s">
-        <v>273</v>
+        <v>251</v>
       </c>
     </row>
     <row r="106" spans="1:8">
-      <c r="A106">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A106" t="s">
+        <v>8</v>
+      </c>
+      <c r="B106" t="s">
+        <v>8</v>
+      </c>
+      <c r="C106" t="s">
+        <v>8</v>
       </c>
       <c r="D106" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E106" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F106" t="s">
-        <v>274</v>
+        <v>16</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>275</v>
+        <v>252</v>
       </c>
       <c r="H106" t="s">
-        <v>276</v>
+        <v>253</v>
       </c>
     </row>
     <row r="107" spans="1:8">
-      <c r="A107">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="A107" t="s">
+        <v>8</v>
+      </c>
+      <c r="B107" t="s">
+        <v>8</v>
+      </c>
+      <c r="C107" t="s">
+        <v>8</v>
       </c>
       <c r="D107" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E107" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F107" t="s">
-        <v>277</v>
+        <v>108</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>278</v>
+        <v>254</v>
       </c>
       <c r="H107" t="s">
-        <v>279</v>
+        <v>255</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>4059</v>
       </c>
       <c r="B108">
         <v>2015</v>
       </c>
       <c r="C108">
         <v>284</v>
       </c>
       <c r="D108" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E108" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F108" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>280</v>
+        <v>256</v>
       </c>
       <c r="H108" t="s">
-        <v>281</v>
+        <v>257</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>4058</v>
       </c>
       <c r="B109">
         <v>2015</v>
       </c>
       <c r="C109">
         <v>283</v>
       </c>
       <c r="D109" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E109" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F109" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>282</v>
+        <v>258</v>
       </c>
       <c r="H109" t="s">
-        <v>283</v>
+        <v>259</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>4057</v>
       </c>
       <c r="B110">
         <v>2015</v>
       </c>
       <c r="C110">
         <v>282</v>
       </c>
       <c r="D110" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E110" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F110" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>284</v>
+        <v>260</v>
       </c>
       <c r="H110" t="s">
-        <v>285</v>
+        <v>261</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>4056</v>
       </c>
       <c r="B111">
         <v>2015</v>
       </c>
       <c r="C111">
         <v>281</v>
       </c>
       <c r="D111" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E111" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F111" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>286</v>
+        <v>262</v>
       </c>
       <c r="H111" t="s">
-        <v>287</v>
+        <v>263</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>4049</v>
       </c>
       <c r="B112">
         <v>2015</v>
       </c>
       <c r="C112">
         <v>276</v>
       </c>
       <c r="D112" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E112" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F112" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>288</v>
+        <v>264</v>
       </c>
       <c r="H112" t="s">
-        <v>289</v>
+        <v>265</v>
       </c>
     </row>
     <row r="113" spans="1:8">
-      <c r="A113">
-[...6 lines deleted...]
-        <v>27</v>
+      <c r="A113" t="s">
+        <v>8</v>
+      </c>
+      <c r="B113" t="s">
+        <v>8</v>
+      </c>
+      <c r="C113" t="s">
+        <v>8</v>
       </c>
       <c r="D113" t="s">
+        <v>30</v>
+      </c>
+      <c r="E113" t="s">
         <v>31</v>
       </c>
-      <c r="E113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F113" t="s">
-        <v>261</v>
+        <v>108</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>290</v>
+        <v>266</v>
       </c>
       <c r="H113" t="s">
-        <v>291</v>
+        <v>267</v>
       </c>
     </row>
     <row r="114" spans="1:8">
-      <c r="A114">
-[...6 lines deleted...]
-        <v>258</v>
+      <c r="A114" t="s">
+        <v>8</v>
+      </c>
+      <c r="B114" t="s">
+        <v>8</v>
+      </c>
+      <c r="C114" t="s">
+        <v>8</v>
       </c>
       <c r="D114" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E114" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F114" t="s">
-        <v>292</v>
+        <v>99</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>293</v>
+        <v>268</v>
       </c>
       <c r="H114" t="s">
-        <v>294</v>
+        <v>269</v>
       </c>
     </row>
     <row r="115" spans="1:8">
-      <c r="A115">
-[...6 lines deleted...]
-        <v>257</v>
+      <c r="A115" t="s">
+        <v>8</v>
+      </c>
+      <c r="B115" t="s">
+        <v>8</v>
+      </c>
+      <c r="C115" t="s">
+        <v>8</v>
       </c>
       <c r="D115" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E115" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F115" t="s">
-        <v>295</v>
+        <v>76</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>296</v>
+        <v>270</v>
       </c>
       <c r="H115" t="s">
-        <v>297</v>
+        <v>271</v>
       </c>
     </row>
     <row r="116" spans="1:8">
-      <c r="A116">
-[...6 lines deleted...]
-        <v>255</v>
+      <c r="A116" t="s">
+        <v>8</v>
+      </c>
+      <c r="B116" t="s">
+        <v>8</v>
+      </c>
+      <c r="C116" t="s">
+        <v>8</v>
       </c>
       <c r="D116" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E116" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F116" t="s">
-        <v>298</v>
+        <v>36</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>299</v>
+        <v>272</v>
       </c>
       <c r="H116" t="s">
-        <v>300</v>
+        <v>273</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
         <v>3989</v>
       </c>
       <c r="B117">
         <v>2015</v>
       </c>
       <c r="C117">
         <v>23</v>
       </c>
       <c r="D117" t="s">
+        <v>30</v>
+      </c>
+      <c r="E117" t="s">
         <v>31</v>
       </c>
-      <c r="E117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>301</v>
+        <v>274</v>
       </c>
       <c r="H117" t="s">
-        <v>302</v>
+        <v>275</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
         <v>3979</v>
       </c>
       <c r="B118">
         <v>2015</v>
       </c>
       <c r="C118">
         <v>232</v>
       </c>
       <c r="D118" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E118" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F118" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>303</v>
+        <v>276</v>
       </c>
       <c r="H118" t="s">
-        <v>304</v>
+        <v>277</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
         <v>3978</v>
       </c>
       <c r="B119">
         <v>2015</v>
       </c>
       <c r="C119">
         <v>231</v>
       </c>
       <c r="D119" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E119" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F119" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>305</v>
+        <v>278</v>
       </c>
       <c r="H119" t="s">
-        <v>306</v>
+        <v>279</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
         <v>3976</v>
       </c>
       <c r="B120">
         <v>2015</v>
       </c>
       <c r="C120">
         <v>230</v>
       </c>
       <c r="D120" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E120" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F120" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>307</v>
+        <v>280</v>
       </c>
       <c r="H120" t="s">
-        <v>308</v>
+        <v>281</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
         <v>3975</v>
       </c>
       <c r="B121">
         <v>2015</v>
       </c>
       <c r="C121">
         <v>229</v>
       </c>
       <c r="D121" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E121" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F121" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>309</v>
+        <v>282</v>
       </c>
       <c r="H121" t="s">
-        <v>310</v>
+        <v>283</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
         <v>3974</v>
       </c>
       <c r="B122">
         <v>2015</v>
       </c>
       <c r="C122">
         <v>228</v>
       </c>
       <c r="D122" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E122" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F122" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>311</v>
+        <v>284</v>
       </c>
       <c r="H122" t="s">
-        <v>312</v>
+        <v>285</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
         <v>3973</v>
       </c>
       <c r="B123">
         <v>2015</v>
       </c>
       <c r="C123">
         <v>227</v>
       </c>
       <c r="D123" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E123" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F123" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>313</v>
+        <v>286</v>
       </c>
       <c r="H123" t="s">
-        <v>314</v>
+        <v>287</v>
       </c>
     </row>
     <row r="124" spans="1:8">
-      <c r="A124">
-[...6 lines deleted...]
-        <v>221</v>
+      <c r="A124" t="s">
+        <v>8</v>
+      </c>
+      <c r="B124" t="s">
+        <v>8</v>
+      </c>
+      <c r="C124" t="s">
+        <v>8</v>
       </c>
       <c r="D124" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E124" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F124" t="s">
-        <v>315</v>
+        <v>96</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>316</v>
+        <v>288</v>
       </c>
       <c r="H124" t="s">
-        <v>317</v>
+        <v>289</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
         <v>3954</v>
       </c>
       <c r="B125">
         <v>2015</v>
       </c>
       <c r="C125">
         <v>211</v>
       </c>
       <c r="D125" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E125" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F125" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>318</v>
+        <v>290</v>
       </c>
       <c r="H125" t="s">
-        <v>319</v>
+        <v>291</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
         <v>3953</v>
       </c>
       <c r="B126">
         <v>2015</v>
       </c>
       <c r="C126">
         <v>210</v>
       </c>
       <c r="D126" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E126" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F126" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>320</v>
+        <v>292</v>
       </c>
       <c r="H126" t="s">
-        <v>321</v>
+        <v>293</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
         <v>3947</v>
       </c>
       <c r="B127">
         <v>2015</v>
       </c>
       <c r="C127">
         <v>205</v>
       </c>
       <c r="D127" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E127" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F127" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>322</v>
+        <v>294</v>
       </c>
       <c r="H127" t="s">
-        <v>323</v>
+        <v>295</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
         <v>3946</v>
       </c>
       <c r="B128">
         <v>2015</v>
       </c>
       <c r="C128">
         <v>204</v>
       </c>
       <c r="D128" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E128" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F128" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>324</v>
+        <v>296</v>
       </c>
       <c r="H128" t="s">
-        <v>325</v>
+        <v>297</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
         <v>3945</v>
       </c>
       <c r="B129">
         <v>2015</v>
       </c>
       <c r="C129">
         <v>203</v>
       </c>
       <c r="D129" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E129" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F129" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>326</v>
+        <v>298</v>
       </c>
       <c r="H129" t="s">
-        <v>327</v>
+        <v>299</v>
       </c>
     </row>
     <row r="130" spans="1:8">
-      <c r="A130">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="A130" t="s">
+        <v>8</v>
+      </c>
+      <c r="B130" t="s">
+        <v>8</v>
+      </c>
+      <c r="C130" t="s">
+        <v>8</v>
       </c>
       <c r="D130" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E130" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F130" t="s">
-        <v>328</v>
+        <v>11</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>329</v>
+        <v>300</v>
       </c>
       <c r="H130" t="s">
-        <v>330</v>
+        <v>301</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
         <v>3927</v>
       </c>
       <c r="B131">
         <v>2015</v>
       </c>
       <c r="C131">
         <v>195</v>
       </c>
       <c r="D131" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E131" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F131" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>331</v>
+        <v>302</v>
       </c>
       <c r="H131" t="s">
-        <v>332</v>
+        <v>303</v>
       </c>
     </row>
     <row r="132" spans="1:8">
-      <c r="A132">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A132" t="s">
+        <v>8</v>
+      </c>
+      <c r="B132" t="s">
+        <v>8</v>
+      </c>
+      <c r="C132" t="s">
+        <v>8</v>
       </c>
       <c r="D132" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E132" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F132" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>333</v>
+        <v>304</v>
       </c>
       <c r="H132" t="s">
-        <v>334</v>
+        <v>305</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
         <v>3840</v>
       </c>
       <c r="B133">
         <v>2015</v>
       </c>
       <c r="C133">
         <v>128</v>
       </c>
       <c r="D133" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E133" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F133" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>335</v>
+        <v>306</v>
       </c>
       <c r="H133" t="s">
-        <v>336</v>
+        <v>307</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
         <v>3839</v>
       </c>
       <c r="B134">
         <v>2015</v>
       </c>
       <c r="C134">
         <v>11</v>
       </c>
       <c r="D134" t="s">
+        <v>30</v>
+      </c>
+      <c r="E134" t="s">
         <v>31</v>
       </c>
-      <c r="E134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>337</v>
+        <v>308</v>
       </c>
       <c r="H134" t="s">
-        <v>338</v>
+        <v>309</v>
       </c>
     </row>
     <row r="135" spans="1:8">
-      <c r="A135">
-[...6 lines deleted...]
-        <v>121</v>
+      <c r="A135" t="s">
+        <v>8</v>
+      </c>
+      <c r="B135" t="s">
+        <v>8</v>
+      </c>
+      <c r="C135" t="s">
+        <v>8</v>
       </c>
       <c r="D135" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E135" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F135" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>340</v>
+        <v>310</v>
       </c>
       <c r="H135" t="s">
-        <v>341</v>
+        <v>311</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
         <v>3813</v>
       </c>
       <c r="B136">
         <v>2015</v>
       </c>
       <c r="C136">
         <v>112</v>
       </c>
       <c r="D136" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E136" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F136" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>342</v>
+        <v>312</v>
       </c>
       <c r="H136" t="s">
-        <v>343</v>
+        <v>313</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
         <v>3812</v>
       </c>
       <c r="B137">
         <v>2015</v>
       </c>
       <c r="C137">
         <v>111</v>
       </c>
       <c r="D137" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E137" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F137" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>344</v>
+        <v>314</v>
       </c>
       <c r="H137" t="s">
-        <v>345</v>
+        <v>315</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
         <v>3811</v>
       </c>
       <c r="B138">
         <v>2015</v>
       </c>
       <c r="C138">
         <v>110</v>
       </c>
       <c r="D138" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E138" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F138" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>346</v>
+        <v>316</v>
       </c>
       <c r="H138" t="s">
-        <v>347</v>
+        <v>317</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
         <v>3805</v>
       </c>
       <c r="B139">
         <v>2015</v>
       </c>
       <c r="C139">
         <v>104</v>
       </c>
       <c r="D139" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E139" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F139" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>348</v>
+        <v>318</v>
       </c>
       <c r="H139" t="s">
-        <v>349</v>
+        <v>319</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
         <v>3792</v>
       </c>
       <c r="B140">
         <v>2015</v>
       </c>
       <c r="C140">
         <v>94</v>
       </c>
       <c r="D140" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E140" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F140" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>350</v>
+        <v>320</v>
       </c>
       <c r="H140" t="s">
-        <v>351</v>
+        <v>321</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
         <v>3786</v>
       </c>
       <c r="B141">
         <v>2015</v>
       </c>
       <c r="C141">
         <v>89</v>
       </c>
       <c r="D141" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E141" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F141" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>352</v>
+        <v>322</v>
       </c>
       <c r="H141" t="s">
-        <v>353</v>
+        <v>323</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
         <v>3783</v>
       </c>
       <c r="B142">
         <v>2015</v>
       </c>
       <c r="C142">
         <v>87</v>
       </c>
       <c r="D142" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E142" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F142" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>354</v>
+        <v>324</v>
       </c>
       <c r="H142" t="s">
-        <v>355</v>
+        <v>325</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
         <v>3781</v>
       </c>
       <c r="B143">
         <v>2015</v>
       </c>
       <c r="C143">
         <v>85</v>
       </c>
       <c r="D143" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E143" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F143" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>356</v>
+        <v>326</v>
       </c>
       <c r="H143" t="s">
-        <v>357</v>
+        <v>327</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
         <v>3780</v>
       </c>
       <c r="B144">
         <v>2015</v>
       </c>
       <c r="C144">
         <v>84</v>
       </c>
       <c r="D144" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E144" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F144" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>358</v>
+        <v>328</v>
       </c>
       <c r="H144" t="s">
-        <v>359</v>
+        <v>329</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
         <v>3768</v>
       </c>
       <c r="B145">
         <v>2015</v>
       </c>
       <c r="C145">
         <v>73</v>
       </c>
       <c r="D145" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E145" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F145" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>360</v>
+        <v>330</v>
       </c>
       <c r="H145" t="s">
-        <v>361</v>
+        <v>331</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
         <v>3732</v>
       </c>
       <c r="B146">
         <v>2015</v>
       </c>
       <c r="C146">
         <v>4</v>
       </c>
       <c r="D146" t="s">
+        <v>30</v>
+      </c>
+      <c r="E146" t="s">
         <v>31</v>
       </c>
-      <c r="E146" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F146" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>362</v>
+        <v>332</v>
       </c>
       <c r="H146" t="s">
-        <v>363</v>
+        <v>333</v>
       </c>
     </row>
     <row r="147" spans="1:8">
-      <c r="A147">
-[...6 lines deleted...]
-        <v>44</v>
+      <c r="A147" t="s">
+        <v>8</v>
+      </c>
+      <c r="B147" t="s">
+        <v>8</v>
+      </c>
+      <c r="C147" t="s">
+        <v>8</v>
       </c>
       <c r="D147" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E147" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F147" t="s">
-        <v>364</v>
+        <v>76</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>365</v>
+        <v>334</v>
       </c>
       <c r="H147" t="s">
-        <v>366</v>
+        <v>335</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
         <v>3727</v>
       </c>
       <c r="B148">
         <v>2015</v>
       </c>
       <c r="C148">
         <v>43</v>
       </c>
       <c r="D148" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E148" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F148" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>367</v>
+        <v>336</v>
       </c>
       <c r="H148" t="s">
-        <v>368</v>
+        <v>337</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
         <v>3726</v>
       </c>
       <c r="B149">
         <v>2015</v>
       </c>
       <c r="C149">
         <v>42</v>
       </c>
       <c r="D149" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E149" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F149" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>369</v>
+        <v>338</v>
       </c>
       <c r="H149" t="s">
-        <v>370</v>
+        <v>339</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
         <v>3725</v>
       </c>
       <c r="B150">
         <v>2015</v>
       </c>
       <c r="C150">
         <v>41</v>
       </c>
       <c r="D150" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E150" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F150" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>371</v>
+        <v>340</v>
       </c>
       <c r="H150" t="s">
-        <v>372</v>
+        <v>341</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
         <v>3722</v>
       </c>
       <c r="B151">
         <v>2015</v>
       </c>
       <c r="C151">
         <v>40</v>
       </c>
       <c r="D151" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E151" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F151" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>373</v>
+        <v>342</v>
       </c>
       <c r="H151" t="s">
-        <v>374</v>
+        <v>343</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
         <v>3721</v>
       </c>
       <c r="B152">
         <v>2015</v>
       </c>
       <c r="C152">
         <v>39</v>
       </c>
       <c r="D152" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E152" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F152" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>375</v>
+        <v>344</v>
       </c>
       <c r="H152" t="s">
-        <v>376</v>
+        <v>345</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
         <v>3720</v>
       </c>
       <c r="B153">
         <v>2015</v>
       </c>
       <c r="C153">
         <v>38</v>
       </c>
       <c r="D153" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E153" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F153" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>377</v>
+        <v>346</v>
       </c>
       <c r="H153" t="s">
-        <v>378</v>
+        <v>347</v>
       </c>
     </row>
     <row r="154" spans="1:8">
-      <c r="A154">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="A154" t="s">
+        <v>8</v>
+      </c>
+      <c r="B154" t="s">
+        <v>8</v>
+      </c>
+      <c r="C154" t="s">
+        <v>8</v>
       </c>
       <c r="D154" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E154" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F154" t="s">
-        <v>379</v>
+        <v>73</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>380</v>
+        <v>348</v>
       </c>
       <c r="H154" t="s">
-        <v>381</v>
+        <v>349</v>
       </c>
     </row>
     <row r="155" spans="1:8">
-      <c r="A155">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="A155" t="s">
+        <v>8</v>
+      </c>
+      <c r="B155" t="s">
+        <v>8</v>
+      </c>
+      <c r="C155" t="s">
+        <v>8</v>
       </c>
       <c r="D155" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E155" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F155" t="s">
-        <v>382</v>
+        <v>108</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>383</v>
+        <v>350</v>
       </c>
       <c r="H155" t="s">
-        <v>384</v>
+        <v>351</v>
       </c>
     </row>
     <row r="156" spans="1:8">
-      <c r="A156">
-[...5 lines deleted...]
-      <c r="C156">
+      <c r="A156" t="s">
+        <v>8</v>
+      </c>
+      <c r="B156" t="s">
+        <v>8</v>
+      </c>
+      <c r="C156" t="s">
         <v>8</v>
       </c>
       <c r="D156" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E156" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F156" t="s">
-        <v>385</v>
+        <v>108</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>386</v>
+        <v>352</v>
       </c>
       <c r="H156" t="s">
-        <v>387</v>
+        <v>353</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
         <v>3653</v>
       </c>
       <c r="B157">
         <v>2014</v>
       </c>
       <c r="C157">
         <v>37</v>
       </c>
       <c r="D157" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E157" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F157" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>388</v>
+        <v>354</v>
       </c>
       <c r="H157" t="s">
-        <v>389</v>
+        <v>355</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
         <v>3644</v>
       </c>
       <c r="B158">
         <v>2014</v>
       </c>
       <c r="C158">
         <v>31</v>
       </c>
       <c r="D158" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E158" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F158" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>390</v>
+        <v>356</v>
       </c>
       <c r="H158" t="s">
-        <v>391</v>
+        <v>357</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
         <v>3643</v>
       </c>
       <c r="B159">
         <v>2014</v>
       </c>
       <c r="C159">
         <v>30</v>
       </c>
       <c r="D159" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E159" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F159" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>392</v>
+        <v>358</v>
       </c>
       <c r="H159" t="s">
-        <v>391</v>
+        <v>357</v>
       </c>
     </row>
     <row r="160" spans="1:8">
-      <c r="A160">
-[...6 lines deleted...]
-        <v>554</v>
+      <c r="A160" t="s">
+        <v>8</v>
+      </c>
+      <c r="B160" t="s">
+        <v>8</v>
+      </c>
+      <c r="C160" t="s">
+        <v>8</v>
       </c>
       <c r="D160" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E160" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F160" t="s">
-        <v>393</v>
+        <v>76</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>394</v>
+        <v>359</v>
       </c>
       <c r="H160" t="s">
-        <v>395</v>
+        <v>360</v>
       </c>
     </row>
     <row r="161" spans="1:8">
-      <c r="A161">
-[...6 lines deleted...]
-        <v>552</v>
+      <c r="A161" t="s">
+        <v>8</v>
+      </c>
+      <c r="B161" t="s">
+        <v>8</v>
+      </c>
+      <c r="C161" t="s">
+        <v>8</v>
       </c>
       <c r="D161" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E161" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F161" t="s">
-        <v>396</v>
+        <v>113</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>397</v>
+        <v>361</v>
       </c>
       <c r="H161" t="s">
-        <v>398</v>
+        <v>362</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
         <v>3627</v>
       </c>
       <c r="B162">
         <v>2014</v>
       </c>
       <c r="C162">
         <v>544</v>
       </c>
       <c r="D162" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E162" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F162" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>399</v>
+        <v>363</v>
       </c>
       <c r="H162" t="s">
-        <v>400</v>
+        <v>364</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
         <v>3626</v>
       </c>
       <c r="B163">
         <v>2014</v>
       </c>
       <c r="C163">
         <v>543</v>
       </c>
       <c r="D163" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E163" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F163" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>401</v>
+        <v>365</v>
       </c>
       <c r="H163" t="s">
-        <v>402</v>
+        <v>366</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
         <v>3625</v>
       </c>
       <c r="B164">
         <v>2014</v>
       </c>
       <c r="C164">
         <v>542</v>
       </c>
       <c r="D164" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E164" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F164" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>403</v>
+        <v>367</v>
       </c>
       <c r="H164" t="s">
-        <v>404</v>
+        <v>368</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
         <v>3624</v>
       </c>
       <c r="B165">
         <v>2014</v>
       </c>
       <c r="C165">
         <v>541</v>
       </c>
       <c r="D165" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E165" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F165" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>405</v>
+        <v>369</v>
       </c>
       <c r="H165" t="s">
-        <v>406</v>
+        <v>370</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
         <v>3623</v>
       </c>
       <c r="B166">
         <v>2014</v>
       </c>
       <c r="C166">
         <v>540</v>
       </c>
       <c r="D166" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E166" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F166" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>407</v>
+        <v>371</v>
       </c>
       <c r="H166" t="s">
-        <v>408</v>
+        <v>372</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
         <v>3622</v>
       </c>
       <c r="B167">
         <v>2014</v>
       </c>
       <c r="C167">
         <v>539</v>
       </c>
       <c r="D167" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E167" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F167" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>409</v>
+        <v>373</v>
       </c>
       <c r="H167" t="s">
-        <v>410</v>
+        <v>374</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
         <v>3602</v>
       </c>
       <c r="B168">
         <v>2014</v>
       </c>
       <c r="C168">
         <v>521</v>
       </c>
       <c r="D168" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E168" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F168" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>411</v>
+        <v>375</v>
       </c>
       <c r="H168" t="s">
-        <v>412</v>
+        <v>376</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
         <v>3601</v>
       </c>
       <c r="B169">
         <v>2014</v>
       </c>
       <c r="C169">
         <v>520</v>
       </c>
       <c r="D169" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E169" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F169" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>413</v>
+        <v>377</v>
       </c>
       <c r="H169" t="s">
-        <v>414</v>
+        <v>378</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
         <v>3600</v>
       </c>
       <c r="B170">
         <v>2014</v>
       </c>
       <c r="C170">
         <v>519</v>
       </c>
       <c r="D170" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E170" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F170" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>415</v>
+        <v>379</v>
       </c>
       <c r="H170" t="s">
-        <v>416</v>
+        <v>380</v>
       </c>
     </row>
     <row r="171" spans="1:8">
-      <c r="A171">
-[...6 lines deleted...]
-        <v>69</v>
+      <c r="A171" t="s">
+        <v>8</v>
+      </c>
+      <c r="B171" t="s">
+        <v>8</v>
+      </c>
+      <c r="C171" t="s">
+        <v>8</v>
       </c>
       <c r="D171" t="s">
+        <v>30</v>
+      </c>
+      <c r="E171" t="s">
         <v>31</v>
       </c>
-      <c r="E171" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F171" t="s">
-        <v>261</v>
+        <v>108</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>417</v>
+        <v>381</v>
       </c>
       <c r="H171" t="s">
-        <v>418</v>
+        <v>382</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
         <v>3598</v>
       </c>
       <c r="B172">
         <v>2014</v>
       </c>
       <c r="C172">
         <v>518</v>
       </c>
       <c r="D172" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E172" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F172" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>419</v>
+        <v>383</v>
       </c>
       <c r="H172" t="s">
-        <v>420</v>
+        <v>384</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
         <v>3596</v>
       </c>
       <c r="B173">
         <v>2014</v>
       </c>
       <c r="C173">
         <v>517</v>
       </c>
       <c r="D173" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E173" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F173" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>421</v>
+        <v>385</v>
       </c>
       <c r="H173" t="s">
-        <v>422</v>
+        <v>386</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
         <v>3595</v>
       </c>
       <c r="B174">
         <v>2014</v>
       </c>
       <c r="C174">
         <v>516</v>
       </c>
       <c r="D174" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E174" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F174" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>423</v>
+        <v>387</v>
       </c>
       <c r="H174" t="s">
-        <v>424</v>
+        <v>388</v>
       </c>
     </row>
     <row r="175" spans="1:8">
-      <c r="A175">
-[...6 lines deleted...]
-        <v>508</v>
+      <c r="A175" t="s">
+        <v>8</v>
+      </c>
+      <c r="B175" t="s">
+        <v>8</v>
+      </c>
+      <c r="C175" t="s">
+        <v>8</v>
       </c>
       <c r="D175" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E175" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F175" t="s">
-        <v>425</v>
+        <v>73</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>426</v>
+        <v>389</v>
       </c>
       <c r="H175" t="s">
-        <v>427</v>
+        <v>390</v>
       </c>
     </row>
     <row r="176" spans="1:8">
-      <c r="A176">
-[...6 lines deleted...]
-        <v>29</v>
+      <c r="A176" t="s">
+        <v>8</v>
+      </c>
+      <c r="B176" t="s">
+        <v>8</v>
+      </c>
+      <c r="C176" t="s">
+        <v>8</v>
       </c>
       <c r="D176" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E176" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F176" t="s">
-        <v>428</v>
+        <v>36</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>429</v>
+        <v>391</v>
       </c>
       <c r="H176" t="s">
-        <v>430</v>
+        <v>392</v>
       </c>
     </row>
     <row r="177" spans="1:8">
-      <c r="A177">
-[...6 lines deleted...]
-        <v>500</v>
+      <c r="A177" t="s">
+        <v>8</v>
+      </c>
+      <c r="B177" t="s">
+        <v>8</v>
+      </c>
+      <c r="C177" t="s">
+        <v>8</v>
       </c>
       <c r="D177" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E177" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F177" t="s">
-        <v>431</v>
+        <v>99</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>432</v>
+        <v>393</v>
       </c>
       <c r="H177" t="s">
-        <v>433</v>
+        <v>394</v>
       </c>
     </row>
     <row r="178" spans="1:8">
-      <c r="A178">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A178" t="s">
+        <v>8</v>
+      </c>
+      <c r="B178" t="s">
+        <v>8</v>
+      </c>
+      <c r="C178" t="s">
+        <v>8</v>
       </c>
       <c r="D178" t="s">
-        <v>434</v>
+        <v>395</v>
       </c>
       <c r="E178" t="s">
-        <v>435</v>
+        <v>396</v>
       </c>
       <c r="F178" t="s">
-        <v>436</v>
+        <v>96</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>437</v>
+        <v>397</v>
       </c>
       <c r="H178" t="s">
-        <v>438</v>
+        <v>398</v>
       </c>
     </row>
     <row r="179" spans="1:8">
-      <c r="A179">
-[...6 lines deleted...]
-        <v>490</v>
+      <c r="A179" t="s">
+        <v>8</v>
+      </c>
+      <c r="B179" t="s">
+        <v>8</v>
+      </c>
+      <c r="C179" t="s">
+        <v>8</v>
       </c>
       <c r="D179" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E179" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F179" t="s">
-        <v>439</v>
+        <v>16</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>440</v>
+        <v>399</v>
       </c>
       <c r="H179" t="s">
-        <v>441</v>
+        <v>400</v>
       </c>
     </row>
     <row r="180" spans="1:8">
-      <c r="A180">
-[...6 lines deleted...]
-        <v>489</v>
+      <c r="A180" t="s">
+        <v>8</v>
+      </c>
+      <c r="B180" t="s">
+        <v>8</v>
+      </c>
+      <c r="C180" t="s">
+        <v>8</v>
       </c>
       <c r="D180" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E180" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F180" t="s">
-        <v>442</v>
+        <v>16</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>443</v>
+        <v>401</v>
       </c>
       <c r="H180" t="s">
-        <v>444</v>
+        <v>402</v>
       </c>
     </row>
     <row r="181" spans="1:8">
-      <c r="A181">
-[...6 lines deleted...]
-        <v>488</v>
+      <c r="A181" t="s">
+        <v>8</v>
+      </c>
+      <c r="B181" t="s">
+        <v>8</v>
+      </c>
+      <c r="C181" t="s">
+        <v>8</v>
       </c>
       <c r="D181" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E181" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F181" t="s">
-        <v>445</v>
+        <v>36</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>446</v>
+        <v>403</v>
       </c>
       <c r="H181" t="s">
-        <v>447</v>
+        <v>404</v>
       </c>
     </row>
     <row r="182" spans="1:8">
-      <c r="A182">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A182" t="s">
+        <v>8</v>
+      </c>
+      <c r="B182" t="s">
+        <v>8</v>
+      </c>
+      <c r="C182" t="s">
+        <v>8</v>
       </c>
       <c r="D182" t="s">
+        <v>34</v>
+      </c>
+      <c r="E182" t="s">
         <v>35</v>
       </c>
-      <c r="E182" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F182" t="s">
-        <v>448</v>
+        <v>99</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>449</v>
+        <v>405</v>
       </c>
       <c r="H182" t="s">
-        <v>450</v>
+        <v>406</v>
       </c>
     </row>
     <row r="183" spans="1:8">
-      <c r="A183">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="A183" t="s">
+        <v>8</v>
+      </c>
+      <c r="B183" t="s">
+        <v>8</v>
+      </c>
+      <c r="C183" t="s">
+        <v>8</v>
       </c>
       <c r="D183" t="s">
-        <v>434</v>
+        <v>395</v>
       </c>
       <c r="E183" t="s">
-        <v>435</v>
+        <v>396</v>
       </c>
       <c r="F183" t="s">
-        <v>451</v>
+        <v>19</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>452</v>
+        <v>407</v>
       </c>
       <c r="H183" t="s">
-        <v>453</v>
+        <v>408</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
         <v>3553</v>
       </c>
       <c r="B184">
         <v>2014</v>
       </c>
       <c r="C184">
         <v>487</v>
       </c>
       <c r="D184" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E184" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F184" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>454</v>
+        <v>409</v>
       </c>
       <c r="H184" t="s">
-        <v>455</v>
+        <v>410</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
         <v>3552</v>
       </c>
       <c r="B185">
         <v>2014</v>
       </c>
       <c r="C185">
         <v>486</v>
       </c>
       <c r="D185" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E185" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F185" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>456</v>
+        <v>411</v>
       </c>
       <c r="H185" t="s">
-        <v>457</v>
+        <v>412</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
         <v>3551</v>
       </c>
       <c r="B186">
         <v>2014</v>
       </c>
       <c r="C186">
         <v>485</v>
       </c>
       <c r="D186" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E186" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F186" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>458</v>
+        <v>413</v>
       </c>
       <c r="H186" t="s">
-        <v>459</v>
+        <v>414</v>
       </c>
     </row>
     <row r="187" spans="1:8">
-      <c r="A187">
-[...6 lines deleted...]
-        <v>484</v>
+      <c r="A187" t="s">
+        <v>8</v>
+      </c>
+      <c r="B187" t="s">
+        <v>8</v>
+      </c>
+      <c r="C187" t="s">
+        <v>8</v>
       </c>
       <c r="D187" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E187" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F187" t="s">
-        <v>460</v>
+        <v>99</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>461</v>
+        <v>415</v>
       </c>
       <c r="H187" t="s">
-        <v>462</v>
+        <v>416</v>
       </c>
     </row>
     <row r="188" spans="1:8">
-      <c r="A188">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="A188" t="s">
+        <v>8</v>
+      </c>
+      <c r="B188" t="s">
+        <v>8</v>
+      </c>
+      <c r="C188" t="s">
+        <v>8</v>
       </c>
       <c r="D188" t="s">
+        <v>83</v>
+      </c>
+      <c r="E188" t="s">
         <v>84</v>
       </c>
-      <c r="E188" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F188" t="s">
-        <v>463</v>
+        <v>108</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>464</v>
+        <v>417</v>
       </c>
       <c r="H188" t="s">
-        <v>465</v>
+        <v>418</v>
       </c>
     </row>
     <row r="189" spans="1:8">
-      <c r="A189">
-[...6 lines deleted...]
-        <v>26</v>
+      <c r="A189" t="s">
+        <v>8</v>
+      </c>
+      <c r="B189" t="s">
+        <v>8</v>
+      </c>
+      <c r="C189" t="s">
+        <v>8</v>
       </c>
       <c r="D189" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E189" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F189" t="s">
-        <v>466</v>
+        <v>73</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>467</v>
+        <v>419</v>
       </c>
       <c r="H189" t="s">
-        <v>468</v>
+        <v>420</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
         <v>3483</v>
       </c>
       <c r="B190">
         <v>2014</v>
       </c>
       <c r="C190">
         <v>436</v>
       </c>
       <c r="D190" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E190" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F190" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>469</v>
+        <v>421</v>
       </c>
       <c r="H190" t="s">
-        <v>470</v>
+        <v>422</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
         <v>3450</v>
       </c>
       <c r="B191">
         <v>2014</v>
       </c>
       <c r="C191">
         <v>59</v>
       </c>
       <c r="D191" t="s">
+        <v>30</v>
+      </c>
+      <c r="E191" t="s">
         <v>31</v>
       </c>
-      <c r="E191" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F191" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>471</v>
+        <v>423</v>
       </c>
       <c r="H191" t="s">
-        <v>472</v>
+        <v>424</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
         <v>3449</v>
       </c>
       <c r="B192">
         <v>2014</v>
       </c>
       <c r="C192">
         <v>58</v>
       </c>
       <c r="D192" t="s">
+        <v>30</v>
+      </c>
+      <c r="E192" t="s">
         <v>31</v>
       </c>
-      <c r="E192" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F192" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>473</v>
+        <v>425</v>
       </c>
       <c r="H192" t="s">
-        <v>474</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
         <v>3446</v>
       </c>
       <c r="B193">
         <v>2014</v>
       </c>
       <c r="C193">
         <v>425</v>
       </c>
       <c r="D193" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E193" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F193" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>475</v>
+        <v>427</v>
       </c>
       <c r="H193" t="s">
-        <v>476</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
         <v>3445</v>
       </c>
       <c r="B194">
         <v>2014</v>
       </c>
       <c r="C194">
         <v>424</v>
       </c>
       <c r="D194" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E194" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F194" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>477</v>
+        <v>429</v>
       </c>
       <c r="H194" t="s">
-        <v>478</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
         <v>3444</v>
       </c>
       <c r="B195">
         <v>2014</v>
       </c>
       <c r="C195">
         <v>423</v>
       </c>
       <c r="D195" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E195" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F195" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>479</v>
+        <v>431</v>
       </c>
       <c r="H195" t="s">
-        <v>480</v>
+        <v>432</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
         <v>3443</v>
       </c>
       <c r="B196">
         <v>2014</v>
       </c>
       <c r="C196">
         <v>422</v>
       </c>
       <c r="D196" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E196" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F196" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>481</v>
+        <v>433</v>
       </c>
       <c r="H196" t="s">
-        <v>482</v>
+        <v>434</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
         <v>3442</v>
       </c>
       <c r="B197">
         <v>2014</v>
       </c>
       <c r="C197">
         <v>421</v>
       </c>
       <c r="D197" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E197" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F197" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>483</v>
+        <v>435</v>
       </c>
       <c r="H197" t="s">
-        <v>484</v>
+        <v>436</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
         <v>3420</v>
       </c>
       <c r="B198">
         <v>2014</v>
       </c>
       <c r="C198">
         <v>402</v>
       </c>
       <c r="D198" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E198" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F198" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>485</v>
+        <v>437</v>
       </c>
       <c r="H198" t="s">
-        <v>486</v>
+        <v>438</v>
       </c>
     </row>
     <row r="199" spans="1:8">
-      <c r="A199">
-[...5 lines deleted...]
-      <c r="C199">
+      <c r="A199" t="s">
+        <v>8</v>
+      </c>
+      <c r="B199" t="s">
+        <v>8</v>
+      </c>
+      <c r="C199" t="s">
+        <v>8</v>
+      </c>
+      <c r="D199" t="s">
+        <v>14</v>
+      </c>
+      <c r="E199" t="s">
         <v>15</v>
       </c>
-      <c r="D199" t="s">
-[...2 lines deleted...]
-      <c r="E199" t="s">
+      <c r="F199" t="s">
+        <v>11</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H199" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>8</v>
+      </c>
+      <c r="B200" t="s">
+        <v>8</v>
+      </c>
+      <c r="C200" t="s">
+        <v>8</v>
+      </c>
+      <c r="D200" t="s">
         <v>14</v>
       </c>
-      <c r="F199" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E200" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F200" t="s">
-        <v>490</v>
+        <v>73</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>491</v>
+        <v>441</v>
       </c>
       <c r="H200" t="s">
-        <v>492</v>
+        <v>442</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
         <v>3399</v>
       </c>
       <c r="B201">
         <v>2014</v>
       </c>
       <c r="C201">
         <v>389</v>
       </c>
       <c r="D201" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E201" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F201" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>493</v>
+        <v>443</v>
       </c>
       <c r="H201" t="s">
-        <v>494</v>
+        <v>444</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
         <v>3398</v>
       </c>
       <c r="B202">
         <v>2014</v>
       </c>
       <c r="C202">
         <v>388</v>
       </c>
       <c r="D202" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E202" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F202" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>495</v>
+        <v>445</v>
       </c>
       <c r="H202" t="s">
-        <v>496</v>
+        <v>446</v>
       </c>
     </row>
     <row r="203" spans="1:8">
-      <c r="A203">
-[...6 lines deleted...]
-        <v>50</v>
+      <c r="A203" t="s">
+        <v>8</v>
+      </c>
+      <c r="B203" t="s">
+        <v>8</v>
+      </c>
+      <c r="C203" t="s">
+        <v>8</v>
       </c>
       <c r="D203" t="s">
+        <v>30</v>
+      </c>
+      <c r="E203" t="s">
         <v>31</v>
       </c>
-      <c r="E203" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F203" t="s">
-        <v>497</v>
+        <v>36</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>498</v>
+        <v>447</v>
       </c>
       <c r="H203" t="s">
-        <v>499</v>
+        <v>448</v>
       </c>
     </row>
     <row r="204" spans="1:8">
-      <c r="A204">
-[...6 lines deleted...]
-        <v>362</v>
+      <c r="A204" t="s">
+        <v>8</v>
+      </c>
+      <c r="B204" t="s">
+        <v>8</v>
+      </c>
+      <c r="C204" t="s">
+        <v>8</v>
       </c>
       <c r="D204" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E204" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F204" t="s">
-        <v>500</v>
+        <v>99</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>501</v>
+        <v>449</v>
       </c>
       <c r="H204" t="s">
-        <v>502</v>
+        <v>450</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
         <v>3352</v>
       </c>
       <c r="B205">
         <v>2014</v>
       </c>
       <c r="C205">
         <v>360</v>
       </c>
       <c r="D205" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E205" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F205" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>503</v>
+        <v>451</v>
       </c>
       <c r="H205" t="s">
-        <v>504</v>
+        <v>452</v>
       </c>
     </row>
     <row r="206" spans="1:8">
-      <c r="A206">
-[...6 lines deleted...]
-        <v>48</v>
+      <c r="A206" t="s">
+        <v>8</v>
+      </c>
+      <c r="B206" t="s">
+        <v>8</v>
+      </c>
+      <c r="C206" t="s">
+        <v>8</v>
       </c>
       <c r="D206" t="s">
+        <v>30</v>
+      </c>
+      <c r="E206" t="s">
         <v>31</v>
       </c>
-      <c r="E206" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F206" t="s">
-        <v>505</v>
+        <v>11</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>506</v>
+        <v>453</v>
       </c>
       <c r="H206" t="s">
-        <v>507</v>
+        <v>454</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
         <v>3319</v>
       </c>
       <c r="B207">
         <v>2014</v>
       </c>
       <c r="C207">
         <v>333</v>
       </c>
       <c r="D207" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E207" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F207" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>508</v>
+        <v>455</v>
       </c>
       <c r="H207" t="s">
-        <v>509</v>
+        <v>456</v>
       </c>
     </row>
     <row r="208" spans="1:8">
-      <c r="A208">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="A208" t="s">
+        <v>8</v>
+      </c>
+      <c r="B208" t="s">
+        <v>8</v>
+      </c>
+      <c r="C208" t="s">
+        <v>8</v>
       </c>
       <c r="D208" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E208" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F208" t="s">
-        <v>490</v>
+        <v>73</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>510</v>
+        <v>457</v>
       </c>
       <c r="H208" t="s">
-        <v>511</v>
+        <v>458</v>
       </c>
     </row>
     <row r="209" spans="1:8">
-      <c r="A209">
-[...6 lines deleted...]
-        <v>330</v>
+      <c r="A209" t="s">
+        <v>8</v>
+      </c>
+      <c r="B209" t="s">
+        <v>8</v>
+      </c>
+      <c r="C209" t="s">
+        <v>8</v>
       </c>
       <c r="D209" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E209" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F209" t="s">
-        <v>512</v>
+        <v>73</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>513</v>
+        <v>459</v>
       </c>
       <c r="H209" t="s">
-        <v>514</v>
+        <v>460</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
         <v>3314</v>
       </c>
       <c r="B210">
         <v>2014</v>
       </c>
       <c r="C210">
         <v>329</v>
       </c>
       <c r="D210" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E210" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F210" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>515</v>
+        <v>461</v>
       </c>
       <c r="H210" t="s">
-        <v>516</v>
+        <v>462</v>
       </c>
     </row>
     <row r="211" spans="1:8">
-      <c r="A211">
-[...6 lines deleted...]
-        <v>328</v>
+      <c r="A211" t="s">
+        <v>8</v>
+      </c>
+      <c r="B211" t="s">
+        <v>8</v>
+      </c>
+      <c r="C211" t="s">
+        <v>8</v>
       </c>
       <c r="D211" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E211" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F211" t="s">
-        <v>517</v>
+        <v>19</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>518</v>
+        <v>463</v>
       </c>
       <c r="H211" t="s">
-        <v>519</v>
+        <v>464</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
         <v>3304</v>
       </c>
       <c r="B212">
         <v>2014</v>
       </c>
       <c r="C212">
         <v>321</v>
       </c>
       <c r="D212" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E212" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F212" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>520</v>
+        <v>465</v>
       </c>
       <c r="H212" t="s">
-        <v>521</v>
+        <v>466</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
         <v>3303</v>
       </c>
       <c r="B213">
         <v>2014</v>
       </c>
       <c r="C213">
         <v>320</v>
       </c>
       <c r="D213" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E213" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F213" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>522</v>
+        <v>467</v>
       </c>
       <c r="H213" t="s">
-        <v>523</v>
+        <v>468</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
         <v>3302</v>
       </c>
       <c r="B214">
         <v>2014</v>
       </c>
       <c r="C214">
         <v>319</v>
       </c>
       <c r="D214" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E214" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F214" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>524</v>
+        <v>469</v>
       </c>
       <c r="H214" t="s">
-        <v>525</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
         <v>3301</v>
       </c>
       <c r="B215">
         <v>2014</v>
       </c>
       <c r="C215">
         <v>318</v>
       </c>
       <c r="D215" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E215" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F215" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>526</v>
+        <v>471</v>
       </c>
       <c r="H215" t="s">
-        <v>527</v>
+        <v>472</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
         <v>3300</v>
       </c>
       <c r="B216">
         <v>2014</v>
       </c>
       <c r="C216">
         <v>317</v>
       </c>
       <c r="D216" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E216" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F216" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>528</v>
+        <v>473</v>
       </c>
       <c r="H216" t="s">
-        <v>529</v>
+        <v>474</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
         <v>3299</v>
       </c>
       <c r="B217">
         <v>2014</v>
       </c>
       <c r="C217">
         <v>44</v>
       </c>
       <c r="D217" t="s">
+        <v>30</v>
+      </c>
+      <c r="E217" t="s">
         <v>31</v>
       </c>
-      <c r="E217" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>530</v>
+        <v>475</v>
       </c>
       <c r="H217" t="s">
-        <v>531</v>
+        <v>476</v>
       </c>
     </row>
     <row r="218" spans="1:8">
-      <c r="A218">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="A218" t="s">
+        <v>8</v>
+      </c>
+      <c r="B218" t="s">
+        <v>8</v>
+      </c>
+      <c r="C218" t="s">
+        <v>8</v>
       </c>
       <c r="D218" t="s">
+        <v>71</v>
+      </c>
+      <c r="E218" t="s">
         <v>72</v>
       </c>
-      <c r="E218" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F218" t="s">
-        <v>532</v>
+        <v>108</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>533</v>
+        <v>477</v>
       </c>
       <c r="H218" t="s">
-        <v>534</v>
+        <v>478</v>
       </c>
     </row>
     <row r="219" spans="1:8">
-      <c r="A219">
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="A219" t="s">
+        <v>8</v>
+      </c>
+      <c r="B219" t="s">
+        <v>8</v>
+      </c>
+      <c r="C219" t="s">
+        <v>8</v>
       </c>
       <c r="D219" t="s">
+        <v>30</v>
+      </c>
+      <c r="E219" t="s">
         <v>31</v>
       </c>
-      <c r="E219" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" t="s">
-        <v>535</v>
+        <v>99</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>536</v>
+        <v>479</v>
       </c>
       <c r="H219" t="s">
-        <v>537</v>
+        <v>480</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
         <v>3259</v>
       </c>
       <c r="B220">
         <v>2014</v>
       </c>
       <c r="C220">
         <v>288</v>
       </c>
       <c r="D220" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E220" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F220" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>538</v>
+        <v>481</v>
       </c>
       <c r="H220" t="s">
-        <v>539</v>
+        <v>482</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
         <v>3251</v>
       </c>
       <c r="B221">
         <v>2014</v>
       </c>
       <c r="C221">
         <v>37</v>
       </c>
       <c r="D221" t="s">
+        <v>30</v>
+      </c>
+      <c r="E221" t="s">
         <v>31</v>
       </c>
-      <c r="E221" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>540</v>
+        <v>483</v>
       </c>
       <c r="H221" t="s">
-        <v>541</v>
+        <v>484</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
         <v>3250</v>
       </c>
       <c r="B222">
         <v>2014</v>
       </c>
       <c r="C222">
         <v>283</v>
       </c>
       <c r="D222" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E222" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F222" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>542</v>
+        <v>485</v>
       </c>
       <c r="H222" t="s">
-        <v>543</v>
+        <v>486</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
         <v>3249</v>
       </c>
       <c r="B223">
         <v>2014</v>
       </c>
       <c r="C223">
         <v>282</v>
       </c>
       <c r="D223" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E223" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F223" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>544</v>
+        <v>487</v>
       </c>
       <c r="H223" t="s">
-        <v>545</v>
+        <v>488</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
         <v>3248</v>
       </c>
       <c r="B224">
         <v>2014</v>
       </c>
       <c r="C224">
         <v>281</v>
       </c>
       <c r="D224" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E224" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F224" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>546</v>
+        <v>489</v>
       </c>
       <c r="H224" t="s">
-        <v>547</v>
+        <v>490</v>
       </c>
     </row>
     <row r="225" spans="1:8">
-      <c r="A225">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A225" t="s">
+        <v>8</v>
+      </c>
+      <c r="B225" t="s">
+        <v>8</v>
+      </c>
+      <c r="C225" t="s">
+        <v>8</v>
       </c>
       <c r="D225" t="s">
+        <v>83</v>
+      </c>
+      <c r="E225" t="s">
         <v>84</v>
       </c>
-      <c r="E225" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F225" t="s">
-        <v>548</v>
+        <v>96</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>549</v>
+        <v>491</v>
       </c>
       <c r="H225" t="s">
-        <v>550</v>
+        <v>492</v>
       </c>
     </row>
     <row r="226" spans="1:8">
-      <c r="A226">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A226" t="s">
+        <v>8</v>
+      </c>
+      <c r="B226" t="s">
+        <v>8</v>
+      </c>
+      <c r="C226" t="s">
+        <v>8</v>
       </c>
       <c r="D226" t="s">
+        <v>83</v>
+      </c>
+      <c r="E226" t="s">
         <v>84</v>
       </c>
-      <c r="E226" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F226" t="s">
-        <v>551</v>
+        <v>99</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>552</v>
+        <v>493</v>
       </c>
       <c r="H226" t="s">
-        <v>553</v>
+        <v>494</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
         <v>3192</v>
       </c>
       <c r="B227">
         <v>2014</v>
       </c>
       <c r="C227">
         <v>5</v>
       </c>
       <c r="D227" t="s">
+        <v>71</v>
+      </c>
+      <c r="E227" t="s">
         <v>72</v>
       </c>
-      <c r="E227" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F227" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>554</v>
+        <v>495</v>
       </c>
       <c r="H227" t="s">
-        <v>555</v>
+        <v>496</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
         <v>3191</v>
       </c>
       <c r="B228">
         <v>2014</v>
       </c>
       <c r="C228">
         <v>242</v>
       </c>
       <c r="D228" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E228" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F228" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>556</v>
+        <v>497</v>
       </c>
       <c r="H228" t="s">
-        <v>557</v>
+        <v>498</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
         <v>3190</v>
       </c>
       <c r="B229">
         <v>2014</v>
       </c>
       <c r="C229">
         <v>241</v>
       </c>
       <c r="D229" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E229" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F229" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>558</v>
+        <v>499</v>
       </c>
       <c r="H229" t="s">
-        <v>559</v>
+        <v>500</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
         <v>3189</v>
       </c>
       <c r="B230">
         <v>2014</v>
       </c>
       <c r="C230">
         <v>240</v>
       </c>
       <c r="D230" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E230" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F230" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>560</v>
+        <v>501</v>
       </c>
       <c r="H230" t="s">
-        <v>561</v>
+        <v>502</v>
       </c>
     </row>
     <row r="231" spans="1:8">
-      <c r="A231">
-[...6 lines deleted...]
-        <v>26</v>
+      <c r="A231" t="s">
+        <v>8</v>
+      </c>
+      <c r="B231" t="s">
+        <v>8</v>
+      </c>
+      <c r="C231" t="s">
+        <v>8</v>
       </c>
       <c r="D231" t="s">
+        <v>30</v>
+      </c>
+      <c r="E231" t="s">
         <v>31</v>
       </c>
-      <c r="E231" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F231" t="s">
-        <v>562</v>
+        <v>36</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>563</v>
+        <v>503</v>
       </c>
       <c r="H231" t="s">
-        <v>564</v>
+        <v>504</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
         <v>3179</v>
       </c>
       <c r="B232">
         <v>2014</v>
       </c>
       <c r="C232">
         <v>234</v>
       </c>
       <c r="D232" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E232" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F232" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>565</v>
+        <v>505</v>
       </c>
       <c r="H232" t="s">
-        <v>566</v>
+        <v>506</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
         <v>3177</v>
       </c>
       <c r="B233">
         <v>2014</v>
       </c>
       <c r="C233">
         <v>232</v>
       </c>
       <c r="D233" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E233" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F233" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>567</v>
+        <v>507</v>
       </c>
       <c r="H233" t="s">
-        <v>568</v>
+        <v>508</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
         <v>3173</v>
       </c>
       <c r="B234">
         <v>2014</v>
       </c>
       <c r="C234">
         <v>228</v>
       </c>
       <c r="D234" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E234" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F234" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>569</v>
+        <v>509</v>
       </c>
       <c r="H234" t="s">
-        <v>570</v>
+        <v>510</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
         <v>3172</v>
       </c>
       <c r="B235">
         <v>2014</v>
       </c>
       <c r="C235">
         <v>227</v>
       </c>
       <c r="D235" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E235" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F235" t="s">
+        <v>11</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H235" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>8</v>
+      </c>
+      <c r="B236" t="s">
+        <v>8</v>
+      </c>
+      <c r="C236" t="s">
+        <v>8</v>
+      </c>
+      <c r="D236" t="s">
+        <v>41</v>
+      </c>
+      <c r="E236" t="s">
+        <v>42</v>
+      </c>
+      <c r="F236" t="s">
+        <v>76</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H236" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>8</v>
+      </c>
+      <c r="B237" t="s">
+        <v>8</v>
+      </c>
+      <c r="C237" t="s">
+        <v>8</v>
+      </c>
+      <c r="D237" t="s">
+        <v>22</v>
+      </c>
+      <c r="E237" t="s">
         <v>23</v>
       </c>
-      <c r="G235" s="1" t="s">
-[...47 lines deleted...]
-      </c>
       <c r="F237" t="s">
-        <v>576</v>
+        <v>73</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>577</v>
+        <v>515</v>
       </c>
       <c r="H237" t="s">
-        <v>578</v>
+        <v>516</v>
       </c>
     </row>
     <row r="238" spans="1:8">
-      <c r="A238">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="A238" t="s">
+        <v>8</v>
+      </c>
+      <c r="B238" t="s">
+        <v>8</v>
+      </c>
+      <c r="C238" t="s">
+        <v>8</v>
       </c>
       <c r="D238" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E238" t="s">
+        <v>15</v>
+      </c>
+      <c r="F238" t="s">
+        <v>73</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H238" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>8</v>
+      </c>
+      <c r="B239" t="s">
+        <v>8</v>
+      </c>
+      <c r="C239" t="s">
+        <v>8</v>
+      </c>
+      <c r="D239" t="s">
         <v>14</v>
       </c>
-      <c r="F238" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E239" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F239" t="s">
-        <v>582</v>
+        <v>99</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>583</v>
+        <v>519</v>
       </c>
       <c r="H239" t="s">
-        <v>581</v>
+        <v>518</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
         <v>3122</v>
       </c>
       <c r="B240">
         <v>2014</v>
       </c>
       <c r="C240">
         <v>7</v>
       </c>
       <c r="D240" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E240" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F240" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>584</v>
+        <v>520</v>
       </c>
       <c r="H240" t="s">
-        <v>585</v>
+        <v>521</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
         <v>3102</v>
       </c>
       <c r="B241">
         <v>2014</v>
       </c>
       <c r="C241">
         <v>1</v>
       </c>
       <c r="D241" t="s">
-        <v>175</v>
+        <v>162</v>
       </c>
       <c r="E241" t="s">
-        <v>176</v>
+        <v>163</v>
       </c>
       <c r="F241" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>586</v>
+        <v>522</v>
       </c>
       <c r="H241" t="s">
-        <v>587</v>
+        <v>523</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
         <v>3101</v>
       </c>
       <c r="B242">
         <v>2014</v>
       </c>
       <c r="C242">
         <v>2</v>
       </c>
       <c r="D242" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E242" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F242" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>588</v>
+        <v>524</v>
       </c>
       <c r="H242" t="s">
-        <v>589</v>
+        <v>525</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243">
         <v>3100</v>
       </c>
       <c r="B243">
         <v>2014</v>
       </c>
       <c r="C243">
         <v>6</v>
       </c>
       <c r="D243" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E243" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F243" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>590</v>
+        <v>526</v>
       </c>
       <c r="H243" t="s">
-        <v>591</v>
+        <v>527</v>
       </c>
     </row>
     <row r="244" spans="1:8">
-      <c r="A244">
-[...6 lines deleted...]
-        <v>171</v>
+      <c r="A244" t="s">
+        <v>8</v>
+      </c>
+      <c r="B244" t="s">
+        <v>8</v>
+      </c>
+      <c r="C244" t="s">
+        <v>8</v>
       </c>
       <c r="D244" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E244" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F244" t="s">
-        <v>592</v>
+        <v>11</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>593</v>
+        <v>528</v>
       </c>
       <c r="H244" t="s">
-        <v>594</v>
+        <v>529</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
         <v>3091</v>
       </c>
       <c r="B245">
         <v>2014</v>
       </c>
       <c r="C245">
         <v>170</v>
       </c>
       <c r="D245" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E245" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F245" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>595</v>
+        <v>530</v>
       </c>
       <c r="H245" t="s">
-        <v>596</v>
+        <v>531</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
         <v>3090</v>
       </c>
       <c r="B246">
         <v>2014</v>
       </c>
       <c r="C246">
         <v>169</v>
       </c>
       <c r="D246" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E246" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F246" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>597</v>
+        <v>532</v>
       </c>
       <c r="H246" t="s">
-        <v>598</v>
+        <v>533</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
         <v>3089</v>
       </c>
       <c r="B247">
         <v>2014</v>
       </c>
       <c r="C247">
         <v>168</v>
       </c>
       <c r="D247" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E247" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F247" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>599</v>
+        <v>534</v>
       </c>
       <c r="H247" t="s">
-        <v>600</v>
+        <v>535</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
         <v>3088</v>
       </c>
       <c r="B248">
         <v>2014</v>
       </c>
       <c r="C248">
         <v>167</v>
       </c>
       <c r="D248" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E248" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F248" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>601</v>
+        <v>536</v>
       </c>
       <c r="H248" t="s">
-        <v>602</v>
+        <v>537</v>
       </c>
     </row>
     <row r="249" spans="1:8">
-      <c r="A249">
-[...6 lines deleted...]
-        <v>139</v>
+      <c r="A249" t="s">
+        <v>8</v>
+      </c>
+      <c r="B249" t="s">
+        <v>8</v>
+      </c>
+      <c r="C249" t="s">
+        <v>8</v>
       </c>
       <c r="D249" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E249" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F249" t="s">
-        <v>603</v>
+        <v>11</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>604</v>
+        <v>538</v>
       </c>
       <c r="H249" t="s">
-        <v>605</v>
+        <v>539</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
         <v>3044</v>
       </c>
       <c r="B250">
         <v>2014</v>
       </c>
       <c r="C250">
         <v>138</v>
       </c>
       <c r="D250" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E250" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F250" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>606</v>
+        <v>540</v>
       </c>
       <c r="H250" t="s">
-        <v>607</v>
+        <v>541</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
         <v>3029</v>
       </c>
       <c r="B251">
         <v>2014</v>
       </c>
       <c r="C251">
         <v>125</v>
       </c>
       <c r="D251" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E251" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F251" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>608</v>
+        <v>542</v>
       </c>
       <c r="H251" t="s">
-        <v>609</v>
+        <v>543</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
         <v>3028</v>
       </c>
       <c r="B252">
         <v>2014</v>
       </c>
       <c r="C252">
         <v>124</v>
       </c>
       <c r="D252" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E252" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F252" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>610</v>
+        <v>544</v>
       </c>
       <c r="H252" t="s">
-        <v>611</v>
+        <v>545</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253">
         <v>3027</v>
       </c>
       <c r="B253">
         <v>2014</v>
       </c>
       <c r="C253">
         <v>123</v>
       </c>
       <c r="D253" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E253" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F253" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>612</v>
+        <v>546</v>
       </c>
       <c r="H253" t="s">
-        <v>613</v>
+        <v>547</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254">
         <v>3026</v>
       </c>
       <c r="B254">
         <v>2014</v>
       </c>
       <c r="C254">
         <v>122</v>
       </c>
       <c r="D254" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E254" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F254" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>614</v>
+        <v>548</v>
       </c>
       <c r="H254" t="s">
-        <v>615</v>
+        <v>549</v>
       </c>
     </row>
     <row r="255" spans="1:8">
-      <c r="A255">
-[...5 lines deleted...]
-      <c r="C255">
+      <c r="A255" t="s">
+        <v>8</v>
+      </c>
+      <c r="B255" t="s">
+        <v>8</v>
+      </c>
+      <c r="C255" t="s">
+        <v>8</v>
+      </c>
+      <c r="D255" t="s">
+        <v>30</v>
+      </c>
+      <c r="E255" t="s">
+        <v>31</v>
+      </c>
+      <c r="F255" t="s">
+        <v>11</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H255" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>8</v>
+      </c>
+      <c r="B256" t="s">
+        <v>8</v>
+      </c>
+      <c r="C256" t="s">
+        <v>8</v>
+      </c>
+      <c r="D256" t="s">
+        <v>41</v>
+      </c>
+      <c r="E256" t="s">
+        <v>42</v>
+      </c>
+      <c r="F256" t="s">
+        <v>96</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H256" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>8</v>
+      </c>
+      <c r="B257" t="s">
+        <v>8</v>
+      </c>
+      <c r="C257" t="s">
+        <v>8</v>
+      </c>
+      <c r="D257" t="s">
+        <v>41</v>
+      </c>
+      <c r="E257" t="s">
+        <v>42</v>
+      </c>
+      <c r="F257" t="s">
+        <v>11</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H257" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>8</v>
+      </c>
+      <c r="B258" t="s">
+        <v>8</v>
+      </c>
+      <c r="C258" t="s">
+        <v>8</v>
+      </c>
+      <c r="D258" t="s">
+        <v>14</v>
+      </c>
+      <c r="E258" t="s">
         <v>15</v>
       </c>
-      <c r="D255" t="s">
-[...82 lines deleted...]
-      </c>
       <c r="F258" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>624</v>
+        <v>556</v>
       </c>
       <c r="H258" t="s">
-        <v>625</v>
+        <v>557</v>
       </c>
     </row>
     <row r="259" spans="1:8">
-      <c r="A259">
-[...6 lines deleted...]
-        <v>104</v>
+      <c r="A259" t="s">
+        <v>8</v>
+      </c>
+      <c r="B259" t="s">
+        <v>8</v>
+      </c>
+      <c r="C259" t="s">
+        <v>8</v>
       </c>
       <c r="D259" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E259" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F259" t="s">
-        <v>626</v>
+        <v>558</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>627</v>
+        <v>559</v>
       </c>
       <c r="H259" t="s">
-        <v>628</v>
+        <v>560</v>
       </c>
     </row>
     <row r="260" spans="1:8">
-      <c r="A260">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A260" t="s">
+        <v>8</v>
+      </c>
+      <c r="B260" t="s">
+        <v>8</v>
+      </c>
+      <c r="C260" t="s">
+        <v>8</v>
       </c>
       <c r="D260" t="s">
+        <v>83</v>
+      </c>
+      <c r="E260" t="s">
         <v>84</v>
       </c>
-      <c r="E260" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F260" t="s">
-        <v>629</v>
+        <v>108</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>630</v>
+        <v>561</v>
       </c>
       <c r="H260" t="s">
-        <v>631</v>
+        <v>562</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261">
         <v>2939</v>
       </c>
       <c r="B261">
         <v>2014</v>
       </c>
       <c r="C261">
         <v>67</v>
       </c>
       <c r="D261" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E261" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F261" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>632</v>
+        <v>563</v>
       </c>
       <c r="H261" t="s">
-        <v>633</v>
+        <v>564</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262">
         <v>2938</v>
       </c>
       <c r="B262">
         <v>2014</v>
       </c>
       <c r="C262">
         <v>66</v>
       </c>
       <c r="D262" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E262" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F262" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>634</v>
+        <v>565</v>
       </c>
       <c r="H262" t="s">
-        <v>635</v>
+        <v>566</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263">
         <v>2937</v>
       </c>
       <c r="B263">
         <v>2014</v>
       </c>
       <c r="C263">
         <v>65</v>
       </c>
       <c r="D263" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E263" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F263" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>636</v>
+        <v>567</v>
       </c>
       <c r="H263" t="s">
-        <v>637</v>
+        <v>568</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264">
         <v>2936</v>
       </c>
       <c r="B264">
         <v>2014</v>
       </c>
       <c r="C264">
         <v>64</v>
       </c>
       <c r="D264" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E264" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F264" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>638</v>
+        <v>569</v>
       </c>
       <c r="H264" t="s">
-        <v>639</v>
+        <v>570</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265">
         <v>2935</v>
       </c>
       <c r="B265">
         <v>2014</v>
       </c>
       <c r="C265">
         <v>63</v>
       </c>
       <c r="D265" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E265" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F265" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>640</v>
+        <v>571</v>
       </c>
       <c r="H265" t="s">
-        <v>641</v>
+        <v>572</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266">
         <v>2931</v>
       </c>
       <c r="B266">
         <v>2014</v>
       </c>
       <c r="C266">
         <v>1</v>
       </c>
       <c r="D266" t="s">
+        <v>71</v>
+      </c>
+      <c r="E266" t="s">
         <v>72</v>
       </c>
-      <c r="E266" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F266" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>642</v>
+        <v>573</v>
       </c>
       <c r="H266" t="s">
-        <v>643</v>
+        <v>574</v>
       </c>
     </row>
     <row r="267" spans="1:8">
-      <c r="A267">
-[...6 lines deleted...]
-        <v>53</v>
+      <c r="A267" t="s">
+        <v>8</v>
+      </c>
+      <c r="B267" t="s">
+        <v>8</v>
+      </c>
+      <c r="C267" t="s">
+        <v>8</v>
       </c>
       <c r="D267" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E267" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F267" t="s">
-        <v>644</v>
+        <v>11</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>645</v>
+        <v>575</v>
       </c>
       <c r="H267" t="s">
-        <v>646</v>
+        <v>576</v>
       </c>
     </row>
     <row r="268" spans="1:8">
-      <c r="A268">
-[...6 lines deleted...]
-        <v>36</v>
+      <c r="A268" t="s">
+        <v>8</v>
+      </c>
+      <c r="B268" t="s">
+        <v>8</v>
+      </c>
+      <c r="C268" t="s">
+        <v>8</v>
       </c>
       <c r="D268" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E268" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F268" t="s">
-        <v>647</v>
+        <v>19</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>648</v>
+        <v>577</v>
       </c>
       <c r="H268" t="s">
-        <v>649</v>
+        <v>578</v>
       </c>
     </row>
     <row r="269" spans="1:8">
-      <c r="A269">
-[...6 lines deleted...]
-        <v>34</v>
+      <c r="A269" t="s">
+        <v>8</v>
+      </c>
+      <c r="B269" t="s">
+        <v>8</v>
+      </c>
+      <c r="C269" t="s">
+        <v>8</v>
       </c>
       <c r="D269" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E269" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F269" t="s">
-        <v>650</v>
+        <v>16</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>651</v>
+        <v>579</v>
       </c>
       <c r="H269" t="s">
-        <v>652</v>
+        <v>580</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270">
         <v>2892</v>
       </c>
       <c r="B270">
         <v>2014</v>
       </c>
       <c r="C270">
         <v>30</v>
       </c>
       <c r="D270" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E270" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F270" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>653</v>
+        <v>581</v>
       </c>
       <c r="H270" t="s">
-        <v>654</v>
+        <v>582</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
         <v>2891</v>
       </c>
       <c r="B271">
         <v>2014</v>
       </c>
       <c r="C271">
         <v>29</v>
       </c>
       <c r="D271" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E271" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F271" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>655</v>
+        <v>583</v>
       </c>
       <c r="H271" t="s">
-        <v>656</v>
+        <v>584</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272">
         <v>2890</v>
       </c>
       <c r="B272">
         <v>2014</v>
       </c>
       <c r="C272">
         <v>1</v>
       </c>
       <c r="D272" t="s">
+        <v>30</v>
+      </c>
+      <c r="E272" t="s">
         <v>31</v>
       </c>
-      <c r="E272" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F272" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>657</v>
+        <v>585</v>
       </c>
       <c r="H272" t="s">
-        <v>658</v>
+        <v>586</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273">
         <v>2888</v>
       </c>
       <c r="B273">
         <v>2014</v>
       </c>
       <c r="C273">
         <v>27</v>
       </c>
       <c r="D273" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E273" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F273" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>659</v>
+        <v>587</v>
       </c>
       <c r="H273" t="s">
-        <v>660</v>
+        <v>588</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274">
         <v>2863</v>
       </c>
       <c r="B274">
         <v>2014</v>
       </c>
       <c r="C274">
         <v>6</v>
       </c>
       <c r="D274" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E274" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F274" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>661</v>
+        <v>589</v>
       </c>
       <c r="H274" t="s">
-        <v>662</v>
+        <v>590</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275">
         <v>2842</v>
       </c>
       <c r="B275">
         <v>2013</v>
       </c>
       <c r="C275">
         <v>597</v>
       </c>
       <c r="D275" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E275" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F275" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>663</v>
+        <v>591</v>
       </c>
       <c r="H275" t="s">
-        <v>664</v>
+        <v>592</v>
       </c>
     </row>
     <row r="276" spans="1:8">
-      <c r="A276">
-[...6 lines deleted...]
-        <v>67</v>
+      <c r="A276" t="s">
+        <v>8</v>
+      </c>
+      <c r="B276" t="s">
+        <v>8</v>
+      </c>
+      <c r="C276" t="s">
+        <v>8</v>
       </c>
       <c r="D276" t="s">
+        <v>30</v>
+      </c>
+      <c r="E276" t="s">
         <v>31</v>
       </c>
-      <c r="E276" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F276" t="s">
-        <v>665</v>
+        <v>558</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>666</v>
+        <v>593</v>
       </c>
       <c r="H276" t="s">
-        <v>667</v>
+        <v>594</v>
       </c>
     </row>
     <row r="277" spans="1:8">
-      <c r="A277">
-[...6 lines deleted...]
-        <v>5</v>
+      <c r="A277" t="s">
+        <v>8</v>
+      </c>
+      <c r="B277" t="s">
+        <v>8</v>
+      </c>
+      <c r="C277" t="s">
+        <v>8</v>
       </c>
       <c r="D277" t="s">
+        <v>83</v>
+      </c>
+      <c r="E277" t="s">
         <v>84</v>
       </c>
-      <c r="E277" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F277" t="s">
-        <v>668</v>
+        <v>36</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>669</v>
+        <v>595</v>
       </c>
       <c r="H277" t="s">
-        <v>670</v>
+        <v>596</v>
       </c>
     </row>
     <row r="278" spans="1:8">
-      <c r="A278">
-[...6 lines deleted...]
-        <v>595</v>
+      <c r="A278" t="s">
+        <v>8</v>
+      </c>
+      <c r="B278" t="s">
+        <v>8</v>
+      </c>
+      <c r="C278" t="s">
+        <v>8</v>
       </c>
       <c r="D278" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E278" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F278" t="s">
-        <v>671</v>
+        <v>16</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>672</v>
+        <v>597</v>
       </c>
       <c r="H278" t="s">
-        <v>673</v>
+        <v>598</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
         <v>2827</v>
       </c>
       <c r="B279">
         <v>2013</v>
       </c>
       <c r="C279">
         <v>66</v>
       </c>
       <c r="D279" t="s">
+        <v>30</v>
+      </c>
+      <c r="E279" t="s">
         <v>31</v>
       </c>
-      <c r="E279" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" t="s">
+        <v>11</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H279" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>8</v>
+      </c>
+      <c r="B280" t="s">
+        <v>8</v>
+      </c>
+      <c r="C280" t="s">
+        <v>8</v>
+      </c>
+      <c r="D280" t="s">
+        <v>22</v>
+      </c>
+      <c r="E280" t="s">
         <v>23</v>
       </c>
-      <c r="G279" s="1" t="s">
-[...19 lines deleted...]
-      <c r="E280" t="s">
+      <c r="F280" t="s">
+        <v>108</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H280" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>8</v>
+      </c>
+      <c r="B281" t="s">
+        <v>8</v>
+      </c>
+      <c r="C281" t="s">
+        <v>8</v>
+      </c>
+      <c r="D281" t="s">
+        <v>14</v>
+      </c>
+      <c r="E281" t="s">
+        <v>15</v>
+      </c>
+      <c r="F281" t="s">
+        <v>16</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H281" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>8</v>
+      </c>
+      <c r="B282" t="s">
+        <v>8</v>
+      </c>
+      <c r="C282" t="s">
+        <v>8</v>
+      </c>
+      <c r="D282" t="s">
+        <v>30</v>
+      </c>
+      <c r="E282" t="s">
+        <v>31</v>
+      </c>
+      <c r="F282" t="s">
+        <v>36</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H282" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>8</v>
+      </c>
+      <c r="B283" t="s">
+        <v>8</v>
+      </c>
+      <c r="C283" t="s">
+        <v>8</v>
+      </c>
+      <c r="D283" t="s">
         <v>22</v>
       </c>
-      <c r="F280" t="s">
-[...73 lines deleted...]
-      </c>
       <c r="E283" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F283" t="s">
-        <v>685</v>
+        <v>73</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>686</v>
+        <v>607</v>
       </c>
       <c r="H283" t="s">
-        <v>687</v>
+        <v>608</v>
       </c>
     </row>
     <row r="284" spans="1:8">
-      <c r="A284">
-[...6 lines deleted...]
-        <v>27</v>
+      <c r="A284" t="s">
+        <v>8</v>
+      </c>
+      <c r="B284" t="s">
+        <v>8</v>
+      </c>
+      <c r="C284" t="s">
+        <v>8</v>
       </c>
       <c r="D284" t="s">
+        <v>71</v>
+      </c>
+      <c r="E284" t="s">
         <v>72</v>
       </c>
-      <c r="E284" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F284" t="s">
-        <v>688</v>
+        <v>99</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>689</v>
+        <v>609</v>
       </c>
       <c r="H284" t="s">
-        <v>690</v>
+        <v>610</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285">
         <v>2791</v>
       </c>
       <c r="B285">
         <v>2013</v>
       </c>
       <c r="C285">
         <v>579</v>
       </c>
       <c r="D285" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E285" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F285" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>691</v>
+        <v>611</v>
       </c>
       <c r="H285" t="s">
-        <v>692</v>
+        <v>612</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
         <v>2788</v>
       </c>
       <c r="B286">
         <v>2013</v>
       </c>
       <c r="C286">
         <v>576</v>
       </c>
       <c r="D286" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E286" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F286" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>693</v>
+        <v>613</v>
       </c>
       <c r="H286" t="s">
-        <v>694</v>
+        <v>614</v>
       </c>
     </row>
     <row r="287" spans="1:8">
-      <c r="A287">
-[...6 lines deleted...]
-        <v>62</v>
+      <c r="A287" t="s">
+        <v>8</v>
+      </c>
+      <c r="B287" t="s">
+        <v>8</v>
+      </c>
+      <c r="C287" t="s">
+        <v>8</v>
       </c>
       <c r="D287" t="s">
+        <v>30</v>
+      </c>
+      <c r="E287" t="s">
         <v>31</v>
       </c>
-      <c r="E287" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F287" t="s">
-        <v>695</v>
+        <v>99</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>696</v>
+        <v>615</v>
       </c>
       <c r="H287" t="s">
-        <v>697</v>
+        <v>616</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288">
         <v>2779</v>
       </c>
       <c r="B288">
         <v>2013</v>
       </c>
       <c r="C288">
         <v>575</v>
       </c>
       <c r="D288" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E288" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F288" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>698</v>
+        <v>617</v>
       </c>
       <c r="H288" t="s">
-        <v>699</v>
+        <v>618</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289">
         <v>2775</v>
       </c>
       <c r="B289">
         <v>2013</v>
       </c>
       <c r="C289">
         <v>33</v>
       </c>
       <c r="D289" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E289" t="s">
+        <v>15</v>
+      </c>
+      <c r="F289" t="s">
+        <v>11</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H289" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>8</v>
+      </c>
+      <c r="B290" t="s">
+        <v>8</v>
+      </c>
+      <c r="C290" t="s">
+        <v>8</v>
+      </c>
+      <c r="D290" t="s">
         <v>14</v>
       </c>
-      <c r="F289" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E290" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F290" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>702</v>
+        <v>621</v>
       </c>
       <c r="H290" t="s">
-        <v>703</v>
+        <v>622</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291">
         <v>2773</v>
       </c>
       <c r="B291">
         <v>2013</v>
       </c>
       <c r="C291">
         <v>31</v>
       </c>
       <c r="D291" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E291" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F291" t="s">
+        <v>11</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H291" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>8</v>
+      </c>
+      <c r="B292" t="s">
+        <v>8</v>
+      </c>
+      <c r="C292" t="s">
+        <v>8</v>
+      </c>
+      <c r="D292" t="s">
+        <v>41</v>
+      </c>
+      <c r="E292" t="s">
+        <v>42</v>
+      </c>
+      <c r="F292" t="s">
+        <v>96</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H292" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>8</v>
+      </c>
+      <c r="B293" t="s">
+        <v>8</v>
+      </c>
+      <c r="C293" t="s">
+        <v>8</v>
+      </c>
+      <c r="D293" t="s">
+        <v>41</v>
+      </c>
+      <c r="E293" t="s">
+        <v>42</v>
+      </c>
+      <c r="F293" t="s">
+        <v>558</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H293" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>8</v>
+      </c>
+      <c r="B294" t="s">
+        <v>8</v>
+      </c>
+      <c r="C294" t="s">
+        <v>8</v>
+      </c>
+      <c r="D294" t="s">
+        <v>22</v>
+      </c>
+      <c r="E294" t="s">
         <v>23</v>
       </c>
-      <c r="G291" s="1" t="s">
-[...73 lines deleted...]
-      </c>
       <c r="F294" t="s">
-        <v>676</v>
+        <v>108</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>712</v>
+        <v>629</v>
       </c>
       <c r="H294" t="s">
-        <v>713</v>
+        <v>630</v>
       </c>
     </row>
     <row r="295" spans="1:8">
-      <c r="A295">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="A295" t="s">
+        <v>8</v>
+      </c>
+      <c r="B295" t="s">
+        <v>8</v>
+      </c>
+      <c r="C295" t="s">
+        <v>8</v>
       </c>
       <c r="D295" t="s">
+        <v>71</v>
+      </c>
+      <c r="E295" t="s">
         <v>72</v>
       </c>
-      <c r="E295" t="s">
+      <c r="F295" t="s">
         <v>73</v>
       </c>
-      <c r="F295" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G295" s="1" t="s">
-        <v>715</v>
+        <v>631</v>
       </c>
       <c r="H295" t="s">
-        <v>716</v>
+        <v>632</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296">
         <v>2692</v>
       </c>
       <c r="B296">
         <v>2013</v>
       </c>
       <c r="C296">
         <v>526</v>
       </c>
       <c r="D296" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E296" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F296" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>717</v>
+        <v>633</v>
       </c>
       <c r="H296" t="s">
-        <v>718</v>
+        <v>634</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297">
         <v>2690</v>
       </c>
       <c r="B297">
         <v>2013</v>
       </c>
       <c r="C297">
         <v>524</v>
       </c>
       <c r="D297" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E297" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F297" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>719</v>
+        <v>635</v>
       </c>
       <c r="H297" t="s">
-        <v>720</v>
+        <v>636</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298">
         <v>2665</v>
       </c>
       <c r="B298">
         <v>2013</v>
       </c>
       <c r="C298">
         <v>55</v>
       </c>
       <c r="D298" t="s">
+        <v>30</v>
+      </c>
+      <c r="E298" t="s">
         <v>31</v>
       </c>
-      <c r="E298" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F298" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>721</v>
+        <v>637</v>
       </c>
       <c r="H298" t="s">
-        <v>722</v>
+        <v>638</v>
       </c>
     </row>
     <row r="299" spans="1:8">
-      <c r="A299">
-[...6 lines deleted...]
-        <v>498</v>
+      <c r="A299" t="s">
+        <v>8</v>
+      </c>
+      <c r="B299" t="s">
+        <v>8</v>
+      </c>
+      <c r="C299" t="s">
+        <v>8</v>
       </c>
       <c r="D299" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E299" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F299" t="s">
-        <v>723</v>
+        <v>19</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>724</v>
+        <v>639</v>
       </c>
       <c r="H299" t="s">
-        <v>725</v>
+        <v>640</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300">
         <v>2638</v>
       </c>
       <c r="B300">
         <v>2013</v>
       </c>
       <c r="C300">
         <v>53</v>
       </c>
       <c r="D300" t="s">
+        <v>30</v>
+      </c>
+      <c r="E300" t="s">
         <v>31</v>
       </c>
-      <c r="E300" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F300" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>726</v>
+        <v>641</v>
       </c>
       <c r="H300" t="s">
-        <v>727</v>
+        <v>642</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301">
         <v>2637</v>
       </c>
       <c r="B301">
         <v>2013</v>
       </c>
       <c r="C301">
         <v>482</v>
       </c>
       <c r="D301" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E301" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F301" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>728</v>
+        <v>643</v>
       </c>
       <c r="H301" t="s">
-        <v>729</v>
+        <v>644</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302">
         <v>2636</v>
       </c>
       <c r="B302">
         <v>2013</v>
       </c>
       <c r="C302">
         <v>481</v>
       </c>
       <c r="D302" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E302" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F302" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>730</v>
+        <v>645</v>
       </c>
       <c r="H302" t="s">
-        <v>731</v>
+        <v>646</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303">
         <v>2635</v>
       </c>
       <c r="B303">
         <v>2013</v>
       </c>
       <c r="C303">
         <v>480</v>
       </c>
       <c r="D303" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E303" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F303" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>732</v>
+        <v>647</v>
       </c>
       <c r="H303" t="s">
-        <v>733</v>
+        <v>648</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304">
         <v>2634</v>
       </c>
       <c r="B304">
         <v>2013</v>
       </c>
       <c r="C304">
         <v>479</v>
       </c>
       <c r="D304" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E304" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F304" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>734</v>
+        <v>649</v>
       </c>
       <c r="H304" t="s">
-        <v>735</v>
+        <v>650</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305">
         <v>2633</v>
       </c>
       <c r="B305">
         <v>2013</v>
       </c>
       <c r="C305">
         <v>478</v>
       </c>
       <c r="D305" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E305" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F305" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>736</v>
+        <v>651</v>
       </c>
       <c r="H305" t="s">
-        <v>737</v>
+        <v>652</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306">
         <v>2632</v>
       </c>
       <c r="B306">
         <v>2013</v>
       </c>
       <c r="C306">
         <v>477</v>
       </c>
       <c r="D306" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E306" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F306" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>738</v>
+        <v>653</v>
       </c>
       <c r="H306" t="s">
-        <v>739</v>
+        <v>654</v>
       </c>
     </row>
     <row r="307" spans="1:8">
-      <c r="A307">
-[...6 lines deleted...]
-        <v>467</v>
+      <c r="A307" t="s">
+        <v>8</v>
+      </c>
+      <c r="B307" t="s">
+        <v>8</v>
+      </c>
+      <c r="C307" t="s">
+        <v>8</v>
       </c>
       <c r="D307" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E307" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F307" t="s">
-        <v>740</v>
+        <v>11</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>741</v>
+        <v>655</v>
       </c>
       <c r="H307" t="s">
-        <v>742</v>
+        <v>656</v>
       </c>
     </row>
     <row r="308" spans="1:8">
-      <c r="A308">
-[...6 lines deleted...]
-        <v>466</v>
+      <c r="A308" t="s">
+        <v>8</v>
+      </c>
+      <c r="B308" t="s">
+        <v>8</v>
+      </c>
+      <c r="C308" t="s">
+        <v>8</v>
       </c>
       <c r="D308" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E308" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F308" t="s">
-        <v>743</v>
+        <v>11</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>744</v>
+        <v>657</v>
       </c>
       <c r="H308" t="s">
-        <v>745</v>
+        <v>658</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309">
         <v>2612</v>
       </c>
       <c r="B309">
         <v>2013</v>
       </c>
       <c r="C309">
         <v>459</v>
       </c>
       <c r="D309" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E309" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F309" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>746</v>
+        <v>659</v>
       </c>
       <c r="H309" t="s">
-        <v>747</v>
+        <v>660</v>
       </c>
     </row>
     <row r="310" spans="1:8">
-      <c r="A310">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A310" t="s">
+        <v>8</v>
+      </c>
+      <c r="B310" t="s">
+        <v>8</v>
+      </c>
+      <c r="C310" t="s">
+        <v>8</v>
       </c>
       <c r="D310" t="s">
+        <v>34</v>
+      </c>
+      <c r="E310" t="s">
         <v>35</v>
       </c>
-      <c r="E310" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F310" t="s">
-        <v>748</v>
+        <v>76</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>749</v>
+        <v>661</v>
       </c>
       <c r="H310" t="s">
-        <v>750</v>
+        <v>662</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311">
         <v>2586</v>
       </c>
       <c r="B311">
         <v>2013</v>
       </c>
       <c r="C311">
         <v>443</v>
       </c>
       <c r="D311" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E311" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F311" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>751</v>
+        <v>663</v>
       </c>
       <c r="H311" t="s">
-        <v>752</v>
+        <v>664</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312">
         <v>2585</v>
       </c>
       <c r="B312">
         <v>2013</v>
       </c>
       <c r="C312">
         <v>44</v>
       </c>
       <c r="D312" t="s">
+        <v>30</v>
+      </c>
+      <c r="E312" t="s">
         <v>31</v>
       </c>
-      <c r="E312" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F312" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>753</v>
+        <v>665</v>
       </c>
       <c r="H312" t="s">
-        <v>754</v>
+        <v>666</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313">
         <v>2581</v>
       </c>
       <c r="B313">
         <v>2013</v>
       </c>
       <c r="C313">
         <v>440</v>
       </c>
       <c r="D313" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E313" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F313" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>755</v>
+        <v>667</v>
       </c>
       <c r="H313" t="s">
-        <v>756</v>
+        <v>668</v>
       </c>
     </row>
     <row r="314" spans="1:8">
-      <c r="A314">
-[...5 lines deleted...]
-      <c r="C314">
+      <c r="A314" t="s">
+        <v>8</v>
+      </c>
+      <c r="B314" t="s">
+        <v>8</v>
+      </c>
+      <c r="C314" t="s">
+        <v>8</v>
+      </c>
+      <c r="D314" t="s">
+        <v>14</v>
+      </c>
+      <c r="E314" t="s">
         <v>15</v>
       </c>
-      <c r="D314" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F314" t="s">
-        <v>757</v>
+        <v>108</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>758</v>
+        <v>669</v>
       </c>
       <c r="H314" t="s">
-        <v>759</v>
+        <v>670</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315">
         <v>2547</v>
       </c>
       <c r="B315">
         <v>2013</v>
       </c>
       <c r="C315">
         <v>417</v>
       </c>
       <c r="D315" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E315" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F315" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>760</v>
+        <v>671</v>
       </c>
       <c r="H315" t="s">
-        <v>761</v>
+        <v>672</v>
       </c>
     </row>
     <row r="316" spans="1:8">
-      <c r="A316">
-[...6 lines deleted...]
-        <v>410</v>
+      <c r="A316" t="s">
+        <v>8</v>
+      </c>
+      <c r="B316" t="s">
+        <v>8</v>
+      </c>
+      <c r="C316" t="s">
+        <v>8</v>
       </c>
       <c r="D316" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E316" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F316" t="s">
-        <v>762</v>
+        <v>76</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>763</v>
+        <v>673</v>
       </c>
       <c r="H316" t="s">
-        <v>764</v>
+        <v>674</v>
       </c>
     </row>
     <row r="317" spans="1:8">
-      <c r="A317">
-[...6 lines deleted...]
-        <v>387</v>
+      <c r="A317" t="s">
+        <v>8</v>
+      </c>
+      <c r="B317" t="s">
+        <v>8</v>
+      </c>
+      <c r="C317" t="s">
+        <v>8</v>
       </c>
       <c r="D317" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E317" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F317" t="s">
-        <v>765</v>
+        <v>96</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>766</v>
+        <v>675</v>
       </c>
       <c r="H317" t="s">
-        <v>767</v>
+        <v>676</v>
       </c>
     </row>
     <row r="318" spans="1:8">
-      <c r="A318">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A318" t="s">
+        <v>8</v>
+      </c>
+      <c r="B318" t="s">
+        <v>8</v>
+      </c>
+      <c r="C318" t="s">
+        <v>8</v>
       </c>
       <c r="D318" t="s">
+        <v>34</v>
+      </c>
+      <c r="E318" t="s">
         <v>35</v>
       </c>
-      <c r="E318" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F318" t="s">
-        <v>768</v>
+        <v>11</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>769</v>
+        <v>677</v>
       </c>
       <c r="H318" t="s">
-        <v>770</v>
+        <v>678</v>
       </c>
     </row>
     <row r="319" spans="1:8">
-      <c r="A319">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="A319" t="s">
+        <v>8</v>
+      </c>
+      <c r="B319" t="s">
+        <v>8</v>
+      </c>
+      <c r="C319" t="s">
+        <v>8</v>
       </c>
       <c r="D319" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E319" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F319" t="s">
-        <v>771</v>
+        <v>99</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>772</v>
+        <v>679</v>
       </c>
       <c r="H319" t="s">
-        <v>773</v>
+        <v>680</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320">
         <v>2489</v>
       </c>
       <c r="B320">
         <v>2013</v>
       </c>
       <c r="C320">
         <v>11</v>
       </c>
       <c r="D320" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E320" t="s">
+        <v>15</v>
+      </c>
+      <c r="F320" t="s">
+        <v>11</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H320" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>8</v>
+      </c>
+      <c r="B321" t="s">
+        <v>8</v>
+      </c>
+      <c r="C321" t="s">
+        <v>8</v>
+      </c>
+      <c r="D321" t="s">
         <v>14</v>
       </c>
-      <c r="F320" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E321" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F321" t="s">
-        <v>776</v>
+        <v>36</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>777</v>
+        <v>683</v>
       </c>
       <c r="H321" t="s">
-        <v>778</v>
+        <v>684</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322">
         <v>2457</v>
       </c>
       <c r="B322">
         <v>2013</v>
       </c>
       <c r="C322">
         <v>355</v>
       </c>
       <c r="D322" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E322" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F322" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>779</v>
+        <v>685</v>
       </c>
       <c r="H322" t="s">
-        <v>780</v>
+        <v>686</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323">
         <v>2455</v>
       </c>
       <c r="B323">
         <v>2013</v>
       </c>
       <c r="C323">
         <v>354</v>
       </c>
       <c r="D323" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E323" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F323" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>781</v>
+        <v>687</v>
       </c>
       <c r="H323" t="s">
-        <v>782</v>
+        <v>688</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324">
         <v>2444</v>
       </c>
       <c r="B324">
         <v>2013</v>
       </c>
       <c r="C324">
         <v>9</v>
       </c>
       <c r="D324" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E324" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F324" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>783</v>
+        <v>689</v>
       </c>
       <c r="H324" t="s">
-        <v>784</v>
+        <v>690</v>
       </c>
     </row>
     <row r="325" spans="1:8">
-      <c r="A325">
-[...6 lines deleted...]
-        <v>332</v>
+      <c r="A325" t="s">
+        <v>8</v>
+      </c>
+      <c r="B325" t="s">
+        <v>8</v>
+      </c>
+      <c r="C325" t="s">
+        <v>8</v>
       </c>
       <c r="D325" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E325" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F325" t="s">
-        <v>785</v>
+        <v>99</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>786</v>
+        <v>691</v>
       </c>
       <c r="H325" t="s">
-        <v>787</v>
+        <v>692</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326">
         <v>2404</v>
       </c>
       <c r="B326">
         <v>2013</v>
       </c>
       <c r="C326">
         <v>322</v>
       </c>
       <c r="D326" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E326" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F326" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>788</v>
+        <v>693</v>
       </c>
       <c r="H326" t="s">
-        <v>789</v>
+        <v>694</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327">
         <v>2403</v>
       </c>
       <c r="B327">
         <v>2013</v>
       </c>
       <c r="C327">
         <v>321</v>
       </c>
       <c r="D327" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E327" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F327" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>790</v>
+        <v>695</v>
       </c>
       <c r="H327" t="s">
-        <v>791</v>
+        <v>696</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328">
         <v>2402</v>
       </c>
       <c r="B328">
         <v>2013</v>
       </c>
       <c r="C328">
         <v>320</v>
       </c>
       <c r="D328" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E328" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F328" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>792</v>
+        <v>697</v>
       </c>
       <c r="H328" t="s">
-        <v>793</v>
+        <v>698</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329">
         <v>2401</v>
       </c>
       <c r="B329">
         <v>2013</v>
       </c>
       <c r="C329">
         <v>27</v>
       </c>
       <c r="D329" t="s">
+        <v>30</v>
+      </c>
+      <c r="E329" t="s">
         <v>31</v>
       </c>
-      <c r="E329" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>794</v>
+        <v>699</v>
       </c>
       <c r="H329" t="s">
-        <v>795</v>
+        <v>700</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330">
         <v>2400</v>
       </c>
       <c r="B330">
         <v>2013</v>
       </c>
       <c r="C330">
         <v>26</v>
       </c>
       <c r="D330" t="s">
+        <v>30</v>
+      </c>
+      <c r="E330" t="s">
         <v>31</v>
       </c>
-      <c r="E330" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>796</v>
+        <v>701</v>
       </c>
       <c r="H330" t="s">
-        <v>797</v>
+        <v>702</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331">
         <v>2399</v>
       </c>
       <c r="B331">
         <v>2013</v>
       </c>
       <c r="C331">
         <v>25</v>
       </c>
       <c r="D331" t="s">
+        <v>30</v>
+      </c>
+      <c r="E331" t="s">
         <v>31</v>
       </c>
-      <c r="E331" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>798</v>
+        <v>703</v>
       </c>
       <c r="H331" t="s">
-        <v>799</v>
+        <v>704</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332">
         <v>2398</v>
       </c>
       <c r="B332">
         <v>2013</v>
       </c>
       <c r="C332">
         <v>24</v>
       </c>
       <c r="D332" t="s">
+        <v>30</v>
+      </c>
+      <c r="E332" t="s">
         <v>31</v>
       </c>
-      <c r="E332" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>800</v>
+        <v>705</v>
       </c>
       <c r="H332" t="s">
-        <v>801</v>
+        <v>706</v>
       </c>
     </row>
     <row r="333" spans="1:8">
-      <c r="A333">
-[...6 lines deleted...]
-        <v>308</v>
+      <c r="A333" t="s">
+        <v>8</v>
+      </c>
+      <c r="B333" t="s">
+        <v>8</v>
+      </c>
+      <c r="C333" t="s">
+        <v>8</v>
       </c>
       <c r="D333" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E333" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F333" t="s">
-        <v>802</v>
+        <v>96</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>803</v>
+        <v>707</v>
       </c>
       <c r="H333" t="s">
-        <v>804</v>
+        <v>708</v>
       </c>
     </row>
     <row r="334" spans="1:8">
-      <c r="A334">
-[...6 lines deleted...]
-        <v>277</v>
+      <c r="A334" t="s">
+        <v>8</v>
+      </c>
+      <c r="B334" t="s">
+        <v>8</v>
+      </c>
+      <c r="C334" t="s">
+        <v>8</v>
       </c>
       <c r="D334" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E334" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F334" t="s">
-        <v>805</v>
+        <v>99</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>806</v>
+        <v>709</v>
       </c>
       <c r="H334" t="s">
-        <v>807</v>
+        <v>710</v>
       </c>
     </row>
     <row r="335" spans="1:8">
-      <c r="A335">
-[...6 lines deleted...]
-        <v>22</v>
+      <c r="A335" t="s">
+        <v>8</v>
+      </c>
+      <c r="B335" t="s">
+        <v>8</v>
+      </c>
+      <c r="C335" t="s">
+        <v>8</v>
       </c>
       <c r="D335" t="s">
+        <v>30</v>
+      </c>
+      <c r="E335" t="s">
         <v>31</v>
       </c>
-      <c r="E335" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>808</v>
+        <v>711</v>
       </c>
       <c r="H335" t="s">
-        <v>809</v>
+        <v>712</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336">
         <v>2333</v>
       </c>
       <c r="B336">
         <v>2013</v>
       </c>
       <c r="C336">
         <v>289</v>
       </c>
       <c r="D336" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E336" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F336" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>810</v>
+        <v>713</v>
       </c>
       <c r="H336" t="s">
-        <v>811</v>
+        <v>714</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337">
         <v>2332</v>
       </c>
       <c r="B337">
         <v>2013</v>
       </c>
       <c r="C337">
         <v>288</v>
       </c>
       <c r="D337" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E337" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F337" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>812</v>
+        <v>715</v>
       </c>
       <c r="H337" t="s">
-        <v>813</v>
+        <v>716</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338">
         <v>2324</v>
       </c>
       <c r="B338">
         <v>2013</v>
       </c>
       <c r="C338">
         <v>280</v>
       </c>
       <c r="D338" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E338" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F338" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>814</v>
+        <v>717</v>
       </c>
       <c r="H338" t="s">
-        <v>815</v>
+        <v>718</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339">
         <v>2323</v>
       </c>
       <c r="B339">
         <v>2013</v>
       </c>
       <c r="C339">
         <v>279</v>
       </c>
       <c r="D339" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E339" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F339" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>816</v>
+        <v>719</v>
       </c>
       <c r="H339" t="s">
-        <v>817</v>
+        <v>720</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340">
         <v>2320</v>
       </c>
       <c r="B340">
         <v>2013</v>
       </c>
       <c r="C340">
         <v>19</v>
       </c>
       <c r="D340" t="s">
+        <v>30</v>
+      </c>
+      <c r="E340" t="s">
         <v>31</v>
       </c>
-      <c r="E340" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F340" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>818</v>
+        <v>721</v>
       </c>
       <c r="H340" t="s">
-        <v>819</v>
+        <v>722</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341">
         <v>2319</v>
       </c>
       <c r="B341">
         <v>2013</v>
       </c>
       <c r="C341">
         <v>6</v>
       </c>
       <c r="D341" t="s">
+        <v>71</v>
+      </c>
+      <c r="E341" t="s">
         <v>72</v>
       </c>
-      <c r="E341" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F341" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>820</v>
+        <v>723</v>
       </c>
       <c r="H341" t="s">
-        <v>821</v>
+        <v>724</v>
       </c>
     </row>
     <row r="342" spans="1:8">
-      <c r="A342">
-[...6 lines deleted...]
-        <v>267</v>
+      <c r="A342" t="s">
+        <v>8</v>
+      </c>
+      <c r="B342" t="s">
+        <v>8</v>
+      </c>
+      <c r="C342" t="s">
+        <v>8</v>
       </c>
       <c r="D342" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E342" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F342" t="s">
-        <v>822</v>
+        <v>76</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>823</v>
+        <v>725</v>
       </c>
       <c r="H342" t="s">
-        <v>824</v>
+        <v>726</v>
       </c>
     </row>
     <row r="343" spans="1:8">
-      <c r="A343">
-[...6 lines deleted...]
-        <v>254</v>
+      <c r="A343" t="s">
+        <v>8</v>
+      </c>
+      <c r="B343" t="s">
+        <v>8</v>
+      </c>
+      <c r="C343" t="s">
+        <v>8</v>
       </c>
       <c r="D343" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E343" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F343" t="s">
-        <v>825</v>
+        <v>11</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>826</v>
+        <v>727</v>
       </c>
       <c r="H343" t="s">
-        <v>827</v>
+        <v>728</v>
       </c>
     </row>
     <row r="344" spans="1:8">
-      <c r="A344">
-[...6 lines deleted...]
-        <v>252</v>
+      <c r="A344" t="s">
+        <v>8</v>
+      </c>
+      <c r="B344" t="s">
+        <v>8</v>
+      </c>
+      <c r="C344" t="s">
+        <v>8</v>
       </c>
       <c r="D344" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E344" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F344" t="s">
-        <v>828</v>
+        <v>36</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>829</v>
+        <v>729</v>
       </c>
       <c r="H344" t="s">
-        <v>830</v>
+        <v>730</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345">
         <v>2255</v>
       </c>
       <c r="B345">
         <v>2013</v>
       </c>
       <c r="C345">
         <v>225</v>
       </c>
       <c r="D345" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E345" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F345" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>831</v>
+        <v>731</v>
       </c>
       <c r="H345" t="s">
-        <v>832</v>
+        <v>732</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346">
         <v>2254</v>
       </c>
       <c r="B346">
         <v>2013</v>
       </c>
       <c r="C346">
         <v>224</v>
       </c>
       <c r="D346" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E346" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F346" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>833</v>
+        <v>733</v>
       </c>
       <c r="H346" t="s">
-        <v>834</v>
+        <v>734</v>
       </c>
     </row>
     <row r="347" spans="1:8">
-      <c r="A347">
-[...6 lines deleted...]
-        <v>220</v>
+      <c r="A347" t="s">
+        <v>8</v>
+      </c>
+      <c r="B347" t="s">
+        <v>8</v>
+      </c>
+      <c r="C347" t="s">
+        <v>8</v>
       </c>
       <c r="D347" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E347" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F347" t="s">
-        <v>835</v>
+        <v>11</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>836</v>
+        <v>735</v>
       </c>
       <c r="H347" t="s">
-        <v>837</v>
+        <v>736</v>
       </c>
     </row>
     <row r="348" spans="1:8">
-      <c r="A348">
-[...6 lines deleted...]
-        <v>202</v>
+      <c r="A348" t="s">
+        <v>8</v>
+      </c>
+      <c r="B348" t="s">
+        <v>8</v>
+      </c>
+      <c r="C348" t="s">
+        <v>8</v>
       </c>
       <c r="D348" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E348" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F348" t="s">
-        <v>603</v>
+        <v>11</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>838</v>
+        <v>737</v>
       </c>
       <c r="H348" t="s">
-        <v>839</v>
+        <v>738</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349">
         <v>2219</v>
       </c>
       <c r="B349">
         <v>2013</v>
       </c>
       <c r="C349">
         <v>14</v>
       </c>
       <c r="D349" t="s">
+        <v>30</v>
+      </c>
+      <c r="E349" t="s">
         <v>31</v>
       </c>
-      <c r="E349" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F349" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>840</v>
+        <v>739</v>
       </c>
       <c r="H349" t="s">
-        <v>841</v>
+        <v>740</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
         <v>2210</v>
       </c>
       <c r="B350">
         <v>2013</v>
       </c>
       <c r="C350">
         <v>191</v>
       </c>
       <c r="D350" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E350" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F350" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>842</v>
+        <v>741</v>
       </c>
       <c r="H350" t="s">
-        <v>843</v>
+        <v>742</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351">
         <v>2188</v>
       </c>
       <c r="B351">
         <v>2013</v>
       </c>
       <c r="C351">
         <v>174</v>
       </c>
       <c r="D351" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E351" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F351" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>844</v>
+        <v>743</v>
       </c>
       <c r="H351" t="s">
-        <v>845</v>
+        <v>744</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352">
         <v>2187</v>
       </c>
       <c r="B352">
         <v>2013</v>
       </c>
       <c r="C352">
         <v>173</v>
       </c>
       <c r="D352" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E352" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F352" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>846</v>
+        <v>745</v>
       </c>
       <c r="H352" t="s">
-        <v>847</v>
+        <v>746</v>
       </c>
     </row>
     <row r="353" spans="1:8">
-      <c r="A353">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A353" t="s">
+        <v>8</v>
+      </c>
+      <c r="B353" t="s">
+        <v>8</v>
+      </c>
+      <c r="C353" t="s">
+        <v>8</v>
       </c>
       <c r="D353" t="s">
+        <v>71</v>
+      </c>
+      <c r="E353" t="s">
         <v>72</v>
       </c>
-      <c r="E353" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F353" t="s">
-        <v>848</v>
+        <v>16</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>849</v>
+        <v>747</v>
       </c>
       <c r="H353" t="s">
-        <v>850</v>
+        <v>748</v>
       </c>
     </row>
     <row r="354" spans="1:8">
-      <c r="A354">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A354" t="s">
+        <v>8</v>
+      </c>
+      <c r="B354" t="s">
+        <v>8</v>
+      </c>
+      <c r="C354" t="s">
+        <v>8</v>
       </c>
       <c r="D354" t="s">
+        <v>83</v>
+      </c>
+      <c r="E354" t="s">
         <v>84</v>
       </c>
-      <c r="E354" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F354" t="s">
-        <v>851</v>
+        <v>76</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>852</v>
+        <v>749</v>
       </c>
       <c r="H354" t="s">
-        <v>853</v>
+        <v>750</v>
       </c>
     </row>
     <row r="355" spans="1:8">
-      <c r="A355">
-[...6 lines deleted...]
-        <v>145</v>
+      <c r="A355" t="s">
+        <v>8</v>
+      </c>
+      <c r="B355" t="s">
+        <v>8</v>
+      </c>
+      <c r="C355" t="s">
+        <v>8</v>
       </c>
       <c r="D355" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E355" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F355" t="s">
-        <v>603</v>
+        <v>11</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>854</v>
+        <v>751</v>
       </c>
       <c r="H355" t="s">
-        <v>855</v>
+        <v>752</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356">
         <v>2147</v>
       </c>
       <c r="B356">
         <v>2013</v>
       </c>
       <c r="C356">
         <v>9</v>
       </c>
       <c r="D356" t="s">
+        <v>30</v>
+      </c>
+      <c r="E356" t="s">
         <v>31</v>
       </c>
-      <c r="E356" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F356" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>856</v>
+        <v>753</v>
       </c>
       <c r="H356" t="s">
-        <v>857</v>
+        <v>754</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357">
         <v>2109</v>
       </c>
       <c r="B357">
         <v>2013</v>
       </c>
       <c r="C357">
         <v>118</v>
       </c>
       <c r="D357" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E357" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F357" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>858</v>
+        <v>755</v>
       </c>
       <c r="H357" t="s">
-        <v>859</v>
+        <v>756</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358">
         <v>2108</v>
       </c>
       <c r="B358">
         <v>2013</v>
       </c>
       <c r="C358">
         <v>117</v>
       </c>
       <c r="D358" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E358" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F358" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>860</v>
+        <v>757</v>
       </c>
       <c r="H358" t="s">
-        <v>861</v>
+        <v>758</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359">
         <v>2107</v>
       </c>
       <c r="B359">
         <v>2013</v>
       </c>
       <c r="C359">
         <v>116</v>
       </c>
       <c r="D359" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E359" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F359" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>862</v>
+        <v>759</v>
       </c>
       <c r="H359" t="s">
-        <v>863</v>
+        <v>760</v>
       </c>
     </row>
     <row r="360" spans="1:8">
-      <c r="A360">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A360" t="s">
+        <v>8</v>
+      </c>
+      <c r="B360" t="s">
+        <v>8</v>
+      </c>
+      <c r="C360" t="s">
+        <v>8</v>
       </c>
       <c r="D360" t="s">
+        <v>34</v>
+      </c>
+      <c r="E360" t="s">
         <v>35</v>
       </c>
-      <c r="E360" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" t="s">
-        <v>864</v>
+        <v>96</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>865</v>
+        <v>761</v>
       </c>
       <c r="H360" t="s">
-        <v>866</v>
+        <v>762</v>
       </c>
     </row>
     <row r="361" spans="1:8">
-      <c r="A361">
-[...6 lines deleted...]
-        <v>79</v>
+      <c r="A361" t="s">
+        <v>8</v>
+      </c>
+      <c r="B361" t="s">
+        <v>8</v>
+      </c>
+      <c r="C361" t="s">
+        <v>8</v>
       </c>
       <c r="D361" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E361" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F361" t="s">
-        <v>867</v>
+        <v>108</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>868</v>
+        <v>763</v>
       </c>
       <c r="H361" t="s">
-        <v>869</v>
+        <v>764</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362">
         <v>2035</v>
       </c>
       <c r="B362">
         <v>2013</v>
       </c>
       <c r="C362">
         <v>64</v>
       </c>
       <c r="D362" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E362" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F362" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>870</v>
+        <v>765</v>
       </c>
       <c r="H362" t="s">
-        <v>871</v>
+        <v>766</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363">
         <v>1999</v>
       </c>
       <c r="B363">
         <v>2013</v>
       </c>
       <c r="C363">
         <v>33</v>
       </c>
       <c r="D363" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E363" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F363" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>872</v>
+        <v>767</v>
       </c>
       <c r="H363" t="s">
-        <v>873</v>
+        <v>768</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364">
         <v>1998</v>
       </c>
       <c r="B364">
         <v>2013</v>
       </c>
       <c r="C364">
         <v>32</v>
       </c>
       <c r="D364" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E364" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F364" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>874</v>
+        <v>769</v>
       </c>
       <c r="H364" t="s">
-        <v>875</v>
+        <v>770</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365">
         <v>1997</v>
       </c>
       <c r="B365">
         <v>2013</v>
       </c>
       <c r="C365">
         <v>31</v>
       </c>
       <c r="D365" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E365" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F365" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>876</v>
+        <v>771</v>
       </c>
       <c r="H365" t="s">
-        <v>877</v>
+        <v>772</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>