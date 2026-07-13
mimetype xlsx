--- v0 (2025-10-31)
+++ v1 (2026-07-13)
@@ -10,94 +10,86 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="71">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>(</t>
+  </si>
+  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Areno Rocha Vieira_x000D_
-[...10 lines deleted...]
-Dolorita Macedo de Oliveira</t>
+    <t>Elita Maria de Carvalho Lima</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17644</t>
   </si>
   <si>
     <t>A vereadora requer envio de ofício ao Exmo. Sr. Prefeito Municipal Dr.Mauro Bento, solicitando ajuda de custos para as despesas de transporte aos estudantes que frequentam cursos superiores na Faculdade de filosofia na cidade de  Rio Verde.</t>
   </si>
   <si>
     <t>Luiz Alberto Vilela</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17613</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Exmo Sr. Prefeito Municipal, que faça cumprir a solicitação do Vereador LUIZ ALBERTO VILELA em que pleiteia o nome do Fórum de Jataí de JOSÉ CARNEIRO DE CARVALHO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17611</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Exmo Sr. Prefeito Mauro Bento, com o fito de oferecer-lhe as seguintes sugestões: construção do Estádio com capacidade de 40.000 espectadores, apresentando todos os requisitos da Federação Goiana de Futebol e outros.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17610</t>
   </si>
@@ -131,155 +123,138 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/17605</t>
   </si>
   <si>
     <t>Requer envio de ofício em nome desta casa, ao Dr. Marcus de Abreu e Silva, DD. Promotor Público desta comarca, pela recente e merecida promoção.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17603</t>
   </si>
   <si>
     <t>Requer envio de ofício a Exma Sra. Dra. Maria Conceição  Chayar Araújo, ex -Delegada da Delegacia Especial de Menores em Goiânia, hipotecando-lhe total e irrestrito solidariedade em relação a delegacia que dirigia.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17602</t>
   </si>
   <si>
     <t>Requer envio de Moção de Congratulação ao Sr. Ruiter Jorge de Carvalho pela investidura no cargo de Delegado Executivo Regional da Fazenda da 2ª DERF em Rondonópolis - Mato Grosso.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17601</t>
   </si>
   <si>
     <t>Requer envio de  Moção de Congratulação, ao casal Sr. José Cintra e Dna. Olíria Rodrigues Cintra, pela passagem de seu aniversário de casamento ocorrido no dia 1° do corrente mês.</t>
   </si>
   <si>
-    <t>Elita Maria de Carvalho Lima_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17600</t>
   </si>
   <si>
     <t>O vereador que ao final subscreve propõe Título de Cidadão Jataiense ao Reitor da Universidade Federal de Goiás, Dr. José Cruciano de Araujo.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17599</t>
   </si>
   <si>
     <t>O vereador requer envio de ofício agradecendo ao Conselho Deliberativo do ISG, através de seu Presidente, pela seu ato nobre de oferecer em doação a municipalidade uma área de 12. 400 metros quadrados para a construção do Curso Superior.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17598</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Exmo. Sr. Prefeito Dr. Mauro Bento, reivindicando-lhe a doação de um lote para construção da sua sede própria da Subseção da Ordem dos Advogados do Brasil de Jataí - GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17597</t>
   </si>
   <si>
     <t>O vereador requer do Sr. Prefeito Mauro Bento, a possibilidade de dar segmento no asfalto da rua Miranda de Carvalho, no trecho que passa em frente ao Albergue São Vicente de Paulo e do Sanatório de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17596</t>
   </si>
   <si>
     <t>O vereador requer envio de ofício ao Sr. Prefeito Municipal, requerendo na medida do possível, seja atendido a reivindicação do Hospital São Marcos.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17595</t>
   </si>
   <si>
     <t>Requer envio de moção de pesar aos familiares de Maria Sabina da Conceição, pelo seu falecimento ocorrido recentemente.</t>
   </si>
   <si>
-    <t>William Cintra Vieira_x000D_
-[...4 lines deleted...]
-Areno Rocha Vieira</t>
+    <t>Areno Rocha Vieira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17594</t>
   </si>
   <si>
     <t>Os vereadores que ao final subscreve requer envio de ofício ao Sr. Prefeito Municipal, reivindicando-lhe que envie a esta casa um projeto de lei que conceda um auxilio ao colega , vereador Eufrásio Pereira Rocha.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Luiz Alberto Vilela_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14530</t>
   </si>
   <si>
     <t>REGULAMENTA O USO DO RECINTO DA CÂMARA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14529</t>
   </si>
   <si>
     <t>PROPÕE A AQUISIÇÃO DE UM VEÍCULO DESTINADO A REPRESENTAÇÃO DA CÂMARA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14525</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, RESOLUÇÃO 1/73  DE 26/01/1973 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Antônio Soares Gedda_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14524</t>
   </si>
   <si>
     <t>ATUALIZA A REMUNERAÇÃO DOS VEREADORES PARA O EXERCÍCIO DE 1978.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14523</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PENSÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14522</t>
   </si>
   <si>
     <t>CONCEDE  TÍTULO HONORÍFICO DE CIDADANIA AO CEL. WILSON BRANDT ROMÃO</t>
+  </si>
+  <si>
+    <t>Antônio Soares Gedda</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14520</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADANIA AO ENG° IRAPUAN COSTA JUNIOR.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14519</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO  HONORÍFICO DE CIDADANIA A TRÊS PESSOAS ILUSTRES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -643,749 +618,749 @@
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2">
-[...6 lines deleted...]
-        <v>58</v>
+      <c r="A2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
       </c>
       <c r="D2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>17613</v>
       </c>
       <c r="B3">
         <v>1980</v>
       </c>
       <c r="C3">
         <v>41</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>17611</v>
       </c>
       <c r="B4">
         <v>1980</v>
       </c>
       <c r="C4">
         <v>195</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>17610</v>
       </c>
       <c r="B5">
         <v>1980</v>
       </c>
       <c r="C5">
         <v>188</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>17609</v>
       </c>
       <c r="B6">
         <v>1980</v>
       </c>
       <c r="C6">
         <v>180</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>17608</v>
       </c>
       <c r="B7">
         <v>1980</v>
       </c>
       <c r="C7">
         <v>137</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>17607</v>
       </c>
       <c r="B8">
         <v>1980</v>
       </c>
       <c r="C8">
         <v>129</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>17606</v>
       </c>
       <c r="B9">
         <v>1980</v>
       </c>
       <c r="C9">
         <v>127</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>17605</v>
       </c>
       <c r="B10">
         <v>1980</v>
       </c>
       <c r="C10">
         <v>117</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>17603</v>
       </c>
       <c r="B11">
         <v>1980</v>
       </c>
       <c r="C11">
         <v>111</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>17602</v>
       </c>
       <c r="B12">
         <v>1980</v>
       </c>
       <c r="C12">
         <v>98</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>17601</v>
       </c>
       <c r="B13">
         <v>1980</v>
       </c>
       <c r="C13">
         <v>72</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14">
-[...6 lines deleted...]
-        <v>70</v>
+      <c r="A14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" t="s">
+        <v>8</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F14" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>37</v>
       </c>
       <c r="H14" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>17599</v>
       </c>
       <c r="B15">
         <v>1980</v>
       </c>
       <c r="C15">
         <v>56</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="H15" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>17598</v>
       </c>
       <c r="B16">
         <v>1980</v>
       </c>
       <c r="C16">
         <v>53</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H16" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>17597</v>
       </c>
       <c r="B17">
         <v>1980</v>
       </c>
       <c r="C17">
         <v>52</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>43</v>
       </c>
       <c r="H17" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>17596</v>
       </c>
       <c r="B18">
         <v>1980</v>
       </c>
       <c r="C18">
         <v>40</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H18" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>17595</v>
       </c>
       <c r="B19">
         <v>1980</v>
       </c>
       <c r="C19">
         <v>34</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>47</v>
       </c>
       <c r="H19" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:8">
-      <c r="A20">
-[...6 lines deleted...]
-        <v>125</v>
+      <c r="A20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>8</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>49</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>50</v>
       </c>
       <c r="H20" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:8">
-      <c r="A21">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="A21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" t="s">
+        <v>8</v>
       </c>
       <c r="D21" t="s">
         <v>52</v>
       </c>
       <c r="E21" t="s">
         <v>53</v>
       </c>
       <c r="F21" t="s">
+        <v>14</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>55</v>
       </c>
-      <c r="H21" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="22" spans="1:8">
-      <c r="A22">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="A22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>8</v>
       </c>
       <c r="D22" t="s">
         <v>52</v>
       </c>
       <c r="E22" t="s">
         <v>53</v>
       </c>
       <c r="F22" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G22" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H22" t="s">
         <v>57</v>
       </c>
-      <c r="H22" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="23" spans="1:8">
-      <c r="A23">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="A23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" t="s">
+        <v>8</v>
       </c>
       <c r="D23" t="s">
         <v>52</v>
       </c>
       <c r="E23" t="s">
         <v>53</v>
       </c>
       <c r="F23" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G23" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H23" t="s">
         <v>59</v>
       </c>
-      <c r="H23" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="24" spans="1:8">
-      <c r="A24">
-[...5 lines deleted...]
-      <c r="C24">
+      <c r="A24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
         <v>8</v>
       </c>
       <c r="D24" t="s">
         <v>52</v>
       </c>
       <c r="E24" t="s">
         <v>53</v>
       </c>
       <c r="F24" t="s">
+        <v>14</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H24" t="s">
         <v>61</v>
       </c>
-      <c r="G24" s="1" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="25" spans="1:8">
-      <c r="A25">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="A25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C25" t="s">
+        <v>8</v>
       </c>
       <c r="D25" t="s">
         <v>52</v>
       </c>
       <c r="E25" t="s">
         <v>53</v>
       </c>
       <c r="F25" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="H25" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="26" spans="1:8">
-      <c r="A26">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="A26" t="s">
+        <v>8</v>
+      </c>
+      <c r="B26" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" t="s">
+        <v>8</v>
       </c>
       <c r="D26" t="s">
         <v>52</v>
       </c>
       <c r="E26" t="s">
         <v>53</v>
       </c>
       <c r="F26" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="H26" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:8">
-      <c r="A27">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="A27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C27" t="s">
+        <v>8</v>
       </c>
       <c r="D27" t="s">
         <v>52</v>
       </c>
       <c r="E27" t="s">
         <v>53</v>
       </c>
       <c r="F27" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="G27" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H27" t="s">
         <v>68</v>
       </c>
-      <c r="H27" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A28" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" t="s">
+        <v>8</v>
       </c>
       <c r="D28" t="s">
         <v>52</v>
       </c>
       <c r="E28" t="s">
         <v>53</v>
       </c>
       <c r="F28" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G28" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H28" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>