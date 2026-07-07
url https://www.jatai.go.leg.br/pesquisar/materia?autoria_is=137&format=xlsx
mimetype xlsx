--- v0 (2026-05-06)
+++ v1 (2026-07-07)
@@ -10,132 +10,104 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="568" uniqueCount="272">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="682" uniqueCount="252">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>(</t>
+  </si>
+  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Sidney Pedrosa de Assis_x000D_
-[...7 lines deleted...]
-Vanderlei Gonçalves Terra</t>
+    <t>Sidney Pedrosa de Assis</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17251</t>
   </si>
   <si>
     <t>A Bancada do Partido do Movimento Democrático Brasileiro - PMDB - de Jataí, Estado de Goiás, composta pelos vereadores que o presente subscrevem, requerem envio de ofício ao Exmo. Sr. Deputado Federal Ulisses Guimarães, Presidente Nacional do PMDB, expressando condolências pelo falecimento do Ex-Senador TEOTÔNIO BRANDÃO VILELA.</t>
   </si>
   <si>
-    <t>Eulando Faria Borges_x000D_
-[...11 lines deleted...]
-João Justino de Oliveira</t>
+    <t>Eulando Faria Borges</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17222</t>
   </si>
   <si>
     <t>Os vereadores que ao final subscrevem, requer envio de ofício de ao Dr. José Santana e sua esposa Dna. Marlene, expressando-lhes  o mais profundo pesar pelo falecimento de seu filho.</t>
   </si>
   <si>
-    <t>Vanderlei Gonçalves Terra_x000D_
-[...10 lines deleted...]
-Wanda Carvalho</t>
+    <t>Vanderlei Gonçalves Terra</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17164</t>
   </si>
   <si>
     <t>O vereador requer a construção de ponte de concreto no ribeirão da picada, construção de ponte no ribeirão da felicidade,recuperação da estrada da ariranha, patrolamento e encascalhamento das estradas desta região mencionada.</t>
   </si>
   <si>
     <t>Luiz Abatuir Assis</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17122</t>
   </si>
   <si>
     <t>O vereador solicita do Poder Publico Municipal o patrolamento da estrada que dá acesso as fazendas dos Senhores: Avelino Sodré, Pedro Mesquita, Morais, Fazenda Americana, Ilon e outros.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17121</t>
   </si>
   <si>
     <t>O vereador sugere ao Poder Publico Municipal, providências no sentido de adoção de medidas para mudança da frutaria em frente as casas Pernambucanas.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17120</t>
   </si>
@@ -151,53 +123,51 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/17118</t>
   </si>
   <si>
     <t>O vereador requer do Poder Publico Municipal, a recuperação asfáltica nas proximidades do posto Anhanguera.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17117</t>
   </si>
   <si>
     <t>O vereador solicita do Poder Publico Municipal, uma fiscalização  mais rigorosa, no centro da cidade, quanto a criação e engorda de suínos.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17114</t>
   </si>
   <si>
     <t>O vereador solicita ao poder executivo Municipal, a limpeza e a reabertura das ruas da Vila Brasília.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17113</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Poder Publico Municipal, sugerindo-lhe um mutirão de saúde para combater verminoses, na escola da zona rural do Professor Chiquinho.</t>
   </si>
   <si>
-    <t>Nivaldo Sousa Moraes_x000D_
-[...1 lines deleted...]
-Vanderlei Gonçalves Terra</t>
+    <t>Nivaldo Sousa Moraes</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17112</t>
   </si>
   <si>
     <t>O vereador solicita do Poder Publico Municipal, a construção de uma escola de 1° Grau na vila Santa Terezinha.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17111</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Poder Publico Municipal, sugerindo-lhe a promoção de reuniões, através da secretaria da agricultura Municipal, no distritos e povoados do município, com os senhores fazendeiros com o objetivo de explicar o Projeto Comodato.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17110</t>
   </si>
   <si>
     <t>O vereador que ao final subscreve, requer envio de ofício ao Exmo. Sr. Prefeito Municipal reivindicando-lhe no sentido de determinar a colocação de placas controladoras de velocidade de veículos na av: Goiás entre o Pronto Socorro e Posto Guarani.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17109</t>
   </si>
   <si>
     <t>O vereador  requer envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando-lhe a ampliação ou construção de um segundo portão no cemitério local.'</t>
   </si>
@@ -276,65 +246,50 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/17095</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Presidente da CELG, em Goiânia, pleiteando a continuidade da extensão da rede elétrica na Vila Santa Terezinha das ruas São João e rua do Rosário.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17094</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Exmo Sr. Prefeito Municipal, parabenizando-o pelo gigantesco mutirão realizado que alcançou o objetivo  e além de tudo , com redução de despesas para os cofres públicos.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17093</t>
   </si>
   <si>
     <t>O vereador que ao final subscreve solicita ao Poder Executivo Municipal, repasse de verba mensal ao Albergue São Vicente de Paula.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17092</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Exmo. Sr. Prefeito Municipal, reivindicando-lhe o asfaltamento da rua Miranda de Carvalho no trecho da saída para Rio Verde.</t>
   </si>
   <si>
-    <t>Sidney Pedrosa de Assis_x000D_
-[...13 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17091</t>
   </si>
   <si>
     <t>O vereador que ao final subscreve juntamente com os demais edis, requerem envio de ofício ao Exmo. Sr. Prefeito Municipal, reivindicando-lhe a destinação de uma verba em favor do MOBRAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17090</t>
   </si>
   <si>
     <t>O vereador requer ao Poder Executivo Municipal, a inclusão em sua agenda de serviços e plano administrativo, a construção de sub-estação rodoviária  nos Distritos de Perolândia e Aparecida do Rio Doce.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17089</t>
   </si>
   <si>
     <t>O vereador que ao final subscreve  sugere ao Poder Executivo Municipal, a construção de uma nova Estação Rodoviária.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17088</t>
   </si>
   <si>
     <t>O vereador sugere ao Poder Executivo Municipal, que os veículos velhos e maquinários sucateados sejam leiloados.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17087</t>
@@ -429,425 +384,194 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/17071</t>
   </si>
   <si>
     <t>O vereador que ao final subscreve requer envio de ofício ao Exmo. Sr. Prefeito Municipal, sugerindo-lhe a aquisição de um motor estacionário com gerador de energia, para servir o Pronto Socorro Municipal nas emergências.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17070</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Exmo. Sr. Prefeito Municipal, sugerindo-lhe a construção de uma escola de 1° Grau na Vila Alto Paraíso.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17069</t>
   </si>
   <si>
     <t>O vereador que ao final subscreve, solicita através de ofício ao Exmo. Sr. Prefeito Municipal, solicitando providências no sentido de estar recuperando as ruas do Bairro Progresso e Vila Olavo.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17068</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Exmo. Sr. Prefeito Municipal, reivindicando-lhe no sentido de determinar a instalação de Posto Telefônico nos Bairros mais afastados do centro da cidade.</t>
   </si>
   <si>
-    <t>Luiz Abatuir Assis_x000D_
-[...13 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17067</t>
   </si>
   <si>
     <t>A vereadora que ao final subscreve, requer envio de ofício ao Exmo. Sr. Delegado de Polícia local ou responsável,  apelando em nome da comunidade, seja feito um estudo maior, procurando descobrir o "porquê" de tantos assassinatos atualmente em Jataí.</t>
   </si>
   <si>
-    <t>Vanderlei Gonçalves Terra_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17063</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Sr. Delegado de Polícia local, pedindo-lhe atenções para o estabelecimento denominado de bar chaparral, principalmente em dias de feiras livres afim de corrigir algumas falhas ali verificadas, pois prejudicam a normalidade do ambiente.</t>
   </si>
   <si>
-    <t>Vanderlei Gonçalves Terra_x000D_
-[...13 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16766</t>
   </si>
   <si>
     <t>Requer o envio de ofício ao Exmo. Sr. Deputado Luiz Alberto Vilela, reivindicando-lhe seu trabalho junto a TELEGOIÁS, no sentido de voltar para Jataí o atendimento que fora transferido para Morrinhos.</t>
   </si>
   <si>
-    <t>Luiz Abatuir Assis_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16655</t>
   </si>
   <si>
     <t>Os vereadores infra - assinados, envio de ofício ao Exmo Sr. Prefeito Municipal, solicitando deste informações sobre as funerárias, se estas mantem uma tabela de preço na entrada da empresa ou se o Poder Executivo esta autorizando aumentos dos serviços funerários após Decreto n° 500 de 12/05/72.</t>
   </si>
   <si>
-    <t>Vanderlei Gonçalves Terra_x000D_
-[...13 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16602</t>
   </si>
   <si>
     <t>Requer envio de ofício inclusive cópia deste, ao Exmo. Sr. Reverendo EUDÓXIO MENDES DOS SANTOS, presidente do conselho deliberativo do I.S.G, solicitando informações sobre  o que provocou o fechamento do curso normal noturno.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16596</t>
   </si>
   <si>
     <t>Requer envio de ofício de  congratulações ao Sr. EURÍPEDES ASSIS, chefe de conservação de ruas deste município.</t>
   </si>
   <si>
-    <t>João Justino de Oliveira_x000D_
-[...11 lines deleted...]
-José Ramos de Olivieira</t>
+    <t>João Justino de Oliveira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16590</t>
   </si>
   <si>
     <t>Nos vereadores requeremos envio de ofício ao Exmo. Sr. Ministro da Previdência e Assistência Social,  que autorize a liberação do processo  do se trata do credenciamento do médico WALGMAR RAMOS DE OLIVEIRA, sob os números : 407-0277 e 508- 0274.</t>
   </si>
   <si>
-    <t>Nivaldo Sousa Moraes_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16546</t>
   </si>
   <si>
     <t>Requer envio de ofício à `TELE GOIÁS em Morrinhos - GO. solicitando providências no sentido de detectar possíveis defeitos ou falhas no sisteme de DDD desta cidade Jataí - GO</t>
   </si>
   <si>
-    <t>Wanda Carvalho_x000D_
-[...9 lines deleted...]
-Vanderlei Gonçalves Terra</t>
+    <t>Wanda Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16535</t>
   </si>
   <si>
     <t>Requer envio de Moção de pesar aos familiares de  OLINTO MODESTO DE CARVALHO, pelo seu falecimento ocorrido no último dia  15 de novembro passado.</t>
   </si>
   <si>
-    <t>José Ramos de Olivieira_x000D_
-[...11 lines deleted...]
-Luiz Abatuir Assis</t>
+    <t>José Ramos de Olivieira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16529</t>
   </si>
   <si>
     <t>Os vereadores da bancada do PDS, requer envio de Moção de Pesar aos familiares pelo falecimento de DUZOLINA MACEDO DE JESUS, ocorrido no último dia 12 de julho passado.</t>
   </si>
   <si>
-    <t>Sidney Pedrosa de Assis_x000D_
-[...13 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16527</t>
   </si>
   <si>
     <t>A vereadora  requer envio de Moção de pesar aos familiares de OROZIMBO LOPES CARVALHO pelo seu falecimento ocorrido no último dia 05.</t>
   </si>
   <si>
-    <t>Luiz Abatuir Assis_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16519</t>
   </si>
   <si>
     <t>Requer envio de ofício ao  Pe.  José Del'agua  cumprimentando em seu nome e de toda edilidade Jataiense, pelo seu aniversário natalício.</t>
   </si>
   <si>
-    <t>Elita Maria de Carvalho Lima_x000D_
-[...9 lines deleted...]
-Eulando Faria Borges</t>
+    <t>Elita Maria de Carvalho Lima</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16509</t>
   </si>
   <si>
     <t>Requer envio de moção de pesar á família de WELLINGTON CABRAL DE MOURA, falecido no mês próximo passado.</t>
   </si>
   <si>
-    <t>Luiz Abatuir Assis_x000D_
-[...12 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16492</t>
   </si>
   <si>
     <t>Os vereadores que compõe a Câmara Municipal de Jataí, requer envio de ofício ao Líder do PDT na Câmara dos Deputados, Dep. Federal BRANDÃO MONTEIRO,reivindicando -lhe seu valioso trabalho junto aos outros parlamentares, visando aprovação da emenda que eleva os subsídios de vereadores com base no percentual de 6% da receita realizada no execício imediatamente anterior.</t>
   </si>
   <si>
-    <t>Nivaldo Sousa Moraes_x000D_
-[...12 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16490</t>
   </si>
   <si>
     <t>Os vereadores que compõe a Câmara Municipal de Jataí, requer envio de ofício ao Líder do PT na Câmara dos Deputados, Dep. Federal AÍRTON SOARES ,reivindicando -lhe seu valioso trabalho junto aos outros parlamentares, visando aprovação da emenda que eleva os subsídios de vereadores com base no percentual de 6% da receita realizada no execício imediatamente anterior.</t>
   </si>
   <si>
-    <t>Morandir Machado de Souza_x000D_
-[...10 lines deleted...]
-Nivaldo Sousa Moraes</t>
+    <t>Morandir Machado de Souza</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16489</t>
   </si>
   <si>
     <t>Os vereadores que compõe a Câmara Municipal de Jataí, requer envio de ofício ao Líder do Governo na  Câmara Federal, Dep. Nelson Marchesan ,reivindicando -lhe seu valioso trabalho junto aos outros parlamentares, visando a aprovação da emenda  que eleva os subsídios  de vereadores, com base no percentual de 6%  da receita realizada no execício imediatamente anterior.</t>
   </si>
   <si>
-    <t>Semi de Assis_x000D_
-[...10 lines deleted...]
-Zilah Amorim Carvalho Vieira</t>
+    <t>Semi de Assis</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16488</t>
   </si>
   <si>
     <t>Os vereadores que compõe a Câmara Municipal de Jataí, requer envio de ofício ao Líder do PTB na  Câmara dos Deputados, Dep. Federal CELSO PEÇANHA ,reivindicando -lhe seu valioso trabalho junto aos outros parlamentares, no sentido da aprovação da emenda que eleva os subsídios  de vereadores, com base no percentual de 6%  da receita realizada no execício imediatamente anterior.</t>
   </si>
   <si>
-    <t>Dolorita Macedo de Oliveira_x000D_
-[...10 lines deleted...]
-Eulando Faria Borges</t>
+    <t>Dolorita Macedo de Oliveira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16487</t>
   </si>
   <si>
     <t>Os vereadores que compõe a Câmara Municipal de Jataí, requer envio de ofício ao Líder do PMDB na  Câmara dos Deputados, Dep. Federal FREITAS NOBRES,reivindicando -lhe seu valioso trabalho junto aos outros parlamentares, visando aprovação da emenda  que eleva os subsídios  de vereadores com base no percentual de 6%  da receita realizada no execício imediatamente anterior.</t>
   </si>
   <si>
-    <t>João Justino de Oliveira_x000D_
-[...12 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16480</t>
   </si>
   <si>
     <t>O vereadores que este subscrevem, requer moção de pesar aos familiares de CUSTÓDIO SOARES GEDDA pelo seu falecimento, ocorrido no final de novembro do corrente mês.</t>
   </si>
   <si>
-    <t>Zilah Amorim Carvalho Vieira_x000D_
-[...9 lines deleted...]
-Luiz Abatuir Assis</t>
+    <t>Zilah Amorim Carvalho Vieira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16474</t>
   </si>
   <si>
     <t>O vereador requer  ao Dep. Federal  IBSEN HENRIQUE DE CASTRO, que interceda  junto ao Ministro do Transporte, solicitando a mudança de um pequeno trecho da BR. 158 Jataí-Caiapônia.</t>
   </si>
   <si>
-    <t>Vanderlei Gonçalves Terra_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16278</t>
   </si>
   <si>
     <t>Os vereadores que ao final subscrevem, requerem envio de  cumprimentos ao Poder Executivo em nome da casa pelo aniversário da dinâmica administração, de 1° de fevereiro de 1983 a 1° de fevereiro de 1984,norteada pela humildade,honestidade e seriedade para com a coisa pública.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16277</t>
   </si>
   <si>
     <t>O vereador que ao final subscreve,requer  ao Poder Público Municipal , ações junto a Polícia Militar no sentido de enviar ao Povoado da Naveslândia policiamento para correção, semanalmente.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16276</t>
   </si>
   <si>
     <t>O vereador que subscreve, solicita ao Senhor Prefeito Municipal, uma doação de verba ao S.O.S de Jataí; igual medida à SOCIEDADE SÃO VICENTE DE PAULA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16275</t>
   </si>
   <si>
     <t>O vereador que ao final subscreve, requer ao Poder Executivo Municipal, a inclusão da  rua Miranda de Carvalho, no plano de asfalto para o ano de 1985.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16274</t>
@@ -912,175 +636,114 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/14893</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA A PESSOA QUE ESPECIFICA"</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14889</t>
   </si>
   <si>
     <t>" CONCEDE TÍTULO DE CIDADANIA A PESSOA QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14884</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE SUBSÍDIOS E REPRESENTAÇÃO DO PREFEITO E VICE- PREFEITO"</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Luiz Abatuir Assis_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14478</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O REGIMENTO INTERNO DE ELABORAÇÃO DA  LEI  ORGÂNICA DO MUNICÍPIO DE JATAÍ"</t>
   </si>
   <si>
-    <t>Vanderlei Gonçalves Terra_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14473</t>
   </si>
   <si>
     <t>" FIXA O SUBSÍDIOS DO PREFEITO MUNICIPAL DE JATAÍ, INCLUSIVE A VERBA DE REPRESENTAÇÃO DO MESMO E BEM ASSIM A VERBA DE REPRESENTAÇÃO DO VICE - PREFEITO E DO PRESIDENTE DO PODER LEGISLATIVA"</t>
   </si>
   <si>
-    <t>Luiz Abatuir Assis_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14472</t>
   </si>
   <si>
     <t>"FIXA SUBSÍDIOS DOS VEREADORES PARA A PRÓXIMA LEGISLATURA A INICIAR-SE EM 1° DE JANEIRO PRÓXIMO, CONFORME PRECEITUA  O INCISO - V, ART. 29 DA CONSTITUIÇÃO FEDERAL".</t>
   </si>
   <si>
-    <t>Nivaldo Sousa Moraes_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14471</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE MODIFICAÇÕES DA RESOLUÇÃO NÚMERO 01/86 DE 02 DE JULHO DE 1986"</t>
   </si>
   <si>
-    <t>Vanderlei Gonçalves Terra_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14470</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE MODIFICAÇÕES DA RESOLUÇÃO N°02/84 DE 10-09/1984"</t>
   </si>
   <si>
-    <t>Luiz Abatuir Assis_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14404</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14375</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A APROVAÇÃO DE BALANCETES, BALANÇOS GERAIS DA PREFEITURA MUNICIPAL E BALANCETES DA FUNDAÇÃO EDUCACIONAL DE JATAÍ" ESPECIFICADOS ABAIXO"</t>
   </si>
   <si>
-    <t>Vanderlei Gonçalves Terra_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14374</t>
   </si>
   <si>
     <t>" FIXA OS SUBSÍDIOS DO PREFEITO MUNICIPAL DE JATAÍ, INCLUSIVE A VERBA DE REPRESENTAÇÃO DO MESMO E BEM ASSIM A VERBA DE REPRESENTAÇÃO DO VICE-PREFEITO E DO PRESIDENTE DO PODER LEGISLATIVO"</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14373</t>
   </si>
   <si>
     <t>" FIXA OS SUBSÍDIOS DO PREFEITO MUNICIPAL DE JATAÍ, INCLUSIVE A VERBA DE REPRESENTAÇÃO DO MESMO E BEM ASSIM A VERBA DE REPRESENTAÇÃO DO VICE- PREFEITO E DO PRESIDENTE DO PODER LEGISLATIVO".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14371</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE A APROVAÇÃO DE BALANCETES DA PREFEITURA MUNICIPAL DE JATAÍ".</t>
   </si>
   <si>
-    <t>Beltrônio Ferreira de Melo Filho_x000D_
-[...6 lines deleted...]
-Marcos Bittencourt Ferreira</t>
+    <t>Beltrônio Ferreira de Melo Filho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14227</t>
   </si>
   <si>
     <t>VOTO DE PESAR PELO FALECIMENTO DO PROFESSOR PAULO DA SILVA VIEIRA.</t>
-  </si>
-[...7 lines deleted...]
-Valdeman Valdir Martins da Silva</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14224</t>
   </si>
   <si>
     <t>REQUER TRANSPORTE  ESCOLAR PARA OS ALUNOS QUE FAZEM FACULDADE EM RIO VERDE GOIÁS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13236</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFÍCIO AO COMANDO FISCAL DA SUNAB EM GOIÁS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13235</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFÍCIO AO ONDONTOLOGO  DR. FRANCISCO  ANTONIO M. BRINGEL, PELOS RELEVANTES SERVIÇOS PRESTADOS A NOSSA COMUNIDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13234</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFÍCIO A EX. FUNCIONÁRIA DO HOSPITAL PRONTO SOCORRO MUNICIPAL DE JATAÍ, SRª . LUCELEUZA F. CARVALHO MENDES.</t>
   </si>
@@ -1466,2991 +1129,2991 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17251" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17222" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17164" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17122" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17121" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17120" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17119" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17118" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17114" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17113" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17112" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17111" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17110" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17109" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17108" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17105" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17104" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17103" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17100" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17099" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17096" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17095" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17094" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17093" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17092" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17091" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17090" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17089" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17088" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17087" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17086" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17082" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17081" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17080" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17079" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17078" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17076" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17074" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17073" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17072" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17071" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17070" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17069" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17068" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17067" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16766" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16655" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16602" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16596" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16590" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16546" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16535" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16529" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16527" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16519" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16509" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16492" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16490" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16489" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16488" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16487" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16480" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16474" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16278" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16277" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16276" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16275" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16274" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16273" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16272" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16270" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16269" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16268" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16267" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16266" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16062" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14893" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14889" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14884" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14478" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14473" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14472" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14471" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14470" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14404" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14375" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14374" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14373" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14371" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14227" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14224" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13236" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13235" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13234" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13233" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12401" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11264" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11263" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11262" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11260" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10345" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H113"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="33" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="29.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="39" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2">
-[...6 lines deleted...]
-        <v>623</v>
+      <c r="A2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
       </c>
       <c r="D2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3">
-[...6 lines deleted...]
-        <v>488</v>
+      <c r="A3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4">
-[...6 lines deleted...]
-        <v>108</v>
+      <c r="A4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>8</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>17122</v>
       </c>
       <c r="B5">
         <v>1983</v>
       </c>
       <c r="C5">
         <v>583</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>17121</v>
       </c>
       <c r="B6">
         <v>1983</v>
       </c>
       <c r="C6">
         <v>582</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>17120</v>
       </c>
       <c r="B7">
         <v>1983</v>
       </c>
       <c r="C7">
         <v>550</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>17119</v>
       </c>
       <c r="B8">
         <v>1983</v>
       </c>
       <c r="C8">
         <v>549</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>17118</v>
       </c>
       <c r="B9">
         <v>1983</v>
       </c>
       <c r="C9">
         <v>538</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>17117</v>
       </c>
       <c r="B10">
         <v>1983</v>
       </c>
       <c r="C10">
         <v>536</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>17114</v>
       </c>
       <c r="B11">
         <v>1983</v>
       </c>
       <c r="C11">
         <v>535</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>17113</v>
       </c>
       <c r="B12">
         <v>1983</v>
       </c>
       <c r="C12">
         <v>534</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13">
-[...6 lines deleted...]
-        <v>533</v>
+      <c r="A13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" t="s">
+        <v>8</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>17111</v>
       </c>
       <c r="B14">
         <v>1983</v>
       </c>
       <c r="C14">
         <v>532</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>17110</v>
       </c>
       <c r="B15">
         <v>1983</v>
       </c>
       <c r="C15">
         <v>530</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>17109</v>
       </c>
       <c r="B16">
         <v>1983</v>
       </c>
       <c r="C16">
         <v>529</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F16" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>17108</v>
       </c>
       <c r="B17">
         <v>1983</v>
       </c>
       <c r="C17">
         <v>528</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>17107</v>
       </c>
       <c r="B18">
         <v>1983</v>
       </c>
       <c r="C18">
         <v>527</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F18" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>17106</v>
       </c>
       <c r="B19">
         <v>1983</v>
       </c>
       <c r="C19">
         <v>499</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F19" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>17105</v>
       </c>
       <c r="B20">
         <v>1983</v>
       </c>
       <c r="C20">
         <v>413</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F20" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H20" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>17104</v>
       </c>
       <c r="B21">
         <v>1983</v>
       </c>
       <c r="C21">
         <v>412</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F21" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>17103</v>
       </c>
       <c r="B22">
         <v>1983</v>
       </c>
       <c r="C22">
         <v>411</v>
       </c>
       <c r="D22" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E22" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F22" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H22" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>17102</v>
       </c>
       <c r="B23">
         <v>1983</v>
       </c>
       <c r="C23">
         <v>410</v>
       </c>
       <c r="D23" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E23" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F23" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H23" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>17101</v>
       </c>
       <c r="B24">
         <v>1983</v>
       </c>
       <c r="C24">
         <v>346</v>
       </c>
       <c r="D24" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E24" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F24" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H24" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>17100</v>
       </c>
       <c r="B25">
         <v>1983</v>
       </c>
       <c r="C25">
         <v>345</v>
       </c>
       <c r="D25" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E25" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F25" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H25" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>17099</v>
       </c>
       <c r="B26">
         <v>1983</v>
       </c>
       <c r="C26">
         <v>344</v>
       </c>
       <c r="D26" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E26" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F26" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H26" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>17097</v>
       </c>
       <c r="B27">
         <v>1983</v>
       </c>
       <c r="C27">
         <v>317</v>
       </c>
       <c r="D27" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E27" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F27" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H27" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>17096</v>
       </c>
       <c r="B28">
         <v>1983</v>
       </c>
       <c r="C28">
         <v>316</v>
       </c>
       <c r="D28" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E28" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F28" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H28" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>17095</v>
       </c>
       <c r="B29">
         <v>1983</v>
       </c>
       <c r="C29">
         <v>250</v>
       </c>
       <c r="D29" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E29" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F29" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H29" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>17094</v>
       </c>
       <c r="B30">
         <v>1983</v>
       </c>
       <c r="C30">
         <v>249</v>
       </c>
       <c r="D30" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E30" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F30" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H30" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>17093</v>
       </c>
       <c r="B31">
         <v>1983</v>
       </c>
       <c r="C31">
         <v>248</v>
       </c>
       <c r="D31" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E31" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F31" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H31" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>17092</v>
       </c>
       <c r="B32">
         <v>1983</v>
       </c>
       <c r="C32">
         <v>246</v>
       </c>
       <c r="D32" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E32" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F32" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H32" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="33" spans="1:8">
-      <c r="A33">
-[...6 lines deleted...]
-        <v>204</v>
+      <c r="A33" t="s">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>8</v>
+      </c>
+      <c r="C33" t="s">
+        <v>8</v>
       </c>
       <c r="D33" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E33" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F33" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H33" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>17090</v>
       </c>
       <c r="B34">
         <v>1983</v>
       </c>
       <c r="C34">
         <v>203</v>
       </c>
       <c r="D34" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E34" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F34" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H34" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>17089</v>
       </c>
       <c r="B35">
         <v>1983</v>
       </c>
       <c r="C35">
         <v>194</v>
       </c>
       <c r="D35" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E35" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F35" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H35" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>17088</v>
       </c>
       <c r="B36">
         <v>1983</v>
       </c>
       <c r="C36">
         <v>140</v>
       </c>
       <c r="D36" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E36" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F36" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>84</v>
       </c>
       <c r="H36" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>17087</v>
       </c>
       <c r="B37">
         <v>1983</v>
       </c>
       <c r="C37">
         <v>139</v>
       </c>
       <c r="D37" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E37" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F37" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>86</v>
       </c>
       <c r="H37" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>17086</v>
       </c>
       <c r="B38">
         <v>1983</v>
       </c>
       <c r="C38">
         <v>138</v>
       </c>
       <c r="D38" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E38" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F38" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>88</v>
       </c>
       <c r="H38" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>17085</v>
       </c>
       <c r="B39">
         <v>1983</v>
       </c>
       <c r="C39">
         <v>128</v>
       </c>
       <c r="D39" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E39" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F39" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H39" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>17083</v>
       </c>
       <c r="B40">
         <v>1983</v>
       </c>
       <c r="C40">
         <v>127</v>
       </c>
       <c r="D40" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E40" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F40" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>92</v>
       </c>
       <c r="H40" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>17082</v>
       </c>
       <c r="B41">
         <v>1983</v>
       </c>
       <c r="C41">
         <v>126</v>
       </c>
       <c r="D41" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E41" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F41" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H41" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>17081</v>
       </c>
       <c r="B42">
         <v>1983</v>
       </c>
       <c r="C42">
         <v>125</v>
       </c>
       <c r="D42" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E42" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F42" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H42" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>17080</v>
       </c>
       <c r="B43">
         <v>1983</v>
       </c>
       <c r="C43">
         <v>122</v>
       </c>
       <c r="D43" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E43" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F43" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H43" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>17079</v>
       </c>
       <c r="B44">
         <v>1983</v>
       </c>
       <c r="C44">
         <v>910</v>
       </c>
       <c r="D44" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E44" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F44" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>100</v>
       </c>
       <c r="H44" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>17078</v>
       </c>
       <c r="B45">
         <v>1983</v>
       </c>
       <c r="C45">
         <v>87</v>
       </c>
       <c r="D45" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E45" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F45" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>102</v>
       </c>
       <c r="H45" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>17077</v>
       </c>
       <c r="B46">
         <v>1983</v>
       </c>
       <c r="C46">
         <v>86</v>
       </c>
       <c r="D46" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E46" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F46" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H46" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>17076</v>
       </c>
       <c r="B47">
         <v>1983</v>
       </c>
       <c r="C47">
         <v>85</v>
       </c>
       <c r="D47" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E47" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F47" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>106</v>
       </c>
       <c r="H47" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>17075</v>
       </c>
       <c r="B48">
         <v>1983</v>
       </c>
       <c r="C48">
         <v>59</v>
       </c>
       <c r="D48" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E48" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F48" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>108</v>
       </c>
       <c r="H48" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>17074</v>
       </c>
       <c r="B49">
         <v>1983</v>
       </c>
       <c r="C49">
         <v>58</v>
       </c>
       <c r="D49" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E49" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F49" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>110</v>
       </c>
       <c r="H49" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>17073</v>
       </c>
       <c r="B50">
         <v>1983</v>
       </c>
       <c r="C50">
         <v>57</v>
       </c>
       <c r="D50" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E50" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F50" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H50" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>17072</v>
       </c>
       <c r="B51">
         <v>1983</v>
       </c>
       <c r="C51">
         <v>56</v>
       </c>
       <c r="D51" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E51" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F51" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>114</v>
       </c>
       <c r="H51" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>17071</v>
       </c>
       <c r="B52">
         <v>1983</v>
       </c>
       <c r="C52">
         <v>55</v>
       </c>
       <c r="D52" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E52" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F52" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>116</v>
       </c>
       <c r="H52" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>17070</v>
       </c>
       <c r="B53">
         <v>1983</v>
       </c>
       <c r="C53">
         <v>54</v>
       </c>
       <c r="D53" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E53" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F53" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>118</v>
       </c>
       <c r="H53" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>17069</v>
       </c>
       <c r="B54">
         <v>1983</v>
       </c>
       <c r="C54">
         <v>53</v>
       </c>
       <c r="D54" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E54" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F54" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>120</v>
       </c>
       <c r="H54" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>17068</v>
       </c>
       <c r="B55">
         <v>1983</v>
       </c>
       <c r="C55">
         <v>28</v>
       </c>
       <c r="D55" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E55" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F55" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>122</v>
       </c>
       <c r="H55" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:8">
-      <c r="A56">
-[...6 lines deleted...]
-        <v>589</v>
+      <c r="A56" t="s">
+        <v>8</v>
+      </c>
+      <c r="B56" t="s">
+        <v>8</v>
+      </c>
+      <c r="C56" t="s">
+        <v>8</v>
       </c>
       <c r="D56" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E56" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F56" t="s">
+        <v>20</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="G56" s="1" t="s">
+      <c r="H56" t="s">
         <v>125</v>
       </c>
-      <c r="H56" t="s">
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>8</v>
+      </c>
+      <c r="B57" t="s">
+        <v>8</v>
+      </c>
+      <c r="C57" t="s">
+        <v>8</v>
+      </c>
+      <c r="D57" t="s">
+        <v>9</v>
+      </c>
+      <c r="E57" t="s">
+        <v>10</v>
+      </c>
+      <c r="F57" t="s">
+        <v>17</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>126</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F57" t="s">
+      <c r="H57" t="s">
         <v>127</v>
       </c>
-      <c r="G57" s="1" t="s">
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>8</v>
+      </c>
+      <c r="B58" t="s">
+        <v>8</v>
+      </c>
+      <c r="C58" t="s">
+        <v>8</v>
+      </c>
+      <c r="D58" t="s">
+        <v>9</v>
+      </c>
+      <c r="E58" t="s">
+        <v>10</v>
+      </c>
+      <c r="F58" t="s">
+        <v>17</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="H57" t="s">
+      <c r="H58" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="58" spans="1:8">
-[...15 lines deleted...]
-      <c r="F58" t="s">
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>8</v>
+      </c>
+      <c r="B59" t="s">
+        <v>8</v>
+      </c>
+      <c r="C59" t="s">
+        <v>8</v>
+      </c>
+      <c r="D59" t="s">
+        <v>9</v>
+      </c>
+      <c r="E59" t="s">
+        <v>10</v>
+      </c>
+      <c r="F59" t="s">
+        <v>20</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="G58" s="1" t="s">
+      <c r="H59" t="s">
         <v>131</v>
       </c>
-      <c r="H58" t="s">
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>8</v>
+      </c>
+      <c r="B60" t="s">
+        <v>8</v>
+      </c>
+      <c r="C60" t="s">
+        <v>8</v>
+      </c>
+      <c r="D60" t="s">
+        <v>9</v>
+      </c>
+      <c r="E60" t="s">
+        <v>10</v>
+      </c>
+      <c r="F60" t="s">
+        <v>17</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>132</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F59" t="s">
+      <c r="H60" t="s">
         <v>133</v>
       </c>
-      <c r="G59" s="1" t="s">
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>8</v>
+      </c>
+      <c r="B61" t="s">
+        <v>8</v>
+      </c>
+      <c r="C61" t="s">
+        <v>8</v>
+      </c>
+      <c r="D61" t="s">
+        <v>9</v>
+      </c>
+      <c r="E61" t="s">
+        <v>10</v>
+      </c>
+      <c r="F61" t="s">
+        <v>20</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="H59" t="s">
+      <c r="H61" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="60" spans="1:8">
-[...15 lines deleted...]
-      <c r="F60" t="s">
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>8</v>
+      </c>
+      <c r="B62" t="s">
+        <v>8</v>
+      </c>
+      <c r="C62" t="s">
+        <v>8</v>
+      </c>
+      <c r="D62" t="s">
+        <v>9</v>
+      </c>
+      <c r="E62" t="s">
+        <v>10</v>
+      </c>
+      <c r="F62" t="s">
         <v>136</v>
       </c>
-      <c r="G60" s="1" t="s">
+      <c r="G62" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="H60" t="s">
+      <c r="H62" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="61" spans="1:8">
-[...18 lines deleted...]
-      <c r="G61" s="1" t="s">
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>8</v>
+      </c>
+      <c r="B63" t="s">
+        <v>8</v>
+      </c>
+      <c r="C63" t="s">
+        <v>8</v>
+      </c>
+      <c r="D63" t="s">
+        <v>9</v>
+      </c>
+      <c r="E63" t="s">
+        <v>10</v>
+      </c>
+      <c r="F63" t="s">
+        <v>37</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="H61" t="s">
+      <c r="H63" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="62" spans="1:8">
-[...6 lines deleted...]
-      <c r="C62">
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>8</v>
+      </c>
+      <c r="B64" t="s">
+        <v>8</v>
+      </c>
+      <c r="C64" t="s">
+        <v>8</v>
+      </c>
+      <c r="D64" t="s">
+        <v>9</v>
+      </c>
+      <c r="E64" t="s">
+        <v>10</v>
+      </c>
+      <c r="F64" t="s">
+        <v>141</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H64" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>8</v>
+      </c>
+      <c r="B65" t="s">
+        <v>8</v>
+      </c>
+      <c r="C65" t="s">
+        <v>8</v>
+      </c>
+      <c r="D65" t="s">
+        <v>9</v>
+      </c>
+      <c r="E65" t="s">
+        <v>10</v>
+      </c>
+      <c r="F65" t="s">
+        <v>144</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H65" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>8</v>
+      </c>
+      <c r="B66" t="s">
+        <v>8</v>
+      </c>
+      <c r="C66" t="s">
+        <v>8</v>
+      </c>
+      <c r="D66" t="s">
+        <v>9</v>
+      </c>
+      <c r="E66" t="s">
+        <v>10</v>
+      </c>
+      <c r="F66" t="s">
+        <v>11</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H66" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>8</v>
+      </c>
+      <c r="B67" t="s">
+        <v>8</v>
+      </c>
+      <c r="C67" t="s">
+        <v>8</v>
+      </c>
+      <c r="D67" t="s">
+        <v>9</v>
+      </c>
+      <c r="E67" t="s">
+        <v>10</v>
+      </c>
+      <c r="F67" t="s">
+        <v>20</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H67" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>8</v>
+      </c>
+      <c r="B68" t="s">
+        <v>8</v>
+      </c>
+      <c r="C68" t="s">
+        <v>8</v>
+      </c>
+      <c r="D68" t="s">
+        <v>9</v>
+      </c>
+      <c r="E68" t="s">
+        <v>10</v>
+      </c>
+      <c r="F68" t="s">
+        <v>151</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H68" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>8</v>
+      </c>
+      <c r="B69" t="s">
+        <v>8</v>
+      </c>
+      <c r="C69" t="s">
+        <v>8</v>
+      </c>
+      <c r="D69" t="s">
+        <v>9</v>
+      </c>
+      <c r="E69" t="s">
+        <v>10</v>
+      </c>
+      <c r="F69" t="s">
+        <v>20</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H69" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>8</v>
+      </c>
+      <c r="B70" t="s">
+        <v>8</v>
+      </c>
+      <c r="C70" t="s">
+        <v>8</v>
+      </c>
+      <c r="D70" t="s">
+        <v>9</v>
+      </c>
+      <c r="E70" t="s">
+        <v>10</v>
+      </c>
+      <c r="F70" t="s">
+        <v>37</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H70" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>8</v>
+      </c>
+      <c r="B71" t="s">
+        <v>8</v>
+      </c>
+      <c r="C71" t="s">
+        <v>8</v>
+      </c>
+      <c r="D71" t="s">
+        <v>9</v>
+      </c>
+      <c r="E71" t="s">
+        <v>10</v>
+      </c>
+      <c r="F71" t="s">
+        <v>158</v>
+      </c>
+      <c r="G71" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="D62" t="s">
-[...164 lines deleted...]
-      <c r="G68" s="1" t="s">
+      <c r="H71" t="s">
         <v>160</v>
       </c>
-      <c r="H68" t="s">
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>8</v>
+      </c>
+      <c r="B72" t="s">
+        <v>8</v>
+      </c>
+      <c r="C72" t="s">
+        <v>8</v>
+      </c>
+      <c r="D72" t="s">
+        <v>9</v>
+      </c>
+      <c r="E72" t="s">
+        <v>10</v>
+      </c>
+      <c r="F72" t="s">
         <v>161</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F69" t="s">
+      <c r="G72" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="G69" s="1" t="s">
+      <c r="H72" t="s">
         <v>163</v>
       </c>
-      <c r="H69" t="s">
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>8</v>
+      </c>
+      <c r="B73" t="s">
+        <v>8</v>
+      </c>
+      <c r="C73" t="s">
+        <v>8</v>
+      </c>
+      <c r="D73" t="s">
+        <v>9</v>
+      </c>
+      <c r="E73" t="s">
+        <v>10</v>
+      </c>
+      <c r="F73" t="s">
         <v>164</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F70" t="s">
+      <c r="G73" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="G70" s="1" t="s">
+      <c r="H73" t="s">
         <v>166</v>
       </c>
-      <c r="H70" t="s">
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>8</v>
+      </c>
+      <c r="B74" t="s">
+        <v>8</v>
+      </c>
+      <c r="C74" t="s">
+        <v>8</v>
+      </c>
+      <c r="D74" t="s">
+        <v>9</v>
+      </c>
+      <c r="E74" t="s">
+        <v>10</v>
+      </c>
+      <c r="F74" t="s">
+        <v>136</v>
+      </c>
+      <c r="G74" s="1" t="s">
         <v>167</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F71" t="s">
+      <c r="H74" t="s">
         <v>168</v>
       </c>
-      <c r="G71" s="1" t="s">
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>8</v>
+      </c>
+      <c r="B75" t="s">
+        <v>8</v>
+      </c>
+      <c r="C75" t="s">
+        <v>8</v>
+      </c>
+      <c r="D75" t="s">
+        <v>9</v>
+      </c>
+      <c r="E75" t="s">
+        <v>10</v>
+      </c>
+      <c r="F75" t="s">
         <v>169</v>
       </c>
-      <c r="H71" t="s">
+      <c r="G75" s="1" t="s">
         <v>170</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F72" t="s">
+      <c r="H75" t="s">
         <v>171</v>
       </c>
-      <c r="G72" s="1" t="s">
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>8</v>
+      </c>
+      <c r="B76" t="s">
+        <v>8</v>
+      </c>
+      <c r="C76" t="s">
+        <v>8</v>
+      </c>
+      <c r="D76" t="s">
+        <v>9</v>
+      </c>
+      <c r="E76" t="s">
+        <v>10</v>
+      </c>
+      <c r="F76" t="s">
+        <v>17</v>
+      </c>
+      <c r="G76" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="H72" t="s">
+      <c r="H76" t="s">
         <v>173</v>
-      </c>
-[...102 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>16277</v>
       </c>
       <c r="B77">
         <v>1984</v>
       </c>
       <c r="C77">
         <v>333</v>
       </c>
       <c r="D77" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E77" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F77" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>186</v>
+        <v>174</v>
       </c>
       <c r="H77" t="s">
-        <v>187</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>16276</v>
       </c>
       <c r="B78">
         <v>1984</v>
       </c>
       <c r="C78">
         <v>332</v>
       </c>
       <c r="D78" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E78" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F78" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>188</v>
+        <v>176</v>
       </c>
       <c r="H78" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>16275</v>
       </c>
       <c r="B79">
         <v>1984</v>
       </c>
       <c r="C79">
         <v>331</v>
       </c>
       <c r="D79" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E79" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F79" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="H79" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>16274</v>
       </c>
       <c r="B80">
         <v>1984</v>
       </c>
       <c r="C80">
         <v>330</v>
       </c>
       <c r="D80" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E80" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F80" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>192</v>
+        <v>180</v>
       </c>
       <c r="H80" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>16273</v>
       </c>
       <c r="B81">
         <v>1984</v>
       </c>
       <c r="C81">
         <v>329</v>
       </c>
       <c r="D81" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E81" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F81" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>194</v>
+        <v>182</v>
       </c>
       <c r="H81" t="s">
-        <v>195</v>
+        <v>183</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>16272</v>
       </c>
       <c r="B82">
         <v>1984</v>
       </c>
       <c r="C82">
         <v>266</v>
       </c>
       <c r="D82" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E82" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F82" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="H82" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>16270</v>
       </c>
       <c r="B83">
         <v>1984</v>
       </c>
       <c r="C83">
         <v>265</v>
       </c>
       <c r="D83" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E83" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F83" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>198</v>
+        <v>186</v>
       </c>
       <c r="H83" t="s">
-        <v>199</v>
+        <v>187</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>16269</v>
       </c>
       <c r="B84">
         <v>1984</v>
       </c>
       <c r="C84">
         <v>264</v>
       </c>
       <c r="D84" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E84" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F84" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="H84" t="s">
-        <v>201</v>
+        <v>189</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>16268</v>
       </c>
       <c r="B85">
         <v>1984</v>
       </c>
       <c r="C85">
         <v>112</v>
       </c>
       <c r="D85" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E85" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F85" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>202</v>
+        <v>190</v>
       </c>
       <c r="H85" t="s">
-        <v>203</v>
+        <v>191</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>16267</v>
       </c>
       <c r="B86">
         <v>1984</v>
       </c>
       <c r="C86">
         <v>42</v>
       </c>
       <c r="D86" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E86" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F86" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>204</v>
+        <v>192</v>
       </c>
       <c r="H86" t="s">
-        <v>205</v>
+        <v>193</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>16266</v>
       </c>
       <c r="B87">
         <v>1984</v>
       </c>
       <c r="C87">
         <v>11</v>
       </c>
       <c r="D87" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E87" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F87" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
       <c r="H87" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>16062</v>
       </c>
       <c r="B88">
         <v>1988</v>
       </c>
       <c r="C88">
         <v>78</v>
       </c>
       <c r="D88" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E88" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F88" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="H88" t="s">
-        <v>209</v>
+        <v>197</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>14893</v>
       </c>
       <c r="B89">
         <v>1992</v>
       </c>
       <c r="C89">
         <v>10</v>
       </c>
       <c r="D89" t="s">
-        <v>210</v>
+        <v>198</v>
       </c>
       <c r="E89" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="F89" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>212</v>
+        <v>200</v>
       </c>
       <c r="H89" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>14889</v>
       </c>
       <c r="B90">
         <v>1992</v>
       </c>
       <c r="C90">
         <v>8</v>
       </c>
       <c r="D90" t="s">
-        <v>210</v>
+        <v>198</v>
       </c>
       <c r="E90" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="F90" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>214</v>
+        <v>202</v>
       </c>
       <c r="H90" t="s">
-        <v>215</v>
+        <v>203</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>14884</v>
       </c>
       <c r="B91">
         <v>1992</v>
       </c>
       <c r="C91">
         <v>6</v>
       </c>
       <c r="D91" t="s">
+        <v>198</v>
+      </c>
+      <c r="E91" t="s">
+        <v>199</v>
+      </c>
+      <c r="F91" t="s">
+        <v>20</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H91" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>8</v>
+      </c>
+      <c r="B92" t="s">
+        <v>8</v>
+      </c>
+      <c r="C92" t="s">
+        <v>8</v>
+      </c>
+      <c r="D92" t="s">
+        <v>206</v>
+      </c>
+      <c r="E92" t="s">
+        <v>207</v>
+      </c>
+      <c r="F92" t="s">
+        <v>20</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H92" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>8</v>
+      </c>
+      <c r="B93" t="s">
+        <v>8</v>
+      </c>
+      <c r="C93" t="s">
+        <v>8</v>
+      </c>
+      <c r="D93" t="s">
+        <v>206</v>
+      </c>
+      <c r="E93" t="s">
+        <v>207</v>
+      </c>
+      <c r="F93" t="s">
+        <v>17</v>
+      </c>
+      <c r="G93" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="E91" t="s">
+      <c r="H93" t="s">
         <v>211</v>
       </c>
-      <c r="F91" t="s">
-[...2 lines deleted...]
-      <c r="G91" s="1" t="s">
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>8</v>
+      </c>
+      <c r="B94" t="s">
+        <v>8</v>
+      </c>
+      <c r="C94" t="s">
+        <v>8</v>
+      </c>
+      <c r="D94" t="s">
+        <v>206</v>
+      </c>
+      <c r="E94" t="s">
+        <v>207</v>
+      </c>
+      <c r="F94" t="s">
+        <v>20</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H94" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>8</v>
+      </c>
+      <c r="B95" t="s">
+        <v>8</v>
+      </c>
+      <c r="C95" t="s">
+        <v>8</v>
+      </c>
+      <c r="D95" t="s">
+        <v>206</v>
+      </c>
+      <c r="E95" t="s">
+        <v>207</v>
+      </c>
+      <c r="F95" t="s">
+        <v>37</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H95" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>8</v>
+      </c>
+      <c r="B96" t="s">
+        <v>8</v>
+      </c>
+      <c r="C96" t="s">
+        <v>8</v>
+      </c>
+      <c r="D96" t="s">
+        <v>206</v>
+      </c>
+      <c r="E96" t="s">
+        <v>207</v>
+      </c>
+      <c r="F96" t="s">
+        <v>17</v>
+      </c>
+      <c r="G96" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="H91" t="s">
+      <c r="H96" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="92" spans="1:8">
-[...9 lines deleted...]
-      <c r="D92" t="s">
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>8</v>
+      </c>
+      <c r="B97" t="s">
+        <v>8</v>
+      </c>
+      <c r="C97" t="s">
+        <v>8</v>
+      </c>
+      <c r="D97" t="s">
+        <v>198</v>
+      </c>
+      <c r="E97" t="s">
+        <v>199</v>
+      </c>
+      <c r="F97" t="s">
+        <v>20</v>
+      </c>
+      <c r="G97" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="E92" t="s">
+      <c r="H97" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>8</v>
+      </c>
+      <c r="B98" t="s">
+        <v>8</v>
+      </c>
+      <c r="C98" t="s">
+        <v>8</v>
+      </c>
+      <c r="D98" t="s">
+        <v>198</v>
+      </c>
+      <c r="E98" t="s">
+        <v>199</v>
+      </c>
+      <c r="F98" t="s">
+        <v>17</v>
+      </c>
+      <c r="G98" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="F92" t="s">
+      <c r="H98" t="s">
         <v>220</v>
       </c>
-      <c r="G92" s="1" t="s">
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>8</v>
+      </c>
+      <c r="B99" t="s">
+        <v>8</v>
+      </c>
+      <c r="C99" t="s">
+        <v>8</v>
+      </c>
+      <c r="D99" t="s">
+        <v>198</v>
+      </c>
+      <c r="E99" t="s">
+        <v>199</v>
+      </c>
+      <c r="F99" t="s">
+        <v>17</v>
+      </c>
+      <c r="G99" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="H92" t="s">
+      <c r="H99" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="93" spans="1:8">
-[...15 lines deleted...]
-      <c r="F93" t="s">
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>8</v>
+      </c>
+      <c r="B100" t="s">
+        <v>8</v>
+      </c>
+      <c r="C100" t="s">
+        <v>8</v>
+      </c>
+      <c r="D100" t="s">
+        <v>198</v>
+      </c>
+      <c r="E100" t="s">
+        <v>199</v>
+      </c>
+      <c r="F100" t="s">
+        <v>20</v>
+      </c>
+      <c r="G100" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="G93" s="1" t="s">
+      <c r="H100" t="s">
         <v>224</v>
       </c>
-      <c r="H93" t="s">
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>8</v>
+      </c>
+      <c r="B101" t="s">
+        <v>8</v>
+      </c>
+      <c r="C101" t="s">
+        <v>8</v>
+      </c>
+      <c r="D101" t="s">
+        <v>198</v>
+      </c>
+      <c r="E101" t="s">
+        <v>199</v>
+      </c>
+      <c r="F101" t="s">
+        <v>17</v>
+      </c>
+      <c r="G101" s="1" t="s">
         <v>225</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F94" t="s">
+      <c r="H101" t="s">
         <v>226</v>
       </c>
-      <c r="G94" s="1" t="s">
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>8</v>
+      </c>
+      <c r="B102" t="s">
+        <v>8</v>
+      </c>
+      <c r="C102" t="s">
+        <v>8</v>
+      </c>
+      <c r="D102" t="s">
+        <v>9</v>
+      </c>
+      <c r="E102" t="s">
+        <v>10</v>
+      </c>
+      <c r="F102" t="s">
         <v>227</v>
       </c>
-      <c r="H94" t="s">
+      <c r="G102" s="1" t="s">
         <v>228</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F95" t="s">
+      <c r="H102" t="s">
         <v>229</v>
       </c>
-      <c r="G95" s="1" t="s">
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>8</v>
+      </c>
+      <c r="B103" t="s">
+        <v>8</v>
+      </c>
+      <c r="C103" t="s">
+        <v>8</v>
+      </c>
+      <c r="D103" t="s">
+        <v>9</v>
+      </c>
+      <c r="E103" t="s">
+        <v>10</v>
+      </c>
+      <c r="F103" t="s">
+        <v>20</v>
+      </c>
+      <c r="G103" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="H95" t="s">
+      <c r="H103" t="s">
         <v>231</v>
-      </c>
-[...206 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
         <v>13236</v>
       </c>
       <c r="B104">
         <v>1989</v>
       </c>
       <c r="C104">
         <v>386</v>
       </c>
       <c r="D104" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E104" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F104" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>252</v>
+        <v>232</v>
       </c>
       <c r="H104" t="s">
-        <v>253</v>
+        <v>233</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>13235</v>
       </c>
       <c r="B105">
         <v>1989</v>
       </c>
       <c r="C105">
         <v>385</v>
       </c>
       <c r="D105" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E105" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F105" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>254</v>
+        <v>234</v>
       </c>
       <c r="H105" t="s">
-        <v>255</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>13234</v>
       </c>
       <c r="B106">
         <v>1989</v>
       </c>
       <c r="C106">
         <v>384</v>
       </c>
       <c r="D106" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E106" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F106" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>256</v>
+        <v>236</v>
       </c>
       <c r="H106" t="s">
-        <v>257</v>
+        <v>237</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>13233</v>
       </c>
       <c r="B107">
         <v>1989</v>
       </c>
       <c r="C107">
         <v>250</v>
       </c>
       <c r="D107" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E107" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F107" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>258</v>
+        <v>238</v>
       </c>
       <c r="H107" t="s">
-        <v>259</v>
+        <v>239</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>12401</v>
       </c>
       <c r="B108">
         <v>1991</v>
       </c>
       <c r="C108">
         <v>339</v>
       </c>
       <c r="D108" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E108" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F108" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>260</v>
+        <v>240</v>
       </c>
       <c r="H108" t="s">
-        <v>261</v>
+        <v>241</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>11264</v>
       </c>
       <c r="B109">
         <v>1992</v>
       </c>
       <c r="C109">
         <v>62</v>
       </c>
       <c r="D109" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E109" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F109" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>262</v>
+        <v>242</v>
       </c>
       <c r="H109" t="s">
-        <v>263</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>11263</v>
       </c>
       <c r="B110">
         <v>1992</v>
       </c>
       <c r="C110">
         <v>106</v>
       </c>
       <c r="D110" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E110" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F110" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>264</v>
+        <v>244</v>
       </c>
       <c r="H110" t="s">
-        <v>265</v>
+        <v>245</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>11262</v>
       </c>
       <c r="B111">
         <v>1992</v>
       </c>
       <c r="C111">
         <v>196</v>
       </c>
       <c r="D111" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E111" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F111" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>266</v>
+        <v>246</v>
       </c>
       <c r="H111" t="s">
-        <v>267</v>
+        <v>247</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>11260</v>
       </c>
       <c r="B112">
         <v>1992</v>
       </c>
       <c r="C112">
         <v>308</v>
       </c>
       <c r="D112" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E112" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F112" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>268</v>
+        <v>248</v>
       </c>
       <c r="H112" t="s">
-        <v>269</v>
+        <v>249</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
         <v>10345</v>
       </c>
       <c r="B113">
         <v>1990</v>
       </c>
       <c r="C113">
         <v>594</v>
       </c>
       <c r="D113" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E113" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F113" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>270</v>
+        <v>250</v>
       </c>
       <c r="H113" t="s">
-        <v>271</v>
+        <v>251</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>