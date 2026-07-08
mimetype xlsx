--- v0 (2025-12-29)
+++ v1 (2026-07-08)
@@ -10,152 +10,116 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="24">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>(</t>
+  </si>
+  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Eufrásio Pereira Rocha_x000D_
-[...9 lines deleted...]
-Zilah Amorim Carvalho Vieira</t>
+    <t>Eufrásio Pereira Rocha</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17675</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Sr. Dr. Adeval Nunes Montalvão, Presidente da CELG, em Goiânia, no sentido de fazer algumas observações e descobrir o motivo do exorbitante aumento de taxa de energia elétrica em Jataí.</t>
   </si>
   <si>
-    <t>Elita Maria de Carvalho Lima_x000D_
-[...4 lines deleted...]
-Sebastião Bento Moraes</t>
+    <t>Elita Maria de Carvalho Lima</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17663</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Sr. Presidente da SANEAGO, em Goiânia, solicitando desta autoridade ,uma urgente reconsideração nas tarifas de água em nossa cidade.</t>
   </si>
   <si>
-    <t>Elita Maria de Carvalho Lima_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17655</t>
   </si>
   <si>
     <t>Requer envio de Moção de Congratulação à Senhora Professora Maria do Rosário Cassimiro, pelos relevantes serviços prestados à Comunidade Jataienses.</t>
   </si>
   <si>
-    <t>Elita Maria de Carvalho Lima_x000D_
-[...12 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17644</t>
   </si>
   <si>
     <t>A vereadora requer envio de ofício ao Exmo. Sr. Prefeito Municipal Dr.Mauro Bento, solicitando ajuda de custos para as despesas de transporte aos estudantes que frequentam cursos superiores na Faculdade de filosofia na cidade de  Rio Verde.</t>
   </si>
   <si>
-    <t>Luiz Alberto Vilela_x000D_
-[...3 lines deleted...]
-Lindomar Rezende Silva</t>
+    <t>Luiz Alberto Vilela</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17600</t>
   </si>
   <si>
     <t>O vereador que ao final subscreve propõe Título de Cidadão Jataiense ao Reitor da Universidade Federal de Goiás, Dr. José Cruciano de Araujo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -476,214 +440,214 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17675" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17663" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17655" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17644" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17600" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="2.85546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="4.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="39" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="215.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="A2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
       </c>
       <c r="D2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3">
-[...6 lines deleted...]
-        <v>177</v>
+      <c r="A3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4">
-[...6 lines deleted...]
-        <v>116</v>
+      <c r="A4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>8</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F4" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5">
-[...6 lines deleted...]
-        <v>58</v>
+      <c r="A5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" t="s">
+        <v>8</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6">
-[...6 lines deleted...]
-        <v>70</v>
+      <c r="A6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" t="s">
+        <v>8</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>