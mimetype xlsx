--- v0 (2026-05-05)
+++ v1 (2026-07-05)
@@ -10,251 +10,152 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="288" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="378" uniqueCount="132">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>(</t>
+  </si>
+  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Wanda Carvalho_x000D_
-[...4 lines deleted...]
-Semi de Assis</t>
+    <t>Nivaldo Sousa Moraes</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17236</t>
   </si>
   <si>
     <t>Os vereadores que ao final subscrevem, requer envio de ofício de pesar aos familiares de EURICO CUNHO SOUTO MAIOR,  pelo seu falecimento ocorrido recentemente, nesta cidade.</t>
   </si>
   <si>
-    <t>Eulando Faria Borges_x000D_
-[...11 lines deleted...]
-Nivaldo Sousa Moraes</t>
+    <t>Dolorita Macedo de Oliveira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17222</t>
   </si>
   <si>
     <t>Os vereadores que ao final subscrevem, requer envio de ofício de ao Dr. José Santana e sua esposa Dna. Marlene, expressando-lhes  o mais profundo pesar pelo falecimento de seu filho.</t>
   </si>
   <si>
-    <t>Zilah Amorim Carvalho Vieira_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17176</t>
   </si>
   <si>
     <t>Requer o envio de ofício ao Dr. João Pessoa Tavares, chefe do 12° Distrito Rodoviário Federal, em goiás, apelando àquela autoridade a fim de ceder o o prédio antigo do DNR nesta cidade, ao SENAR.</t>
   </si>
   <si>
-    <t>Nivaldo Sousa Moraes_x000D_
-[...12 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17164</t>
   </si>
   <si>
     <t>O vereador requer a construção de ponte de concreto no ribeirão da picada, construção de ponte no ribeirão da felicidade,recuperação da estrada da ariranha, patrolamento e encascalhamento das estradas desta região mencionada.</t>
   </si>
   <si>
-    <t>Zilah Amorim Carvalho Vieira_x000D_
-[...13 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17091</t>
   </si>
   <si>
     <t>O vereador que ao final subscreve juntamente com os demais edis, requerem envio de ofício ao Exmo. Sr. Prefeito Municipal, reivindicando-lhe a destinação de uma verba em favor do MOBRAL.</t>
   </si>
   <si>
-    <t>Wanda Carvalho_x000D_
-[...13 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17067</t>
   </si>
   <si>
     <t>A vereadora que ao final subscreve, requer envio de ofício ao Exmo. Sr. Delegado de Polícia local ou responsável,  apelando em nome da comunidade, seja feito um estudo maior, procurando descobrir o "porquê" de tantos assassinatos atualmente em Jataí.</t>
   </si>
   <si>
-    <t>Eulando Faria Borges_x000D_
-[...2 lines deleted...]
-Wanda Carvalho</t>
+    <t>Eulando Faria Borges</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17065</t>
   </si>
   <si>
     <t>A vereadora que ao final subscreve, requer envio de ofício ao Exmo. Sr. Dr. José Magno Pato, cumprimentando-o em nome de toda edilidade Jataiense, pela escolha merecida e oportuna de sua pessoa npara ocupar o cargo de Secretário da Agricultura.</t>
   </si>
   <si>
-    <t>Vanderlei Gonçalves Terra_x000D_
-[...7 lines deleted...]
-Zilah Amorim Carvalho Vieira</t>
+    <t>Wanda Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17063</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Sr. Delegado de Polícia local, pedindo-lhe atenções para o estabelecimento denominado de bar chaparral, principalmente em dias de feiras livres afim de corrigir algumas falhas ali verificadas, pois prejudicam a normalidade do ambiente.</t>
   </si>
   <si>
-    <t>José Ramos de Olivieira_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16794</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Ilustríssimo Senador JOSÉ SARNEI, presidente do partido democrata social, reivindicando-lhe no sentido de apresentar no Senado da República as mais sentidas  condolências pelo falecimento do Presidente desta casa, Senador Nilo Coelho.</t>
   </si>
   <si>
-    <t>Eulando Faria Borges_x000D_
-[...11 lines deleted...]
-Elita Maria de Carvalho Lima</t>
+    <t>Morandir Machado de Souza</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16766</t>
   </si>
   <si>
     <t>Requer o envio de ofício ao Exmo. Sr. Deputado Luiz Alberto Vilela, reivindicando-lhe seu trabalho junto a TELEGOIÁS, no sentido de voltar para Jataí o atendimento que fora transferido para Morrinhos.</t>
   </si>
   <si>
     <t>José Ramos de Olivieira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16688</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando que seja concluída a extensão da rede elétrica na rua Leo Lince entre as ruas Riachuelo e Tiradentes,próximo ao Campus Avançado da UFG.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16687</t>
   </si>
   <si>
     <t>Requer ao Exmo.Sr. Prefeito Municipal, reivindicando-lhe no sentido de providenciar um canal de detritos que esparramam pela avenida Goiás em frente ao Goiás Rual.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16686</t>
   </si>
@@ -348,414 +249,183 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/16671</t>
   </si>
   <si>
     <t>Requer remessa de ofício ao Exmo. Sr. Prefeito Municipal, solicitando a recuperação provisoria da rua Dr. Flavinho, até que seja feita a  pavimentação asfáltica.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16670</t>
   </si>
   <si>
     <t>Requer  envio de ofício ao Exmo Sr. Prefeito Municipal, reivindicando-lhe a recuperação da estrada que demanda a fazenda do Sr. José Gouveia e outros.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16669</t>
   </si>
   <si>
     <t>Requer do Exmo. Sr. Prefeito Municipal, a reforma do Lar e Creche da Ilha dos Bambus.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16668</t>
   </si>
   <si>
     <t>O vereador que ao final subscreve, requer o  envio de ofício ao Exmo Sr. Prefeito Municipal, solicitando-lhe a colocação de placas de sinalização nas vias públicas.</t>
   </si>
   <si>
-    <t>João Justino de Oliveira_x000D_
-[...13 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16602</t>
   </si>
   <si>
     <t>Requer envio de ofício inclusive cópia deste, ao Exmo. Sr. Reverendo EUDÓXIO MENDES DOS SANTOS, presidente do conselho deliberativo do I.S.G, solicitando informações sobre  o que provocou o fechamento do curso normal noturno.</t>
   </si>
   <si>
-    <t>Morandir Machado de Souza_x000D_
-[...13 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16590</t>
   </si>
   <si>
     <t>Nos vereadores requeremos envio de ofício ao Exmo. Sr. Ministro da Previdência e Assistência Social,  que autorize a liberação do processo  do se trata do credenciamento do médico WALGMAR RAMOS DE OLIVEIRA, sob os números : 407-0277 e 508- 0274.</t>
   </si>
   <si>
-    <t>Wanda Carvalho_x000D_
-[...7 lines deleted...]
-Vanderlei Gonçalves Terra</t>
+    <t>João Justino de Oliveira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16546</t>
   </si>
   <si>
     <t>Requer envio de ofício à `TELE GOIÁS em Morrinhos - GO. solicitando providências no sentido de detectar possíveis defeitos ou falhas no sisteme de DDD desta cidade Jataí - GO</t>
   </si>
   <si>
-    <t>Vanderlei Gonçalves Terra_x000D_
-[...11 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16535</t>
   </si>
   <si>
     <t>Requer envio de Moção de pesar aos familiares de  OLINTO MODESTO DE CARVALHO, pelo seu falecimento ocorrido no último dia  15 de novembro passado.</t>
   </si>
   <si>
-    <t>Elita Maria de Carvalho Lima_x000D_
-[...11 lines deleted...]
-Eulando Faria Borges</t>
+    <t>Zilah Amorim Carvalho Vieira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16529</t>
   </si>
   <si>
     <t>Os vereadores da bancada do PDS, requer envio de Moção de Pesar aos familiares pelo falecimento de DUZOLINA MACEDO DE JESUS, ocorrido no último dia 12 de julho passado.</t>
   </si>
   <si>
-    <t>Vanderlei Gonçalves Terra_x000D_
-[...13 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16527</t>
   </si>
   <si>
     <t>A vereadora  requer envio de Moção de pesar aos familiares de OROZIMBO LOPES CARVALHO pelo seu falecimento ocorrido no último dia 05.</t>
   </si>
   <si>
-    <t>Morandir Machado de Souza_x000D_
-[...3 lines deleted...]
-José Ramos de Olivieira</t>
+    <t>Elita Maria de Carvalho Lima</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16523</t>
   </si>
   <si>
     <t>Requer envio de Moção de pesar aos familiares  pelo falecimento de Dnª. ORMÊNIA BARROS ZAIDEM, ocorrido em 22 de março último.</t>
   </si>
   <si>
-    <t>Dolorita Macedo de Oliveira_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16519</t>
   </si>
   <si>
     <t>Requer envio de ofício ao  Pe.  José Del'agua  cumprimentando em seu nome e de toda edilidade Jataiense, pelo seu aniversário natalício.</t>
   </si>
   <si>
-    <t>Eulando Faria Borges_x000D_
-[...11 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16509</t>
   </si>
   <si>
     <t>Requer envio de moção de pesar á família de WELLINGTON CABRAL DE MOURA, falecido no mês próximo passado.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16497</t>
   </si>
   <si>
     <t>O vereador requer envio de ofício ao Sr. Presidente da GELG,  solicitando a extensão de rede elétrica na rua LÉO LINCE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16496</t>
   </si>
   <si>
     <t>Requer o envio de ofício ao Sr. DELEGADO DO IBDF do Estado de GOIÁS, solicitando medidas cabíveis em desfavor a pescadores que usam todo tipo de armadilha que faz com que os peixes não tenham condições de subir rio acima, pois vivem na ilha perto da cidade de Caçú, também, existe denúncia de que os fiscais deste órgão estão apreendendo armas em veículos que transitam na região.</t>
   </si>
   <si>
-    <t>Dolorita Macedo de Oliveira_x000D_
-[...12 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16492</t>
   </si>
   <si>
     <t>Os vereadores que compõe a Câmara Municipal de Jataí, requer envio de ofício ao Líder do PDT na Câmara dos Deputados, Dep. Federal BRANDÃO MONTEIRO,reivindicando -lhe seu valioso trabalho junto aos outros parlamentares, visando aprovação da emenda que eleva os subsídios de vereadores com base no percentual de 6% da receita realizada no execício imediatamente anterior.</t>
   </si>
   <si>
-    <t>Sidney Pedrosa de Assis_x000D_
-[...12 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16490</t>
   </si>
   <si>
     <t>Os vereadores que compõe a Câmara Municipal de Jataí, requer envio de ofício ao Líder do PT na Câmara dos Deputados, Dep. Federal AÍRTON SOARES ,reivindicando -lhe seu valioso trabalho junto aos outros parlamentares, visando aprovação da emenda que eleva os subsídios de vereadores com base no percentual de 6% da receita realizada no execício imediatamente anterior.</t>
   </si>
   <si>
-    <t>Vanderlei Gonçalves Terra_x000D_
-[...12 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16489</t>
   </si>
   <si>
     <t>Os vereadores que compõe a Câmara Municipal de Jataí, requer envio de ofício ao Líder do Governo na  Câmara Federal, Dep. Nelson Marchesan ,reivindicando -lhe seu valioso trabalho junto aos outros parlamentares, visando a aprovação da emenda  que eleva os subsídios  de vereadores, com base no percentual de 6%  da receita realizada no execício imediatamente anterior.</t>
   </si>
   <si>
-    <t>João Justino de Oliveira_x000D_
-[...12 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16488</t>
   </si>
   <si>
     <t>Os vereadores que compõe a Câmara Municipal de Jataí, requer envio de ofício ao Líder do PTB na  Câmara dos Deputados, Dep. Federal CELSO PEÇANHA ,reivindicando -lhe seu valioso trabalho junto aos outros parlamentares, no sentido da aprovação da emenda que eleva os subsídios  de vereadores, com base no percentual de 6%  da receita realizada no execício imediatamente anterior.</t>
   </si>
   <si>
-    <t>João Justino de Oliveira_x000D_
-[...12 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16487</t>
   </si>
   <si>
     <t>Os vereadores que compõe a Câmara Municipal de Jataí, requer envio de ofício ao Líder do PMDB na  Câmara dos Deputados, Dep. Federal FREITAS NOBRES,reivindicando -lhe seu valioso trabalho junto aos outros parlamentares, visando aprovação da emenda  que eleva os subsídios  de vereadores com base no percentual de 6%  da receita realizada no execício imediatamente anterior.</t>
   </si>
   <si>
-    <t>Eulando Faria Borges_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16482</t>
   </si>
   <si>
     <t>Requer envio de moção de pesar aos familiares do Sr. GUMERCINDO ROSA SOARES ( GUMERCINDO TORNEIRA), pelo seu falecimento ocorrido no último dia 30 do mês próximo findo.</t>
   </si>
   <si>
-    <t>João Justino de Oliveira_x000D_
-[...12 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16480</t>
   </si>
   <si>
     <t>O vereadores que este subscrevem, requer moção de pesar aos familiares de CUSTÓDIO SOARES GEDDA pelo seu falecimento, ocorrido no final de novembro do corrente mês.</t>
   </si>
   <si>
-    <t>Semi de Assis_x000D_
-[...11 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16474</t>
   </si>
   <si>
     <t>O vereador requer  ao Dep. Federal  IBSEN HENRIQUE DE CASTRO, que interceda  junto ao Ministro do Transporte, solicitando a mudança de um pequeno trecho da BR. 158 Jataí-Caiapônia.</t>
   </si>
   <si>
-    <t>Wanda Carvalho_x000D_
-[...7 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16471</t>
   </si>
   <si>
     <t>Requer envio de correspondência ao EXMO. Sr. Dr. CLORALDINO SEVERO, Ministro dos  Transporte, a possibilidade de estar fazendo estudo  para estar a enlanguescer a ponte de concreto sobre o Rio Claro, na BR. 364, rodovia São Paulo- Cuiabá .</t>
   </si>
   <si>
-    <t>Wanda Carvalho_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16464</t>
   </si>
   <si>
     <t>O vereador que ao final subscreve, solicita o envio de moção de pesar aos familiares de Dna. DORVALINA SOARES BENEVIDES, pelo seu falecimento no último dia 13 de fevereiro passado.</t>
-  </si>
-[...4 lines deleted...]
-Morandir Machado de Souza</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16463</t>
   </si>
   <si>
     <t>O vereador infra-assinado requer envio de ofício cumprimentando ao Dep. Vilmar Rocha por haver sido escolhido Líder do P.D.S, na Assembleia Legislativa.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16161</t>
   </si>
   <si>
     <t>Requer junto ao Executivo Municipal a reconstrução da estrada logo após a ponte da picada, entrando a direita, passando pela  fazenda do Sr. Acácio, Sr. Amaurito, Lindomar Rezende e até a fazenda do Dr. Geraldo Mendes.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16159</t>
   </si>
   <si>
     <t>Requer junto ao Executivo  Municipal atenções no sentido de providenciar a continuação  do revestimento asfáltico nos quarteirões das ruas Caiapônia e Mineiros , que estão localizadas entre as ruas Capitão Serafim de Barros e rua Castro Alves.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16158</t>
   </si>
   <si>
     <t>Requer junto ao Executivo Municipal a reconstrução das estradas que liga a fazenda do Sr. Jeronimo Bento, Sr. Vicente Capado, Abílio Gouveia e outros chegando até o cacete armado.</t>
   </si>
@@ -1131,1503 +801,1503 @@
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2">
-[...6 lines deleted...]
-        <v>515</v>
+      <c r="A2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
       </c>
       <c r="D2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" t="s">
         <v>11</v>
-      </c>
-[...47 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5">
-[...6 lines deleted...]
-        <v>108</v>
+      <c r="A5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" t="s">
+        <v>8</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>20</v>
       </c>
-      <c r="H5" t="s">
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>21</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F6" t="s">
+      <c r="H6" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="1" t="s">
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="H6" t="s">
+      <c r="H7" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
-[...15 lines deleted...]
-      <c r="F7" t="s">
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" t="s">
         <v>25</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H7" t="s">
+      <c r="H8" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
-[...15 lines deleted...]
-      <c r="F8" t="s">
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" t="s">
         <v>28</v>
       </c>
-      <c r="G8" s="1" t="s">
+      <c r="G9" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="H8" t="s">
+      <c r="H9" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="9" spans="1:8">
-[...15 lines deleted...]
-      <c r="F9" t="s">
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="G9" s="1" t="s">
+      <c r="H10" t="s">
         <v>32</v>
       </c>
-      <c r="H9" t="s">
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" t="s">
+        <v>10</v>
+      </c>
+      <c r="F11" t="s">
         <v>33</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F10" t="s">
+      <c r="G11" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="H11" t="s">
         <v>35</v>
-      </c>
-[...27 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>16688</v>
       </c>
       <c r="B12">
         <v>1983</v>
       </c>
       <c r="C12">
         <v>542</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F12" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="H12" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>16687</v>
       </c>
       <c r="B13">
         <v>1983</v>
       </c>
       <c r="C13">
         <v>524</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F13" t="s">
+        <v>36</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H13" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>16686</v>
       </c>
       <c r="B14">
         <v>1983</v>
       </c>
       <c r="C14">
         <v>487</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F14" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="H14" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>16685</v>
       </c>
       <c r="B15">
         <v>1983</v>
       </c>
       <c r="C15">
         <v>446</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F15" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="H15" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>16684</v>
       </c>
       <c r="B16">
         <v>1983</v>
       </c>
       <c r="C16">
         <v>445</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F16" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="H16" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>16683</v>
       </c>
       <c r="B17">
         <v>1983</v>
       </c>
       <c r="C17">
         <v>444</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F17" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="H17" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>16682</v>
       </c>
       <c r="B18">
         <v>1983</v>
       </c>
       <c r="C18">
         <v>391</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F18" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="H18" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>16681</v>
       </c>
       <c r="B19">
         <v>1983</v>
       </c>
       <c r="C19">
         <v>384</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F19" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="H19" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>16680</v>
       </c>
       <c r="B20">
         <v>1983</v>
       </c>
       <c r="C20">
         <v>383</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F20" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="H20" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>16679</v>
       </c>
       <c r="B21">
         <v>1983</v>
       </c>
       <c r="C21">
         <v>361</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F21" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="H21" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>16678</v>
       </c>
       <c r="B22">
         <v>1983</v>
       </c>
       <c r="C22">
         <v>360</v>
       </c>
       <c r="D22" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E22" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F22" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="H22" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>16677</v>
       </c>
       <c r="B23">
         <v>1983</v>
       </c>
       <c r="C23">
         <v>359</v>
       </c>
       <c r="D23" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E23" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F23" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="H23" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>16676</v>
       </c>
       <c r="B24">
         <v>1983</v>
       </c>
       <c r="C24">
         <v>342</v>
       </c>
       <c r="D24" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E24" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F24" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="H24" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>16675</v>
       </c>
       <c r="B25">
         <v>1983</v>
       </c>
       <c r="C25">
         <v>3410</v>
       </c>
       <c r="D25" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E25" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F25" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="H25" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>16674</v>
       </c>
       <c r="B26">
         <v>1983</v>
       </c>
       <c r="C26">
         <v>341</v>
       </c>
       <c r="D26" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E26" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F26" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="H26" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>16673</v>
       </c>
       <c r="B27">
         <v>1983</v>
       </c>
       <c r="C27">
         <v>339</v>
       </c>
       <c r="D27" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E27" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F27" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="H27" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>16672</v>
       </c>
       <c r="B28">
         <v>1983</v>
       </c>
       <c r="C28">
         <v>221</v>
       </c>
       <c r="D28" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E28" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F28" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="H28" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>16671</v>
       </c>
       <c r="B29">
         <v>1983</v>
       </c>
       <c r="C29">
         <v>220</v>
       </c>
       <c r="D29" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E29" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F29" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="H29" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>16670</v>
       </c>
       <c r="B30">
         <v>1983</v>
       </c>
       <c r="C30">
         <v>219</v>
       </c>
       <c r="D30" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E30" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F30" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="H30" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>16669</v>
       </c>
       <c r="B31">
         <v>1983</v>
       </c>
       <c r="C31">
         <v>100</v>
       </c>
       <c r="D31" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E31" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F31" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="H31" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>16668</v>
       </c>
       <c r="B32">
         <v>1983</v>
       </c>
       <c r="C32">
         <v>9</v>
       </c>
       <c r="D32" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E32" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F32" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G32" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H32" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>8</v>
+      </c>
+      <c r="C33" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" t="s">
+        <v>9</v>
+      </c>
+      <c r="E33" t="s">
+        <v>10</v>
+      </c>
+      <c r="F33" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H33" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" t="s">
+        <v>10</v>
+      </c>
+      <c r="F34" t="s">
+        <v>14</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="H32" t="s">
+      <c r="H34" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="33" spans="1:8">
-[...15 lines deleted...]
-      <c r="F33" t="s">
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B35" t="s">
+        <v>8</v>
+      </c>
+      <c r="C35" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" t="s">
+        <v>10</v>
+      </c>
+      <c r="F35" t="s">
         <v>83</v>
       </c>
-      <c r="G33" s="1" t="s">
+      <c r="G35" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="H33" t="s">
+      <c r="H35" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="34" spans="1:8">
-[...15 lines deleted...]
-      <c r="F34" t="s">
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>8</v>
+      </c>
+      <c r="B36" t="s">
+        <v>8</v>
+      </c>
+      <c r="C36" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" t="s">
+        <v>9</v>
+      </c>
+      <c r="E36" t="s">
+        <v>10</v>
+      </c>
+      <c r="F36" t="s">
+        <v>14</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="G34" s="1" t="s">
+      <c r="H36" t="s">
         <v>87</v>
       </c>
-      <c r="H34" t="s">
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B37" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" t="s">
+        <v>9</v>
+      </c>
+      <c r="E37" t="s">
+        <v>10</v>
+      </c>
+      <c r="F37" t="s">
         <v>88</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F35" t="s">
+      <c r="G37" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="G35" s="1" t="s">
+      <c r="H37" t="s">
         <v>90</v>
       </c>
-      <c r="H35" t="s">
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>8</v>
+      </c>
+      <c r="B38" t="s">
+        <v>8</v>
+      </c>
+      <c r="C38" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" t="s">
+        <v>9</v>
+      </c>
+      <c r="E38" t="s">
+        <v>10</v>
+      </c>
+      <c r="F38" t="s">
+        <v>28</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>91</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F36" t="s">
+      <c r="H38" t="s">
         <v>92</v>
       </c>
-      <c r="G36" s="1" t="s">
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" t="s">
+        <v>9</v>
+      </c>
+      <c r="E39" t="s">
+        <v>10</v>
+      </c>
+      <c r="F39" t="s">
         <v>93</v>
       </c>
-      <c r="H36" t="s">
+      <c r="G39" s="1" t="s">
         <v>94</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F37" t="s">
+      <c r="H39" t="s">
         <v>95</v>
       </c>
-      <c r="G37" s="1" t="s">
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" t="s">
+        <v>8</v>
+      </c>
+      <c r="C40" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" t="s">
+        <v>9</v>
+      </c>
+      <c r="E40" t="s">
+        <v>10</v>
+      </c>
+      <c r="F40" t="s">
+        <v>14</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="H37" t="s">
+      <c r="H40" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="38" spans="1:8">
-[...15 lines deleted...]
-      <c r="F38" t="s">
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>8</v>
+      </c>
+      <c r="B41" t="s">
+        <v>8</v>
+      </c>
+      <c r="C41" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" t="s">
+        <v>9</v>
+      </c>
+      <c r="E41" t="s">
+        <v>10</v>
+      </c>
+      <c r="F41" t="s">
+        <v>33</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="G38" s="1" t="s">
+      <c r="H41" t="s">
         <v>99</v>
-      </c>
-[...79 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>16497</v>
       </c>
       <c r="B42">
         <v>1984</v>
       </c>
       <c r="C42">
         <v>192</v>
       </c>
       <c r="D42" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E42" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F42" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="H42" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>16496</v>
       </c>
       <c r="B43">
         <v>1984</v>
       </c>
       <c r="C43">
         <v>107</v>
       </c>
       <c r="D43" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E43" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F43" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G43" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H43" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>8</v>
+      </c>
+      <c r="C44" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" t="s">
+        <v>9</v>
+      </c>
+      <c r="E44" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H44" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>8</v>
+      </c>
+      <c r="B45" t="s">
+        <v>8</v>
+      </c>
+      <c r="C45" t="s">
+        <v>8</v>
+      </c>
+      <c r="D45" t="s">
+        <v>9</v>
+      </c>
+      <c r="E45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" t="s">
+        <v>14</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H45" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>8</v>
+      </c>
+      <c r="B46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C46" t="s">
+        <v>8</v>
+      </c>
+      <c r="D46" t="s">
+        <v>9</v>
+      </c>
+      <c r="E46" t="s">
+        <v>10</v>
+      </c>
+      <c r="F46" t="s">
+        <v>83</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H46" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>8</v>
+      </c>
+      <c r="B47" t="s">
+        <v>8</v>
+      </c>
+      <c r="C47" t="s">
+        <v>8</v>
+      </c>
+      <c r="D47" t="s">
+        <v>9</v>
+      </c>
+      <c r="E47" t="s">
+        <v>10</v>
+      </c>
+      <c r="F47" t="s">
+        <v>14</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H47" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>8</v>
+      </c>
+      <c r="B48" t="s">
+        <v>8</v>
+      </c>
+      <c r="C48" t="s">
+        <v>8</v>
+      </c>
+      <c r="D48" t="s">
+        <v>9</v>
+      </c>
+      <c r="E48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F48" t="s">
+        <v>14</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="H43" t="s">
+      <c r="H48" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="44" spans="1:8">
-[...15 lines deleted...]
-      <c r="F44" t="s">
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>8</v>
+      </c>
+      <c r="B49" t="s">
+        <v>8</v>
+      </c>
+      <c r="C49" t="s">
+        <v>8</v>
+      </c>
+      <c r="D49" t="s">
+        <v>9</v>
+      </c>
+      <c r="E49" t="s">
+        <v>10</v>
+      </c>
+      <c r="F49" t="s">
+        <v>14</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="G44" s="1" t="s">
+      <c r="H49" t="s">
         <v>115</v>
       </c>
-      <c r="H44" t="s">
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>8</v>
+      </c>
+      <c r="B50" t="s">
+        <v>8</v>
+      </c>
+      <c r="C50" t="s">
+        <v>8</v>
+      </c>
+      <c r="D50" t="s">
+        <v>9</v>
+      </c>
+      <c r="E50" t="s">
+        <v>10</v>
+      </c>
+      <c r="F50" t="s">
+        <v>33</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>116</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F45" t="s">
+      <c r="H50" t="s">
         <v>117</v>
       </c>
-      <c r="G45" s="1" t="s">
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>8</v>
+      </c>
+      <c r="B51" t="s">
+        <v>8</v>
+      </c>
+      <c r="C51" t="s">
+        <v>8</v>
+      </c>
+      <c r="D51" t="s">
+        <v>9</v>
+      </c>
+      <c r="E51" t="s">
+        <v>10</v>
+      </c>
+      <c r="F51" t="s">
+        <v>14</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="H45" t="s">
+      <c r="H51" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="46" spans="1:8">
-[...15 lines deleted...]
-      <c r="F46" t="s">
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>8</v>
+      </c>
+      <c r="B52" t="s">
+        <v>8</v>
+      </c>
+      <c r="C52" t="s">
+        <v>8</v>
+      </c>
+      <c r="D52" t="s">
+        <v>9</v>
+      </c>
+      <c r="E52" t="s">
+        <v>10</v>
+      </c>
+      <c r="F52" t="s">
+        <v>25</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="G46" s="1" t="s">
+      <c r="H52" t="s">
         <v>121</v>
       </c>
-      <c r="H46" t="s">
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>8</v>
+      </c>
+      <c r="B53" t="s">
+        <v>8</v>
+      </c>
+      <c r="C53" t="s">
+        <v>8</v>
+      </c>
+      <c r="D53" t="s">
+        <v>9</v>
+      </c>
+      <c r="E53" t="s">
+        <v>10</v>
+      </c>
+      <c r="F53" t="s">
+        <v>36</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>122</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F47" t="s">
+      <c r="H53" t="s">
         <v>123</v>
       </c>
-      <c r="G47" s="1" t="s">
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>8</v>
+      </c>
+      <c r="B54" t="s">
+        <v>8</v>
+      </c>
+      <c r="C54" t="s">
+        <v>8</v>
+      </c>
+      <c r="D54" t="s">
+        <v>9</v>
+      </c>
+      <c r="E54" t="s">
+        <v>10</v>
+      </c>
+      <c r="F54" t="s">
+        <v>25</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="H47" t="s">
+      <c r="H54" t="s">
         <v>125</v>
-      </c>
-[...180 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>16161</v>
       </c>
       <c r="B55">
         <v>1984</v>
       </c>
       <c r="C55">
         <v>426</v>
       </c>
       <c r="D55" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E55" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F55" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>147</v>
+        <v>126</v>
       </c>
       <c r="H55" t="s">
-        <v>148</v>
+        <v>127</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>16159</v>
       </c>
       <c r="B56">
         <v>1984</v>
       </c>
       <c r="C56">
         <v>259</v>
       </c>
       <c r="D56" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E56" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F56" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>149</v>
+        <v>128</v>
       </c>
       <c r="H56" t="s">
-        <v>150</v>
+        <v>129</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>16158</v>
       </c>
       <c r="B57">
         <v>1984</v>
       </c>
       <c r="C57">
         <v>181</v>
       </c>
       <c r="D57" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E57" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F57" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>151</v>
+        <v>130</v>
       </c>
       <c r="H57" t="s">
-        <v>152</v>
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>