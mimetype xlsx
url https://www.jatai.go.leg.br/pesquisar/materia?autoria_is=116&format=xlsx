--- v0 (2025-11-03)
+++ v1 (2026-07-05)
@@ -10,220 +10,139 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="483" uniqueCount="241">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="594" uniqueCount="217">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>(</t>
+  </si>
+  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Nivaldo Sousa Moraes_x000D_
-[...7 lines deleted...]
-Dolorita Macedo de Oliveira</t>
+    <t>Zilah Amorim Carvalho Vieira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17251</t>
   </si>
   <si>
     <t>A Bancada do Partido do Movimento Democrático Brasileiro - PMDB - de Jataí, Estado de Goiás, composta pelos vereadores que o presente subscrevem, requerem envio de ofício ao Exmo. Sr. Deputado Federal Ulisses Guimarães, Presidente Nacional do PMDB, expressando condolências pelo falecimento do Ex-Senador TEOTÔNIO BRANDÃO VILELA.</t>
   </si>
   <si>
-    <t>Zilah Amorim Carvalho Vieira_x000D_
-[...11 lines deleted...]
-Dolorita Macedo de Oliveira</t>
+    <t>João Justino de Oliveira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17222</t>
   </si>
   <si>
     <t>Os vereadores que ao final subscrevem, requer envio de ofício de ao Dr. José Santana e sua esposa Dna. Marlene, expressando-lhes  o mais profundo pesar pelo falecimento de seu filho.</t>
   </si>
   <si>
-    <t>Sidney Pedrosa de Assis_x000D_
-[...8 lines deleted...]
-Nivaldo Sousa Moraes</t>
+    <t>Wanda Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17176</t>
   </si>
   <si>
     <t>Requer o envio de ofício ao Dr. João Pessoa Tavares, chefe do 12° Distrito Rodoviário Federal, em goiás, apelando àquela autoridade a fim de ceder o o prédio antigo do DNR nesta cidade, ao SENAR.</t>
   </si>
   <si>
-    <t>Semi de Assis_x000D_
-[...12 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17164</t>
   </si>
   <si>
     <t>O vereador requer a construção de ponte de concreto no ribeirão da picada, construção de ponte no ribeirão da felicidade,recuperação da estrada da ariranha, patrolamento e encascalhamento das estradas desta região mencionada.</t>
   </si>
   <si>
-    <t>Eulando Faria Borges_x000D_
-[...13 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17091</t>
   </si>
   <si>
     <t>O vereador que ao final subscreve juntamente com os demais edis, requerem envio de ofício ao Exmo. Sr. Prefeito Municipal, reivindicando-lhe a destinação de uma verba em favor do MOBRAL.</t>
   </si>
   <si>
-    <t>Vanderlei Gonçalves Terra_x000D_
-[...11 lines deleted...]
-Sidney Pedrosa de Assis</t>
+    <t>Dolorita Macedo de Oliveira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17067</t>
   </si>
   <si>
     <t>A vereadora que ao final subscreve, requer envio de ofício ao Exmo. Sr. Delegado de Polícia local ou responsável,  apelando em nome da comunidade, seja feito um estudo maior, procurando descobrir o "porquê" de tantos assassinatos atualmente em Jataí.</t>
   </si>
   <si>
-    <t>Semi de Assis_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17063</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Sr. Delegado de Polícia local, pedindo-lhe atenções para o estabelecimento denominado de bar chaparral, principalmente em dias de feiras livres afim de corrigir algumas falhas ali verificadas, pois prejudicam a normalidade do ambiente.</t>
   </si>
   <si>
-    <t>João Justino de Oliveira</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16839</t>
   </si>
   <si>
     <t>O vereador que ao final subscreve, solicita do Exmo. Sr. Prefeito Municipal de inclusão em seu plano de trabalho a construção de uma quadra de esporte, na área junto a escola CLOBERTINO NAVES, situada no povoado de Naveslândia.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16838</t>
   </si>
   <si>
     <t>Requer ao Exmo Sr. Prefeito Municipal, a construção de mais uma sala de aula em todas as escolas  de 1° Grau municipais urbanas.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16837</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, a construção de uma escola nível jardim de infância e pré-escolar destinada a atender alunos na faixa etária de  4 a 6 anos de idade, neste município.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16835</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Exmo.Sr. Prefeito Municipal, pleiteando-lhe a construção de prédio próprio para a Escola Municipal " Sindicato dos Trabalhadores".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16832</t>
@@ -378,355 +297,162 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/16802</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando a antecipação da mudança da oficina da Prefeitura ainda este ano, para que libere espaço para o crescimento do cemitério São Miguel, pois o  espaço existente está a quem da demanda.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16801</t>
   </si>
   <si>
     <t>Requer envio de ofício ao  Exmo. Sr. Prefeito Municipal, solicitando a reforma do Mine-Posto de Saúde do Distrito de Aparecida do Rio Doce.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16800</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando com urgência  a recuperação dos muros do cemitério do Distrito de Perolândia.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16799</t>
   </si>
   <si>
     <t>Requer  envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando a reforma do prédio da cadeia publica  do Distrito de Aparecida  do Rio Doce.</t>
   </si>
   <si>
-    <t>Eulando Faria Borges_x000D_
-[...13 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16766</t>
   </si>
   <si>
     <t>Requer o envio de ofício ao Exmo. Sr. Deputado Luiz Alberto Vilela, reivindicando-lhe seu trabalho junto a TELEGOIÁS, no sentido de voltar para Jataí o atendimento que fora transferido para Morrinhos.</t>
   </si>
   <si>
-    <t>Zilah Amorim Carvalho Vieira_x000D_
-[...13 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16602</t>
   </si>
   <si>
     <t>Requer envio de ofício inclusive cópia deste, ao Exmo. Sr. Reverendo EUDÓXIO MENDES DOS SANTOS, presidente do conselho deliberativo do I.S.G, solicitando informações sobre  o que provocou o fechamento do curso normal noturno.</t>
   </si>
   <si>
-    <t>Morandir Machado de Souza_x000D_
-[...11 lines deleted...]
-Zilah Amorim Carvalho Vieira</t>
+    <t>José Ramos de Olivieira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16590</t>
   </si>
   <si>
     <t>Nos vereadores requeremos envio de ofício ao Exmo. Sr. Ministro da Previdência e Assistência Social,  que autorize a liberação do processo  do se trata do credenciamento do médico WALGMAR RAMOS DE OLIVEIRA, sob os números : 407-0277 e 508- 0274.</t>
   </si>
   <si>
-    <t>Wanda Carvalho_x000D_
-[...7 lines deleted...]
-Zilah Amorim Carvalho Vieira</t>
+    <t>Nivaldo Sousa Moraes</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16546</t>
   </si>
   <si>
     <t>Requer envio de ofício à `TELE GOIÁS em Morrinhos - GO. solicitando providências no sentido de detectar possíveis defeitos ou falhas no sisteme de DDD desta cidade Jataí - GO</t>
   </si>
   <si>
-    <t>Morandir Machado de Souza_x000D_
-[...9 lines deleted...]
-Nivaldo Sousa Moraes</t>
+    <t>Semi de Assis</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16535</t>
   </si>
   <si>
     <t>Requer envio de Moção de pesar aos familiares de  OLINTO MODESTO DE CARVALHO, pelo seu falecimento ocorrido no último dia  15 de novembro passado.</t>
   </si>
   <si>
-    <t>Elita Maria de Carvalho Lima_x000D_
-[...11 lines deleted...]
-Zilah Amorim Carvalho Vieira</t>
+    <t>Sidney Pedrosa de Assis</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16529</t>
   </si>
   <si>
     <t>Os vereadores da bancada do PDS, requer envio de Moção de Pesar aos familiares pelo falecimento de DUZOLINA MACEDO DE JESUS, ocorrido no último dia 12 de julho passado.</t>
   </si>
   <si>
-    <t>Sidney Pedrosa de Assis_x000D_
-[...13 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16527</t>
   </si>
   <si>
     <t>A vereadora  requer envio de Moção de pesar aos familiares de OROZIMBO LOPES CARVALHO pelo seu falecimento ocorrido no último dia 05.</t>
   </si>
   <si>
-    <t>João Justino de Oliveira_x000D_
-[...8 lines deleted...]
-Eulando Faria Borges</t>
+    <t>Elita Maria de Carvalho Lima</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16519</t>
   </si>
   <si>
     <t>Requer envio de ofício ao  Pe.  José Del'agua  cumprimentando em seu nome e de toda edilidade Jataiense, pelo seu aniversário natalício.</t>
   </si>
   <si>
-    <t>Dolorita Macedo de Oliveira_x000D_
-[...9 lines deleted...]
-Elita Maria de Carvalho Lima</t>
+    <t>Luiz Abatuir Assis</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16509</t>
   </si>
   <si>
     <t>Requer envio de moção de pesar á família de WELLINGTON CABRAL DE MOURA, falecido no mês próximo passado.</t>
   </si>
   <si>
-    <t>José Ramos de Olivieira_x000D_
-[...12 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16492</t>
   </si>
   <si>
     <t>Os vereadores que compõe a Câmara Municipal de Jataí, requer envio de ofício ao Líder do PDT na Câmara dos Deputados, Dep. Federal BRANDÃO MONTEIRO,reivindicando -lhe seu valioso trabalho junto aos outros parlamentares, visando aprovação da emenda que eleva os subsídios de vereadores com base no percentual de 6% da receita realizada no execício imediatamente anterior.</t>
   </si>
   <si>
-    <t>Zilah Amorim Carvalho Vieira_x000D_
-[...12 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16490</t>
   </si>
   <si>
     <t>Os vereadores que compõe a Câmara Municipal de Jataí, requer envio de ofício ao Líder do PT na Câmara dos Deputados, Dep. Federal AÍRTON SOARES ,reivindicando -lhe seu valioso trabalho junto aos outros parlamentares, visando aprovação da emenda que eleva os subsídios de vereadores com base no percentual de 6% da receita realizada no execício imediatamente anterior.</t>
   </si>
   <si>
-    <t>João Justino de Oliveira_x000D_
-[...10 lines deleted...]
-José Ramos de Olivieira</t>
+    <t>Morandir Machado de Souza</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16489</t>
   </si>
   <si>
     <t>Os vereadores que compõe a Câmara Municipal de Jataí, requer envio de ofício ao Líder do Governo na  Câmara Federal, Dep. Nelson Marchesan ,reivindicando -lhe seu valioso trabalho junto aos outros parlamentares, visando a aprovação da emenda  que eleva os subsídios  de vereadores, com base no percentual de 6%  da receita realizada no execício imediatamente anterior.</t>
   </si>
   <si>
-    <t>Wanda Carvalho_x000D_
-[...12 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16488</t>
   </si>
   <si>
     <t>Os vereadores que compõe a Câmara Municipal de Jataí, requer envio de ofício ao Líder do PTB na  Câmara dos Deputados, Dep. Federal CELSO PEÇANHA ,reivindicando -lhe seu valioso trabalho junto aos outros parlamentares, no sentido da aprovação da emenda que eleva os subsídios  de vereadores, com base no percentual de 6%  da receita realizada no execício imediatamente anterior.</t>
   </si>
   <si>
-    <t>José Ramos de Olivieira_x000D_
-[...12 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16487</t>
   </si>
   <si>
     <t>Os vereadores que compõe a Câmara Municipal de Jataí, requer envio de ofício ao Líder do PMDB na  Câmara dos Deputados, Dep. Federal FREITAS NOBRES,reivindicando -lhe seu valioso trabalho junto aos outros parlamentares, visando aprovação da emenda  que eleva os subsídios  de vereadores com base no percentual de 6%  da receita realizada no execício imediatamente anterior.</t>
   </si>
   <si>
-    <t>Dolorita Macedo de Oliveira_x000D_
-[...12 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16480</t>
   </si>
   <si>
     <t>O vereadores que este subscrevem, requer moção de pesar aos familiares de CUSTÓDIO SOARES GEDDA pelo seu falecimento, ocorrido no final de novembro do corrente mês.</t>
   </si>
   <si>
-    <t>José Ramos de Olivieira_x000D_
-[...5 lines deleted...]
-Wanda Carvalho</t>
+    <t>Eulando Faria Borges</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16471</t>
   </si>
   <si>
     <t>Requer envio de correspondência ao EXMO. Sr. Dr. CLORALDINO SEVERO, Ministro dos  Transporte, a possibilidade de estar fazendo estudo  para estar a enlanguescer a ponte de concreto sobre o Rio Claro, na BR. 364, rodovia São Paulo- Cuiabá .</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16358</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo, que envie a esta casa de leis, um projeto - lei , concedendo a " ASBEG" - ASSOCIAÇÃO DOS SERVIDORES DO BANCO DO ESTADO DE GOIÁS, uma área de terras destinada a construção de sua sede própria.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16357</t>
   </si>
   <si>
     <t>O vereador que ao final subscreve, solicita ao Poder Executivo, que remeta a esta casa de leis, um projeto-lei, criando cargos de encarregado de Posto de Correios para o Distrito de Perolândia e Aparecida do Rio Doce.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16356</t>
   </si>
   <si>
     <t>O vereador que ao final subscreve, solicita do Poder Executivo Municipal, providências no sentido de mudar o "Ponto de Carroça" existente ao lado do Mercado Municipal, para outo lugar mais adequado.</t>
   </si>
@@ -847,198 +573,126 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/16326</t>
   </si>
   <si>
     <t>O vereador que ao final subscreve, juntamente com a comunidade do Distrito de Aparecida do Rio Doce, solicita do Poder Executivo Municipal, a colocação de quebra - molas na BR.364 no trecho urbano deste distrito.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14513</t>
   </si>
   <si>
     <t>" FIXA DATAS DE ATUALIZAÇÃO DA REMUNERAÇÃO E ESTABELECE CRITÉRIOS PARA CÁLCULO DE SUBSÍDIOS DOS VEREADORES"</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14512</t>
   </si>
   <si>
     <t>" ESTABELECE CRITÉRIOS PARA PAGAMENTO DA DIFERENÇA DE SUBSÍDIOS AOS VEREADORES"</t>
   </si>
   <si>
-    <t>Morandir Machado de Souza_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14511</t>
   </si>
   <si>
     <t>" FIXA SUBSÍDIOS DOS VEREADORES PARA O PRIMEIRO SEMESTRE DO ANO DE 1986 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
-    <t>Elita Maria de Carvalho Lima_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14510</t>
   </si>
   <si>
     <t>" ESTABELECE CRITÉRIOS PARA PAGAMENTO DA DIFERENÇA DE SUBSÍDIOS AOS VEREADORES EM 1985"</t>
   </si>
   <si>
-    <t>Elita Maria de Carvalho Lima_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14509</t>
   </si>
   <si>
     <t>' FIXA SUBSÍDIOS DOS VEREADORES PARA O EXERCÍCIO DE 1986 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
-    <t>Sidney Pedrosa de Assis_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14508</t>
   </si>
   <si>
     <t>" ESTABELECE CRITÉRIOS PARA PAGAMENTO DA DIFERENÇA DE SUBSÍDIOS  AOS VEREADORES"</t>
   </si>
   <si>
-    <t>Zilah Amorim Carvalho Vieira_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14506</t>
   </si>
   <si>
     <t>" FIXA SUBSÍDIOS DOS VEREADORES PARA O EXERCÍCIO DE 1985 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
-    <t>Semi de Assis_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14501</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE ABONO DE FALTAS DOS VEREADORES E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
-    <t>Semi de Assis_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14500</t>
   </si>
   <si>
     <t>" REAJUSTA SUBSÍDIOS DOS VEREADORES PARA O EXERCÍCIO DE 1984 E DÁ OURAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>Elita Maria de Carvalho Lima_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14418</t>
   </si>
   <si>
     <t>" FIXA OS SUBSÍDIOS DO PREFEITO MUNICIPAL DE JATAÍ, INCLUSIVE A VERBA DE REPRESENTAÇÃO DO MESMO E BEM ASSIM A VERBA DE REPRESENTAÇÃO DO VICE- PREFEITO E DO PRESIDENTE DO PODER LEGISLATIVO JATAIENSE".</t>
   </si>
   <si>
-    <t>Sidney Pedrosa de Assis_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14417</t>
   </si>
   <si>
     <t>" FIXA OS SUBSÍDIOS DO PREFEITO MUNICIPAL DE JATAÍ, INCLUSIVE A VERBA DE REPRESENTAÇÃO DO MESMO, E BEM ASSIM A VERBA DE REPRESENTAÇÃO DO VICE- PREFEITO E DO PRESIDENTE DO PODER LEGISLATIVO"</t>
   </si>
   <si>
-    <t>João Justino de Oliveira_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14416</t>
   </si>
   <si>
     <t xml:space="preserve">" APROVA O BALANÇO GERAL DA PREFEITURA MUNICIPAL DE JATAÍ, REFERENTE AO EXERCÍCIO FINANCEIRO DE 1984". </t>
   </si>
   <si>
-    <t>Elita Maria de Carvalho Lima_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14415</t>
   </si>
   <si>
     <t>" APROVA CONTAS E BALANCETES MENSAIS DA PREFEITURA MUNICIPAL DE JATAÍ"</t>
   </si>
   <si>
-    <t>Zilah Amorim Carvalho Vieira_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14414</t>
   </si>
   <si>
     <t>"FIXA OS SUBSÍDIOS DO PREFEITO MUNICIPAL DE JATAÍ, INCLUSIVE S VERBA DE REPRESENTAÇÃO DO MESMO E BEM ASSIM A VERBA DE REPRESENTAÇÃO DO VICE-PREFEITO E DO PRESIDENTE DO PODER LEGISLATIVO JATAIENSE ".</t>
-  </si>
-[...4 lines deleted...]
-Semi de Assis</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14412</t>
   </si>
   <si>
     <t>"APROVA CONTAS E BALANCETES MENSAIS DA PREFEITURA MUNICIPAL DE JATAÍ"</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14411</t>
   </si>
   <si>
     <t>" FIXA OS SUBSÍDIOS DO PREFEITO MUNICIPAL DE JATAÍ, INCLUSIVE A VERBA DE REPRESENTAÇÃO DO MESMO E BEM ASSIM A VERBA DE REPRESENTAÇÃO DO VICE-PREFEITO E DO PRESIDENTE DO PODER LEGISLATIVO JATAIENSE"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1402,2517 +1056,2517 @@
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2">
-[...6 lines deleted...]
-        <v>623</v>
+      <c r="A2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
       </c>
       <c r="D2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3">
-[...6 lines deleted...]
-        <v>488</v>
+      <c r="A3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4">
-[...6 lines deleted...]
-        <v>43</v>
+      <c r="A4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" t="s">
+        <v>8</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5">
-[...6 lines deleted...]
-        <v>108</v>
+      <c r="A5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" t="s">
+        <v>8</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6">
-[...6 lines deleted...]
-        <v>204</v>
+      <c r="A6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" t="s">
+        <v>8</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>23</v>
       </c>
-      <c r="H6" t="s">
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" t="s">
         <v>24</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F7" t="s">
+      <c r="G7" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>26</v>
       </c>
-      <c r="H7" t="s">
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>27</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F8" t="s">
+      <c r="H8" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>16839</v>
       </c>
       <c r="B9">
         <v>1983</v>
       </c>
       <c r="C9">
         <v>616</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F9" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>16838</v>
       </c>
       <c r="B10">
         <v>1983</v>
       </c>
       <c r="C10">
         <v>475</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F10" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="G10" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H10" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>16837</v>
       </c>
       <c r="B11">
         <v>1983</v>
       </c>
       <c r="C11">
         <v>474</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F11" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="H11" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>16835</v>
       </c>
       <c r="B12">
         <v>1983</v>
       </c>
       <c r="C12">
         <v>473</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F12" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="H12" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>16832</v>
       </c>
       <c r="B13">
         <v>1983</v>
       </c>
       <c r="C13">
         <v>469</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F13" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="H13" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>16831</v>
       </c>
       <c r="B14">
         <v>1983</v>
       </c>
       <c r="C14">
         <v>468</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F14" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="H14" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>16830</v>
       </c>
       <c r="B15">
         <v>1983</v>
       </c>
       <c r="C15">
         <v>467</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F15" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="H15" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>16829</v>
       </c>
       <c r="B16">
         <v>1983</v>
       </c>
       <c r="C16">
         <v>443</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F16" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="H16" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>16828</v>
       </c>
       <c r="B17">
         <v>1983</v>
       </c>
       <c r="C17">
         <v>439</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F17" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="H17" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>16827</v>
       </c>
       <c r="B18">
         <v>1983</v>
       </c>
       <c r="C18">
         <v>438</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F18" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="H18" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>16826</v>
       </c>
       <c r="B19">
         <v>1983</v>
       </c>
       <c r="C19">
         <v>437</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F19" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="H19" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>16825</v>
       </c>
       <c r="B20">
         <v>1983</v>
       </c>
       <c r="C20">
         <v>436</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F20" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="H20" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>16824</v>
       </c>
       <c r="B21">
         <v>1983</v>
       </c>
       <c r="C21">
         <v>434</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F21" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="H21" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>16823</v>
       </c>
       <c r="B22">
         <v>1983</v>
       </c>
       <c r="C22">
         <v>433</v>
       </c>
       <c r="D22" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E22" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F22" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="H22" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>16822</v>
       </c>
       <c r="B23">
         <v>1983</v>
       </c>
       <c r="C23">
         <v>432</v>
       </c>
       <c r="D23" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E23" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F23" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H23" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>16821</v>
       </c>
       <c r="B24">
         <v>1983</v>
       </c>
       <c r="C24">
         <v>381</v>
       </c>
       <c r="D24" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E24" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F24" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="H24" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>16820</v>
       </c>
       <c r="B25">
         <v>1983</v>
       </c>
       <c r="C25">
         <v>380</v>
       </c>
       <c r="D25" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E25" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F25" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="H25" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>16819</v>
       </c>
       <c r="B26">
         <v>1983</v>
       </c>
       <c r="C26">
         <v>379</v>
       </c>
       <c r="D26" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E26" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F26" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="H26" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>16817</v>
       </c>
       <c r="B27">
         <v>1983</v>
       </c>
       <c r="C27">
         <v>274</v>
       </c>
       <c r="D27" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E27" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F27" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="H27" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>16815</v>
       </c>
       <c r="B28">
         <v>1983</v>
       </c>
       <c r="C28">
         <v>215</v>
       </c>
       <c r="D28" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E28" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F28" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="H28" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>16811</v>
       </c>
       <c r="B29">
         <v>1983</v>
       </c>
       <c r="C29">
         <v>214</v>
       </c>
       <c r="D29" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E29" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F29" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="H29" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>16810</v>
       </c>
       <c r="B30">
         <v>1983</v>
       </c>
       <c r="C30">
         <v>201</v>
       </c>
       <c r="D30" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E30" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F30" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="H30" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>16809</v>
       </c>
       <c r="B31">
         <v>1983</v>
       </c>
       <c r="C31">
         <v>200</v>
       </c>
       <c r="D31" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E31" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F31" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="H31" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>16808</v>
       </c>
       <c r="B32">
         <v>1983</v>
       </c>
       <c r="C32">
         <v>165</v>
       </c>
       <c r="D32" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E32" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F32" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="H32" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>16807</v>
       </c>
       <c r="B33">
         <v>1983</v>
       </c>
       <c r="C33">
         <v>164</v>
       </c>
       <c r="D33" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E33" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F33" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="H33" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>16806</v>
       </c>
       <c r="B34">
         <v>1983</v>
       </c>
       <c r="C34">
         <v>163</v>
       </c>
       <c r="D34" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E34" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F34" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="H34" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>16805</v>
       </c>
       <c r="B35">
         <v>1983</v>
       </c>
       <c r="C35">
         <v>158</v>
       </c>
       <c r="D35" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E35" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F35" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="H35" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>16804</v>
       </c>
       <c r="B36">
         <v>1983</v>
       </c>
       <c r="C36">
         <v>90</v>
       </c>
       <c r="D36" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E36" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F36" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="H36" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>16803</v>
       </c>
       <c r="B37">
         <v>1983</v>
       </c>
       <c r="C37">
         <v>76</v>
       </c>
       <c r="D37" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E37" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F37" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="H37" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>16802</v>
       </c>
       <c r="B38">
         <v>1983</v>
       </c>
       <c r="C38">
         <v>72</v>
       </c>
       <c r="D38" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E38" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F38" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="H38" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>16801</v>
       </c>
       <c r="B39">
         <v>1983</v>
       </c>
       <c r="C39">
         <v>40</v>
       </c>
       <c r="D39" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E39" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F39" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="H39" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>16800</v>
       </c>
       <c r="B40">
         <v>1983</v>
       </c>
       <c r="C40">
         <v>39</v>
       </c>
       <c r="D40" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E40" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F40" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="H40" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>16799</v>
       </c>
       <c r="B41">
         <v>1983</v>
       </c>
       <c r="C41">
         <v>38</v>
       </c>
       <c r="D41" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E41" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F41" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G41" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H41" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>8</v>
+      </c>
+      <c r="B42" t="s">
+        <v>8</v>
+      </c>
+      <c r="C42" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" t="s">
+        <v>9</v>
+      </c>
+      <c r="E42" t="s">
+        <v>10</v>
+      </c>
+      <c r="F42" t="s">
+        <v>14</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H42" t="s">
         <v>96</v>
       </c>
-      <c r="H41" t="s">
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>8</v>
+      </c>
+      <c r="B43" t="s">
+        <v>8</v>
+      </c>
+      <c r="C43" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43" t="s">
+        <v>9</v>
+      </c>
+      <c r="E43" t="s">
+        <v>10</v>
+      </c>
+      <c r="F43" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>97</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F42" t="s">
+      <c r="H43" t="s">
         <v>98</v>
       </c>
-      <c r="G42" s="1" t="s">
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>8</v>
+      </c>
+      <c r="C44" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" t="s">
+        <v>9</v>
+      </c>
+      <c r="E44" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" t="s">
         <v>99</v>
       </c>
-      <c r="H42" t="s">
+      <c r="G44" s="1" t="s">
         <v>100</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F43" t="s">
+      <c r="H44" t="s">
         <v>101</v>
       </c>
-      <c r="G43" s="1" t="s">
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>8</v>
+      </c>
+      <c r="B45" t="s">
+        <v>8</v>
+      </c>
+      <c r="C45" t="s">
+        <v>8</v>
+      </c>
+      <c r="D45" t="s">
+        <v>9</v>
+      </c>
+      <c r="E45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" t="s">
         <v>102</v>
       </c>
-      <c r="H43" t="s">
+      <c r="G45" s="1" t="s">
         <v>103</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F44" t="s">
+      <c r="H45" t="s">
         <v>104</v>
       </c>
-      <c r="G44" s="1" t="s">
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>8</v>
+      </c>
+      <c r="B46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C46" t="s">
+        <v>8</v>
+      </c>
+      <c r="D46" t="s">
+        <v>9</v>
+      </c>
+      <c r="E46" t="s">
+        <v>10</v>
+      </c>
+      <c r="F46" t="s">
         <v>105</v>
       </c>
-      <c r="H44" t="s">
+      <c r="G46" s="1" t="s">
         <v>106</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F45" t="s">
+      <c r="H46" t="s">
         <v>107</v>
       </c>
-      <c r="G45" s="1" t="s">
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>8</v>
+      </c>
+      <c r="B47" t="s">
+        <v>8</v>
+      </c>
+      <c r="C47" t="s">
+        <v>8</v>
+      </c>
+      <c r="D47" t="s">
+        <v>9</v>
+      </c>
+      <c r="E47" t="s">
+        <v>10</v>
+      </c>
+      <c r="F47" t="s">
         <v>108</v>
       </c>
-      <c r="H45" t="s">
+      <c r="G47" s="1" t="s">
         <v>109</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F46" t="s">
+      <c r="H47" t="s">
         <v>110</v>
       </c>
-      <c r="G46" s="1" t="s">
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>8</v>
+      </c>
+      <c r="B48" t="s">
+        <v>8</v>
+      </c>
+      <c r="C48" t="s">
+        <v>8</v>
+      </c>
+      <c r="D48" t="s">
+        <v>9</v>
+      </c>
+      <c r="E48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F48" t="s">
+        <v>11</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="H46" t="s">
+      <c r="H48" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="47" spans="1:8">
-[...15 lines deleted...]
-      <c r="F47" t="s">
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>8</v>
+      </c>
+      <c r="B49" t="s">
+        <v>8</v>
+      </c>
+      <c r="C49" t="s">
+        <v>8</v>
+      </c>
+      <c r="D49" t="s">
+        <v>9</v>
+      </c>
+      <c r="E49" t="s">
+        <v>10</v>
+      </c>
+      <c r="F49" t="s">
         <v>113</v>
       </c>
-      <c r="G47" s="1" t="s">
+      <c r="G49" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="H47" t="s">
+      <c r="H49" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="48" spans="1:8">
-[...15 lines deleted...]
-      <c r="F48" t="s">
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>8</v>
+      </c>
+      <c r="B50" t="s">
+        <v>8</v>
+      </c>
+      <c r="C50" t="s">
+        <v>8</v>
+      </c>
+      <c r="D50" t="s">
+        <v>9</v>
+      </c>
+      <c r="E50" t="s">
+        <v>10</v>
+      </c>
+      <c r="F50" t="s">
         <v>116</v>
       </c>
-      <c r="G48" s="1" t="s">
+      <c r="G50" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="H48" t="s">
+      <c r="H50" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="49" spans="1:8">
-[...15 lines deleted...]
-      <c r="F49" t="s">
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>8</v>
+      </c>
+      <c r="B51" t="s">
+        <v>8</v>
+      </c>
+      <c r="C51" t="s">
+        <v>8</v>
+      </c>
+      <c r="D51" t="s">
+        <v>9</v>
+      </c>
+      <c r="E51" t="s">
+        <v>10</v>
+      </c>
+      <c r="F51" t="s">
+        <v>105</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="G49" s="1" t="s">
+      <c r="H51" t="s">
         <v>120</v>
       </c>
-      <c r="H49" t="s">
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>8</v>
+      </c>
+      <c r="B52" t="s">
+        <v>8</v>
+      </c>
+      <c r="C52" t="s">
+        <v>8</v>
+      </c>
+      <c r="D52" t="s">
+        <v>9</v>
+      </c>
+      <c r="E52" t="s">
+        <v>10</v>
+      </c>
+      <c r="F52" t="s">
+        <v>14</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>121</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F50" t="s">
+      <c r="H52" t="s">
         <v>122</v>
       </c>
-      <c r="G50" s="1" t="s">
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>8</v>
+      </c>
+      <c r="B53" t="s">
+        <v>8</v>
+      </c>
+      <c r="C53" t="s">
+        <v>8</v>
+      </c>
+      <c r="D53" t="s">
+        <v>9</v>
+      </c>
+      <c r="E53" t="s">
+        <v>10</v>
+      </c>
+      <c r="F53" t="s">
         <v>123</v>
       </c>
-      <c r="H50" t="s">
+      <c r="G53" s="1" t="s">
         <v>124</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F51" t="s">
+      <c r="H53" t="s">
         <v>125</v>
       </c>
-      <c r="G51" s="1" t="s">
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>8</v>
+      </c>
+      <c r="B54" t="s">
+        <v>8</v>
+      </c>
+      <c r="C54" t="s">
+        <v>8</v>
+      </c>
+      <c r="D54" t="s">
+        <v>9</v>
+      </c>
+      <c r="E54" t="s">
+        <v>10</v>
+      </c>
+      <c r="F54" t="s">
+        <v>17</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="H51" t="s">
+      <c r="H54" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="52" spans="1:8">
-[...15 lines deleted...]
-      <c r="F52" t="s">
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B55" t="s">
+        <v>8</v>
+      </c>
+      <c r="C55" t="s">
+        <v>8</v>
+      </c>
+      <c r="D55" t="s">
+        <v>9</v>
+      </c>
+      <c r="E55" t="s">
+        <v>10</v>
+      </c>
+      <c r="F55" t="s">
+        <v>24</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="G52" s="1" t="s">
+      <c r="H55" t="s">
         <v>129</v>
       </c>
-      <c r="H52" t="s">
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>8</v>
+      </c>
+      <c r="B56" t="s">
+        <v>8</v>
+      </c>
+      <c r="C56" t="s">
+        <v>8</v>
+      </c>
+      <c r="D56" t="s">
+        <v>9</v>
+      </c>
+      <c r="E56" t="s">
+        <v>10</v>
+      </c>
+      <c r="F56" t="s">
+        <v>116</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>130</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F53" t="s">
+      <c r="H56" t="s">
         <v>131</v>
       </c>
-      <c r="G53" s="1" t="s">
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>8</v>
+      </c>
+      <c r="B57" t="s">
+        <v>8</v>
+      </c>
+      <c r="C57" t="s">
+        <v>8</v>
+      </c>
+      <c r="D57" t="s">
+        <v>9</v>
+      </c>
+      <c r="E57" t="s">
+        <v>10</v>
+      </c>
+      <c r="F57" t="s">
         <v>132</v>
       </c>
-      <c r="H53" t="s">
+      <c r="G57" s="1" t="s">
         <v>133</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F54" t="s">
+      <c r="H57" t="s">
         <v>134</v>
-      </c>
-[...82 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>16358</v>
       </c>
       <c r="B58">
         <v>1984</v>
       </c>
       <c r="C58">
         <v>434</v>
       </c>
       <c r="D58" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E58" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F58" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>146</v>
+        <v>135</v>
       </c>
       <c r="H58" t="s">
-        <v>147</v>
+        <v>136</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>16357</v>
       </c>
       <c r="B59">
         <v>1984</v>
       </c>
       <c r="C59">
         <v>411</v>
       </c>
       <c r="D59" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E59" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F59" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="H59" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>16356</v>
       </c>
       <c r="B60">
         <v>1984</v>
       </c>
       <c r="C60">
         <v>410</v>
       </c>
       <c r="D60" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E60" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F60" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="H60" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>16355</v>
       </c>
       <c r="B61">
         <v>1984</v>
       </c>
       <c r="C61">
         <v>409</v>
       </c>
       <c r="D61" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E61" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F61" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>152</v>
+        <v>141</v>
       </c>
       <c r="H61" t="s">
-        <v>153</v>
+        <v>142</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>16354</v>
       </c>
       <c r="B62">
         <v>1984</v>
       </c>
       <c r="C62">
         <v>398</v>
       </c>
       <c r="D62" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E62" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F62" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>154</v>
+        <v>143</v>
       </c>
       <c r="H62" t="s">
-        <v>155</v>
+        <v>144</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>16353</v>
       </c>
       <c r="B63">
         <v>1984</v>
       </c>
       <c r="C63">
         <v>397</v>
       </c>
       <c r="D63" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E63" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F63" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="H63" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>16352</v>
       </c>
       <c r="B64">
         <v>1984</v>
       </c>
       <c r="C64">
         <v>387</v>
       </c>
       <c r="D64" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E64" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F64" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="H64" t="s">
-        <v>159</v>
+        <v>148</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>16345</v>
       </c>
       <c r="B65">
         <v>1984</v>
       </c>
       <c r="C65">
         <v>380</v>
       </c>
       <c r="D65" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E65" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F65" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="H65" t="s">
-        <v>161</v>
+        <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>16344</v>
       </c>
       <c r="B66">
         <v>1984</v>
       </c>
       <c r="C66">
         <v>324</v>
       </c>
       <c r="D66" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E66" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F66" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="H66" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>16343</v>
       </c>
       <c r="B67">
         <v>1984</v>
       </c>
       <c r="C67">
         <v>313</v>
       </c>
       <c r="D67" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E67" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F67" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="H67" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>16342</v>
       </c>
       <c r="B68">
         <v>1984</v>
       </c>
       <c r="C68">
         <v>312</v>
       </c>
       <c r="D68" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E68" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F68" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="H68" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>16341</v>
       </c>
       <c r="B69">
         <v>1984</v>
       </c>
       <c r="C69">
         <v>311</v>
       </c>
       <c r="D69" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E69" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F69" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="H69" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>16338</v>
       </c>
       <c r="B70">
         <v>1984</v>
       </c>
       <c r="C70">
         <v>305</v>
       </c>
       <c r="D70" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E70" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F70" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="H70" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>16337</v>
       </c>
       <c r="B71">
         <v>1984</v>
       </c>
       <c r="C71">
         <v>304</v>
       </c>
       <c r="D71" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E71" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F71" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="H71" t="s">
-        <v>173</v>
+        <v>162</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>16336</v>
       </c>
       <c r="B72">
         <v>1984</v>
       </c>
       <c r="C72">
         <v>303</v>
       </c>
       <c r="D72" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E72" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F72" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="H72" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>16335</v>
       </c>
       <c r="B73">
         <v>1984</v>
       </c>
       <c r="C73">
         <v>292</v>
       </c>
       <c r="D73" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E73" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F73" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="H73" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>16334</v>
       </c>
       <c r="B74">
         <v>1984</v>
       </c>
       <c r="C74">
         <v>291</v>
       </c>
       <c r="D74" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E74" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F74" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="H74" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>16333</v>
       </c>
       <c r="B75">
         <v>1984</v>
       </c>
       <c r="C75">
         <v>290</v>
       </c>
       <c r="D75" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E75" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F75" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="H75" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>16332</v>
       </c>
       <c r="B76">
         <v>1984</v>
       </c>
       <c r="C76">
         <v>288</v>
       </c>
       <c r="D76" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E76" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F76" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="H76" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>16331</v>
       </c>
       <c r="B77">
         <v>1984</v>
       </c>
       <c r="C77">
         <v>193</v>
       </c>
       <c r="D77" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E77" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F77" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>184</v>
+        <v>173</v>
       </c>
       <c r="H77" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>16330</v>
       </c>
       <c r="B78">
         <v>1984</v>
       </c>
       <c r="C78">
         <v>156</v>
       </c>
       <c r="D78" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E78" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F78" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="H78" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>16327</v>
       </c>
       <c r="B79">
         <v>1984</v>
       </c>
       <c r="C79">
         <v>155</v>
       </c>
       <c r="D79" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E79" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F79" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="H79" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>16326</v>
       </c>
       <c r="B80">
         <v>1984</v>
       </c>
       <c r="C80">
         <v>59</v>
       </c>
       <c r="D80" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E80" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F80" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
       <c r="H80" t="s">
-        <v>191</v>
+        <v>180</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>14513</v>
       </c>
       <c r="B81">
         <v>1986</v>
       </c>
       <c r="C81">
         <v>1</v>
       </c>
       <c r="D81" t="s">
-        <v>192</v>
+        <v>181</v>
       </c>
       <c r="E81" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="F81" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="H81" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>14512</v>
       </c>
       <c r="B82">
         <v>1985</v>
       </c>
       <c r="C82">
         <v>1</v>
       </c>
       <c r="D82" t="s">
+        <v>181</v>
+      </c>
+      <c r="E82" t="s">
+        <v>182</v>
+      </c>
+      <c r="F82" t="s">
+        <v>14</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H82" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>8</v>
+      </c>
+      <c r="B83" t="s">
+        <v>8</v>
+      </c>
+      <c r="C83" t="s">
+        <v>8</v>
+      </c>
+      <c r="D83" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" t="s">
+        <v>182</v>
+      </c>
+      <c r="F83" t="s">
+        <v>123</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H83" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>8</v>
+      </c>
+      <c r="B84" t="s">
+        <v>8</v>
+      </c>
+      <c r="C84" t="s">
+        <v>8</v>
+      </c>
+      <c r="D84" t="s">
+        <v>181</v>
+      </c>
+      <c r="E84" t="s">
+        <v>182</v>
+      </c>
+      <c r="F84" t="s">
+        <v>123</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H84" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>8</v>
+      </c>
+      <c r="B85" t="s">
+        <v>8</v>
+      </c>
+      <c r="C85" t="s">
+        <v>8</v>
+      </c>
+      <c r="D85" t="s">
+        <v>181</v>
+      </c>
+      <c r="E85" t="s">
+        <v>182</v>
+      </c>
+      <c r="F85" t="s">
+        <v>113</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H85" t="s">
         <v>192</v>
       </c>
-      <c r="E82" t="s">
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>8</v>
+      </c>
+      <c r="B86" t="s">
+        <v>8</v>
+      </c>
+      <c r="C86" t="s">
+        <v>8</v>
+      </c>
+      <c r="D86" t="s">
+        <v>181</v>
+      </c>
+      <c r="E86" t="s">
+        <v>182</v>
+      </c>
+      <c r="F86" t="s">
+        <v>123</v>
+      </c>
+      <c r="G86" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="F82" t="s">
-[...2 lines deleted...]
-      <c r="G82" s="1" t="s">
+      <c r="H86" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>8</v>
+      </c>
+      <c r="B87" t="s">
+        <v>8</v>
+      </c>
+      <c r="C87" t="s">
+        <v>8</v>
+      </c>
+      <c r="D87" t="s">
+        <v>181</v>
+      </c>
+      <c r="E87" t="s">
+        <v>182</v>
+      </c>
+      <c r="F87" t="s">
+        <v>11</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H87" t="s">
         <v>196</v>
       </c>
-      <c r="H82" t="s">
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>8</v>
+      </c>
+      <c r="B88" t="s">
+        <v>8</v>
+      </c>
+      <c r="C88" t="s">
+        <v>8</v>
+      </c>
+      <c r="D88" t="s">
+        <v>181</v>
+      </c>
+      <c r="E88" t="s">
+        <v>182</v>
+      </c>
+      <c r="F88" t="s">
+        <v>105</v>
+      </c>
+      <c r="G88" s="1" t="s">
         <v>197</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F83" t="s">
+      <c r="H88" t="s">
         <v>198</v>
       </c>
-      <c r="G83" s="1" t="s">
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>8</v>
+      </c>
+      <c r="B89" t="s">
+        <v>8</v>
+      </c>
+      <c r="C89" t="s">
+        <v>8</v>
+      </c>
+      <c r="D89" t="s">
+        <v>181</v>
+      </c>
+      <c r="E89" t="s">
+        <v>182</v>
+      </c>
+      <c r="F89" t="s">
+        <v>14</v>
+      </c>
+      <c r="G89" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="H83" t="s">
+      <c r="H89" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="84" spans="1:8">
-[...15 lines deleted...]
-      <c r="F84" t="s">
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>8</v>
+      </c>
+      <c r="B90" t="s">
+        <v>8</v>
+      </c>
+      <c r="C90" t="s">
+        <v>8</v>
+      </c>
+      <c r="D90" t="s">
         <v>201</v>
       </c>
-      <c r="G84" s="1" t="s">
+      <c r="E90" t="s">
         <v>202</v>
       </c>
-      <c r="H84" t="s">
+      <c r="F90" t="s">
+        <v>113</v>
+      </c>
+      <c r="G90" s="1" t="s">
         <v>203</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F85" t="s">
+      <c r="H90" t="s">
         <v>204</v>
       </c>
-      <c r="G85" s="1" t="s">
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>8</v>
+      </c>
+      <c r="B91" t="s">
+        <v>8</v>
+      </c>
+      <c r="C91" t="s">
+        <v>8</v>
+      </c>
+      <c r="D91" t="s">
+        <v>201</v>
+      </c>
+      <c r="E91" t="s">
+        <v>202</v>
+      </c>
+      <c r="F91" t="s">
+        <v>14</v>
+      </c>
+      <c r="G91" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="H85" t="s">
+      <c r="H91" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="86" spans="1:8">
-[...15 lines deleted...]
-      <c r="F86" t="s">
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>8</v>
+      </c>
+      <c r="B92" t="s">
+        <v>8</v>
+      </c>
+      <c r="C92" t="s">
+        <v>8</v>
+      </c>
+      <c r="D92" t="s">
+        <v>201</v>
+      </c>
+      <c r="E92" t="s">
+        <v>202</v>
+      </c>
+      <c r="F92" t="s">
+        <v>14</v>
+      </c>
+      <c r="G92" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="G86" s="1" t="s">
+      <c r="H92" t="s">
         <v>208</v>
       </c>
-      <c r="H86" t="s">
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>8</v>
+      </c>
+      <c r="B93" t="s">
+        <v>8</v>
+      </c>
+      <c r="C93" t="s">
+        <v>8</v>
+      </c>
+      <c r="D93" t="s">
+        <v>201</v>
+      </c>
+      <c r="E93" t="s">
+        <v>202</v>
+      </c>
+      <c r="F93" t="s">
+        <v>113</v>
+      </c>
+      <c r="G93" s="1" t="s">
         <v>209</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F87" t="s">
+      <c r="H93" t="s">
         <v>210</v>
       </c>
-      <c r="G87" s="1" t="s">
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>8</v>
+      </c>
+      <c r="B94" t="s">
+        <v>8</v>
+      </c>
+      <c r="C94" t="s">
+        <v>8</v>
+      </c>
+      <c r="D94" t="s">
+        <v>201</v>
+      </c>
+      <c r="E94" t="s">
+        <v>202</v>
+      </c>
+      <c r="F94" t="s">
+        <v>24</v>
+      </c>
+      <c r="G94" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="H87" t="s">
+      <c r="H94" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="88" spans="1:8">
-[...15 lines deleted...]
-      <c r="F88" t="s">
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>8</v>
+      </c>
+      <c r="B95" t="s">
+        <v>8</v>
+      </c>
+      <c r="C95" t="s">
+        <v>8</v>
+      </c>
+      <c r="D95" t="s">
+        <v>201</v>
+      </c>
+      <c r="E95" t="s">
+        <v>202</v>
+      </c>
+      <c r="F95" t="s">
+        <v>11</v>
+      </c>
+      <c r="G95" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="G88" s="1" t="s">
+      <c r="H95" t="s">
         <v>214</v>
       </c>
-      <c r="H88" t="s">
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>8</v>
+      </c>
+      <c r="B96" t="s">
+        <v>8</v>
+      </c>
+      <c r="C96" t="s">
+        <v>8</v>
+      </c>
+      <c r="D96" t="s">
+        <v>201</v>
+      </c>
+      <c r="E96" t="s">
+        <v>202</v>
+      </c>
+      <c r="F96" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="1" t="s">
         <v>215</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F89" t="s">
+      <c r="H96" t="s">
         <v>216</v>
-      </c>
-[...186 lines deleted...]
-        <v>240</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>