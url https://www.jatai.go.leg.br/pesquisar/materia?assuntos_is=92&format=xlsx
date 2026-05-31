--- v0 (2026-04-05)
+++ v1 (2026-05-31)
@@ -30,51 +30,51 @@
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Abimael Silva da TV</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23068</t>
   </si>
   <si>
     <t>“Requer a implementação do Programa Municipal de Defesa Pessoal para Mulheres, com a instrução técnica_x000D_
 da Guarda Civil Municipal e apoio intersetorial.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">