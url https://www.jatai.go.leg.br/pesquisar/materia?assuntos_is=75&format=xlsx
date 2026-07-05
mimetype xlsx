--- v0 (2025-12-04)
+++ v1 (2026-07-05)
@@ -10,71 +10,71 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="84">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Vanderlei Gonçalves Terra</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16642</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo, medidas de urgências no sentido de trocar as lampadas da iluminação públicas da rua José Bonifácio no trecho entre as ruas Castro Alves e D. Pedro ll, na vila Iracema.</t>
   </si>
   <si>
     <t>Luiz Abatuir Assis</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16272</t>
   </si>
@@ -252,56 +252,54 @@
   <si>
     <t>SOLICITA AS BOAS PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UM CAMPO DE FUTEBOL NO SETOR JACUTINGA, BEM COMO DETERMINAR A COLOCAÇÃO DE 16 LUMINÁRIAS, PARA SUPRIR ALGUMAS RUAS QUE SE ENCONTRAM DEFICITÁRIAS DESSE BENEFÍCIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6513</t>
   </si>
   <si>
     <t>SOLICITA OS SEGUINTES BENEFÍCIOS PARA NOSSA COMUNIDADE: PATROLAR AS RUAS DO SETOR SEBASTIÃO HERCULANO E POSTERIORMENTE ASFALTÁ-LAS, BEM COMO REPOR LÂMPADAS QUEIMADAS; E REPOR LÂMPADAS QUEIMADAS NO SETOR VILA PROGRESSO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6512</t>
   </si>
   <si>
     <t>SOLICITA O PATROLAMENTO DAS RUAS E REPOSIÇÃO DAS LÂMPADAS QUEIMADAS NOS BAIRROS POPULAR E SODRÉ.</t>
   </si>
   <si>
     <t>Adilson Morais</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6233</t>
   </si>
   <si>
     <t>REIVINDICA A ADOÇÃO DE NOVAS RUAS, ILUMINAÇÃO PÚBLICA E REDE DE ESGOTO NO BAIRRO FRANCISCO ANTÔNIO.</t>
   </si>
   <si>
-    <t>Ediglan  Maia_x000D_
-[...4 lines deleted...]
-Geovaci Peres</t>
+    <t>(</t>
+  </si>
+  <si>
+    <t>Ediglan  Maia</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4712</t>
   </si>
   <si>
     <t>BENEFÍCIOS SOLICITADOS NA 1ª CÂMARA ITINERANTE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -1387,73 +1385,73 @@
         <v>6233</v>
       </c>
       <c r="B29">
         <v>2002</v>
       </c>
       <c r="C29">
         <v>56</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" t="s">
         <v>77</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H29" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="30" spans="1:8">
-      <c r="A30">
-[...6 lines deleted...]
-        <v>29</v>
+      <c r="A30" t="s">
+        <v>80</v>
+      </c>
+      <c r="B30" t="s">
+        <v>80</v>
+      </c>
+      <c r="C30" t="s">
+        <v>80</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H30" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>