--- v0 (2025-11-30)
+++ v1 (2026-07-03)
@@ -30,51 +30,51 @@
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="19">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Deuzair Parente</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18417</t>
   </si>
   <si>
     <t>“O Vereador que abaixo subscreve solicita ao Prefeito Municipal e Secretaria de Desenvolvimento Rural a disponibilização de uma equipe técnica composta  de veterinário, agrônomo e técnico em agropecuária, para auxiliar o micro e pequeno agricultor.”</t>
   </si>
   <si>
     <t>Plínio Sebastião Ortiz Oliveira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9348</t>
   </si>