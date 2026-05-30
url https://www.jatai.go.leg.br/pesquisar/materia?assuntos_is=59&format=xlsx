--- v0 (2025-11-23)
+++ v1 (2026-05-30)
@@ -30,51 +30,51 @@
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Luciano Lima</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21524</t>
   </si>
   <si>
     <t>REQUER estudo técnico da SMT, para posterior instalação de lombada transversal (quebra-molas) ou lombada eletrônica, em pontos estratégicos do trecho que compreende a Rua _x000D_
 André Luis, no setor Sodré, com continuidade pela Avenida Deputado Honorato de Carvalho, no setor industrial.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">