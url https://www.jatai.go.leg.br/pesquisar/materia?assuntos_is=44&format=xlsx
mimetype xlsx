--- v1 (2026-07-02)
+++ v2 (2026-10-27)
@@ -10,95 +10,101 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2363" uniqueCount="1007">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2438" uniqueCount="1038">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Guilherme Alves</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23676</t>
+  </si>
+  <si>
+    <t>Requer apoio técnico e institucional da AGEHAB para a regularização fundiária do Setor Nova Esperança, com vistas à individualização dos lotes e à viabilização da infraestrutura urbana.</t>
+  </si>
+  <si>
     <t>(</t>
   </si>
   <si>
-    <t>REQ</t>
-[...5 lines deleted...]
-    <t>Guilherme Alves</t>
+    <t>Carlone Assis</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23507</t>
   </si>
   <si>
     <t>Solicitação de Audiência Pública para discussão da situação urbanística e das propostas de infraestrutura dos Sítios de Recreio Alvorada.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Carlone Assis</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23463</t>
   </si>
   <si>
     <t>“Solicita com urgência, a doação de uma área pública com aproximadamente 1.500 m², onde já se encontra edificado o centro comunitário da Comunidade Rio Paraíso, em favor da Associação dos Agricultores Familiares da Comunidade Rio Paraíso.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23362</t>
   </si>
   <si>
     <t>“Solicita informações detalhadas acerca do setor denominado Sítio de Recreio Alvorada, nesta municipalidade, sendo: 1) Quais os procedimentos administrativos, técnicos e jurídicos já adotados pelo Município visando a viabilização da pavimentação asfáltica no Sítio de Recreio Alvorada; 2) Esclarecimento quanto à existência de irregularidades fundiárias ou urbanísticas, indicando quais são, e de que forma impactam na execução das obras; 3) Se há eventuais processos de desapropriação, servidão administrativa ou medidas correlatas já iniciadas ou_x000D_
 concluídas, especialmente no que se refere à abertura e regularização de vias públicas; 4) Indicação de eventuais projetos de regularização fundiária, loteamento ou reordenamento urbano em andamento ou planejados para o setor; 5) Existência de projetos técnicos elaborados (engenharia/infraestrutura), bem como sua atual fase (planejamento, aprovação, licitação, execução); 6) Previsão de inclusão da localidade em programas de pavimentação urbana, indicando, se possível, o cronograma estimado para execução das obras; 7) Caso existam entraves, que sejam especificados de forma clara, inclusive apontando as medidas necessárias para sua superação.”.</t>
   </si>
   <si>
     <t>Marcos Patrick</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23207</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a realização de cascalhamento e melhorias nas vias públicas do Setor Nova Esperança, visando garantir melhores condições de trafegabilidade e segurança aos moradores</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23120</t>
@@ -218,50 +224,56 @@
     <t>https://www.jatai.go.leg.br/materia/21605</t>
   </si>
   <si>
     <t>“Requer a realização de estudos técnicos, para a criação de Programa Social municipal de auxílio em pequenas reformas e ampliação de residências de  famílias carentes,  nos moldes do Cheque Moradia do governo Estadual.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21579</t>
   </si>
   <si>
     <t>“Solicita ao Poder Executivo a regulamentação da venda direta de imóveis públicos objeto de Regularização Fundiária Urbana de Interesse Específico – Reurb-E para templos religiosos”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21503</t>
   </si>
   <si>
     <t>“Requer a Prefeitura de Jataí, o início do processo de _x000D_
 Regularização Fundiária do Setor Nova Esperança.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21481</t>
   </si>
   <si>
     <t>“Solicita o asfaltamento das ruas do Setor Nova Esperança (antiga invasão), nesta cidade.”</t>
   </si>
   <si>
+    <t>https://www.jatai.go.leg.br/materia/21264</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que faça um estudo de viabilidade para realizar convênio com o Governo Federal, em específico no programa Minha Casa Minha Vida Cidades, visando dar oportunidade de acesso à moradia para famílias com renda bruta mensal de até R$ 8.000,00 (oito mil reais).</t>
+  </si>
+  <si>
     <t>Genilson Santos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20587</t>
   </si>
   <si>
     <t>“Requer estudo técnico que viabilize a contratação de um Topógrafo, para atuar na Superintendência Municipal de Habitação, dando suporte nas ações dos programas habitacionais e regularização fundiária no município de Jataí .”</t>
   </si>
   <si>
     <t>Vicente Mantelli</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20575</t>
   </si>
   <si>
     <t>“Solicita ao Poder Executivo Municipal envio de Projeto de Lei anexo em minuta sob a seguinte ementa: Autoriza o Poder Executivo Municipal a doar caminhões de terra às pessoas de baixa renda no âmbito do município de Jataí, e dá outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20554</t>
   </si>
   <si>
     <t>“Requer ao Poder Público Municipal envio de Projeto de Lei em que idosos sejam notificados pessoalmente em processos de habitação popular, no município de Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20550</t>
@@ -293,50 +305,56 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/20392</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal, envio de Estudo Técnico Preliminar – ETP, ao Instituto Federal de Educação, Ciência e Tecnologia de Goiás - IFG, objetivando a implantação de novo Campus nas imediações da próxima etapa do Programa Minha Casa Minha Vida, em Jataí. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20391</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal elaboração de Estudo Técnico Preliminar – ETP, objetivando subsidiar a implantação de Parque Industrial para Pequenas e Microempresas nas imediações da próxima etapa do Programa Minha Casa Minha Vida, em Jataí. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20390</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal gestão junto ao Governo Federal visando estudos de viabilidade do sentido de destinar uma porcentagem das moradias do Programa Minha Casa Minha Vida para funcionários públicos com renda mensal bruta de até 2,5 (dois e meio) salários mínimos.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20299</t>
   </si>
   <si>
     <t>“REQUER A REEDIÇÃO DO REQUERIMENTO 332/2021, NO QUAL SOLICITA AO PODER EXECUTIVO ESTUDO E PROVIDÊNCIAS PARA REGULARIZAÇÃO DO SETOR NOVA ESPERANÇA. ”</t>
   </si>
   <si>
+    <t>https://www.jatai.go.leg.br/materia/20220</t>
+  </si>
+  <si>
+    <t>Solicita a Agência Goiana de Habitação - Agehab, em caráter de urgência, publicação do edital de inscrição ao Programa Pra ter Onde Morar, etapa Jataí.</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/20197</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve, requer a realização de uma Audiência Pública, com a participação dos vereadores, Superintendência Regional do INCRA em Goiás e acampados do acampamento Nossa Senhora do Guadalupe no município de Jataí, para esclarecer o andamento do processo de regularização daquela área.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19985</t>
   </si>
   <si>
     <t>“Solicita estudo de viabilidade para implantação de rede de esgoto no Setor Nova Esperança (antiga invasão), nesta cidade.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19984</t>
   </si>
   <si>
     <t>“Requer a construção de galeria pluvial no Setor Nova Esperança (antiga invasão), nesta cidade.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19983</t>
   </si>
   <si>
     <t>“Requer estudo de viabilidade para asfaltamento da Rua Central, da Rua 06, da continuação das Ruas: Deputado Manoel da Costa Lima, Benjamin Constant, Dorival de Carvalho e Avenida Goiás, todas no Setor Nova Esperança (antiga invasão), nessa cidade.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19954</t>
@@ -371,80 +389,92 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/19611</t>
   </si>
   <si>
     <t>“Solicita a Superintendência Municipal de Agricultura Familiar ações de cooperação que subsidiem participação no programa Pátria Produtora, que objetiva disponibilizar linhas de crédito do Programa Nacional de Fortalecimento da Agricultura Familiar (Pronaf) para os produtores rurais beneficiários do Plano Nacional de Reforma Agrária (PNRA)”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19525</t>
   </si>
   <si>
     <t>“O vereador Genilson Santos, requer estudo técnico que viabilize a apresentação; por parte do Executivo; de Projeto de Lei visando a alteração da Lei 3.068/10, alterando para Zoneamento Estrutural, trecho da Rua 4, no setor Vila Brasília”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19484</t>
   </si>
   <si>
     <t>“Requer ao Poder Executivo Municipal em caráter de urgência, conclusão e envio a esta Casa de Leis, do Plano Diretor para ocupação de solo urbano”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19467</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal análise de Projeto de Lei anexo em minuta sob a seguinte ementa: Autoriza o Poder Executivo Municipal a doar caminhões de terra às pessoas de baixa renda no âmbito do município de Jataí.”</t>
   </si>
   <si>
+    <t>https://www.jatai.go.leg.br/materia/19465</t>
+  </si>
+  <si>
+    <t>“Requer à Agência Goiana de Habitação informações sobre a edificação de 50 moradias no município, através do Programa Pra Ter Onde Morar.”</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/19389</t>
   </si>
   <si>
     <t>“Requer ao Poder Público Municipal resposta à portaria de chamamento SPU/ME 3.723/2022 para a indicação de terrenos federais a serem utilizados no Programa Habitacional Aproxima.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19333</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que faça a regularização da área de ocupação do Setor Francisco Antônio para realizar a doação às famílias que habitam transformando em uma área residencial</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19332</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que faça estudo técnico de viabilidade para requerer junto ao Incra para realizar a doação de 45 hectares da região Fazenda Guadalupe para a implantação de uma Agrovila.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19270</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos,  requer do Executivo, estudo técnico que viabilize a revisão da Lei Ordinária nº 3.068/2010, que institui o Uso e Ocupação do Solo Urbano – Zoneamento – do município de Jataí, adequando essas normas às necessidades atuais do município.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19267</t>
   </si>
   <si>
     <t>Solicita a regularização da área no Assentamento nova Esperança no município de Jataí- Go.</t>
   </si>
   <si>
+    <t>https://www.jatai.go.leg.br/materia/19173</t>
+  </si>
+  <si>
+    <t>“Solicita ao Poder Público Municipal adesão ao Programa Habite Seguro do Governo Federal, que subsidia moradias à policiais civis, militares, federais, rodoviários federais, penitenciários, bombeiros, guardas municipais e peritos. ”</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/19105</t>
   </si>
   <si>
     <t>"Solicita a Superintendência Municipal de Habitação informações sobre o andamento dos processos de regularização fundiária (ESCRITURAS) do setor Sebastião Herculano"</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18942</t>
   </si>
   <si>
     <t>“Requer junto à Agência Goiana de Habitação - Agehab a inclusão do município de Jataí no Programa Pra Ter Onde Morar – Aluguel Social”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18941</t>
   </si>
   <si>
     <t>“Requer ao Poder Público Municipal concessão de área pública à Associação dos Servidores da Câmara Municipal de Jataí -  Ascamj. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18932</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo estudo e verificação para que seja encaminhado a Câmara de Vereadores um Projeto de Lei que estabeleça a doação de lotes do Poder Público aos munícipes de baixa renda para fins de moradia</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18802</t>
@@ -803,65 +833,77 @@
   <si>
     <t>Gildenicio  Santos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15135</t>
   </si>
   <si>
     <t>O VEREADOR GILDENICIO SANTOS ROGA AO PODER PÚBLICO MUNICIPAL A REALIZAÇÃO DE UMA PARCERIA ENTRE O MUNICÍPIO DE JATAÍ E A PASTORAL DA MORADIA, VISANDO A CONSTRUÇÃO DE MORADIAS PARA PESSOAS CARENTES DE NOSSA CIDADE, INCLUSIVE, PARA OS POVOADOS DA ESTÂNCIA E NAVESLÂNDIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14831</t>
   </si>
   <si>
     <t>SOLICITA A REEDIÇÃO DO REQUERIMENTO Nº 49/2017, DE 028/02/2017, REQUERENDO ESTUDO E VIABILIDADE PARA A CONSTRUÇÃO DE UM POÇO ARTESIANO COM 3 RESERVATÓRIOS DE 20.000 LITROS NO ASSENTAMENTO RIO CLARO - ZONA RURAL.</t>
   </si>
   <si>
     <t>Marcos Antônio</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14142</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MUROS NAS RESIDÊNCIAS DO CIDADE JARDIM I E II.</t>
   </si>
   <si>
+    <t>https://www.jatai.go.leg.br/materia/14104</t>
+  </si>
+  <si>
+    <t>PEDE A REEDIÇÃO DO REQUERIMENTO DE Nº 2/2017, DE 23 DE JANEIRO DE 2017, EM QUE PEDE AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE GESTÃO JUNTO AO GOVERNO FEDERAL, VISANDO A REALIZAÇÃO DA 3ª ETAPA DO PROGRAMA HABITACIONAL MINHA CASA, MINHA VIDA PARA O MUNICÍPIO DE JATAÍ, INCLUSIVE, PARA ATENDER OS POVOADOS DE NAVESLÂNDIA E ESTÂNCIA.</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/14092</t>
   </si>
   <si>
     <t>PEDE A REEDIÇÃO DO REQUERIMENTO DE Nº 465/2017, DE 08 DE AGOSTO DE 2017, EM QUE PEDE A REALIZAÇÃO DE PARCERIA ENTRE A PREFEITURA MUNICIPAL É O CREA-GO - CONSELHO REGIONAL DE ENGENHARIA E AGRONOMIA, VISANDO A DOAÇÃO DE PROJETOS RESIDENCIAIS PARA CONSTRUÇÃO DE ATÉ 70M2 COMERCIAIS DE ATÉ 20,0M2.</t>
   </si>
   <si>
     <t>Euripedes de Assis</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14059</t>
   </si>
   <si>
     <t>O VEREADOR QUE SUBSCREVE REQUER ENVIO DE OFÍCIO AO CHEFE DO PODER PÚBLICO MUNICIPAL, SOLICITANDO A DOAÇÃO DE UM TERRENO PARA O SINDICATO DOS ELETRICISTAS DE JATAÍ.</t>
   </si>
   <si>
+    <t>https://www.jatai.go.leg.br/materia/14032</t>
+  </si>
+  <si>
+    <t>O VEREADOR QUE NO FINAL SUBSCREVE, REQUER ENVIO DE OFÍCIO  AO CHEFE DO PODER PÚBLICO MUNICIPAL PARA QUE O MESMO EXECUTE OBRAS NO DISTRITO DE APARECIDA DO RIO DOCE.</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/13956</t>
   </si>
   <si>
     <t>O VEREADOR QUE SUBSCREVE, REQUER ENVIO DE OFÍCIO AO CHEFE DO PODER PÚBLICO MUNICIPAL, SOLICITANDO QUE ENVIA A ESTA CASA UM PROJETO DE LEI PROPONDO A DOAÇÃO DE UM LOTE PARA O SINDICATO  DOS TRABALHADORES  RURAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13903</t>
   </si>
   <si>
     <t>O VEREADOR QUE SUBSCREVE, REQUER ENVIO DE OFÍCIO AO CHEFE DO PODER PÚBLICO MUNICIPAL SOLICITANDO UM TERRENO URBANO DESTINADO ASSOCIAÇÃO DOS TRUQUEIROS DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13873</t>
   </si>
   <si>
     <t>O VEREADOR QUE SUBSCREVE REQUER ENVIO DE OFÍCIO AO CHEFE DO PODER PÚBLICO MUNICIPAL, SOLICITANDO ABERTURA DA RUA VISTA ALEGRE ENTRE AS RUAS MIRANDA DE CARVALHO E W-I.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13826</t>
   </si>
   <si>
     <t>O VEREADOR QUE PRESENTE SUBSCREVE, REQUER ENVIO DE OFÍCIO AO CHEFE DO PODER PÚBLICO MUNICIPAL SOLICITANDO PROVIDENCIAS NA LEGALIZAÇÃO DA ÁREA DA ESCOLA DO POVOADO DA ESTANCIA</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13816</t>
@@ -1172,662 +1214,668 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/12145</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE REALIZAÇÃO DE OBRAS E ALGUNS BENEFÍCIOS PARA O BAIRRO SANTA TEREZINHA</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12140</t>
   </si>
   <si>
     <t>REQUER JUNTO AO PODER EXECUTIVO A DEMARCAÇÃO DE PLACAS DE IDENTIFICAÇÃO DOS NOMES DAS RUAS DA AGROVILA RIO PARAÍSO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12122</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A REABERTURA DE TODAS AS RUAS E DEMARCAÇÃO DE LOTES DO BAIRRO JARDIM PARAÍSO E A CONSTRUÇÃO DE UM QUEBRA MOLAS, TIPO LOMBADA, NO PROLONGAMENTO DA AVENIDA W-1, QUE LIGA O CENTRO DA CIDADE AO PROJETO ABELHA</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12117</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE DETERMINAR O INÍCIO DOS SERVIÇOS DE TERRAPLANAGEM DE TODAS AS RUAS DO BAIRRO SANTA TEREZINHA</t>
   </si>
   <si>
+    <t>https://www.jatai.go.leg.br/materia/12106</t>
+  </si>
+  <si>
+    <t>OS VEREADORES MAJOR DAVI E THIAGO MAGGIONI SOLICITAM DESAFETAÇÃO DE PARTE DA AVENIDA BOA VIAGEM, LOCALIZADA ENTRE AS RUAS JERÔNIMO VILELA E PRAÇA A, NO SETOR INDUSTRIAL.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/12101</t>
+  </si>
+  <si>
+    <t>PEDEM AO GOVERNO DE GOIÁS, À AGÊNCIA GOIANA DE HABITAÇÃO - AGEHAB, BEM COMO AO EXECUTIVO MUNICIPAL, A AQUISIÇÃO DA ANTIGA ÁREA DA INVASÃO DO FRIGORÍFICO, SETOR NOVA ESPERANÇA, NAS PROXIMIDADES DO SETOR D. ABEL VISANDO A DOAÇÃO ÀS FAMÍLIAS CARENTES QUE LÁ RESIDEM.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/12072</t>
+  </si>
+  <si>
+    <t>PEDE AO GOVERNO DE GOIÁS E À AGÊNCIA GOIÂNIA DE HABITAÇÃO - AGEHAB, A AQUISIÇÃO DA ANTIGA ÁREA DA INVASÃO DO FRIGORÍFICO, SETOR NOVA ESPERANÇA, NAS PROXIMIDADES DO SETOR D. ABEL, VISANDO A DOAÇÃO ÀS FAMÍLIAS CARENTES QUE LÁ RESIDEM.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/12048</t>
+  </si>
+  <si>
+    <t>PEDE O CASCALHAMENTO DAS RUAS DO SETOR NOVA ESPERANÇA, NAS PROXIMIDADES DO SETOR DOM ABEL, ANTIGA ÁREA DO  FRIGORÍFICO VALE DO RIO CLARO FRIVALE.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/11994</t>
+  </si>
+  <si>
+    <t>PEDE AO EXECUTIVO  MUNICIPAL, ATRAVÉS DA SUPERINTENDÊNCIA DE HABITAÇÃO, A EXECUÇÃO DA LEI 2.228 DE 9 DE ABRIL DE 2001, QUE CRIA O PROJETO COLMEIA, COM  A FINALIDADE DE DOAÇÃO  DE CASA PRÓPRIA, CONSTRUÇÃO DE MORADIAS EM LOTE DO BENEFICIÁRIO E DOAÇÃO DE MATERIAL DE CONSTRUÇÃO PARA CONCLUSÃO OU AMPLIAÇÃO DE CASAS, PARA AS FAMÍLIAS DE BAIXA RENDA.</t>
+  </si>
+  <si>
+    <t>Alcides Peregrino Fazolino</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/11860</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE DETERMINAR ABERTURA DA RUA DO BOSQUE, NO SETOR JARDIM DA LIBERDADE, PROXIMIDADE AO SETOR D. ABEL</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/11857</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR 150 (CENTO E CINQUENTA) CASAS EM JATAÍ, NO PROGRAMA DE MUTIRÃO PARA ATENDER FAMÍLIAS DE RENDA ABAIXO DE 03 (TRÊS) SALÁRIOS MÍNIMOS </t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/11828</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A ABERTURA DE RUAS NA VILA PROGRESSO, BEM COMO A LEGALIZAÇÃO DOS LOTES ALI EXISTENTES</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/11813</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REQUER ENCAMINHAMENTO DE OFÍCIO AO EXMO. SR. PRESIDENTE DA COHAB NO ESTADO DE GOIÁS, DR. ANTÔNIO CARLOS JUNQUEIRA, APRESENTANDO-LHE EM NOME DA COMUNIDADE JATAIENSE OS MAIS SINCEROS AGRADECIMENTOS PELO APOIO, TRABALHO E INVESTIMENTOS EM PROL DO SETOR DE HABITAÇÃO DO NOSSO MUNICÍPIO </t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/11798</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE CONCEDER BENEFÍCIOS PARA O PROJETO RIO PARAÍSO </t>
+  </si>
+  <si>
+    <t>José Carapô</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/11795</t>
+  </si>
+  <si>
+    <t>SOLICITA AJUDA HUMANITÁRIA À FAMÍLIA DO DISTRITO DE NAVESLÂNDIA, A QUAL TEVE A CASA DEMOLIDA PELA PREFEITURA.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/11770</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE SER FEITO UM CADASTRAMENTO DE FAMÍLIAS POBRES E QUE NÃO TENHAM CONDIÇÕES DE CONSTRUIR CALÇADAS E MUROS</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/11721</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE REGULARIZAR O LOTEAMENTO "JARDIM DA LIBERDADE", COM VISTAS AO FORNECIMENTO DE DOCUMENTOS AOS MORADORES DAQUELE SETOR</t>
+  </si>
+  <si>
+    <t>Valdeman Valdir Martins da Silva</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/11636</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A CONSTRUÇÃO DE UMA REDE DE ENERGIA ELÉTRICA NA AVENIDA "G" - VILA SOFIA</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/11584</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE DEMARCAR E REGULARIZAR TODOS OS LOTES DO DISTRITO DE PEROLÂNDIA. </t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/11470</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE QUE INCLUA O POVOADO DA ESTÂNCIA, MUNICÍPIO DE JATAÍ, DENTRO DO PROGRAMA DE CASAS PRÓPRIA, PARA ATENDER AS FAMÍLIAS DE BAIXA RENDA DA LOCALIDADE.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/11446</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DETERMINAR A DISTRIBUIÇÃO DOS 500 LOTES URBANIZADOS DOADOS PELO GOVERNO FEDERAL</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/11419</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE CUMPRIR A LEI QUE DETERMINA O ASFALTAMENTO DE TODO SETOR PLANALTO</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/11401</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE DETERMINAR QUE SEJA FEITO ESTUDO VISANDO UM FINANCIAMENTO PARA AS FAMÍLIAS QUE FORAM AGRACIADAS COM LOTES, DOADOS PELA PREFEITURA MUNICIPAL DE JATAÍ</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/11399</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE AUTORIZAR AO CONSÓRCIO RODOVIÁRIO INTERMUNICIPAL A CEDER ALGUNS CAMINHÕES PARA PUXAR AREIA, CASCALHO, TELHAS, TIJOLOS, ETC.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/11397</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE ENVIAR AO PODER LEGISLATIVO, PROJETO DE LEI PROPONDO A DOAÇÃO DE UM TERRENO URBANO PARA CONSTRUÇÃO DE UMA IGREJA EVANGÉLICA A "PALAVRA DE CRISTO NO BRASIL"</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/11372</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE SOLICITAR EXMO DEPUTADO FEDERAL PAULO MANDARINO, REIVINDICANDO-LHE PROVIDÊNCIAS NO SENTIDO DE MARCAR UMA AUDIÊNCIA PARA A COMISSÃO REPRESENTANTE DO PODER LEGISLATIVO JATAIENSE COM O MINISTRO DO EXERCITO, GENERAL CARLOS TINÔCO, A FIM DE DEBATER E PEGAR UM PARECER SOBRE O PEDIDO DA COMUNIDADE PARA QUE O EXERCITO FAÇA AO MUNICÍPIO A DEVOLUÇÃO DE UMA PARTE DA ÁREA DE TERRA OCUPADA PELO 41° BIMTZ</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/11360</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE FAZER A COMPLEMENTAÇÃO DA ABERTURA DAS RUAS MARACÁ E TRAVESSA TOCANTINS, ENTRE A QUADRA 22 E OS LOTES 07 Á 12 E OS LOTES 13 À 17, DE PROPRIEDADE DO SOLICITANTE, CONFORME MAPA ANEXO</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/11324</t>
+  </si>
+  <si>
+    <t>PEDE A REALIZAÇÃO DE PARCERIA ENTRE A PREFEITURA MUNICIPAL E O CREA-GO - CONSELHO REGIONAL DE ENGENHARIA E AGRONOMIA, VISANDO A DOAÇÃO DE PROJETOS RESIDENCIAIS PARA CONSTRUÇÕES DE ATÉ 70M² E COMERCIAIS DE ATÉ 20,0M².</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/11317</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE ENVIAR PARA ESTA CASA DE LEIS, UM PROJETO PROPONDO A DOAÇÃO EM DEFINITIVO DAS CASAS DOS GARIS PARA SEUS OCUPANTES </t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/11294</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE AGILIZAR OS DOCUMENTOS DOS LOTES DE PEROLÂNDIA E DO SETOR JARDIM DA LIBERDADE, LEGALIZANDO ASSIM A SITUAÇÃO DE CADA PROPRIETÁRIO</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/11293</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A CONSTRUÇÃO DE 50 CASAS, TIPO POPULARES, NO DISTRITO DA PEROLÂNDIA </t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/11265</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE INCLUIR PROJETO DE CONSTRUÇÃO DE MORADIA PARA O POVOADA DA ESTÂNCIA</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/11194</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AO SETOR COMPETENTE A ABERTURA DE RUAS DO BAIRRO JARDIM PARAÍSO</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/11103</t>
+  </si>
+  <si>
+    <t>SOLICITA AO CHEFE DO EXECUTIVO MUNICIPAL O ESTABELECIMENTO DE CONVÊNIO COM A A GEHAB PARA IMPLANTAÇÃO DO PROGRAMA CASA SOLAR NO SETOR CIDADE JARDIM II.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10947</t>
+  </si>
+  <si>
+    <t>SOLICITA A REGULARIZAÇÃO DOS IMÓVEIS LOCALIZADOS NAS ÁREAS MUNICIPAIS E ESTADUAIS DE JATAÍ, QUE TENHAM REALIZADO CONVÊNIO COM A AGEHAB - AGÊNCIA GOIANA DE HABITAÇÃO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10914</t>
+  </si>
+  <si>
+    <t>REQUER A REFORMA DO NÚCLEO (CENTRO COMUNITÁRIO) DO PROJETO DE ASSENTAMENTO SANTA RITA NO MUNICÍPIO DE JATAÍ - GOIÁS.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10901</t>
+  </si>
+  <si>
+    <t>PERFURAÇÃO DE POÇO ARTESIANO NO ACAMPAMENTO GURITA 1, NESTE MUNICÍPIO DE JATAÍ - GOIÁS.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10876</t>
+  </si>
+  <si>
+    <t>REQUER AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE DESENVOLVIMENTO SOCIAL E CIDADANIA, ELABORAÇÃO DE AÇÃO INFORMATIVA PARA A ADESÃO DAS FAMÍLIAS DE BAIXA RENDA DE JATAÍ, ESTADO DE GOIÁS, AO PROGRAMA CARTÃO REFORMA DO GOVERNO FEDERAL.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10874</t>
+  </si>
+  <si>
+    <t>REQUER AO PODER EXECUTIVO INFORMAÇÕES SOBRE IMÓVEIS NÃO HABITADOS, BEM COMO IRREGULARES, DO PROGRAMA MINHA CASA MINHA VIDA, ETAPA I E II.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10762</t>
+  </si>
+  <si>
+    <t>SOLICITA AO CHEFE DO EXECUTIVO MUNICIPAL A CESSÃO DO REMANESCENTE DA QUADRA 40, SITUADA NO BAIRRO CIDADE JARDIM I, PARA A CONSTRUÇÃO DA SEDE DA ENTIDADE OBRAS SOCIAIS DA ASSOCIAÇÃO ESPIRITA REGENERAÇÃO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10733</t>
+  </si>
+  <si>
+    <t>PEDE A CRIAÇÃO DE UMA COMISSÃO FORMADA POR MEMBROS DO CONSELHO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL, COM REPRESENTANTES DA SUPERINTENDÊNCIA DE HABITAÇÃO, DA PROCURADORIA DO MUNICÍPIO, DA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL E CIDADANIA, DA ORDEM DOS ADVOGADOS DO BRASIL - OAB E DA PASTORAL DA MORADIA, VISANDO ANALISAR E CORRIGIR POSSÍVEIS ERROS E INJUSTIÇAS RELACIONADOS A FAMÍLIAS CONTEMPLADOS COM IMÓVEL PÚBLICO (TERRENO), QUE TIVERAM SEUS LOTES RETOMADOS PELO PODER PÚBLICO, EM RAZÃO DE NÃO TEREM CONSTRUÍDO NO PRAZO ESTIPULADO, CONSIDERANDO QUE NÃO O FEZ POR MOTIVO DE FALTA DE CONDIÇÕES FINANCEIRAS, ASSIM, ENCONTRAM-SE NA RELAÇÃO DE BENEFICIADOS POR MORADIA DA PREFEITURA E, PELOS CRITÉRIOS ATUAIS, ESTÃO PREJUDICADAS, POIS ESTÃO IMPEDIDAS DE PARTICIPAR DE NOVO PROGRAMA DE HABITAÇÃO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10732</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL O ENVIO DE UM PROJETO DE LEI OBJETIVANDO A REVISÃO DO NOSSO PLANO DIRETOR.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10725</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO EXMO. SR. PRESIDENTE DA REPÚBLICA FEDERATIVA DO BRASIL DR. FERNANDO COLLOR DE MELO A POSSIBILIDADE DE MODIFICAÇÃO DO LOCAL  DO 41 BIMTZ E LIBERAÇÃO DA ÁREA OCUPADA OBJETIVANDO O USO DO LOCAL PARA EXPANSÃO DA CIDADE</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10656</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR A CONCESSÃO, A TÍTULO DE EMPRÉSTIMO, DE MÁQUINAS AGRÍCOLAS, TRATOR EQUIPAMENTOS COM IMPLEMENTOS, FERTILIZANTES ETC.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10641</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE CUMPRIR O DISPOSTO NO ARTIGO 3° DAS DISPOSIÇÕES FINAIS E TRANSITÓRIAS DA LEI ORGÂNICA DO MUNICÍPIO DE JATAÍ </t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10600</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO EXPLICAÇÃO DO SUPERINTENDENTE DO INCRA, SOBRE A LIBERAÇÃO DE VERBAS PARA O PROJETO RIO PARAÍSO</t>
+  </si>
+  <si>
+    <t>José Baldo</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10570</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REQUER ENCAMINHAMENTO DE OFÍCIOAO EXMO. SR PREFEITO MUNICIPAL, DR MAURO ANTÔNIO BENTO, REIVINDICANDO-LHE A REMESSA DE UM PROJETO DE LEIA ESTA CASA, PROPONDO A DOAÇÃO DE UM TERRENO AOS FUNCIONÁRIOS DOS HOSPITAIS E CLÍNICAS E PRONTO SOCORRO, DESTINADO À CONSTRUÇÃO DE SUA SEDE PRÓPRIA </t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10558</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REQUER ENCAMINHAMENTO DE OFÍCIO SOLICITANDO DO SR. PREEFEITA O PROGRAMAÇÃO NO QUE SE REFERE AO ASFALTAMENTO DOS BAIRROS E A CONSTRUÇÃO DOS CAMPOS DE FUTEBOL AMADOR </t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10530</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE RESOLVER PROBLEMAS NA FAZENDA RIO PARAÍSO - PROJETO REFORMA AGRÁRIA</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10520</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO A EXMA. SRA. DRA. EULA CORINA DE LIMA BENTO, DD. PRIMEIRA DAMA DO MUNICÍPIO, SOLICITANDO-LHE INFORMAÇÕES COMO SE ENCONTRA A DOCUMENTAÇÃO REFERENTE ÀS CASAS DOS MORADORES DA VILA MUTIRÃO</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10515</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE ADQUIRIR UMA ÁREA DE TERRA PARA CONSTRUÇÃO DE MAIS 500 CASAS DE BAIXA RENDA EM NOSSA CIDADE</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10495</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE QUE SEJA DOADO UM TERRENO PARA A COMUNIDADE EVANGÉLICA CÉLULA DE ORAÇÃO MISSIONÁRIA</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10493</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE SOLICITAR A CONSTRUÇÃO DE GALERIAS DE ÁGUA TRATADA E REDES PLUVIAIS, NAS VIAS PAVIMENTADAS COM ASFALTO NOS PRÓXIMOS MESES </t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10491</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REQUER ENCAMINHAMENTO DE OFÍCIO SOLICITANDO AS SEGUINTES INFORMAÇÕES: QUANTO AO ATENDIMENTO DOS MICRO-PRODUTORES RURAIS, COM ORAÇÃO E PLANTIO DE SAFRA AGRÍCOLA, COM OS TRATORES DOADOS PELO MINISTÉRIO DA AGRICULTURA, COMO ESTÁ SENDO FEITO ESTE ATENDIMENTO, COMO FUNCIONA O PROCESSO DE INSCRIÇÕES, COMO ESTÁ DISTRIBUÍDO OS RECURSOS </t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10418</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE  DETERMINAR ABERTURA E CASCALHAMENTO DA RUA BAHIA </t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10397</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR PELO MENOS 500 (QUINHENTAS) CASAS PARA PESSOAS DE BAIXA RENDA</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10389</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE ADOTAR MEDIDAS QUE VIABILIZEM A AQUISIÇÃO DE UMA ÁREA DE TERRAS SITUADA ENTRE A VILA SÃO PEDRO E PALMEIRAS, NAS ADJACÊNCIAS DESTA CIDADE, O QUE, ALÉM DE LIGÁ-LAS ENTRE SI, COMO IGUALMENTE, AO CENTRO DA CIDADE.</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10369</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE DETERMINAR ABERTURA DE RUAS NO SETOR FABRINE, QUE NO MOMENTO PAREC3E MAIS PASTOS DE FAZENDAS </t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10353</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A INSTALAÇÃO DE UM TELEFONE PÚBLICO, TIPO ORELHÃO, NO BAIRRO DOM ABEL, Á RUA LÚCIO SANTANA N° 117 </t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10306</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE DETERMINAR QUE SEJA FEITA TODA A DOCUMENTAÇÃO DOANDO À POLICIA MILITAR DO ESTADO DE GOIÁS, AS CASAS QUE VEM SENDO OCUPADAS POR POLICIAIS MILITARES </t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10263</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE BUSCAR JUNTO A CAIXA ECONOMICA FEDERAL E COHAB MODIFICAR O SISTEMA DE COBRANÇA DE PRESTAÇÕES DAS CASAS POPULARES CONSTRUÍDAS EM JATAÍ</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10261</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE MODIFICAR O SISTEMA DE PRESTAÇÕES DE IMOVEIS NOS CONJUNTOS RIO CLARO II, III VEZ QUE OS MORADORES ADQUIRENTES NÃO TEM CONDIÇÕES DE CONTINUAR CUMPRINDO SUAS OBRIGAÇÕES MOTIVADOS PELAS ALTAS CONSTANTES QUE SÃO VERIFICADAS </t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10260</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE MODIFICAR O SISTEMA DE PRESTAÇÕES DE IMÓVEIS NOS CONJUNTOS RIO CLARO I, VEZ QUE OS MORADORES ADQUIRENTES NÃO TEM CONDIÇÕES DE CONTINUAR CUMPRINDO SUAS OBRIGAÇÕES MOTIVADOS PELAS ALTAS CONSTANTES QUE SÃO VERIFICADAS</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10207</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE ABRIR E RECUPERAR TODAS AS RUAS DO LOTEAMENTO EPAMINONDAS II, NO LOCAL COMPREENDIDO ENTRE A AV. PERIMETRAL E O CONJUNTO RIO CLARO I</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10182</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE CRIAR UM PROJETO DE LEI OBJETIVANDO À AQUISIÇÃO DE UMA ÁREA PARA LOTEAMENTO, EM SUBSTITUIÇÃO ADAS ÁREAS QUE FORAM RETOMADAS PELA PREFEITURA AOS DONOS DOS LOTES</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10177</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE LIBERAR RECURSOS APROVADOS NO ORÇAMENTO DA UNIÃO PARA 1993 COM FINALIDADE A INFRA-ESTRUTURA EM JATAÍ</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10175</t>
+  </si>
+  <si>
+    <t>SOLICITA REGULARIZAÇÃO FUNDIÁRIA (ESCRITURAÇÃO) DOS TERRENOS DO DISTRITO DE NAVESLÂNDIA (POMBAL).</t>
+  </si>
+  <si>
+    <t>Ubaldo de Assis</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10123</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE OUTORGAR A ESCRITURA PÚBLICA DE DOAÇÃO AO GRUPO DE ESCOTEIROS ELEUTÉRIO DE NOVAIS, REFERENTE AO LOTE N° 10 DA QUADRA 34, COM 1500M², SITUADO NO BAIRRO EPAMINONDAS</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/10024</t>
+  </si>
+  <si>
+    <t>REQUER ESTUDOS PARA REVISAR OS PONTOS ESPECÍFICOS NA LEI DE ZONEAMENTO, QUE REGE AS NORMAS E ESTABELECE REGRAS PARA O USO DE OCUPAÇÃO DO SOLO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/9938</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A CONSTRUÇÃO DE 30 CASAS, TIPO POPULARES, NO POVOADO DE NAVESLÂNDIA, NESTE MUNICÍPIO, ONDE A DEMANDA É BASTANTE ACENTUADA, EM VIRTUDE DAS BOAS QUALIDADES DE TERRAS DA REGIÃO</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/9842</t>
+  </si>
+  <si>
+    <t>REQUER O ASFALTAMENTO DO CONJUNTO ESTRELA DALVA E OUTROS BENEFÍCIO PARA O BAIRRO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/9825</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE CRIAÇÃO DE UM LOTEAMENTO COM INTUITO DE VENDA SIMBÓLICA PARA CONSTRUÇÃO DE MORADIAS PARA PESSOAS CARENTES</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/9742</t>
+  </si>
+  <si>
+    <t>REQUER DO GOVERNO A CONSTRUÇÃO DE CASAS POPULARES EM JATAÍ.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/9637</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR EM RITMO DE MUTIRÃO, CASAS EM LOTES CUJO DONOS NÃO TENHAM CONDIÇÕES DE CONSTRUÍREM</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/9608</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE RESOLVER O PROBLEMA DE LOTES CONTEMPLADOS NOS BAIRROS FRANCISCO ANTONIO E HERMOSA</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/9572</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE OBTER INFORMAÇÕES SOBRE A SITUAÇÃO DOS LOTEAMENTOS DOS SETORES HERMOSA E FRANCISCO ANTÔNIO</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/9565</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE SOLICITAR INFORMAÇÕES JUNTO À CEF SOBRE NOTÍCIAS VEICULADAS NOS MEIOS DE COMUNICAÇÃO, SOBRE O AUMENTO DE PRESTAÇÕES DA CASA PRÓPRIA QUE CHEGAM AS VARIANTES DE 74,01% A 3.127% EM NOVEMBRO. </t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/9564</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR A ELABORAÇÃO DE UM PROJETO DE LEI QUE AUTORIZA A PREFEITURA A CONSTRUIR AS SUAS EXPENSAS, UM CERTO NÚMERO DE MORADIAS À FAMÍLIAS REALMENTE CARENTES, SOB A MODALIDADE DE PAGAMENTOS, PARCELADOS, CONFORME A CAPACIDADE DE CADA UMA.</t>
+  </si>
+  <si>
+    <t>Divaldo Pereira</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/9504</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE DEMARCAR AS RUAS OU VIELAS NA VILA PROGRESSO, ABAIXO COLÉGIO BOM CONSELHO </t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/9446</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE REGULARIZAR TODOS OS IMÓVEIS DO SETOR JARDIM DA LIBERDADE, CONFORME PERMITE A CONSTITUIÇÃO ESTADUAL EM SEU ARTIGO 12</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/9402</t>
+  </si>
+  <si>
+    <t>PEDEM A REGULARIZAÇÃO FUNDIÁRIA (ESCRITURAS) DOS LOTEAMENTOS SEM A DEVIDA ESCRITURAÇÃO, DE PROPRIEDADE DO MUNICÍPIO E DO ESTADO, EXISTENTES NO MUNICÍPIO DE JATAÍ.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/9326</t>
+  </si>
+  <si>
+    <t>SOLICITA A CONSTRUÇÃO DE UM POÇO ARTESIANO COM 3 RESERVATÓRIOS DE 20.000 LITROS NO ASSENTAMENTO RIO CLARO - ZONA RURAL.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/9323</t>
+  </si>
+  <si>
+    <t>REQUER ENVIO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A ABERTURA DA RUA RIACHUELO ATÉ AS MARGES DO RIO CLARO</t>
+  </si>
+  <si>
+    <t>Sebastião Assis Carvalho</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/9281</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A CONSTRUÇÃO DE 10 CASAS TIPO POPULARES DO POVOADO DA ESTÂNCIA</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/9252</t>
+  </si>
+  <si>
+    <t>REQUER LEGALIZAÇÃO E INSTITUIÇÃO DO "SETOR NOVA ESPERANÇA", INSTADO NAS PROXIMIDADES DO SETOR DOM ABEL, NOS ANTIGOS DOMÍNIOS DO FRIGORÍFICO VALE DO RIO CLARO "FRIVALE".</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/9228</t>
+  </si>
+  <si>
+    <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE ENVIAR PARA ESSA CASA DE LEIS UM PROJETO DE LEI PROPONDO DOAÇÃO DE ÁREA DE TERRA PARA CONSTRUÇÃO DE SEDE SOCIAL DA ASSOCIAÇÃO ATLÉTICA ABELHA DO CONJUNTO ESTRELA DALVA</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/9212</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO INDICAR UM FUNCIONÁRIO PARA AJUDAR NO ATENDIMENTO DE ESCRITÓRIO DO INCRA </t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/9128</t>
+  </si>
+  <si>
+    <t>SOLICITA PROVIDÊNCIAS NO SENTIDO DE PROLONGAR O PRAZO ESTIPULADO PARA OS PROPRIETÁRIOS DE LOTES NOS BAIRROS JOSÉ BENTO, JACUTINGA E FRANCISCO ANTÔNIO, CONSTRUIREM SUAS CASAS.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/9127</t>
+  </si>
+  <si>
+    <t>SOLICITA MEDIDAS NO SENTIDO DE FAZER DOAÇÃO EM PARTE DE MATERIAIS PARA CONSTRUÇÃO, AS FAMILIAS CARRENTE DA CIDADE DE JATAÍ.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/9113</t>
+  </si>
+  <si>
+    <t>SOLICITA NO SENTIDO DE CONSTRUIR CASAS POPULARES PARA ATENDER ESPECIFICAMENTE AOS MORADORES QUE TEM SUAS CASAS LOCALIZADAS NO MEIO DA RUA JOSÉ BONFIM, ATÉ PROXIMIDADES DO ARROZ SANDRA NA VILA PROGRESSO EM JATAÍ-GO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/9076</t>
+  </si>
+  <si>
+    <t>SOLICITA PROVIDÊNCIAS URGENTES NO SENTIDO DE VIABILIZAR A REGULARIZAÇÃO DOS LOTES DE BAIRRO JARDIM DA LIBERDADE, A EXEMPLO DO SISTEMA QUE ESTA SENDO ADOTADO EM GGOIÂNIA, CONFORME NOTÍCIA VEICULADA NO JORNAL O POPULAR DE 15/ DE MARÇO FLUENTE.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/9059</t>
+  </si>
+  <si>
+    <t>SOLICITA AO EXECUTIVO MUNICIPAL PROVIDÊNCIAS PARA A REGULARIZAÇÃO FUNDIÁRIA (ESCRITURAS) DE INTERESSE SOCIAL DOS IMÓVEIS SEM A DEVIDA ESCRITURAÇÃO, DE PROPRIEDADE DO MUNICÍPIO E DO ESTADO DE GOIÁS.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/9048</t>
+  </si>
+  <si>
+    <t>PEDE A REGULARIZAÇÃO FUNDIÁRIA (ESCRITURAS) DOS IMÓVEIS SEM A DEVIDA ESCRITURAÇÃO, DE PROPRIEDADE DO MUNICÍPIO E DO ESTADO, EXISTENTES NO MUNICÍPIO DE JATAÍ.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/9045</t>
+  </si>
+  <si>
+    <t>PEDE GESTÃO JUNTO AO GOVERNO FEDERAL, VISANDO A REALIZAÇÃO DA 3ª ETAPA DO PROGRAMA HABITACIONAL MINHA CASA, MINHA VIDA PARA O MUNICÍPIO DE JATAÍ, INCLUSIVE, PARA ATENDER OS POVOADOS DE NAVESLÂNDIA E ESTÂNCIA.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/9038</t>
+  </si>
+  <si>
+    <t>SOLICITA NO SENTIDO DE FAZER NEGOCIAÇÃO DE ÁREA PARA LOTEAMENTO, LOCALIZADA ENTRE O BAIRRO SANTO E BAIRRO BELA VISTA COM O PROPRIETÁRIO DA MESMA, JOSÉ GONÇALVES DE BRITO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/8948</t>
+  </si>
+  <si>
+    <t>SOLICITA A DOAÇÃO DE ÁREA PARA O MUNICÍPIO, ÁREA DE PROPRIEDADE DO DNER.</t>
+  </si>
+  <si>
+    <t>Erasmo Rosa da Silva</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/8918</t>
+  </si>
+  <si>
+    <t>SOLICITA AO INCRA A DOAÇÃO DE ÁREAS NO MUNICÍPIO DE JATAÍ.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/8917</t>
+  </si>
+  <si>
+    <t>SOLICITA A DOAÇÃO DE ÁREA PARA LOTEAMENTO URBANO PARA FAMÍLIAS DE BAIXA RENDA.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/8909</t>
+  </si>
+  <si>
+    <t>SOLICITA ESTUDOS NO SENTIDO DE ADQUIRIR TERRAS EM PARCERIA COM O INCRA, NO MUNICÍPIO DE JATAÍ, PARA ASSENTAMENTO DE FAMÍLIAS DE TRABALHADORES RURAIS.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/8908</t>
+  </si>
+  <si>
+    <t>SOLICITA A FIRMAR CONVÊNIO COM A CAIXA ECONÔMICA FEDERAL PARA O FINANCIAMENTO DE IMÓVEIS RURAIS.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/8847</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE OFÍCIO AO SR. NELSON ANTÔNIO DA SILVA, PREFEITO MUNICIPAL, SOLICITANDO-LHE A DOAÇÃO DE UM TERRENO NO BAIRRO JOSÉ BENTO PARA A CONSTRUÇÃO DE UM TEMPLO DA IGREJA PALAVRA DE CRISTO NO BRASIL.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/8795</t>
+  </si>
+  <si>
+    <t>SOLICITA PROVIDÊNCIAS NECESSÁRIAS, VISANDO A RETIRADA DA CASA RESIDENCIAL NA RUA CAÇU, ESQUINA COM A A VENIDA GOIÁS.</t>
+  </si>
+  <si>
     <t>Thiago Maggioni</t>
   </si>
   <si>
-    <t>https://www.jatai.go.leg.br/materia/12106</t>
-[...607 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/8723</t>
   </si>
   <si>
     <t>SOLICITA QUE SE FAÇA CUMPRIR O ART. 73, III DA LEI 1445/90, COM A REDAÇÃO ATRIBUÍDA PELA LEI COMPLEMENTAR N. 021 DE 23 DE DEZEMBRO DE 2015.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8653</t>
   </si>
   <si>
     <t>PEDE A REEDIÇÃO DO REQUERIMENTO SOB O PROTOCOLO DE Nº 296 DE 24 DE JUNHO DE 2013, EM QUE PEDE A CRIAÇÃO DE UMA COMISSÃO FORMADA POR MEMBROS DO CONSELHO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL, COM REPRESENTANTES DA SUPERINTENDÊNCIA DE HABITAÇÃO, DA PROCURADORIA DO MUNICÍPIO, DA SECRETARIA DE PROMOÇÃO SOCIAL, DA ORDEM DOS ADVOGADOS DO BRASIL - OAB E DA PASTORAL DA MORADIA, VISANDO ANALISAR E CORRIGIR POSSÍVEIS ERROS E INJUSTIÇAS RELACIONADOS A FAMÍLIAS CONTEMPLADOS COM IMÓVEL PÚBLICO (TERRENO), QUE TIVERAM SEUS LOTES RETOMADOS PELO PODER PÚBLICO, EM RAZÃO DE NÃO TEREM CONSTRUÍDO NO PRAZO ESTIPULADO, CONSIDERANDO QUE NÃO O FEZ POR MOTIVO DE FALTA DE CONDIÇÕES FINANCEIRAS, ASSIM, ENCONTRAM-SE NA RELAÇÃO DE BENEFICIADOS POR MORADIA DA PREFEITURA E, PELOS CRITÉRIOS ATUAIS, ESTÃO PREJUDICADOS,  POIS ESTÃO IMPEDIDAS DE PARTICIPAR DE NOVO PROGRAMA DE HABITAÇÃO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8631</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA LEGALIZADA AS CASAS DO BAIRRO MUTIRÃO.</t>
   </si>
   <si>
     <t>Maria Euzébia de Lima</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8531</t>
   </si>
   <si>
     <t xml:space="preserve">PARABENIZANDO OS TRABALHADORES RURAIS DE JATAÍ E RIO VERDE, BEM COMO MOVIMENTO SEM TERRA (MST) POR ESTA IMPORTANTE CONQUISTA, FOI DECRETADO PARA FINS DE REFORMA AGRÁRIA O ÍMOVEL DENOMINADO "FAZENDA ÁGUA BONITA" . </t>
@@ -2441,50 +2489,56 @@
   <si>
     <t>NOS TERMOS REGIMENTAIS, O VEREADOR QUE ABAIXO SUBSCREVE, REQUER A V. EXA., O ENCAMINHAMENTO DO EXPEDIENTE, CAPEANDO UM EXEMPLAR DESTE AO SENHOR: HUMBERTO DE FREITAS MACHADO, DIGNÍSSIMO PREFEITO MUNICIPAL, REIVINDICANDO-LHE A CONCESSÃO DE 500 LOTES URBANIZADOS PARA FAMÍLIAS DE BAIXA RENDA DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5608</t>
   </si>
   <si>
     <t>PEDE A REEDIÇÃO DO REQUERIMENTO SOB O PROTOCOLO Nº 104/2013, NO QUAL REQUER A CONSTRUÇÃO DE MORADIAS POPULARES NOS POVOADOS DE NAVESLÂNDIA E ESTÂNCIA, QUANDO DA EXECUÇÃO DAS PRÓXIMAS MORADIAS DE INTERESSE SOCIAL DO PROGRAMA MINHA CASA MINHA VIDA - PMCMV, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>André Pires do Nascimento</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5496</t>
   </si>
   <si>
     <t>VIABILIZAR MELHORIAS NO ATENDIMENTO DA UMC/INCRA/JATAI.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5490</t>
   </si>
   <si>
     <t>SOLICITA AS BOAS PROVIDÊNCIAS NO SENTIDO DE ENVIAR A ESTA CASA DE LEI PROPONDO A DOAÇÃO DE UMA ÁREA PARA AS CONSTRUÇÕES DO CENTRO CULTURAL COMUNITÁRIO E DA SEDE ADMINISTRATIVA DA ASSOCIAÇÃO DE MORADORES DO BAIRRO JARDIM PARAÍSO.</t>
   </si>
   <si>
+    <t>https://www.jatai.go.leg.br/materia/5483</t>
+  </si>
+  <si>
+    <t>INSERÇÃO DOS POLICIAIS MILITARES E BOMBEIROS NOS PRÓXIMOS PROGRAMAS DE HABITAÇÃO DA PREFEITURA MUNICIPAL DE JATAÍ.</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/5443</t>
   </si>
   <si>
     <t>SOLICITAM INFORMAÇÕES CONCERNENTES À CRIAÇÃO DE COOPERATIVA HABITACIONAL DOS SERVIDORES MUNICIPAIS DA SAÚDE, EDUCAÇÃO E DEMAIS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5440</t>
   </si>
   <si>
     <t>SOLICITA A ELABORAÇÃO DE UM PROJETO EM PARCERIA COM OS SERVIDORES MUNICIPAIS JUNTO À CAIXA ECONÔMICA FEDERAL VISANDO ADQUIRIR UMA ÁREA PRA TAL FINALIDADE E FACULTAR AOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS, A OBTEREM SUA CASA PRÓPRIA, OU SEJA, BENEFICIAR ÀQUELES QUE AINDA NÃO AS TÊM.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5429</t>
   </si>
   <si>
     <t>SOLICITA AS BOAS PROVIDÊNCIAS NO SENTIDO DE FAZER GESTÕES JUNTO À SECRETARIA MUNICIPAL DE OBRAS E URBANISMO , VISANDO DOAR TERRAS PARA AS PESSOAS CARENTES QUE PRETENDEM CONSTRUIR CASAS, CALÇADAS ETC.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5426</t>
   </si>
   <si>
     <t>SOLICITA AS BOAS PROVIDÊNCIAS NO SENTIDO DE DAR ANDAMENTO NA CONSTRUÇÃO DAS CASAS DO SETOR SEBASTIÃO HERCULANO II.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5312</t>
@@ -2576,50 +2630,59 @@
   <si>
     <t>CONVIDA O SUPERINTENDENTE DE HABITAÇÃO, O SENHOR GILBERTO FERREIRA MORAIS, À ESTA CASA DE LEIS, PRA TRAZER EXPLICAÇÕES SOBRE A ENTREGA DAS CASAS DO PROJETO  MINHA CASA MINHA VIDA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4340</t>
   </si>
   <si>
     <t>PEDE A REALIZAÇÃO DE PARCERIA ENTRE A PREFEITURA MUNICIPAL E O CREA-GO - CONSELHO REGIONAL DE ENGENHARIA E AGRONOMIA, VISANDO A DOAÇÃO DE PROJETOS RESIDENCIAIS PARA CONSTRUÇÕES DE ATÉ 70M² E COMERCIAIS DE ATÉ 20M².</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4285</t>
   </si>
   <si>
     <t>PEDE À PREFEITURA A REALIZAÇÃO DE UMA CAMPANHA PARA DIVULGAÇÃO E ESCLARECIMENTO DA POPULAÇÃO A RESPEITO DA NECESSIDADE DE NUMERAÇÃO OU RENUMERAÇÃO DAS RESIDÊNCIAS EM DETERMINADOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>Nilton César Soró</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4185</t>
   </si>
   <si>
     <t>SOLICITA ABERTURA TOTAL DAS RUAS NO SETOR CORDEIRO.</t>
   </si>
   <si>
+    <t>Vinícius Luz</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/4092</t>
+  </si>
+  <si>
+    <t>REQUER CELEBRAÇÃO DE CONVÊNIO ENTRE MUNICÍPIO DE JATAÍ E O GOVERNO DE GOIÁS, OBJETIVANDO A CONCESSÃO DE BENEFÍCIOS PARA SUBSTITUIÇÃO DE MORADIAS EDIFICADAS COM PLACAS.</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/4063</t>
   </si>
   <si>
     <t>CELEBRAR PARCERIA ENTRE O INSTITUTO NACIONAL DE COLONIZAÇÃO E REFORMA AGRÁRIA - INCRA  E A PREFEITURA MUNICIPAL DE JATAÍ, VISANDO O CASCALHAMENTO DE TODAS AS VIAS PÚBLICAS DO ASSENTAMENTO RÔMULO DE SOUZA PEREIRA (GURITA), BEM COMO, A CONSTRUÇÃO DOS 'EIXÕES'</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4040</t>
   </si>
   <si>
     <t>SOLICITA A ABERTURA DE RUAS NO ASSENTAMENTO RIO PARAÍSO, DE ACORDO COM O MAPA DO LOCAL E A LEGISLAÇÃO VIGENTE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3941</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA PARA QUE SEJA DISCUTIDA E VOTADA PELOS MORADORES, PROPRIETÁRIOS DE ESTABELECIMENTOS COMERCIAIS E REPRESENTANTES DE CLASSE, A INCLUSÃO DAS QUADRAS 68, 69, 70, 71 E 72 AO SETOR SANTA MARIA I, SENDO QUE, SEGUNDO DECRETO LEI Nº 64, DE 27 DE JUNHO DE 1959, AS MESMAS HOJE SÃO DENOMINADAS COMO VILA PROGRESSO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3419</t>
   </si>
   <si>
     <t>PEDE A REEDIÇAO DO REQUERIMENTO SOB PROTOCOLO Nº 027 DE 18 DE FEVEREIRO DE 2013, NO QUAL REQUER AS PROVIDENCIAS CABIVEIS VISANDO A IMPLEMENTAÇAO E REGULARIZAÇAO FUNDIARIA DOS LOTEAMENTOS SEM A DEVIDA ESCRITURAÇAO, EXISTENTES NO MUNICIPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3153</t>
@@ -2654,50 +2717,56 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/2748</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ABAIXO SUBSCREVEM SOLICITAM BENEFÍCIOS, PARA OS MORADORES DA OCUPAÇÃO DO FRIGORÍFICO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2714</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA NOTIFICADA A EMPRESA PROPRIETÁRIA DO LOTEAMENTO RECANTO DA MATA, A FIM DE OBRIGAREM A MESMA, A EFETUAREM UM ASFALTO DE MELHOR QUALIDADE, NO REFERIDO LOTEAMENTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2697</t>
   </si>
   <si>
     <t>O VEREADOR THIAGO MAGGIONI SOLICITA BENEFÍCIOS PARA OS MORADORES DA OCUPAÇÃO ÁREA DO FRIGORÍFICO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2683</t>
   </si>
   <si>
     <t>VEREADOR GÊNIO EURÍPEDES PEDE PROVIDÊNCIAS CABÍVEIS QUE VISEM SOLUÇÃO PARA A "TAPERA" CONHECIDA COMO ÁREA DA JATAIENSE.</t>
   </si>
   <si>
+    <t>https://www.jatai.go.leg.br/materia/2622</t>
+  </si>
+  <si>
+    <t>SOLICITA CONTRIBUIÇÃO PARA AJUDA HUMANITÁRIA A QUEM INDICA.</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/2615</t>
   </si>
   <si>
     <t>O ESTUDO DE VIABILIDADE PARA ABERTURA DA RUA 21A, NA VILA SOFIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2475</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM PROGRAMA, ATRAVÉS DE PROJETO DE LEI, DE INICIATIVA DO EXECUTIVO QUE BENEFICIE AS PESSOAS, COM RENDA FAMILIAR DE ATÉ 03 (TRÊS) SALÁRIOS MÍNIMOS, COM A DOAÇÃO DE TERRA, DESTINADA PARA EFETUAR MELHORAMENTOS EM SEU IMÓVEL, SEJA PARA CONSTRUIR OU PARA REFORMAR, LIMITADOS EM ATÉ, 3 (TRÊS) CAMINHÕES POR GRUPO FAMILIAR.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2439</t>
   </si>
   <si>
     <t>SOLICITA A ABERTURA DAS RUAS 107, 108 E DEPUTADO MANOEL DA COSTA LIMA, TODOS NO BAIRRO JARDIM RIO CLARO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2362</t>
   </si>
   <si>
     <t xml:space="preserve">PEDE AO CHEFE DO PODER EXECUTIVO ESTUDOS VISANDO A REDUÇÃO DA ALÍQUOTA DO IMPOSTO INCIDENTE SOBRE A TRANSMISSÃO DE BENS IMÓVEIS - ITBI, PELAS RAZÕES QUE ESPECIFICA. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2361</t>
@@ -2873,110 +2942,128 @@
   <si>
     <t>DOAÇÃO DE ÁREA PARA ASSOCIAÇÃO DOS MORADORES DO BAIRRO FRANCISCO ANTÔNIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1163</t>
   </si>
   <si>
     <t>DOAÇÃO DE LOTE NA VILA SOFIA PARA ASSOCIAÇÃO DO BAIRRO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1159</t>
   </si>
   <si>
     <t>VEREADOR PEDE PROVIDÊNCIAS, NO SENTIDO DE SOLUCIONAR ALGUNS PROBLEMAS DO POVOADO DA ESTÂNCIA.</t>
   </si>
   <si>
     <t>Pastor Luiz Carlos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1138</t>
   </si>
   <si>
     <t>DOAÇÃO DE ÁREA PARA ASSOCIAÇÃO DE MORADORES DO DOM ABEL.</t>
   </si>
   <si>
+    <t>https://www.jatai.go.leg.br/materia/1015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GESTÕES JUNTO A CAIXA ECONÔMICA FEDERAL (CEF), VISANDO PRIORIZAR AS PESSOAS COM O PROGRAMA INTITULADO MINHA CASA, MINHA VIDA DO GOVERNO FEDERAL, COM ACOMPANHAMENTO PELA SECRETARIA MUNICIPAL DE PROMOÇÃO SOCIAL, DA SEGUINTE FORMA: PESSOAS IDOSAS COM (10%), PORTADORAS DE NECESSIDADES ESPECIAIS (10%), MÃES SOLTEIRAS (10%), E FUNCIONÁRIOS PÚBLICOS (10%), PERFAZENDO UM TOTAL DE 40% DO BOLO DESTINADO AO MUNICÍPIO DE JATAÍ. </t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/935</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE CONVÊNIO COM A CAIXA ECONÔMICA FEDERAL EM BENEFÍCIO DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/870</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A DOAÇÃO DEFINITIVA DE ÁREA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/775</t>
   </si>
   <si>
     <t>SOLICITAÇÕES DOS MORADORES DOS BAIRROS JOSÉ BENTO E CONJUNTO RIO CLARO I, II, E III NA SESSÃO ITINERANTE DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/758</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS PARA CRIAÇÃO DO PARCELAMENTO PARA PAGAMENTO DO ITBI (IMPOSTO DE TRANSMISSÃO DE BENS IMÓVEIS) NO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/730</t>
   </si>
   <si>
     <t>ABERTURA DE RUAS NA VILA SOFIA - 3ª ETAPA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/696</t>
   </si>
   <si>
     <t>BENEFICIAR MORADORES DE BAIRROS QUE MENCIONA COM AS ESCRITURAS DEFINITIVAS DE SEUS IMÓVEIS.</t>
   </si>
   <si>
+    <t>https://www.jatai.go.leg.br/materia/690</t>
+  </si>
+  <si>
+    <t>VEREADOR SOLICITA CRITÉRIOS NA DISTRIBUIÇÃO DAS CASAS DO PROGRAMA MINHA CASA MINHA VIDA.</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/635</t>
   </si>
   <si>
     <t>VEREADOR PEDE URGÊNCIA DE MEDIDAS URBANÍSTICAS PARA ÁREAS PRÓXIMAS ÀS REDONDEZAS DA PRAÇA PROFESSOR MAROMBA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/634</t>
   </si>
   <si>
     <t>VEREADOR GÊNIO EURÍPEDES REFORÇA PEDIDO DE ESTUDOS TÉCNICOS PARA AQUISIÇÃO DA ÁREA ONDE SE ENCONTRA EDIFICADA A ESCOLA MUNICIPAL CAMPOS ELÍSIOS, NA REGIÃO DA ONÇA, ZONA RURAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/615</t>
   </si>
   <si>
     <t>ENVIAR PARA O PODER LEGISLATIVO MUNICIPAL, UM PROJETO DE LEI CRIANDO O PROGRAMA SOLIDÁRIO DENOMINADO: "MORADIA DIGNA", VISANDO À CONSTRUÇÃO DE CASAS POPULARES PARA ATENDER FAMÍLIAS DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/607</t>
   </si>
   <si>
     <t>VEREADOR SOLICITA NOVAMENTE ESTUDO PARA PERFURAÇÃO DE POÇOS ARTESIANO NO ASSENTAMENTO NOSSA SENHORA DE GUADALUPE.</t>
   </si>
   <si>
+    <t>https://www.jatai.go.leg.br/materia/600</t>
+  </si>
+  <si>
+    <t>SOLICITA À PREFEITURA MUNICIPAL A EXECUÇÃO DA LEI N° 2.228/2001, QUE TRATA DA CRIAÇÃO DO PROJETO COLMÉIA, COM FINALIDADE DE CONSTRUIR MORADIAS ÀS FAMÍLIAS DE BAIXA RENDA.</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/595</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE PARA AQUISIÇÃO DE LOTES, COM FUTURAS DOAÇÕES PARA BENEFICIÁRIOS INSCRITOS NOS PROGRAMAS MUNICIPAL DE HABITAÇÃO, QUE TENHAM CONDIÇÕES DE CONSTRUIR AS RESPECTIVAS MORADIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/559</t>
   </si>
   <si>
     <t>VEREADOR SUGERE QUE A PREFEITURA DE JATAÍ ULTIME POSSE DE CASAS E TERRENOS DO ANTIGO DNER DE JATAÍ, NA AV. GOIÁS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/486</t>
   </si>
   <si>
     <t xml:space="preserve">CADASTRAMENTO PARA A CONSTRUÇÃO DE VINTE UNIDADES HABITACIONAIS NO POVOADO DE ESTÂNCIA E QUARENTA UNIDADES, NO POVOADO DE NAVESLÂNDIA DEVIDO IMPLANTAÇÃO DE USINAS DE ÁLCOOL NAS PROXIMIDADES DO POVOADO. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/484</t>
   </si>
   <si>
     <t xml:space="preserve">VEREADOR GÊNIO EURÍPEDES ROGA EMPENHO DO PREFEITO HUMBERTO MACHADO PARA QUE ULTIME A REGULARIZAÇÃO FUNDIÁRIA DO MUNICÍPIO DE JATAÍ. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/457</t>
@@ -3033,50 +3120,56 @@
     <t xml:space="preserve">EMPENHO NO ANDAMENTO DOS CONTRATOS DE REPASSE MENCIONADOS, JUNTO A CAIXA ECONÔMICA FEDERAL. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/221</t>
   </si>
   <si>
     <t xml:space="preserve">ANDAMENTO NOS CONTATOS DE REPASSE MENCIONADOS, JUNTO A CAIXA ECONÔMICA FEDERAL. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/208</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS NO BAIRRO JOSÉ BENTO </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/171</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA BENEFÍCIOS PARA AS OLARIAS PRÓXIMAS AO RIO PARAÍSO. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/120</t>
   </si>
   <si>
     <t>SOLICITA A DESAPROPRIAÇÃO DO IMÓVEL URBANO LOCALIZADO A AV. GOIÁS Q.16, L. 07, N° 740, CENTRO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/67</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOLICITA AO EXECUTIVO A REALIZAÇÃO DE ESTUDOS A SEREM REALIZADOS PELAS SECRETARIAS DE OBRAS (DEPTO. TÉCNICO), SERVIÇOS URBANOS, HABITAÇÃO E MEIO AMBIENTE SOBRE A VIABILIDADE TÉCNICA, ECONÔMICA , SOCIAL E AMBIENTAL DA UTILIZAÇÃO DO TIJOLOS, PISOS DE SOLO/CIMENTO (ECOLÓGICOS) EM PROJETOS HABITACIONAIS PARA CONSTRUÇÃO DE CASAS POPULARES EM JATAÍ. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3380,12078 +3473,12468 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23507" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23463" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23362" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23207" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23120" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23106" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22270" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22204" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22130" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21957" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21945" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21934" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21913" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21792" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21757" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21643" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21621" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21605" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21579" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21503" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21481" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20587" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20575" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20554" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20550" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20493" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20484" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20471" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20392" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20391" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20390" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20299" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20197" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19985" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19984" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19983" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19954" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19885" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19837" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19751" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19681" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19611" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19525" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19484" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19467" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19389" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19333" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19332" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19270" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19267" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18942" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18941" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18932" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18802" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18794" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18761" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18722" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18718" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18688" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18679" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18629" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18612" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18509" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18472" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18445" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18421" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18294" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18226" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18125" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18123" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18122" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17900" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17620" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17617" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17554" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17522" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17493" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17475" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17465" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17454" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17409" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17386" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17371" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17269" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17239" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17225" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17210" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17209" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16891" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16811" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16796" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16654" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16564" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16544" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16543" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16422" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16369" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16316" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16235" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16215" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16151" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16045" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15967" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15135" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14831" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14142" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14092" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14059" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13956" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13903" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13873" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13826" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13816" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13767" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13753" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13711" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13631" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13532" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13529" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13522" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13519" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13493" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13489" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13485" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13484" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13458" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13456" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13424" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13391" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13379" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13355" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13331" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13308" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13287" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13285" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13265" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13261" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13225" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13115" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13059" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12959" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12936" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12922" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12842" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12834" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12760" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12759" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12741" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12731" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12724" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12723" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12722" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12607" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12505" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12467" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12282" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12200" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12196" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12145" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12140" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12122" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12117" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12106" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12101" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12072" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12048" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11994" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11860" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11857" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11828" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11798" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11795" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11770" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11721" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11636" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11584" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11470" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11446" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11419" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11401" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11399" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11397" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11372" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11360" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11324" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11317" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11294" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11293" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11265" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11194" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11103" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10947" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10914" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10901" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10876" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10874" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10762" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10733" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10732" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10725" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10656" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10641" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10600" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10570" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10558" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10530" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10520" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10515" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10495" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10493" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10491" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10418" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10397" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10389" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10369" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10353" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10306" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10263" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10261" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10260" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10207" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10182" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10177" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10175" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10123" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9938" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9842" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9825" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9742" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9637" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9608" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9572" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9565" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9564" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9504" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9446" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9402" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9326" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9323" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9281" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9252" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9228" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9212" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9128" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9127" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9113" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9076" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9059" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9048" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9045" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9038" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8948" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8918" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8917" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8909" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8908" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8847" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8795" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8723" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8653" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8631" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8531" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8446" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8426" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8425" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8424" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8396" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8393" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8369" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8342" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8236" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8193" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8139" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7994" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7993" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7942" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7932" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7885" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7846" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7797" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7717" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7648" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7606" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7527" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7498" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7416" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7233" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7219" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7218" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7215" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7205" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7173" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7163" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7151" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7127" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7111" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7088" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7027" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7021" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7014" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6876" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6856" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6831" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6821" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6817" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6815" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6787" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6683" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6678" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6673" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6670" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6654" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6605" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6577" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6562" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6502" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6488" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6485" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6469" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6467" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6463" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6430" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6393" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6388" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6378" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6377" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6368" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6361" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6339" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6334" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6294" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6290" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6287" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6226" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6190" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6186" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6173" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6164" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6114" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6113" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6099" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6076" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6075" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6053" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6031" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6029" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6024" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6016" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6001" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5987" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5977" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5951" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5950" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5945" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5896" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5865" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5608" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5496" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5490" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5443" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5440" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5429" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5426" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5312" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5284" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5219" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4966" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4955" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4944" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4892" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4876" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4827" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4744" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4534" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4443" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4438" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4429" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4340" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4285" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4185" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4063" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4040" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3941" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3419" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3153" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3004" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2984" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2950" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2870" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2748" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2714" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2697" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2683" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2615" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2475" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2439" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2362" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2361" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2308" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2277" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2198" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2126" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2102" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2087" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2068" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2067" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2066" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2050" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2032" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2001" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1993" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1771" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1769" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1742" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1730" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1438" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1433" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1427" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1314" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1308" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1268" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1255" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1240" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1206" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1202" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1163" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1159" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1138" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/935" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/870" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/775" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/758" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/730" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/696" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/635" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/634" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/615" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/607" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/595" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/559" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/486" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/484" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/457" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/396" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/379" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/371" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/318" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/306" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/273" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/272" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/227" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/221" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/208" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/171" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/120" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23676" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23507" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23463" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23362" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23207" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23120" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23106" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22270" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22184" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22130" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21957" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21945" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21934" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21913" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21792" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21757" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21643" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21621" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21605" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21579" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21503" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21481" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21264" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20587" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20575" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20554" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20550" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20493" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20484" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20471" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20392" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20391" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20390" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20299" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20220" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19985" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19984" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19983" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19954" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19885" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19837" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19751" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19681" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19611" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19525" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19484" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19467" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19465" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19389" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19333" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19332" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19270" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19267" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19173" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19105" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18942" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18941" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18932" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18802" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18794" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18761" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18722" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18718" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18688" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18679" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18629" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18612" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18509" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18472" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18445" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18421" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18294" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18226" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18125" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18123" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18122" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17900" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17620" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17617" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17554" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17522" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17493" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17475" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17465" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17454" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17409" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17386" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17371" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17269" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17239" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17225" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17210" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17209" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16891" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16811" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16796" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16654" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16564" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16544" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16543" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16422" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16369" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16316" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16235" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16215" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16151" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15967" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15135" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14831" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14142" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14104" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14092" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14059" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14032" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13956" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13903" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13873" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13826" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13816" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13767" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13753" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13711" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13631" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13532" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13529" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13522" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13519" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13493" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13489" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13485" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13484" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13458" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13456" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13424" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13391" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13379" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13355" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13331" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13308" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13287" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13285" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13265" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13261" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13225" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13115" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13059" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12959" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12936" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12922" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12842" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12834" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12760" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12759" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12741" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12731" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12724" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12723" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12722" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12607" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12505" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12467" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12282" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12200" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12196" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12145" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12140" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12122" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12117" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12106" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12101" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12072" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12048" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11994" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11860" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11857" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11828" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11813" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11798" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11795" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11770" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11721" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11636" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11584" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11470" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11446" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11419" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11401" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11399" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11397" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11372" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11360" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11324" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11317" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11294" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11293" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11265" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11194" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11103" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10947" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10914" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10901" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10876" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10874" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10762" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10733" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10732" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10725" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10656" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10641" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10600" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10570" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10558" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10530" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10520" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10515" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10495" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10493" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10491" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10418" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10397" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10389" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10369" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10353" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10306" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10263" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10261" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10260" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10207" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10182" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10177" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10175" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10123" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10024" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9938" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9842" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9825" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9742" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9637" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9608" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9572" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9565" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9564" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9504" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9446" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9402" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9326" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9323" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9281" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9252" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9228" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9212" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9128" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9127" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9113" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9076" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9059" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9048" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9045" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9038" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8948" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8918" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8917" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8909" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8908" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8847" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8795" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8723" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8653" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8631" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8531" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8446" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8426" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8425" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8424" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8396" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8393" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8369" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8342" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8236" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8193" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8139" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8002" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7994" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7993" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7942" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7932" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7885" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7846" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7797" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7717" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7648" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7606" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7527" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7498" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7416" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7233" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7219" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7218" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7215" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7205" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7173" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7163" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7151" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7127" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7111" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7088" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7027" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7021" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7014" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6876" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6856" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6831" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6821" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6817" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6815" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6787" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6683" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6678" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6673" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6670" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6654" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6605" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6577" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6562" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6502" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6488" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6485" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6469" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6467" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6463" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6430" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6393" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6388" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6378" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6377" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6368" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6361" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6339" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6334" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6294" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6290" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6287" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6226" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6190" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6186" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6173" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6164" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6114" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6113" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6099" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6076" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6075" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6053" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6031" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6029" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6024" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6016" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6001" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5987" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5977" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5951" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5950" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5945" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5896" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5865" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5608" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5496" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5490" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5483" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5443" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5440" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5429" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5426" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5312" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5284" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5219" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4966" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4955" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4944" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4892" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4876" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4827" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4744" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4534" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4443" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4438" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4429" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4340" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4285" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4185" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4092" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4063" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4040" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3941" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3419" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3153" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3004" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2984" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2950" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2870" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2748" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2714" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2697" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2683" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2622" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2615" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2475" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2439" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2362" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2361" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2308" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2277" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2198" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2126" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2102" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2087" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2068" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2067" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2066" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2050" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2032" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2001" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1993" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1771" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1769" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1742" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1730" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1438" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1433" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1427" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1314" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1308" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1268" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1255" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1240" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1206" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1202" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1163" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1159" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1138" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1015" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/935" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/870" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/775" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/758" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/730" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/696" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/690" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/635" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/634" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/615" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/607" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/600" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/595" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/559" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/486" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/484" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/457" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/396" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/379" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/371" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/318" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/306" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/273" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/272" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/227" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/221" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/208" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/171" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/120" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/67" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H462"/>
+  <dimension ref="A1:H477"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="39" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A2">
+        <v>23676</v>
+      </c>
+      <c r="B2">
+        <v>2026</v>
+      </c>
+      <c r="C2">
+        <v>397</v>
       </c>
       <c r="D2" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" t="s">
         <v>10</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="H2" t="s">
         <v>12</v>
       </c>
-      <c r="H2" t="s">
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" t="s">
         <v>13</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>262</v>
+      <c r="B3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" t="s">
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>23362</v>
+        <v>23463</v>
       </c>
       <c r="B4">
         <v>2026</v>
       </c>
       <c r="C4">
-        <v>205</v>
+        <v>262</v>
       </c>
       <c r="D4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>23207</v>
+        <v>23362</v>
       </c>
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5">
-        <v>114</v>
+        <v>205</v>
       </c>
       <c r="D5" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>23120</v>
+        <v>23207</v>
       </c>
       <c r="B6">
         <v>2026</v>
       </c>
       <c r="C6">
-        <v>53</v>
+        <v>114</v>
       </c>
       <c r="D6" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>23106</v>
+        <v>23120</v>
       </c>
       <c r="B7">
         <v>2026</v>
       </c>
       <c r="C7">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="D7" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H7" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>22270</v>
+        <v>23106</v>
       </c>
       <c r="B8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C8">
-        <v>565</v>
+        <v>42</v>
       </c>
       <c r="D8" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G8" s="1" t="s">
+      <c r="H8" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>22204</v>
+        <v>22270</v>
       </c>
       <c r="B9">
         <v>2025</v>
       </c>
       <c r="C9">
-        <v>528</v>
+        <v>565</v>
       </c>
       <c r="D9" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>22184</v>
+        <v>22204</v>
       </c>
       <c r="B10">
         <v>2025</v>
       </c>
       <c r="C10">
-        <v>512</v>
+        <v>528</v>
       </c>
       <c r="D10" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F10" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>22130</v>
+        <v>22184</v>
       </c>
       <c r="B11">
         <v>2025</v>
       </c>
       <c r="C11">
-        <v>478</v>
+        <v>512</v>
       </c>
       <c r="D11" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F11" t="s">
+        <v>33</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>22025</v>
+        <v>22130</v>
       </c>
       <c r="B12">
         <v>2025</v>
       </c>
       <c r="C12">
-        <v>407</v>
+        <v>478</v>
       </c>
       <c r="D12" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F12" t="s">
+        <v>36</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="G12" s="1" t="s">
+      <c r="H12" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>22024</v>
+        <v>22025</v>
       </c>
       <c r="B13">
         <v>2025</v>
       </c>
       <c r="C13">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="D13" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F13" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H13" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>21957</v>
+        <v>22024</v>
       </c>
       <c r="B14">
         <v>2025</v>
       </c>
       <c r="C14">
-        <v>370</v>
+        <v>406</v>
       </c>
       <c r="D14" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" t="s">
         <v>10</v>
       </c>
-      <c r="F14" t="s">
+      <c r="G14" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>21945</v>
+        <v>21957</v>
       </c>
       <c r="B15">
         <v>2025</v>
       </c>
       <c r="C15">
-        <v>360</v>
+        <v>370</v>
       </c>
       <c r="D15" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F15" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H15" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>21934</v>
+        <v>21945</v>
       </c>
       <c r="B16">
         <v>2025</v>
       </c>
       <c r="C16">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="D16" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F16" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="H16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>21913</v>
+        <v>21934</v>
       </c>
       <c r="B17">
         <v>2025</v>
       </c>
       <c r="C17">
-        <v>335</v>
+        <v>351</v>
       </c>
       <c r="D17" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F17" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>49</v>
       </c>
       <c r="H17" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>21792</v>
+        <v>21913</v>
       </c>
       <c r="B18">
         <v>2025</v>
       </c>
       <c r="C18">
-        <v>252</v>
+        <v>335</v>
       </c>
       <c r="D18" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H18" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>21757</v>
+        <v>21792</v>
       </c>
       <c r="B19">
         <v>2025</v>
       </c>
       <c r="C19">
-        <v>230</v>
+        <v>252</v>
       </c>
       <c r="D19" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>53</v>
       </c>
       <c r="H19" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>21643</v>
+        <v>21757</v>
       </c>
       <c r="B20">
         <v>2025</v>
       </c>
       <c r="C20">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="D20" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F20" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>55</v>
       </c>
       <c r="H20" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>21621</v>
+        <v>21643</v>
       </c>
       <c r="B21">
         <v>2025</v>
       </c>
       <c r="C21">
-        <v>127</v>
+        <v>144</v>
       </c>
       <c r="D21" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F21" t="s">
+        <v>21</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>21605</v>
+        <v>21621</v>
       </c>
       <c r="B22">
         <v>2025</v>
       </c>
       <c r="C22">
-        <v>113</v>
+        <v>127</v>
       </c>
       <c r="D22" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E22" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F22" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H22" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>21579</v>
+        <v>21605</v>
       </c>
       <c r="B23">
         <v>2025</v>
       </c>
       <c r="C23">
-        <v>90</v>
+        <v>113</v>
       </c>
       <c r="D23" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H23" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>21503</v>
+        <v>21579</v>
       </c>
       <c r="B24">
         <v>2025</v>
       </c>
       <c r="C24">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="D24" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E24" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F24" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H24" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>21481</v>
+        <v>21503</v>
       </c>
       <c r="B25">
         <v>2025</v>
       </c>
       <c r="C25">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="D25" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E25" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H25" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>20587</v>
+        <v>21481</v>
       </c>
       <c r="B26">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C26">
-        <v>515</v>
+        <v>9</v>
       </c>
       <c r="D26" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E26" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F26" t="s">
+        <v>21</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="G26" s="1" t="s">
+      <c r="H26" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>20575</v>
+        <v>21264</v>
       </c>
       <c r="B27">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C27">
-        <v>507</v>
+        <v>227</v>
       </c>
       <c r="D27" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E27" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F27" t="s">
+        <v>28</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H27" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>20554</v>
+        <v>20587</v>
       </c>
       <c r="B28">
         <v>2023</v>
       </c>
       <c r="C28">
-        <v>495</v>
+        <v>515</v>
       </c>
       <c r="D28" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E28" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F28" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="G28" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H28" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>20550</v>
+        <v>20575</v>
       </c>
       <c r="B29">
         <v>2023</v>
       </c>
       <c r="C29">
-        <v>493</v>
+        <v>507</v>
       </c>
       <c r="D29" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E29" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F29" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>76</v>
       </c>
       <c r="H29" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="30" spans="1:8">
-      <c r="A30" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A30">
+        <v>20554</v>
+      </c>
+      <c r="B30">
+        <v>2023</v>
+      </c>
+      <c r="C30">
+        <v>495</v>
       </c>
       <c r="D30" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E30" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F30" t="s">
+        <v>36</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="G30" s="1" t="s">
+      <c r="H30" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>20484</v>
+        <v>20550</v>
       </c>
       <c r="B31">
         <v>2023</v>
       </c>
       <c r="C31">
-        <v>460</v>
+        <v>493</v>
       </c>
       <c r="D31" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E31" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F31" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="G31" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H31" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B32" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="C32" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D32" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E32" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F32" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H32" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>20392</v>
+        <v>20484</v>
       </c>
       <c r="B33">
         <v>2023</v>
       </c>
       <c r="C33">
-        <v>394</v>
+        <v>460</v>
       </c>
       <c r="D33" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E33" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F33" t="s">
-        <v>71</v>
+        <v>21</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H33" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="34" spans="1:8">
-      <c r="A34">
-[...6 lines deleted...]
-        <v>393</v>
+      <c r="A34" t="s">
+        <v>13</v>
+      </c>
+      <c r="B34" t="s">
+        <v>13</v>
+      </c>
+      <c r="C34" t="s">
+        <v>13</v>
       </c>
       <c r="D34" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E34" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F34" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H34" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="35" spans="1:8">
-      <c r="A35" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A35">
+        <v>20392</v>
+      </c>
+      <c r="B35">
+        <v>2023</v>
+      </c>
+      <c r="C35">
+        <v>394</v>
       </c>
       <c r="D35" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E35" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F35" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>89</v>
       </c>
       <c r="H35" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>20299</v>
+        <v>20391</v>
       </c>
       <c r="B36">
         <v>2023</v>
       </c>
       <c r="C36">
-        <v>329</v>
+        <v>393</v>
       </c>
       <c r="D36" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E36" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F36" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>91</v>
       </c>
       <c r="H36" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="37" spans="1:8">
-      <c r="A37">
-[...6 lines deleted...]
-        <v>254</v>
+      <c r="A37" t="s">
+        <v>13</v>
+      </c>
+      <c r="B37" t="s">
+        <v>13</v>
+      </c>
+      <c r="C37" t="s">
+        <v>13</v>
       </c>
       <c r="D37" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E37" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F37" t="s">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>93</v>
       </c>
       <c r="H37" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>19985</v>
+        <v>20299</v>
       </c>
       <c r="B38">
         <v>2023</v>
       </c>
       <c r="C38">
-        <v>124</v>
+        <v>329</v>
       </c>
       <c r="D38" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E38" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F38" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>95</v>
       </c>
       <c r="H38" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>19984</v>
+        <v>20220</v>
       </c>
       <c r="B39">
         <v>2023</v>
       </c>
       <c r="C39">
-        <v>123</v>
+        <v>274</v>
       </c>
       <c r="D39" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E39" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F39" t="s">
-        <v>19</v>
+        <v>75</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>97</v>
       </c>
       <c r="H39" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>19983</v>
+        <v>20197</v>
       </c>
       <c r="B40">
         <v>2023</v>
       </c>
       <c r="C40">
-        <v>122</v>
+        <v>254</v>
       </c>
       <c r="D40" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E40" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F40" t="s">
-        <v>19</v>
+        <v>72</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>99</v>
       </c>
       <c r="H40" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>19954</v>
+        <v>19985</v>
       </c>
       <c r="B41">
         <v>2023</v>
       </c>
       <c r="C41">
-        <v>103</v>
+        <v>124</v>
       </c>
       <c r="D41" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E41" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F41" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H41" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>19885</v>
+        <v>19984</v>
       </c>
       <c r="B42">
         <v>2023</v>
       </c>
       <c r="C42">
-        <v>47</v>
+        <v>123</v>
       </c>
       <c r="D42" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E42" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F42" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>103</v>
       </c>
       <c r="H42" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>19837</v>
+        <v>19983</v>
       </c>
       <c r="B43">
         <v>2023</v>
       </c>
       <c r="C43">
-        <v>7</v>
+        <v>122</v>
       </c>
       <c r="D43" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E43" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F43" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>105</v>
       </c>
       <c r="H43" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>19751</v>
+        <v>19954</v>
       </c>
       <c r="B44">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C44">
-        <v>482</v>
+        <v>103</v>
       </c>
       <c r="D44" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E44" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F44" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>107</v>
       </c>
       <c r="H44" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>19681</v>
+        <v>19885</v>
       </c>
       <c r="B45">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C45">
-        <v>451</v>
+        <v>47</v>
       </c>
       <c r="D45" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E45" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F45" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>109</v>
       </c>
       <c r="H45" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>19611</v>
+        <v>19837</v>
       </c>
       <c r="B46">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C46">
-        <v>403</v>
+        <v>7</v>
       </c>
       <c r="D46" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E46" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F46" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>111</v>
       </c>
       <c r="H46" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>19525</v>
+        <v>19751</v>
       </c>
       <c r="B47">
         <v>2022</v>
       </c>
       <c r="C47">
-        <v>343</v>
+        <v>482</v>
       </c>
       <c r="D47" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E47" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F47" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H47" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="48" spans="1:8">
-      <c r="A48" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A48">
+        <v>19681</v>
+      </c>
+      <c r="B48">
+        <v>2022</v>
+      </c>
+      <c r="C48">
+        <v>451</v>
       </c>
       <c r="D48" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E48" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F48" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>115</v>
       </c>
       <c r="H48" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>19467</v>
+        <v>19611</v>
       </c>
       <c r="B49">
         <v>2022</v>
       </c>
       <c r="C49">
-        <v>301</v>
+        <v>403</v>
       </c>
       <c r="D49" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E49" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F49" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H49" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>19389</v>
+        <v>19525</v>
       </c>
       <c r="B50">
         <v>2022</v>
       </c>
       <c r="C50">
-        <v>253</v>
+        <v>343</v>
       </c>
       <c r="D50" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E50" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F50" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>119</v>
       </c>
       <c r="H50" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="51" spans="1:8">
-      <c r="A51">
-[...6 lines deleted...]
-        <v>229</v>
+      <c r="A51" t="s">
+        <v>13</v>
+      </c>
+      <c r="B51" t="s">
+        <v>13</v>
+      </c>
+      <c r="C51" t="s">
+        <v>13</v>
       </c>
       <c r="D51" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E51" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F51" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H51" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="52" spans="1:8">
-      <c r="A52" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A52">
+        <v>19467</v>
+      </c>
+      <c r="B52">
+        <v>2022</v>
+      </c>
+      <c r="C52">
+        <v>301</v>
       </c>
       <c r="D52" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E52" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F52" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>123</v>
       </c>
       <c r="H52" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>19270</v>
+        <v>19465</v>
       </c>
       <c r="B53">
         <v>2022</v>
       </c>
       <c r="C53">
-        <v>182</v>
+        <v>299</v>
       </c>
       <c r="D53" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E53" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F53" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>125</v>
       </c>
       <c r="H53" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>19267</v>
+        <v>19389</v>
       </c>
       <c r="B54">
         <v>2022</v>
       </c>
       <c r="C54">
-        <v>179</v>
+        <v>253</v>
       </c>
       <c r="D54" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E54" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F54" t="s">
-        <v>42</v>
+        <v>75</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>127</v>
       </c>
       <c r="H54" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>19105</v>
+        <v>19333</v>
       </c>
       <c r="B55">
         <v>2022</v>
       </c>
       <c r="C55">
-        <v>62</v>
+        <v>229</v>
       </c>
       <c r="D55" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E55" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F55" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>129</v>
       </c>
       <c r="H55" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="56" spans="1:8">
-      <c r="A56">
-[...6 lines deleted...]
-        <v>594</v>
+      <c r="A56" t="s">
+        <v>13</v>
+      </c>
+      <c r="B56" t="s">
+        <v>13</v>
+      </c>
+      <c r="C56" t="s">
+        <v>13</v>
       </c>
       <c r="D56" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E56" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F56" t="s">
-        <v>71</v>
+        <v>36</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>131</v>
       </c>
       <c r="H56" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>18941</v>
+        <v>19270</v>
       </c>
       <c r="B57">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C57">
-        <v>593</v>
+        <v>182</v>
       </c>
       <c r="D57" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E57" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F57" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>133</v>
       </c>
       <c r="H57" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="58" spans="1:8">
-      <c r="A58" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A58">
+        <v>19267</v>
+      </c>
+      <c r="B58">
+        <v>2022</v>
+      </c>
+      <c r="C58">
+        <v>179</v>
       </c>
       <c r="D58" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E58" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F58" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H58" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>18802</v>
+        <v>19173</v>
       </c>
       <c r="B59">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C59">
-        <v>506</v>
+        <v>109</v>
       </c>
       <c r="D59" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E59" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F59" t="s">
-        <v>26</v>
+        <v>75</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>137</v>
       </c>
       <c r="H59" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>18794</v>
+        <v>19105</v>
       </c>
       <c r="B60">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C60">
-        <v>499</v>
+        <v>62</v>
       </c>
       <c r="D60" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E60" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F60" t="s">
+        <v>36</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="G60" s="1" t="s">
+      <c r="H60" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>18761</v>
+        <v>18942</v>
       </c>
       <c r="B61">
         <v>2021</v>
       </c>
       <c r="C61">
-        <v>480</v>
+        <v>594</v>
       </c>
       <c r="D61" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E61" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F61" t="s">
-        <v>42</v>
+        <v>75</v>
       </c>
       <c r="G61" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H61" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>18722</v>
+        <v>18941</v>
       </c>
       <c r="B62">
         <v>2021</v>
       </c>
       <c r="C62">
-        <v>459</v>
+        <v>593</v>
       </c>
       <c r="D62" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E62" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F62" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="G62" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H62" t="s">
         <v>144</v>
       </c>
-      <c r="H62" t="s">
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>13</v>
+      </c>
+      <c r="B63" t="s">
+        <v>13</v>
+      </c>
+      <c r="C63" t="s">
+        <v>13</v>
+      </c>
+      <c r="D63" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" t="s">
+        <v>72</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>145</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G63" s="1" t="s">
+      <c r="H63" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>18688</v>
+        <v>18802</v>
       </c>
       <c r="B64">
         <v>2021</v>
       </c>
       <c r="C64">
-        <v>431</v>
+        <v>506</v>
       </c>
       <c r="D64" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E64" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F64" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
       <c r="G64" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H64" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>18679</v>
+        <v>18794</v>
       </c>
       <c r="B65">
         <v>2021</v>
       </c>
       <c r="C65">
-        <v>426</v>
+        <v>499</v>
       </c>
       <c r="D65" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E65" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F65" t="s">
-        <v>68</v>
+        <v>149</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>150</v>
       </c>
       <c r="H65" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>18629</v>
+        <v>18761</v>
       </c>
       <c r="B66">
         <v>2021</v>
       </c>
       <c r="C66">
-        <v>397</v>
+        <v>480</v>
       </c>
       <c r="D66" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E66" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F66" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>152</v>
       </c>
       <c r="H66" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>18612</v>
+        <v>18722</v>
       </c>
       <c r="B67">
         <v>2021</v>
       </c>
       <c r="C67">
-        <v>383</v>
+        <v>459</v>
       </c>
       <c r="D67" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E67" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F67" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>154</v>
       </c>
       <c r="H67" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>18509</v>
+        <v>18718</v>
       </c>
       <c r="B68">
         <v>2021</v>
       </c>
       <c r="C68">
-        <v>332</v>
+        <v>456</v>
       </c>
       <c r="D68" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E68" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F68" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>156</v>
       </c>
       <c r="H68" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>18472</v>
+        <v>18688</v>
       </c>
       <c r="B69">
         <v>2021</v>
       </c>
       <c r="C69">
-        <v>309</v>
+        <v>431</v>
       </c>
       <c r="D69" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E69" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F69" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>158</v>
       </c>
       <c r="H69" t="s">
-        <v>118</v>
+        <v>159</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>18445</v>
+        <v>18679</v>
       </c>
       <c r="B70">
         <v>2021</v>
       </c>
       <c r="C70">
-        <v>289</v>
+        <v>426</v>
       </c>
       <c r="D70" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E70" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F70" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H70" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>18421</v>
+        <v>18629</v>
       </c>
       <c r="B71">
         <v>2021</v>
       </c>
       <c r="C71">
-        <v>270</v>
+        <v>397</v>
       </c>
       <c r="D71" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E71" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F71" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H71" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>18294</v>
+        <v>18612</v>
       </c>
       <c r="B72">
         <v>2021</v>
       </c>
       <c r="C72">
-        <v>175</v>
+        <v>383</v>
       </c>
       <c r="D72" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E72" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F72" t="s">
-        <v>71</v>
+        <v>36</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="H72" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>18226</v>
+        <v>18509</v>
       </c>
       <c r="B73">
         <v>2021</v>
       </c>
       <c r="C73">
-        <v>126</v>
+        <v>332</v>
       </c>
       <c r="D73" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E73" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F73" t="s">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="H73" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>18125</v>
+        <v>18472</v>
       </c>
       <c r="B74">
         <v>2021</v>
       </c>
       <c r="C74">
-        <v>61</v>
+        <v>309</v>
       </c>
       <c r="D74" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E74" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F74" t="s">
-        <v>34</v>
+        <v>75</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="H74" t="s">
-        <v>168</v>
+        <v>124</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>18123</v>
+        <v>18445</v>
       </c>
       <c r="B75">
         <v>2021</v>
       </c>
       <c r="C75">
-        <v>59</v>
+        <v>289</v>
       </c>
       <c r="D75" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E75" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F75" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>169</v>
       </c>
       <c r="H75" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>18122</v>
+        <v>18421</v>
       </c>
       <c r="B76">
         <v>2021</v>
       </c>
       <c r="C76">
-        <v>58</v>
+        <v>270</v>
       </c>
       <c r="D76" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E76" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F76" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>171</v>
       </c>
       <c r="H76" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>17900</v>
+        <v>18294</v>
       </c>
       <c r="B77">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C77">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="D77" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E77" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F77" t="s">
+        <v>75</v>
+      </c>
+      <c r="G77" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="G77" s="1" t="s">
+      <c r="H77" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>17620</v>
+        <v>18226</v>
       </c>
       <c r="B78">
-        <v>1980</v>
+        <v>2021</v>
       </c>
       <c r="C78">
-        <v>82</v>
+        <v>126</v>
       </c>
       <c r="D78" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E78" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F78" t="s">
+        <v>72</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H78" t="s">
         <v>176</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>17617</v>
+        <v>18125</v>
       </c>
       <c r="B79">
-        <v>1980</v>
+        <v>2021</v>
       </c>
       <c r="C79">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="D79" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E79" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F79" t="s">
-        <v>176</v>
+        <v>36</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="H79" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>17554</v>
+        <v>18123</v>
       </c>
       <c r="B80">
-        <v>1969</v>
+        <v>2021</v>
       </c>
       <c r="C80">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="D80" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E80" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F80" t="s">
-        <v>181</v>
+        <v>36</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="H80" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>17522</v>
+        <v>18122</v>
       </c>
       <c r="B81">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C81">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D81" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E81" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F81" t="s">
-        <v>184</v>
+        <v>36</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="H81" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>17493</v>
+        <v>17900</v>
       </c>
       <c r="B82">
-        <v>1968</v>
+        <v>2020</v>
       </c>
       <c r="C82">
-        <v>111</v>
+        <v>177</v>
       </c>
       <c r="D82" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E82" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F82" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="H82" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>17475</v>
+        <v>17620</v>
       </c>
       <c r="B83">
-        <v>1967</v>
+        <v>1980</v>
       </c>
       <c r="C83">
-        <v>238</v>
+        <v>82</v>
       </c>
       <c r="D83" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E83" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F83" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="H83" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>17465</v>
+        <v>17617</v>
       </c>
       <c r="B84">
-        <v>2020</v>
+        <v>1980</v>
       </c>
       <c r="C84">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="D84" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E84" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F84" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="H84" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>17454</v>
+        <v>17554</v>
       </c>
       <c r="B85">
-        <v>2020</v>
+        <v>1969</v>
       </c>
       <c r="C85">
-        <v>44</v>
+        <v>72</v>
       </c>
       <c r="D85" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E85" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F85" t="s">
-        <v>42</v>
+        <v>191</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="H85" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>17409</v>
+        <v>17522</v>
       </c>
       <c r="B86">
-        <v>1967</v>
+        <v>2020</v>
       </c>
       <c r="C86">
-        <v>114</v>
+        <v>59</v>
       </c>
       <c r="D86" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E86" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F86" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="H86" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>17386</v>
+        <v>17493</v>
       </c>
       <c r="B87">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="C87">
-        <v>142</v>
+        <v>111</v>
       </c>
       <c r="D87" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E87" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F87" t="s">
+        <v>197</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H87" t="s">
         <v>199</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>17371</v>
+        <v>17475</v>
       </c>
       <c r="B88">
         <v>1967</v>
       </c>
       <c r="C88">
-        <v>129</v>
+        <v>238</v>
       </c>
       <c r="D88" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E88" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F88" t="s">
+        <v>200</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H88" t="s">
         <v>202</v>
-      </c>
-[...4 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>17269</v>
+        <v>17465</v>
       </c>
       <c r="B89">
         <v>2020</v>
       </c>
       <c r="C89">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="D89" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E89" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F89" t="s">
-        <v>205</v>
+        <v>194</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="H89" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>17239</v>
+        <v>17454</v>
       </c>
       <c r="B90">
-        <v>1983</v>
+        <v>2020</v>
       </c>
       <c r="C90">
-        <v>545</v>
+        <v>44</v>
       </c>
       <c r="D90" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E90" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F90" t="s">
-        <v>190</v>
+        <v>44</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="H90" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>17225</v>
+        <v>17409</v>
       </c>
       <c r="B91">
-        <v>1983</v>
+        <v>1967</v>
       </c>
       <c r="C91">
-        <v>491</v>
+        <v>114</v>
       </c>
       <c r="D91" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E91" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F91" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="H91" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>17210</v>
+        <v>17386</v>
       </c>
       <c r="B92">
-        <v>1983</v>
+        <v>1967</v>
       </c>
       <c r="C92">
-        <v>297</v>
+        <v>142</v>
       </c>
       <c r="D92" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E92" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F92" t="s">
-        <v>190</v>
+        <v>209</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="H92" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>17209</v>
+        <v>17371</v>
       </c>
       <c r="B93">
-        <v>1983</v>
+        <v>1967</v>
       </c>
       <c r="C93">
-        <v>273</v>
+        <v>129</v>
       </c>
       <c r="D93" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E93" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F93" t="s">
-        <v>190</v>
+        <v>212</v>
       </c>
       <c r="G93" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H93" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>16891</v>
+        <v>17269</v>
       </c>
       <c r="B94">
-        <v>1983</v>
+        <v>2020</v>
       </c>
       <c r="C94">
-        <v>518</v>
+        <v>21</v>
       </c>
       <c r="D94" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E94" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F94" t="s">
+        <v>215</v>
+      </c>
+      <c r="G94" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="G94" s="1" t="s">
+      <c r="H94" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>16811</v>
+        <v>17239</v>
       </c>
       <c r="B95">
         <v>1983</v>
       </c>
       <c r="C95">
-        <v>214</v>
+        <v>545</v>
       </c>
       <c r="D95" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E95" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F95" t="s">
+        <v>200</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H95" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>16796</v>
+        <v>17225</v>
       </c>
       <c r="B96">
         <v>1983</v>
       </c>
       <c r="C96">
-        <v>559</v>
+        <v>491</v>
       </c>
       <c r="D96" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E96" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F96" t="s">
-        <v>222</v>
+        <v>200</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="H96" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>16654</v>
+        <v>17210</v>
       </c>
       <c r="B97">
         <v>1983</v>
       </c>
       <c r="C97">
-        <v>451</v>
+        <v>297</v>
       </c>
       <c r="D97" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E97" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F97" t="s">
-        <v>225</v>
+        <v>200</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="H97" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>16564</v>
+        <v>17209</v>
       </c>
       <c r="B98">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="C98">
-        <v>212</v>
+        <v>273</v>
       </c>
       <c r="D98" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E98" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F98" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="H98" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>16544</v>
+        <v>16891</v>
       </c>
       <c r="B99">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="C99">
-        <v>100</v>
+        <v>518</v>
       </c>
       <c r="D99" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E99" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F99" t="s">
-        <v>190</v>
+        <v>226</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="H99" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>16543</v>
+        <v>16811</v>
       </c>
       <c r="B100">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="C100">
-        <v>63</v>
+        <v>214</v>
       </c>
       <c r="D100" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E100" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F100" t="s">
-        <v>190</v>
+        <v>229</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="H100" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>16422</v>
+        <v>16796</v>
       </c>
       <c r="B101">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="C101">
-        <v>126</v>
+        <v>559</v>
       </c>
       <c r="D101" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E101" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F101" t="s">
+        <v>232</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H101" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>16369</v>
+        <v>16654</v>
       </c>
       <c r="B102">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="C102">
-        <v>226</v>
+        <v>451</v>
       </c>
       <c r="D102" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E102" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F102" t="s">
+        <v>235</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H102" t="s">
         <v>237</v>
-      </c>
-[...4 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>16316</v>
+        <v>16564</v>
       </c>
       <c r="B103">
         <v>1984</v>
       </c>
       <c r="C103">
-        <v>283</v>
+        <v>212</v>
       </c>
       <c r="D103" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E103" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F103" t="s">
-        <v>222</v>
+        <v>200</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="H103" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>16235</v>
+        <v>16544</v>
       </c>
       <c r="B104">
         <v>1984</v>
       </c>
       <c r="C104">
-        <v>262</v>
+        <v>100</v>
       </c>
       <c r="D104" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E104" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F104" t="s">
-        <v>242</v>
+        <v>200</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="H104" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>16215</v>
+        <v>16543</v>
       </c>
       <c r="B105">
         <v>1984</v>
       </c>
       <c r="C105">
-        <v>163</v>
+        <v>63</v>
       </c>
       <c r="D105" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E105" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F105" t="s">
-        <v>245</v>
+        <v>200</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="H105" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>16151</v>
+        <v>16422</v>
       </c>
       <c r="B106">
-        <v>1988</v>
+        <v>1984</v>
       </c>
       <c r="C106">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="D106" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E106" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F106" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="H106" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>16045</v>
+        <v>16369</v>
       </c>
       <c r="B107">
-        <v>2019</v>
+        <v>1984</v>
       </c>
       <c r="C107">
-        <v>310</v>
+        <v>226</v>
       </c>
       <c r="D107" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E107" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F107" t="s">
-        <v>184</v>
+        <v>247</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="H107" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>15967</v>
+        <v>16316</v>
       </c>
       <c r="B108">
-        <v>2019</v>
+        <v>1984</v>
       </c>
       <c r="C108">
-        <v>275</v>
+        <v>283</v>
       </c>
       <c r="D108" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E108" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F108" t="s">
-        <v>252</v>
+        <v>232</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="H108" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>15135</v>
+        <v>16235</v>
       </c>
       <c r="B109">
-        <v>2019</v>
+        <v>1984</v>
       </c>
       <c r="C109">
-        <v>146</v>
+        <v>262</v>
       </c>
       <c r="D109" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E109" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F109" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="H109" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>14831</v>
+        <v>16215</v>
       </c>
       <c r="B110">
-        <v>2019</v>
+        <v>1984</v>
       </c>
       <c r="C110">
-        <v>88</v>
+        <v>163</v>
       </c>
       <c r="D110" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E110" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F110" t="s">
-        <v>37</v>
+        <v>255</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="H110" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>14142</v>
+        <v>16151</v>
       </c>
       <c r="B111">
-        <v>2018</v>
+        <v>1988</v>
       </c>
       <c r="C111">
-        <v>572</v>
+        <v>129</v>
       </c>
       <c r="D111" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E111" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F111" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="H111" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>14092</v>
+        <v>16045</v>
       </c>
       <c r="B112">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C112">
-        <v>542</v>
+        <v>310</v>
       </c>
       <c r="D112" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E112" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F112" t="s">
-        <v>255</v>
+        <v>194</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="H112" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>14059</v>
+        <v>15967</v>
       </c>
       <c r="B113">
-        <v>1989</v>
+        <v>2019</v>
       </c>
       <c r="C113">
-        <v>759</v>
+        <v>275</v>
       </c>
       <c r="D113" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E113" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F113" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="H113" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>13956</v>
+        <v>15135</v>
       </c>
       <c r="B114">
-        <v>1989</v>
+        <v>2019</v>
       </c>
       <c r="C114">
-        <v>406</v>
+        <v>146</v>
       </c>
       <c r="D114" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E114" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F114" t="s">
         <v>265</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="H114" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>13903</v>
+        <v>14831</v>
       </c>
       <c r="B115">
-        <v>1989</v>
+        <v>2019</v>
       </c>
       <c r="C115">
-        <v>230</v>
+        <v>88</v>
       </c>
       <c r="D115" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E115" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F115" t="s">
-        <v>265</v>
+        <v>39</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="H115" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>13873</v>
+        <v>14142</v>
       </c>
       <c r="B116">
-        <v>1989</v>
+        <v>2018</v>
       </c>
       <c r="C116">
-        <v>95</v>
+        <v>572</v>
       </c>
       <c r="D116" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E116" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F116" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="G116" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H116" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>13826</v>
+        <v>14104</v>
       </c>
       <c r="B117">
-        <v>1989</v>
+        <v>2018</v>
       </c>
       <c r="C117">
-        <v>16</v>
+        <v>551</v>
       </c>
       <c r="D117" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E117" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F117" t="s">
         <v>265</v>
       </c>
       <c r="G117" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H117" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>13816</v>
+        <v>14092</v>
       </c>
       <c r="B118">
-        <v>1989</v>
+        <v>2018</v>
       </c>
       <c r="C118">
-        <v>6</v>
+        <v>542</v>
       </c>
       <c r="D118" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E118" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F118" t="s">
         <v>265</v>
       </c>
       <c r="G118" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H118" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>13767</v>
+        <v>14059</v>
       </c>
       <c r="B119">
         <v>1989</v>
       </c>
       <c r="C119">
-        <v>702</v>
+        <v>759</v>
       </c>
       <c r="D119" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E119" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F119" t="s">
+        <v>277</v>
+      </c>
+      <c r="G119" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="G119" s="1" t="s">
+      <c r="H119" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>13753</v>
+        <v>14032</v>
       </c>
       <c r="B120">
         <v>1989</v>
       </c>
       <c r="C120">
-        <v>582</v>
+        <v>569</v>
       </c>
       <c r="D120" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E120" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F120" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="G120" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H120" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>13711</v>
+        <v>13956</v>
       </c>
       <c r="B121">
         <v>1989</v>
       </c>
       <c r="C121">
-        <v>171</v>
+        <v>406</v>
       </c>
       <c r="D121" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E121" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F121" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="G121" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H121" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>13631</v>
+        <v>13903</v>
       </c>
       <c r="B122">
         <v>1989</v>
       </c>
       <c r="C122">
-        <v>157</v>
+        <v>230</v>
       </c>
       <c r="D122" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E122" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F122" t="s">
+        <v>277</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H122" t="s">
         <v>285</v>
-      </c>
-[...4 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>13532</v>
+        <v>13873</v>
       </c>
       <c r="B123">
         <v>1989</v>
       </c>
       <c r="C123">
-        <v>399</v>
+        <v>95</v>
       </c>
       <c r="D123" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E123" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F123" t="s">
-        <v>288</v>
+        <v>277</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="H123" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>13529</v>
+        <v>13826</v>
       </c>
       <c r="B124">
         <v>1989</v>
       </c>
       <c r="C124">
-        <v>377</v>
+        <v>16</v>
       </c>
       <c r="D124" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E124" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F124" t="s">
+        <v>277</v>
+      </c>
+      <c r="G124" s="1" t="s">
         <v>288</v>
       </c>
-      <c r="G124" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H124" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>13522</v>
+        <v>13816</v>
       </c>
       <c r="B125">
         <v>1989</v>
       </c>
       <c r="C125">
-        <v>112</v>
+        <v>6</v>
       </c>
       <c r="D125" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E125" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F125" t="s">
-        <v>288</v>
+        <v>277</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="H125" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>13519</v>
+        <v>13767</v>
       </c>
       <c r="B126">
         <v>1989</v>
       </c>
       <c r="C126">
-        <v>80</v>
+        <v>702</v>
       </c>
       <c r="D126" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E126" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F126" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="H126" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>13493</v>
+        <v>13753</v>
       </c>
       <c r="B127">
         <v>1989</v>
       </c>
       <c r="C127">
-        <v>228</v>
+        <v>582</v>
       </c>
       <c r="D127" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E127" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F127" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="H127" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>13489</v>
+        <v>13711</v>
       </c>
       <c r="B128">
         <v>1989</v>
       </c>
       <c r="C128">
-        <v>198</v>
+        <v>171</v>
       </c>
       <c r="D128" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E128" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F128" t="s">
+        <v>292</v>
+      </c>
+      <c r="G128" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="G128" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H128" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>13485</v>
+        <v>13631</v>
       </c>
       <c r="B129">
         <v>1989</v>
       </c>
       <c r="C129">
-        <v>111</v>
+        <v>157</v>
       </c>
       <c r="D129" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E129" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F129" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="H129" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>13484</v>
+        <v>13532</v>
       </c>
       <c r="B130">
         <v>1989</v>
       </c>
       <c r="C130">
-        <v>106</v>
+        <v>399</v>
       </c>
       <c r="D130" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E130" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F130" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="G130" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H130" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>13458</v>
+        <v>13529</v>
       </c>
       <c r="B131">
-        <v>2018</v>
+        <v>1989</v>
       </c>
       <c r="C131">
-        <v>334</v>
+        <v>377</v>
       </c>
       <c r="D131" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E131" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F131" t="s">
-        <v>255</v>
+        <v>302</v>
       </c>
       <c r="G131" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H131" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
-        <v>13456</v>
+        <v>13522</v>
       </c>
       <c r="B132">
-        <v>2018</v>
+        <v>1989</v>
       </c>
       <c r="C132">
-        <v>332</v>
+        <v>112</v>
       </c>
       <c r="D132" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E132" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F132" t="s">
-        <v>255</v>
+        <v>302</v>
       </c>
       <c r="G132" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H132" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
-        <v>13424</v>
+        <v>13519</v>
       </c>
       <c r="B133">
         <v>1989</v>
       </c>
       <c r="C133">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D133" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E133" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F133" t="s">
+        <v>302</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H133" t="s">
         <v>310</v>
-      </c>
-[...4 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
-        <v>13391</v>
+        <v>13493</v>
       </c>
       <c r="B134">
         <v>1989</v>
       </c>
       <c r="C134">
-        <v>83</v>
+        <v>228</v>
       </c>
       <c r="D134" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E134" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F134" t="s">
+        <v>311</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H134" t="s">
         <v>313</v>
-      </c>
-[...4 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
-        <v>13379</v>
+        <v>13489</v>
       </c>
       <c r="B135">
         <v>1989</v>
       </c>
       <c r="C135">
-        <v>29</v>
+        <v>198</v>
       </c>
       <c r="D135" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E135" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F135" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="H135" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
-        <v>13355</v>
+        <v>13485</v>
       </c>
       <c r="B136">
-        <v>2018</v>
+        <v>1989</v>
       </c>
       <c r="C136">
-        <v>290</v>
+        <v>111</v>
       </c>
       <c r="D136" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E136" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F136" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="H136" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
-        <v>13331</v>
+        <v>13484</v>
       </c>
       <c r="B137">
-        <v>2018</v>
+        <v>1989</v>
       </c>
       <c r="C137">
-        <v>283</v>
+        <v>106</v>
       </c>
       <c r="D137" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E137" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F137" t="s">
-        <v>252</v>
+        <v>311</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="H137" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
-        <v>13308</v>
+        <v>13458</v>
       </c>
       <c r="B138">
         <v>2018</v>
       </c>
       <c r="C138">
-        <v>269</v>
+        <v>334</v>
       </c>
       <c r="D138" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E138" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F138" t="s">
-        <v>252</v>
+        <v>265</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="H138" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
-        <v>13287</v>
+        <v>13456</v>
       </c>
       <c r="B139">
         <v>2018</v>
       </c>
       <c r="C139">
-        <v>262</v>
+        <v>332</v>
       </c>
       <c r="D139" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E139" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F139" t="s">
-        <v>252</v>
+        <v>265</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="H139" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
-        <v>13285</v>
+        <v>13424</v>
       </c>
       <c r="B140">
-        <v>2018</v>
+        <v>1989</v>
       </c>
       <c r="C140">
-        <v>260</v>
+        <v>79</v>
       </c>
       <c r="D140" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E140" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F140" t="s">
-        <v>252</v>
+        <v>324</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="H140" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
-        <v>13265</v>
+        <v>13391</v>
       </c>
       <c r="B141">
-        <v>2018</v>
+        <v>1989</v>
       </c>
       <c r="C141">
-        <v>245</v>
+        <v>83</v>
       </c>
       <c r="D141" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E141" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F141" t="s">
-        <v>252</v>
+        <v>327</v>
       </c>
       <c r="G141" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H141" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
-        <v>13261</v>
+        <v>13379</v>
       </c>
       <c r="B142">
-        <v>2018</v>
+        <v>1989</v>
       </c>
       <c r="C142">
-        <v>242</v>
+        <v>29</v>
       </c>
       <c r="D142" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E142" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F142" t="s">
-        <v>255</v>
+        <v>327</v>
       </c>
       <c r="G142" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H142" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
-        <v>13225</v>
+        <v>13355</v>
       </c>
       <c r="B143">
-        <v>1989</v>
+        <v>2018</v>
       </c>
       <c r="C143">
-        <v>77</v>
+        <v>290</v>
       </c>
       <c r="D143" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E143" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F143" t="s">
+        <v>332</v>
+      </c>
+      <c r="G143" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="G143" s="1" t="s">
+      <c r="H143" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
-        <v>13115</v>
+        <v>13331</v>
       </c>
       <c r="B144">
-        <v>1990</v>
+        <v>2018</v>
       </c>
       <c r="C144">
-        <v>563</v>
+        <v>283</v>
       </c>
       <c r="D144" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E144" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F144" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="G144" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H144" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
-        <v>13059</v>
+        <v>13308</v>
       </c>
       <c r="B145">
-        <v>1990</v>
+        <v>2018</v>
       </c>
       <c r="C145">
-        <v>386</v>
+        <v>269</v>
       </c>
       <c r="D145" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E145" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F145" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="G145" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H145" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
-        <v>12959</v>
+        <v>13287</v>
       </c>
       <c r="B146">
-        <v>1991</v>
+        <v>2018</v>
       </c>
       <c r="C146">
-        <v>60</v>
+        <v>262</v>
       </c>
       <c r="D146" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E146" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F146" t="s">
-        <v>310</v>
+        <v>262</v>
       </c>
       <c r="G146" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H146" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
-        <v>12936</v>
+        <v>13285</v>
       </c>
       <c r="B147">
-        <v>1991</v>
+        <v>2018</v>
       </c>
       <c r="C147">
-        <v>546</v>
+        <v>260</v>
       </c>
       <c r="D147" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E147" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F147" t="s">
-        <v>216</v>
+        <v>262</v>
       </c>
       <c r="G147" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H147" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
-        <v>12922</v>
+        <v>13265</v>
       </c>
       <c r="B148">
-        <v>1991</v>
+        <v>2018</v>
       </c>
       <c r="C148">
-        <v>3390</v>
+        <v>245</v>
       </c>
       <c r="D148" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E148" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F148" t="s">
-        <v>216</v>
+        <v>262</v>
       </c>
       <c r="G148" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H148" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
-        <v>12842</v>
+        <v>13261</v>
       </c>
       <c r="B149">
-        <v>1991</v>
+        <v>2018</v>
       </c>
       <c r="C149">
-        <v>218</v>
+        <v>242</v>
       </c>
       <c r="D149" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E149" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F149" t="s">
+        <v>265</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H149" t="s">
         <v>346</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
-        <v>12834</v>
+        <v>13225</v>
       </c>
       <c r="B150">
-        <v>2018</v>
+        <v>1989</v>
       </c>
       <c r="C150">
-        <v>119</v>
+        <v>77</v>
       </c>
       <c r="D150" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E150" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F150" t="s">
-        <v>255</v>
+        <v>347</v>
       </c>
       <c r="G150" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H150" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
-        <v>12760</v>
+        <v>13115</v>
       </c>
       <c r="B151">
-        <v>2018</v>
+        <v>1990</v>
       </c>
       <c r="C151">
-        <v>79</v>
+        <v>563</v>
       </c>
       <c r="D151" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E151" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F151" t="s">
-        <v>255</v>
+        <v>277</v>
       </c>
       <c r="G151" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H151" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
-        <v>12759</v>
+        <v>13059</v>
       </c>
       <c r="B152">
-        <v>2018</v>
+        <v>1990</v>
       </c>
       <c r="C152">
-        <v>78</v>
+        <v>386</v>
       </c>
       <c r="D152" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E152" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F152" t="s">
-        <v>255</v>
+        <v>277</v>
       </c>
       <c r="G152" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H152" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
-        <v>12741</v>
+        <v>12959</v>
       </c>
       <c r="B153">
-        <v>2018</v>
+        <v>1991</v>
       </c>
       <c r="C153">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D153" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E153" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F153" t="s">
+        <v>324</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H153" t="s">
         <v>355</v>
-      </c>
-[...4 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
-        <v>12731</v>
+        <v>12936</v>
       </c>
       <c r="B154">
-        <v>2018</v>
+        <v>1991</v>
       </c>
       <c r="C154">
-        <v>56</v>
+        <v>546</v>
       </c>
       <c r="D154" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E154" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F154" t="s">
-        <v>42</v>
+        <v>226</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="H154" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
-        <v>12724</v>
+        <v>12922</v>
       </c>
       <c r="B155">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="C155">
-        <v>146</v>
+        <v>3390</v>
       </c>
       <c r="D155" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E155" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F155" t="s">
-        <v>265</v>
+        <v>226</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="H155" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
-        <v>12723</v>
+        <v>12842</v>
       </c>
       <c r="B156">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="C156">
-        <v>145</v>
+        <v>218</v>
       </c>
       <c r="D156" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E156" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F156" t="s">
-        <v>265</v>
+        <v>360</v>
       </c>
       <c r="G156" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H156" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
-        <v>12722</v>
+        <v>12834</v>
       </c>
       <c r="B157">
-        <v>1990</v>
+        <v>2018</v>
       </c>
       <c r="C157">
-        <v>144</v>
+        <v>119</v>
       </c>
       <c r="D157" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E157" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F157" t="s">
         <v>265</v>
       </c>
       <c r="G157" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H157" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
-        <v>12607</v>
+        <v>12760</v>
       </c>
       <c r="B158">
-        <v>1990</v>
+        <v>2018</v>
       </c>
       <c r="C158">
-        <v>2700</v>
+        <v>79</v>
       </c>
       <c r="D158" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E158" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F158" t="s">
-        <v>310</v>
+        <v>265</v>
       </c>
       <c r="G158" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H158" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
-        <v>12505</v>
+        <v>12759</v>
       </c>
       <c r="B159">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C159">
-        <v>776</v>
+        <v>78</v>
       </c>
       <c r="D159" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E159" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F159" t="s">
-        <v>37</v>
+        <v>265</v>
       </c>
       <c r="G159" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H159" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
-        <v>12467</v>
+        <v>12741</v>
       </c>
       <c r="B160">
-        <v>1990</v>
+        <v>2018</v>
       </c>
       <c r="C160">
-        <v>497</v>
+        <v>61</v>
       </c>
       <c r="D160" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E160" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F160" t="s">
-        <v>216</v>
+        <v>369</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>370</v>
       </c>
       <c r="H160" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
-        <v>12282</v>
+        <v>12731</v>
       </c>
       <c r="B161">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C161">
-        <v>746</v>
+        <v>56</v>
       </c>
       <c r="D161" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E161" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F161" t="s">
-        <v>252</v>
+        <v>44</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>372</v>
       </c>
       <c r="H161" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="162" spans="1:8">
-      <c r="A162" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A162">
+        <v>12724</v>
+      </c>
+      <c r="B162">
+        <v>1990</v>
+      </c>
+      <c r="C162">
+        <v>146</v>
       </c>
       <c r="D162" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E162" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F162" t="s">
-        <v>255</v>
+        <v>277</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>374</v>
       </c>
       <c r="H162" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
-        <v>12196</v>
+        <v>12723</v>
       </c>
       <c r="B163">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="C163">
-        <v>335</v>
+        <v>145</v>
       </c>
       <c r="D163" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E163" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F163" t="s">
-        <v>288</v>
+        <v>277</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>376</v>
       </c>
       <c r="H163" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
-        <v>12145</v>
+        <v>12722</v>
       </c>
       <c r="B164">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="C164">
-        <v>238</v>
+        <v>144</v>
       </c>
       <c r="D164" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E164" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F164" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>378</v>
       </c>
       <c r="H164" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
-        <v>12140</v>
+        <v>12607</v>
       </c>
       <c r="B165">
-        <v>2017</v>
+        <v>1990</v>
       </c>
       <c r="C165">
-        <v>712</v>
+        <v>2700</v>
       </c>
       <c r="D165" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E165" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F165" t="s">
-        <v>42</v>
+        <v>324</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>380</v>
       </c>
       <c r="H165" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
-        <v>12122</v>
+        <v>12505</v>
       </c>
       <c r="B166">
-        <v>1991</v>
+        <v>2017</v>
       </c>
       <c r="C166">
-        <v>492</v>
+        <v>776</v>
       </c>
       <c r="D166" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E166" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F166" t="s">
-        <v>278</v>
+        <v>39</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>382</v>
       </c>
       <c r="H166" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
-        <v>12117</v>
+        <v>12467</v>
       </c>
       <c r="B167">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="C167">
-        <v>551</v>
+        <v>497</v>
       </c>
       <c r="D167" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E167" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F167" t="s">
-        <v>278</v>
+        <v>226</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>384</v>
       </c>
       <c r="H167" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="168" spans="1:8">
-      <c r="A168" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A168">
+        <v>12282</v>
+      </c>
+      <c r="B168">
+        <v>2017</v>
+      </c>
+      <c r="C168">
+        <v>746</v>
       </c>
       <c r="D168" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E168" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F168" t="s">
+        <v>262</v>
+      </c>
+      <c r="G168" s="1" t="s">
         <v>386</v>
       </c>
-      <c r="G168" s="1" t="s">
+      <c r="H168" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B169" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="C169" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D169" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E169" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F169" t="s">
-        <v>252</v>
+        <v>270</v>
       </c>
       <c r="G169" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H169" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
-        <v>12072</v>
+        <v>12196</v>
       </c>
       <c r="B170">
-        <v>2017</v>
+        <v>1991</v>
       </c>
       <c r="C170">
-        <v>686</v>
+        <v>335</v>
       </c>
       <c r="D170" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E170" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F170" t="s">
-        <v>255</v>
+        <v>302</v>
       </c>
       <c r="G170" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H170" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
-        <v>12048</v>
+        <v>12145</v>
       </c>
       <c r="B171">
-        <v>2017</v>
+        <v>1991</v>
       </c>
       <c r="C171">
-        <v>668</v>
+        <v>238</v>
       </c>
       <c r="D171" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E171" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F171" t="s">
-        <v>255</v>
+        <v>292</v>
       </c>
       <c r="G171" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H171" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
-        <v>11994</v>
+        <v>12140</v>
       </c>
       <c r="B172">
         <v>2017</v>
       </c>
       <c r="C172">
-        <v>650</v>
+        <v>712</v>
       </c>
       <c r="D172" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E172" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F172" t="s">
-        <v>255</v>
+        <v>44</v>
       </c>
       <c r="G172" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H172" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
-        <v>11860</v>
+        <v>12122</v>
       </c>
       <c r="B173">
         <v>1991</v>
       </c>
       <c r="C173">
-        <v>631</v>
+        <v>492</v>
       </c>
       <c r="D173" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E173" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F173" t="s">
+        <v>292</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H173" t="s">
         <v>397</v>
-      </c>
-[...4 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
-        <v>11857</v>
+        <v>12117</v>
       </c>
       <c r="B174">
         <v>1991</v>
       </c>
       <c r="C174">
-        <v>567</v>
+        <v>551</v>
       </c>
       <c r="D174" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E174" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F174" t="s">
-        <v>397</v>
+        <v>292</v>
       </c>
       <c r="G174" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H174" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>13</v>
+      </c>
+      <c r="B175" t="s">
+        <v>13</v>
+      </c>
+      <c r="C175" t="s">
+        <v>13</v>
+      </c>
+      <c r="D175" t="s">
+        <v>8</v>
+      </c>
+      <c r="E175" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" t="s">
+        <v>262</v>
+      </c>
+      <c r="G175" s="1" t="s">
         <v>400</v>
       </c>
-      <c r="H174" t="s">
+      <c r="H175" t="s">
         <v>401</v>
       </c>
     </row>
-    <row r="175" spans="1:8">
-[...18 lines deleted...]
-      <c r="G175" s="1" t="s">
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>13</v>
+      </c>
+      <c r="B176" t="s">
+        <v>13</v>
+      </c>
+      <c r="C176" t="s">
+        <v>13</v>
+      </c>
+      <c r="D176" t="s">
+        <v>8</v>
+      </c>
+      <c r="E176" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" t="s">
+        <v>265</v>
+      </c>
+      <c r="G176" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="H175" t="s">
+      <c r="H176" t="s">
         <v>403</v>
-      </c>
-[...24 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
-        <v>11795</v>
+        <v>12072</v>
       </c>
       <c r="B177">
         <v>2017</v>
       </c>
       <c r="C177">
-        <v>565</v>
+        <v>686</v>
       </c>
       <c r="D177" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E177" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F177" t="s">
-        <v>406</v>
+        <v>265</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="H177" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
-        <v>11770</v>
+        <v>12048</v>
       </c>
       <c r="B178">
-        <v>1991</v>
+        <v>2017</v>
       </c>
       <c r="C178">
-        <v>222</v>
+        <v>668</v>
       </c>
       <c r="D178" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E178" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F178" t="s">
-        <v>313</v>
+        <v>265</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="H178" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
-        <v>11721</v>
+        <v>11994</v>
       </c>
       <c r="B179">
-        <v>1991</v>
+        <v>2017</v>
       </c>
       <c r="C179">
-        <v>9</v>
+        <v>650</v>
       </c>
       <c r="D179" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E179" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F179" t="s">
-        <v>313</v>
+        <v>265</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="H179" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
-        <v>11636</v>
+        <v>11860</v>
       </c>
       <c r="B180">
         <v>1991</v>
       </c>
       <c r="C180">
-        <v>149</v>
+        <v>631</v>
       </c>
       <c r="D180" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E180" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F180" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="H180" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
-        <v>11584</v>
+        <v>11857</v>
       </c>
       <c r="B181">
         <v>1991</v>
       </c>
       <c r="C181">
-        <v>412</v>
+        <v>567</v>
       </c>
       <c r="D181" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E181" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F181" t="s">
-        <v>265</v>
+        <v>410</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="H181" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
-        <v>11470</v>
+        <v>11828</v>
       </c>
       <c r="B182">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="C182">
-        <v>230</v>
+        <v>601</v>
       </c>
       <c r="D182" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E182" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F182" t="s">
-        <v>297</v>
+        <v>327</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="H182" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
-        <v>11446</v>
+        <v>11813</v>
       </c>
       <c r="B183">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="C183">
-        <v>70</v>
+        <v>542</v>
       </c>
       <c r="D183" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E183" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F183" t="s">
-        <v>313</v>
+        <v>327</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="H183" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
-        <v>11419</v>
+        <v>11798</v>
       </c>
       <c r="B184">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="C184">
-        <v>144</v>
+        <v>438</v>
       </c>
       <c r="D184" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E184" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F184" t="s">
-        <v>313</v>
+        <v>327</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="H184" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
-        <v>11401</v>
+        <v>11795</v>
       </c>
       <c r="B185">
-        <v>1992</v>
+        <v>2017</v>
       </c>
       <c r="C185">
-        <v>250</v>
+        <v>565</v>
       </c>
       <c r="D185" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E185" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F185" t="s">
-        <v>313</v>
+        <v>421</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="H185" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
-        <v>11399</v>
+        <v>11770</v>
       </c>
       <c r="B186">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="C186">
-        <v>260</v>
+        <v>222</v>
       </c>
       <c r="D186" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E186" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F186" t="s">
-        <v>313</v>
+        <v>327</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="H186" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
-        <v>11397</v>
+        <v>11721</v>
       </c>
       <c r="B187">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="C187">
-        <v>267</v>
+        <v>9</v>
       </c>
       <c r="D187" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E187" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F187" t="s">
-        <v>313</v>
+        <v>327</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="H187" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
-        <v>11372</v>
+        <v>11636</v>
       </c>
       <c r="B188">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="C188">
-        <v>44</v>
+        <v>149</v>
       </c>
       <c r="D188" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E188" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F188" t="s">
-        <v>278</v>
+        <v>428</v>
       </c>
       <c r="G188" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H188" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
-        <v>11360</v>
+        <v>11584</v>
       </c>
       <c r="B189">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="C189">
-        <v>107</v>
+        <v>412</v>
       </c>
       <c r="D189" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E189" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F189" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="G189" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H189" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
-        <v>11324</v>
+        <v>11470</v>
       </c>
       <c r="B190">
-        <v>2017</v>
+        <v>1992</v>
       </c>
       <c r="C190">
-        <v>465</v>
+        <v>230</v>
       </c>
       <c r="D190" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E190" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F190" t="s">
-        <v>255</v>
+        <v>311</v>
       </c>
       <c r="G190" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H190" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
-        <v>11317</v>
+        <v>11446</v>
       </c>
       <c r="B191">
         <v>1992</v>
       </c>
       <c r="C191">
-        <v>258</v>
+        <v>70</v>
       </c>
       <c r="D191" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E191" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F191" t="s">
-        <v>278</v>
+        <v>327</v>
       </c>
       <c r="G191" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H191" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
-        <v>11294</v>
+        <v>11419</v>
       </c>
       <c r="B192">
         <v>1992</v>
       </c>
       <c r="C192">
-        <v>90</v>
+        <v>144</v>
       </c>
       <c r="D192" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E192" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F192" t="s">
-        <v>265</v>
+        <v>327</v>
       </c>
       <c r="G192" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H192" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
-        <v>11293</v>
+        <v>11401</v>
       </c>
       <c r="B193">
         <v>1992</v>
       </c>
       <c r="C193">
-        <v>119</v>
+        <v>250</v>
       </c>
       <c r="D193" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E193" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F193" t="s">
-        <v>265</v>
+        <v>327</v>
       </c>
       <c r="G193" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H193" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
-        <v>11265</v>
+        <v>11399</v>
       </c>
       <c r="B194">
         <v>1992</v>
       </c>
       <c r="C194">
-        <v>293</v>
+        <v>260</v>
       </c>
       <c r="D194" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E194" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F194" t="s">
-        <v>288</v>
+        <v>327</v>
       </c>
       <c r="G194" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H194" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
-        <v>11194</v>
+        <v>11397</v>
       </c>
       <c r="B195">
         <v>1992</v>
       </c>
       <c r="C195">
-        <v>27</v>
+        <v>267</v>
       </c>
       <c r="D195" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E195" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F195" t="s">
-        <v>216</v>
+        <v>327</v>
       </c>
       <c r="G195" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H195" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
-        <v>11103</v>
+        <v>11372</v>
       </c>
       <c r="B196">
-        <v>2017</v>
+        <v>1992</v>
       </c>
       <c r="C196">
-        <v>427</v>
+        <v>44</v>
       </c>
       <c r="D196" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E196" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F196" t="s">
-        <v>37</v>
+        <v>292</v>
       </c>
       <c r="G196" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H196" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
-        <v>10947</v>
+        <v>11360</v>
       </c>
       <c r="B197">
-        <v>2017</v>
+        <v>1992</v>
       </c>
       <c r="C197">
-        <v>393</v>
+        <v>107</v>
       </c>
       <c r="D197" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E197" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F197" t="s">
-        <v>37</v>
+        <v>292</v>
       </c>
       <c r="G197" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H197" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
-        <v>10914</v>
+        <v>11324</v>
       </c>
       <c r="B198">
         <v>2017</v>
       </c>
       <c r="C198">
-        <v>373</v>
+        <v>465</v>
       </c>
       <c r="D198" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E198" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F198" t="s">
-        <v>42</v>
+        <v>265</v>
       </c>
       <c r="G198" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H198" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
-        <v>10901</v>
+        <v>11317</v>
       </c>
       <c r="B199">
-        <v>2017</v>
+        <v>1992</v>
       </c>
       <c r="C199">
-        <v>370</v>
+        <v>258</v>
       </c>
       <c r="D199" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E199" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F199" t="s">
-        <v>42</v>
+        <v>292</v>
       </c>
       <c r="G199" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H199" t="s">
         <v>452</v>
-      </c>
-[...1 lines deleted...]
-        <v>453</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
-        <v>10876</v>
+        <v>11294</v>
       </c>
       <c r="B200">
-        <v>2017</v>
+        <v>1992</v>
       </c>
       <c r="C200">
-        <v>358</v>
+        <v>90</v>
       </c>
       <c r="D200" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E200" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F200" t="s">
-        <v>318</v>
+        <v>277</v>
       </c>
       <c r="G200" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H200" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
-        <v>10874</v>
+        <v>11293</v>
       </c>
       <c r="B201">
-        <v>2017</v>
+        <v>1992</v>
       </c>
       <c r="C201">
-        <v>357</v>
+        <v>119</v>
       </c>
       <c r="D201" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E201" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F201" t="s">
-        <v>318</v>
+        <v>277</v>
       </c>
       <c r="G201" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H201" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
-        <v>10762</v>
+        <v>11265</v>
       </c>
       <c r="B202">
-        <v>2017</v>
+        <v>1992</v>
       </c>
       <c r="C202">
-        <v>337</v>
+        <v>293</v>
       </c>
       <c r="D202" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E202" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F202" t="s">
-        <v>37</v>
+        <v>302</v>
       </c>
       <c r="G202" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H202" t="s">
         <v>458</v>
-      </c>
-[...1 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
-        <v>10733</v>
+        <v>11194</v>
       </c>
       <c r="B203">
-        <v>2017</v>
+        <v>1992</v>
       </c>
       <c r="C203">
-        <v>317</v>
+        <v>27</v>
       </c>
       <c r="D203" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E203" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F203" t="s">
-        <v>255</v>
+        <v>226</v>
       </c>
       <c r="G203" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H203" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
-        <v>10732</v>
+        <v>11103</v>
       </c>
       <c r="B204">
         <v>2017</v>
       </c>
       <c r="C204">
-        <v>316</v>
+        <v>427</v>
       </c>
       <c r="D204" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E204" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F204" t="s">
-        <v>255</v>
+        <v>39</v>
       </c>
       <c r="G204" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H204" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
-        <v>10725</v>
+        <v>10947</v>
       </c>
       <c r="B205">
-        <v>1990</v>
+        <v>2017</v>
       </c>
       <c r="C205">
-        <v>225</v>
+        <v>393</v>
       </c>
       <c r="D205" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E205" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F205" t="s">
-        <v>297</v>
+        <v>39</v>
       </c>
       <c r="G205" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H205" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
-        <v>10656</v>
+        <v>10914</v>
       </c>
       <c r="B206">
-        <v>1990</v>
+        <v>2017</v>
       </c>
       <c r="C206">
-        <v>289</v>
+        <v>373</v>
       </c>
       <c r="D206" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E206" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F206" t="s">
-        <v>313</v>
+        <v>44</v>
       </c>
       <c r="G206" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H206" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
-        <v>10641</v>
+        <v>10901</v>
       </c>
       <c r="B207">
-        <v>1990</v>
+        <v>2017</v>
       </c>
       <c r="C207">
-        <v>469</v>
+        <v>370</v>
       </c>
       <c r="D207" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E207" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F207" t="s">
-        <v>313</v>
+        <v>44</v>
       </c>
       <c r="G207" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H207" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
-        <v>10600</v>
+        <v>10876</v>
       </c>
       <c r="B208">
-        <v>1990</v>
+        <v>2017</v>
       </c>
       <c r="C208">
-        <v>172</v>
+        <v>358</v>
       </c>
       <c r="D208" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E208" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F208" t="s">
-        <v>397</v>
+        <v>332</v>
       </c>
       <c r="G208" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H208" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
-        <v>10570</v>
+        <v>10874</v>
       </c>
       <c r="B209">
-        <v>1990</v>
+        <v>2017</v>
       </c>
       <c r="C209">
-        <v>27</v>
+        <v>357</v>
       </c>
       <c r="D209" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E209" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F209" t="s">
+        <v>332</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H209" t="s">
         <v>472</v>
-      </c>
-[...4 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
-        <v>10558</v>
+        <v>10762</v>
       </c>
       <c r="B210">
-        <v>1990</v>
+        <v>2017</v>
       </c>
       <c r="C210">
-        <v>138</v>
+        <v>337</v>
       </c>
       <c r="D210" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E210" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F210" t="s">
-        <v>288</v>
+        <v>39</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="H210" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
-        <v>10530</v>
+        <v>10733</v>
       </c>
       <c r="B211">
-        <v>1990</v>
+        <v>2017</v>
       </c>
       <c r="C211">
-        <v>409</v>
+        <v>317</v>
       </c>
       <c r="D211" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E211" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F211" t="s">
-        <v>288</v>
+        <v>265</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="H211" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
-        <v>10520</v>
+        <v>10732</v>
       </c>
       <c r="B212">
-        <v>1990</v>
+        <v>2017</v>
       </c>
       <c r="C212">
+        <v>316</v>
+      </c>
+      <c r="D212" t="s">
+        <v>8</v>
+      </c>
+      <c r="E212" t="s">
+        <v>9</v>
+      </c>
+      <c r="F212" t="s">
+        <v>265</v>
+      </c>
+      <c r="G212" s="1" t="s">
         <v>477</v>
       </c>
-      <c r="D212" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H212" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
-        <v>10515</v>
+        <v>10725</v>
       </c>
       <c r="B213">
         <v>1990</v>
       </c>
       <c r="C213">
-        <v>551</v>
+        <v>225</v>
       </c>
       <c r="D213" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E213" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F213" t="s">
-        <v>288</v>
+        <v>311</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="H213" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
-        <v>10495</v>
+        <v>10656</v>
       </c>
       <c r="B214">
         <v>1990</v>
       </c>
       <c r="C214">
-        <v>458</v>
+        <v>289</v>
       </c>
       <c r="D214" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E214" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F214" t="s">
-        <v>346</v>
+        <v>327</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="H214" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
-        <v>10493</v>
+        <v>10641</v>
       </c>
       <c r="B215">
         <v>1990</v>
       </c>
       <c r="C215">
-        <v>358</v>
+        <v>469</v>
       </c>
       <c r="D215" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E215" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F215" t="s">
-        <v>346</v>
+        <v>327</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="H215" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
-        <v>10491</v>
+        <v>10600</v>
       </c>
       <c r="B216">
         <v>1990</v>
       </c>
       <c r="C216">
-        <v>337</v>
+        <v>172</v>
       </c>
       <c r="D216" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E216" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F216" t="s">
-        <v>346</v>
+        <v>410</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="H216" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
-        <v>10418</v>
+        <v>10570</v>
       </c>
       <c r="B217">
         <v>1990</v>
       </c>
       <c r="C217">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="D217" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E217" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F217" t="s">
-        <v>278</v>
+        <v>487</v>
       </c>
       <c r="G217" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H217" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
-        <v>10397</v>
+        <v>10558</v>
       </c>
       <c r="B218">
         <v>1990</v>
       </c>
       <c r="C218">
-        <v>316</v>
+        <v>138</v>
       </c>
       <c r="D218" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E218" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F218" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="G218" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H218" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
-        <v>10389</v>
+        <v>10530</v>
       </c>
       <c r="B219">
         <v>1990</v>
       </c>
       <c r="C219">
-        <v>347</v>
+        <v>409</v>
       </c>
       <c r="D219" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E219" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F219" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="G219" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H219" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
-        <v>10369</v>
+        <v>10520</v>
       </c>
       <c r="B220">
         <v>1990</v>
       </c>
       <c r="C220">
-        <v>537</v>
+        <v>477</v>
       </c>
       <c r="D220" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E220" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F220" t="s">
+        <v>302</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H220" t="s">
         <v>495</v>
-      </c>
-[...4 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
-        <v>10353</v>
+        <v>10515</v>
       </c>
       <c r="B221">
         <v>1990</v>
       </c>
       <c r="C221">
-        <v>596</v>
+        <v>551</v>
       </c>
       <c r="D221" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E221" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F221" t="s">
-        <v>472</v>
+        <v>302</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="H221" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
-        <v>10306</v>
+        <v>10495</v>
       </c>
       <c r="B222">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="C222">
-        <v>38</v>
+        <v>458</v>
       </c>
       <c r="D222" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E222" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F222" t="s">
-        <v>216</v>
+        <v>360</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="H222" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
-        <v>10263</v>
+        <v>10493</v>
       </c>
       <c r="B223">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="C223">
-        <v>313</v>
+        <v>358</v>
       </c>
       <c r="D223" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E223" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F223" t="s">
-        <v>216</v>
+        <v>360</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="H223" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
-        <v>10261</v>
+        <v>10491</v>
       </c>
       <c r="B224">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="C224">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="D224" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E224" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F224" t="s">
-        <v>216</v>
+        <v>360</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="H224" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
-        <v>10260</v>
+        <v>10418</v>
       </c>
       <c r="B225">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="C225">
-        <v>333</v>
+        <v>78</v>
       </c>
       <c r="D225" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E225" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F225" t="s">
-        <v>216</v>
+        <v>292</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="H225" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
-        <v>10207</v>
+        <v>10397</v>
       </c>
       <c r="B226">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="C226">
-        <v>153</v>
+        <v>316</v>
       </c>
       <c r="D226" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E226" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F226" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="H226" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
-        <v>10182</v>
+        <v>10389</v>
       </c>
       <c r="B227">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="C227">
-        <v>227</v>
+        <v>347</v>
       </c>
       <c r="D227" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E227" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F227" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="H227" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
-        <v>10177</v>
+        <v>10369</v>
       </c>
       <c r="B228">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="C228">
-        <v>253</v>
+        <v>537</v>
       </c>
       <c r="D228" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E228" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F228" t="s">
-        <v>285</v>
+        <v>510</v>
       </c>
       <c r="G228" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H228" t="s">
         <v>512</v>
-      </c>
-[...1 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
-        <v>10175</v>
+        <v>10353</v>
       </c>
       <c r="B229">
-        <v>2017</v>
+        <v>1990</v>
       </c>
       <c r="C229">
-        <v>197</v>
+        <v>596</v>
       </c>
       <c r="D229" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E229" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F229" t="s">
-        <v>406</v>
+        <v>487</v>
       </c>
       <c r="G229" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H229" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
-        <v>10123</v>
+        <v>10306</v>
       </c>
       <c r="B230">
         <v>1993</v>
       </c>
       <c r="C230">
-        <v>228</v>
+        <v>38</v>
       </c>
       <c r="D230" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E230" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F230" t="s">
+        <v>226</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H230" t="s">
         <v>516</v>
-      </c>
-[...4 lines deleted...]
-        <v>518</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
-        <v>10024</v>
+        <v>10263</v>
       </c>
       <c r="B231">
-        <v>2017</v>
+        <v>1993</v>
       </c>
       <c r="C231">
-        <v>177</v>
+        <v>313</v>
       </c>
       <c r="D231" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E231" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F231" t="s">
-        <v>42</v>
+        <v>226</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="H231" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
-        <v>9938</v>
+        <v>10261</v>
       </c>
       <c r="B232">
-        <v>1994</v>
+        <v>1993</v>
       </c>
       <c r="C232">
-        <v>84</v>
+        <v>332</v>
       </c>
       <c r="D232" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E232" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F232" t="s">
-        <v>288</v>
+        <v>226</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="H232" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
-        <v>9842</v>
+        <v>10260</v>
       </c>
       <c r="B233">
-        <v>1995</v>
+        <v>1993</v>
       </c>
       <c r="C233">
-        <v>39</v>
+        <v>333</v>
       </c>
       <c r="D233" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E233" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F233" t="s">
-        <v>285</v>
+        <v>226</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="H233" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
-        <v>9825</v>
+        <v>10207</v>
       </c>
       <c r="B234">
-        <v>1994</v>
+        <v>1993</v>
       </c>
       <c r="C234">
-        <v>461</v>
+        <v>153</v>
       </c>
       <c r="D234" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E234" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F234" t="s">
-        <v>216</v>
+        <v>299</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="H234" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
-        <v>9742</v>
+        <v>10182</v>
       </c>
       <c r="B235">
-        <v>1995</v>
+        <v>1993</v>
       </c>
       <c r="C235">
-        <v>321</v>
+        <v>227</v>
       </c>
       <c r="D235" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E235" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F235" t="s">
-        <v>278</v>
+        <v>299</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="H235" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
-        <v>9637</v>
+        <v>10177</v>
       </c>
       <c r="B236">
-        <v>1994</v>
+        <v>1993</v>
       </c>
       <c r="C236">
-        <v>166</v>
+        <v>253</v>
       </c>
       <c r="D236" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E236" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F236" t="s">
-        <v>285</v>
+        <v>299</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="H236" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
-        <v>9608</v>
+        <v>10175</v>
       </c>
       <c r="B237">
-        <v>1994</v>
+        <v>2017</v>
       </c>
       <c r="C237">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="D237" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E237" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F237" t="s">
-        <v>285</v>
+        <v>421</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="H237" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
-        <v>9572</v>
+        <v>10123</v>
       </c>
       <c r="B238">
-        <v>1994</v>
+        <v>1993</v>
       </c>
       <c r="C238">
-        <v>475</v>
+        <v>228</v>
       </c>
       <c r="D238" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E238" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F238" t="s">
-        <v>285</v>
+        <v>531</v>
       </c>
       <c r="G238" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H238" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
-        <v>9565</v>
+        <v>10024</v>
       </c>
       <c r="B239">
-        <v>1994</v>
+        <v>2017</v>
       </c>
       <c r="C239">
-        <v>512</v>
+        <v>177</v>
       </c>
       <c r="D239" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E239" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F239" t="s">
-        <v>285</v>
+        <v>44</v>
       </c>
       <c r="G239" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H239" t="s">
         <v>535</v>
-      </c>
-[...1 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
-        <v>9564</v>
+        <v>9938</v>
       </c>
       <c r="B240">
         <v>1994</v>
       </c>
       <c r="C240">
-        <v>516</v>
+        <v>84</v>
       </c>
       <c r="D240" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E240" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F240" t="s">
-        <v>285</v>
+        <v>302</v>
       </c>
       <c r="G240" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H240" t="s">
         <v>537</v>
-      </c>
-[...1 lines deleted...]
-        <v>538</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
-        <v>9504</v>
+        <v>9842</v>
       </c>
       <c r="B241">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="C241">
-        <v>74</v>
+        <v>39</v>
       </c>
       <c r="D241" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E241" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F241" t="s">
+        <v>299</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H241" t="s">
         <v>539</v>
-      </c>
-[...4 lines deleted...]
-        <v>541</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
-        <v>9446</v>
+        <v>9825</v>
       </c>
       <c r="B242">
         <v>1994</v>
       </c>
       <c r="C242">
-        <v>9</v>
+        <v>461</v>
       </c>
       <c r="D242" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E242" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F242" t="s">
-        <v>42</v>
+        <v>226</v>
       </c>
       <c r="G242" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H242" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>9742</v>
+      </c>
+      <c r="B243">
+        <v>1995</v>
+      </c>
+      <c r="C243">
+        <v>321</v>
+      </c>
+      <c r="D243" t="s">
+        <v>8</v>
+      </c>
+      <c r="E243" t="s">
+        <v>9</v>
+      </c>
+      <c r="F243" t="s">
+        <v>292</v>
+      </c>
+      <c r="G243" s="1" t="s">
         <v>542</v>
       </c>
-      <c r="H242" t="s">
+      <c r="H243" t="s">
         <v>543</v>
-      </c>
-[...24 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
-        <v>9326</v>
+        <v>9637</v>
       </c>
       <c r="B244">
-        <v>2017</v>
+        <v>1994</v>
       </c>
       <c r="C244">
-        <v>49</v>
+        <v>166</v>
       </c>
       <c r="D244" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E244" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F244" t="s">
-        <v>37</v>
+        <v>299</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="H244" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
-        <v>9323</v>
+        <v>9608</v>
       </c>
       <c r="B245">
         <v>1994</v>
       </c>
       <c r="C245">
-        <v>34</v>
+        <v>192</v>
       </c>
       <c r="D245" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E245" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F245" t="s">
-        <v>333</v>
+        <v>299</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="H245" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
-        <v>9281</v>
+        <v>9572</v>
       </c>
       <c r="B246">
         <v>1994</v>
       </c>
       <c r="C246">
-        <v>78</v>
+        <v>475</v>
       </c>
       <c r="D246" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E246" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F246" t="s">
-        <v>550</v>
+        <v>299</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="H246" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
-        <v>9252</v>
+        <v>9565</v>
       </c>
       <c r="B247">
-        <v>2017</v>
+        <v>1994</v>
       </c>
       <c r="C247">
-        <v>45</v>
+        <v>512</v>
       </c>
       <c r="D247" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E247" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F247" t="s">
-        <v>252</v>
+        <v>299</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="H247" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
-        <v>9228</v>
+        <v>9564</v>
       </c>
       <c r="B248">
         <v>1994</v>
       </c>
       <c r="C248">
-        <v>280</v>
+        <v>516</v>
       </c>
       <c r="D248" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E248" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F248" t="s">
-        <v>278</v>
+        <v>299</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="H248" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249">
-        <v>9212</v>
+        <v>9504</v>
       </c>
       <c r="B249">
         <v>1994</v>
       </c>
       <c r="C249">
-        <v>458</v>
+        <v>74</v>
       </c>
       <c r="D249" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E249" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F249" t="s">
-        <v>278</v>
+        <v>554</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="H249" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
-        <v>9128</v>
+        <v>9446</v>
       </c>
       <c r="B250">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="C250">
-        <v>433</v>
+        <v>9</v>
       </c>
       <c r="D250" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E250" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F250" t="s">
-        <v>539</v>
+        <v>44</v>
       </c>
       <c r="G250" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H250" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>13</v>
+      </c>
+      <c r="B251" t="s">
+        <v>13</v>
+      </c>
+      <c r="C251" t="s">
+        <v>13</v>
+      </c>
+      <c r="D251" t="s">
+        <v>8</v>
+      </c>
+      <c r="E251" t="s">
+        <v>9</v>
+      </c>
+      <c r="F251" t="s">
+        <v>194</v>
+      </c>
+      <c r="G251" s="1" t="s">
         <v>559</v>
       </c>
-      <c r="H250" t="s">
+      <c r="H251" t="s">
         <v>560</v>
-      </c>
-[...24 lines deleted...]
-        <v>562</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
-        <v>9113</v>
+        <v>9326</v>
       </c>
       <c r="B252">
-        <v>1995</v>
+        <v>2017</v>
       </c>
       <c r="C252">
-        <v>302</v>
+        <v>49</v>
       </c>
       <c r="D252" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E252" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F252" t="s">
-        <v>539</v>
+        <v>39</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="H252" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253">
-        <v>9076</v>
+        <v>9323</v>
       </c>
       <c r="B253">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="C253">
-        <v>144</v>
+        <v>34</v>
       </c>
       <c r="D253" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E253" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F253" t="s">
-        <v>42</v>
+        <v>347</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="H253" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254">
-        <v>9059</v>
+        <v>9281</v>
       </c>
       <c r="B254">
-        <v>2017</v>
+        <v>1994</v>
       </c>
       <c r="C254">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="D254" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E254" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F254" t="s">
-        <v>184</v>
+        <v>565</v>
       </c>
       <c r="G254" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H254" t="s">
         <v>567</v>
-      </c>
-[...1 lines deleted...]
-        <v>568</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255">
-        <v>9048</v>
+        <v>9252</v>
       </c>
       <c r="B255">
         <v>2017</v>
       </c>
       <c r="C255">
-        <v>5</v>
+        <v>45</v>
       </c>
       <c r="D255" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E255" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F255" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
       <c r="G255" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H255" t="s">
         <v>569</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256">
-        <v>9045</v>
+        <v>9228</v>
       </c>
       <c r="B256">
-        <v>2017</v>
+        <v>1994</v>
       </c>
       <c r="C256">
-        <v>2</v>
+        <v>280</v>
       </c>
       <c r="D256" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E256" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F256" t="s">
-        <v>255</v>
+        <v>292</v>
       </c>
       <c r="G256" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H256" t="s">
         <v>571</v>
-      </c>
-[...1 lines deleted...]
-        <v>572</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257">
-        <v>9038</v>
+        <v>9212</v>
       </c>
       <c r="B257">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="C257">
-        <v>2300</v>
+        <v>458</v>
       </c>
       <c r="D257" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E257" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F257" t="s">
-        <v>539</v>
+        <v>292</v>
       </c>
       <c r="G257" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H257" t="s">
         <v>573</v>
-      </c>
-[...1 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258">
-        <v>8948</v>
+        <v>9128</v>
       </c>
       <c r="B258">
         <v>1995</v>
       </c>
       <c r="C258">
-        <v>391</v>
+        <v>433</v>
       </c>
       <c r="D258" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E258" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F258" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="G258" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H258" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259">
-        <v>8918</v>
+        <v>9127</v>
       </c>
       <c r="B259">
         <v>1995</v>
       </c>
       <c r="C259">
-        <v>316</v>
+        <v>432</v>
       </c>
       <c r="D259" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E259" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F259" t="s">
+        <v>554</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H259" t="s">
         <v>577</v>
-      </c>
-[...4 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260">
-        <v>8917</v>
+        <v>9113</v>
       </c>
       <c r="B260">
         <v>1995</v>
       </c>
       <c r="C260">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="D260" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E260" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F260" t="s">
-        <v>577</v>
+        <v>554</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="H260" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261">
-        <v>8909</v>
+        <v>9076</v>
       </c>
       <c r="B261">
         <v>1995</v>
       </c>
       <c r="C261">
-        <v>278</v>
+        <v>144</v>
       </c>
       <c r="D261" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E261" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F261" t="s">
-        <v>577</v>
+        <v>44</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="H261" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262">
-        <v>8908</v>
+        <v>9059</v>
       </c>
       <c r="B262">
-        <v>1995</v>
+        <v>2017</v>
       </c>
       <c r="C262">
-        <v>276</v>
+        <v>12</v>
       </c>
       <c r="D262" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E262" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F262" t="s">
-        <v>577</v>
+        <v>194</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="H262" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263">
-        <v>8847</v>
+        <v>9048</v>
       </c>
       <c r="B263">
-        <v>1995</v>
+        <v>2017</v>
       </c>
       <c r="C263">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="D263" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E263" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F263" t="s">
-        <v>577</v>
+        <v>265</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="H263" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264">
-        <v>8795</v>
+        <v>9045</v>
       </c>
       <c r="B264">
-        <v>1995</v>
+        <v>2017</v>
       </c>
       <c r="C264">
-        <v>89</v>
+        <v>2</v>
       </c>
       <c r="D264" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E264" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F264" t="s">
-        <v>516</v>
+        <v>265</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="H264" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265">
-        <v>8723</v>
+        <v>9038</v>
       </c>
       <c r="B265">
-        <v>2016</v>
+        <v>1995</v>
       </c>
       <c r="C265">
-        <v>302</v>
+        <v>2300</v>
       </c>
       <c r="D265" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E265" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F265" t="s">
-        <v>386</v>
+        <v>554</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="H265" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266">
-        <v>8653</v>
+        <v>8948</v>
       </c>
       <c r="B266">
-        <v>2016</v>
+        <v>1995</v>
       </c>
       <c r="C266">
-        <v>281</v>
+        <v>391</v>
       </c>
       <c r="D266" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E266" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F266" t="s">
-        <v>255</v>
+        <v>565</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="H266" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267">
-        <v>8631</v>
+        <v>8918</v>
       </c>
       <c r="B267">
         <v>1995</v>
       </c>
       <c r="C267">
-        <v>480</v>
+        <v>316</v>
       </c>
       <c r="D267" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E267" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F267" t="s">
-        <v>216</v>
+        <v>592</v>
       </c>
       <c r="G267" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H267" t="s">
         <v>594</v>
-      </c>
-[...1 lines deleted...]
-        <v>595</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
-        <v>8531</v>
+        <v>8917</v>
       </c>
       <c r="B268">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="C268">
-        <v>500</v>
+        <v>309</v>
       </c>
       <c r="D268" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E268" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F268" t="s">
+        <v>592</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H268" t="s">
         <v>596</v>
-      </c>
-[...4 lines deleted...]
-        <v>598</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269">
-        <v>8446</v>
+        <v>8909</v>
       </c>
       <c r="B269">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="C269">
-        <v>221</v>
+        <v>278</v>
       </c>
       <c r="D269" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E269" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F269" t="s">
-        <v>599</v>
+        <v>592</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="H269" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270">
-        <v>8426</v>
+        <v>8908</v>
       </c>
       <c r="B270">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="C270">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="D270" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E270" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F270" t="s">
-        <v>577</v>
+        <v>592</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="H270" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
-        <v>8425</v>
+        <v>8847</v>
       </c>
       <c r="B271">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="C271">
-        <v>266</v>
+        <v>83</v>
       </c>
       <c r="D271" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E271" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F271" t="s">
-        <v>577</v>
+        <v>592</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="H271" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272">
-        <v>8424</v>
+        <v>8795</v>
       </c>
       <c r="B272">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="C272">
-        <v>247</v>
+        <v>89</v>
       </c>
       <c r="D272" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E272" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F272" t="s">
-        <v>577</v>
+        <v>531</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="H272" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273">
-        <v>8396</v>
+        <v>8723</v>
       </c>
       <c r="B273">
-        <v>1997</v>
+        <v>2016</v>
       </c>
       <c r="C273">
-        <v>464</v>
+        <v>302</v>
       </c>
       <c r="D273" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E273" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F273" t="s">
-        <v>42</v>
+        <v>605</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="H273" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274">
-        <v>8393</v>
+        <v>8653</v>
       </c>
       <c r="B274">
-        <v>1997</v>
+        <v>2016</v>
       </c>
       <c r="C274">
-        <v>388</v>
+        <v>281</v>
       </c>
       <c r="D274" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E274" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F274" t="s">
-        <v>42</v>
+        <v>265</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="H274" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275">
-        <v>8369</v>
+        <v>8631</v>
       </c>
       <c r="B275">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="C275">
-        <v>27</v>
+        <v>480</v>
       </c>
       <c r="D275" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E275" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F275" t="s">
-        <v>42</v>
+        <v>226</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="H275" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
-        <v>8342</v>
+        <v>8531</v>
       </c>
       <c r="B276">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="C276">
-        <v>286</v>
+        <v>500</v>
       </c>
       <c r="D276" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E276" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F276" t="s">
+        <v>612</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H276" t="s">
         <v>614</v>
-      </c>
-[...4 lines deleted...]
-        <v>616</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
-        <v>8236</v>
+        <v>8446</v>
       </c>
       <c r="B277">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="C277">
-        <v>187</v>
+        <v>221</v>
       </c>
       <c r="D277" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E277" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F277" t="s">
-        <v>516</v>
+        <v>615</v>
       </c>
       <c r="G277" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="H277" t="s">
         <v>617</v>
-      </c>
-[...1 lines deleted...]
-        <v>618</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278">
-        <v>8193</v>
+        <v>8426</v>
       </c>
       <c r="B278">
-        <v>2016</v>
+        <v>1996</v>
       </c>
       <c r="C278">
-        <v>190</v>
+        <v>267</v>
       </c>
       <c r="D278" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E278" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F278" t="s">
+        <v>592</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H278" t="s">
         <v>619</v>
-      </c>
-[...4 lines deleted...]
-        <v>621</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
-        <v>8139</v>
+        <v>8425</v>
       </c>
       <c r="B279">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="C279">
-        <v>224</v>
+        <v>266</v>
       </c>
       <c r="D279" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E279" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F279" t="s">
-        <v>14</v>
+        <v>592</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="H279" t="s">
-        <v>623</v>
+        <v>621</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280">
-        <v>8002</v>
+        <v>8424</v>
       </c>
       <c r="B280">
         <v>1996</v>
       </c>
       <c r="C280">
-        <v>567</v>
+        <v>247</v>
       </c>
       <c r="D280" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E280" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F280" t="s">
-        <v>539</v>
+        <v>592</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="H280" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281">
-        <v>7994</v>
+        <v>8396</v>
       </c>
       <c r="B281">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="C281">
-        <v>388</v>
+        <v>464</v>
       </c>
       <c r="D281" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E281" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F281" t="s">
-        <v>539</v>
+        <v>44</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
       <c r="H281" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282">
-        <v>7993</v>
+        <v>8393</v>
       </c>
       <c r="B282">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="C282">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D282" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E282" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F282" t="s">
-        <v>539</v>
+        <v>44</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>628</v>
+        <v>626</v>
       </c>
       <c r="H282" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283">
-        <v>7942</v>
+        <v>8369</v>
       </c>
       <c r="B283">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="C283">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="D283" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E283" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F283" t="s">
-        <v>539</v>
+        <v>44</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="H283" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
-        <v>7932</v>
+        <v>8342</v>
       </c>
       <c r="B284">
         <v>1996</v>
       </c>
       <c r="C284">
-        <v>427</v>
+        <v>286</v>
       </c>
       <c r="D284" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E284" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F284" t="s">
-        <v>285</v>
+        <v>630</v>
       </c>
       <c r="G284" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H284" t="s">
         <v>632</v>
-      </c>
-[...1 lines deleted...]
-        <v>633</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285">
-        <v>7885</v>
+        <v>8236</v>
       </c>
       <c r="B285">
         <v>1996</v>
       </c>
       <c r="C285">
-        <v>287</v>
+        <v>187</v>
       </c>
       <c r="D285" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E285" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F285" t="s">
-        <v>285</v>
+        <v>531</v>
       </c>
       <c r="G285" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H285" t="s">
         <v>634</v>
-      </c>
-[...1 lines deleted...]
-        <v>635</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
-        <v>7846</v>
+        <v>8193</v>
       </c>
       <c r="B286">
-        <v>1996</v>
+        <v>2016</v>
       </c>
       <c r="C286">
-        <v>25</v>
+        <v>190</v>
       </c>
       <c r="D286" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E286" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F286" t="s">
-        <v>285</v>
+        <v>635</v>
       </c>
       <c r="G286" s="1" t="s">
         <v>636</v>
       </c>
       <c r="H286" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287">
-        <v>7797</v>
+        <v>8139</v>
       </c>
       <c r="B287">
         <v>1997</v>
       </c>
       <c r="C287">
-        <v>463</v>
+        <v>224</v>
       </c>
       <c r="D287" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E287" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F287" t="s">
+        <v>14</v>
+      </c>
+      <c r="G287" s="1" t="s">
         <v>638</v>
       </c>
-      <c r="G287" s="1" t="s">
+      <c r="H287" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288">
-        <v>7717</v>
+        <v>8002</v>
       </c>
       <c r="B288">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="C288">
-        <v>374</v>
+        <v>567</v>
       </c>
       <c r="D288" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E288" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F288" t="s">
-        <v>278</v>
+        <v>554</v>
       </c>
       <c r="G288" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H288" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>642</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289">
-        <v>7648</v>
+        <v>7994</v>
       </c>
       <c r="B289">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="C289">
+        <v>388</v>
+      </c>
+      <c r="D289" t="s">
+        <v>8</v>
+      </c>
+      <c r="E289" t="s">
+        <v>9</v>
+      </c>
+      <c r="F289" t="s">
         <v>554</v>
       </c>
-      <c r="D289" t="s">
-[...5 lines deleted...]
-      <c r="F289" t="s">
+      <c r="G289" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H289" t="s">
         <v>643</v>
-      </c>
-[...4 lines deleted...]
-        <v>645</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290">
-        <v>7606</v>
+        <v>7993</v>
       </c>
       <c r="B290">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="C290">
-        <v>412</v>
+        <v>387</v>
       </c>
       <c r="D290" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E290" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F290" t="s">
-        <v>619</v>
+        <v>554</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="H290" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291">
-        <v>7527</v>
+        <v>7942</v>
       </c>
       <c r="B291">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="C291">
-        <v>280</v>
+        <v>68</v>
       </c>
       <c r="D291" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E291" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F291" t="s">
-        <v>619</v>
+        <v>554</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="H291" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292">
-        <v>7498</v>
+        <v>7932</v>
       </c>
       <c r="B292">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="C292">
-        <v>575</v>
+        <v>427</v>
       </c>
       <c r="D292" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E292" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F292" t="s">
-        <v>650</v>
+        <v>299</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
       <c r="H292" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293">
-        <v>7416</v>
+        <v>7885</v>
       </c>
       <c r="B293">
-        <v>1998</v>
+        <v>1996</v>
       </c>
       <c r="C293">
-        <v>189</v>
+        <v>287</v>
       </c>
       <c r="D293" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E293" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F293" t="s">
-        <v>653</v>
+        <v>299</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="H293" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294">
-        <v>7233</v>
+        <v>7846</v>
       </c>
       <c r="B294">
-        <v>1998</v>
+        <v>1996</v>
       </c>
       <c r="C294">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D294" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E294" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F294" t="s">
-        <v>550</v>
+        <v>299</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="H294" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295">
-        <v>7219</v>
+        <v>7797</v>
       </c>
       <c r="B295">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="C295">
-        <v>57</v>
+        <v>463</v>
       </c>
       <c r="D295" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E295" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F295" t="s">
-        <v>14</v>
+        <v>654</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="H295" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296">
-        <v>7218</v>
+        <v>7717</v>
       </c>
       <c r="B296">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="C296">
-        <v>55</v>
+        <v>374</v>
       </c>
       <c r="D296" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E296" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F296" t="s">
-        <v>14</v>
+        <v>292</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="H296" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297">
-        <v>7215</v>
+        <v>7648</v>
       </c>
       <c r="B297">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="C297">
-        <v>52</v>
+        <v>554</v>
       </c>
       <c r="D297" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E297" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F297" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
       <c r="H297" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298">
-        <v>7205</v>
+        <v>7606</v>
       </c>
       <c r="B298">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="C298">
-        <v>169</v>
+        <v>412</v>
       </c>
       <c r="D298" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E298" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F298" t="s">
-        <v>599</v>
+        <v>635</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="H298" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299">
-        <v>7173</v>
+        <v>7527</v>
       </c>
       <c r="B299">
-        <v>1999</v>
+        <v>1997</v>
       </c>
       <c r="C299">
-        <v>159</v>
+        <v>280</v>
       </c>
       <c r="D299" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E299" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F299" t="s">
-        <v>278</v>
+        <v>635</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="H299" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300">
-        <v>7163</v>
+        <v>7498</v>
       </c>
       <c r="B300">
-        <v>1999</v>
+        <v>1997</v>
       </c>
       <c r="C300">
-        <v>86</v>
+        <v>575</v>
       </c>
       <c r="D300" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E300" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F300" t="s">
-        <v>278</v>
+        <v>666</v>
       </c>
       <c r="G300" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H300" t="s">
         <v>668</v>
-      </c>
-[...1 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301">
-        <v>7151</v>
+        <v>7416</v>
       </c>
       <c r="B301">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="C301">
-        <v>62</v>
+        <v>189</v>
       </c>
       <c r="D301" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E301" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F301" t="s">
-        <v>278</v>
+        <v>669</v>
       </c>
       <c r="G301" s="1" t="s">
         <v>670</v>
       </c>
       <c r="H301" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302">
-        <v>7127</v>
+        <v>7233</v>
       </c>
       <c r="B302">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="C302">
-        <v>192</v>
+        <v>21</v>
       </c>
       <c r="D302" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E302" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F302" t="s">
-        <v>14</v>
+        <v>565</v>
       </c>
       <c r="G302" s="1" t="s">
         <v>672</v>
       </c>
       <c r="H302" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303">
-        <v>7111</v>
+        <v>7219</v>
       </c>
       <c r="B303">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="C303">
-        <v>76</v>
+        <v>57</v>
       </c>
       <c r="D303" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E303" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F303" t="s">
         <v>14</v>
       </c>
       <c r="G303" s="1" t="s">
         <v>674</v>
       </c>
       <c r="H303" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304">
-        <v>7088</v>
+        <v>7218</v>
       </c>
       <c r="B304">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="C304">
-        <v>132</v>
+        <v>55</v>
       </c>
       <c r="D304" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E304" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F304" t="s">
-        <v>619</v>
+        <v>14</v>
       </c>
       <c r="G304" s="1" t="s">
         <v>676</v>
       </c>
       <c r="H304" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305">
-        <v>7027</v>
+        <v>7215</v>
       </c>
       <c r="B305">
-        <v>2000</v>
+        <v>1998</v>
       </c>
       <c r="C305">
-        <v>103</v>
+        <v>52</v>
       </c>
       <c r="D305" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E305" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F305" t="s">
+        <v>14</v>
+      </c>
+      <c r="G305" s="1" t="s">
         <v>678</v>
       </c>
-      <c r="G305" s="1" t="s">
+      <c r="H305" t="s">
         <v>679</v>
-      </c>
-[...1 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306">
-        <v>7021</v>
+        <v>7205</v>
       </c>
       <c r="B306">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="C306">
-        <v>220</v>
+        <v>169</v>
       </c>
       <c r="D306" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E306" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F306" t="s">
-        <v>596</v>
+        <v>615</v>
       </c>
       <c r="G306" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="H306" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307">
-        <v>7014</v>
+        <v>7173</v>
       </c>
       <c r="B307">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="C307">
-        <v>277</v>
+        <v>159</v>
       </c>
       <c r="D307" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E307" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F307" t="s">
-        <v>678</v>
+        <v>292</v>
       </c>
       <c r="G307" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H307" t="s">
         <v>683</v>
-      </c>
-[...1 lines deleted...]
-        <v>684</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308">
-        <v>6876</v>
+        <v>7163</v>
       </c>
       <c r="B308">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="C308">
-        <v>165</v>
+        <v>86</v>
       </c>
       <c r="D308" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E308" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F308" t="s">
-        <v>619</v>
+        <v>292</v>
       </c>
       <c r="G308" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H308" t="s">
         <v>685</v>
-      </c>
-[...1 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309">
-        <v>6856</v>
+        <v>7151</v>
       </c>
       <c r="B309">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="C309">
-        <v>3450</v>
+        <v>62</v>
       </c>
       <c r="D309" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E309" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F309" t="s">
+        <v>292</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="H309" t="s">
         <v>687</v>
-      </c>
-[...4 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310">
-        <v>6831</v>
+        <v>7127</v>
       </c>
       <c r="B310">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="C310">
-        <v>36</v>
+        <v>192</v>
       </c>
       <c r="D310" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E310" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F310" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="H310" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311">
-        <v>6821</v>
+        <v>7111</v>
       </c>
       <c r="B311">
-        <v>2016</v>
+        <v>1999</v>
       </c>
       <c r="C311">
-        <v>138</v>
+        <v>76</v>
       </c>
       <c r="D311" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E311" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F311" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="H311" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312">
-        <v>6817</v>
+        <v>7088</v>
       </c>
       <c r="B312">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="C312">
-        <v>282</v>
+        <v>132</v>
       </c>
       <c r="D312" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E312" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F312" t="s">
-        <v>694</v>
+        <v>635</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="H312" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313">
-        <v>6815</v>
+        <v>7027</v>
       </c>
       <c r="B313">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="C313">
-        <v>2470</v>
+        <v>103</v>
       </c>
       <c r="D313" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E313" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F313" t="s">
         <v>694</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="H313" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314">
-        <v>6787</v>
+        <v>7021</v>
       </c>
       <c r="B314">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="C314">
-        <v>41</v>
+        <v>220</v>
       </c>
       <c r="D314" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E314" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F314" t="s">
-        <v>694</v>
+        <v>612</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="H314" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315">
-        <v>6683</v>
+        <v>7014</v>
       </c>
       <c r="B315">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="C315">
-        <v>48</v>
+        <v>277</v>
       </c>
       <c r="D315" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E315" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F315" t="s">
-        <v>701</v>
+        <v>694</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="H315" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316">
-        <v>6678</v>
+        <v>6876</v>
       </c>
       <c r="B316">
         <v>2001</v>
       </c>
       <c r="C316">
-        <v>340</v>
+        <v>165</v>
       </c>
       <c r="D316" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E316" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F316" t="s">
-        <v>14</v>
+        <v>635</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="H316" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317">
-        <v>6673</v>
+        <v>6856</v>
       </c>
       <c r="B317">
         <v>2001</v>
       </c>
       <c r="C317">
-        <v>223</v>
+        <v>3450</v>
       </c>
       <c r="D317" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E317" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F317" t="s">
-        <v>14</v>
+        <v>703</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="H317" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318">
-        <v>6670</v>
+        <v>6831</v>
       </c>
       <c r="B318">
         <v>2001</v>
       </c>
       <c r="C318">
-        <v>206</v>
+        <v>36</v>
       </c>
       <c r="D318" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E318" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F318" t="s">
-        <v>14</v>
+        <v>703</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="H318" t="s">
-        <v>709</v>
+        <v>707</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319">
-        <v>6654</v>
+        <v>6821</v>
       </c>
       <c r="B319">
-        <v>2001</v>
+        <v>2016</v>
       </c>
       <c r="C319">
-        <v>10</v>
+        <v>138</v>
       </c>
       <c r="D319" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E319" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F319" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>710</v>
+        <v>708</v>
       </c>
       <c r="H319" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320">
-        <v>6605</v>
+        <v>6817</v>
       </c>
       <c r="B320">
         <v>2001</v>
       </c>
       <c r="C320">
-        <v>125</v>
+        <v>282</v>
       </c>
       <c r="D320" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E320" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F320" t="s">
+        <v>710</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H320" t="s">
         <v>712</v>
-      </c>
-[...4 lines deleted...]
-        <v>714</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321">
-        <v>6577</v>
+        <v>6815</v>
       </c>
       <c r="B321">
         <v>2001</v>
       </c>
       <c r="C321">
-        <v>288</v>
+        <v>2470</v>
       </c>
       <c r="D321" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E321" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F321" t="s">
-        <v>596</v>
+        <v>710</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
       <c r="H321" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322">
-        <v>6562</v>
+        <v>6787</v>
       </c>
       <c r="B322">
         <v>2001</v>
       </c>
       <c r="C322">
-        <v>150</v>
+        <v>41</v>
       </c>
       <c r="D322" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E322" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F322" t="s">
-        <v>596</v>
+        <v>710</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>717</v>
+        <v>715</v>
       </c>
       <c r="H322" t="s">
-        <v>718</v>
+        <v>716</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323">
-        <v>6502</v>
+        <v>6683</v>
       </c>
       <c r="B323">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="C323">
-        <v>121</v>
+        <v>48</v>
       </c>
       <c r="D323" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E323" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F323" t="s">
-        <v>14</v>
+        <v>717</v>
       </c>
       <c r="G323" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="H323" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324">
-        <v>6488</v>
+        <v>6678</v>
       </c>
       <c r="B324">
         <v>2001</v>
       </c>
       <c r="C324">
-        <v>307</v>
+        <v>340</v>
       </c>
       <c r="D324" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E324" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F324" t="s">
-        <v>577</v>
+        <v>14</v>
       </c>
       <c r="G324" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H324" t="s">
         <v>721</v>
-      </c>
-[...1 lines deleted...]
-        <v>722</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325">
-        <v>6485</v>
+        <v>6673</v>
       </c>
       <c r="B325">
         <v>2001</v>
       </c>
       <c r="C325">
-        <v>306</v>
+        <v>223</v>
       </c>
       <c r="D325" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E325" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F325" t="s">
-        <v>577</v>
+        <v>14</v>
       </c>
       <c r="G325" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="H325" t="s">
         <v>723</v>
-      </c>
-[...1 lines deleted...]
-        <v>724</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326">
-        <v>6469</v>
+        <v>6670</v>
       </c>
       <c r="B326">
         <v>2001</v>
       </c>
       <c r="C326">
-        <v>106</v>
+        <v>206</v>
       </c>
       <c r="D326" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E326" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F326" t="s">
-        <v>577</v>
+        <v>14</v>
       </c>
       <c r="G326" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H326" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327">
-        <v>6467</v>
+        <v>6654</v>
       </c>
       <c r="B327">
         <v>2001</v>
       </c>
       <c r="C327">
-        <v>94</v>
+        <v>10</v>
       </c>
       <c r="D327" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E327" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F327" t="s">
-        <v>577</v>
+        <v>14</v>
       </c>
       <c r="G327" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H327" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328">
-        <v>6463</v>
+        <v>6605</v>
       </c>
       <c r="B328">
         <v>2001</v>
       </c>
       <c r="C328">
-        <v>214</v>
+        <v>125</v>
       </c>
       <c r="D328" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E328" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F328" t="s">
+        <v>728</v>
+      </c>
+      <c r="G328" s="1" t="s">
         <v>729</v>
       </c>
-      <c r="G328" s="1" t="s">
+      <c r="H328" t="s">
         <v>730</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329">
-        <v>6430</v>
+        <v>6577</v>
       </c>
       <c r="B329">
         <v>2001</v>
       </c>
       <c r="C329">
-        <v>196</v>
+        <v>288</v>
       </c>
       <c r="D329" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E329" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F329" t="s">
-        <v>333</v>
+        <v>612</v>
       </c>
       <c r="G329" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H329" t="s">
         <v>732</v>
-      </c>
-[...1 lines deleted...]
-        <v>733</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330">
-        <v>6393</v>
+        <v>6562</v>
       </c>
       <c r="B330">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="C330">
-        <v>29</v>
+        <v>150</v>
       </c>
       <c r="D330" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E330" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F330" t="s">
-        <v>397</v>
+        <v>612</v>
       </c>
       <c r="G330" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H330" t="s">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>735</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331">
-        <v>6388</v>
+        <v>6502</v>
       </c>
       <c r="B331">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="C331">
-        <v>60</v>
+        <v>121</v>
       </c>
       <c r="D331" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E331" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F331" t="s">
-        <v>687</v>
+        <v>14</v>
       </c>
       <c r="G331" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H331" t="s">
         <v>736</v>
-      </c>
-[...1 lines deleted...]
-        <v>737</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332">
-        <v>6378</v>
+        <v>6488</v>
       </c>
       <c r="B332">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="C332">
-        <v>64</v>
+        <v>307</v>
       </c>
       <c r="D332" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E332" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F332" t="s">
-        <v>619</v>
+        <v>592</v>
       </c>
       <c r="G332" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H332" t="s">
         <v>738</v>
-      </c>
-[...1 lines deleted...]
-        <v>739</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333">
-        <v>6377</v>
+        <v>6485</v>
       </c>
       <c r="B333">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="C333">
-        <v>9</v>
+        <v>306</v>
       </c>
       <c r="D333" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E333" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F333" t="s">
-        <v>619</v>
+        <v>592</v>
       </c>
       <c r="G333" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H333" t="s">
         <v>740</v>
-      </c>
-[...1 lines deleted...]
-        <v>741</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334">
-        <v>6368</v>
+        <v>6469</v>
       </c>
       <c r="B334">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="C334">
-        <v>317</v>
+        <v>106</v>
       </c>
       <c r="D334" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E334" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F334" t="s">
-        <v>333</v>
+        <v>592</v>
       </c>
       <c r="G334" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H334" t="s">
         <v>742</v>
-      </c>
-[...1 lines deleted...]
-        <v>743</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335">
-        <v>6361</v>
+        <v>6467</v>
       </c>
       <c r="B335">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="C335">
-        <v>269</v>
+        <v>94</v>
       </c>
       <c r="D335" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E335" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F335" t="s">
-        <v>333</v>
+        <v>592</v>
       </c>
       <c r="G335" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H335" t="s">
         <v>744</v>
       </c>
-      <c r="H335" t="s">
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>6463</v>
+      </c>
+      <c r="B336">
+        <v>2001</v>
+      </c>
+      <c r="C336">
+        <v>214</v>
+      </c>
+      <c r="D336" t="s">
+        <v>8</v>
+      </c>
+      <c r="E336" t="s">
+        <v>9</v>
+      </c>
+      <c r="F336" t="s">
         <v>745</v>
-      </c>
-[...18 lines deleted...]
-        <v>701</v>
       </c>
       <c r="G336" s="1" t="s">
         <v>746</v>
       </c>
       <c r="H336" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337">
-        <v>6334</v>
+        <v>6430</v>
       </c>
       <c r="B337">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="C337">
-        <v>61</v>
+        <v>196</v>
       </c>
       <c r="D337" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E337" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F337" t="s">
-        <v>596</v>
+        <v>347</v>
       </c>
       <c r="G337" s="1" t="s">
         <v>748</v>
       </c>
       <c r="H337" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338">
-        <v>6294</v>
+        <v>6393</v>
       </c>
       <c r="B338">
         <v>2002</v>
       </c>
       <c r="C338">
-        <v>1070</v>
+        <v>29</v>
       </c>
       <c r="D338" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E338" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F338" t="s">
-        <v>712</v>
+        <v>410</v>
       </c>
       <c r="G338" s="1" t="s">
         <v>750</v>
       </c>
       <c r="H338" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339">
-        <v>6290</v>
+        <v>6388</v>
       </c>
       <c r="B339">
         <v>2002</v>
       </c>
       <c r="C339">
-        <v>132</v>
+        <v>60</v>
       </c>
       <c r="D339" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E339" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F339" t="s">
-        <v>577</v>
+        <v>703</v>
       </c>
       <c r="G339" s="1" t="s">
         <v>752</v>
       </c>
       <c r="H339" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340">
-        <v>6287</v>
+        <v>6378</v>
       </c>
       <c r="B340">
         <v>2002</v>
       </c>
       <c r="C340">
-        <v>37</v>
+        <v>64</v>
       </c>
       <c r="D340" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E340" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F340" t="s">
-        <v>577</v>
+        <v>635</v>
       </c>
       <c r="G340" s="1" t="s">
         <v>754</v>
       </c>
       <c r="H340" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341">
-        <v>6226</v>
+        <v>6377</v>
       </c>
       <c r="B341">
         <v>2002</v>
       </c>
       <c r="C341">
-        <v>129</v>
+        <v>9</v>
       </c>
       <c r="D341" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E341" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F341" t="s">
-        <v>216</v>
+        <v>635</v>
       </c>
       <c r="G341" s="1" t="s">
         <v>756</v>
       </c>
       <c r="H341" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342">
-        <v>6190</v>
+        <v>6368</v>
       </c>
       <c r="B342">
         <v>2003</v>
       </c>
       <c r="C342">
-        <v>94</v>
+        <v>317</v>
       </c>
       <c r="D342" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E342" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F342" t="s">
-        <v>729</v>
+        <v>347</v>
       </c>
       <c r="G342" s="1" t="s">
         <v>758</v>
       </c>
       <c r="H342" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343">
-        <v>6186</v>
+        <v>6361</v>
       </c>
       <c r="B343">
         <v>2003</v>
       </c>
       <c r="C343">
-        <v>90</v>
+        <v>269</v>
       </c>
       <c r="D343" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E343" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F343" t="s">
-        <v>729</v>
+        <v>347</v>
       </c>
       <c r="G343" s="1" t="s">
         <v>760</v>
       </c>
       <c r="H343" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="344" spans="1:8">
-      <c r="A344">
-[...6 lines deleted...]
-        <v>305</v>
+      <c r="A344" t="s">
+        <v>13</v>
+      </c>
+      <c r="B344" t="s">
+        <v>13</v>
+      </c>
+      <c r="C344" t="s">
+        <v>13</v>
       </c>
       <c r="D344" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E344" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F344" t="s">
-        <v>577</v>
+        <v>612</v>
       </c>
       <c r="G344" s="1" t="s">
         <v>762</v>
       </c>
       <c r="H344" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345">
-        <v>6164</v>
+        <v>6334</v>
       </c>
       <c r="B345">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="C345">
-        <v>280</v>
+        <v>61</v>
       </c>
       <c r="D345" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E345" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F345" t="s">
-        <v>577</v>
+        <v>612</v>
       </c>
       <c r="G345" s="1" t="s">
         <v>764</v>
       </c>
       <c r="H345" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346">
-        <v>6114</v>
+        <v>6294</v>
       </c>
       <c r="B346">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="C346">
-        <v>251</v>
+        <v>1070</v>
       </c>
       <c r="D346" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E346" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F346" t="s">
-        <v>619</v>
+        <v>728</v>
       </c>
       <c r="G346" s="1" t="s">
         <v>766</v>
       </c>
       <c r="H346" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347">
-        <v>6113</v>
+        <v>6290</v>
       </c>
       <c r="B347">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="C347">
-        <v>250</v>
+        <v>132</v>
       </c>
       <c r="D347" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E347" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F347" t="s">
-        <v>619</v>
+        <v>592</v>
       </c>
       <c r="G347" s="1" t="s">
         <v>768</v>
       </c>
       <c r="H347" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348">
-        <v>6099</v>
+        <v>6287</v>
       </c>
       <c r="B348">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="C348">
-        <v>211</v>
+        <v>37</v>
       </c>
       <c r="D348" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E348" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F348" t="s">
-        <v>577</v>
+        <v>592</v>
       </c>
       <c r="G348" s="1" t="s">
         <v>770</v>
       </c>
       <c r="H348" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349">
-        <v>6076</v>
+        <v>6226</v>
       </c>
       <c r="B349">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="C349">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="D349" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E349" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F349" t="s">
-        <v>619</v>
+        <v>226</v>
       </c>
       <c r="G349" s="1" t="s">
         <v>772</v>
       </c>
       <c r="H349" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
-        <v>6075</v>
+        <v>6190</v>
       </c>
       <c r="B350">
         <v>2003</v>
       </c>
       <c r="C350">
-        <v>65</v>
+        <v>94</v>
       </c>
       <c r="D350" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E350" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F350" t="s">
-        <v>619</v>
+        <v>745</v>
       </c>
       <c r="G350" s="1" t="s">
         <v>774</v>
       </c>
       <c r="H350" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351">
-        <v>6053</v>
+        <v>6186</v>
       </c>
       <c r="B351">
         <v>2003</v>
       </c>
       <c r="C351">
-        <v>322</v>
+        <v>90</v>
       </c>
       <c r="D351" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E351" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F351" t="s">
-        <v>255</v>
+        <v>745</v>
       </c>
       <c r="G351" s="1" t="s">
         <v>776</v>
       </c>
       <c r="H351" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352">
-        <v>6031</v>
+        <v>6173</v>
       </c>
       <c r="B352">
         <v>2003</v>
       </c>
       <c r="C352">
-        <v>218</v>
+        <v>305</v>
       </c>
       <c r="D352" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E352" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F352" t="s">
-        <v>255</v>
+        <v>592</v>
       </c>
       <c r="G352" s="1" t="s">
         <v>778</v>
       </c>
       <c r="H352" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353">
-        <v>6029</v>
+        <v>6164</v>
       </c>
       <c r="B353">
         <v>2003</v>
       </c>
       <c r="C353">
-        <v>216</v>
+        <v>280</v>
       </c>
       <c r="D353" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E353" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F353" t="s">
-        <v>255</v>
+        <v>592</v>
       </c>
       <c r="G353" s="1" t="s">
         <v>780</v>
       </c>
       <c r="H353" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354">
-        <v>6024</v>
+        <v>6114</v>
       </c>
       <c r="B354">
         <v>2003</v>
       </c>
       <c r="C354">
-        <v>184</v>
+        <v>251</v>
       </c>
       <c r="D354" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E354" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F354" t="s">
-        <v>255</v>
+        <v>635</v>
       </c>
       <c r="G354" s="1" t="s">
         <v>782</v>
       </c>
       <c r="H354" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355">
-        <v>6016</v>
+        <v>6113</v>
       </c>
       <c r="B355">
         <v>2003</v>
       </c>
       <c r="C355">
-        <v>166</v>
+        <v>250</v>
       </c>
       <c r="D355" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E355" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F355" t="s">
-        <v>255</v>
+        <v>635</v>
       </c>
       <c r="G355" s="1" t="s">
         <v>784</v>
       </c>
       <c r="H355" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356">
-        <v>6001</v>
+        <v>6099</v>
       </c>
       <c r="B356">
         <v>2003</v>
       </c>
       <c r="C356">
-        <v>119</v>
+        <v>211</v>
       </c>
       <c r="D356" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E356" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F356" t="s">
-        <v>255</v>
+        <v>592</v>
       </c>
       <c r="G356" s="1" t="s">
         <v>786</v>
       </c>
       <c r="H356" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357">
-        <v>5987</v>
+        <v>6076</v>
       </c>
       <c r="B357">
         <v>2003</v>
       </c>
       <c r="C357">
-        <v>66</v>
+        <v>110</v>
       </c>
       <c r="D357" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E357" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F357" t="s">
-        <v>255</v>
+        <v>635</v>
       </c>
       <c r="G357" s="1" t="s">
         <v>788</v>
       </c>
       <c r="H357" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358">
-        <v>5977</v>
+        <v>6075</v>
       </c>
       <c r="B358">
         <v>2003</v>
       </c>
       <c r="C358">
-        <v>9</v>
+        <v>65</v>
       </c>
       <c r="D358" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E358" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F358" t="s">
-        <v>255</v>
+        <v>635</v>
       </c>
       <c r="G358" s="1" t="s">
         <v>790</v>
       </c>
       <c r="H358" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359">
-        <v>5951</v>
+        <v>6053</v>
       </c>
       <c r="B359">
         <v>2003</v>
       </c>
       <c r="C359">
-        <v>334</v>
+        <v>322</v>
       </c>
       <c r="D359" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E359" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F359" t="s">
-        <v>14</v>
+        <v>265</v>
       </c>
       <c r="G359" s="1" t="s">
         <v>792</v>
       </c>
       <c r="H359" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
-        <v>5950</v>
+        <v>6031</v>
       </c>
       <c r="B360">
         <v>2003</v>
       </c>
       <c r="C360">
-        <v>103</v>
+        <v>218</v>
       </c>
       <c r="D360" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E360" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F360" t="s">
-        <v>596</v>
+        <v>265</v>
       </c>
       <c r="G360" s="1" t="s">
         <v>794</v>
       </c>
       <c r="H360" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361">
-        <v>5945</v>
+        <v>6029</v>
       </c>
       <c r="B361">
         <v>2003</v>
       </c>
       <c r="C361">
-        <v>100</v>
+        <v>216</v>
       </c>
       <c r="D361" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E361" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F361" t="s">
-        <v>596</v>
+        <v>265</v>
       </c>
       <c r="G361" s="1" t="s">
         <v>796</v>
       </c>
       <c r="H361" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362">
-        <v>5896</v>
+        <v>6024</v>
       </c>
       <c r="B362">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="C362">
-        <v>3010</v>
+        <v>184</v>
       </c>
       <c r="D362" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E362" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F362" t="s">
-        <v>729</v>
+        <v>265</v>
       </c>
       <c r="G362" s="1" t="s">
         <v>798</v>
       </c>
       <c r="H362" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363">
-        <v>5865</v>
+        <v>6016</v>
       </c>
       <c r="B363">
         <v>2003</v>
       </c>
       <c r="C363">
-        <v>263</v>
+        <v>166</v>
       </c>
       <c r="D363" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E363" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F363" t="s">
-        <v>14</v>
+        <v>265</v>
       </c>
       <c r="G363" s="1" t="s">
         <v>800</v>
       </c>
       <c r="H363" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364">
-        <v>5608</v>
+        <v>6001</v>
       </c>
       <c r="B364">
-        <v>2016</v>
+        <v>2003</v>
       </c>
       <c r="C364">
-        <v>87</v>
+        <v>119</v>
       </c>
       <c r="D364" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E364" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F364" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
       <c r="G364" s="1" t="s">
         <v>802</v>
       </c>
       <c r="H364" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365">
-        <v>5496</v>
+        <v>5987</v>
       </c>
       <c r="B365">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="C365">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="D365" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E365" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F365" t="s">
+        <v>265</v>
+      </c>
+      <c r="G365" s="1" t="s">
         <v>804</v>
       </c>
-      <c r="G365" s="1" t="s">
+      <c r="H365" t="s">
         <v>805</v>
-      </c>
-[...1 lines deleted...]
-        <v>806</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366">
-        <v>5490</v>
+        <v>5977</v>
       </c>
       <c r="B366">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="C366">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="D366" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E366" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F366" t="s">
-        <v>804</v>
+        <v>265</v>
       </c>
       <c r="G366" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="H366" t="s">
         <v>807</v>
       </c>
-      <c r="H366" t="s">
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>5951</v>
+      </c>
+      <c r="B367">
+        <v>2003</v>
+      </c>
+      <c r="C367">
+        <v>334</v>
+      </c>
+      <c r="D367" t="s">
+        <v>8</v>
+      </c>
+      <c r="E367" t="s">
+        <v>9</v>
+      </c>
+      <c r="F367" t="s">
+        <v>14</v>
+      </c>
+      <c r="G367" s="1" t="s">
         <v>808</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G367" s="1" t="s">
+      <c r="H367" t="s">
         <v>809</v>
-      </c>
-[...1 lines deleted...]
-        <v>810</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368">
-        <v>5440</v>
+        <v>5950</v>
       </c>
       <c r="B368">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="C368">
-        <v>199</v>
+        <v>103</v>
       </c>
       <c r="D368" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E368" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F368" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="G368" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H368" t="s">
         <v>811</v>
-      </c>
-[...1 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369">
-        <v>5429</v>
+        <v>5945</v>
       </c>
       <c r="B369">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="C369">
-        <v>63</v>
+        <v>100</v>
       </c>
       <c r="D369" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E369" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F369" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="G369" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H369" t="s">
         <v>813</v>
-      </c>
-[...1 lines deleted...]
-        <v>814</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370">
-        <v>5426</v>
+        <v>5896</v>
       </c>
       <c r="B370">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="C370">
-        <v>59</v>
+        <v>3010</v>
       </c>
       <c r="D370" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E370" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F370" t="s">
-        <v>619</v>
+        <v>745</v>
       </c>
       <c r="G370" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H370" t="s">
         <v>815</v>
-      </c>
-[...1 lines deleted...]
-        <v>816</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371">
-        <v>5312</v>
+        <v>5865</v>
       </c>
       <c r="B371">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="C371">
-        <v>179</v>
+        <v>263</v>
       </c>
       <c r="D371" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E371" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F371" t="s">
-        <v>701</v>
+        <v>14</v>
       </c>
       <c r="G371" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="H371" t="s">
         <v>817</v>
-      </c>
-[...1 lines deleted...]
-        <v>818</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372">
-        <v>5284</v>
+        <v>5608</v>
       </c>
       <c r="B372">
-        <v>2006</v>
+        <v>2016</v>
       </c>
       <c r="C372">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="D372" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E372" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F372" t="s">
-        <v>34</v>
+        <v>265</v>
       </c>
       <c r="G372" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="H372" t="s">
         <v>819</v>
-      </c>
-[...1 lines deleted...]
-        <v>820</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373">
-        <v>5219</v>
+        <v>5496</v>
       </c>
       <c r="B373">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="C373">
-        <v>7</v>
+        <v>80</v>
       </c>
       <c r="D373" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E373" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F373" t="s">
-        <v>397</v>
+        <v>820</v>
       </c>
       <c r="G373" s="1" t="s">
         <v>821</v>
       </c>
       <c r="H373" t="s">
         <v>822</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374">
-        <v>4966</v>
+        <v>5490</v>
       </c>
       <c r="B374">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="C374">
-        <v>95</v>
+        <v>22</v>
       </c>
       <c r="D374" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E374" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F374" t="s">
-        <v>42</v>
+        <v>820</v>
       </c>
       <c r="G374" s="1" t="s">
         <v>823</v>
       </c>
       <c r="H374" t="s">
         <v>824</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375">
-        <v>4955</v>
+        <v>5483</v>
       </c>
       <c r="B375">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="C375">
-        <v>213</v>
+        <v>189</v>
       </c>
       <c r="D375" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E375" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F375" t="s">
+        <v>36</v>
+      </c>
+      <c r="G375" s="1" t="s">
         <v>825</v>
       </c>
-      <c r="G375" s="1" t="s">
+      <c r="H375" t="s">
         <v>826</v>
       </c>
-      <c r="H375" t="s">
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>13</v>
+      </c>
+      <c r="B376" t="s">
+        <v>13</v>
+      </c>
+      <c r="C376" t="s">
+        <v>13</v>
+      </c>
+      <c r="D376" t="s">
+        <v>8</v>
+      </c>
+      <c r="E376" t="s">
+        <v>9</v>
+      </c>
+      <c r="F376" t="s">
+        <v>36</v>
+      </c>
+      <c r="G376" s="1" t="s">
         <v>827</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G376" s="1" t="s">
+      <c r="H376" t="s">
         <v>828</v>
-      </c>
-[...1 lines deleted...]
-        <v>829</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377">
-        <v>4892</v>
+        <v>5440</v>
       </c>
       <c r="B377">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="C377">
-        <v>170</v>
+        <v>199</v>
       </c>
       <c r="D377" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E377" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F377" t="s">
-        <v>687</v>
+        <v>635</v>
       </c>
       <c r="G377" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="H377" t="s">
         <v>830</v>
-      </c>
-[...1 lines deleted...]
-        <v>831</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378">
-        <v>4876</v>
+        <v>5429</v>
       </c>
       <c r="B378">
-        <v>2016</v>
+        <v>2005</v>
       </c>
       <c r="C378">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="D378" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E378" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F378" t="s">
-        <v>184</v>
+        <v>635</v>
       </c>
       <c r="G378" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H378" t="s">
         <v>832</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379">
-        <v>4827</v>
+        <v>5426</v>
       </c>
       <c r="B379">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="C379">
-        <v>159</v>
+        <v>59</v>
       </c>
       <c r="D379" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E379" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F379" t="s">
-        <v>34</v>
+        <v>635</v>
       </c>
       <c r="G379" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H379" t="s">
         <v>834</v>
-      </c>
-[...1 lines deleted...]
-        <v>835</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380">
-        <v>4744</v>
+        <v>5312</v>
       </c>
       <c r="B380">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="C380">
-        <v>24</v>
+        <v>179</v>
       </c>
       <c r="D380" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E380" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F380" t="s">
+        <v>717</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="H380" t="s">
         <v>836</v>
-      </c>
-[...4 lines deleted...]
-        <v>838</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381">
-        <v>4534</v>
+        <v>5284</v>
       </c>
       <c r="B381">
-        <v>2015</v>
+        <v>2006</v>
       </c>
       <c r="C381">
-        <v>543</v>
+        <v>90</v>
       </c>
       <c r="D381" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E381" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F381" t="s">
-        <v>255</v>
+        <v>36</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="H381" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382">
-        <v>4443</v>
+        <v>5219</v>
       </c>
       <c r="B382">
-        <v>2015</v>
+        <v>2006</v>
       </c>
       <c r="C382">
-        <v>533</v>
+        <v>7</v>
       </c>
       <c r="D382" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E382" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F382" t="s">
-        <v>42</v>
+        <v>410</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>841</v>
+        <v>839</v>
       </c>
       <c r="H382" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383">
-        <v>4438</v>
+        <v>4966</v>
       </c>
       <c r="B383">
-        <v>2015</v>
+        <v>2007</v>
       </c>
       <c r="C383">
-        <v>528</v>
+        <v>95</v>
       </c>
       <c r="D383" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E383" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F383" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
       <c r="H383" t="s">
-        <v>844</v>
+        <v>842</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384">
-        <v>4429</v>
+        <v>4955</v>
       </c>
       <c r="B384">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="C384">
-        <v>525</v>
+        <v>213</v>
       </c>
       <c r="D384" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E384" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F384" t="s">
-        <v>386</v>
+        <v>843</v>
       </c>
       <c r="G384" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H384" t="s">
         <v>845</v>
-      </c>
-[...1 lines deleted...]
-        <v>846</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385">
-        <v>4340</v>
+        <v>4944</v>
       </c>
       <c r="B385">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="C385">
-        <v>467</v>
+        <v>197</v>
       </c>
       <c r="D385" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E385" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F385" t="s">
-        <v>255</v>
+        <v>843</v>
       </c>
       <c r="G385" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H385" t="s">
         <v>847</v>
-      </c>
-[...1 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386">
-        <v>4285</v>
+        <v>4892</v>
       </c>
       <c r="B386">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="C386">
-        <v>436</v>
+        <v>170</v>
       </c>
       <c r="D386" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E386" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F386" t="s">
-        <v>255</v>
+        <v>703</v>
       </c>
       <c r="G386" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="H386" t="s">
         <v>849</v>
-      </c>
-[...1 lines deleted...]
-        <v>850</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387">
-        <v>4185</v>
+        <v>4876</v>
       </c>
       <c r="B387">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C387">
-        <v>368</v>
+        <v>73</v>
       </c>
       <c r="D387" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E387" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F387" t="s">
+        <v>194</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="H387" t="s">
         <v>851</v>
-      </c>
-[...4 lines deleted...]
-        <v>853</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388">
-        <v>4063</v>
+        <v>4827</v>
       </c>
       <c r="B388">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="C388">
-        <v>288</v>
+        <v>159</v>
       </c>
       <c r="D388" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E388" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F388" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>854</v>
+        <v>852</v>
       </c>
       <c r="H388" t="s">
-        <v>855</v>
+        <v>853</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389">
-        <v>4040</v>
+        <v>4744</v>
       </c>
       <c r="B389">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="C389">
-        <v>271</v>
+        <v>24</v>
       </c>
       <c r="D389" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E389" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F389" t="s">
-        <v>619</v>
+        <v>854</v>
       </c>
       <c r="G389" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H389" t="s">
         <v>856</v>
-      </c>
-[...1 lines deleted...]
-        <v>857</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390">
-        <v>3941</v>
+        <v>4534</v>
       </c>
       <c r="B390">
         <v>2015</v>
       </c>
       <c r="C390">
-        <v>200</v>
+        <v>543</v>
       </c>
       <c r="D390" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E390" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F390" t="s">
-        <v>184</v>
+        <v>265</v>
       </c>
       <c r="G390" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="H390" t="s">
         <v>858</v>
-      </c>
-[...1 lines deleted...]
-        <v>859</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391">
-        <v>3419</v>
+        <v>4443</v>
       </c>
       <c r="B391">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C391">
-        <v>401</v>
+        <v>533</v>
       </c>
       <c r="D391" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E391" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F391" t="s">
-        <v>255</v>
+        <v>44</v>
       </c>
       <c r="G391" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="H391" t="s">
         <v>860</v>
-      </c>
-[...1 lines deleted...]
-        <v>861</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392">
-        <v>3153</v>
+        <v>4438</v>
       </c>
       <c r="B392">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C392">
-        <v>213</v>
+        <v>528</v>
       </c>
       <c r="D392" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E392" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F392" t="s">
-        <v>184</v>
+        <v>44</v>
       </c>
       <c r="G392" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="H392" t="s">
         <v>862</v>
-      </c>
-[...1 lines deleted...]
-        <v>863</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393">
-        <v>3004</v>
+        <v>4429</v>
       </c>
       <c r="B393">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C393">
-        <v>106</v>
+        <v>525</v>
       </c>
       <c r="D393" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E393" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F393" t="s">
-        <v>184</v>
+        <v>605</v>
       </c>
       <c r="G393" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H393" t="s">
         <v>864</v>
-      </c>
-[...1 lines deleted...]
-        <v>865</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394">
-        <v>2984</v>
+        <v>4340</v>
       </c>
       <c r="B394">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C394">
-        <v>91</v>
+        <v>467</v>
       </c>
       <c r="D394" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E394" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F394" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
       <c r="G394" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="H394" t="s">
         <v>866</v>
-      </c>
-[...1 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395">
-        <v>2950</v>
+        <v>4285</v>
       </c>
       <c r="B395">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C395">
-        <v>69</v>
+        <v>436</v>
       </c>
       <c r="D395" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E395" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F395" t="s">
-        <v>851</v>
+        <v>265</v>
       </c>
       <c r="G395" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="H395" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396">
-        <v>2870</v>
+        <v>4185</v>
       </c>
       <c r="B396">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C396">
-        <v>11</v>
+        <v>368</v>
       </c>
       <c r="D396" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E396" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F396" t="s">
-        <v>355</v>
+        <v>869</v>
       </c>
       <c r="G396" s="1" t="s">
         <v>870</v>
       </c>
       <c r="H396" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="397" spans="1:8">
-      <c r="A397" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A397">
+        <v>4092</v>
+      </c>
+      <c r="B397">
+        <v>2015</v>
+      </c>
+      <c r="C397">
+        <v>299</v>
       </c>
       <c r="D397" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E397" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F397" t="s">
-        <v>184</v>
+        <v>872</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="H397" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398">
-        <v>2714</v>
+        <v>4063</v>
       </c>
       <c r="B398">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C398">
-        <v>536</v>
+        <v>288</v>
       </c>
       <c r="D398" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E398" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F398" t="s">
-        <v>619</v>
+        <v>44</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="H398" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399">
-        <v>2697</v>
+        <v>4040</v>
       </c>
       <c r="B399">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C399">
-        <v>529</v>
+        <v>271</v>
       </c>
       <c r="D399" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E399" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F399" t="s">
-        <v>386</v>
+        <v>635</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="H399" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400">
-        <v>2683</v>
+        <v>3941</v>
       </c>
       <c r="B400">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C400">
-        <v>517</v>
+        <v>200</v>
       </c>
       <c r="D400" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E400" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F400" t="s">
-        <v>825</v>
+        <v>194</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="H400" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401">
-        <v>2615</v>
+        <v>3419</v>
       </c>
       <c r="B401">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C401">
-        <v>462</v>
+        <v>401</v>
       </c>
       <c r="D401" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E401" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F401" t="s">
-        <v>851</v>
+        <v>265</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="H401" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402">
-        <v>2475</v>
+        <v>3153</v>
       </c>
       <c r="B402">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C402">
-        <v>363</v>
+        <v>213</v>
       </c>
       <c r="D402" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E402" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F402" t="s">
-        <v>619</v>
+        <v>194</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="H402" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403">
-        <v>2439</v>
+        <v>3004</v>
       </c>
       <c r="B403">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C403">
-        <v>348</v>
+        <v>106</v>
       </c>
       <c r="D403" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E403" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F403" t="s">
-        <v>851</v>
+        <v>194</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="H403" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404">
-        <v>2362</v>
+        <v>2984</v>
       </c>
       <c r="B404">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C404">
-        <v>297</v>
+        <v>91</v>
       </c>
       <c r="D404" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E404" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F404" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="H404" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405">
-        <v>2361</v>
+        <v>2950</v>
       </c>
       <c r="B405">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C405">
-        <v>296</v>
+        <v>69</v>
       </c>
       <c r="D405" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E405" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F405" t="s">
-        <v>255</v>
+        <v>869</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="H405" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406">
-        <v>2308</v>
+        <v>2870</v>
       </c>
       <c r="B406">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C406">
-        <v>270</v>
+        <v>11</v>
       </c>
       <c r="D406" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E406" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F406" t="s">
-        <v>42</v>
+        <v>369</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="H406" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="407" spans="1:8">
-      <c r="A407">
-[...6 lines deleted...]
-        <v>242</v>
+      <c r="A407" t="s">
+        <v>13</v>
+      </c>
+      <c r="B407" t="s">
+        <v>13</v>
+      </c>
+      <c r="C407" t="s">
+        <v>13</v>
       </c>
       <c r="D407" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E407" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F407" t="s">
-        <v>851</v>
+        <v>369</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="H407" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408">
-        <v>2198</v>
+        <v>2714</v>
       </c>
       <c r="B408">
         <v>2013</v>
       </c>
       <c r="C408">
-        <v>181</v>
+        <v>536</v>
       </c>
       <c r="D408" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E408" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F408" t="s">
-        <v>825</v>
+        <v>635</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="H408" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409">
-        <v>2126</v>
+        <v>2697</v>
       </c>
       <c r="B409">
         <v>2013</v>
       </c>
       <c r="C409">
-        <v>129</v>
+        <v>529</v>
       </c>
       <c r="D409" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E409" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F409" t="s">
-        <v>184</v>
+        <v>605</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="H409" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410">
-        <v>2102</v>
+        <v>2683</v>
       </c>
       <c r="B410">
         <v>2013</v>
       </c>
       <c r="C410">
-        <v>112</v>
+        <v>517</v>
       </c>
       <c r="D410" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E410" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F410" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="H410" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411">
-        <v>2087</v>
+        <v>2622</v>
       </c>
       <c r="B411">
         <v>2013</v>
       </c>
       <c r="C411">
-        <v>104</v>
+        <v>469</v>
       </c>
       <c r="D411" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E411" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F411" t="s">
-        <v>255</v>
+        <v>605</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="H411" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412">
-        <v>2068</v>
+        <v>2615</v>
       </c>
       <c r="B412">
         <v>2013</v>
       </c>
       <c r="C412">
-        <v>85</v>
+        <v>462</v>
       </c>
       <c r="D412" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E412" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F412" t="s">
-        <v>184</v>
+        <v>869</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="H412" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413">
-        <v>2067</v>
+        <v>2475</v>
       </c>
       <c r="B413">
         <v>2013</v>
       </c>
       <c r="C413">
-        <v>84</v>
+        <v>363</v>
       </c>
       <c r="D413" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E413" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F413" t="s">
-        <v>184</v>
+        <v>635</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="H413" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414">
-        <v>2066</v>
+        <v>2439</v>
       </c>
       <c r="B414">
         <v>2013</v>
       </c>
       <c r="C414">
-        <v>83</v>
+        <v>348</v>
       </c>
       <c r="D414" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E414" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F414" t="s">
-        <v>184</v>
+        <v>869</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="H414" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415">
-        <v>2050</v>
+        <v>2362</v>
       </c>
       <c r="B415">
         <v>2013</v>
       </c>
       <c r="C415">
-        <v>76</v>
+        <v>297</v>
       </c>
       <c r="D415" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E415" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F415" t="s">
-        <v>355</v>
+        <v>265</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="H415" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416">
-        <v>2032</v>
+        <v>2361</v>
       </c>
       <c r="B416">
         <v>2013</v>
       </c>
       <c r="C416">
-        <v>59</v>
+        <v>296</v>
       </c>
       <c r="D416" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E416" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F416" t="s">
-        <v>619</v>
+        <v>265</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="H416" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417">
-        <v>2001</v>
+        <v>2308</v>
       </c>
       <c r="B417">
         <v>2013</v>
       </c>
       <c r="C417">
-        <v>35</v>
+        <v>270</v>
       </c>
       <c r="D417" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E417" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F417" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="H417" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418">
-        <v>1993</v>
+        <v>2277</v>
       </c>
       <c r="B418">
         <v>2013</v>
       </c>
       <c r="C418">
-        <v>27</v>
+        <v>242</v>
       </c>
       <c r="D418" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E418" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F418" t="s">
-        <v>255</v>
+        <v>869</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="H418" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419">
-        <v>1771</v>
+        <v>2198</v>
       </c>
       <c r="B419">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="C419">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="D419" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E419" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F419" t="s">
-        <v>619</v>
+        <v>843</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="H419" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420">
-        <v>1769</v>
+        <v>2126</v>
       </c>
       <c r="B420">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="C420">
-        <v>187</v>
+        <v>129</v>
       </c>
       <c r="D420" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E420" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F420" t="s">
-        <v>825</v>
+        <v>194</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="H420" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421">
-        <v>1742</v>
+        <v>2102</v>
       </c>
       <c r="B421">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="C421">
-        <v>163</v>
+        <v>112</v>
       </c>
       <c r="D421" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E421" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F421" t="s">
-        <v>619</v>
+        <v>869</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="H421" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422">
-        <v>1730</v>
+        <v>2087</v>
       </c>
       <c r="B422">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="C422">
-        <v>164</v>
+        <v>104</v>
       </c>
       <c r="D422" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E422" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F422" t="s">
-        <v>619</v>
+        <v>265</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="H422" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423">
-        <v>1438</v>
+        <v>2068</v>
       </c>
       <c r="B423">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="C423">
-        <v>401</v>
+        <v>85</v>
       </c>
       <c r="D423" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E423" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F423" t="s">
-        <v>924</v>
+        <v>194</v>
       </c>
       <c r="G423" s="1" t="s">
         <v>925</v>
       </c>
       <c r="H423" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424">
-        <v>1433</v>
+        <v>2067</v>
       </c>
       <c r="B424">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="C424">
-        <v>406</v>
+        <v>84</v>
       </c>
       <c r="D424" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E424" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F424" t="s">
-        <v>924</v>
+        <v>194</v>
       </c>
       <c r="G424" s="1" t="s">
         <v>927</v>
       </c>
       <c r="H424" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425">
-        <v>1427</v>
+        <v>2066</v>
       </c>
       <c r="B425">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="C425">
-        <v>400</v>
+        <v>83</v>
       </c>
       <c r="D425" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E425" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F425" t="s">
-        <v>355</v>
+        <v>194</v>
       </c>
       <c r="G425" s="1" t="s">
         <v>929</v>
       </c>
       <c r="H425" t="s">
         <v>930</v>
       </c>
     </row>
     <row r="426" spans="1:8">
-      <c r="A426" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A426">
+        <v>2050</v>
+      </c>
+      <c r="B426">
+        <v>2013</v>
+      </c>
+      <c r="C426">
+        <v>76</v>
       </c>
       <c r="D426" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E426" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F426" t="s">
-        <v>924</v>
+        <v>369</v>
       </c>
       <c r="G426" s="1" t="s">
         <v>931</v>
       </c>
       <c r="H426" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427">
-        <v>1308</v>
+        <v>2032</v>
       </c>
       <c r="B427">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="C427">
-        <v>335</v>
+        <v>59</v>
       </c>
       <c r="D427" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E427" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F427" t="s">
+        <v>635</v>
+      </c>
+      <c r="G427" s="1" t="s">
         <v>933</v>
       </c>
-      <c r="G427" s="1" t="s">
+      <c r="H427" t="s">
         <v>934</v>
-      </c>
-[...1 lines deleted...]
-        <v>935</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428">
-        <v>1268</v>
+        <v>2001</v>
       </c>
       <c r="B428">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="C428">
-        <v>461</v>
+        <v>35</v>
       </c>
       <c r="D428" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E428" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F428" t="s">
-        <v>933</v>
+        <v>44</v>
       </c>
       <c r="G428" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="H428" t="s">
         <v>936</v>
-      </c>
-[...1 lines deleted...]
-        <v>937</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429">
-        <v>1255</v>
+        <v>1993</v>
       </c>
       <c r="B429">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="C429">
-        <v>391</v>
+        <v>27</v>
       </c>
       <c r="D429" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E429" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F429" t="s">
-        <v>701</v>
+        <v>265</v>
       </c>
       <c r="G429" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="H429" t="s">
         <v>938</v>
-      </c>
-[...1 lines deleted...]
-        <v>939</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430">
-        <v>1240</v>
+        <v>1771</v>
       </c>
       <c r="B430">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="C430">
-        <v>381</v>
+        <v>177</v>
       </c>
       <c r="D430" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E430" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F430" t="s">
-        <v>619</v>
+        <v>635</v>
       </c>
       <c r="G430" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="H430" t="s">
         <v>940</v>
-      </c>
-[...1 lines deleted...]
-        <v>941</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431">
-        <v>1206</v>
+        <v>1769</v>
       </c>
       <c r="B431">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="C431">
-        <v>352</v>
+        <v>187</v>
       </c>
       <c r="D431" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E431" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F431" t="s">
-        <v>825</v>
+        <v>843</v>
       </c>
       <c r="G431" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="H431" t="s">
         <v>942</v>
-      </c>
-[...1 lines deleted...]
-        <v>943</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432">
-        <v>1202</v>
+        <v>1742</v>
       </c>
       <c r="B432">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="C432">
-        <v>349</v>
+        <v>163</v>
       </c>
       <c r="D432" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E432" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F432" t="s">
-        <v>260</v>
+        <v>635</v>
       </c>
       <c r="G432" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="H432" t="s">
         <v>944</v>
-      </c>
-[...1 lines deleted...]
-        <v>945</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433">
-        <v>1163</v>
+        <v>1730</v>
       </c>
       <c r="B433">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="C433">
-        <v>314</v>
+        <v>164</v>
       </c>
       <c r="D433" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E433" t="s">
-        <v>10</v>
+        <v>9</v>
+      </c>
+      <c r="F433" t="s">
+        <v>635</v>
       </c>
       <c r="G433" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="H433" t="s">
         <v>946</v>
-      </c>
-[...1 lines deleted...]
-        <v>947</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434">
-        <v>1159</v>
+        <v>1438</v>
       </c>
       <c r="B434">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C434">
-        <v>310</v>
+        <v>401</v>
       </c>
       <c r="D434" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E434" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F434" t="s">
-        <v>260</v>
+        <v>947</v>
       </c>
       <c r="G434" s="1" t="s">
         <v>948</v>
       </c>
       <c r="H434" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435">
-        <v>1138</v>
+        <v>1433</v>
       </c>
       <c r="B435">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C435">
-        <v>288</v>
+        <v>406</v>
       </c>
       <c r="D435" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E435" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F435" t="s">
+        <v>947</v>
+      </c>
+      <c r="G435" s="1" t="s">
         <v>950</v>
       </c>
-      <c r="G435" s="1" t="s">
+      <c r="H435" t="s">
         <v>951</v>
-      </c>
-[...1 lines deleted...]
-        <v>952</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436">
-        <v>935</v>
+        <v>1427</v>
       </c>
       <c r="B436">
         <v>2011</v>
       </c>
       <c r="C436">
-        <v>246</v>
+        <v>400</v>
       </c>
       <c r="D436" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E436" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F436" t="s">
-        <v>619</v>
+        <v>369</v>
       </c>
       <c r="G436" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="H436" t="s">
         <v>953</v>
       </c>
-      <c r="H436" t="s">
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>13</v>
+      </c>
+      <c r="B437" t="s">
+        <v>13</v>
+      </c>
+      <c r="C437" t="s">
+        <v>13</v>
+      </c>
+      <c r="D437" t="s">
+        <v>8</v>
+      </c>
+      <c r="E437" t="s">
+        <v>9</v>
+      </c>
+      <c r="F437" t="s">
+        <v>635</v>
+      </c>
+      <c r="G437" s="1" t="s">
         <v>954</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G437" s="1" t="s">
+      <c r="H437" t="s">
         <v>955</v>
       </c>
-      <c r="H437" t="s">
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>1308</v>
+      </c>
+      <c r="B438">
+        <v>2011</v>
+      </c>
+      <c r="C438">
+        <v>335</v>
+      </c>
+      <c r="D438" t="s">
+        <v>8</v>
+      </c>
+      <c r="E438" t="s">
+        <v>9</v>
+      </c>
+      <c r="F438" t="s">
         <v>956</v>
-      </c>
-[...18 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G438" s="1" t="s">
         <v>957</v>
       </c>
       <c r="H438" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439">
-        <v>758</v>
+        <v>1268</v>
       </c>
       <c r="B439">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="C439">
-        <v>61</v>
+        <v>461</v>
       </c>
       <c r="D439" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E439" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F439" t="s">
-        <v>184</v>
+        <v>956</v>
       </c>
       <c r="G439" s="1" t="s">
         <v>959</v>
       </c>
       <c r="H439" t="s">
         <v>960</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440">
-        <v>730</v>
+        <v>1255</v>
       </c>
       <c r="B440">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="C440">
-        <v>43</v>
+        <v>391</v>
       </c>
       <c r="D440" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E440" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F440" t="s">
-        <v>260</v>
+        <v>717</v>
       </c>
       <c r="G440" s="1" t="s">
         <v>961</v>
       </c>
       <c r="H440" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441">
-        <v>696</v>
+        <v>1240</v>
       </c>
       <c r="B441">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="C441">
-        <v>4</v>
+        <v>381</v>
       </c>
       <c r="D441" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E441" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F441" t="s">
-        <v>42</v>
+        <v>635</v>
       </c>
       <c r="G441" s="1" t="s">
         <v>963</v>
       </c>
       <c r="H441" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442">
-        <v>635</v>
+        <v>1206</v>
       </c>
       <c r="B442">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="C442">
-        <v>75</v>
+        <v>352</v>
       </c>
       <c r="D442" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E442" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F442" t="s">
-        <v>825</v>
+        <v>843</v>
       </c>
       <c r="G442" s="1" t="s">
         <v>965</v>
       </c>
       <c r="H442" t="s">
         <v>966</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443">
-        <v>634</v>
+        <v>1202</v>
       </c>
       <c r="B443">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="C443">
-        <v>74</v>
+        <v>349</v>
       </c>
       <c r="D443" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E443" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F443" t="s">
-        <v>825</v>
+        <v>270</v>
       </c>
       <c r="G443" s="1" t="s">
         <v>967</v>
       </c>
       <c r="H443" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444">
-        <v>615</v>
+        <v>1163</v>
       </c>
       <c r="B444">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="C444">
-        <v>61</v>
+        <v>314</v>
       </c>
       <c r="D444" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E444" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>619</v>
+        <v>9</v>
       </c>
       <c r="G444" s="1" t="s">
         <v>969</v>
       </c>
       <c r="H444" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445">
-        <v>607</v>
+        <v>1159</v>
       </c>
       <c r="B445">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="C445">
-        <v>53</v>
+        <v>310</v>
       </c>
       <c r="D445" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E445" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F445" t="s">
-        <v>825</v>
+        <v>270</v>
       </c>
       <c r="G445" s="1" t="s">
         <v>971</v>
       </c>
       <c r="H445" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446">
-        <v>595</v>
+        <v>1138</v>
       </c>
       <c r="B446">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="C446">
-        <v>40</v>
+        <v>288</v>
       </c>
       <c r="D446" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E446" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F446" t="s">
-        <v>924</v>
+        <v>973</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="H446" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447">
-        <v>559</v>
+        <v>1015</v>
       </c>
       <c r="B447">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="C447">
-        <v>231</v>
+        <v>481</v>
       </c>
       <c r="D447" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E447" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F447" t="s">
-        <v>825</v>
+        <v>635</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="H447" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448">
-        <v>486</v>
+        <v>935</v>
       </c>
       <c r="B448">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C448">
-        <v>236</v>
+        <v>246</v>
       </c>
       <c r="D448" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E448" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F448" t="s">
-        <v>933</v>
+        <v>635</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="H448" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449">
-        <v>484</v>
+        <v>870</v>
       </c>
       <c r="B449">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="C449">
-        <v>215</v>
+        <v>179</v>
       </c>
       <c r="D449" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E449" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F449" t="s">
-        <v>825</v>
+        <v>194</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="H449" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="450" spans="1:8">
-      <c r="A450">
-[...6 lines deleted...]
-        <v>448</v>
+      <c r="A450" t="s">
+        <v>13</v>
+      </c>
+      <c r="B450" t="s">
+        <v>13</v>
+      </c>
+      <c r="C450" t="s">
+        <v>13</v>
       </c>
       <c r="D450" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E450" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F450" t="s">
-        <v>619</v>
+        <v>947</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="H450" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451">
-        <v>396</v>
+        <v>758</v>
       </c>
       <c r="B451">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="C451">
-        <v>174</v>
+        <v>61</v>
       </c>
       <c r="D451" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E451" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F451" t="s">
-        <v>825</v>
+        <v>194</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="H451" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452">
-        <v>379</v>
+        <v>730</v>
       </c>
       <c r="B452">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="C452">
-        <v>166</v>
+        <v>43</v>
       </c>
       <c r="D452" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E452" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F452" t="s">
-        <v>825</v>
+        <v>270</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="H452" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453">
-        <v>371</v>
+        <v>696</v>
       </c>
       <c r="B453">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="C453">
-        <v>160</v>
+        <v>4</v>
       </c>
       <c r="D453" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E453" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F453" t="s">
-        <v>619</v>
+        <v>44</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="H453" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454">
-        <v>318</v>
+        <v>690</v>
       </c>
       <c r="B454">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C454">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D454" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E454" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F454" t="s">
-        <v>924</v>
+        <v>843</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="H454" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455">
-        <v>306</v>
+        <v>635</v>
       </c>
       <c r="B455">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C455">
-        <v>118</v>
+        <v>75</v>
       </c>
       <c r="D455" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E455" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F455" t="s">
-        <v>701</v>
+        <v>843</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="H455" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456">
-        <v>273</v>
+        <v>634</v>
       </c>
       <c r="B456">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C456">
-        <v>91</v>
+        <v>74</v>
       </c>
       <c r="D456" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E456" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F456" t="s">
-        <v>42</v>
+        <v>843</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="H456" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457">
-        <v>272</v>
+        <v>615</v>
       </c>
       <c r="B457">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C457">
-        <v>491</v>
+        <v>61</v>
       </c>
       <c r="D457" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E457" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F457" t="s">
-        <v>825</v>
+        <v>635</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="H457" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458">
-        <v>227</v>
+        <v>607</v>
       </c>
       <c r="B458">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C458">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="D458" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E458" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F458" t="s">
-        <v>924</v>
+        <v>843</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="H458" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459">
-        <v>221</v>
+        <v>600</v>
       </c>
       <c r="B459">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C459">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="D459" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E459" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F459" t="s">
-        <v>924</v>
+        <v>194</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="H459" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="460" spans="1:8">
-      <c r="A460" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A460">
+        <v>595</v>
+      </c>
+      <c r="B460">
+        <v>2011</v>
+      </c>
+      <c r="C460">
+        <v>40</v>
       </c>
       <c r="D460" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E460" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F460" t="s">
-        <v>260</v>
+        <v>947</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="H460" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461">
-        <v>171</v>
+        <v>559</v>
       </c>
       <c r="B461">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C461">
-        <v>29</v>
+        <v>231</v>
       </c>
       <c r="D461" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E461" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F461" t="s">
-        <v>825</v>
+        <v>843</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="H461" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462">
+        <v>486</v>
+      </c>
+      <c r="B462">
+        <v>2009</v>
+      </c>
+      <c r="C462">
+        <v>236</v>
+      </c>
+      <c r="D462" t="s">
+        <v>8</v>
+      </c>
+      <c r="E462" t="s">
+        <v>9</v>
+      </c>
+      <c r="F462" t="s">
+        <v>956</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>484</v>
+      </c>
+      <c r="B463">
+        <v>2011</v>
+      </c>
+      <c r="C463">
+        <v>215</v>
+      </c>
+      <c r="D463" t="s">
+        <v>8</v>
+      </c>
+      <c r="E463" t="s">
+        <v>9</v>
+      </c>
+      <c r="F463" t="s">
+        <v>843</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>457</v>
+      </c>
+      <c r="B464">
+        <v>2009</v>
+      </c>
+      <c r="C464">
+        <v>448</v>
+      </c>
+      <c r="D464" t="s">
+        <v>8</v>
+      </c>
+      <c r="E464" t="s">
+        <v>9</v>
+      </c>
+      <c r="F464" t="s">
+        <v>635</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>396</v>
+      </c>
+      <c r="B465">
+        <v>2009</v>
+      </c>
+      <c r="C465">
+        <v>174</v>
+      </c>
+      <c r="D465" t="s">
+        <v>8</v>
+      </c>
+      <c r="E465" t="s">
+        <v>9</v>
+      </c>
+      <c r="F465" t="s">
+        <v>843</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>379</v>
+      </c>
+      <c r="B466">
+        <v>2009</v>
+      </c>
+      <c r="C466">
+        <v>166</v>
+      </c>
+      <c r="D466" t="s">
+        <v>8</v>
+      </c>
+      <c r="E466" t="s">
+        <v>9</v>
+      </c>
+      <c r="F466" t="s">
+        <v>843</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>371</v>
+      </c>
+      <c r="B467">
+        <v>2009</v>
+      </c>
+      <c r="C467">
+        <v>160</v>
+      </c>
+      <c r="D467" t="s">
+        <v>8</v>
+      </c>
+      <c r="E467" t="s">
+        <v>9</v>
+      </c>
+      <c r="F467" t="s">
+        <v>635</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>318</v>
+      </c>
+      <c r="B468">
+        <v>2009</v>
+      </c>
+      <c r="C468">
+        <v>127</v>
+      </c>
+      <c r="D468" t="s">
+        <v>8</v>
+      </c>
+      <c r="E468" t="s">
+        <v>9</v>
+      </c>
+      <c r="F468" t="s">
+        <v>947</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>306</v>
+      </c>
+      <c r="B469">
+        <v>2009</v>
+      </c>
+      <c r="C469">
+        <v>118</v>
+      </c>
+      <c r="D469" t="s">
+        <v>8</v>
+      </c>
+      <c r="E469" t="s">
+        <v>9</v>
+      </c>
+      <c r="F469" t="s">
+        <v>717</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>273</v>
+      </c>
+      <c r="B470">
+        <v>2009</v>
+      </c>
+      <c r="C470">
+        <v>91</v>
+      </c>
+      <c r="D470" t="s">
+        <v>8</v>
+      </c>
+      <c r="E470" t="s">
+        <v>9</v>
+      </c>
+      <c r="F470" t="s">
+        <v>44</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>272</v>
+      </c>
+      <c r="B471">
+        <v>2009</v>
+      </c>
+      <c r="C471">
+        <v>491</v>
+      </c>
+      <c r="D471" t="s">
+        <v>8</v>
+      </c>
+      <c r="E471" t="s">
+        <v>9</v>
+      </c>
+      <c r="F471" t="s">
+        <v>843</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>227</v>
+      </c>
+      <c r="B472">
+        <v>2009</v>
+      </c>
+      <c r="C472">
+        <v>62</v>
+      </c>
+      <c r="D472" t="s">
+        <v>8</v>
+      </c>
+      <c r="E472" t="s">
+        <v>9</v>
+      </c>
+      <c r="F472" t="s">
+        <v>947</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>221</v>
+      </c>
+      <c r="B473">
+        <v>2009</v>
+      </c>
+      <c r="C473">
+        <v>57</v>
+      </c>
+      <c r="D473" t="s">
+        <v>8</v>
+      </c>
+      <c r="E473" t="s">
+        <v>9</v>
+      </c>
+      <c r="F473" t="s">
+        <v>947</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>13</v>
+      </c>
+      <c r="B474" t="s">
+        <v>13</v>
+      </c>
+      <c r="C474" t="s">
+        <v>13</v>
+      </c>
+      <c r="D474" t="s">
+        <v>8</v>
+      </c>
+      <c r="E474" t="s">
+        <v>9</v>
+      </c>
+      <c r="F474" t="s">
+        <v>270</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>171</v>
+      </c>
+      <c r="B475">
+        <v>2009</v>
+      </c>
+      <c r="C475">
+        <v>29</v>
+      </c>
+      <c r="D475" t="s">
+        <v>8</v>
+      </c>
+      <c r="E475" t="s">
+        <v>9</v>
+      </c>
+      <c r="F475" t="s">
+        <v>843</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
         <v>120</v>
       </c>
-      <c r="B462">
+      <c r="B476">
         <v>2011</v>
       </c>
-      <c r="C462">
+      <c r="C476">
         <v>187</v>
       </c>
-      <c r="D462" t="s">
-[...12 lines deleted...]
-        <v>1006</v>
+      <c r="D476" t="s">
+        <v>8</v>
+      </c>
+      <c r="E476" t="s">
+        <v>9</v>
+      </c>
+      <c r="F476" t="s">
+        <v>635</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>67</v>
+      </c>
+      <c r="B477">
+        <v>2011</v>
+      </c>
+      <c r="C477">
+        <v>162</v>
+      </c>
+      <c r="D477" t="s">
+        <v>8</v>
+      </c>
+      <c r="E477" t="s">
+        <v>9</v>
+      </c>
+      <c r="F477" t="s">
+        <v>194</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1037</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -15873,50 +16356,65 @@
     <hyperlink ref="G438" r:id="rId437"/>
     <hyperlink ref="G439" r:id="rId438"/>
     <hyperlink ref="G440" r:id="rId439"/>
     <hyperlink ref="G441" r:id="rId440"/>
     <hyperlink ref="G442" r:id="rId441"/>
     <hyperlink ref="G443" r:id="rId442"/>
     <hyperlink ref="G444" r:id="rId443"/>
     <hyperlink ref="G445" r:id="rId444"/>
     <hyperlink ref="G446" r:id="rId445"/>
     <hyperlink ref="G447" r:id="rId446"/>
     <hyperlink ref="G448" r:id="rId447"/>
     <hyperlink ref="G449" r:id="rId448"/>
     <hyperlink ref="G450" r:id="rId449"/>
     <hyperlink ref="G451" r:id="rId450"/>
     <hyperlink ref="G452" r:id="rId451"/>
     <hyperlink ref="G453" r:id="rId452"/>
     <hyperlink ref="G454" r:id="rId453"/>
     <hyperlink ref="G455" r:id="rId454"/>
     <hyperlink ref="G456" r:id="rId455"/>
     <hyperlink ref="G457" r:id="rId456"/>
     <hyperlink ref="G458" r:id="rId457"/>
     <hyperlink ref="G459" r:id="rId458"/>
     <hyperlink ref="G460" r:id="rId459"/>
     <hyperlink ref="G461" r:id="rId460"/>
     <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>