--- v0 (2025-10-30)
+++ v1 (2026-07-02)
@@ -10,152 +10,192 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2282" uniqueCount="1009">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2363" uniqueCount="1007">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>(</t>
+  </si>
+  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
+    <t>Guilherme Alves</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23507</t>
+  </si>
+  <si>
+    <t>Solicitação de Audiência Pública para discussão da situação urbanística e das propostas de infraestrutura dos Sítios de Recreio Alvorada.</t>
+  </si>
+  <si>
+    <t>Carlone Assis</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23463</t>
+  </si>
+  <si>
+    <t>“Solicita com urgência, a doação de uma área pública com aproximadamente 1.500 m², onde já se encontra edificado o centro comunitário da Comunidade Rio Paraíso, em favor da Associação dos Agricultores Familiares da Comunidade Rio Paraíso.”</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23362</t>
+  </si>
+  <si>
+    <t>“Solicita informações detalhadas acerca do setor denominado Sítio de Recreio Alvorada, nesta municipalidade, sendo: 1) Quais os procedimentos administrativos, técnicos e jurídicos já adotados pelo Município visando a viabilização da pavimentação asfáltica no Sítio de Recreio Alvorada; 2) Esclarecimento quanto à existência de irregularidades fundiárias ou urbanísticas, indicando quais são, e de que forma impactam na execução das obras; 3) Se há eventuais processos de desapropriação, servidão administrativa ou medidas correlatas já iniciadas ou_x000D_
+concluídas, especialmente no que se refere à abertura e regularização de vias públicas; 4) Indicação de eventuais projetos de regularização fundiária, loteamento ou reordenamento urbano em andamento ou planejados para o setor; 5) Existência de projetos técnicos elaborados (engenharia/infraestrutura), bem como sua atual fase (planejamento, aprovação, licitação, execução); 6) Previsão de inclusão da localidade em programas de pavimentação urbana, indicando, se possível, o cronograma estimado para execução das obras; 7) Caso existam entraves, que sejam especificados de forma clara, inclusive apontando as medidas necessárias para sua superação.”.</t>
+  </si>
+  <si>
+    <t>Marcos Patrick</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23207</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a realização de cascalhamento e melhorias nas vias públicas do Setor Nova Esperança, visando garantir melhores condições de trafegabilidade e segurança aos moradores</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23120</t>
+  </si>
+  <si>
+    <t>“Solicita que sejam adotadas as providências necessárias visando à regularização fundiária urbana dos moradores estabelecidos no Setor Francisco Antônio, especificamente na área localizada ao lado do antigo Frigorífico Municipal, local popularmente conhecido como “invasão”.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23106</t>
+  </si>
+  <si>
+    <t>“Solicita a adoção, com a máxima urgência, as providências necessárias visando a emissão das certidões e laudos de sondagem de solo das áreas públicas destinadas, a  Construção da Feira Coberta no Cidade Jardim I, Construção da Sede do Conselho Tutelar Construção da Sede do Conselho Tutelar; Construção de uma Casa de Velório Municipal e Construção de um Ginásio de Esportes, tendo em vista a necessidade do encaminhamento de 						toda a documentação técnica exigida à Secretaria de Infraestrutura do Estado de Goiás – SEINFRA/GO, a fim de viabilizar a inclusão do Município de Jataí nos programas estaduais que contemplam a construção dos referidos equipamentos públicos.”.</t>
+  </si>
+  <si>
     <t>Durval Júnior da Sucesso</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22270</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a criação e implantação de um Programa Habitacional Municipal, com valores acessíveis, voltado especialmente para atender famílias de baixa renda no município de Jataí.</t>
   </si>
   <si>
-    <t>Carlone Assis</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22204</t>
   </si>
   <si>
     <t>“Solicita a prorrogação do prazo para instalação de empresas e regularização da transferência dos imóveis públicos doados aos pelo Município de Jataí.”.</t>
   </si>
   <si>
     <t>Carlinhos Canzi</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22184</t>
   </si>
   <si>
     <t>Requer envio à esta casa, Projeto de Lei que Regularize compra venda permuta e dação de imóveis, com redução de ITBI</t>
   </si>
   <si>
     <t>Abimael Silva da TV</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22130</t>
   </si>
   <si>
     <t>"Solicita, ao Poder Executivo, a criação de um programa habitacional destinado a famílias com renda superior a um salário mínimo, com possibilidade de execução por meio de Parcerias Público-Privadas (PPPs)."</t>
   </si>
   <si>
     <t>Kátia Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22025</t>
   </si>
   <si>
     <t>“Solicita estudo de viabilidade para elevação do Assentamento Rio Paraíso à categoria de Distrito do Município de Jataí.”</t>
   </si>
   <si>
-    <t>Guilherme Alves</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22024</t>
   </si>
   <si>
     <t>“Requer à Prefeitura Municipal de Jataí, por meio da Secretaria de Desenvolvimento Social, a realização de estudos técnicos visando à criação de um Depósito de materiais de construção Solidário.”</t>
   </si>
   <si>
     <t>Adilson de Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21957</t>
   </si>
   <si>
     <t>Requer estudos de viabilidade para realizar a transição de Posse Precária do lote de n° 02 da Qd. 12 localizada no distrito da Estância para a categoria dos Motoristas de Transporte Escolar da Escola Municipal Romualda de Barros para a construção de um ponto de apoio para dar melhores condições de assistência aos seus veículos.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21945</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que nos futuros programas habitacionais promovidos ou apoiados pelo município de Jataí, seja reservada uma porcentagem específica de unidades habitacionais aos moradores dos povoados de Estância e de Naveslândia.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Marcos Patrick</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21934</t>
   </si>
   <si>
     <t>Solicita o envio de Projeto de Lei que disponha sobre a redução de 50% do valor do ITBI – Imposto sobre Transmissão de Bens Imóveis, aplicável a imóveis urbanos e rurais, em nosso município.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21913</t>
   </si>
   <si>
     <t>“Solicita à Prefeitura de Jataí, por meio da Superintendência Municipal de Habitação, a realização de estudos técnicos para a criação de um programa de doação de lotes para famílias com renda de até três salários mínimos, visando garantir dignidade e moradia às famílias mais vulneráveis.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21792</t>
   </si>
   <si>
     <t>“Solicita ao poder executivo que realize mutirão de entrega de escrituras habitacionais”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21757</t>
   </si>
   <si>
     <t>Solicitação de providências para a regularização fundiária do bairro Nova Esperança – AGEHAB.</t>
   </si>
@@ -208,92 +248,83 @@
   <si>
     <t>“Requer estudo técnico que viabilize a contratação de um Topógrafo, para atuar na Superintendência Municipal de Habitação, dando suporte nas ações dos programas habitacionais e regularização fundiária no município de Jataí .”</t>
   </si>
   <si>
     <t>Vicente Mantelli</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20575</t>
   </si>
   <si>
     <t>“Solicita ao Poder Executivo Municipal envio de Projeto de Lei anexo em minuta sob a seguinte ementa: Autoriza o Poder Executivo Municipal a doar caminhões de terra às pessoas de baixa renda no âmbito do município de Jataí, e dá outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20554</t>
   </si>
   <si>
     <t>“Requer ao Poder Público Municipal envio de Projeto de Lei em que idosos sejam notificados pessoalmente em processos de habitação popular, no município de Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20550</t>
   </si>
   <si>
     <t>“SOLICITA AO EXECUTIVO MUNICIPAL QUE REALIZE A RECONTAGEM DAS MORADIAS DO BAIRRO NOVA ESPERANÇA A FIM DE AUXILIAR O PROCESSO DE REGULARIZAÇÃO FUNDIÁRIA.”</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-Deuzair Parente</t>
+    <t>Deuzair Parente</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20493</t>
   </si>
   <si>
     <t>“O vereador abaixo assinado solicita ao Prefeito Municipal e ao Secretário de Obras e Planejamento Urbano, a construção de 20 (vinte) casas populares no povoado de Naveslândia”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20484</t>
   </si>
   <si>
     <t>“Sugere ao poder público municipal, o  envio de projeto de lei que disponha sobre a redução de 50% do valor do Imposto sobre Transmissão de Bens Imóveis -  ITBI, pelo período de 30 dias, prorrogável por mais 30 dias”.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20471</t>
   </si>
   <si>
     <t>“Solicita construção de 10 casas populares no Povoado da Estância.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20392</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal, envio de Estudo Técnico Preliminar – ETP, ao Instituto Federal de Educação, Ciência e Tecnologia de Goiás - IFG, objetivando a implantação de novo Campus nas imediações da próxima etapa do Programa Minha Casa Minha Vida, em Jataí. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20391</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal elaboração de Estudo Técnico Preliminar – ETP, objetivando subsidiar a implantação de Parque Industrial para Pequenas e Microempresas nas imediações da próxima etapa do Programa Minha Casa Minha Vida, em Jataí. ”</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20390</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal gestão junto ao Governo Federal visando estudos de viabilidade do sentido de destinar uma porcentagem das moradias do Programa Minha Casa Minha Vida para funcionários públicos com renda mensal bruta de até 2,5 (dois e meio) salários mínimos.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20299</t>
   </si>
   <si>
     <t>“REQUER A REEDIÇÃO DO REQUERIMENTO 332/2021, NO QUAL SOLICITA AO PODER EXECUTIVO ESTUDO E PROVIDÊNCIAS PARA REGULARIZAÇÃO DO SETOR NOVA ESPERANÇA. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20197</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve, requer a realização de uma Audiência Pública, com a participação dos vereadores, Superintendência Regional do INCRA em Goiás e acampados do acampamento Nossa Senhora do Guadalupe no município de Jataí, para esclarecer o andamento do processo de regularização daquela área.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19985</t>
   </si>
   <si>
     <t>“Solicita estudo de viabilidade para implantação de rede de esgoto no Setor Nova Esperança (antiga invasão), nesta cidade.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19984</t>
@@ -328,131 +359,110 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/19751</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos, requer estudo técnico que possibilite a construção de praça no setor Bela Vista II”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19681</t>
   </si>
   <si>
     <t>“Solicita ao poder executivo estudo e providências para escriturar os imóveis do setor Santo Antônio”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19611</t>
   </si>
   <si>
     <t>“Solicita a Superintendência Municipal de Agricultura Familiar ações de cooperação que subsidiem participação no programa Pátria Produtora, que objetiva disponibilizar linhas de crédito do Programa Nacional de Fortalecimento da Agricultura Familiar (Pronaf) para os produtores rurais beneficiários do Plano Nacional de Reforma Agrária (PNRA)”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19525</t>
   </si>
   <si>
     <t>“O vereador Genilson Santos, requer estudo técnico que viabilize a apresentação; por parte do Executivo; de Projeto de Lei visando a alteração da Lei 3.068/10, alterando para Zoneamento Estrutural, trecho da Rua 4, no setor Vila Brasília”.</t>
   </si>
   <si>
-    <t>Deuzair Parente_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19484</t>
   </si>
   <si>
     <t>“Requer ao Poder Executivo Municipal em caráter de urgência, conclusão e envio a esta Casa de Leis, do Plano Diretor para ocupação de solo urbano”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19467</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal análise de Projeto de Lei anexo em minuta sob a seguinte ementa: Autoriza o Poder Executivo Municipal a doar caminhões de terra às pessoas de baixa renda no âmbito do município de Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19389</t>
   </si>
   <si>
     <t>“Requer ao Poder Público Municipal resposta à portaria de chamamento SPU/ME 3.723/2022 para a indicação de terrenos federais a serem utilizados no Programa Habitacional Aproxima.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19333</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que faça a regularização da área de ocupação do Setor Francisco Antônio para realizar a doação às famílias que habitam transformando em uma área residencial</t>
   </si>
   <si>
-    <t>Alessandra Oliveira_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19332</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que faça estudo técnico de viabilidade para requerer junto ao Incra para realizar a doação de 45 hectares da região Fazenda Guadalupe para a implantação de uma Agrovila.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19270</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos,  requer do Executivo, estudo técnico que viabilize a revisão da Lei Ordinária nº 3.068/2010, que institui o Uso e Ocupação do Solo Urbano – Zoneamento – do município de Jataí, adequando essas normas às necessidades atuais do município.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19267</t>
   </si>
   <si>
     <t>Solicita a regularização da área no Assentamento nova Esperança no município de Jataí- Go.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19105</t>
   </si>
   <si>
     <t>"Solicita a Superintendência Municipal de Habitação informações sobre o andamento dos processos de regularização fundiária (ESCRITURAS) do setor Sebastião Herculano"</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18942</t>
   </si>
   <si>
     <t>“Requer junto à Agência Goiana de Habitação - Agehab a inclusão do município de Jataí no Programa Pra Ter Onde Morar – Aluguel Social”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18941</t>
   </si>
   <si>
     <t>“Requer ao Poder Público Municipal concessão de área pública à Associação dos Servidores da Câmara Municipal de Jataí -  Ascamj. ”</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18932</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo estudo e verificação para que seja encaminhado a Câmara de Vereadores um Projeto de Lei que estabeleça a doação de lotes do Poder Público aos munícipes de baixa renda para fins de moradia</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18802</t>
   </si>
   <si>
     <t>Requer estudos de viabilidade para a doação de lotes do Poder Público Municipal às pessoas carentes do povoado de Estância.</t>
   </si>
   <si>
     <t>Alessandra Oliveira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18794</t>
   </si>
   <si>
     <t>Solicita construção de casas funcionais destinadas a Policiais Militares e Civis lotados em Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18761</t>
   </si>
   <si>
     <t>“Solicita a construção de casas populares no município de Jataí.”</t>
@@ -1126,104 +1136,95 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/12607</t>
   </si>
   <si>
     <t>SOLICITA CONFECÇÃO DE QUEBRA MOLAS ENTRE A AVENIDA GOIÁS COM A RUA DR. FLAVINHO, CENTRO E CONSTRUÇÃO DE CASAS POPULARES  PARA PESSOAS QUE POSSUI O TERRENO</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12505</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS E PROVIDÊNCIAS PARA A IMPLANTAÇÃO DE PROJETO URBANISTÍCO PARA O ASSENTAMENTO RIO PARAÍSO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12467</t>
   </si>
   <si>
     <t>REIVINDICA INFORMAÇÕES PRECISAS SOBRE O ANDAMENTO DAS OBRAS DAS CASAS DOS GARIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12282</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS URGENTES A FIM DE QUE SEJAM CONSTRUÍDAS RESIDÊNCIAS DESTINADAS A POLICIAIS MILITARES LOTADOS NESTA CIDADE DE JATAÍ.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12200</t>
   </si>
   <si>
     <t>PEDE AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SUPERINTENDÊNCIA DE HABITAÇÃO, A EXECUÇÃO DA LEI 2.228 DE 9 DE ABRIL DE 2001, QUE CRIA O PROJETO COLMEIA, COM A FINALIDADE DE DOAÇÃO DE CASA PRÓPRIA, CONSTRUÇÃO DE MORADIAS EM LOTE DO BENEFICIÁRIO E DOAÇÃO DE MATERIAL DE CONSTRUÇÃO PARA CONCLUSÃO OU AMPLIAÇÃO DE CASAS, PARA AS FAMÍLIAS DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12196</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE CONVIDAR O D.D PRESIDENTE DA COHAB NO ESTADO DE GOIÁS A NOS HONRAR COM SUA PRESENÇA NA SESSÃO ORDINÁRIA A SE REALIZAR NO PRÓXIMO DIA 10</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12145</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE REALIZAÇÃO DE OBRAS E ALGUNS BENEFÍCIOS PARA O BAIRRO SANTA TEREZINHA</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12140</t>
   </si>
   <si>
     <t>REQUER JUNTO AO PODER EXECUTIVO A DEMARCAÇÃO DE PLACAS DE IDENTIFICAÇÃO DOS NOMES DAS RUAS DA AGROVILA RIO PARAÍSO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12122</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A REABERTURA DE TODAS AS RUAS E DEMARCAÇÃO DE LOTES DO BAIRRO JARDIM PARAÍSO E A CONSTRUÇÃO DE UM QUEBRA MOLAS, TIPO LOMBADA, NO PROLONGAMENTO DA AVENIDA W-1, QUE LIGA O CENTRO DA CIDADE AO PROJETO ABELHA</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12117</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE DETERMINAR O INÍCIO DOS SERVIÇOS DE TERRAPLANAGEM DE TODAS AS RUAS DO BAIRRO SANTA TEREZINHA</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-Major Davi Pires</t>
+    <t>Thiago Maggioni</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12106</t>
   </si>
   <si>
     <t>OS VEREADORES MAJOR DAVI E THIAGO MAGGIONI SOLICITAM DESAFETAÇÃO DE PARTE DA AVENIDA BOA VIAGEM, LOCALIZADA ENTRE AS RUAS JERÔNIMO VILELA E PRAÇA A, NO SETOR INDUSTRIAL.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/12101</t>
   </si>
   <si>
     <t>PEDEM AO GOVERNO DE GOIÁS, À AGÊNCIA GOIANA DE HABITAÇÃO - AGEHAB, BEM COMO AO EXECUTIVO MUNICIPAL, A AQUISIÇÃO DA ANTIGA ÁREA DA INVASÃO DO FRIGORÍFICO, SETOR NOVA ESPERANÇA, NAS PROXIMIDADES DO SETOR D. ABEL VISANDO A DOAÇÃO ÀS FAMÍLIAS CARENTES QUE LÁ RESIDEM.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12072</t>
   </si>
   <si>
     <t>PEDE AO GOVERNO DE GOIÁS E À AGÊNCIA GOIÂNIA DE HABITAÇÃO - AGEHAB, A AQUISIÇÃO DA ANTIGA ÁREA DA INVASÃO DO FRIGORÍFICO, SETOR NOVA ESPERANÇA, NAS PROXIMIDADES DO SETOR D. ABEL, VISANDO A DOAÇÃO ÀS FAMÍLIAS CARENTES QUE LÁ RESIDEM.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12048</t>
   </si>
   <si>
     <t>PEDE O CASCALHAMENTO DAS RUAS DO SETOR NOVA ESPERANÇA, NAS PROXIMIDADES DO SETOR DOM ABEL, ANTIGA ÁREA DO  FRIGORÍFICO VALE DO RIO CLARO FRIVALE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11994</t>
   </si>
   <si>
     <t>PEDE AO EXECUTIVO  MUNICIPAL, ATRAVÉS DA SUPERINTENDÊNCIA DE HABITAÇÃO, A EXECUÇÃO DA LEI 2.228 DE 9 DE ABRIL DE 2001, QUE CRIA O PROJETO COLMEIA, COM  A FINALIDADE DE DOAÇÃO  DE CASA PRÓPRIA, CONSTRUÇÃO DE MORADIAS EM LOTE DO BENEFICIÁRIO E DOAÇÃO DE MATERIAL DE CONSTRUÇÃO PARA CONCLUSÃO OU AMPLIAÇÃO DE CASAS, PARA AS FAMÍLIAS DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>Alcides Peregrino Fazolino</t>
@@ -1645,54 +1646,50 @@
   <si>
     <t xml:space="preserve">REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE SOLICITAR INFORMAÇÕES JUNTO À CEF SOBRE NOTÍCIAS VEICULADAS NOS MEIOS DE COMUNICAÇÃO, SOBRE O AUMENTO DE PRESTAÇÕES DA CASA PRÓPRIA QUE CHEGAM AS VARIANTES DE 74,01% A 3.127% EM NOVEMBRO. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9564</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR A ELABORAÇÃO DE UM PROJETO DE LEI QUE AUTORIZA A PREFEITURA A CONSTRUIR AS SUAS EXPENSAS, UM CERTO NÚMERO DE MORADIAS À FAMÍLIAS REALMENTE CARENTES, SOB A MODALIDADE DE PAGAMENTOS, PARCELADOS, CONFORME A CAPACIDADE DE CADA UMA.</t>
   </si>
   <si>
     <t>Divaldo Pereira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9504</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE DEMARCAR AS RUAS OU VIELAS NA VILA PROGRESSO, ABAIXO COLÉGIO BOM CONSELHO </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9446</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE REGULARIZAR TODOS OS IMÓVEIS DO SETOR JARDIM DA LIBERDADE, CONFORME PERMITE A CONSTITUIÇÃO ESTADUAL EM SEU ARTIGO 12</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/9402</t>
   </si>
   <si>
     <t>PEDEM A REGULARIZAÇÃO FUNDIÁRIA (ESCRITURAS) DOS LOTEAMENTOS SEM A DEVIDA ESCRITURAÇÃO, DE PROPRIEDADE DO MUNICÍPIO E DO ESTADO, EXISTENTES NO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9326</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM POÇO ARTESIANO COM 3 RESERVATÓRIOS DE 20.000 LITROS NO ASSENTAMENTO RIO CLARO - ZONA RURAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9323</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A ABERTURA DA RUA RIACHUELO ATÉ AS MARGES DO RIO CLARO</t>
   </si>
   <si>
     <t>Sebastião Assis Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9281</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE DETERMINAR A CONSTRUÇÃO DE 10 CASAS TIPO POPULARES DO POVOADO DA ESTÂNCIA</t>
@@ -1787,53 +1784,50 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/8909</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS NO SENTIDO DE ADQUIRIR TERRAS EM PARCERIA COM O INCRA, NO MUNICÍPIO DE JATAÍ, PARA ASSENTAMENTO DE FAMÍLIAS DE TRABALHADORES RURAIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8908</t>
   </si>
   <si>
     <t>SOLICITA A FIRMAR CONVÊNIO COM A CAIXA ECONÔMICA FEDERAL PARA O FINANCIAMENTO DE IMÓVEIS RURAIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8847</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO SR. NELSON ANTÔNIO DA SILVA, PREFEITO MUNICIPAL, SOLICITANDO-LHE A DOAÇÃO DE UM TERRENO NO BAIRRO JOSÉ BENTO PARA A CONSTRUÇÃO DE UM TEMPLO DA IGREJA PALAVRA DE CRISTO NO BRASIL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8795</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS NECESSÁRIAS, VISANDO A RETIRADA DA CASA RESIDENCIAL NA RUA CAÇU, ESQUINA COM A A VENIDA GOIÁS.</t>
   </si>
   <si>
-    <t>Thiago Maggioni</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/8723</t>
   </si>
   <si>
     <t>SOLICITA QUE SE FAÇA CUMPRIR O ART. 73, III DA LEI 1445/90, COM A REDAÇÃO ATRIBUÍDA PELA LEI COMPLEMENTAR N. 021 DE 23 DE DEZEMBRO DE 2015.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8653</t>
   </si>
   <si>
     <t>PEDE A REEDIÇÃO DO REQUERIMENTO SOB O PROTOCOLO DE Nº 296 DE 24 DE JUNHO DE 2013, EM QUE PEDE A CRIAÇÃO DE UMA COMISSÃO FORMADA POR MEMBROS DO CONSELHO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL, COM REPRESENTANTES DA SUPERINTENDÊNCIA DE HABITAÇÃO, DA PROCURADORIA DO MUNICÍPIO, DA SECRETARIA DE PROMOÇÃO SOCIAL, DA ORDEM DOS ADVOGADOS DO BRASIL - OAB E DA PASTORAL DA MORADIA, VISANDO ANALISAR E CORRIGIR POSSÍVEIS ERROS E INJUSTIÇAS RELACIONADOS A FAMÍLIAS CONTEMPLADOS COM IMÓVEL PÚBLICO (TERRENO), QUE TIVERAM SEUS LOTES RETOMADOS PELO PODER PÚBLICO, EM RAZÃO DE NÃO TEREM CONSTRUÍDO NO PRAZO ESTIPULADO, CONSIDERANDO QUE NÃO O FEZ POR MOTIVO DE FALTA DE CONDIÇÕES FINANCEIRAS, ASSIM, ENCONTRAM-SE NA RELAÇÃO DE BENEFICIADOS POR MORADIA DA PREFEITURA E, PELOS CRITÉRIOS ATUAIS, ESTÃO PREJUDICADOS,  POIS ESTÃO IMPEDIDAS DE PARTICIPAR DE NOVO PROGRAMA DE HABITAÇÃO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8631</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA LEGALIZADA AS CASAS DO BAIRRO MUTIRÃO.</t>
   </si>
   <si>
     <t>Maria Euzébia de Lima</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8531</t>
   </si>
   <si>
     <t xml:space="preserve">PARABENIZANDO OS TRABALHADORES RURAIS DE JATAÍ E RIO VERDE, BEM COMO MOVIMENTO SEM TERRA (MST) POR ESTA IMPORTANTE CONQUISTA, FOI DECRETADO PARA FINS DE REFORMA AGRÁRIA O ÍMOVEL DENOMINADO "FAZENDA ÁGUA BONITA" . </t>
@@ -2258,67 +2252,50 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/6378</t>
   </si>
   <si>
     <t>SOLICITA AS BOAS PROVIDÊNCIAS NO SENTIDO DE DESTINAR UMA EQUIPE PERMANENTE DE ATENDIMENTO À ESTRUTURA DOS BAIRROS DE JATAÍ, SENDO COMPOSTA PELOS SEGUINTES MAQUINÁRIOS: UMA PATROL; UMA PÁ MECÂNICA; DOIS CAMINHÕES PIPA; E DEZ HOMENS BRAÇAIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6377</t>
   </si>
   <si>
     <t>SOLICITA AS BOAS PROVIDÊNCIAS NO SENTIDO DE INCLUIR NO PLANO DE TRABALHO EM 2002, O ASFALTAMENTO DE TODAS AS RUAS AINDA DESPROVIDAS DESSE BENEFÍCIO DO BAIRRO COHACOL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6368</t>
   </si>
   <si>
     <t>LIBERAÇÃO DE VERBAS FEDERAIS PARA A CONSTRUÇÃO DE MORADIAS EM JATAÍ, PARA CLASSE DE BAIXA-RENDA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6361</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE ÁREA COM FINALIDADE DE SE FAZER LOTEAMENTO, PARA QUE LOTES SEJAM DOADOS A FAMÍLIAS DA BAIXA RENDA DE NOSSA CIDADE</t>
   </si>
   <si>
-    <t>Alcides Peregrino Fazolino_x000D_
-[...15 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/6339</t>
   </si>
   <si>
     <t>SOLICITAM A APROVAÇÃO POR DECRETO DOS SEGUINTES LOTEAMENTOS DO ESTADO: SEBASTIÃO HERCULANO, VILA MUTIRÃO, FILOSTRO MACHADO, COLMEIA PARK E DORIVAL DE CARVALHO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6334</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM TOMADAS MEDIDAS COM URGÊNCIA NO SENTIDO DE VIABILIZAR A ENTREGA DAS ESCRITURAS AOS MORADORES DOS BAIRROS: FRANCISCO ANTÔNIO, JOSÉ BENTO, JACUTINGA, JARDIM DA LIBERDADE, HERMOSA, ENTRE OUTROS QUE POR VENTURA NÃO TENHAM AINDA SUAS ESCRITURAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6294</t>
   </si>
   <si>
     <t>REIVINDICA PROVIDÊNCIAS A CURTO PRAZO NO SENTIDO DE DETERMINAR AO SETOR COMPETENTE PROCEDER LEVANTAMENTO DOS LOTES ABANDONADOS DOS SETORES: JACUTINGA, JOSÉ BENTO, FRANCISCO ANTÔNIO, HERMOSA E OUTROS, CUJOS PROPRIETÁRIOS OU DETENTORES DE DIREITOS SE ACHAM DESAPARECIDOS OU SE MUDARAM OU SE ENCONTRAM EM LUGARES INCERTOS DE DIFÍCIL COMUNICAÇÃO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6290</t>
   </si>
   <si>
     <t>SOLICITA INTERVENÇÃO JUNTO AO BANCO DO BRASIL PARA SOLUCIONAR UM SÉRIO PROBLEMA CAUSADO POR ESTA INSTITUIÇÃO FINANCEIRA, PROBLEMA ESTE QUE CONSISTE NA EXCLUSÃO DOS AGRICULTORES FAMILIARES ASSENTADOS EM PROJETOS DE REFORMA AGRÁRIA, DAS LINHAS DE CRÉDITOS DO PRONAF.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6287</t>
@@ -2464,55 +2441,50 @@
   <si>
     <t>NOS TERMOS REGIMENTAIS, O VEREADOR QUE ABAIXO SUBSCREVE, REQUER A V. EXA., O ENCAMINHAMENTO DO EXPEDIENTE, CAPEANDO UM EXEMPLAR DESTE AO SENHOR: HUMBERTO DE FREITAS MACHADO, DIGNÍSSIMO PREFEITO MUNICIPAL, REIVINDICANDO-LHE A CONCESSÃO DE 500 LOTES URBANIZADOS PARA FAMÍLIAS DE BAIXA RENDA DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5608</t>
   </si>
   <si>
     <t>PEDE A REEDIÇÃO DO REQUERIMENTO SOB O PROTOCOLO Nº 104/2013, NO QUAL REQUER A CONSTRUÇÃO DE MORADIAS POPULARES NOS POVOADOS DE NAVESLÂNDIA E ESTÂNCIA, QUANDO DA EXECUÇÃO DAS PRÓXIMAS MORADIAS DE INTERESSE SOCIAL DO PROGRAMA MINHA CASA MINHA VIDA - PMCMV, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>André Pires do Nascimento</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5496</t>
   </si>
   <si>
     <t>VIABILIZAR MELHORIAS NO ATENDIMENTO DA UMC/INCRA/JATAI.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5490</t>
   </si>
   <si>
     <t>SOLICITA AS BOAS PROVIDÊNCIAS NO SENTIDO DE ENVIAR A ESTA CASA DE LEI PROPONDO A DOAÇÃO DE UMA ÁREA PARA AS CONSTRUÇÕES DO CENTRO CULTURAL COMUNITÁRIO E DA SEDE ADMINISTRATIVA DA ASSOCIAÇÃO DE MORADORES DO BAIRRO JARDIM PARAÍSO.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5443</t>
   </si>
   <si>
     <t>SOLICITAM INFORMAÇÕES CONCERNENTES À CRIAÇÃO DE COOPERATIVA HABITACIONAL DOS SERVIDORES MUNICIPAIS DA SAÚDE, EDUCAÇÃO E DEMAIS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5440</t>
   </si>
   <si>
     <t>SOLICITA A ELABORAÇÃO DE UM PROJETO EM PARCERIA COM OS SERVIDORES MUNICIPAIS JUNTO À CAIXA ECONÔMICA FEDERAL VISANDO ADQUIRIR UMA ÁREA PRA TAL FINALIDADE E FACULTAR AOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS, A OBTEREM SUA CASA PRÓPRIA, OU SEJA, BENEFICIAR ÀQUELES QUE AINDA NÃO AS TÊM.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5429</t>
   </si>
   <si>
     <t>SOLICITA AS BOAS PROVIDÊNCIAS NO SENTIDO DE FAZER GESTÕES JUNTO À SECRETARIA MUNICIPAL DE OBRAS E URBANISMO , VISANDO DOAR TERRAS PARA AS PESSOAS CARENTES QUE PRETENDEM CONSTRUIR CASAS, CALÇADAS ETC.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5426</t>
   </si>
   <si>
     <t>SOLICITA AS BOAS PROVIDÊNCIAS NO SENTIDO DE DAR ANDAMENTO NA CONSTRUÇÃO DAS CASAS DO SETOR SEBASTIÃO HERCULANO II.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5312</t>
@@ -2658,62 +2630,50 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/3004</t>
   </si>
   <si>
     <t>SOLICITA CELERIDADE NA ENTREGA DAS PRIMEIRAS 444 ESCRITURAS DO SETOR COLMEIA PARK PELO PROGRAMA CASA LEGAL DA AGEHAB, CONVENIO 0625/13.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2984</t>
   </si>
   <si>
     <t>PEDE PROVIDENCIAS CABIVEIS VISANDO A RETIRADA DE ANTENA INSTALADA NO SETOR SANTO ANTONIO, PARA ABERTURA E  PAVIMENTAÇAO ASFALTICA DA RUA5 DO MENCIONADO BAIRRO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2950</t>
   </si>
   <si>
     <t>O VEREADOR NILTON CESAR SORO, NO USO DE SUAS ATRIBUIÇOES QUE LHE CONFERE, SOLICITA EMPENHO DO DEPUTADO FEDERAL LEANDRO VILELA JUNTO A SUPERINTENDENCIA ESTADUAL DA CAIXA ECONOMICA FEDERAL PARA QUE SEJA CUMPRIDO O QUE FORA ESTABELECIDO EM CONTRATO ASSINADO PELOS BENEFICIADOS DO PROGRAMA MINHA CASA MINHA VIDA (CIDADE JARDIM) E PELA CAIXA ECONOMICA FEDERAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2870</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS PARA CRIAÇAO DE UM MECANISMO DENTRO DA LEGALIDADE, PARA QUE A PREFEITURA DE JATAI POSSA ISENTAR O ITBI PARA AS PESSOAS COMPROVADAMENTE CARENTES QUE RESIDAM NOS IMOVEIS DA DIOCESE DE JATAI, SITUADOS NOS BAIRROS SANTA MARIA E NO CORREDOR PUBLICO DA VILA OLAVO.</t>
   </si>
   <si>
-    <t>Gênio Eurípedes_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/2748</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ABAIXO SUBSCREVEM SOLICITAM BENEFÍCIOS, PARA OS MORADORES DA OCUPAÇÃO DO FRIGORÍFICO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2714</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA NOTIFICADA A EMPRESA PROPRIETÁRIA DO LOTEAMENTO RECANTO DA MATA, A FIM DE OBRIGAREM A MESMA, A EFETUAREM UM ASFALTO DE MELHOR QUALIDADE, NO REFERIDO LOTEAMENTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2697</t>
   </si>
   <si>
     <t>O VEREADOR THIAGO MAGGIONI SOLICITA BENEFÍCIOS PARA OS MORADORES DA OCUPAÇÃO ÁREA DO FRIGORÍFICO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2683</t>
   </si>
   <si>
     <t>VEREADOR GÊNIO EURÍPEDES PEDE PROVIDÊNCIAS CABÍVEIS QUE VISEM SOLUÇÃO PARA A "TAPERA" CONHECIDA COMO ÁREA DA JATAIENSE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2615</t>
@@ -2847,54 +2807,50 @@
   <si>
     <t>FAZER PARCERIA ENTRE A PREFEITURA MUNICIPAL DE JATAÍ E O SENHOR BORDON SILVÉRIO E SILVA MARTINS (LOTEADOR DO BAIRRO RESIDENCIAL MORADA DO SOL), OBJETIVANDO REALIZAR OS SERVIÇOS DE INFRAESTRUTURA NAQUELE SETOR.</t>
   </si>
   <si>
     <t>Vilma Feitosa</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1438</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA DOAR UM TERRENO PARA UMA FAMÍLIA QUE ESTÁ EM DIFICULDADES, CUJA FINALIDADE É A CONSTRUÇÃO DE UMA CASA PELA PASTORAL DA MORADIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1433</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA PERFURAR POÇOS SEMI-ARTESIANOS NO ASSENTAMENTO TERRA E LIBERDADE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1427</t>
   </si>
   <si>
     <t>PEDE UM MECANISMO LEGAL PARA QUE A PREFEITURA DE JATAÍ POSSA ISENTAR O ITBI PARA PESSOAS COMPROVADAMENTE CARENTES QUE RESIDAM NOS IMÓVEIS DA DIOCESE DE JATAÍ, SITUADOS NOS BAIRROS SANTA MARIA E NO CORREDOR PÚBLICO DA VILA OLAVO.</t>
   </si>
   <si>
-    <t>Vilma Feitosa_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1314</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA HABITACIONAL DO SERVIDOR PÚBLICO MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>Nelson Antônio</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1308</t>
   </si>
   <si>
     <t>SOLICITA PROJETO DE LEI, FAZENDO DOAÇÃO DE ÁREA PARA O SR. ELIALDO BATISTA LIMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1268</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS SOBRE PEDIDO INDENIZATÓRIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1255</t>
   </si>
   <si>
     <t xml:space="preserve">DOAÇÃO DE ÁREA PARA A IGREJA ASSEMBLEIA DE DEUS - MINISTÉRIO BELÉM. </t>
@@ -2929,62 +2885,50 @@
   <si>
     <t>VEREADOR PEDE PROVIDÊNCIAS, NO SENTIDO DE SOLUCIONAR ALGUNS PROBLEMAS DO POVOADO DA ESTÂNCIA.</t>
   </si>
   <si>
     <t>Pastor Luiz Carlos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1138</t>
   </si>
   <si>
     <t>DOAÇÃO DE ÁREA PARA ASSOCIAÇÃO DE MORADORES DO DOM ABEL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/935</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE CONVÊNIO COM A CAIXA ECONÔMICA FEDERAL EM BENEFÍCIO DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/870</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A DOAÇÃO DEFINITIVA DE ÁREA.</t>
   </si>
   <si>
-    <t>Gênio Eurípedes_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/775</t>
   </si>
   <si>
     <t>SOLICITAÇÕES DOS MORADORES DOS BAIRROS JOSÉ BENTO E CONJUNTO RIO CLARO I, II, E III NA SESSÃO ITINERANTE DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/758</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS PARA CRIAÇÃO DO PARCELAMENTO PARA PAGAMENTO DO ITBI (IMPOSTO DE TRANSMISSÃO DE BENS IMÓVEIS) NO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/730</t>
   </si>
   <si>
     <t>ABERTURA DE RUAS NA VILA SOFIA - 3ª ETAPA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/696</t>
   </si>
   <si>
     <t>BENEFICIAR MORADORES DE BAIRROS QUE MENCIONA COM AS ESCRITURAS DEFINITIVAS DE SEUS IMÓVEIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/635</t>
@@ -3071,62 +3015,50 @@
     <t xml:space="preserve">MORADIA POPULAR - CADASTRO DE FAMÍLIAS CARENTES. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/273</t>
   </si>
   <si>
     <t xml:space="preserve">BENEFICIAR MORADORES DE BAIRROS QUE MENCIONA COM AS ESCRITURAS DEFINITIVA DE SEUS IMÓVEIS. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/272</t>
   </si>
   <si>
     <t xml:space="preserve">AQUISIÇÃO DA ÁREA ONDE SE ENCONTRA EDIFICADA A ESCOLA MUNICIPAL CAMPOS ELÍSIOS, NA REGIÃO DA ONÇA, ZONA RURAL DO MUNICÍPIO DE JATAÍ </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/227</t>
   </si>
   <si>
     <t xml:space="preserve">EMPENHO NO ANDAMENTO DOS CONTRATOS DE REPASSE MENCIONADOS, JUNTO A CAIXA ECONÔMICA FEDERAL. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/221</t>
   </si>
   <si>
     <t xml:space="preserve">ANDAMENTO NOS CONTATOS DE REPASSE MENCIONADOS, JUNTO A CAIXA ECONÔMICA FEDERAL. </t>
-  </si>
-[...10 lines deleted...]
-Vilma Feitosa</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/208</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS NO BAIRRO JOSÉ BENTO </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/171</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA BENEFÍCIOS PARA AS OLARIAS PRÓXIMAS AO RIO PARAÍSO. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/120</t>
   </si>
   <si>
     <t>SOLICITA A DESAPROPRIAÇÃO DO IMÓVEL URBANO LOCALIZADO A AV. GOIÁS Q.16, L. 07, N° 740, CENTRO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -3448,11922 +3380,12078 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22270" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22204" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22184" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22130" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22024" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21957" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21945" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21934" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21913" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21792" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21757" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21643" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21621" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21605" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21579" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21503" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21481" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20587" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20575" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20554" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20550" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20493" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20484" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20471" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20392" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20391" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20390" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20299" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20197" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19985" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19984" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19983" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19954" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19885" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19837" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19751" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19681" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19611" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19525" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19484" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19467" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19389" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19333" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19332" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19270" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19267" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19105" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18942" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18941" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18932" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18802" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18794" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18761" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18722" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18718" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18688" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18679" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18629" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18612" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18509" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18472" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18445" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18421" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18294" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18226" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18125" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18123" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18122" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17900" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17620" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17617" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17554" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17522" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17493" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17475" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17465" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17454" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17409" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17386" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17371" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17269" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17239" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17225" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17210" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17209" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16891" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16811" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16796" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16654" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16564" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16544" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16543" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16422" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16369" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16316" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16235" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16215" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16151" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16045" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15967" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15135" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14831" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14142" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14092" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14059" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13956" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13903" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13873" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13826" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13816" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13767" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13753" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13711" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13631" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13532" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13529" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13522" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13519" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13493" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13489" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13485" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13484" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13458" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13456" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13424" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13391" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13379" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13355" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13331" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13308" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13287" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13285" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13265" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13261" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13225" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13115" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13059" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12959" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12936" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12922" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12842" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12834" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12760" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12759" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12741" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12731" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12724" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12723" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12722" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12607" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12505" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12467" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12282" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12200" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12196" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12145" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12140" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12122" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12117" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12106" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12101" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12072" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12048" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11994" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11860" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11857" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11828" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11798" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11795" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11770" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11721" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11636" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11584" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11470" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11446" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11419" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11401" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11399" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11397" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11372" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11360" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11324" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11317" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11294" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11293" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11265" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11194" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11103" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10947" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10914" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10901" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10876" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10874" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10762" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10733" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10732" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10725" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10656" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10641" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10600" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10570" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10558" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10530" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10520" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10515" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10495" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10493" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10491" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10418" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10397" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10389" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10369" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10353" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10306" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10263" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10261" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10260" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10207" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10182" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10177" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10175" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10123" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10024" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9938" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9842" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9825" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9742" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9637" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9608" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9572" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9565" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9564" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9504" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9446" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9402" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9326" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9323" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9281" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9252" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9228" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9212" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9128" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9127" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9113" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9076" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9059" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9048" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9045" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9038" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8948" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8918" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8917" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8909" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8908" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8847" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8795" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8723" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8653" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8631" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8531" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8446" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8426" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8425" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8424" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8396" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8393" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8369" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8342" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8236" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8193" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8139" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8002" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7994" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7993" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7942" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7932" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7885" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7846" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7797" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7717" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7648" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7606" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7527" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7498" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7416" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7233" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7219" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7218" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7215" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7205" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7173" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7163" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7151" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7127" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7111" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7088" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7027" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7021" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7014" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6876" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6856" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6831" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6821" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6817" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6815" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6787" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6683" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6678" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6673" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6670" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6654" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6605" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6577" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6562" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6502" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6488" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6485" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6469" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6467" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6463" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6430" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6393" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6388" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6378" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6377" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6368" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6361" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6339" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6334" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6294" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6290" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6287" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6226" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6190" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6186" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6173" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6164" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6114" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6113" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6099" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6076" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6075" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6053" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6031" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6029" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6024" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6016" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6001" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5987" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5977" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5951" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5950" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5945" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5896" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5865" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5608" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5496" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5490" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5443" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5440" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5429" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5426" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5312" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5284" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5219" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4966" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4955" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4944" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4892" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4876" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4827" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4744" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4534" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4443" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4438" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4429" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4340" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4285" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4185" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4063" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4040" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3941" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3419" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3153" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3004" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2984" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2950" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2870" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2748" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2714" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2697" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2683" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2615" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2475" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2439" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2362" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2361" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2308" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2277" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2198" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2126" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2102" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2087" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2068" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2067" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2066" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2050" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2032" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2001" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1993" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1771" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1769" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1742" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1730" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1438" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1433" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1427" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1314" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1308" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1268" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1255" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1240" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1206" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1202" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1163" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1159" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1138" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/935" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/870" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/775" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/758" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/730" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/696" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/635" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/634" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/615" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/607" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/595" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/559" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/486" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/484" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/457" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/396" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/379" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/371" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/318" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/306" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/273" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/272" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/227" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/221" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/208" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/171" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/120" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23507" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23463" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23362" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23207" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23120" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23106" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22270" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22204" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22130" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21957" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21945" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21934" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21913" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21792" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21757" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21643" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21621" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21605" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21579" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21503" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21481" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20587" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20575" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20554" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20550" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20493" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20484" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20471" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20392" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20391" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20390" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20299" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20197" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19985" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19984" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19983" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19954" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19885" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19837" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19751" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19681" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19611" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19525" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19484" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19467" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19389" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19333" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19332" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19270" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19267" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18942" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18941" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18932" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18802" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18794" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18761" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18722" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18718" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18688" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18679" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18629" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18612" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18509" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18472" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18445" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18421" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18294" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18226" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18125" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18123" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18122" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17900" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17620" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17617" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17554" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17522" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17493" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17475" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17465" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17454" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17409" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17386" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17371" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17269" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17239" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17225" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17210" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17209" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16891" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16811" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16796" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16654" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16564" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16544" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16543" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16422" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16369" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16316" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16235" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16215" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16151" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16045" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15967" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15135" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14831" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14142" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14092" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14059" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13956" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13903" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13873" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13826" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13816" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13767" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13753" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13711" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13631" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13532" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13529" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13522" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13519" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13493" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13489" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13485" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13484" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13458" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13456" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13424" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13391" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13379" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13355" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13331" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13308" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13287" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13285" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13265" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13261" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13225" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13115" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13059" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12959" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12936" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12922" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12842" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12834" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12760" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12759" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12741" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12731" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12724" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12723" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12722" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12607" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12505" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12467" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12282" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12200" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12196" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12145" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12140" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12122" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12117" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12106" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12101" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12072" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12048" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11994" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11860" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11857" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11828" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11798" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11795" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11770" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11721" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11636" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11584" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11470" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11446" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11419" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11401" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11399" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11397" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11372" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11360" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11324" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11317" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11294" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11293" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11265" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11194" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11103" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10947" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10914" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10901" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10876" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10874" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10762" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10733" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10732" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10725" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10656" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10641" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10600" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10570" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10558" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10530" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10520" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10515" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10495" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10493" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10491" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10418" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10397" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10389" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10369" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10353" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10306" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10263" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10261" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10260" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10207" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10182" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10177" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10175" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10123" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9938" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9842" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9825" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9742" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9637" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9608" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9572" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9565" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9564" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9504" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9446" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9402" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9326" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9323" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9281" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9252" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9228" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9212" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9128" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9127" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9113" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9076" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9059" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9048" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9045" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9038" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8948" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8918" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8917" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8909" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8908" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8847" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8795" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8723" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8653" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8631" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8531" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8446" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8426" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8425" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8424" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8396" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8393" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8369" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8342" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8236" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8193" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8139" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7994" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7993" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7942" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7932" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7885" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7846" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7797" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7717" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7648" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7606" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7527" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7498" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7416" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7233" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7219" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7218" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7215" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7205" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7173" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7163" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7151" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7127" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7111" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7088" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7027" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7021" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7014" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6876" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6856" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6831" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6821" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6817" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6815" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6787" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6683" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6678" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6673" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6670" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6654" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6605" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6577" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6562" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6502" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6488" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6485" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6469" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6467" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6463" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6430" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6393" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6388" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6378" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6377" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6368" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6361" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6339" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6334" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6294" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6290" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6287" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6226" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6190" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6186" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6173" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6164" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6114" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6113" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6099" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6076" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6075" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6053" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6031" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6029" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6024" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6016" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6001" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5987" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5977" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5951" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5950" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5945" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5896" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5865" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5608" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5496" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5490" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5443" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5440" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5429" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5426" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5312" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5284" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5219" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4966" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4955" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4944" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4892" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4876" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4827" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4744" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4534" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4443" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4438" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4429" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4340" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4285" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4185" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4063" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4040" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3941" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3419" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3153" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3004" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2984" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2950" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2870" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2748" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2714" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2697" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2683" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2615" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2475" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2439" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2362" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2361" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2308" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2277" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2198" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2126" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2102" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2087" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2068" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2067" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2066" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2050" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2032" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2001" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1993" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1771" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1769" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1742" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1730" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1438" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1433" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1427" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1314" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1308" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1268" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1255" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1240" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1206" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1202" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1163" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1159" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1138" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/935" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/870" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/775" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/758" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/730" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/696" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/635" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/634" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/615" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/607" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/595" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/559" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/486" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/484" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/457" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/396" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/379" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/371" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/318" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/306" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/273" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/272" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/227" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/221" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/208" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/171" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/120" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H456"/>
+  <dimension ref="A1:H462"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="39" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2">
-[...6 lines deleted...]
-        <v>565</v>
+      <c r="A2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
       </c>
       <c r="D2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>22204</v>
+        <v>23463</v>
       </c>
       <c r="B3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C3">
-        <v>528</v>
+        <v>262</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>22184</v>
+        <v>23362</v>
       </c>
       <c r="B4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C4">
-        <v>512</v>
+        <v>205</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F4" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>22130</v>
+        <v>23207</v>
       </c>
       <c r="B5">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C5">
-        <v>478</v>
+        <v>114</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>22025</v>
+        <v>23120</v>
       </c>
       <c r="B6">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C6">
-        <v>407</v>
+        <v>53</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>22024</v>
+        <v>23106</v>
       </c>
       <c r="B7">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C7">
-        <v>406</v>
+        <v>42</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F7" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>21957</v>
+        <v>22270</v>
       </c>
       <c r="B8">
         <v>2025</v>
       </c>
       <c r="C8">
-        <v>370</v>
+        <v>565</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F8" t="s">
+        <v>26</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H8" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>21945</v>
+        <v>22204</v>
       </c>
       <c r="B9">
         <v>2025</v>
       </c>
       <c r="C9">
-        <v>360</v>
+        <v>528</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F9" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>21934</v>
+        <v>22184</v>
       </c>
       <c r="B10">
         <v>2025</v>
       </c>
       <c r="C10">
-        <v>351</v>
+        <v>512</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F10" t="s">
+        <v>31</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H10" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>21913</v>
+        <v>22130</v>
       </c>
       <c r="B11">
         <v>2025</v>
       </c>
       <c r="C11">
-        <v>335</v>
+        <v>478</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F11" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="G11" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H11" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>21792</v>
+        <v>22025</v>
       </c>
       <c r="B12">
         <v>2025</v>
       </c>
       <c r="C12">
-        <v>252</v>
+        <v>407</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F12" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>38</v>
       </c>
       <c r="H12" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>21757</v>
+        <v>22024</v>
       </c>
       <c r="B13">
         <v>2025</v>
       </c>
       <c r="C13">
-        <v>230</v>
+        <v>406</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H13" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>21643</v>
+        <v>21957</v>
       </c>
       <c r="B14">
         <v>2025</v>
       </c>
       <c r="C14">
-        <v>144</v>
+        <v>370</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F14" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>21621</v>
+        <v>21945</v>
       </c>
       <c r="B15">
         <v>2025</v>
       </c>
       <c r="C15">
-        <v>127</v>
+        <v>360</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F15" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H15" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>21605</v>
+        <v>21934</v>
       </c>
       <c r="B16">
         <v>2025</v>
       </c>
       <c r="C16">
-        <v>113</v>
+        <v>351</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F16" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="H16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>21579</v>
+        <v>21913</v>
       </c>
       <c r="B17">
         <v>2025</v>
       </c>
       <c r="C17">
-        <v>90</v>
+        <v>335</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F17" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>49</v>
       </c>
       <c r="H17" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>21503</v>
+        <v>21792</v>
       </c>
       <c r="B18">
         <v>2025</v>
       </c>
       <c r="C18">
-        <v>30</v>
+        <v>252</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F18" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H18" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>21481</v>
+        <v>21757</v>
       </c>
       <c r="B19">
         <v>2025</v>
       </c>
       <c r="C19">
-        <v>9</v>
+        <v>230</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F19" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>53</v>
       </c>
       <c r="H19" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>20587</v>
+        <v>21643</v>
       </c>
       <c r="B20">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C20">
-        <v>515</v>
+        <v>144</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="G20" s="1" t="s">
+      <c r="H20" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>20575</v>
+        <v>21621</v>
       </c>
       <c r="B21">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C21">
-        <v>507</v>
+        <v>127</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F21" t="s">
+        <v>57</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>20554</v>
+        <v>21605</v>
       </c>
       <c r="B22">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C22">
-        <v>495</v>
+        <v>113</v>
       </c>
       <c r="D22" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E22" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F22" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G22" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H22" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>20550</v>
+        <v>21579</v>
       </c>
       <c r="B23">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C23">
-        <v>493</v>
+        <v>90</v>
       </c>
       <c r="D23" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E23" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F23" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="G23" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H23" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>20493</v>
+        <v>21503</v>
       </c>
       <c r="B24">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C24">
-        <v>462</v>
+        <v>30</v>
       </c>
       <c r="D24" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E24" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H24" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>20484</v>
+        <v>21481</v>
       </c>
       <c r="B25">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="C25">
-        <v>460</v>
+        <v>9</v>
       </c>
       <c r="D25" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E25" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F25" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="H25" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>20471</v>
+        <v>20587</v>
       </c>
       <c r="B26">
         <v>2023</v>
       </c>
       <c r="C26">
-        <v>450</v>
+        <v>515</v>
       </c>
       <c r="D26" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E26" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F26" t="s">
+        <v>68</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H26" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>20392</v>
+        <v>20575</v>
       </c>
       <c r="B27">
         <v>2023</v>
       </c>
       <c r="C27">
-        <v>394</v>
+        <v>507</v>
       </c>
       <c r="D27" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E27" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F27" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="G27" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H27" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>20391</v>
+        <v>20554</v>
       </c>
       <c r="B28">
         <v>2023</v>
       </c>
       <c r="C28">
-        <v>393</v>
+        <v>495</v>
       </c>
       <c r="D28" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E28" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F28" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="G28" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H28" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>20390</v>
+        <v>20550</v>
       </c>
       <c r="B29">
         <v>2023</v>
       </c>
       <c r="C29">
-        <v>392</v>
+        <v>493</v>
       </c>
       <c r="D29" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" t="s">
+        <v>10</v>
+      </c>
+      <c r="F29" t="s">
+        <v>34</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H29" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
         <v>8</v>
       </c>
-      <c r="E29" t="s">
-[...5 lines deleted...]
-      <c r="G29" s="1" t="s">
+      <c r="B30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F30" t="s">
         <v>78</v>
       </c>
-      <c r="H29" t="s">
+      <c r="G30" s="1" t="s">
         <v>79</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G30" s="1" t="s">
+      <c r="H30" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>20197</v>
+        <v>20484</v>
       </c>
       <c r="B31">
         <v>2023</v>
       </c>
       <c r="C31">
-        <v>254</v>
+        <v>460</v>
       </c>
       <c r="D31" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" t="s">
+        <v>10</v>
+      </c>
+      <c r="F31" t="s">
+        <v>19</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H31" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
         <v>8</v>
       </c>
-      <c r="E31" t="s">
-[...8 lines deleted...]
-      <c r="H31" t="s">
+      <c r="B32" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" t="s">
+        <v>10</v>
+      </c>
+      <c r="F32" t="s">
+        <v>34</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>83</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G32" s="1" t="s">
+      <c r="H32" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>19984</v>
+        <v>20392</v>
       </c>
       <c r="B33">
         <v>2023</v>
       </c>
       <c r="C33">
-        <v>123</v>
+        <v>394</v>
       </c>
       <c r="D33" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E33" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F33" t="s">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="G33" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H33" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>19983</v>
+        <v>20391</v>
       </c>
       <c r="B34">
         <v>2023</v>
       </c>
       <c r="C34">
-        <v>122</v>
+        <v>393</v>
       </c>
       <c r="D34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" t="s">
+        <v>10</v>
+      </c>
+      <c r="F34" t="s">
+        <v>71</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H34" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
         <v>8</v>
       </c>
-      <c r="E34" t="s">
-[...8 lines deleted...]
-      <c r="H34" t="s">
+      <c r="B35" t="s">
+        <v>8</v>
+      </c>
+      <c r="C35" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" t="s">
+        <v>10</v>
+      </c>
+      <c r="F35" t="s">
+        <v>34</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>89</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G35" s="1" t="s">
+      <c r="H35" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>19885</v>
+        <v>20299</v>
       </c>
       <c r="B36">
         <v>2023</v>
       </c>
       <c r="C36">
-        <v>47</v>
+        <v>329</v>
       </c>
       <c r="D36" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E36" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F36" t="s">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="G36" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H36" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>19837</v>
+        <v>20197</v>
       </c>
       <c r="B37">
         <v>2023</v>
       </c>
       <c r="C37">
-        <v>7</v>
+        <v>254</v>
       </c>
       <c r="D37" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E37" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F37" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="G37" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H37" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>19751</v>
+        <v>19985</v>
       </c>
       <c r="B38">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C38">
-        <v>482</v>
+        <v>124</v>
       </c>
       <c r="D38" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E38" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F38" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="G38" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H38" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>19681</v>
+        <v>19984</v>
       </c>
       <c r="B39">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C39">
-        <v>451</v>
+        <v>123</v>
       </c>
       <c r="D39" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E39" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F39" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H39" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>19611</v>
+        <v>19983</v>
       </c>
       <c r="B40">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C40">
-        <v>403</v>
+        <v>122</v>
       </c>
       <c r="D40" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E40" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F40" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="G40" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H40" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>19525</v>
+        <v>19954</v>
       </c>
       <c r="B41">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C41">
-        <v>343</v>
+        <v>103</v>
       </c>
       <c r="D41" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E41" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F41" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="G41" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H41" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>19484</v>
+        <v>19885</v>
       </c>
       <c r="B42">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C42">
-        <v>315</v>
+        <v>47</v>
       </c>
       <c r="D42" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E42" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F42" t="s">
+        <v>68</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H42" t="s">
         <v>104</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>19467</v>
+        <v>19837</v>
       </c>
       <c r="B43">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C43">
-        <v>301</v>
+        <v>7</v>
       </c>
       <c r="D43" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E43" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F43" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="H43" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>19389</v>
+        <v>19751</v>
       </c>
       <c r="B44">
         <v>2022</v>
       </c>
       <c r="C44">
-        <v>253</v>
+        <v>482</v>
       </c>
       <c r="D44" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E44" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F44" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="H44" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>19333</v>
+        <v>19681</v>
       </c>
       <c r="B45">
         <v>2022</v>
       </c>
       <c r="C45">
-        <v>229</v>
+        <v>451</v>
       </c>
       <c r="D45" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E45" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F45" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="H45" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>19332</v>
+        <v>19611</v>
       </c>
       <c r="B46">
         <v>2022</v>
       </c>
       <c r="C46">
-        <v>228</v>
+        <v>403</v>
       </c>
       <c r="D46" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E46" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F46" t="s">
-        <v>113</v>
+        <v>71</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="H46" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>19270</v>
+        <v>19525</v>
       </c>
       <c r="B47">
         <v>2022</v>
       </c>
       <c r="C47">
-        <v>182</v>
+        <v>343</v>
       </c>
       <c r="D47" t="s">
+        <v>9</v>
+      </c>
+      <c r="E47" t="s">
+        <v>10</v>
+      </c>
+      <c r="F47" t="s">
+        <v>68</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H47" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
         <v>8</v>
       </c>
-      <c r="E47" t="s">
-[...5 lines deleted...]
-      <c r="G47" s="1" t="s">
+      <c r="B48" t="s">
+        <v>8</v>
+      </c>
+      <c r="C48" t="s">
+        <v>8</v>
+      </c>
+      <c r="D48" t="s">
+        <v>9</v>
+      </c>
+      <c r="E48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F48" t="s">
+        <v>42</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H48" t="s">
         <v>116</v>
-      </c>
-[...27 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>19105</v>
+        <v>19467</v>
       </c>
       <c r="B49">
         <v>2022</v>
       </c>
       <c r="C49">
-        <v>62</v>
+        <v>301</v>
       </c>
       <c r="D49" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E49" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F49" t="s">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="H49" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>18942</v>
+        <v>19389</v>
       </c>
       <c r="B50">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C50">
-        <v>594</v>
+        <v>253</v>
       </c>
       <c r="D50" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E50" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F50" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="H50" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>18941</v>
+        <v>19333</v>
       </c>
       <c r="B51">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C51">
-        <v>593</v>
+        <v>229</v>
       </c>
       <c r="D51" t="s">
+        <v>9</v>
+      </c>
+      <c r="E51" t="s">
+        <v>10</v>
+      </c>
+      <c r="F51" t="s">
+        <v>34</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H51" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
         <v>8</v>
       </c>
-      <c r="E51" t="s">
-[...5 lines deleted...]
-      <c r="G51" s="1" t="s">
+      <c r="B52" t="s">
+        <v>8</v>
+      </c>
+      <c r="C52" t="s">
+        <v>8</v>
+      </c>
+      <c r="D52" t="s">
+        <v>9</v>
+      </c>
+      <c r="E52" t="s">
+        <v>10</v>
+      </c>
+      <c r="F52" t="s">
+        <v>34</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H52" t="s">
         <v>124</v>
-      </c>
-[...27 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>18802</v>
+        <v>19270</v>
       </c>
       <c r="B53">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C53">
-        <v>506</v>
+        <v>182</v>
       </c>
       <c r="D53" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E53" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F53" t="s">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="H53" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>18794</v>
+        <v>19267</v>
       </c>
       <c r="B54">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C54">
-        <v>499</v>
+        <v>179</v>
       </c>
       <c r="D54" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E54" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F54" t="s">
-        <v>131</v>
+        <v>42</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="H54" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>18761</v>
+        <v>19105</v>
       </c>
       <c r="B55">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C55">
-        <v>480</v>
+        <v>62</v>
       </c>
       <c r="D55" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E55" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F55" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="H55" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>18722</v>
+        <v>18942</v>
       </c>
       <c r="B56">
         <v>2021</v>
       </c>
       <c r="C56">
-        <v>459</v>
+        <v>594</v>
       </c>
       <c r="D56" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E56" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F56" t="s">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="H56" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>18718</v>
+        <v>18941</v>
       </c>
       <c r="B57">
         <v>2021</v>
       </c>
       <c r="C57">
-        <v>456</v>
+        <v>593</v>
       </c>
       <c r="D57" t="s">
+        <v>9</v>
+      </c>
+      <c r="E57" t="s">
+        <v>10</v>
+      </c>
+      <c r="F57" t="s">
+        <v>71</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H57" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
         <v>8</v>
       </c>
-      <c r="E57" t="s">
-[...20 lines deleted...]
-        <v>431</v>
+      <c r="B58" t="s">
+        <v>8</v>
+      </c>
+      <c r="C58" t="s">
+        <v>8</v>
       </c>
       <c r="D58" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E58" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F58" t="s">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="H58" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>18679</v>
+        <v>18802</v>
       </c>
       <c r="B59">
         <v>2021</v>
       </c>
       <c r="C59">
-        <v>426</v>
+        <v>506</v>
       </c>
       <c r="D59" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E59" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F59" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="H59" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>18629</v>
+        <v>18794</v>
       </c>
       <c r="B60">
         <v>2021</v>
       </c>
       <c r="C60">
-        <v>397</v>
+        <v>499</v>
       </c>
       <c r="D60" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E60" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F60" t="s">
-        <v>55</v>
+        <v>139</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="H60" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>18612</v>
+        <v>18761</v>
       </c>
       <c r="B61">
         <v>2021</v>
       </c>
       <c r="C61">
-        <v>383</v>
+        <v>480</v>
       </c>
       <c r="D61" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E61" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F61" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="H61" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>18509</v>
+        <v>18722</v>
       </c>
       <c r="B62">
         <v>2021</v>
       </c>
       <c r="C62">
-        <v>332</v>
+        <v>459</v>
       </c>
       <c r="D62" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E62" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F62" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="H62" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>18472</v>
+        <v>18718</v>
       </c>
       <c r="B63">
         <v>2021</v>
       </c>
       <c r="C63">
-        <v>309</v>
+        <v>456</v>
       </c>
       <c r="D63" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E63" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F63" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="H63" t="s">
-        <v>108</v>
+        <v>147</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>18445</v>
+        <v>18688</v>
       </c>
       <c r="B64">
         <v>2021</v>
       </c>
       <c r="C64">
-        <v>289</v>
+        <v>431</v>
       </c>
       <c r="D64" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E64" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F64" t="s">
-        <v>19</v>
+        <v>68</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="H64" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>18421</v>
+        <v>18679</v>
       </c>
       <c r="B65">
         <v>2021</v>
       </c>
       <c r="C65">
-        <v>270</v>
+        <v>426</v>
       </c>
       <c r="D65" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E65" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F65" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="H65" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>18294</v>
+        <v>18629</v>
       </c>
       <c r="B66">
         <v>2021</v>
       </c>
       <c r="C66">
-        <v>175</v>
+        <v>397</v>
       </c>
       <c r="D66" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E66" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F66" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H66" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>18226</v>
+        <v>18612</v>
       </c>
       <c r="B67">
         <v>2021</v>
       </c>
       <c r="C67">
-        <v>126</v>
+        <v>383</v>
       </c>
       <c r="D67" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E67" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F67" t="s">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="H67" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>18125</v>
+        <v>18509</v>
       </c>
       <c r="B68">
         <v>2021</v>
       </c>
       <c r="C68">
-        <v>61</v>
+        <v>332</v>
       </c>
       <c r="D68" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E68" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F68" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="H68" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>18123</v>
+        <v>18472</v>
       </c>
       <c r="B69">
         <v>2021</v>
       </c>
       <c r="C69">
-        <v>59</v>
+        <v>309</v>
       </c>
       <c r="D69" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E69" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F69" t="s">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="H69" t="s">
-        <v>162</v>
+        <v>118</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>18122</v>
+        <v>18445</v>
       </c>
       <c r="B70">
         <v>2021</v>
       </c>
       <c r="C70">
-        <v>58</v>
+        <v>289</v>
       </c>
       <c r="D70" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E70" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F70" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="H70" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>17900</v>
+        <v>18421</v>
       </c>
       <c r="B71">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C71">
-        <v>177</v>
+        <v>270</v>
       </c>
       <c r="D71" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E71" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F71" t="s">
-        <v>165</v>
+        <v>68</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="H71" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>17620</v>
+        <v>18294</v>
       </c>
       <c r="B72">
-        <v>1980</v>
+        <v>2021</v>
       </c>
       <c r="C72">
-        <v>82</v>
+        <v>175</v>
       </c>
       <c r="D72" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E72" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F72" t="s">
-        <v>168</v>
+        <v>71</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="H72" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>17617</v>
+        <v>18226</v>
       </c>
       <c r="B73">
-        <v>1980</v>
+        <v>2021</v>
       </c>
       <c r="C73">
-        <v>81</v>
+        <v>126</v>
       </c>
       <c r="D73" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E73" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F73" t="s">
-        <v>168</v>
+        <v>68</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="H73" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>17554</v>
+        <v>18125</v>
       </c>
       <c r="B74">
-        <v>1969</v>
+        <v>2021</v>
       </c>
       <c r="C74">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="D74" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E74" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F74" t="s">
-        <v>173</v>
+        <v>34</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="H74" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>17522</v>
+        <v>18123</v>
       </c>
       <c r="B75">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C75">
         <v>59</v>
       </c>
       <c r="D75" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E75" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F75" t="s">
-        <v>176</v>
+        <v>34</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="H75" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>17493</v>
+        <v>18122</v>
       </c>
       <c r="B76">
-        <v>1968</v>
+        <v>2021</v>
       </c>
       <c r="C76">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="D76" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E76" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F76" t="s">
-        <v>179</v>
+        <v>34</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="H76" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>17475</v>
+        <v>17900</v>
       </c>
       <c r="B77">
-        <v>1967</v>
+        <v>2020</v>
       </c>
       <c r="C77">
-        <v>238</v>
+        <v>177</v>
       </c>
       <c r="D77" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E77" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F77" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="H77" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>17465</v>
+        <v>17620</v>
       </c>
       <c r="B78">
-        <v>2020</v>
+        <v>1980</v>
       </c>
       <c r="C78">
-        <v>49</v>
+        <v>82</v>
       </c>
       <c r="D78" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E78" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F78" t="s">
         <v>176</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="H78" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>17454</v>
+        <v>17617</v>
       </c>
       <c r="B79">
-        <v>2020</v>
+        <v>1980</v>
       </c>
       <c r="C79">
-        <v>44</v>
+        <v>81</v>
       </c>
       <c r="D79" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E79" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F79" t="s">
-        <v>28</v>
+        <v>176</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="H79" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>17409</v>
+        <v>17554</v>
       </c>
       <c r="B80">
-        <v>1967</v>
+        <v>1969</v>
       </c>
       <c r="C80">
-        <v>114</v>
+        <v>72</v>
       </c>
       <c r="D80" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E80" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F80" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="H80" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>17386</v>
+        <v>17522</v>
       </c>
       <c r="B81">
-        <v>1967</v>
+        <v>2020</v>
       </c>
       <c r="C81">
-        <v>142</v>
+        <v>59</v>
       </c>
       <c r="D81" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E81" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F81" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="H81" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>17371</v>
+        <v>17493</v>
       </c>
       <c r="B82">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="C82">
-        <v>129</v>
+        <v>111</v>
       </c>
       <c r="D82" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E82" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F82" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="H82" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>17269</v>
+        <v>17475</v>
       </c>
       <c r="B83">
-        <v>2020</v>
+        <v>1967</v>
       </c>
       <c r="C83">
-        <v>21</v>
+        <v>238</v>
       </c>
       <c r="D83" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E83" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F83" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="H83" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>17239</v>
+        <v>17465</v>
       </c>
       <c r="B84">
-        <v>1983</v>
+        <v>2020</v>
       </c>
       <c r="C84">
-        <v>545</v>
+        <v>49</v>
       </c>
       <c r="D84" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E84" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F84" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="H84" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>17225</v>
+        <v>17454</v>
       </c>
       <c r="B85">
-        <v>1983</v>
+        <v>2020</v>
       </c>
       <c r="C85">
-        <v>491</v>
+        <v>44</v>
       </c>
       <c r="D85" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E85" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F85" t="s">
-        <v>182</v>
+        <v>42</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="H85" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>17210</v>
+        <v>17409</v>
       </c>
       <c r="B86">
-        <v>1983</v>
+        <v>1967</v>
       </c>
       <c r="C86">
-        <v>297</v>
+        <v>114</v>
       </c>
       <c r="D86" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E86" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F86" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="H86" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>17209</v>
+        <v>17386</v>
       </c>
       <c r="B87">
-        <v>1983</v>
+        <v>1967</v>
       </c>
       <c r="C87">
-        <v>273</v>
+        <v>142</v>
       </c>
       <c r="D87" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E87" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F87" t="s">
-        <v>182</v>
+        <v>199</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="H87" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>16891</v>
+        <v>17371</v>
       </c>
       <c r="B88">
-        <v>1983</v>
+        <v>1967</v>
       </c>
       <c r="C88">
-        <v>518</v>
+        <v>129</v>
       </c>
       <c r="D88" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E88" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F88" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="H88" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>16811</v>
+        <v>17269</v>
       </c>
       <c r="B89">
-        <v>1983</v>
+        <v>2020</v>
       </c>
       <c r="C89">
-        <v>214</v>
+        <v>21</v>
       </c>
       <c r="D89" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E89" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F89" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="H89" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>16796</v>
+        <v>17239</v>
       </c>
       <c r="B90">
         <v>1983</v>
       </c>
       <c r="C90">
-        <v>559</v>
+        <v>545</v>
       </c>
       <c r="D90" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E90" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F90" t="s">
-        <v>214</v>
+        <v>190</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="H90" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>16654</v>
+        <v>17225</v>
       </c>
       <c r="B91">
         <v>1983</v>
       </c>
       <c r="C91">
-        <v>451</v>
+        <v>491</v>
       </c>
       <c r="D91" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E91" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F91" t="s">
-        <v>217</v>
+        <v>190</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="H91" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>16564</v>
+        <v>17210</v>
       </c>
       <c r="B92">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="C92">
+        <v>297</v>
+      </c>
+      <c r="D92" t="s">
+        <v>9</v>
+      </c>
+      <c r="E92" t="s">
+        <v>10</v>
+      </c>
+      <c r="F92" t="s">
+        <v>190</v>
+      </c>
+      <c r="G92" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="D92" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H92" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>16544</v>
+        <v>17209</v>
       </c>
       <c r="B93">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="C93">
-        <v>100</v>
+        <v>273</v>
       </c>
       <c r="D93" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E93" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F93" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="H93" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>16543</v>
+        <v>16891</v>
       </c>
       <c r="B94">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="C94">
-        <v>63</v>
+        <v>518</v>
       </c>
       <c r="D94" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E94" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F94" t="s">
-        <v>182</v>
+        <v>216</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="H94" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>16422</v>
+        <v>16811</v>
       </c>
       <c r="B95">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="C95">
-        <v>126</v>
+        <v>214</v>
       </c>
       <c r="D95" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E95" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F95" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="H95" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>16369</v>
+        <v>16796</v>
       </c>
       <c r="B96">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="C96">
-        <v>226</v>
+        <v>559</v>
       </c>
       <c r="D96" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E96" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F96" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="H96" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>16316</v>
+        <v>16654</v>
       </c>
       <c r="B97">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="C97">
-        <v>283</v>
+        <v>451</v>
       </c>
       <c r="D97" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E97" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F97" t="s">
-        <v>214</v>
+        <v>225</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="H97" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>16235</v>
+        <v>16564</v>
       </c>
       <c r="B98">
         <v>1984</v>
       </c>
       <c r="C98">
-        <v>262</v>
+        <v>212</v>
       </c>
       <c r="D98" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E98" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F98" t="s">
-        <v>234</v>
+        <v>190</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="H98" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>16215</v>
+        <v>16544</v>
       </c>
       <c r="B99">
         <v>1984</v>
       </c>
       <c r="C99">
-        <v>163</v>
+        <v>100</v>
       </c>
       <c r="D99" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E99" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F99" t="s">
-        <v>237</v>
+        <v>190</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="H99" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>16151</v>
+        <v>16543</v>
       </c>
       <c r="B100">
-        <v>1988</v>
+        <v>1984</v>
       </c>
       <c r="C100">
-        <v>129</v>
+        <v>63</v>
       </c>
       <c r="D100" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E100" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F100" t="s">
-        <v>234</v>
+        <v>190</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="H100" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>16045</v>
+        <v>16422</v>
       </c>
       <c r="B101">
-        <v>2019</v>
+        <v>1984</v>
       </c>
       <c r="C101">
-        <v>310</v>
+        <v>126</v>
       </c>
       <c r="D101" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E101" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F101" t="s">
-        <v>176</v>
+        <v>234</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="H101" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>15967</v>
+        <v>16369</v>
       </c>
       <c r="B102">
-        <v>2019</v>
+        <v>1984</v>
       </c>
       <c r="C102">
-        <v>275</v>
+        <v>226</v>
       </c>
       <c r="D102" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E102" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F102" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="H102" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>15135</v>
+        <v>16316</v>
       </c>
       <c r="B103">
-        <v>2019</v>
+        <v>1984</v>
       </c>
       <c r="C103">
-        <v>146</v>
+        <v>283</v>
       </c>
       <c r="D103" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E103" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F103" t="s">
-        <v>247</v>
+        <v>222</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
       <c r="H103" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>14831</v>
+        <v>16235</v>
       </c>
       <c r="B104">
-        <v>2019</v>
+        <v>1984</v>
       </c>
       <c r="C104">
-        <v>88</v>
+        <v>262</v>
       </c>
       <c r="D104" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E104" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F104" t="s">
-        <v>22</v>
+        <v>242</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="H104" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>14142</v>
+        <v>16215</v>
       </c>
       <c r="B105">
-        <v>2018</v>
+        <v>1984</v>
       </c>
       <c r="C105">
-        <v>572</v>
+        <v>163</v>
       </c>
       <c r="D105" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E105" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F105" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="H105" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>14092</v>
+        <v>16151</v>
       </c>
       <c r="B106">
-        <v>2018</v>
+        <v>1988</v>
       </c>
       <c r="C106">
-        <v>542</v>
+        <v>129</v>
       </c>
       <c r="D106" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E106" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F106" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="H106" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>14059</v>
+        <v>16045</v>
       </c>
       <c r="B107">
-        <v>1989</v>
+        <v>2019</v>
       </c>
       <c r="C107">
-        <v>759</v>
+        <v>310</v>
       </c>
       <c r="D107" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E107" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F107" t="s">
-        <v>257</v>
+        <v>184</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="H107" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>13956</v>
+        <v>15967</v>
       </c>
       <c r="B108">
-        <v>1989</v>
+        <v>2019</v>
       </c>
       <c r="C108">
-        <v>406</v>
+        <v>275</v>
       </c>
       <c r="D108" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E108" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F108" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="H108" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>13903</v>
+        <v>15135</v>
       </c>
       <c r="B109">
-        <v>1989</v>
+        <v>2019</v>
       </c>
       <c r="C109">
-        <v>230</v>
+        <v>146</v>
       </c>
       <c r="D109" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E109" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F109" t="s">
+        <v>255</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H109" t="s">
         <v>257</v>
-      </c>
-[...4 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>13873</v>
+        <v>14831</v>
       </c>
       <c r="B110">
-        <v>1989</v>
+        <v>2019</v>
       </c>
       <c r="C110">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="D110" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E110" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F110" t="s">
-        <v>257</v>
+        <v>37</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="H110" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>13826</v>
+        <v>14142</v>
       </c>
       <c r="B111">
-        <v>1989</v>
+        <v>2018</v>
       </c>
       <c r="C111">
-        <v>16</v>
+        <v>572</v>
       </c>
       <c r="D111" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E111" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F111" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="H111" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>13816</v>
+        <v>14092</v>
       </c>
       <c r="B112">
-        <v>1989</v>
+        <v>2018</v>
       </c>
       <c r="C112">
-        <v>6</v>
+        <v>542</v>
       </c>
       <c r="D112" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E112" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F112" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="H112" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>13767</v>
+        <v>14059</v>
       </c>
       <c r="B113">
         <v>1989</v>
       </c>
       <c r="C113">
-        <v>702</v>
+        <v>759</v>
       </c>
       <c r="D113" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E113" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F113" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="H113" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>13753</v>
+        <v>13956</v>
       </c>
       <c r="B114">
         <v>1989</v>
       </c>
       <c r="C114">
-        <v>582</v>
+        <v>406</v>
       </c>
       <c r="D114" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E114" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F114" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="H114" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>13711</v>
+        <v>13903</v>
       </c>
       <c r="B115">
         <v>1989</v>
       </c>
       <c r="C115">
-        <v>171</v>
+        <v>230</v>
       </c>
       <c r="D115" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E115" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F115" t="s">
+        <v>265</v>
+      </c>
+      <c r="G115" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="G115" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H115" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>13631</v>
+        <v>13873</v>
       </c>
       <c r="B116">
         <v>1989</v>
       </c>
       <c r="C116">
-        <v>157</v>
+        <v>95</v>
       </c>
       <c r="D116" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E116" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F116" t="s">
-        <v>277</v>
+        <v>265</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="H116" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>13532</v>
+        <v>13826</v>
       </c>
       <c r="B117">
         <v>1989</v>
       </c>
       <c r="C117">
-        <v>399</v>
+        <v>16</v>
       </c>
       <c r="D117" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E117" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F117" t="s">
-        <v>280</v>
+        <v>265</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="H117" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>13529</v>
+        <v>13816</v>
       </c>
       <c r="B118">
         <v>1989</v>
       </c>
       <c r="C118">
-        <v>377</v>
+        <v>6</v>
       </c>
       <c r="D118" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E118" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F118" t="s">
-        <v>280</v>
+        <v>265</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="H118" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>13522</v>
+        <v>13767</v>
       </c>
       <c r="B119">
         <v>1989</v>
       </c>
       <c r="C119">
-        <v>112</v>
+        <v>702</v>
       </c>
       <c r="D119" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E119" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F119" t="s">
+        <v>278</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H119" t="s">
         <v>280</v>
-      </c>
-[...4 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>13519</v>
+        <v>13753</v>
       </c>
       <c r="B120">
         <v>1989</v>
       </c>
       <c r="C120">
-        <v>80</v>
+        <v>582</v>
       </c>
       <c r="D120" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E120" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F120" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="H120" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>13493</v>
+        <v>13711</v>
       </c>
       <c r="B121">
         <v>1989</v>
       </c>
       <c r="C121">
-        <v>228</v>
+        <v>171</v>
       </c>
       <c r="D121" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E121" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F121" t="s">
-        <v>289</v>
+        <v>278</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="H121" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>13489</v>
+        <v>13631</v>
       </c>
       <c r="B122">
         <v>1989</v>
       </c>
       <c r="C122">
-        <v>198</v>
+        <v>157</v>
       </c>
       <c r="D122" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E122" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F122" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="H122" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>13485</v>
+        <v>13532</v>
       </c>
       <c r="B123">
         <v>1989</v>
       </c>
       <c r="C123">
-        <v>111</v>
+        <v>399</v>
       </c>
       <c r="D123" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E123" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F123" t="s">
+        <v>288</v>
+      </c>
+      <c r="G123" s="1" t="s">
         <v>289</v>
       </c>
-      <c r="G123" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H123" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>13484</v>
+        <v>13529</v>
       </c>
       <c r="B124">
         <v>1989</v>
       </c>
       <c r="C124">
-        <v>106</v>
+        <v>377</v>
       </c>
       <c r="D124" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E124" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F124" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="H124" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>13458</v>
+        <v>13522</v>
       </c>
       <c r="B125">
-        <v>2018</v>
+        <v>1989</v>
       </c>
       <c r="C125">
-        <v>334</v>
+        <v>112</v>
       </c>
       <c r="D125" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E125" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F125" t="s">
-        <v>247</v>
+        <v>288</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="H125" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>13456</v>
+        <v>13519</v>
       </c>
       <c r="B126">
-        <v>2018</v>
+        <v>1989</v>
       </c>
       <c r="C126">
-        <v>332</v>
+        <v>80</v>
       </c>
       <c r="D126" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E126" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F126" t="s">
-        <v>247</v>
+        <v>288</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="H126" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>13424</v>
+        <v>13493</v>
       </c>
       <c r="B127">
         <v>1989</v>
       </c>
       <c r="C127">
-        <v>79</v>
+        <v>228</v>
       </c>
       <c r="D127" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E127" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F127" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="H127" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>13391</v>
+        <v>13489</v>
       </c>
       <c r="B128">
         <v>1989</v>
       </c>
       <c r="C128">
-        <v>83</v>
+        <v>198</v>
       </c>
       <c r="D128" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E128" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F128" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="H128" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>13379</v>
+        <v>13485</v>
       </c>
       <c r="B129">
         <v>1989</v>
       </c>
       <c r="C129">
-        <v>29</v>
+        <v>111</v>
       </c>
       <c r="D129" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E129" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F129" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="H129" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>13355</v>
+        <v>13484</v>
       </c>
       <c r="B130">
-        <v>2018</v>
+        <v>1989</v>
       </c>
       <c r="C130">
-        <v>290</v>
+        <v>106</v>
       </c>
       <c r="D130" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E130" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F130" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="H130" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>13331</v>
+        <v>13458</v>
       </c>
       <c r="B131">
         <v>2018</v>
       </c>
       <c r="C131">
-        <v>283</v>
+        <v>334</v>
       </c>
       <c r="D131" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E131" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F131" t="s">
-        <v>244</v>
+        <v>255</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="H131" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
-        <v>13308</v>
+        <v>13456</v>
       </c>
       <c r="B132">
         <v>2018</v>
       </c>
       <c r="C132">
-        <v>269</v>
+        <v>332</v>
       </c>
       <c r="D132" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E132" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F132" t="s">
-        <v>244</v>
+        <v>255</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="H132" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
-        <v>13287</v>
+        <v>13424</v>
       </c>
       <c r="B133">
-        <v>2018</v>
+        <v>1989</v>
       </c>
       <c r="C133">
-        <v>262</v>
+        <v>79</v>
       </c>
       <c r="D133" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E133" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F133" t="s">
-        <v>244</v>
+        <v>310</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="H133" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
-        <v>13285</v>
+        <v>13391</v>
       </c>
       <c r="B134">
-        <v>2018</v>
+        <v>1989</v>
       </c>
       <c r="C134">
-        <v>260</v>
+        <v>83</v>
       </c>
       <c r="D134" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E134" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F134" t="s">
-        <v>244</v>
+        <v>313</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="H134" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
-        <v>13265</v>
+        <v>13379</v>
       </c>
       <c r="B135">
-        <v>2018</v>
+        <v>1989</v>
       </c>
       <c r="C135">
-        <v>245</v>
+        <v>29</v>
       </c>
       <c r="D135" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E135" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F135" t="s">
-        <v>244</v>
+        <v>313</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="H135" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
-        <v>13261</v>
+        <v>13355</v>
       </c>
       <c r="B136">
         <v>2018</v>
       </c>
       <c r="C136">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="D136" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E136" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F136" t="s">
-        <v>247</v>
+        <v>318</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="H136" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
-        <v>13225</v>
+        <v>13331</v>
       </c>
       <c r="B137">
-        <v>1989</v>
+        <v>2018</v>
       </c>
       <c r="C137">
-        <v>77</v>
+        <v>283</v>
       </c>
       <c r="D137" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E137" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F137" t="s">
-        <v>325</v>
+        <v>252</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="H137" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
-        <v>13115</v>
+        <v>13308</v>
       </c>
       <c r="B138">
-        <v>1990</v>
+        <v>2018</v>
       </c>
       <c r="C138">
-        <v>563</v>
+        <v>269</v>
       </c>
       <c r="D138" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E138" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F138" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="H138" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
-        <v>13059</v>
+        <v>13287</v>
       </c>
       <c r="B139">
-        <v>1990</v>
+        <v>2018</v>
       </c>
       <c r="C139">
-        <v>386</v>
+        <v>262</v>
       </c>
       <c r="D139" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E139" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F139" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="H139" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
-        <v>12959</v>
+        <v>13285</v>
       </c>
       <c r="B140">
-        <v>1991</v>
+        <v>2018</v>
       </c>
       <c r="C140">
-        <v>60</v>
+        <v>260</v>
       </c>
       <c r="D140" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E140" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F140" t="s">
-        <v>302</v>
+        <v>252</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="H140" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
-        <v>12936</v>
+        <v>13265</v>
       </c>
       <c r="B141">
-        <v>1991</v>
+        <v>2018</v>
       </c>
       <c r="C141">
-        <v>546</v>
+        <v>245</v>
       </c>
       <c r="D141" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E141" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F141" t="s">
-        <v>208</v>
+        <v>252</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="H141" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
-        <v>12922</v>
+        <v>13261</v>
       </c>
       <c r="B142">
-        <v>1991</v>
+        <v>2018</v>
       </c>
       <c r="C142">
-        <v>3390</v>
+        <v>242</v>
       </c>
       <c r="D142" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E142" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F142" t="s">
-        <v>208</v>
+        <v>255</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="H142" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
-        <v>12842</v>
+        <v>13225</v>
       </c>
       <c r="B143">
-        <v>1991</v>
+        <v>1989</v>
       </c>
       <c r="C143">
-        <v>218</v>
+        <v>77</v>
       </c>
       <c r="D143" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E143" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F143" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="H143" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
-        <v>12834</v>
+        <v>13115</v>
       </c>
       <c r="B144">
-        <v>2018</v>
+        <v>1990</v>
       </c>
       <c r="C144">
-        <v>119</v>
+        <v>563</v>
       </c>
       <c r="D144" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E144" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F144" t="s">
-        <v>247</v>
+        <v>265</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="H144" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
-        <v>12760</v>
+        <v>13059</v>
       </c>
       <c r="B145">
-        <v>2018</v>
+        <v>1990</v>
       </c>
       <c r="C145">
-        <v>79</v>
+        <v>386</v>
       </c>
       <c r="D145" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E145" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F145" t="s">
-        <v>247</v>
+        <v>265</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="H145" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
-        <v>12759</v>
+        <v>12959</v>
       </c>
       <c r="B146">
-        <v>2018</v>
+        <v>1991</v>
       </c>
       <c r="C146">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="D146" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E146" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F146" t="s">
-        <v>247</v>
+        <v>310</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="H146" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
-        <v>12741</v>
+        <v>12936</v>
       </c>
       <c r="B147">
-        <v>2018</v>
+        <v>1991</v>
       </c>
       <c r="C147">
-        <v>61</v>
+        <v>546</v>
       </c>
       <c r="D147" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E147" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F147" t="s">
-        <v>347</v>
+        <v>216</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="H147" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
-        <v>12731</v>
+        <v>12922</v>
       </c>
       <c r="B148">
-        <v>2018</v>
+        <v>1991</v>
       </c>
       <c r="C148">
-        <v>56</v>
+        <v>3390</v>
       </c>
       <c r="D148" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E148" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F148" t="s">
-        <v>28</v>
+        <v>216</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="H148" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
-        <v>12724</v>
+        <v>12842</v>
       </c>
       <c r="B149">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="C149">
-        <v>146</v>
+        <v>218</v>
       </c>
       <c r="D149" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E149" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F149" t="s">
-        <v>257</v>
+        <v>346</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="H149" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
-        <v>12723</v>
+        <v>12834</v>
       </c>
       <c r="B150">
-        <v>1990</v>
+        <v>2018</v>
       </c>
       <c r="C150">
-        <v>145</v>
+        <v>119</v>
       </c>
       <c r="D150" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E150" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F150" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="H150" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
-        <v>12722</v>
+        <v>12760</v>
       </c>
       <c r="B151">
-        <v>1990</v>
+        <v>2018</v>
       </c>
       <c r="C151">
-        <v>144</v>
+        <v>79</v>
       </c>
       <c r="D151" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E151" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F151" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="H151" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
-        <v>12607</v>
+        <v>12759</v>
       </c>
       <c r="B152">
-        <v>1990</v>
+        <v>2018</v>
       </c>
       <c r="C152">
-        <v>2700</v>
+        <v>78</v>
       </c>
       <c r="D152" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E152" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F152" t="s">
-        <v>302</v>
+        <v>255</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="H152" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
-        <v>12505</v>
+        <v>12741</v>
       </c>
       <c r="B153">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C153">
-        <v>776</v>
+        <v>61</v>
       </c>
       <c r="D153" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E153" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F153" t="s">
-        <v>22</v>
+        <v>355</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="H153" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
-        <v>12467</v>
+        <v>12731</v>
       </c>
       <c r="B154">
-        <v>1990</v>
+        <v>2018</v>
       </c>
       <c r="C154">
-        <v>497</v>
+        <v>56</v>
       </c>
       <c r="D154" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E154" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F154" t="s">
-        <v>208</v>
+        <v>42</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="H154" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
-        <v>12282</v>
+        <v>12724</v>
       </c>
       <c r="B155">
-        <v>2017</v>
+        <v>1990</v>
       </c>
       <c r="C155">
-        <v>746</v>
+        <v>146</v>
       </c>
       <c r="D155" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E155" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F155" t="s">
-        <v>244</v>
+        <v>265</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="H155" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
-        <v>12200</v>
+        <v>12723</v>
       </c>
       <c r="B156">
-        <v>2017</v>
+        <v>1990</v>
       </c>
       <c r="C156">
-        <v>718</v>
+        <v>145</v>
       </c>
       <c r="D156" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E156" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F156" t="s">
-        <v>366</v>
+        <v>265</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="H156" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
-        <v>12196</v>
+        <v>12722</v>
       </c>
       <c r="B157">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="C157">
-        <v>335</v>
+        <v>144</v>
       </c>
       <c r="D157" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E157" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F157" t="s">
-        <v>280</v>
+        <v>265</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="H157" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
-        <v>12145</v>
+        <v>12607</v>
       </c>
       <c r="B158">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="C158">
-        <v>238</v>
+        <v>2700</v>
       </c>
       <c r="D158" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E158" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F158" t="s">
-        <v>270</v>
+        <v>310</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="H158" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
-        <v>12140</v>
+        <v>12505</v>
       </c>
       <c r="B159">
         <v>2017</v>
       </c>
       <c r="C159">
-        <v>712</v>
+        <v>776</v>
       </c>
       <c r="D159" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E159" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F159" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="H159" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
-        <v>12122</v>
+        <v>12467</v>
       </c>
       <c r="B160">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="C160">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="D160" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E160" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F160" t="s">
-        <v>270</v>
+        <v>216</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="H160" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
-        <v>12117</v>
+        <v>12282</v>
       </c>
       <c r="B161">
-        <v>1991</v>
+        <v>2017</v>
       </c>
       <c r="C161">
-        <v>551</v>
+        <v>746</v>
       </c>
       <c r="D161" t="s">
+        <v>9</v>
+      </c>
+      <c r="E161" t="s">
+        <v>10</v>
+      </c>
+      <c r="F161" t="s">
+        <v>252</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H161" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
         <v>8</v>
       </c>
-      <c r="E161" t="s">
-[...20 lines deleted...]
-        <v>707</v>
+      <c r="B162" t="s">
+        <v>8</v>
+      </c>
+      <c r="C162" t="s">
+        <v>8</v>
       </c>
       <c r="D162" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E162" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F162" t="s">
-        <v>379</v>
+        <v>255</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="H162" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
-        <v>12101</v>
+        <v>12196</v>
       </c>
       <c r="B163">
-        <v>2017</v>
+        <v>1991</v>
       </c>
       <c r="C163">
-        <v>702</v>
+        <v>335</v>
       </c>
       <c r="D163" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E163" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F163" t="s">
-        <v>382</v>
+        <v>288</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="H163" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
-        <v>12072</v>
+        <v>12145</v>
       </c>
       <c r="B164">
-        <v>2017</v>
+        <v>1991</v>
       </c>
       <c r="C164">
-        <v>686</v>
+        <v>238</v>
       </c>
       <c r="D164" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E164" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F164" t="s">
-        <v>247</v>
+        <v>278</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="H164" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
-        <v>12048</v>
+        <v>12140</v>
       </c>
       <c r="B165">
         <v>2017</v>
       </c>
       <c r="C165">
-        <v>668</v>
+        <v>712</v>
       </c>
       <c r="D165" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E165" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F165" t="s">
-        <v>247</v>
+        <v>42</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="H165" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
-        <v>11994</v>
+        <v>12122</v>
       </c>
       <c r="B166">
-        <v>2017</v>
+        <v>1991</v>
       </c>
       <c r="C166">
-        <v>650</v>
+        <v>492</v>
       </c>
       <c r="D166" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E166" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F166" t="s">
-        <v>247</v>
+        <v>278</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="H166" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
-        <v>11860</v>
+        <v>12117</v>
       </c>
       <c r="B167">
         <v>1991</v>
       </c>
       <c r="C167">
-        <v>631</v>
+        <v>551</v>
       </c>
       <c r="D167" t="s">
+        <v>9</v>
+      </c>
+      <c r="E167" t="s">
+        <v>10</v>
+      </c>
+      <c r="F167" t="s">
+        <v>278</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H167" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
         <v>8</v>
       </c>
-      <c r="E167" t="s">
-[...20 lines deleted...]
-        <v>567</v>
+      <c r="B168" t="s">
+        <v>8</v>
+      </c>
+      <c r="C168" t="s">
+        <v>8</v>
       </c>
       <c r="D168" t="s">
+        <v>9</v>
+      </c>
+      <c r="E168" t="s">
+        <v>10</v>
+      </c>
+      <c r="F168" t="s">
+        <v>386</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H168" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
         <v>8</v>
       </c>
-      <c r="E168" t="s">
-[...20 lines deleted...]
-        <v>601</v>
+      <c r="B169" t="s">
+        <v>8</v>
+      </c>
+      <c r="C169" t="s">
+        <v>8</v>
       </c>
       <c r="D169" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E169" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F169" t="s">
-        <v>305</v>
+        <v>252</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="H169" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
-        <v>11798</v>
+        <v>12072</v>
       </c>
       <c r="B170">
-        <v>1991</v>
+        <v>2017</v>
       </c>
       <c r="C170">
-        <v>438</v>
+        <v>686</v>
       </c>
       <c r="D170" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E170" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F170" t="s">
-        <v>305</v>
+        <v>255</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="H170" t="s">
-        <v>399</v>
+        <v>392</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
-        <v>11795</v>
+        <v>12048</v>
       </c>
       <c r="B171">
         <v>2017</v>
       </c>
       <c r="C171">
-        <v>565</v>
+        <v>668</v>
       </c>
       <c r="D171" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E171" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F171" t="s">
-        <v>400</v>
+        <v>255</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>401</v>
+        <v>393</v>
       </c>
       <c r="H171" t="s">
-        <v>402</v>
+        <v>394</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
-        <v>11770</v>
+        <v>11994</v>
       </c>
       <c r="B172">
-        <v>1991</v>
+        <v>2017</v>
       </c>
       <c r="C172">
-        <v>222</v>
+        <v>650</v>
       </c>
       <c r="D172" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E172" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F172" t="s">
-        <v>305</v>
+        <v>255</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>403</v>
+        <v>395</v>
       </c>
       <c r="H172" t="s">
-        <v>404</v>
+        <v>396</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
-        <v>11721</v>
+        <v>11860</v>
       </c>
       <c r="B173">
         <v>1991</v>
       </c>
       <c r="C173">
-        <v>9</v>
+        <v>631</v>
       </c>
       <c r="D173" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E173" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F173" t="s">
-        <v>305</v>
+        <v>397</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="H173" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
-        <v>11636</v>
+        <v>11857</v>
       </c>
       <c r="B174">
         <v>1991</v>
       </c>
       <c r="C174">
-        <v>149</v>
+        <v>567</v>
       </c>
       <c r="D174" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E174" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F174" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>408</v>
+        <v>400</v>
       </c>
       <c r="H174" t="s">
-        <v>409</v>
+        <v>401</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
-        <v>11584</v>
+        <v>11828</v>
       </c>
       <c r="B175">
         <v>1991</v>
       </c>
       <c r="C175">
-        <v>412</v>
+        <v>601</v>
       </c>
       <c r="D175" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E175" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F175" t="s">
-        <v>257</v>
+        <v>313</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>410</v>
+        <v>402</v>
       </c>
       <c r="H175" t="s">
-        <v>411</v>
+        <v>403</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
-        <v>11470</v>
+        <v>11798</v>
       </c>
       <c r="B176">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="C176">
-        <v>230</v>
+        <v>438</v>
       </c>
       <c r="D176" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E176" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F176" t="s">
-        <v>289</v>
+        <v>313</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>412</v>
+        <v>404</v>
       </c>
       <c r="H176" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
-        <v>11446</v>
+        <v>11795</v>
       </c>
       <c r="B177">
-        <v>1992</v>
+        <v>2017</v>
       </c>
       <c r="C177">
-        <v>70</v>
+        <v>565</v>
       </c>
       <c r="D177" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E177" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F177" t="s">
-        <v>305</v>
+        <v>406</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="H177" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
-        <v>11419</v>
+        <v>11770</v>
       </c>
       <c r="B178">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="C178">
-        <v>144</v>
+        <v>222</v>
       </c>
       <c r="D178" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E178" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F178" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="H178" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
-        <v>11401</v>
+        <v>11721</v>
       </c>
       <c r="B179">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="C179">
-        <v>250</v>
+        <v>9</v>
       </c>
       <c r="D179" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E179" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F179" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="H179" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
-        <v>11399</v>
+        <v>11636</v>
       </c>
       <c r="B180">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="C180">
-        <v>260</v>
+        <v>149</v>
       </c>
       <c r="D180" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E180" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F180" t="s">
-        <v>305</v>
+        <v>413</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>420</v>
+        <v>414</v>
       </c>
       <c r="H180" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
-        <v>11397</v>
+        <v>11584</v>
       </c>
       <c r="B181">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="C181">
-        <v>267</v>
+        <v>412</v>
       </c>
       <c r="D181" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E181" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F181" t="s">
-        <v>305</v>
+        <v>265</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="H181" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
-        <v>11372</v>
+        <v>11470</v>
       </c>
       <c r="B182">
         <v>1992</v>
       </c>
       <c r="C182">
-        <v>44</v>
+        <v>230</v>
       </c>
       <c r="D182" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E182" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F182" t="s">
-        <v>270</v>
+        <v>297</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
       <c r="H182" t="s">
-        <v>425</v>
+        <v>419</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
-        <v>11360</v>
+        <v>11446</v>
       </c>
       <c r="B183">
         <v>1992</v>
       </c>
       <c r="C183">
-        <v>107</v>
+        <v>70</v>
       </c>
       <c r="D183" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E183" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F183" t="s">
-        <v>270</v>
+        <v>313</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="H183" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
-        <v>11324</v>
+        <v>11419</v>
       </c>
       <c r="B184">
-        <v>2017</v>
+        <v>1992</v>
       </c>
       <c r="C184">
-        <v>465</v>
+        <v>144</v>
       </c>
       <c r="D184" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E184" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F184" t="s">
-        <v>247</v>
+        <v>313</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="H184" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
-        <v>11317</v>
+        <v>11401</v>
       </c>
       <c r="B185">
         <v>1992</v>
       </c>
       <c r="C185">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="D185" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E185" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F185" t="s">
-        <v>270</v>
+        <v>313</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="H185" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
-        <v>11294</v>
+        <v>11399</v>
       </c>
       <c r="B186">
         <v>1992</v>
       </c>
       <c r="C186">
-        <v>90</v>
+        <v>260</v>
       </c>
       <c r="D186" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E186" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F186" t="s">
-        <v>257</v>
+        <v>313</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="H186" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
-        <v>11293</v>
+        <v>11397</v>
       </c>
       <c r="B187">
         <v>1992</v>
       </c>
       <c r="C187">
-        <v>119</v>
+        <v>267</v>
       </c>
       <c r="D187" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E187" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F187" t="s">
-        <v>257</v>
+        <v>313</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="H187" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
-        <v>11265</v>
+        <v>11372</v>
       </c>
       <c r="B188">
         <v>1992</v>
       </c>
       <c r="C188">
-        <v>293</v>
+        <v>44</v>
       </c>
       <c r="D188" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E188" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F188" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="H188" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
-        <v>11194</v>
+        <v>11360</v>
       </c>
       <c r="B189">
         <v>1992</v>
       </c>
       <c r="C189">
-        <v>27</v>
+        <v>107</v>
       </c>
       <c r="D189" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E189" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F189" t="s">
-        <v>208</v>
+        <v>278</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="H189" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
-        <v>11103</v>
+        <v>11324</v>
       </c>
       <c r="B190">
         <v>2017</v>
       </c>
       <c r="C190">
-        <v>427</v>
+        <v>465</v>
       </c>
       <c r="D190" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E190" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F190" t="s">
-        <v>22</v>
+        <v>255</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="H190" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
-        <v>10947</v>
+        <v>11317</v>
       </c>
       <c r="B191">
-        <v>2017</v>
+        <v>1992</v>
       </c>
       <c r="C191">
-        <v>393</v>
+        <v>258</v>
       </c>
       <c r="D191" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E191" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F191" t="s">
-        <v>22</v>
+        <v>278</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="H191" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
-        <v>10914</v>
+        <v>11294</v>
       </c>
       <c r="B192">
-        <v>2017</v>
+        <v>1992</v>
       </c>
       <c r="C192">
-        <v>373</v>
+        <v>90</v>
       </c>
       <c r="D192" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E192" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F192" t="s">
-        <v>28</v>
+        <v>265</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>444</v>
+        <v>438</v>
       </c>
       <c r="H192" t="s">
-        <v>445</v>
+        <v>439</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
-        <v>10901</v>
+        <v>11293</v>
       </c>
       <c r="B193">
-        <v>2017</v>
+        <v>1992</v>
       </c>
       <c r="C193">
-        <v>370</v>
+        <v>119</v>
       </c>
       <c r="D193" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E193" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F193" t="s">
-        <v>28</v>
+        <v>265</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
       <c r="H193" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
-        <v>10876</v>
+        <v>11265</v>
       </c>
       <c r="B194">
-        <v>2017</v>
+        <v>1992</v>
       </c>
       <c r="C194">
-        <v>358</v>
+        <v>293</v>
       </c>
       <c r="D194" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E194" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F194" t="s">
-        <v>310</v>
+        <v>288</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="H194" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
-        <v>10874</v>
+        <v>11194</v>
       </c>
       <c r="B195">
-        <v>2017</v>
+        <v>1992</v>
       </c>
       <c r="C195">
-        <v>357</v>
+        <v>27</v>
       </c>
       <c r="D195" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E195" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F195" t="s">
-        <v>310</v>
+        <v>216</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="H195" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
-        <v>10762</v>
+        <v>11103</v>
       </c>
       <c r="B196">
         <v>2017</v>
       </c>
       <c r="C196">
-        <v>337</v>
+        <v>427</v>
       </c>
       <c r="D196" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E196" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F196" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
       <c r="H196" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
-        <v>10733</v>
+        <v>10947</v>
       </c>
       <c r="B197">
         <v>2017</v>
       </c>
       <c r="C197">
-        <v>317</v>
+        <v>393</v>
       </c>
       <c r="D197" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E197" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F197" t="s">
-        <v>247</v>
+        <v>37</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="H197" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
-        <v>10732</v>
+        <v>10914</v>
       </c>
       <c r="B198">
         <v>2017</v>
       </c>
       <c r="C198">
-        <v>316</v>
+        <v>373</v>
       </c>
       <c r="D198" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E198" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F198" t="s">
-        <v>247</v>
+        <v>42</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="H198" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
-        <v>10725</v>
+        <v>10901</v>
       </c>
       <c r="B199">
-        <v>1990</v>
+        <v>2017</v>
       </c>
       <c r="C199">
-        <v>225</v>
+        <v>370</v>
       </c>
       <c r="D199" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E199" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F199" t="s">
-        <v>289</v>
+        <v>42</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
       <c r="H199" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
-        <v>10656</v>
+        <v>10876</v>
       </c>
       <c r="B200">
-        <v>1990</v>
+        <v>2017</v>
       </c>
       <c r="C200">
-        <v>289</v>
+        <v>358</v>
       </c>
       <c r="D200" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E200" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F200" t="s">
-        <v>305</v>
+        <v>318</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="H200" t="s">
-        <v>461</v>
+        <v>455</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
-        <v>10641</v>
+        <v>10874</v>
       </c>
       <c r="B201">
-        <v>1990</v>
+        <v>2017</v>
       </c>
       <c r="C201">
-        <v>469</v>
+        <v>357</v>
       </c>
       <c r="D201" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E201" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F201" t="s">
-        <v>305</v>
+        <v>318</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>462</v>
+        <v>456</v>
       </c>
       <c r="H201" t="s">
-        <v>463</v>
+        <v>457</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
-        <v>10600</v>
+        <v>10762</v>
       </c>
       <c r="B202">
-        <v>1990</v>
+        <v>2017</v>
       </c>
       <c r="C202">
-        <v>172</v>
+        <v>337</v>
       </c>
       <c r="D202" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E202" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F202" t="s">
-        <v>391</v>
+        <v>37</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>464</v>
+        <v>458</v>
       </c>
       <c r="H202" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
-        <v>10570</v>
+        <v>10733</v>
       </c>
       <c r="B203">
-        <v>1990</v>
+        <v>2017</v>
       </c>
       <c r="C203">
-        <v>27</v>
+        <v>317</v>
       </c>
       <c r="D203" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E203" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F203" t="s">
-        <v>466</v>
+        <v>255</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>467</v>
+        <v>460</v>
       </c>
       <c r="H203" t="s">
-        <v>468</v>
+        <v>461</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
-        <v>10558</v>
+        <v>10732</v>
       </c>
       <c r="B204">
-        <v>1990</v>
+        <v>2017</v>
       </c>
       <c r="C204">
-        <v>138</v>
+        <v>316</v>
       </c>
       <c r="D204" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E204" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F204" t="s">
-        <v>280</v>
+        <v>255</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>469</v>
+        <v>462</v>
       </c>
       <c r="H204" t="s">
-        <v>470</v>
+        <v>463</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
-        <v>10530</v>
+        <v>10725</v>
       </c>
       <c r="B205">
         <v>1990</v>
       </c>
       <c r="C205">
-        <v>409</v>
+        <v>225</v>
       </c>
       <c r="D205" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E205" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F205" t="s">
-        <v>280</v>
+        <v>297</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>471</v>
+        <v>464</v>
       </c>
       <c r="H205" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
-        <v>10520</v>
+        <v>10656</v>
       </c>
       <c r="B206">
         <v>1990</v>
       </c>
       <c r="C206">
-        <v>477</v>
+        <v>289</v>
       </c>
       <c r="D206" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E206" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F206" t="s">
-        <v>280</v>
+        <v>313</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
       <c r="H206" t="s">
-        <v>474</v>
+        <v>467</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
-        <v>10515</v>
+        <v>10641</v>
       </c>
       <c r="B207">
         <v>1990</v>
       </c>
       <c r="C207">
-        <v>551</v>
+        <v>469</v>
       </c>
       <c r="D207" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E207" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F207" t="s">
-        <v>280</v>
+        <v>313</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>475</v>
+        <v>468</v>
       </c>
       <c r="H207" t="s">
-        <v>476</v>
+        <v>469</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
-        <v>10495</v>
+        <v>10600</v>
       </c>
       <c r="B208">
         <v>1990</v>
       </c>
       <c r="C208">
-        <v>458</v>
+        <v>172</v>
       </c>
       <c r="D208" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E208" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F208" t="s">
-        <v>338</v>
+        <v>397</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>477</v>
+        <v>470</v>
       </c>
       <c r="H208" t="s">
-        <v>478</v>
+        <v>471</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
-        <v>10493</v>
+        <v>10570</v>
       </c>
       <c r="B209">
         <v>1990</v>
       </c>
       <c r="C209">
-        <v>358</v>
+        <v>27</v>
       </c>
       <c r="D209" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E209" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F209" t="s">
-        <v>338</v>
+        <v>472</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>479</v>
+        <v>473</v>
       </c>
       <c r="H209" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
-        <v>10491</v>
+        <v>10558</v>
       </c>
       <c r="B210">
         <v>1990</v>
       </c>
       <c r="C210">
-        <v>337</v>
+        <v>138</v>
       </c>
       <c r="D210" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E210" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F210" t="s">
-        <v>338</v>
+        <v>288</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="H210" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
-        <v>10418</v>
+        <v>10530</v>
       </c>
       <c r="B211">
         <v>1990</v>
       </c>
       <c r="C211">
-        <v>78</v>
+        <v>409</v>
       </c>
       <c r="D211" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E211" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F211" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="H211" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
-        <v>10397</v>
+        <v>10520</v>
       </c>
       <c r="B212">
         <v>1990</v>
       </c>
       <c r="C212">
-        <v>316</v>
+        <v>477</v>
       </c>
       <c r="D212" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E212" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F212" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="H212" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
-        <v>10389</v>
+        <v>10515</v>
       </c>
       <c r="B213">
         <v>1990</v>
       </c>
       <c r="C213">
-        <v>347</v>
+        <v>551</v>
       </c>
       <c r="D213" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E213" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F213" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="H213" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
-        <v>10369</v>
+        <v>10495</v>
       </c>
       <c r="B214">
         <v>1990</v>
       </c>
       <c r="C214">
-        <v>537</v>
+        <v>458</v>
       </c>
       <c r="D214" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E214" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F214" t="s">
-        <v>489</v>
+        <v>346</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="H214" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
-        <v>10353</v>
+        <v>10493</v>
       </c>
       <c r="B215">
         <v>1990</v>
       </c>
       <c r="C215">
-        <v>596</v>
+        <v>358</v>
       </c>
       <c r="D215" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E215" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F215" t="s">
-        <v>466</v>
+        <v>346</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>492</v>
+        <v>485</v>
       </c>
       <c r="H215" t="s">
-        <v>493</v>
+        <v>486</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
-        <v>10306</v>
+        <v>10491</v>
       </c>
       <c r="B216">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="C216">
-        <v>38</v>
+        <v>337</v>
       </c>
       <c r="D216" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E216" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F216" t="s">
-        <v>208</v>
+        <v>346</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>494</v>
+        <v>487</v>
       </c>
       <c r="H216" t="s">
-        <v>495</v>
+        <v>488</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
-        <v>10263</v>
+        <v>10418</v>
       </c>
       <c r="B217">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="C217">
-        <v>313</v>
+        <v>78</v>
       </c>
       <c r="D217" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E217" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F217" t="s">
-        <v>208</v>
+        <v>278</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>496</v>
+        <v>489</v>
       </c>
       <c r="H217" t="s">
-        <v>497</v>
+        <v>490</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
-        <v>10261</v>
+        <v>10397</v>
       </c>
       <c r="B218">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="C218">
-        <v>332</v>
+        <v>316</v>
       </c>
       <c r="D218" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E218" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F218" t="s">
-        <v>208</v>
+        <v>278</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>498</v>
+        <v>491</v>
       </c>
       <c r="H218" t="s">
-        <v>499</v>
+        <v>492</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
-        <v>10260</v>
+        <v>10389</v>
       </c>
       <c r="B219">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="C219">
-        <v>333</v>
+        <v>347</v>
       </c>
       <c r="D219" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E219" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F219" t="s">
-        <v>208</v>
+        <v>278</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>500</v>
+        <v>493</v>
       </c>
       <c r="H219" t="s">
-        <v>501</v>
+        <v>494</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
-        <v>10207</v>
+        <v>10369</v>
       </c>
       <c r="B220">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="C220">
-        <v>153</v>
+        <v>537</v>
       </c>
       <c r="D220" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E220" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F220" t="s">
-        <v>277</v>
+        <v>495</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="H220" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
-        <v>10182</v>
+        <v>10353</v>
       </c>
       <c r="B221">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="C221">
-        <v>227</v>
+        <v>596</v>
       </c>
       <c r="D221" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E221" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F221" t="s">
-        <v>277</v>
+        <v>472</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="H221" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
-        <v>10177</v>
+        <v>10306</v>
       </c>
       <c r="B222">
         <v>1993</v>
       </c>
       <c r="C222">
-        <v>253</v>
+        <v>38</v>
       </c>
       <c r="D222" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E222" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F222" t="s">
-        <v>277</v>
+        <v>216</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="H222" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
-        <v>10175</v>
+        <v>10263</v>
       </c>
       <c r="B223">
-        <v>2017</v>
+        <v>1993</v>
       </c>
       <c r="C223">
-        <v>197</v>
+        <v>313</v>
       </c>
       <c r="D223" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E223" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F223" t="s">
-        <v>400</v>
+        <v>216</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="H223" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
-        <v>10123</v>
+        <v>10261</v>
       </c>
       <c r="B224">
         <v>1993</v>
       </c>
       <c r="C224">
-        <v>228</v>
+        <v>332</v>
       </c>
       <c r="D224" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E224" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F224" t="s">
-        <v>510</v>
+        <v>216</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>511</v>
+        <v>504</v>
       </c>
       <c r="H224" t="s">
-        <v>512</v>
+        <v>505</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
-        <v>10024</v>
+        <v>10260</v>
       </c>
       <c r="B225">
-        <v>2017</v>
+        <v>1993</v>
       </c>
       <c r="C225">
-        <v>177</v>
+        <v>333</v>
       </c>
       <c r="D225" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E225" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F225" t="s">
-        <v>28</v>
+        <v>216</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>513</v>
+        <v>506</v>
       </c>
       <c r="H225" t="s">
-        <v>514</v>
+        <v>507</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
-        <v>9938</v>
+        <v>10207</v>
       </c>
       <c r="B226">
-        <v>1994</v>
+        <v>1993</v>
       </c>
       <c r="C226">
-        <v>84</v>
+        <v>153</v>
       </c>
       <c r="D226" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E226" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F226" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>515</v>
+        <v>508</v>
       </c>
       <c r="H226" t="s">
-        <v>516</v>
+        <v>509</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
-        <v>9842</v>
+        <v>10182</v>
       </c>
       <c r="B227">
-        <v>1995</v>
+        <v>1993</v>
       </c>
       <c r="C227">
-        <v>39</v>
+        <v>227</v>
       </c>
       <c r="D227" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E227" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F227" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>517</v>
+        <v>510</v>
       </c>
       <c r="H227" t="s">
-        <v>518</v>
+        <v>511</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
-        <v>9825</v>
+        <v>10177</v>
       </c>
       <c r="B228">
-        <v>1994</v>
+        <v>1993</v>
       </c>
       <c r="C228">
-        <v>461</v>
+        <v>253</v>
       </c>
       <c r="D228" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E228" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F228" t="s">
-        <v>208</v>
+        <v>285</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>519</v>
+        <v>512</v>
       </c>
       <c r="H228" t="s">
-        <v>520</v>
+        <v>513</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
-        <v>9742</v>
+        <v>10175</v>
       </c>
       <c r="B229">
-        <v>1995</v>
+        <v>2017</v>
       </c>
       <c r="C229">
-        <v>321</v>
+        <v>197</v>
       </c>
       <c r="D229" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E229" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F229" t="s">
-        <v>270</v>
+        <v>406</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>521</v>
+        <v>514</v>
       </c>
       <c r="H229" t="s">
-        <v>522</v>
+        <v>515</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
-        <v>9637</v>
+        <v>10123</v>
       </c>
       <c r="B230">
-        <v>1994</v>
+        <v>1993</v>
       </c>
       <c r="C230">
-        <v>166</v>
+        <v>228</v>
       </c>
       <c r="D230" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E230" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F230" t="s">
-        <v>277</v>
+        <v>516</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="H230" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
-        <v>9608</v>
+        <v>10024</v>
       </c>
       <c r="B231">
-        <v>1994</v>
+        <v>2017</v>
       </c>
       <c r="C231">
-        <v>192</v>
+        <v>177</v>
       </c>
       <c r="D231" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E231" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F231" t="s">
-        <v>277</v>
+        <v>42</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="H231" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
-        <v>9572</v>
+        <v>9938</v>
       </c>
       <c r="B232">
         <v>1994</v>
       </c>
       <c r="C232">
-        <v>475</v>
+        <v>84</v>
       </c>
       <c r="D232" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E232" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F232" t="s">
-        <v>277</v>
+        <v>288</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="H232" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
-        <v>9565</v>
+        <v>9842</v>
       </c>
       <c r="B233">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="C233">
-        <v>512</v>
+        <v>39</v>
       </c>
       <c r="D233" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E233" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F233" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="H233" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
-        <v>9564</v>
+        <v>9825</v>
       </c>
       <c r="B234">
         <v>1994</v>
       </c>
       <c r="C234">
-        <v>516</v>
+        <v>461</v>
       </c>
       <c r="D234" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E234" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F234" t="s">
-        <v>277</v>
+        <v>216</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
       <c r="H234" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
-        <v>9504</v>
+        <v>9742</v>
       </c>
       <c r="B235">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="C235">
-        <v>74</v>
+        <v>321</v>
       </c>
       <c r="D235" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E235" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F235" t="s">
-        <v>533</v>
+        <v>278</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="H235" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
-        <v>9446</v>
+        <v>9637</v>
       </c>
       <c r="B236">
         <v>1994</v>
       </c>
       <c r="C236">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="D236" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E236" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F236" t="s">
-        <v>28</v>
+        <v>285</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>536</v>
+        <v>529</v>
       </c>
       <c r="H236" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
-        <v>9402</v>
+        <v>9608</v>
       </c>
       <c r="B237">
-        <v>2017</v>
+        <v>1994</v>
       </c>
       <c r="C237">
-        <v>57</v>
+        <v>192</v>
       </c>
       <c r="D237" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E237" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F237" t="s">
-        <v>538</v>
+        <v>285</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>539</v>
+        <v>531</v>
       </c>
       <c r="H237" t="s">
-        <v>540</v>
+        <v>532</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
-        <v>9326</v>
+        <v>9572</v>
       </c>
       <c r="B238">
-        <v>2017</v>
+        <v>1994</v>
       </c>
       <c r="C238">
-        <v>49</v>
+        <v>475</v>
       </c>
       <c r="D238" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E238" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F238" t="s">
-        <v>22</v>
+        <v>285</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>541</v>
+        <v>533</v>
       </c>
       <c r="H238" t="s">
-        <v>542</v>
+        <v>534</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
-        <v>9323</v>
+        <v>9565</v>
       </c>
       <c r="B239">
         <v>1994</v>
       </c>
       <c r="C239">
-        <v>34</v>
+        <v>512</v>
       </c>
       <c r="D239" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E239" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F239" t="s">
-        <v>325</v>
+        <v>285</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="H239" t="s">
-        <v>544</v>
+        <v>536</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
-        <v>9281</v>
+        <v>9564</v>
       </c>
       <c r="B240">
         <v>1994</v>
       </c>
       <c r="C240">
-        <v>78</v>
+        <v>516</v>
       </c>
       <c r="D240" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E240" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F240" t="s">
-        <v>545</v>
+        <v>285</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>546</v>
+        <v>537</v>
       </c>
       <c r="H240" t="s">
-        <v>547</v>
+        <v>538</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
-        <v>9252</v>
+        <v>9504</v>
       </c>
       <c r="B241">
-        <v>2017</v>
+        <v>1994</v>
       </c>
       <c r="C241">
-        <v>45</v>
+        <v>74</v>
       </c>
       <c r="D241" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E241" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F241" t="s">
-        <v>244</v>
+        <v>539</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>548</v>
+        <v>540</v>
       </c>
       <c r="H241" t="s">
-        <v>549</v>
+        <v>541</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
-        <v>9228</v>
+        <v>9446</v>
       </c>
       <c r="B242">
         <v>1994</v>
       </c>
       <c r="C242">
-        <v>280</v>
+        <v>9</v>
       </c>
       <c r="D242" t="s">
+        <v>9</v>
+      </c>
+      <c r="E242" t="s">
+        <v>10</v>
+      </c>
+      <c r="F242" t="s">
+        <v>42</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H242" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
         <v>8</v>
       </c>
-      <c r="E242" t="s">
-[...20 lines deleted...]
-        <v>458</v>
+      <c r="B243" t="s">
+        <v>8</v>
+      </c>
+      <c r="C243" t="s">
+        <v>8</v>
       </c>
       <c r="D243" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E243" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F243" t="s">
-        <v>270</v>
+        <v>184</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>552</v>
+        <v>544</v>
       </c>
       <c r="H243" t="s">
-        <v>553</v>
+        <v>545</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
-        <v>9128</v>
+        <v>9326</v>
       </c>
       <c r="B244">
-        <v>1995</v>
+        <v>2017</v>
       </c>
       <c r="C244">
-        <v>433</v>
+        <v>49</v>
       </c>
       <c r="D244" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E244" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F244" t="s">
-        <v>533</v>
+        <v>37</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>554</v>
+        <v>546</v>
       </c>
       <c r="H244" t="s">
-        <v>555</v>
+        <v>547</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
-        <v>9127</v>
+        <v>9323</v>
       </c>
       <c r="B245">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="C245">
-        <v>432</v>
+        <v>34</v>
       </c>
       <c r="D245" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E245" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F245" t="s">
-        <v>533</v>
+        <v>333</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>556</v>
+        <v>548</v>
       </c>
       <c r="H245" t="s">
-        <v>557</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
-        <v>9113</v>
+        <v>9281</v>
       </c>
       <c r="B246">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="C246">
-        <v>302</v>
+        <v>78</v>
       </c>
       <c r="D246" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E246" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F246" t="s">
-        <v>533</v>
+        <v>550</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>558</v>
+        <v>551</v>
       </c>
       <c r="H246" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
-        <v>9076</v>
+        <v>9252</v>
       </c>
       <c r="B247">
-        <v>1995</v>
+        <v>2017</v>
       </c>
       <c r="C247">
-        <v>144</v>
+        <v>45</v>
       </c>
       <c r="D247" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E247" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F247" t="s">
-        <v>28</v>
+        <v>252</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>560</v>
+        <v>553</v>
       </c>
       <c r="H247" t="s">
-        <v>561</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
-        <v>9059</v>
+        <v>9228</v>
       </c>
       <c r="B248">
-        <v>2017</v>
+        <v>1994</v>
       </c>
       <c r="C248">
-        <v>12</v>
+        <v>280</v>
       </c>
       <c r="D248" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E248" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F248" t="s">
-        <v>176</v>
+        <v>278</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>562</v>
+        <v>555</v>
       </c>
       <c r="H248" t="s">
-        <v>563</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249">
-        <v>9048</v>
+        <v>9212</v>
       </c>
       <c r="B249">
-        <v>2017</v>
+        <v>1994</v>
       </c>
       <c r="C249">
-        <v>5</v>
+        <v>458</v>
       </c>
       <c r="D249" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E249" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F249" t="s">
-        <v>247</v>
+        <v>278</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>564</v>
+        <v>557</v>
       </c>
       <c r="H249" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
-        <v>9045</v>
+        <v>9128</v>
       </c>
       <c r="B250">
-        <v>2017</v>
+        <v>1995</v>
       </c>
       <c r="C250">
-        <v>2</v>
+        <v>433</v>
       </c>
       <c r="D250" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E250" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F250" t="s">
-        <v>247</v>
+        <v>539</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>566</v>
+        <v>559</v>
       </c>
       <c r="H250" t="s">
-        <v>567</v>
+        <v>560</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
-        <v>9038</v>
+        <v>9127</v>
       </c>
       <c r="B251">
         <v>1995</v>
       </c>
       <c r="C251">
-        <v>2300</v>
+        <v>432</v>
       </c>
       <c r="D251" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E251" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F251" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
       <c r="H251" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
-        <v>8948</v>
+        <v>9113</v>
       </c>
       <c r="B252">
         <v>1995</v>
       </c>
       <c r="C252">
-        <v>391</v>
+        <v>302</v>
       </c>
       <c r="D252" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E252" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F252" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="H252" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253">
-        <v>8918</v>
+        <v>9076</v>
       </c>
       <c r="B253">
         <v>1995</v>
       </c>
       <c r="C253">
-        <v>316</v>
+        <v>144</v>
       </c>
       <c r="D253" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E253" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F253" t="s">
-        <v>572</v>
+        <v>42</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="H253" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254">
-        <v>8917</v>
+        <v>9059</v>
       </c>
       <c r="B254">
-        <v>1995</v>
+        <v>2017</v>
       </c>
       <c r="C254">
-        <v>309</v>
+        <v>12</v>
       </c>
       <c r="D254" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E254" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F254" t="s">
-        <v>572</v>
+        <v>184</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="H254" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255">
-        <v>8909</v>
+        <v>9048</v>
       </c>
       <c r="B255">
-        <v>1995</v>
+        <v>2017</v>
       </c>
       <c r="C255">
-        <v>278</v>
+        <v>5</v>
       </c>
       <c r="D255" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E255" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F255" t="s">
-        <v>572</v>
+        <v>255</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
       <c r="H255" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256">
-        <v>8908</v>
+        <v>9045</v>
       </c>
       <c r="B256">
-        <v>1995</v>
+        <v>2017</v>
       </c>
       <c r="C256">
-        <v>276</v>
+        <v>2</v>
       </c>
       <c r="D256" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E256" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F256" t="s">
+        <v>255</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H256" t="s">
         <v>572</v>
-      </c>
-[...4 lines deleted...]
-        <v>580</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257">
-        <v>8847</v>
+        <v>9038</v>
       </c>
       <c r="B257">
         <v>1995</v>
       </c>
       <c r="C257">
-        <v>83</v>
+        <v>2300</v>
       </c>
       <c r="D257" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E257" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F257" t="s">
-        <v>572</v>
+        <v>539</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="H257" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258">
-        <v>8795</v>
+        <v>8948</v>
       </c>
       <c r="B258">
         <v>1995</v>
       </c>
       <c r="C258">
-        <v>89</v>
+        <v>391</v>
       </c>
       <c r="D258" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E258" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F258" t="s">
-        <v>510</v>
+        <v>550</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
       <c r="H258" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259">
-        <v>8723</v>
+        <v>8918</v>
       </c>
       <c r="B259">
-        <v>2016</v>
+        <v>1995</v>
       </c>
       <c r="C259">
-        <v>302</v>
+        <v>316</v>
       </c>
       <c r="D259" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E259" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F259" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
       <c r="H259" t="s">
-        <v>587</v>
+        <v>579</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260">
-        <v>8653</v>
+        <v>8917</v>
       </c>
       <c r="B260">
-        <v>2016</v>
+        <v>1995</v>
       </c>
       <c r="C260">
-        <v>281</v>
+        <v>309</v>
       </c>
       <c r="D260" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E260" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F260" t="s">
-        <v>247</v>
+        <v>577</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>588</v>
+        <v>580</v>
       </c>
       <c r="H260" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261">
-        <v>8631</v>
+        <v>8909</v>
       </c>
       <c r="B261">
         <v>1995</v>
       </c>
       <c r="C261">
-        <v>480</v>
+        <v>278</v>
       </c>
       <c r="D261" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E261" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F261" t="s">
-        <v>208</v>
+        <v>577</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="H261" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262">
-        <v>8531</v>
+        <v>8908</v>
       </c>
       <c r="B262">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="C262">
-        <v>500</v>
+        <v>276</v>
       </c>
       <c r="D262" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E262" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F262" t="s">
-        <v>592</v>
+        <v>577</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
       <c r="H262" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263">
-        <v>8446</v>
+        <v>8847</v>
       </c>
       <c r="B263">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="C263">
-        <v>221</v>
+        <v>83</v>
       </c>
       <c r="D263" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E263" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F263" t="s">
-        <v>595</v>
+        <v>577</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>596</v>
+        <v>586</v>
       </c>
       <c r="H263" t="s">
-        <v>597</v>
+        <v>587</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264">
-        <v>8426</v>
+        <v>8795</v>
       </c>
       <c r="B264">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="C264">
-        <v>267</v>
+        <v>89</v>
       </c>
       <c r="D264" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E264" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F264" t="s">
-        <v>572</v>
+        <v>516</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>598</v>
+        <v>588</v>
       </c>
       <c r="H264" t="s">
-        <v>599</v>
+        <v>589</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265">
-        <v>8425</v>
+        <v>8723</v>
       </c>
       <c r="B265">
-        <v>1996</v>
+        <v>2016</v>
       </c>
       <c r="C265">
-        <v>266</v>
+        <v>302</v>
       </c>
       <c r="D265" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E265" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F265" t="s">
-        <v>572</v>
+        <v>386</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>600</v>
+        <v>590</v>
       </c>
       <c r="H265" t="s">
-        <v>601</v>
+        <v>591</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266">
-        <v>8424</v>
+        <v>8653</v>
       </c>
       <c r="B266">
-        <v>1996</v>
+        <v>2016</v>
       </c>
       <c r="C266">
-        <v>247</v>
+        <v>281</v>
       </c>
       <c r="D266" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E266" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F266" t="s">
-        <v>572</v>
+        <v>255</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>602</v>
+        <v>592</v>
       </c>
       <c r="H266" t="s">
-        <v>603</v>
+        <v>593</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267">
-        <v>8396</v>
+        <v>8631</v>
       </c>
       <c r="B267">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="C267">
-        <v>464</v>
+        <v>480</v>
       </c>
       <c r="D267" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E267" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F267" t="s">
-        <v>28</v>
+        <v>216</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>604</v>
+        <v>594</v>
       </c>
       <c r="H267" t="s">
-        <v>605</v>
+        <v>595</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
-        <v>8393</v>
+        <v>8531</v>
       </c>
       <c r="B268">
         <v>1997</v>
       </c>
       <c r="C268">
-        <v>388</v>
+        <v>500</v>
       </c>
       <c r="D268" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E268" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F268" t="s">
-        <v>28</v>
+        <v>596</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
       <c r="H268" t="s">
-        <v>607</v>
+        <v>598</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269">
-        <v>8369</v>
+        <v>8446</v>
       </c>
       <c r="B269">
         <v>1997</v>
       </c>
       <c r="C269">
-        <v>27</v>
+        <v>221</v>
       </c>
       <c r="D269" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E269" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F269" t="s">
-        <v>28</v>
+        <v>599</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
       <c r="H269" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270">
-        <v>8342</v>
+        <v>8426</v>
       </c>
       <c r="B270">
         <v>1996</v>
       </c>
       <c r="C270">
-        <v>286</v>
+        <v>267</v>
       </c>
       <c r="D270" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E270" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F270" t="s">
-        <v>610</v>
+        <v>577</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
       <c r="H270" t="s">
-        <v>612</v>
+        <v>603</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
-        <v>8236</v>
+        <v>8425</v>
       </c>
       <c r="B271">
         <v>1996</v>
       </c>
       <c r="C271">
-        <v>187</v>
+        <v>266</v>
       </c>
       <c r="D271" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E271" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F271" t="s">
-        <v>510</v>
+        <v>577</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>613</v>
+        <v>604</v>
       </c>
       <c r="H271" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272">
-        <v>8193</v>
+        <v>8424</v>
       </c>
       <c r="B272">
-        <v>2016</v>
+        <v>1996</v>
       </c>
       <c r="C272">
-        <v>190</v>
+        <v>247</v>
       </c>
       <c r="D272" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E272" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F272" t="s">
-        <v>615</v>
+        <v>577</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="H272" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273">
-        <v>8139</v>
+        <v>8396</v>
       </c>
       <c r="B273">
         <v>1997</v>
       </c>
       <c r="C273">
-        <v>224</v>
+        <v>464</v>
       </c>
       <c r="D273" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E273" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F273" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
       <c r="H273" t="s">
-        <v>619</v>
+        <v>609</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274">
-        <v>8002</v>
+        <v>8393</v>
       </c>
       <c r="B274">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="C274">
-        <v>567</v>
+        <v>388</v>
       </c>
       <c r="D274" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E274" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F274" t="s">
-        <v>533</v>
+        <v>42</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>620</v>
+        <v>610</v>
       </c>
       <c r="H274" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275">
-        <v>7994</v>
+        <v>8369</v>
       </c>
       <c r="B275">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="C275">
-        <v>388</v>
+        <v>27</v>
       </c>
       <c r="D275" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E275" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F275" t="s">
-        <v>533</v>
+        <v>42</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>622</v>
+        <v>612</v>
       </c>
       <c r="H275" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
-        <v>7993</v>
+        <v>8342</v>
       </c>
       <c r="B276">
         <v>1996</v>
       </c>
       <c r="C276">
-        <v>387</v>
+        <v>286</v>
       </c>
       <c r="D276" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E276" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F276" t="s">
-        <v>533</v>
+        <v>614</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="H276" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
-        <v>7942</v>
+        <v>8236</v>
       </c>
       <c r="B277">
         <v>1996</v>
       </c>
       <c r="C277">
-        <v>68</v>
+        <v>187</v>
       </c>
       <c r="D277" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E277" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F277" t="s">
-        <v>533</v>
+        <v>516</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
       <c r="H277" t="s">
-        <v>627</v>
+        <v>618</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278">
-        <v>7932</v>
+        <v>8193</v>
       </c>
       <c r="B278">
-        <v>1996</v>
+        <v>2016</v>
       </c>
       <c r="C278">
-        <v>427</v>
+        <v>190</v>
       </c>
       <c r="D278" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E278" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F278" t="s">
-        <v>277</v>
+        <v>619</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>628</v>
+        <v>620</v>
       </c>
       <c r="H278" t="s">
-        <v>629</v>
+        <v>621</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
-        <v>7885</v>
+        <v>8139</v>
       </c>
       <c r="B279">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="C279">
-        <v>287</v>
+        <v>224</v>
       </c>
       <c r="D279" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E279" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F279" t="s">
-        <v>277</v>
+        <v>14</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>630</v>
+        <v>622</v>
       </c>
       <c r="H279" t="s">
-        <v>631</v>
+        <v>623</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280">
-        <v>7846</v>
+        <v>8002</v>
       </c>
       <c r="B280">
         <v>1996</v>
       </c>
       <c r="C280">
-        <v>25</v>
+        <v>567</v>
       </c>
       <c r="D280" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E280" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F280" t="s">
-        <v>277</v>
+        <v>539</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>632</v>
+        <v>624</v>
       </c>
       <c r="H280" t="s">
-        <v>633</v>
+        <v>625</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281">
-        <v>7797</v>
+        <v>7994</v>
       </c>
       <c r="B281">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="C281">
-        <v>463</v>
+        <v>388</v>
       </c>
       <c r="D281" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E281" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F281" t="s">
-        <v>634</v>
+        <v>539</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>635</v>
+        <v>626</v>
       </c>
       <c r="H281" t="s">
-        <v>636</v>
+        <v>627</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282">
-        <v>7717</v>
+        <v>7993</v>
       </c>
       <c r="B282">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="C282">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="D282" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E282" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F282" t="s">
-        <v>270</v>
+        <v>539</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
       <c r="H282" t="s">
-        <v>638</v>
+        <v>629</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283">
-        <v>7648</v>
+        <v>7942</v>
       </c>
       <c r="B283">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="C283">
-        <v>554</v>
+        <v>68</v>
       </c>
       <c r="D283" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E283" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F283" t="s">
-        <v>639</v>
+        <v>539</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="H283" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
-        <v>7606</v>
+        <v>7932</v>
       </c>
       <c r="B284">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="C284">
-        <v>412</v>
+        <v>427</v>
       </c>
       <c r="D284" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E284" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F284" t="s">
-        <v>615</v>
+        <v>285</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
       <c r="H284" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285">
-        <v>7527</v>
+        <v>7885</v>
       </c>
       <c r="B285">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="C285">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="D285" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E285" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F285" t="s">
-        <v>615</v>
+        <v>285</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="H285" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
-        <v>7498</v>
+        <v>7846</v>
       </c>
       <c r="B286">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="C286">
-        <v>575</v>
+        <v>25</v>
       </c>
       <c r="D286" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E286" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F286" t="s">
-        <v>646</v>
+        <v>285</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>647</v>
+        <v>636</v>
       </c>
       <c r="H286" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287">
-        <v>7416</v>
+        <v>7797</v>
       </c>
       <c r="B287">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="C287">
-        <v>189</v>
+        <v>463</v>
       </c>
       <c r="D287" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E287" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F287" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>650</v>
+        <v>639</v>
       </c>
       <c r="H287" t="s">
-        <v>651</v>
+        <v>640</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288">
-        <v>7233</v>
+        <v>7717</v>
       </c>
       <c r="B288">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="C288">
-        <v>21</v>
+        <v>374</v>
       </c>
       <c r="D288" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E288" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F288" t="s">
-        <v>545</v>
+        <v>278</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
       <c r="H288" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289">
-        <v>7219</v>
+        <v>7648</v>
       </c>
       <c r="B289">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="C289">
-        <v>57</v>
+        <v>554</v>
       </c>
       <c r="D289" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E289" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F289" t="s">
-        <v>13</v>
+        <v>643</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
       <c r="H289" t="s">
-        <v>655</v>
+        <v>645</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290">
-        <v>7218</v>
+        <v>7606</v>
       </c>
       <c r="B290">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="C290">
-        <v>55</v>
+        <v>412</v>
       </c>
       <c r="D290" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E290" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F290" t="s">
-        <v>13</v>
+        <v>619</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
       <c r="H290" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291">
-        <v>7215</v>
+        <v>7527</v>
       </c>
       <c r="B291">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="C291">
-        <v>52</v>
+        <v>280</v>
       </c>
       <c r="D291" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E291" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F291" t="s">
-        <v>13</v>
+        <v>619</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="H291" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292">
-        <v>7205</v>
+        <v>7498</v>
       </c>
       <c r="B292">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="C292">
-        <v>169</v>
+        <v>575</v>
       </c>
       <c r="D292" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E292" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F292" t="s">
-        <v>595</v>
+        <v>650</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>660</v>
+        <v>651</v>
       </c>
       <c r="H292" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293">
-        <v>7173</v>
+        <v>7416</v>
       </c>
       <c r="B293">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="C293">
-        <v>159</v>
+        <v>189</v>
       </c>
       <c r="D293" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E293" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F293" t="s">
-        <v>270</v>
+        <v>653</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>662</v>
+        <v>654</v>
       </c>
       <c r="H293" t="s">
-        <v>663</v>
+        <v>655</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294">
-        <v>7163</v>
+        <v>7233</v>
       </c>
       <c r="B294">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="C294">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="D294" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E294" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F294" t="s">
-        <v>270</v>
+        <v>550</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>664</v>
+        <v>656</v>
       </c>
       <c r="H294" t="s">
-        <v>665</v>
+        <v>657</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295">
-        <v>7151</v>
+        <v>7219</v>
       </c>
       <c r="B295">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="C295">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="D295" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E295" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F295" t="s">
-        <v>270</v>
+        <v>14</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>666</v>
+        <v>658</v>
       </c>
       <c r="H295" t="s">
-        <v>667</v>
+        <v>659</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296">
-        <v>7127</v>
+        <v>7218</v>
       </c>
       <c r="B296">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="C296">
-        <v>192</v>
+        <v>55</v>
       </c>
       <c r="D296" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E296" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F296" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>668</v>
+        <v>660</v>
       </c>
       <c r="H296" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297">
-        <v>7111</v>
+        <v>7215</v>
       </c>
       <c r="B297">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="C297">
-        <v>76</v>
+        <v>52</v>
       </c>
       <c r="D297" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E297" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F297" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>670</v>
+        <v>662</v>
       </c>
       <c r="H297" t="s">
-        <v>671</v>
+        <v>663</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298">
-        <v>7088</v>
+        <v>7205</v>
       </c>
       <c r="B298">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="C298">
-        <v>132</v>
+        <v>169</v>
       </c>
       <c r="D298" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E298" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F298" t="s">
-        <v>615</v>
+        <v>599</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>672</v>
+        <v>664</v>
       </c>
       <c r="H298" t="s">
-        <v>673</v>
+        <v>665</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299">
-        <v>7027</v>
+        <v>7173</v>
       </c>
       <c r="B299">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="C299">
-        <v>103</v>
+        <v>159</v>
       </c>
       <c r="D299" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E299" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F299" t="s">
-        <v>674</v>
+        <v>278</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
       <c r="H299" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300">
-        <v>7021</v>
+        <v>7163</v>
       </c>
       <c r="B300">
         <v>1999</v>
       </c>
       <c r="C300">
-        <v>220</v>
+        <v>86</v>
       </c>
       <c r="D300" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E300" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F300" t="s">
-        <v>592</v>
+        <v>278</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>677</v>
+        <v>668</v>
       </c>
       <c r="H300" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301">
-        <v>7014</v>
+        <v>7151</v>
       </c>
       <c r="B301">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="C301">
-        <v>277</v>
+        <v>62</v>
       </c>
       <c r="D301" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E301" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F301" t="s">
-        <v>674</v>
+        <v>278</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="H301" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302">
-        <v>6876</v>
+        <v>7127</v>
       </c>
       <c r="B302">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="C302">
-        <v>165</v>
+        <v>192</v>
       </c>
       <c r="D302" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E302" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F302" t="s">
-        <v>615</v>
+        <v>14</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
       <c r="H302" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303">
-        <v>6856</v>
+        <v>7111</v>
       </c>
       <c r="B303">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="C303">
-        <v>3450</v>
+        <v>76</v>
       </c>
       <c r="D303" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E303" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F303" t="s">
-        <v>683</v>
+        <v>14</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>684</v>
+        <v>674</v>
       </c>
       <c r="H303" t="s">
-        <v>685</v>
+        <v>675</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304">
-        <v>6831</v>
+        <v>7088</v>
       </c>
       <c r="B304">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="C304">
-        <v>36</v>
+        <v>132</v>
       </c>
       <c r="D304" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E304" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F304" t="s">
-        <v>683</v>
+        <v>619</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>686</v>
+        <v>676</v>
       </c>
       <c r="H304" t="s">
-        <v>687</v>
+        <v>677</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305">
-        <v>6821</v>
+        <v>7027</v>
       </c>
       <c r="B305">
-        <v>2016</v>
+        <v>2000</v>
       </c>
       <c r="C305">
-        <v>138</v>
+        <v>103</v>
       </c>
       <c r="D305" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E305" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F305" t="s">
-        <v>28</v>
+        <v>678</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="H305" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306">
-        <v>6817</v>
+        <v>7021</v>
       </c>
       <c r="B306">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="C306">
-        <v>282</v>
+        <v>220</v>
       </c>
       <c r="D306" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E306" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F306" t="s">
-        <v>690</v>
+        <v>596</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>691</v>
+        <v>681</v>
       </c>
       <c r="H306" t="s">
-        <v>692</v>
+        <v>682</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307">
-        <v>6815</v>
+        <v>7014</v>
       </c>
       <c r="B307">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="C307">
-        <v>2470</v>
+        <v>277</v>
       </c>
       <c r="D307" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E307" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F307" t="s">
-        <v>690</v>
+        <v>678</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
       <c r="H307" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308">
-        <v>6787</v>
+        <v>6876</v>
       </c>
       <c r="B308">
         <v>2001</v>
       </c>
       <c r="C308">
-        <v>41</v>
+        <v>165</v>
       </c>
       <c r="D308" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E308" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F308" t="s">
-        <v>690</v>
+        <v>619</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
       <c r="H308" t="s">
-        <v>696</v>
+        <v>686</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309">
-        <v>6683</v>
+        <v>6856</v>
       </c>
       <c r="B309">
         <v>2001</v>
       </c>
       <c r="C309">
-        <v>48</v>
+        <v>3450</v>
       </c>
       <c r="D309" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E309" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F309" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="H309" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310">
-        <v>6678</v>
+        <v>6831</v>
       </c>
       <c r="B310">
         <v>2001</v>
       </c>
       <c r="C310">
-        <v>340</v>
+        <v>36</v>
       </c>
       <c r="D310" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E310" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F310" t="s">
-        <v>13</v>
+        <v>687</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>700</v>
+        <v>690</v>
       </c>
       <c r="H310" t="s">
-        <v>701</v>
+        <v>691</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311">
-        <v>6673</v>
+        <v>6821</v>
       </c>
       <c r="B311">
-        <v>2001</v>
+        <v>2016</v>
       </c>
       <c r="C311">
-        <v>223</v>
+        <v>138</v>
       </c>
       <c r="D311" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E311" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F311" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
       <c r="H311" t="s">
-        <v>703</v>
+        <v>693</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312">
-        <v>6670</v>
+        <v>6817</v>
       </c>
       <c r="B312">
         <v>2001</v>
       </c>
       <c r="C312">
-        <v>206</v>
+        <v>282</v>
       </c>
       <c r="D312" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E312" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F312" t="s">
-        <v>13</v>
+        <v>694</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
       <c r="H312" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313">
-        <v>6654</v>
+        <v>6815</v>
       </c>
       <c r="B313">
         <v>2001</v>
       </c>
       <c r="C313">
-        <v>10</v>
+        <v>2470</v>
       </c>
       <c r="D313" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E313" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F313" t="s">
-        <v>13</v>
+        <v>694</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="H313" t="s">
-        <v>707</v>
+        <v>698</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314">
-        <v>6605</v>
+        <v>6787</v>
       </c>
       <c r="B314">
         <v>2001</v>
       </c>
       <c r="C314">
-        <v>125</v>
+        <v>41</v>
       </c>
       <c r="D314" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E314" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F314" t="s">
-        <v>708</v>
+        <v>694</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>709</v>
+        <v>699</v>
       </c>
       <c r="H314" t="s">
-        <v>710</v>
+        <v>700</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315">
-        <v>6577</v>
+        <v>6683</v>
       </c>
       <c r="B315">
         <v>2001</v>
       </c>
       <c r="C315">
-        <v>288</v>
+        <v>48</v>
       </c>
       <c r="D315" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E315" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F315" t="s">
-        <v>592</v>
+        <v>701</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>711</v>
+        <v>702</v>
       </c>
       <c r="H315" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316">
-        <v>6562</v>
+        <v>6678</v>
       </c>
       <c r="B316">
         <v>2001</v>
       </c>
       <c r="C316">
-        <v>150</v>
+        <v>340</v>
       </c>
       <c r="D316" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E316" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F316" t="s">
-        <v>592</v>
+        <v>14</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="H316" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317">
-        <v>6502</v>
+        <v>6673</v>
       </c>
       <c r="B317">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="C317">
-        <v>121</v>
+        <v>223</v>
       </c>
       <c r="D317" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E317" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F317" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
       <c r="H317" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318">
-        <v>6488</v>
+        <v>6670</v>
       </c>
       <c r="B318">
         <v>2001</v>
       </c>
       <c r="C318">
-        <v>307</v>
+        <v>206</v>
       </c>
       <c r="D318" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E318" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F318" t="s">
-        <v>572</v>
+        <v>14</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>717</v>
+        <v>708</v>
       </c>
       <c r="H318" t="s">
-        <v>718</v>
+        <v>709</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319">
-        <v>6485</v>
+        <v>6654</v>
       </c>
       <c r="B319">
         <v>2001</v>
       </c>
       <c r="C319">
-        <v>306</v>
+        <v>10</v>
       </c>
       <c r="D319" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E319" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F319" t="s">
-        <v>572</v>
+        <v>14</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>719</v>
+        <v>710</v>
       </c>
       <c r="H319" t="s">
-        <v>720</v>
+        <v>711</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320">
-        <v>6469</v>
+        <v>6605</v>
       </c>
       <c r="B320">
         <v>2001</v>
       </c>
       <c r="C320">
-        <v>106</v>
+        <v>125</v>
       </c>
       <c r="D320" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E320" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F320" t="s">
-        <v>572</v>
+        <v>712</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>721</v>
+        <v>713</v>
       </c>
       <c r="H320" t="s">
-        <v>722</v>
+        <v>714</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321">
-        <v>6467</v>
+        <v>6577</v>
       </c>
       <c r="B321">
         <v>2001</v>
       </c>
       <c r="C321">
-        <v>94</v>
+        <v>288</v>
       </c>
       <c r="D321" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E321" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F321" t="s">
-        <v>572</v>
+        <v>596</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>723</v>
+        <v>715</v>
       </c>
       <c r="H321" t="s">
-        <v>724</v>
+        <v>716</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322">
-        <v>6463</v>
+        <v>6562</v>
       </c>
       <c r="B322">
         <v>2001</v>
       </c>
       <c r="C322">
-        <v>214</v>
+        <v>150</v>
       </c>
       <c r="D322" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E322" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F322" t="s">
-        <v>725</v>
+        <v>596</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>726</v>
+        <v>717</v>
       </c>
       <c r="H322" t="s">
-        <v>727</v>
+        <v>718</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323">
-        <v>6430</v>
+        <v>6502</v>
       </c>
       <c r="B323">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="C323">
-        <v>196</v>
+        <v>121</v>
       </c>
       <c r="D323" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E323" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F323" t="s">
-        <v>325</v>
+        <v>14</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>728</v>
+        <v>719</v>
       </c>
       <c r="H323" t="s">
-        <v>729</v>
+        <v>720</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324">
-        <v>6393</v>
+        <v>6488</v>
       </c>
       <c r="B324">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="C324">
-        <v>29</v>
+        <v>307</v>
       </c>
       <c r="D324" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E324" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F324" t="s">
-        <v>391</v>
+        <v>577</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>730</v>
+        <v>721</v>
       </c>
       <c r="H324" t="s">
-        <v>731</v>
+        <v>722</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325">
-        <v>6388</v>
+        <v>6485</v>
       </c>
       <c r="B325">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="C325">
-        <v>60</v>
+        <v>306</v>
       </c>
       <c r="D325" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E325" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F325" t="s">
-        <v>683</v>
+        <v>577</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>732</v>
+        <v>723</v>
       </c>
       <c r="H325" t="s">
-        <v>733</v>
+        <v>724</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326">
-        <v>6378</v>
+        <v>6469</v>
       </c>
       <c r="B326">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="C326">
-        <v>64</v>
+        <v>106</v>
       </c>
       <c r="D326" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E326" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F326" t="s">
-        <v>615</v>
+        <v>577</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>734</v>
+        <v>725</v>
       </c>
       <c r="H326" t="s">
-        <v>735</v>
+        <v>726</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327">
-        <v>6377</v>
+        <v>6467</v>
       </c>
       <c r="B327">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="C327">
-        <v>9</v>
+        <v>94</v>
       </c>
       <c r="D327" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E327" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F327" t="s">
-        <v>615</v>
+        <v>577</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>736</v>
+        <v>727</v>
       </c>
       <c r="H327" t="s">
-        <v>737</v>
+        <v>728</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328">
-        <v>6368</v>
+        <v>6463</v>
       </c>
       <c r="B328">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="C328">
-        <v>317</v>
+        <v>214</v>
       </c>
       <c r="D328" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E328" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F328" t="s">
-        <v>325</v>
+        <v>729</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>738</v>
+        <v>730</v>
       </c>
       <c r="H328" t="s">
-        <v>739</v>
+        <v>731</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329">
-        <v>6361</v>
+        <v>6430</v>
       </c>
       <c r="B329">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="C329">
-        <v>269</v>
+        <v>196</v>
       </c>
       <c r="D329" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E329" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F329" t="s">
-        <v>325</v>
+        <v>333</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>740</v>
+        <v>732</v>
       </c>
       <c r="H329" t="s">
-        <v>741</v>
+        <v>733</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330">
-        <v>6339</v>
+        <v>6393</v>
       </c>
       <c r="B330">
         <v>2002</v>
       </c>
       <c r="C330">
-        <v>68</v>
+        <v>29</v>
       </c>
       <c r="D330" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E330" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F330" t="s">
-        <v>742</v>
+        <v>397</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>743</v>
+        <v>734</v>
       </c>
       <c r="H330" t="s">
-        <v>744</v>
+        <v>735</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331">
-        <v>6334</v>
+        <v>6388</v>
       </c>
       <c r="B331">
         <v>2002</v>
       </c>
       <c r="C331">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D331" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E331" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F331" t="s">
-        <v>592</v>
+        <v>687</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>745</v>
+        <v>736</v>
       </c>
       <c r="H331" t="s">
-        <v>746</v>
+        <v>737</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332">
-        <v>6294</v>
+        <v>6378</v>
       </c>
       <c r="B332">
         <v>2002</v>
       </c>
       <c r="C332">
-        <v>1070</v>
+        <v>64</v>
       </c>
       <c r="D332" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E332" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F332" t="s">
-        <v>708</v>
+        <v>619</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>747</v>
+        <v>738</v>
       </c>
       <c r="H332" t="s">
-        <v>748</v>
+        <v>739</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333">
-        <v>6290</v>
+        <v>6377</v>
       </c>
       <c r="B333">
         <v>2002</v>
       </c>
       <c r="C333">
-        <v>132</v>
+        <v>9</v>
       </c>
       <c r="D333" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E333" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F333" t="s">
-        <v>572</v>
+        <v>619</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>749</v>
+        <v>740</v>
       </c>
       <c r="H333" t="s">
-        <v>750</v>
+        <v>741</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334">
-        <v>6287</v>
+        <v>6368</v>
       </c>
       <c r="B334">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="C334">
-        <v>37</v>
+        <v>317</v>
       </c>
       <c r="D334" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E334" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F334" t="s">
-        <v>572</v>
+        <v>333</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>751</v>
+        <v>742</v>
       </c>
       <c r="H334" t="s">
-        <v>752</v>
+        <v>743</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335">
-        <v>6226</v>
+        <v>6361</v>
       </c>
       <c r="B335">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="C335">
-        <v>129</v>
+        <v>269</v>
       </c>
       <c r="D335" t="s">
+        <v>9</v>
+      </c>
+      <c r="E335" t="s">
+        <v>10</v>
+      </c>
+      <c r="F335" t="s">
+        <v>333</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H335" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
         <v>8</v>
       </c>
-      <c r="E335" t="s">
-[...20 lines deleted...]
-        <v>94</v>
+      <c r="B336" t="s">
+        <v>8</v>
+      </c>
+      <c r="C336" t="s">
+        <v>8</v>
       </c>
       <c r="D336" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E336" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F336" t="s">
-        <v>725</v>
+        <v>701</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>755</v>
+        <v>746</v>
       </c>
       <c r="H336" t="s">
-        <v>756</v>
+        <v>747</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337">
-        <v>6186</v>
+        <v>6334</v>
       </c>
       <c r="B337">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="C337">
-        <v>90</v>
+        <v>61</v>
       </c>
       <c r="D337" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E337" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F337" t="s">
-        <v>725</v>
+        <v>596</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>757</v>
+        <v>748</v>
       </c>
       <c r="H337" t="s">
-        <v>758</v>
+        <v>749</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338">
-        <v>6173</v>
+        <v>6294</v>
       </c>
       <c r="B338">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="C338">
-        <v>305</v>
+        <v>1070</v>
       </c>
       <c r="D338" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E338" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F338" t="s">
-        <v>572</v>
+        <v>712</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>759</v>
+        <v>750</v>
       </c>
       <c r="H338" t="s">
-        <v>760</v>
+        <v>751</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339">
-        <v>6164</v>
+        <v>6290</v>
       </c>
       <c r="B339">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="C339">
-        <v>280</v>
+        <v>132</v>
       </c>
       <c r="D339" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E339" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F339" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>761</v>
+        <v>752</v>
       </c>
       <c r="H339" t="s">
-        <v>762</v>
+        <v>753</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340">
-        <v>6114</v>
+        <v>6287</v>
       </c>
       <c r="B340">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="C340">
-        <v>251</v>
+        <v>37</v>
       </c>
       <c r="D340" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E340" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F340" t="s">
-        <v>615</v>
+        <v>577</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>763</v>
+        <v>754</v>
       </c>
       <c r="H340" t="s">
-        <v>764</v>
+        <v>755</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341">
-        <v>6113</v>
+        <v>6226</v>
       </c>
       <c r="B341">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="C341">
-        <v>250</v>
+        <v>129</v>
       </c>
       <c r="D341" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E341" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F341" t="s">
-        <v>615</v>
+        <v>216</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>765</v>
+        <v>756</v>
       </c>
       <c r="H341" t="s">
-        <v>766</v>
+        <v>757</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342">
-        <v>6099</v>
+        <v>6190</v>
       </c>
       <c r="B342">
         <v>2003</v>
       </c>
       <c r="C342">
-        <v>211</v>
+        <v>94</v>
       </c>
       <c r="D342" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E342" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F342" t="s">
-        <v>572</v>
+        <v>729</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>767</v>
+        <v>758</v>
       </c>
       <c r="H342" t="s">
-        <v>768</v>
+        <v>759</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343">
-        <v>6076</v>
+        <v>6186</v>
       </c>
       <c r="B343">
         <v>2003</v>
       </c>
       <c r="C343">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="D343" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E343" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F343" t="s">
-        <v>615</v>
+        <v>729</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>769</v>
+        <v>760</v>
       </c>
       <c r="H343" t="s">
-        <v>770</v>
+        <v>761</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344">
-        <v>6075</v>
+        <v>6173</v>
       </c>
       <c r="B344">
         <v>2003</v>
       </c>
       <c r="C344">
-        <v>65</v>
+        <v>305</v>
       </c>
       <c r="D344" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E344" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F344" t="s">
-        <v>615</v>
+        <v>577</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>771</v>
+        <v>762</v>
       </c>
       <c r="H344" t="s">
-        <v>772</v>
+        <v>763</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345">
-        <v>6053</v>
+        <v>6164</v>
       </c>
       <c r="B345">
         <v>2003</v>
       </c>
       <c r="C345">
-        <v>322</v>
+        <v>280</v>
       </c>
       <c r="D345" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E345" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F345" t="s">
-        <v>247</v>
+        <v>577</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>773</v>
+        <v>764</v>
       </c>
       <c r="H345" t="s">
-        <v>774</v>
+        <v>765</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346">
-        <v>6031</v>
+        <v>6114</v>
       </c>
       <c r="B346">
         <v>2003</v>
       </c>
       <c r="C346">
-        <v>218</v>
+        <v>251</v>
       </c>
       <c r="D346" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E346" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F346" t="s">
-        <v>247</v>
+        <v>619</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>775</v>
+        <v>766</v>
       </c>
       <c r="H346" t="s">
-        <v>776</v>
+        <v>767</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347">
-        <v>6029</v>
+        <v>6113</v>
       </c>
       <c r="B347">
         <v>2003</v>
       </c>
       <c r="C347">
-        <v>216</v>
+        <v>250</v>
       </c>
       <c r="D347" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E347" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F347" t="s">
-        <v>247</v>
+        <v>619</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>777</v>
+        <v>768</v>
       </c>
       <c r="H347" t="s">
-        <v>778</v>
+        <v>769</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348">
-        <v>6024</v>
+        <v>6099</v>
       </c>
       <c r="B348">
         <v>2003</v>
       </c>
       <c r="C348">
-        <v>184</v>
+        <v>211</v>
       </c>
       <c r="D348" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E348" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F348" t="s">
-        <v>247</v>
+        <v>577</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>779</v>
+        <v>770</v>
       </c>
       <c r="H348" t="s">
-        <v>780</v>
+        <v>771</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349">
-        <v>6016</v>
+        <v>6076</v>
       </c>
       <c r="B349">
         <v>2003</v>
       </c>
       <c r="C349">
-        <v>166</v>
+        <v>110</v>
       </c>
       <c r="D349" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E349" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F349" t="s">
-        <v>247</v>
+        <v>619</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>781</v>
+        <v>772</v>
       </c>
       <c r="H349" t="s">
-        <v>782</v>
+        <v>773</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
-        <v>6001</v>
+        <v>6075</v>
       </c>
       <c r="B350">
         <v>2003</v>
       </c>
       <c r="C350">
-        <v>119</v>
+        <v>65</v>
       </c>
       <c r="D350" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E350" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F350" t="s">
-        <v>247</v>
+        <v>619</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="H350" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351">
-        <v>5987</v>
+        <v>6053</v>
       </c>
       <c r="B351">
         <v>2003</v>
       </c>
       <c r="C351">
-        <v>66</v>
+        <v>322</v>
       </c>
       <c r="D351" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E351" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F351" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>785</v>
+        <v>776</v>
       </c>
       <c r="H351" t="s">
-        <v>786</v>
+        <v>777</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352">
-        <v>5977</v>
+        <v>6031</v>
       </c>
       <c r="B352">
         <v>2003</v>
       </c>
       <c r="C352">
-        <v>9</v>
+        <v>218</v>
       </c>
       <c r="D352" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E352" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F352" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>787</v>
+        <v>778</v>
       </c>
       <c r="H352" t="s">
-        <v>788</v>
+        <v>779</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353">
-        <v>5951</v>
+        <v>6029</v>
       </c>
       <c r="B353">
         <v>2003</v>
       </c>
       <c r="C353">
-        <v>334</v>
+        <v>216</v>
       </c>
       <c r="D353" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E353" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F353" t="s">
-        <v>13</v>
+        <v>255</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>789</v>
+        <v>780</v>
       </c>
       <c r="H353" t="s">
-        <v>790</v>
+        <v>781</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354">
-        <v>5950</v>
+        <v>6024</v>
       </c>
       <c r="B354">
         <v>2003</v>
       </c>
       <c r="C354">
-        <v>103</v>
+        <v>184</v>
       </c>
       <c r="D354" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E354" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F354" t="s">
-        <v>592</v>
+        <v>255</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>791</v>
+        <v>782</v>
       </c>
       <c r="H354" t="s">
-        <v>792</v>
+        <v>783</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355">
-        <v>5945</v>
+        <v>6016</v>
       </c>
       <c r="B355">
         <v>2003</v>
       </c>
       <c r="C355">
-        <v>100</v>
+        <v>166</v>
       </c>
       <c r="D355" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E355" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F355" t="s">
-        <v>592</v>
+        <v>255</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>793</v>
+        <v>784</v>
       </c>
       <c r="H355" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356">
-        <v>5896</v>
+        <v>6001</v>
       </c>
       <c r="B356">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="C356">
-        <v>3010</v>
+        <v>119</v>
       </c>
       <c r="D356" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E356" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F356" t="s">
-        <v>725</v>
+        <v>255</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="H356" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357">
-        <v>5865</v>
+        <v>5987</v>
       </c>
       <c r="B357">
         <v>2003</v>
       </c>
       <c r="C357">
-        <v>263</v>
+        <v>66</v>
       </c>
       <c r="D357" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E357" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F357" t="s">
-        <v>13</v>
+        <v>255</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
       <c r="H357" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358">
-        <v>5608</v>
+        <v>5977</v>
       </c>
       <c r="B358">
-        <v>2016</v>
+        <v>2003</v>
       </c>
       <c r="C358">
-        <v>87</v>
+        <v>9</v>
       </c>
       <c r="D358" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E358" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F358" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="H358" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359">
-        <v>5496</v>
+        <v>5951</v>
       </c>
       <c r="B359">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="C359">
-        <v>80</v>
+        <v>334</v>
       </c>
       <c r="D359" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E359" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F359" t="s">
-        <v>801</v>
+        <v>14</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>802</v>
+        <v>792</v>
       </c>
       <c r="H359" t="s">
-        <v>803</v>
+        <v>793</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
-        <v>5490</v>
+        <v>5950</v>
       </c>
       <c r="B360">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="C360">
-        <v>22</v>
+        <v>103</v>
       </c>
       <c r="D360" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E360" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F360" t="s">
-        <v>801</v>
+        <v>596</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>804</v>
+        <v>794</v>
       </c>
       <c r="H360" t="s">
-        <v>805</v>
+        <v>795</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361">
-        <v>5443</v>
+        <v>5945</v>
       </c>
       <c r="B361">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="C361">
-        <v>221</v>
+        <v>100</v>
       </c>
       <c r="D361" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E361" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F361" t="s">
-        <v>806</v>
+        <v>596</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>807</v>
+        <v>796</v>
       </c>
       <c r="H361" t="s">
-        <v>808</v>
+        <v>797</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362">
-        <v>5440</v>
+        <v>5896</v>
       </c>
       <c r="B362">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="C362">
-        <v>199</v>
+        <v>3010</v>
       </c>
       <c r="D362" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E362" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F362" t="s">
-        <v>615</v>
+        <v>729</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>809</v>
+        <v>798</v>
       </c>
       <c r="H362" t="s">
-        <v>810</v>
+        <v>799</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363">
-        <v>5429</v>
+        <v>5865</v>
       </c>
       <c r="B363">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="C363">
-        <v>63</v>
+        <v>263</v>
       </c>
       <c r="D363" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E363" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F363" t="s">
-        <v>615</v>
+        <v>14</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>811</v>
+        <v>800</v>
       </c>
       <c r="H363" t="s">
-        <v>812</v>
+        <v>801</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364">
-        <v>5426</v>
+        <v>5608</v>
       </c>
       <c r="B364">
-        <v>2005</v>
+        <v>2016</v>
       </c>
       <c r="C364">
-        <v>59</v>
+        <v>87</v>
       </c>
       <c r="D364" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E364" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F364" t="s">
-        <v>615</v>
+        <v>255</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>813</v>
+        <v>802</v>
       </c>
       <c r="H364" t="s">
-        <v>814</v>
+        <v>803</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365">
-        <v>5312</v>
+        <v>5496</v>
       </c>
       <c r="B365">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="C365">
-        <v>179</v>
+        <v>80</v>
       </c>
       <c r="D365" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E365" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F365" t="s">
-        <v>697</v>
+        <v>804</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>815</v>
+        <v>805</v>
       </c>
       <c r="H365" t="s">
-        <v>816</v>
+        <v>806</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366">
-        <v>5284</v>
+        <v>5490</v>
       </c>
       <c r="B366">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="C366">
-        <v>90</v>
+        <v>22</v>
       </c>
       <c r="D366" t="s">
+        <v>9</v>
+      </c>
+      <c r="E366" t="s">
+        <v>10</v>
+      </c>
+      <c r="F366" t="s">
+        <v>804</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H366" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
         <v>8</v>
       </c>
-      <c r="E366" t="s">
-[...20 lines deleted...]
-        <v>7</v>
+      <c r="B367" t="s">
+        <v>8</v>
+      </c>
+      <c r="C367" t="s">
+        <v>8</v>
       </c>
       <c r="D367" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E367" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F367" t="s">
-        <v>391</v>
+        <v>619</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>819</v>
+        <v>809</v>
       </c>
       <c r="H367" t="s">
-        <v>820</v>
+        <v>810</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368">
-        <v>4966</v>
+        <v>5440</v>
       </c>
       <c r="B368">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="C368">
-        <v>95</v>
+        <v>199</v>
       </c>
       <c r="D368" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E368" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F368" t="s">
-        <v>28</v>
+        <v>619</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>821</v>
+        <v>811</v>
       </c>
       <c r="H368" t="s">
-        <v>822</v>
+        <v>812</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369">
-        <v>4955</v>
+        <v>5429</v>
       </c>
       <c r="B369">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="C369">
-        <v>213</v>
+        <v>63</v>
       </c>
       <c r="D369" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E369" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F369" t="s">
-        <v>823</v>
+        <v>619</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>824</v>
+        <v>813</v>
       </c>
       <c r="H369" t="s">
-        <v>825</v>
+        <v>814</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370">
-        <v>4944</v>
+        <v>5426</v>
       </c>
       <c r="B370">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="C370">
-        <v>197</v>
+        <v>59</v>
       </c>
       <c r="D370" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E370" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F370" t="s">
-        <v>823</v>
+        <v>619</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>826</v>
+        <v>815</v>
       </c>
       <c r="H370" t="s">
-        <v>827</v>
+        <v>816</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371">
-        <v>4892</v>
+        <v>5312</v>
       </c>
       <c r="B371">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="C371">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D371" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E371" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F371" t="s">
-        <v>683</v>
+        <v>701</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>828</v>
+        <v>817</v>
       </c>
       <c r="H371" t="s">
-        <v>829</v>
+        <v>818</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372">
-        <v>4876</v>
+        <v>5284</v>
       </c>
       <c r="B372">
-        <v>2016</v>
+        <v>2006</v>
       </c>
       <c r="C372">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="D372" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E372" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F372" t="s">
-        <v>176</v>
+        <v>34</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>830</v>
+        <v>819</v>
       </c>
       <c r="H372" t="s">
-        <v>831</v>
+        <v>820</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373">
-        <v>4827</v>
+        <v>5219</v>
       </c>
       <c r="B373">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="C373">
-        <v>159</v>
+        <v>7</v>
       </c>
       <c r="D373" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E373" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F373" t="s">
-        <v>19</v>
+        <v>397</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>832</v>
+        <v>821</v>
       </c>
       <c r="H373" t="s">
-        <v>833</v>
+        <v>822</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374">
-        <v>4744</v>
+        <v>4966</v>
       </c>
       <c r="B374">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="C374">
-        <v>24</v>
+        <v>95</v>
       </c>
       <c r="D374" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E374" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F374" t="s">
-        <v>834</v>
+        <v>42</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
       <c r="H374" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375">
-        <v>4534</v>
+        <v>4955</v>
       </c>
       <c r="B375">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="C375">
-        <v>543</v>
+        <v>213</v>
       </c>
       <c r="D375" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E375" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F375" t="s">
-        <v>247</v>
+        <v>825</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>837</v>
+        <v>826</v>
       </c>
       <c r="H375" t="s">
-        <v>838</v>
+        <v>827</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376">
-        <v>4443</v>
+        <v>4944</v>
       </c>
       <c r="B376">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="C376">
-        <v>533</v>
+        <v>197</v>
       </c>
       <c r="D376" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E376" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F376" t="s">
-        <v>28</v>
+        <v>825</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>839</v>
+        <v>828</v>
       </c>
       <c r="H376" t="s">
-        <v>840</v>
+        <v>829</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377">
-        <v>4438</v>
+        <v>4892</v>
       </c>
       <c r="B377">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="C377">
-        <v>528</v>
+        <v>170</v>
       </c>
       <c r="D377" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E377" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F377" t="s">
-        <v>28</v>
+        <v>687</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>841</v>
+        <v>830</v>
       </c>
       <c r="H377" t="s">
-        <v>842</v>
+        <v>831</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378">
-        <v>4429</v>
+        <v>4876</v>
       </c>
       <c r="B378">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C378">
-        <v>525</v>
+        <v>73</v>
       </c>
       <c r="D378" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E378" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F378" t="s">
-        <v>585</v>
+        <v>184</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>843</v>
+        <v>832</v>
       </c>
       <c r="H378" t="s">
-        <v>844</v>
+        <v>833</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379">
-        <v>4340</v>
+        <v>4827</v>
       </c>
       <c r="B379">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="C379">
-        <v>467</v>
+        <v>159</v>
       </c>
       <c r="D379" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E379" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F379" t="s">
-        <v>247</v>
+        <v>34</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>845</v>
+        <v>834</v>
       </c>
       <c r="H379" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380">
-        <v>4285</v>
+        <v>4744</v>
       </c>
       <c r="B380">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="C380">
-        <v>436</v>
+        <v>24</v>
       </c>
       <c r="D380" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E380" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F380" t="s">
-        <v>247</v>
+        <v>836</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>847</v>
+        <v>837</v>
       </c>
       <c r="H380" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381">
-        <v>4185</v>
+        <v>4534</v>
       </c>
       <c r="B381">
         <v>2015</v>
       </c>
       <c r="C381">
-        <v>368</v>
+        <v>543</v>
       </c>
       <c r="D381" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E381" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F381" t="s">
-        <v>849</v>
+        <v>255</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>850</v>
+        <v>839</v>
       </c>
       <c r="H381" t="s">
-        <v>851</v>
+        <v>840</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382">
-        <v>4063</v>
+        <v>4443</v>
       </c>
       <c r="B382">
         <v>2015</v>
       </c>
       <c r="C382">
-        <v>288</v>
+        <v>533</v>
       </c>
       <c r="D382" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E382" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F382" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>852</v>
+        <v>841</v>
       </c>
       <c r="H382" t="s">
-        <v>853</v>
+        <v>842</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383">
-        <v>4040</v>
+        <v>4438</v>
       </c>
       <c r="B383">
         <v>2015</v>
       </c>
       <c r="C383">
-        <v>271</v>
+        <v>528</v>
       </c>
       <c r="D383" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E383" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F383" t="s">
-        <v>615</v>
+        <v>42</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>854</v>
+        <v>843</v>
       </c>
       <c r="H383" t="s">
-        <v>855</v>
+        <v>844</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384">
-        <v>3941</v>
+        <v>4429</v>
       </c>
       <c r="B384">
         <v>2015</v>
       </c>
       <c r="C384">
-        <v>200</v>
+        <v>525</v>
       </c>
       <c r="D384" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E384" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F384" t="s">
-        <v>176</v>
+        <v>386</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>856</v>
+        <v>845</v>
       </c>
       <c r="H384" t="s">
-        <v>857</v>
+        <v>846</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385">
-        <v>3419</v>
+        <v>4340</v>
       </c>
       <c r="B385">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C385">
-        <v>401</v>
+        <v>467</v>
       </c>
       <c r="D385" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E385" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F385" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>858</v>
+        <v>847</v>
       </c>
       <c r="H385" t="s">
-        <v>859</v>
+        <v>848</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386">
-        <v>3153</v>
+        <v>4285</v>
       </c>
       <c r="B386">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C386">
-        <v>213</v>
+        <v>436</v>
       </c>
       <c r="D386" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E386" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F386" t="s">
-        <v>176</v>
+        <v>255</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>860</v>
+        <v>849</v>
       </c>
       <c r="H386" t="s">
-        <v>861</v>
+        <v>850</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387">
-        <v>3004</v>
+        <v>4185</v>
       </c>
       <c r="B387">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C387">
-        <v>106</v>
+        <v>368</v>
       </c>
       <c r="D387" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E387" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F387" t="s">
-        <v>176</v>
+        <v>851</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>862</v>
+        <v>852</v>
       </c>
       <c r="H387" t="s">
-        <v>863</v>
+        <v>853</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388">
-        <v>2984</v>
+        <v>4063</v>
       </c>
       <c r="B388">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C388">
-        <v>91</v>
+        <v>288</v>
       </c>
       <c r="D388" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E388" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F388" t="s">
-        <v>247</v>
+        <v>42</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>864</v>
+        <v>854</v>
       </c>
       <c r="H388" t="s">
-        <v>865</v>
+        <v>855</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389">
-        <v>2950</v>
+        <v>4040</v>
       </c>
       <c r="B389">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C389">
-        <v>69</v>
+        <v>271</v>
       </c>
       <c r="D389" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E389" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F389" t="s">
-        <v>849</v>
+        <v>619</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>866</v>
+        <v>856</v>
       </c>
       <c r="H389" t="s">
-        <v>867</v>
+        <v>857</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390">
-        <v>2870</v>
+        <v>3941</v>
       </c>
       <c r="B390">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C390">
-        <v>11</v>
+        <v>200</v>
       </c>
       <c r="D390" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E390" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F390" t="s">
-        <v>347</v>
+        <v>184</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>868</v>
+        <v>858</v>
       </c>
       <c r="H390" t="s">
-        <v>869</v>
+        <v>859</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391">
-        <v>2748</v>
+        <v>3419</v>
       </c>
       <c r="B391">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C391">
-        <v>561</v>
+        <v>401</v>
       </c>
       <c r="D391" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E391" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F391" t="s">
-        <v>870</v>
+        <v>255</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>871</v>
+        <v>860</v>
       </c>
       <c r="H391" t="s">
-        <v>872</v>
+        <v>861</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392">
-        <v>2714</v>
+        <v>3153</v>
       </c>
       <c r="B392">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C392">
-        <v>536</v>
+        <v>213</v>
       </c>
       <c r="D392" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E392" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F392" t="s">
-        <v>615</v>
+        <v>184</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>873</v>
+        <v>862</v>
       </c>
       <c r="H392" t="s">
-        <v>874</v>
+        <v>863</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393">
-        <v>2697</v>
+        <v>3004</v>
       </c>
       <c r="B393">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C393">
-        <v>529</v>
+        <v>106</v>
       </c>
       <c r="D393" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E393" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F393" t="s">
-        <v>585</v>
+        <v>184</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>875</v>
+        <v>864</v>
       </c>
       <c r="H393" t="s">
-        <v>876</v>
+        <v>865</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394">
-        <v>2683</v>
+        <v>2984</v>
       </c>
       <c r="B394">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C394">
-        <v>517</v>
+        <v>91</v>
       </c>
       <c r="D394" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E394" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F394" t="s">
-        <v>823</v>
+        <v>255</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>877</v>
+        <v>866</v>
       </c>
       <c r="H394" t="s">
-        <v>878</v>
+        <v>867</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395">
-        <v>2615</v>
+        <v>2950</v>
       </c>
       <c r="B395">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C395">
-        <v>462</v>
+        <v>69</v>
       </c>
       <c r="D395" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E395" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F395" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>879</v>
+        <v>868</v>
       </c>
       <c r="H395" t="s">
-        <v>880</v>
+        <v>869</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396">
-        <v>2475</v>
+        <v>2870</v>
       </c>
       <c r="B396">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C396">
-        <v>363</v>
+        <v>11</v>
       </c>
       <c r="D396" t="s">
+        <v>9</v>
+      </c>
+      <c r="E396" t="s">
+        <v>10</v>
+      </c>
+      <c r="F396" t="s">
+        <v>355</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="H396" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
         <v>8</v>
       </c>
-      <c r="E396" t="s">
-[...20 lines deleted...]
-        <v>348</v>
+      <c r="B397" t="s">
+        <v>8</v>
+      </c>
+      <c r="C397" t="s">
+        <v>8</v>
       </c>
       <c r="D397" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E397" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F397" t="s">
-        <v>849</v>
+        <v>184</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>883</v>
+        <v>872</v>
       </c>
       <c r="H397" t="s">
-        <v>884</v>
+        <v>873</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398">
-        <v>2362</v>
+        <v>2714</v>
       </c>
       <c r="B398">
         <v>2013</v>
       </c>
       <c r="C398">
-        <v>297</v>
+        <v>536</v>
       </c>
       <c r="D398" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E398" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F398" t="s">
-        <v>247</v>
+        <v>619</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>885</v>
+        <v>874</v>
       </c>
       <c r="H398" t="s">
-        <v>886</v>
+        <v>875</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399">
-        <v>2361</v>
+        <v>2697</v>
       </c>
       <c r="B399">
         <v>2013</v>
       </c>
       <c r="C399">
-        <v>296</v>
+        <v>529</v>
       </c>
       <c r="D399" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E399" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F399" t="s">
-        <v>247</v>
+        <v>386</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>887</v>
+        <v>876</v>
       </c>
       <c r="H399" t="s">
-        <v>888</v>
+        <v>877</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400">
-        <v>2308</v>
+        <v>2683</v>
       </c>
       <c r="B400">
         <v>2013</v>
       </c>
       <c r="C400">
-        <v>270</v>
+        <v>517</v>
       </c>
       <c r="D400" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E400" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F400" t="s">
-        <v>28</v>
+        <v>825</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>889</v>
+        <v>878</v>
       </c>
       <c r="H400" t="s">
-        <v>890</v>
+        <v>879</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401">
-        <v>2277</v>
+        <v>2615</v>
       </c>
       <c r="B401">
         <v>2013</v>
       </c>
       <c r="C401">
-        <v>242</v>
+        <v>462</v>
       </c>
       <c r="D401" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E401" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F401" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>891</v>
+        <v>880</v>
       </c>
       <c r="H401" t="s">
-        <v>892</v>
+        <v>881</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402">
-        <v>2198</v>
+        <v>2475</v>
       </c>
       <c r="B402">
         <v>2013</v>
       </c>
       <c r="C402">
-        <v>181</v>
+        <v>363</v>
       </c>
       <c r="D402" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E402" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F402" t="s">
-        <v>823</v>
+        <v>619</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>893</v>
+        <v>882</v>
       </c>
       <c r="H402" t="s">
-        <v>894</v>
+        <v>883</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403">
-        <v>2126</v>
+        <v>2439</v>
       </c>
       <c r="B403">
         <v>2013</v>
       </c>
       <c r="C403">
-        <v>129</v>
+        <v>348</v>
       </c>
       <c r="D403" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E403" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F403" t="s">
-        <v>176</v>
+        <v>851</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>895</v>
+        <v>884</v>
       </c>
       <c r="H403" t="s">
-        <v>896</v>
+        <v>885</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404">
-        <v>2102</v>
+        <v>2362</v>
       </c>
       <c r="B404">
         <v>2013</v>
       </c>
       <c r="C404">
-        <v>112</v>
+        <v>297</v>
       </c>
       <c r="D404" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E404" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F404" t="s">
-        <v>849</v>
+        <v>255</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>897</v>
+        <v>886</v>
       </c>
       <c r="H404" t="s">
-        <v>898</v>
+        <v>887</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405">
-        <v>2087</v>
+        <v>2361</v>
       </c>
       <c r="B405">
         <v>2013</v>
       </c>
       <c r="C405">
-        <v>104</v>
+        <v>296</v>
       </c>
       <c r="D405" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E405" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F405" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>899</v>
+        <v>888</v>
       </c>
       <c r="H405" t="s">
-        <v>900</v>
+        <v>889</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406">
-        <v>2068</v>
+        <v>2308</v>
       </c>
       <c r="B406">
         <v>2013</v>
       </c>
       <c r="C406">
-        <v>85</v>
+        <v>270</v>
       </c>
       <c r="D406" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E406" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F406" t="s">
-        <v>176</v>
+        <v>42</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>901</v>
+        <v>890</v>
       </c>
       <c r="H406" t="s">
-        <v>902</v>
+        <v>891</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407">
-        <v>2067</v>
+        <v>2277</v>
       </c>
       <c r="B407">
         <v>2013</v>
       </c>
       <c r="C407">
-        <v>84</v>
+        <v>242</v>
       </c>
       <c r="D407" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E407" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F407" t="s">
-        <v>176</v>
+        <v>851</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>903</v>
+        <v>892</v>
       </c>
       <c r="H407" t="s">
-        <v>904</v>
+        <v>893</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408">
-        <v>2066</v>
+        <v>2198</v>
       </c>
       <c r="B408">
         <v>2013</v>
       </c>
       <c r="C408">
-        <v>83</v>
+        <v>181</v>
       </c>
       <c r="D408" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E408" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F408" t="s">
-        <v>176</v>
+        <v>825</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>905</v>
+        <v>894</v>
       </c>
       <c r="H408" t="s">
-        <v>906</v>
+        <v>895</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409">
-        <v>2050</v>
+        <v>2126</v>
       </c>
       <c r="B409">
         <v>2013</v>
       </c>
       <c r="C409">
-        <v>76</v>
+        <v>129</v>
       </c>
       <c r="D409" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E409" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F409" t="s">
-        <v>347</v>
+        <v>184</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>907</v>
+        <v>896</v>
       </c>
       <c r="H409" t="s">
-        <v>908</v>
+        <v>897</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410">
-        <v>2032</v>
+        <v>2102</v>
       </c>
       <c r="B410">
         <v>2013</v>
       </c>
       <c r="C410">
-        <v>59</v>
+        <v>112</v>
       </c>
       <c r="D410" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E410" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F410" t="s">
-        <v>615</v>
+        <v>851</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>909</v>
+        <v>898</v>
       </c>
       <c r="H410" t="s">
-        <v>910</v>
+        <v>899</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411">
-        <v>2001</v>
+        <v>2087</v>
       </c>
       <c r="B411">
         <v>2013</v>
       </c>
       <c r="C411">
-        <v>35</v>
+        <v>104</v>
       </c>
       <c r="D411" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E411" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F411" t="s">
-        <v>28</v>
+        <v>255</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>911</v>
+        <v>900</v>
       </c>
       <c r="H411" t="s">
-        <v>912</v>
+        <v>901</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412">
-        <v>1993</v>
+        <v>2068</v>
       </c>
       <c r="B412">
         <v>2013</v>
       </c>
       <c r="C412">
-        <v>27</v>
+        <v>85</v>
       </c>
       <c r="D412" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E412" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F412" t="s">
-        <v>247</v>
+        <v>184</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>913</v>
+        <v>902</v>
       </c>
       <c r="H412" t="s">
-        <v>914</v>
+        <v>903</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413">
-        <v>1771</v>
+        <v>2067</v>
       </c>
       <c r="B413">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="C413">
-        <v>177</v>
+        <v>84</v>
       </c>
       <c r="D413" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E413" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F413" t="s">
-        <v>615</v>
+        <v>184</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>915</v>
+        <v>904</v>
       </c>
       <c r="H413" t="s">
-        <v>916</v>
+        <v>905</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414">
-        <v>1769</v>
+        <v>2066</v>
       </c>
       <c r="B414">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="C414">
-        <v>187</v>
+        <v>83</v>
       </c>
       <c r="D414" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E414" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F414" t="s">
-        <v>823</v>
+        <v>184</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>917</v>
+        <v>906</v>
       </c>
       <c r="H414" t="s">
-        <v>918</v>
+        <v>907</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415">
-        <v>1742</v>
+        <v>2050</v>
       </c>
       <c r="B415">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="C415">
-        <v>163</v>
+        <v>76</v>
       </c>
       <c r="D415" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E415" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F415" t="s">
-        <v>615</v>
+        <v>355</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>919</v>
+        <v>908</v>
       </c>
       <c r="H415" t="s">
-        <v>920</v>
+        <v>909</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416">
-        <v>1730</v>
+        <v>2032</v>
       </c>
       <c r="B416">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="C416">
-        <v>164</v>
+        <v>59</v>
       </c>
       <c r="D416" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E416" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F416" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>921</v>
+        <v>910</v>
       </c>
       <c r="H416" t="s">
-        <v>922</v>
+        <v>911</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417">
-        <v>1438</v>
+        <v>2001</v>
       </c>
       <c r="B417">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="C417">
-        <v>401</v>
+        <v>35</v>
       </c>
       <c r="D417" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E417" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F417" t="s">
-        <v>923</v>
+        <v>42</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>924</v>
+        <v>912</v>
       </c>
       <c r="H417" t="s">
-        <v>925</v>
+        <v>913</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418">
-        <v>1433</v>
+        <v>1993</v>
       </c>
       <c r="B418">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="C418">
-        <v>406</v>
+        <v>27</v>
       </c>
       <c r="D418" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E418" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F418" t="s">
-        <v>923</v>
+        <v>255</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>926</v>
+        <v>914</v>
       </c>
       <c r="H418" t="s">
-        <v>927</v>
+        <v>915</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419">
-        <v>1427</v>
+        <v>1771</v>
       </c>
       <c r="B419">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="C419">
-        <v>400</v>
+        <v>177</v>
       </c>
       <c r="D419" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E419" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F419" t="s">
-        <v>347</v>
+        <v>619</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>928</v>
+        <v>916</v>
       </c>
       <c r="H419" t="s">
-        <v>929</v>
+        <v>917</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420">
-        <v>1314</v>
+        <v>1769</v>
       </c>
       <c r="B420">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="C420">
-        <v>338</v>
+        <v>187</v>
       </c>
       <c r="D420" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E420" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F420" t="s">
-        <v>930</v>
+        <v>825</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>931</v>
+        <v>918</v>
       </c>
       <c r="H420" t="s">
-        <v>932</v>
+        <v>919</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421">
-        <v>1308</v>
+        <v>1742</v>
       </c>
       <c r="B421">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="C421">
-        <v>335</v>
+        <v>163</v>
       </c>
       <c r="D421" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E421" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F421" t="s">
-        <v>933</v>
+        <v>619</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>934</v>
+        <v>920</v>
       </c>
       <c r="H421" t="s">
-        <v>935</v>
+        <v>921</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422">
-        <v>1268</v>
+        <v>1730</v>
       </c>
       <c r="B422">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="C422">
-        <v>461</v>
+        <v>164</v>
       </c>
       <c r="D422" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E422" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F422" t="s">
-        <v>933</v>
+        <v>619</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>936</v>
+        <v>922</v>
       </c>
       <c r="H422" t="s">
-        <v>937</v>
+        <v>923</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423">
-        <v>1255</v>
+        <v>1438</v>
       </c>
       <c r="B423">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C423">
-        <v>391</v>
+        <v>401</v>
       </c>
       <c r="D423" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E423" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F423" t="s">
-        <v>697</v>
+        <v>924</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>938</v>
+        <v>925</v>
       </c>
       <c r="H423" t="s">
-        <v>939</v>
+        <v>926</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424">
-        <v>1240</v>
+        <v>1433</v>
       </c>
       <c r="B424">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C424">
-        <v>381</v>
+        <v>406</v>
       </c>
       <c r="D424" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E424" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F424" t="s">
-        <v>615</v>
+        <v>924</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>940</v>
+        <v>927</v>
       </c>
       <c r="H424" t="s">
-        <v>941</v>
+        <v>928</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425">
-        <v>1206</v>
+        <v>1427</v>
       </c>
       <c r="B425">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C425">
-        <v>352</v>
+        <v>400</v>
       </c>
       <c r="D425" t="s">
+        <v>9</v>
+      </c>
+      <c r="E425" t="s">
+        <v>10</v>
+      </c>
+      <c r="F425" t="s">
+        <v>355</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="H425" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
         <v>8</v>
       </c>
-      <c r="E425" t="s">
-[...20 lines deleted...]
-        <v>349</v>
+      <c r="B426" t="s">
+        <v>8</v>
+      </c>
+      <c r="C426" t="s">
+        <v>8</v>
       </c>
       <c r="D426" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E426" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F426" t="s">
-        <v>252</v>
+        <v>924</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>944</v>
+        <v>931</v>
       </c>
       <c r="H426" t="s">
-        <v>945</v>
+        <v>932</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427">
-        <v>1163</v>
+        <v>1308</v>
       </c>
       <c r="B427">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C427">
-        <v>314</v>
+        <v>335</v>
       </c>
       <c r="D427" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E427" t="s">
-        <v>9</v>
+        <v>10</v>
+      </c>
+      <c r="F427" t="s">
+        <v>933</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>946</v>
+        <v>934</v>
       </c>
       <c r="H427" t="s">
-        <v>947</v>
+        <v>935</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428">
-        <v>1159</v>
+        <v>1268</v>
       </c>
       <c r="B428">
         <v>2009</v>
       </c>
       <c r="C428">
-        <v>310</v>
+        <v>461</v>
       </c>
       <c r="D428" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E428" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F428" t="s">
-        <v>252</v>
+        <v>933</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>948</v>
+        <v>936</v>
       </c>
       <c r="H428" t="s">
-        <v>949</v>
+        <v>937</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429">
-        <v>1138</v>
+        <v>1255</v>
       </c>
       <c r="B429">
         <v>2009</v>
       </c>
       <c r="C429">
-        <v>288</v>
+        <v>391</v>
       </c>
       <c r="D429" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E429" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F429" t="s">
-        <v>950</v>
+        <v>701</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>951</v>
+        <v>938</v>
       </c>
       <c r="H429" t="s">
-        <v>952</v>
+        <v>939</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430">
-        <v>935</v>
+        <v>1240</v>
       </c>
       <c r="B430">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="C430">
-        <v>246</v>
+        <v>381</v>
       </c>
       <c r="D430" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E430" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F430" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>953</v>
+        <v>940</v>
       </c>
       <c r="H430" t="s">
-        <v>954</v>
+        <v>941</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431">
-        <v>870</v>
+        <v>1206</v>
       </c>
       <c r="B431">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="C431">
-        <v>179</v>
+        <v>352</v>
       </c>
       <c r="D431" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E431" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F431" t="s">
-        <v>176</v>
+        <v>825</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>955</v>
+        <v>942</v>
       </c>
       <c r="H431" t="s">
-        <v>956</v>
+        <v>943</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432">
-        <v>775</v>
+        <v>1202</v>
       </c>
       <c r="B432">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="C432">
-        <v>86</v>
+        <v>349</v>
       </c>
       <c r="D432" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E432" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F432" t="s">
-        <v>957</v>
+        <v>260</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>958</v>
+        <v>944</v>
       </c>
       <c r="H432" t="s">
-        <v>959</v>
+        <v>945</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433">
-        <v>758</v>
+        <v>1163</v>
       </c>
       <c r="B433">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="C433">
-        <v>61</v>
+        <v>314</v>
       </c>
       <c r="D433" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E433" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>10</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>960</v>
+        <v>946</v>
       </c>
       <c r="H433" t="s">
-        <v>961</v>
+        <v>947</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434">
-        <v>730</v>
+        <v>1159</v>
       </c>
       <c r="B434">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="C434">
-        <v>43</v>
+        <v>310</v>
       </c>
       <c r="D434" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E434" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F434" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>962</v>
+        <v>948</v>
       </c>
       <c r="H434" t="s">
-        <v>963</v>
+        <v>949</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435">
-        <v>696</v>
+        <v>1138</v>
       </c>
       <c r="B435">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="C435">
-        <v>4</v>
+        <v>288</v>
       </c>
       <c r="D435" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E435" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F435" t="s">
-        <v>28</v>
+        <v>950</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>964</v>
+        <v>951</v>
       </c>
       <c r="H435" t="s">
-        <v>965</v>
+        <v>952</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436">
-        <v>635</v>
+        <v>935</v>
       </c>
       <c r="B436">
         <v>2011</v>
       </c>
       <c r="C436">
-        <v>75</v>
+        <v>246</v>
       </c>
       <c r="D436" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E436" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F436" t="s">
-        <v>823</v>
+        <v>619</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>966</v>
+        <v>953</v>
       </c>
       <c r="H436" t="s">
-        <v>967</v>
+        <v>954</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437">
-        <v>634</v>
+        <v>870</v>
       </c>
       <c r="B437">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="C437">
-        <v>74</v>
+        <v>179</v>
       </c>
       <c r="D437" t="s">
+        <v>9</v>
+      </c>
+      <c r="E437" t="s">
+        <v>10</v>
+      </c>
+      <c r="F437" t="s">
+        <v>184</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="H437" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
         <v>8</v>
       </c>
-      <c r="E437" t="s">
-[...20 lines deleted...]
-        <v>61</v>
+      <c r="B438" t="s">
+        <v>8</v>
+      </c>
+      <c r="C438" t="s">
+        <v>8</v>
       </c>
       <c r="D438" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E438" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F438" t="s">
-        <v>615</v>
+        <v>184</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>970</v>
+        <v>957</v>
       </c>
       <c r="H438" t="s">
-        <v>971</v>
+        <v>958</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439">
-        <v>607</v>
+        <v>758</v>
       </c>
       <c r="B439">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="C439">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="D439" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E439" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F439" t="s">
-        <v>823</v>
+        <v>184</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>972</v>
+        <v>959</v>
       </c>
       <c r="H439" t="s">
-        <v>973</v>
+        <v>960</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440">
-        <v>595</v>
+        <v>730</v>
       </c>
       <c r="B440">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="C440">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D440" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E440" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F440" t="s">
-        <v>923</v>
+        <v>260</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>974</v>
+        <v>961</v>
       </c>
       <c r="H440" t="s">
-        <v>975</v>
+        <v>962</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441">
-        <v>559</v>
+        <v>696</v>
       </c>
       <c r="B441">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="C441">
-        <v>231</v>
+        <v>4</v>
       </c>
       <c r="D441" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E441" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F441" t="s">
-        <v>823</v>
+        <v>42</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>976</v>
+        <v>963</v>
       </c>
       <c r="H441" t="s">
-        <v>977</v>
+        <v>964</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442">
-        <v>486</v>
+        <v>635</v>
       </c>
       <c r="B442">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C442">
-        <v>236</v>
+        <v>75</v>
       </c>
       <c r="D442" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E442" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F442" t="s">
-        <v>933</v>
+        <v>825</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>978</v>
+        <v>965</v>
       </c>
       <c r="H442" t="s">
-        <v>979</v>
+        <v>966</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443">
-        <v>484</v>
+        <v>634</v>
       </c>
       <c r="B443">
         <v>2011</v>
       </c>
       <c r="C443">
-        <v>215</v>
+        <v>74</v>
       </c>
       <c r="D443" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E443" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F443" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>980</v>
+        <v>967</v>
       </c>
       <c r="H443" t="s">
-        <v>981</v>
+        <v>968</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444">
-        <v>457</v>
+        <v>615</v>
       </c>
       <c r="B444">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C444">
-        <v>448</v>
+        <v>61</v>
       </c>
       <c r="D444" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E444" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F444" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>982</v>
+        <v>969</v>
       </c>
       <c r="H444" t="s">
-        <v>983</v>
+        <v>970</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445">
-        <v>396</v>
+        <v>607</v>
       </c>
       <c r="B445">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C445">
-        <v>174</v>
+        <v>53</v>
       </c>
       <c r="D445" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E445" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F445" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>984</v>
+        <v>971</v>
       </c>
       <c r="H445" t="s">
-        <v>985</v>
+        <v>972</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446">
-        <v>379</v>
+        <v>595</v>
       </c>
       <c r="B446">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C446">
-        <v>166</v>
+        <v>40</v>
       </c>
       <c r="D446" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E446" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F446" t="s">
-        <v>823</v>
+        <v>924</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>986</v>
+        <v>973</v>
       </c>
       <c r="H446" t="s">
-        <v>987</v>
+        <v>974</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447">
-        <v>371</v>
+        <v>559</v>
       </c>
       <c r="B447">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C447">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="D447" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E447" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F447" t="s">
-        <v>615</v>
+        <v>825</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>988</v>
+        <v>975</v>
       </c>
       <c r="H447" t="s">
-        <v>989</v>
+        <v>976</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448">
-        <v>318</v>
+        <v>486</v>
       </c>
       <c r="B448">
         <v>2009</v>
       </c>
       <c r="C448">
-        <v>127</v>
+        <v>236</v>
       </c>
       <c r="D448" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E448" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F448" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>990</v>
+        <v>977</v>
       </c>
       <c r="H448" t="s">
-        <v>991</v>
+        <v>978</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449">
-        <v>306</v>
+        <v>484</v>
       </c>
       <c r="B449">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C449">
-        <v>118</v>
+        <v>215</v>
       </c>
       <c r="D449" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E449" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F449" t="s">
-        <v>697</v>
+        <v>825</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>992</v>
+        <v>979</v>
       </c>
       <c r="H449" t="s">
-        <v>993</v>
+        <v>980</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450">
-        <v>273</v>
+        <v>457</v>
       </c>
       <c r="B450">
         <v>2009</v>
       </c>
       <c r="C450">
-        <v>91</v>
+        <v>448</v>
       </c>
       <c r="D450" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E450" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F450" t="s">
-        <v>28</v>
+        <v>619</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>994</v>
+        <v>981</v>
       </c>
       <c r="H450" t="s">
-        <v>995</v>
+        <v>982</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451">
-        <v>272</v>
+        <v>396</v>
       </c>
       <c r="B451">
         <v>2009</v>
       </c>
       <c r="C451">
-        <v>491</v>
+        <v>174</v>
       </c>
       <c r="D451" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E451" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F451" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>996</v>
+        <v>983</v>
       </c>
       <c r="H451" t="s">
-        <v>997</v>
+        <v>984</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452">
-        <v>227</v>
+        <v>379</v>
       </c>
       <c r="B452">
         <v>2009</v>
       </c>
       <c r="C452">
-        <v>62</v>
+        <v>166</v>
       </c>
       <c r="D452" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E452" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F452" t="s">
-        <v>923</v>
+        <v>825</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>998</v>
+        <v>985</v>
       </c>
       <c r="H452" t="s">
-        <v>999</v>
+        <v>986</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453">
-        <v>221</v>
+        <v>371</v>
       </c>
       <c r="B453">
         <v>2009</v>
       </c>
       <c r="C453">
-        <v>57</v>
+        <v>160</v>
       </c>
       <c r="D453" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E453" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F453" t="s">
-        <v>923</v>
+        <v>619</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1000</v>
+        <v>987</v>
       </c>
       <c r="H453" t="s">
-        <v>1001</v>
+        <v>988</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454">
-        <v>208</v>
+        <v>318</v>
       </c>
       <c r="B454">
         <v>2009</v>
       </c>
       <c r="C454">
-        <v>514</v>
+        <v>127</v>
       </c>
       <c r="D454" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E454" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F454" t="s">
-        <v>1002</v>
+        <v>924</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1003</v>
+        <v>989</v>
       </c>
       <c r="H454" t="s">
-        <v>1004</v>
+        <v>990</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455">
-        <v>171</v>
+        <v>306</v>
       </c>
       <c r="B455">
         <v>2009</v>
       </c>
       <c r="C455">
-        <v>29</v>
+        <v>118</v>
       </c>
       <c r="D455" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E455" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F455" t="s">
-        <v>823</v>
+        <v>701</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1005</v>
+        <v>991</v>
       </c>
       <c r="H455" t="s">
-        <v>1006</v>
+        <v>992</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456">
+        <v>273</v>
+      </c>
+      <c r="B456">
+        <v>2009</v>
+      </c>
+      <c r="C456">
+        <v>91</v>
+      </c>
+      <c r="D456" t="s">
+        <v>9</v>
+      </c>
+      <c r="E456" t="s">
+        <v>10</v>
+      </c>
+      <c r="F456" t="s">
+        <v>42</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="H456" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>272</v>
+      </c>
+      <c r="B457">
+        <v>2009</v>
+      </c>
+      <c r="C457">
+        <v>491</v>
+      </c>
+      <c r="D457" t="s">
+        <v>9</v>
+      </c>
+      <c r="E457" t="s">
+        <v>10</v>
+      </c>
+      <c r="F457" t="s">
+        <v>825</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="H457" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>227</v>
+      </c>
+      <c r="B458">
+        <v>2009</v>
+      </c>
+      <c r="C458">
+        <v>62</v>
+      </c>
+      <c r="D458" t="s">
+        <v>9</v>
+      </c>
+      <c r="E458" t="s">
+        <v>10</v>
+      </c>
+      <c r="F458" t="s">
+        <v>924</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H458" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>221</v>
+      </c>
+      <c r="B459">
+        <v>2009</v>
+      </c>
+      <c r="C459">
+        <v>57</v>
+      </c>
+      <c r="D459" t="s">
+        <v>9</v>
+      </c>
+      <c r="E459" t="s">
+        <v>10</v>
+      </c>
+      <c r="F459" t="s">
+        <v>924</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>8</v>
+      </c>
+      <c r="B460" t="s">
+        <v>8</v>
+      </c>
+      <c r="C460" t="s">
+        <v>8</v>
+      </c>
+      <c r="D460" t="s">
+        <v>9</v>
+      </c>
+      <c r="E460" t="s">
+        <v>10</v>
+      </c>
+      <c r="F460" t="s">
+        <v>260</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>171</v>
+      </c>
+      <c r="B461">
+        <v>2009</v>
+      </c>
+      <c r="C461">
+        <v>29</v>
+      </c>
+      <c r="D461" t="s">
+        <v>9</v>
+      </c>
+      <c r="E461" t="s">
+        <v>10</v>
+      </c>
+      <c r="F461" t="s">
+        <v>825</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
         <v>120</v>
       </c>
-      <c r="B456">
+      <c r="B462">
         <v>2011</v>
       </c>
-      <c r="C456">
+      <c r="C462">
         <v>187</v>
       </c>
-      <c r="D456" t="s">
-[...12 lines deleted...]
-        <v>1008</v>
+      <c r="D462" t="s">
+        <v>9</v>
+      </c>
+      <c r="E462" t="s">
+        <v>10</v>
+      </c>
+      <c r="F462" t="s">
+        <v>619</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1006</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -15779,50 +15867,56 @@
     <hyperlink ref="G432" r:id="rId431"/>
     <hyperlink ref="G433" r:id="rId432"/>
     <hyperlink ref="G434" r:id="rId433"/>
     <hyperlink ref="G435" r:id="rId434"/>
     <hyperlink ref="G436" r:id="rId435"/>
     <hyperlink ref="G437" r:id="rId436"/>
     <hyperlink ref="G438" r:id="rId437"/>
     <hyperlink ref="G439" r:id="rId438"/>
     <hyperlink ref="G440" r:id="rId439"/>
     <hyperlink ref="G441" r:id="rId440"/>
     <hyperlink ref="G442" r:id="rId441"/>
     <hyperlink ref="G443" r:id="rId442"/>
     <hyperlink ref="G444" r:id="rId443"/>
     <hyperlink ref="G445" r:id="rId444"/>
     <hyperlink ref="G446" r:id="rId445"/>
     <hyperlink ref="G447" r:id="rId446"/>
     <hyperlink ref="G448" r:id="rId447"/>
     <hyperlink ref="G449" r:id="rId448"/>
     <hyperlink ref="G450" r:id="rId449"/>
     <hyperlink ref="G451" r:id="rId450"/>
     <hyperlink ref="G452" r:id="rId451"/>
     <hyperlink ref="G453" r:id="rId452"/>
     <hyperlink ref="G454" r:id="rId453"/>
     <hyperlink ref="G455" r:id="rId454"/>
     <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>