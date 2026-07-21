--- v0 (2026-05-09)
+++ v1 (2026-07-21)
@@ -10,137 +10,184 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3632" uniqueCount="1589">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3838" uniqueCount="1552">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>(</t>
+  </si>
+  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
+    <t>Durval Júnior da Sucesso</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23475</t>
+  </si>
+  <si>
+    <t>Requer a realização de Audiência Pública para discutir a situação administrativa, operacional e assistencial do Hospital das Clínicas Serafim de Carvalho, diante das recorrentes reclamações da população que vêm comprometendo a qualidade dos serviços de saúde prestados à população de Jataí e da região Sudoeste de Goiás</t>
+  </si>
+  <si>
+    <t>Carlone Assis</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23456</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Poder Executivo Municipal acerca da adesão do Município de Jataí ao novo convênio do IPASGO Saúde.</t>
+  </si>
+  <si>
+    <t>Guilherme Alves</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23451</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal o encaminhamento de Projeto de Lei que altere a Lei Municipal nº 1.400/1990 para ampliar a licença-paternidade dos servidores públicos municipais e atualizar as normas relativas às licenças parentais.</t>
+  </si>
+  <si>
+    <t>Carlinhos Canzi</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23447</t>
+  </si>
+  <si>
+    <t>Solicita ao Governo do Estado de Goiás, à Secretaria de Estado da Saúde e à Presidência do IPASGO Saúde a adoção urgente de medidas para reestruturação e ampliação da rede credenciada do IPASGO em Jataí, diante da insuficiência de profissionais, da ausência de especialidades essenciais e da necessidade de deslocamento dos beneficiários para outros municípios em busca de atendimento médico</t>
+  </si>
+  <si>
+    <t>Luciano Lima</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23435</t>
+  </si>
+  <si>
+    <t>REQUER realização de estudo de viabilidade técnica e posterior construção de poço artesiano nas dependências do Cemitério Bom Pastor, visando garantir abastecimento adequado de água e melhores condições de trabalho aos servidores.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23434</t>
+  </si>
+  <si>
+    <t>REQUER estudo de viabilidade técnica visando à disponibilização de rede de internet nas dependências do Cemitério Bom Pastor.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23386</t>
+  </si>
+  <si>
+    <t>Solicita a realização de Sessão Solene em homenagem ao Dia do Psicólogo.</t>
+  </si>
+  <si>
     <t>Kátia Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23364</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal o treinamento dos servidores do setor de licitações e a implementação de Inteligência Artificial (IA) nos processos administrativos e de compras.</t>
   </si>
   <si>
-    <t>Carlone Assis</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/23363</t>
   </si>
   <si>
     <t>“Solicita ao Poder Executivo Municipal o envio de projeto de lei que autorize o pagamento dos valores retroativos e a garantia dos direitos funcionais afetados no período de 28 de maio de 2020 a 31 de dezembro de 2021, nos termos da Lei Complementar nº 226 de 2026.”.</t>
   </si>
   <si>
-    <t>Carlone Assis_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/23342</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a realização de Concurso Público para provimento de cargos efetivos na área da educação, visando suprir o déficit de profissionais e garantir a qualidade do ensino na rede municipal.</t>
   </si>
   <si>
-    <t>Luciano Lima</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/23330</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal a realização de estudo de viabilidade técnica e posterior adoção de providências URGENTES visando à contratação de médico ortopedista para compor a Rede Municipal de Saúde, com vistas a ampliação da cobertura dos atendimentos diante da crescente demanda por essa especialidade médica.</t>
   </si>
   <si>
     <t>Marcos Patrick</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23315</t>
   </si>
   <si>
     <t>Solicitação de realização de Processo Seletivo Simplificado (PSS).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23308</t>
   </si>
   <si>
     <t>Solicita a realização de uma Sessão Solene em homenagem aos profissionais da enfermagem: Enfermeiros e Técnicos em Enfermagem.</t>
   </si>
   <si>
-    <t>Guilherme Alves</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/23297</t>
   </si>
   <si>
     <t>Requer a fiscalização e a adequação do pagamento do Adicional de Insalubridade em grau máximo (40%) aos trabalhadores de limpeza urbana da empresa “Quebec Ambiental”, que presta serviços ao Município de Jataí, conforme as diretrizes do PL 4.146/2020.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23288</t>
   </si>
   <si>
     <t>“Descongelamento do tempo de serviço dos servidores públicos municipais (período de 28/05/2020 a 31/12/2021).”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23286</t>
   </si>
   <si>
     <t>REQUER ao Poder Executivo Municipal a realização de estudo de viabilidade técnica visando à adequação da estrutura remuneratória dos Auxiliares de Saúde Bucal da Rede Pública Municipal de Jataí, incluindo revisão de vencimentos, adicionais de insalubridade e incentivos, com vistas à valorização profissional e à melhoria dos serviços prestados à população.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23270</t>
   </si>
   <si>
     <t>Requer a ampliação do quadro de profissionais de apoio (mediadores) para alunos neurodivergentes (TEA) na Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23228</t>
@@ -187,92 +234,77 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/22495</t>
   </si>
   <si>
     <t>Solicita ao Hospital Estadual de Jataí a criação de um atendimento pediátrico separado do público adulto, bem como a ampliação do quadro de profissionais médicos pediatras, a fim de garantir mais agilidade e segurança no atendimento às crianças.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22465</t>
   </si>
   <si>
     <t>Solicita a realização de estudo técnico para instalar sistema de ar condicionado ou outra medida de climatização na Unidade Básica de Saúde Dr. Gilberto Inácio de Cardoso (UBS Vila Olavo).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22464</t>
   </si>
   <si>
     <t>“Solicita ao Poder Executivo Municipal o reforço na segurança da Unidade de Pronto Atendimento (UPA) de Jataí, incluindo a disponibilização de vigilância presencial e ou retorno da viatura da Guarda Civil Municipal (GCM) de forma permanente.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22448</t>
   </si>
   <si>
     <t>“Solicita estudo de viabilidade técnica e financeira para serviços de construção, reparo, manutenção e revitalização de estruturas no entorno do Lago Diacuí, com foco na segurança e infraestrutura.”</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22403</t>
   </si>
   <si>
     <t>Requerimento em anexo, que trata da solicitação de envio de Projeto de Lei para criação de premiação às escolas municipais com destaque em desempenho educacional.</t>
   </si>
   <si>
     <t>Lazinho do Asfalto</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22358</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo, que envie projeto de lei, alterando a Lei Ordinária Municipal nº2.822 de 27 de agosto de 2007.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22353</t>
   </si>
   <si>
     <t>“Solicita Realização de Sessão Solene em Homenagem ao Dia Nacional do Agente Comunitário de Saúde (ACS) e do Agente de Combate às Endemias (ACE).”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22352</t>
   </si>
   <si>
     <t>“Solicita realização de uma Sessão Solene em homenagem ao Dia da Merendeira Escolar, celebrada anualmente em 30 de outubro.”</t>
   </si>
   <si>
-    <t>Carlinhos Canzi</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22336</t>
   </si>
   <si>
     <t>Requer homenagem de Honra ao Mérito, ao SAMU de Jataí/GO, pelos relevantes serviços prestados.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22320</t>
   </si>
   <si>
     <t>Requer a realização de sessão solene em homenagem aos Guardas Civis Municipais de Jataí, em reconhecimento à dedicação, coragem e valoroso trabalho desenvolvido, em referência ao Dia do Guarda Civil Municipal, comemorado em 03 de setembro.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22275</t>
   </si>
   <si>
     <t>Requer homenagem de Honra ao Mérito, à Associação dos Veteranos do Estado de Goiás (AVEGO), pelos relevantes serviços prestados</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22198</t>
   </si>
   <si>
     <t>Solicita parecer sobre a devolução de valores descontados indevidamente (duplicidade), referente as contribuições previdências (INSS), em folha de pagamento dos servidores públicos efetivos e comissionados”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22193</t>
@@ -298,260 +330,194 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/22105</t>
   </si>
   <si>
     <t>Solicita a aquisição de uniformes para os servidores dos Cemitérios Municipais Jardim Bom Pastor e São Miguel.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22084</t>
   </si>
   <si>
     <t>Requer à Presidência da Câmara Municipal de Jataí, a realização de Sessão Solene em homenagem ao Dia do Administrador, aos 60 anos da regulamentação da profissão de Administrador no Brasil e aos 40 anos do Conselho Regional de Administração de Goiás (CRA-GO).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22065</t>
   </si>
   <si>
     <t>“Solicita à Prefeitura de Jataí, por meio da Secretaria de Segurança Pública e Defesa Social, a realização de estudos técnicos e financeiros visando a criação de um Auxílio Fardamento, anual, no valor de R$ 3.000,00 (três mil reais), destinado aos Guardas Civis Municipais (GCM) e aos Agentes Municipais de Trânsito.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22050</t>
   </si>
   <si>
     <t>Solicita a requisição de uniformes e equipamentos de EPIs com proteção UVA e UVB para os colaboradores da equipe de asfalto.</t>
   </si>
   <si>
-    <t>Carlone Assis_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21999</t>
   </si>
   <si>
     <t>“Requer à Prefeitura de Jataí, por meio da Secretaria de Saúde, estudos técnicos visando a realização de concurso público para os cargos de Agente Comunitário de Saúde e Agente de Combate a Endemias no município de Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21986</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a alteração do artigo 186-B da Lei n.º 1400 datada 05/04/1990</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21979</t>
   </si>
   <si>
     <t>"Solicitação de Estudo de Viabilidade para Conclusão do Cercamento da Escola do Assentamento Rio Paraíso e Melhorias para Motoristas do Transporte Escolar.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21863</t>
   </si>
   <si>
     <t>ASSUNTO: Solicitação de encaminhamento de Projeto de Lei para pagamento de incentivo financeiro aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21794</t>
   </si>
   <si>
     <t>Requer à Prefeitura de Jataí, por meio da Secretaria de Saúde e da Procuradoria Geral do Município, a realização de estudos técnicos e orçamentários para a criação de legislação específica que conceda o direito a férias e 13º salário aos profissionais da saúde contratados pelo Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21777</t>
   </si>
   <si>
     <t>Solicita estudo de viabilidade para implantação de unidade do COTEC em Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21756</t>
   </si>
   <si>
     <t>Regularização dos lançamentos pendentes do PASEP dos servidores municipais.</t>
-  </si>
-[...3 lines deleted...]
-Abimael Silva da TV</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21754</t>
   </si>
   <si>
     <t>“Requerem à Prefeitura de Jataí a realização de estudos técnicos, visando à reinclusão do Parágrafo Único do Artigo 213, da Lei Municipal Ordinária nº 2.822/2007, revogado pela Lei Ordinária nº 4.389/22.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21665</t>
   </si>
   <si>
     <t>“Requer a realização de Sessão_x000D_
 Solene em homenagem ao_x000D_
 Dia do Professor.”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21650</t>
   </si>
   <si>
     <t>“Requer estudos técnicos visando a aquisição de EPIs (Equipamentos de Proteção Individual) para todos os servidores da Secretaria de Serviços Urbanos, bem como aquisição  de redes de proteção  para a equipe de roçagens de vias públicas.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21642</t>
   </si>
   <si>
     <t>"Requer que seja realizada as obras de asfaltamento e implantação de iluminação pública no estacionamento da sede do Sindicato dos Funcionários Públicos Municipais de Jataí (SINDSEMUJ), conhecido como Clube da Prefeitura,, localizado ao lado do Estádio Arapucão".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21638</t>
   </si>
   <si>
     <t>“Solicita estudos técnicos, visando a elaboração de Projeto de Lei, que disponha sobre a reserva de 20% das vagas oferecidas em concursos públicos e processos seletivos no âmbito da Administração Pública, Direta e Indireta do município de Jataí para pessoas negras.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21604</t>
   </si>
   <si>
     <t>Requer a realização da Semana da Mulher e Sessão Solene em homenagem às mulheres jataienses, em comemoração ao Dia Internacional da Mulher.</t>
   </si>
   <si>
-    <t>Luciano Lima_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21588</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a realização de um estudo de viabilidade técnica para a contratação urgente de profissionais de saúde nas seguintes áreas: Neuropediatria, Fonoaudiologia, Terapia Ocupacional, Psicologia Infantil, Psicomotricidade, Fisioterapia, Neuropsicologia, Psiquiatria Infantil, Especializações em TEA e TDAH, Nutrição, Alergologia, Odontologia e Odontopediatria, visando atender à demanda em nosso Município.</t>
   </si>
   <si>
-    <t>Luciano Lima_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21572</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, que envie projeto de lei, criando Estatuto próprio, para a classe administrativa/alimentação da Educação, de nosso município.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21565</t>
   </si>
   <si>
     <t>Solicita Estudo Técnico para Capacitação dos Servidores e Equipes das Secretarias de Educação e Saúde sobre o TEA (Transtorno do Espectro Autista).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21562</t>
   </si>
   <si>
     <t>“Solicita ao Poder Executivo  providências urgentes para a solução dos problemas enfrentados pelos prestadores de serviço autônomos da Prefeitura de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21559</t>
   </si>
   <si>
     <t>“Requerem a revisão do reajuste na ordem de 38% para os servidores da Educação do município de Jataí, visando adequá-lo para todos os profissionais do segmento, que são professores, de acordo com a Lei Nacional do Piso, garantindo um reajuste igual para todos, respeitando o princípio da isonomia constitucional, e solicitam a abertura de diálogo com o SINTEGO para discutir e negociar as formas de cumprimento desse reajuste.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21551</t>
   </si>
   <si>
     <t>“Solicita ao poder executivo a elaboração de projeto de Lei para implantação de Programa de inclusão de pessoas com deficiência nas repartições públicas do município de Jataí”.</t>
   </si>
   <si>
-    <t>Guilherme Alves_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21544</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que faça um estudo de viabilidade técnica, para deflagrar Processo Seletivo Simplificado e Concurso visando à contratação temporária de profissionais para a prestação de serviços junto à Secretaria Municipal de Educação, em nosso Município.</t>
   </si>
   <si>
-    <t>Guilherme Alves_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21542</t>
   </si>
   <si>
     <t>“Requerem ao Executivo Municipal, reajuste salarial aos servidores que possuem como base salarial, o salário mínimo.”</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21533</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, que envie projeto de lei, criando Estatuto próprio, para a classe administrativa da Educação, de nosso Município.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21517</t>
   </si>
   <si>
     <t>“Requer que seja promovida uma Reavaliação do Índice de Contribuição Previdenciária dos Servidores Aposentados, com alteração do teto de contribuição”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21483</t>
   </si>
   <si>
     <t>“Solicita que seja realizado estudo objetivando a realização de Concurso Público no município de Jataí.”</t>
-  </si>
-[...1 lines deleted...]
-    <t>Durval Júnior da Sucesso</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21478</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que seja reformulado o plano de carreira da Guarda Civil Municipal de Jataí – GCMJ, colocando-o dentro de uma realidade mais plausível para com os riscos que a carreira de segurança pública impõe aos seus agentes e consequentemente valorizando os mesmos.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21252</t>
   </si>
   <si>
     <t>“Solicita que se seja realizado estudo_x000D_
 objetivando a realização de Concurso_x000D_
 Público no município de jataí.”</t>
   </si>
   <si>
     <t>Genilson Santos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21245</t>
   </si>
   <si>
     <t>“Requer estudo técnico que viabilize a implantação do programa PRIMEIRO EMPREGO JOVEM AUTISTA, com o objetivo de capacitar e incluir jovens com autismo no mercado de trabalho”.</t>
   </si>
   <si>
@@ -578,154 +544,116 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/20953</t>
   </si>
   <si>
     <t>Solicita que seja feito o cumprimento do piso nacional dos cirurgiões dentistas, conforme estabelecido na Lei Federal nº 3999/1961.</t>
   </si>
   <si>
     <t>Deuzair Parente</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20896</t>
   </si>
   <si>
     <t>“O vereador abaixo assinado solicita ao Prefeito Municipal e ao Secretário de Esporte e Turismo, a contratação de mais uma professora pra a Escola Ginástica Artística Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20843</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20841</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que seja realizada a capacitação anual de todo o efetivo da Guarda Civil Municipal de Jataí – GCMJ, para que os mesmos sempre estejam atualizados sobre a legislação, protocolos e procedimentos operacionais em vigor.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...8 lines deleted...]
-Carlinhos Canzi</t>
+    <t>Professora Marina Silveira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20686</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal o encaminhamento de um projeto de lei que autoriza o pagamento de incentivo financeiro para os agentes comunitários de saúde (ACS) e agentes de  combate às endemias (ACE) e dá outras providências.</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20619</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20605</t>
   </si>
   <si>
     <t>“Requer a contratação de recepcionistas para o Centro de  Reabilitação e Readaptação Iara Sílvia Marçal Dias”.</t>
   </si>
   <si>
-    <t>Professora Marina Silveira</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20446</t>
   </si>
   <si>
     <t>“Requer a realização de Sessão Solene em homenagem ao Dia do Professor”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20440</t>
   </si>
   <si>
     <t>“Solicita instalação de ar condicionado no Memorial JK.”</t>
   </si>
   <si>
-    <t>Adilson de Carvalho_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20390</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal gestão junto ao Governo Federal visando estudos de viabilidade do sentido de destinar uma porcentagem das moradias do Programa Minha Casa Minha Vida para funcionários públicos com renda mensal bruta de até 2,5 (dois e meio) salários mínimos.</t>
   </si>
   <si>
     <t>Humberto de Freitas Machado</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20343</t>
   </si>
   <si>
     <t>Requer retratação e por consequência o desarquivamento do projeto de lei para seu regular andamento.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20332</t>
   </si>
   <si>
     <t>“Solicita que, seja fornecido uniforme apropriado a todos os trabalhadores da Secretaria de Desenvolvimento Rural.”</t>
   </si>
   <si>
     <t>Vicente Mantelli</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20219</t>
   </si>
   <si>
     <t>Requer a Secretaria Municipal de Gestão e Planejamento avaliação sobre a aquisição de motocicletas, capacetes e baús para transporte material, à disposição do quadro de coordenadores de Agente de Combate a Endemias e Agente Comunitário de Saúde.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20176</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que realize Curso de Capacitação aos profissionais de diversos Setores da Rede Municipal em temas referentes ao MAIO LARANJA.</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/20169</t>
   </si>
   <si>
     <t>Requer a reedição do requerimento nº 241 que solicita ao prefeito municipal que estabeleça o plano de carreira e vencimento dos servidores da Fiscalização: Fiscal de Defesa do Consumidor; Fiscal de Edificações e Loteamentos; Fiscal de Limpeza Urbana; Fiscal de Meio Ambiente; Fiscal de Posturas; Fiscal de Inspeção Sanitária Municipal; Fiscal de Trânsito e Transportes; Fiscal de Tributos Municipais; Fiscal de Vigilância Sanitária do Município de Jataí/GO, conforme modelo de Projeto de Lei (anexo).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20166</t>
   </si>
   <si>
     <t>Requer a Secretaria de Estado da Retomada realização do Programa Mais Empregos em Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20145</t>
   </si>
   <si>
     <t>Requer a solicitação de viabilidade para realizar requisição de uniformes para a equipe de asfalto.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20144</t>
   </si>
   <si>
     <t>Requer a solicitação de estudos e viabilidade para instalação de um bebedouro na Usina de asfalto da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19989</t>
@@ -742,108 +670,80 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/19939</t>
   </si>
   <si>
     <t>“Requer ao Presidente da Câmara Municipal de Jataí, a realização de Sessão Solene em homenagem aos Garis e Coletores de resíduos, no dia 16 de maio, conforme prevê a Lei Municipal nº 3308/2012”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19913</t>
   </si>
   <si>
     <t>“Solicita informações sobre a elaboração de estudo técnico atualizado, da insalubridade e periculosidade aplicáveis ao funcionalismo público desse Municipio, bem como a data de sua conclusão.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19906</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal investimentos na capacitação e qualificação dos profissionais da Limpeza Pública e Pavimentação Asfáltica no âmbito municipal. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19901</t>
   </si>
   <si>
     <t>“Requer parceria entre poder executivo e setor privado para efetuar cursos de qualificação profissional de açougueiro e padeiro, em Jataí.”</t>
   </si>
   <si>
-    <t>Alessandra Oliveira_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19855</t>
   </si>
   <si>
     <t>“Requer a realização de sessão solene em homenagem ao dia internacional da mulher – 08 de março de 2023.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19843</t>
   </si>
   <si>
     <t>“Solicito envio do projeto de lei referente ao reajuste anual da remuneração dos agentes de saúde e agentes de combate de endemias, desse Município”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19828</t>
   </si>
   <si>
     <t>“Requer estudo de viabilidade para contratação de porteiro para a Escola Deputado Manoel da Costa Lima, nesta cidade.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19559</t>
   </si>
   <si>
     <t>“Requer ao Poder Público Municipal adesão ao programa do Governo Federal “Emprega + Mulheres. ”</t>
   </si>
   <si>
-    <t>Genilson Santos_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19426</t>
   </si>
   <si>
     <t>“Requer ao Poder Executivo Municipal imediato cumprimento do Piso Nacional para Profissionais de Enfermagem em acordo com o PL 2.564/2020, sob sanção presidencial.”</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19351</t>
   </si>
   <si>
     <t>Solicita ao prefeito municipal que estabeleça o plano de carreira e vencimento dos servidores da Fiscalização: Fiscal de Defesa do Consumidor; Fiscal de Edificações e Loteamentos; Fiscal de Limpeza Urbana; Fiscal de Meio Ambiente; Fiscal de Posturas; Fiscal de Inspeção Sanitária Municipal; Fiscal de Trânsito e Transportes; Fiscal de Tributos Municipais; Fiscal de Vigilância Sanitária do Município de Jataí/GO, conforme modelo de Projeto de Lei (anexo).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19342</t>
   </si>
   <si>
     <t>“Solicita estudo do município para incentivar os profissionais de segurança pública a se capacitarem em cursos online e gratuitos, disponibilizados pelo Ministério da Justiça e Segurança Pública (MJSP) E Senado”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19305</t>
   </si>
   <si>
     <t>“Solicita ao Poder Público Municipal investimentos na capacitação e qualificação dos profissionais da Limpeza Pública no âmbito municipal. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19284</t>
   </si>
   <si>
     <t>“Solicita informações sobre quais medidas efetivas, estão sendo tomadas, para implementação do piso salarial para categoria da enfermagem, em razão da aprovação do Projeto de Lei nº 2564/20, em ambas as Casas legislativas no âmbito Federal (Câmara dos Deputados e Senado), que aguarda apenas a Sanção Presidencial”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19271</t>
@@ -935,60 +835,50 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/18908</t>
   </si>
   <si>
     <t>“Solicita a revisão geral anual, nos termos do Art.37, X, da CF/88, incidente sobre os subsídios dos servidores públicos municipais  de Jataí-GO.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18897</t>
   </si>
   <si>
     <t>“Solicita ao Chefe do Executivo Municipal, implantação de Banco de Horas aos Policiais Militares e Civis lotados em Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18822</t>
   </si>
   <si>
     <t>“O Vereador que abaixo assina solicita ao Prefeito Municipal o estudo e reavaliação para o consequente restabelecimento do adicional de insalubridade dos funcionários públicos municipais.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18819</t>
   </si>
   <si>
     <t>“Solicita ao Poder Executivo a prorrogação da validade do concurso público para provimento de vagas efetivas e vagas para formação de cadastro reserva para os cargos de nível fundamental, nível médio, nível médio/técnico, superior, referente ao Edital nº. 001, de 01 de outubro de 2019, nos termos do seu item 19.4, em decorrência da pandemia da COVID-19.”</t>
   </si>
   <si>
-    <t>Genilson Santos_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18816</t>
   </si>
   <si>
     <t>Requerem a realização de uma audiência pública para debater sobre o Regime Próprio da Previdência Social do Município de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18796</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18794</t>
   </si>
   <si>
     <t>Solicita construção de casas funcionais destinadas a Policiais Militares e Civis lotados em Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18746</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos,  requer estudo técnico que viabilize a implantação de Cursos Profissionalizantes gratuitos, em parceria com entidades do “Sistema S”(SENAI, SEBRAE, SESC, SESI, SENAC, entre outras), para atender pessoas de baixa renda do município de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18740</t>
   </si>
   <si>
     <t>“Requer em caráter emergencial medidas de segurança à integridade de servidores e pacientes da Unidade de Pronto Atendimento – UPA, em Jataí. ”</t>
@@ -996,246 +886,194 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/18652</t>
   </si>
   <si>
     <t>Solicita estudos técnicos para ampliação do horário de atendimento das unidades de saúde até as 19:00 hs para aplicação da vacina contra a COVID-19 no município de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18624</t>
   </si>
   <si>
     <t>Requer instalação de elevador monta carga no Terminal Rodoviário de Jataí, bem como a manutenção da escada rolante visando o retorno de seu funcionamento.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18464</t>
   </si>
   <si>
     <t>“Solicita ao Poder Executivo que faça o reestudo e reavaliação acerca do adicional de remuneração para as atividades penosas, insalubres e/ou periculosas desenvolvidas pelos Fiscais da Vigilância Sanitária I e II em nosso município, com o consequente retorno dos seus pagamentos.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18452</t>
   </si>
   <si>
     <t>Requer estudo técnico para providências, no sentido de disponibilizar protetor ou bloqueador solar aos  servidores públicos municipais que, no exercício de suas atividades laborais, estejam exclusivamente expostos à radiação solar direta.</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18447</t>
   </si>
   <si>
     <t>Inclusão dos trabalhadores de Agências e Correspondentes Bancários, no Grupo Prioritário de vacinação contra a Covid-19 em Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18440</t>
   </si>
   <si>
     <t>Requer a inclusão dos prestadores de serviço de transporte como: taxistas, mototaxistas, motoristas de aplicativo, motoristas de transporte coletivo e frentistas de postos de combustível, no Grupo Prioritário de vacinação contra a Covid-19, em Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18438</t>
   </si>
   <si>
     <t>Requer a inclusão dos trabalhadores de limpeza urbana (equipes de varrição das ruas, recolhimento de resíduos (garis), motoristas de caminhões de coleta, trabalhadores do aterro sanitário e afins), no Grupo Prioritário de vacinação contra a Covid-19, em Jataí.</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18435</t>
   </si>
   <si>
     <t>REQUEREM Á INCLUSÃO NO GRUPO DE PRIORITÁRIOS PARA RECEBER A VACINA CONTRA A COVID-19, DOS FUNCIONÁRIOS DA SANEAGO QUE SERVEM EM JATAÍ/GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18427</t>
   </si>
   <si>
     <t>REQUER A INCLUSÃO DE CAIXAS E VENDEDORES OU ATENDENTES DE ESTABELECIMENTOS COMERCIAIS DO MUNICÍPIO DE JATAÍ/GO, NA PRIORIDADE DE VACINAÇÃO CONTRA O COVID/19</t>
   </si>
   <si>
-    <t>Deuzair Parente_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18426</t>
   </si>
   <si>
     <t>SOLICITAM A RETOMADA DA CONCESSÃO DE ADICIONAL INSALUBRIDADE A ATENDENTES  DE POSTOS DE SAÚDE E AGENTE DE ENDEMIAS QUE VISITAM RESIDÊNCIAS E OUTRAS, NO MUNICÍPIO DE JATAÍ/GO</t>
   </si>
   <si>
-    <t>Alessandra Oliveira_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18396</t>
   </si>
   <si>
     <t>“Inclusão dos funcionários dos Correios nos grupos prioritários do plano de vacinação contra covid-19”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18381</t>
   </si>
   <si>
     <t>“Solicita ao Chefe do Poder Executivo providências na regularização do pagamento das Progressões Horizontais dos servidores públicos municipais. ”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18310</t>
   </si>
   <si>
     <t>“Requer a viabilidade de fornecer passes do Transporte Coletivo para servidores públicos do Município que ganham até 02 (dois) salários-mínimos mensais”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18305</t>
   </si>
   <si>
     <t>SOLICITA A RETOMADA DA CONCESSÃO DE ADICIONAL DE INSALUBRIDADE A ATENDENTES DE POSTOS DE SAÚDE E AGENTES DE ENDEMIAS QUE VISITAM RESIDÊNCIAS E OUTRAS, NO MUNICÍPIO DE JATAÍ/GO.</t>
   </si>
   <si>
-    <t>Durval Júnior da Sucesso_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18274</t>
   </si>
   <si>
     <t>REQUER A INCLUSÃO DOS PROFESSORES DA REDE MUNICIPAL DE ENSINO E DEMAIS, NO GRUPO DE PRIORITÁRIOS A VACINAÇÃO.</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18271</t>
   </si>
   <si>
     <t>REQUER A INCLUSÃO DOS PROFESSORES DA REDE MUNICIPAL DE ENSINO E DEMAIS, NO GRUPO PRIORITÁRIO DE VACINAÇÃO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18269</t>
   </si>
   <si>
     <t>O VEREADOR ABIMAEL SOUZA SILVA, SOLICITA ESTUDO E VERIFICAÇÃO PARA QUE JORNALISTAS, RADIALISTAS E PROFISSIONAIS DA IMPRENSA SEJAM INCLUÍDOS NO GRUPO PRIORITÁRIO DA VACINAÇÃO CONTRA A COVID-19 EM JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18267</t>
   </si>
   <si>
     <t>"Requer ao Poder Público Municipal que forneça ferramenta de trabalho (celular ou tablet) aos professores da rede municipal de ensino para utilização do sistema de continuidade das aulas remotas no âmbito do município"</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18266</t>
   </si>
   <si>
     <t>"Requer ao Poder Público Municipal curso preparatório que auxilie os professores da rede pública de ensino na utilização do sistema de continuidade das aulas remotas no âmbito do município"</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18262</t>
   </si>
   <si>
     <t>"Requer ao Poder Público Municipal curso preparatório que auxilie os professores da rede pública de ensino na utilização do sistema de retomada das aulas no âmbito do município"</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18256</t>
   </si>
   <si>
     <t>"Requer ao Poder Público Municipal que forneça ferramenta de trabalho (celular ou tablet) aos professores da rede municipal de ensino para utilização do sistema de retomada das aulas no âmbito do município"</t>
   </si>
   <si>
-    <t>Professora Marina Silveira_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18172</t>
   </si>
   <si>
     <t>REQUEREM A REGULARIZAÇÃO DA REMUNERAÇÃO DA CARGA HORÁRIA EXERCIDA PELOS COORDENADORES E DIRETORES DA REDE MUNICIPAL DE EDUCAÇÃO DE JATAÍ-GOIÁS</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17906</t>
   </si>
   <si>
     <t>Solicita estudo, verificação de possibilidade e empenho para cadastrar os profissionais da saúde que estão no enfrentamento ao coronavírus na ação estratégica federal: O Brasil Conta Comigo.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17903</t>
   </si>
   <si>
     <t>A Vereadora Kátia solicita a antecipação do pagamento da 13ª remuneração.</t>
   </si>
   <si>
     <t>Creso de Oliveira Vilela</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17898</t>
   </si>
   <si>
     <t>Solicita do Poder Executivo, a celebração de convênio com as Faculdades e Universidades de Direito, Assistência Social e Psicologia, instaladas no município de Jataí, para estágio voluntário de seus estudantes, no Centro de Referência e Apoio à Mulher (CEAMO).</t>
   </si>
   <si>
     <t>Major Davi Pires</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17878</t>
   </si>
   <si>
     <t>“SOLICITA COMPARECIMENTO EM PLENÁRIO, DA SECRETÁRIA MUNICIPAL DE EDUCAÇÃO” .</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17846</t>
   </si>
   <si>
     <t>“Propõe ao Executivo Municipal a concessão de adicional de insalubridade em grau máximo para profissionais de serviços essenciais ao combate a epidemias em casos de calamidade pública”</t>
   </si>
   <si>
-    <t>Major Davi Pires_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17834</t>
   </si>
   <si>
     <t>Solicita a testagem de todos os servidores lotados na agência do Vapt Vupt de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17815</t>
   </si>
   <si>
     <t>A Vereadora Kátia Carvalho solicita a testagem em massa dos servidores que estão atuando no combate ao COVID-19</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17812</t>
   </si>
   <si>
     <t>REQUER a aquisição de testes rápidos para os servidores da Câmara Municipal que estão desempenhando suas atividades, a fim de detecção de eventuais novos casos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17811</t>
   </si>
   <si>
     <t>“Capacitação de Professores da rede municipal de Educação de Jataí/GO, para procedimentos proativos em aulas online e outros recursos eletrônicos, em tempos de pandemia endemias, como no caso do novo coronavírus – covid-19, durante o tempo de paralisação das aulas presenciais”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17801</t>
@@ -1300,84 +1138,78 @@
   <si>
     <t>Requer envio de ofício ao Exmo. Sr. Prefeito Municipal,solicitando providências junto a Secretaria de Educação Municipal, no sentido de de que seja doado todos os materiais escolares para os que estão cursando o 1° grau.</t>
   </si>
   <si>
     <t>Elita Maria de Carvalho Lima</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17651</t>
   </si>
   <si>
     <t>A vereadora requer expedição de MOÇÃO DE CONGRATULAÇÕES ao Professor Jeronimo Silva, pelo brilhantismo na condução do Colégio Nestório Ribeiro, como diretor.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17650</t>
   </si>
   <si>
     <t>Requer envio de ofício a Professora Tereza Franco cumprimentando-a pela investidura no cargo de Diretora do Colégio Estadual Nestório Ribeiro.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17646</t>
   </si>
   <si>
     <t>A vereadora requer envio de ofício a todas as entidades de classe e também aos clubes de serviços, informando-os da luta árdua que os professores estão passando em busca de seus direitos.</t>
   </si>
   <si>
-    <t>Elita Maria de Carvalho Lima_x000D_
-Dolorita Macedo de Oliveira</t>
+    <t>Dolorita Macedo de Oliveira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17642</t>
   </si>
   <si>
     <t>A vereadora requer da mesa diretora, que seja elaborado uma resolução elevando o salário do  Diretor Administrativo.</t>
   </si>
   <si>
     <t>Antônio Soares Gedda</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17628</t>
   </si>
   <si>
     <t>O vereador que ao final infra-assina requer envio de ofício ao Sr. Prefeito Municipal, fazendo-lhe apelo para que as pensões de mercê sejam reajustadas de acordo e com as condições mais dignas.</t>
   </si>
   <si>
     <t>Luiz Alberto Vilela</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17609</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Sindicato dos Trabalhadores na Industria da Construção e Mobiliário  de Jataí, afim de cumprimentar aos novos e ilustres diretores.</t>
   </si>
   <si>
-    <t>William Cintra Vieira_x000D_
-[...4 lines deleted...]
-Euripedes Franco de Moraes</t>
+    <t>Sebastião Bento Moraes</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17594</t>
   </si>
   <si>
     <t>Os vereadores que ao final subscreve requer envio de ofício ao Sr. Prefeito Municipal, reivindicando-lhe que envie a esta casa um projeto de lei que conceda um auxilio ao colega , vereador Eufrásio Pereira Rocha.</t>
   </si>
   <si>
     <t>Edgar Carneiro Souza</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17591</t>
   </si>
   <si>
     <t>Requer ao Presidente da casa a apreciação do projeto lei que referi ao aumento do subsídio do Prefeito para o exercício de 1969, aproveitando o ensejo solicito o aumento salarial dos funcionários municipais em 20%, e conceda ao Sr. Prefeito o mesmo aumento dado aos funcionários.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17588</t>
   </si>
   <si>
     <t>O vereador requer envio de ofício a Srª Leopoldina Barreto, parabenizando-a pela grande capacidade administrativa que vem realizando no Departamento de Correios e Telégrafos de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17584</t>
   </si>
@@ -1426,145 +1258,104 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/17476</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal, informações a respeito de Pensão de Mercê.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17463</t>
   </si>
   <si>
     <t>Solicita o Poder Executivo, conceder a título de cooperação, uma gratificação ao Sr. Militino Rodrigues Rocha.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17462</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo estabelecer gratificações aos componentes da Banda de Música da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17428</t>
   </si>
   <si>
     <t>O vereador requer o envio de ofício ao Sr. Prefeito Municipal, solicitando informações  a respeito do requerimento que foi aprovado por esta casa de leis, que solicitava aumento de Ncr$ 1.00 ( um cruzado novo) aos funcionários braçais da prefeitura.</t>
   </si>
   <si>
-    <t>Alan-Kardec de Rezende_x000D_
-[...8 lines deleted...]
-Jerônimo Epaminondas Vilela</t>
+    <t>Diogo Lemes de Lima</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17427</t>
   </si>
   <si>
     <t>O vereador que este assina, requer envio de ofício ao Sr. Prefeito Municipal com a máxima urgência, solicitando  a remessa de crédito especial para pagamento do décimo terceiro salário aos funcionários da municipalidade.</t>
   </si>
   <si>
-    <t>Antônio Soares Gedda_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17418</t>
   </si>
   <si>
     <t>Requer do Sr. Prefeito Municipal, para que envie  a esta casa de leis um projeto - lei, solicitando a aumento dos vencimentos dos diaristas da prefeitura e que atualize o salário mínimo para os contratados.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17412</t>
   </si>
   <si>
     <t>O vereador requer envio de ofício ao Exmo Sr. Prefeito Municipal César de Almeida Melo, solicitando que remeta ao Secretário de Educação Estadual, denúncias da Delegada de Ensino. prejudicando o estudante primário de Jataí</t>
   </si>
   <si>
-    <t>Eufrásio Pereira Rocha_x000D_
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17406</t>
   </si>
   <si>
     <t>O vereador requer envio de ofício ao Exmo. Sr. Prefeito Municipal, para que encaminhe um projeto -Lei a esta casa, concedendo abono salarial aos funcionários da municipalidade.</t>
   </si>
   <si>
-    <t>Nivaldo Sousa Moraes_x000D_
-[...5 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17403</t>
   </si>
   <si>
     <t>O vereador requer envio de ofício ao Exmo Sr. Prefeito Municipal. sugerindo-lhe que mande um projeto - Lei que concede permissão ao mesmo de assinar convênio com IPASGO, visando assistência médica e social aos servidores municipais.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17400</t>
   </si>
   <si>
     <t>O vereador requer envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando ao mesmo o pagamento de horas extras aos funcionários que trabalham na estação rodoviária de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17379</t>
   </si>
   <si>
     <t>O vereador solicita ao Presidente desta casa de leis,  o emprego do livro de tombo em todos os registros de documentos de entrada e saída.</t>
   </si>
   <si>
     <t>Alan-Kardec de Rezende</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17378</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Senhor Prefeito Municipal, reivindicando-lhe  por qual o motivo que máquinas da Prefeitura  estão trabalhando na construção do Joquei Clube de Jataí, e qual a remuneração que a Prefeitura está recebendo por estes serviços.</t>
   </si>
   <si>
-    <t>Ariston Quirino de Moraes_x000D_
-[...6 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17377</t>
   </si>
   <si>
     <t>Vereador solicita envio de ofício  ao Professor Edgar Alves Dias, parabenizando-o pelo brilhante atuação frente  ao Colégio Nestório Ribeiro.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17374</t>
   </si>
   <si>
     <t>Solicita estudo, verificação de possibilidade e divulgação para o público condizente para participação do Curso de Assistência Farmacêutica na Gestão Municipal, ofertado pelo Ministério da Saúde em parceria com o CONASEMS (Conselho Nacional de Secretarias Municipais de Saúde).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17373</t>
   </si>
   <si>
     <t>Solicita envio de ofício ao exmo Sr. Governador, ao  Exmo Sr. Secretário de Educação e Cultura e ao Exmo. Sr. Ministro de Educação,  reivindicando-lhes providências no sentido da regulamentação do ensino médio em Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17290</t>
   </si>
   <si>
     <t>Requer a viabilidade de passes do Transporte Coletivo para servidores Públicos do Município que ganham até  02 (dois) salários-mínimos mensais.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17244</t>
@@ -1683,171 +1474,98 @@
   <si>
     <t>Requer envio de ofício ao Exmo. Sr. Gênio Eurípedes de Assis, Secretário de Relações Públicas com cópia aos demais Secretários, que faça gestão juntos aos funcionários municipais no sentido de criar uma Cooperativa.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16907</t>
   </si>
   <si>
     <t>Pedido de impeachment, denuncia escrita com pedido de cassação do Mandato de Prefeito pelo rito Decreto-Lei nº 201/67, por infrações político-administrativas praticadas no desempenho dos encargos administrativos.</t>
   </si>
   <si>
     <t>Morandir Machado de Souza</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16770</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Exmo. Sr. Prefeito Municipal, sugerindo-lhe a ampliação do abrigo existente na Praça Tenente Diomar Menezes, onde guarda os materiais de limpeza das vias públicas.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16751</t>
   </si>
   <si>
     <t>Solicita estudo e viabilidade para adesão à Campanha para Doação de Sangue: A vida de quem precisa não pode esperar, dos servidores da Câmara Municipal de Jataí, no mês de Dezembro de 2019.</t>
   </si>
   <si>
-    <t>Dolorita Macedo de Oliveira</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16697</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, reivindicando-lhe no sentido de conceder aos garis, aos lixeiros e aos funcionários menos favorecidos por uma remuneração mais justa, e a tradicional distribuição de Cestas  de Natal.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16615</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Dep. Maguito Vilela e ao Dr. Mauro Antônio Bento, que façam gestão junto ao Exmo. Governador de Goiás e ao Secretário de Educação, solicitando a aprovação do Estatuto do Magistério, etc.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16525</t>
   </si>
   <si>
     <t>A vereadora infra-assinado,  requer envio de ofício a Primeira Dama do Município, Dnª. Sebastiana Ferreira da Silva, sugerindo-lhe que faça através  da Secretaria de Promoção e Assistência Social com o convênio realizado  com a L.B.A , promova cursos: jardinagem, costureira, manicure , cabeleireiro e outros..</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16517</t>
   </si>
   <si>
     <t>Requer o envio de ofício ao Exmo. Sr. Presidente do Ipasgo do Estado de Goiás, reivindicando - lhe a instalação de uma junta médica oficial em Jataí -GO.</t>
   </si>
   <si>
-    <t>Zilah Amorim Carvalho Vieira_x000D_
-[...12 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16492</t>
   </si>
   <si>
     <t>Os vereadores que compõe a Câmara Municipal de Jataí, requer envio de ofício ao Líder do PDT na Câmara dos Deputados, Dep. Federal BRANDÃO MONTEIRO,reivindicando -lhe seu valioso trabalho junto aos outros parlamentares, visando aprovação da emenda que eleva os subsídios de vereadores com base no percentual de 6% da receita realizada no execício imediatamente anterior.</t>
   </si>
   <si>
-    <t>José Ramos de Olivieira_x000D_
-[...12 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16490</t>
   </si>
   <si>
     <t>Os vereadores que compõe a Câmara Municipal de Jataí, requer envio de ofício ao Líder do PT na Câmara dos Deputados, Dep. Federal AÍRTON SOARES ,reivindicando -lhe seu valioso trabalho junto aos outros parlamentares, visando aprovação da emenda que eleva os subsídios de vereadores com base no percentual de 6% da receita realizada no execício imediatamente anterior.</t>
   </si>
   <si>
-    <t>Nivaldo Sousa Moraes_x000D_
-[...12 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16489</t>
   </si>
   <si>
     <t>Os vereadores que compõe a Câmara Municipal de Jataí, requer envio de ofício ao Líder do Governo na  Câmara Federal, Dep. Nelson Marchesan ,reivindicando -lhe seu valioso trabalho junto aos outros parlamentares, visando a aprovação da emenda  que eleva os subsídios  de vereadores, com base no percentual de 6%  da receita realizada no execício imediatamente anterior.</t>
   </si>
   <si>
-    <t>Semi de Assis_x000D_
-[...12 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16488</t>
   </si>
   <si>
     <t>Os vereadores que compõe a Câmara Municipal de Jataí, requer envio de ofício ao Líder do PTB na  Câmara dos Deputados, Dep. Federal CELSO PEÇANHA ,reivindicando -lhe seu valioso trabalho junto aos outros parlamentares, no sentido da aprovação da emenda que eleva os subsídios  de vereadores, com base no percentual de 6%  da receita realizada no execício imediatamente anterior.</t>
   </si>
   <si>
-    <t>João Justino de Oliveira_x000D_
-[...12 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/16487</t>
   </si>
   <si>
     <t>Os vereadores que compõe a Câmara Municipal de Jataí, requer envio de ofício ao Líder do PMDB na  Câmara dos Deputados, Dep. Federal FREITAS NOBRES,reivindicando -lhe seu valioso trabalho junto aos outros parlamentares, visando aprovação da emenda  que eleva os subsídios  de vereadores com base no percentual de 6%  da receita realizada no execício imediatamente anterior.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16415</t>
   </si>
   <si>
     <t>O vereador que ao final subscreve solicita do Poder Executivo, no sentido de equipar melhor os eletricistas municipais, com cinto, luvas, etc.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16411</t>
   </si>
   <si>
     <t>O vereador que ao final subscreve solicita  ao Poder Executivo, que envie a esta casa de leis, um projeto - lei, propondo o aumento de vencimentos dos aposentados Públicos municipais.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16402</t>
   </si>
   <si>
     <t>Requer envio de ofício  à  Secretaria Municipal de Educação, cumprimentado  os Professores pelo seu dia especial, a ser comemorado em 15 de outubro.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16401</t>
@@ -2044,80 +1762,65 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/14760</t>
   </si>
   <si>
     <t>SOLICITA AO SR. VINÍCIUS DE CECÍLIO LUZ. DD PREFEITO MUNICIPAL, DADA A COMPETÊNCIA EXCLUSIVA PRECONIZADA AO CHEFE DO PODER EXECUTIVO, A INTELIGÊNCIA DO ART. 61, PARÁGRAFO 1º, II "A" DA CONSTITUIÇÃO FEDERAL/88, ART. 20, PARÁGRAFO 1º, II DA CONSTITUIÇÃO DO ESTADO DE GOIÁS E NOS TERMOS DO ART. 40, I E II DA LEI ORGÂNICA MUNICIPAL, PARA QUE SE CRIE DISPOSITIVO LEGAL ALTERANDO O ART. 75 DA LEI 2.761/2007, NO SEGUINTES TERMOS.</t>
   </si>
   <si>
     <t>Marcos Antônio</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14714</t>
   </si>
   <si>
     <t>FORNECIMENTO DAS FOLHAS DE PAGAMENTO DE MAIO A DEZEMBRO (INCLUSIVE) DO ANO DE 2018, CONTENDO TODAS AS INFORMAÇÕES PORMENORIZADAS, ESPECIALMENTE, NOME COMPLETO DE SERVIDOR, CARGO DE PROVIMENTO, LOTAÇÃO, FUNÇÃO EXERCIDA E REMUNERAÇÃO, COM A INDIVIDUALIZAÇÃO DO VENCIMENTO BASE, GRATIFICAÇÕES E INDENIZAÇÕES COMPLEMENTARES.</t>
   </si>
   <si>
     <t>João Rosa</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14617</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DE EVENTO FESTIVO EM ALUSÃO AO DIA MUNICIPAL DO GARI, QUE ACONTECE NO DIA 16 DE MAIO.</t>
   </si>
   <si>
-    <t>Valdeman Valdir Martins da Silva_x000D_
-[...1 lines deleted...]
-Cilene Maria de Moraes Guimarães</t>
+    <t>Euripedes de Assis</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14230</t>
   </si>
   <si>
     <t>OS VEREADORES QUE AO FINAL SUBSCREVEM, SOLICITA AO CHEFE DO EXECUTIVO PARA ESTABELECER UMA PENSÃO MENSAL A SENHORA MARIA PERES DE LIMA E SILVA ESPOSA DO SAUDOSO FUNCIONÁRIO JOSÉ WILLIAM SILVA.</t>
   </si>
   <si>
-    <t>Roberto de Souza_x000D_
-[...8 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14227</t>
   </si>
   <si>
     <t>VOTO DE PESAR PELO FALECIMENTO DO PROFESSOR PAULO DA SILVA VIEIRA.</t>
   </si>
   <si>
-    <t>Euripedes de Assis</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14222</t>
   </si>
   <si>
     <t>SOLICITAÇÃO JUNTO AO DEP. FEDERAL MAGUITO VILELEA SOLICITANDO FUNCIONÁRIOS PARA O FUNDO RURAL E INPS.</t>
   </si>
   <si>
     <t>Jailton Paula Naves</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14216</t>
   </si>
   <si>
     <t>VEREADORES REQUEREM AO EXECUTIVO  O QUANTITATIVO DE  FUNCIONÁRIOS DO  MUNICÍPIO, E  QUANTOS  SE ENCONTRAM A DISPOSIÇÃO EM OUTROS ÓRGÃOS  COM ÔNUS PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>Gildenicio  Santos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14172</t>
   </si>
   <si>
     <t>PEDE A REALIZAÇÃO DE SESSÃO SOLENE DE HOMENAGEM AOS PROFESSORES DE JATAÍ, PELA PASSAGEM DO DIA DO PROFESSOR EM 2019, COMEMORADO NO DIA 15 DE OUTUBRO DE CADA ANO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14067</t>
@@ -2887,54 +2590,50 @@
   <si>
     <t xml:space="preserve">REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE ADQUIRIR UMA ÁREA PARA CONSTRUÇÃO DE UM CLUBE SOCIAL PARA OS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS </t>
   </si>
   <si>
     <t>Fernando Fernandes Pinto</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10771</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE DETERMINAR MENSALMENTE, A PUBLICAÇÃO NO PLACAR DA FOLHA DE PAGAMENTO AOS SENHORES VEREADORESEM FORMA DE PRESTAÇÃO DE CONTAS DA COMUNIDADE</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10769</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE DETERMINAR AOS SETORES DESSA ADMINISTRAÇÃO O FORNECIMENTO A ESTA CAS, NO PRAZO LEGAL, A RELAÇÃO DE TODOS OS FUNCIONÁRIOS, DEVENDO CONTER NOMES E RESPECTIVOS SALÁRIOS</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10767</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE ELABORAR UM PROJETO DE LEI DE AUMENTO SALARIAL AOS SERVIDORES DA MUNICIPALIDADE DANDO ATENÇÃO ESPECIAL AOS GARIS</t>
   </si>
   <si>
-    <t>Kátia Carvalho_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/10759</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO EXECUTIVO MUNICIPAL A CORREÇÃO DO CÁLCULO DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS QUE EXERCEM ATIVIDADE FISCAL E QUE JÁ ALCANÇARAM O DIREITO A PROGRESSÃO HORIZONTAL..</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10755</t>
   </si>
   <si>
     <t>SOLICITA UNIFORMES ADEQUADOS PARA A EQUIPE DE ASFALTO DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10715</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE ADOTAR MEDIDAS QUE VIABILIZEM O TRANSPORTE COLETIVO GRATUITO OU ÀS EXPENSAS DA MUNICIPALIDADE </t>
   </si>
   <si>
     <t>Alcides Peregrino Fazolino</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10642</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE ENVIAR A ESTA CASA DE LEIS, PROJETO DE LEIS PEDINDO MELHORIA SALARIAL ÀS MERENDEIRAS E ZELADORAS </t>
@@ -3275,54 +2974,50 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/9508</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO ADQUIRIR TRÊS CIRCULADORES DE AR PARA O ESCRITÓRIO DA SECRETARIA DE TRANSPORTE</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9500</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO ADQUIRIR UNIFORMES PARA OS GARIS, E BEM ASSIM SEMELHANTE AOS QUE PRESTAM SERVIÇOS NOS CEMITÉRIOS LOCAIS</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9483</t>
   </si>
   <si>
     <t>PEDE A PARCERIA ENTRE O MUNICÍPIO DE JATAÍ E O GOVERNO DE GOIÁS, VISANDO OFERTAR MELHORIAS AOS POLICIAIS QUE PERMANECEREM TRABALHANDO NA CIDADE DE JATAÍ, ESPECIALMENTE, A CONCESSÃO DE MORADIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9460</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO EXECUTIVO MUNICIPAL ACRÉSCIMO DE DISPOSITIVO NA LEI Nº 1.400/1990 PARA GARANTIR O DIREITO A HORÁRIO ESPECIAL AO SERVIDOR PÚBLICO MUNICIPAL COM DEFICIÊNCIA E AO SERVIDOR PÚBLICO MUNICIPAL QUE TENHA CÔNJUGE, FILHO OU DEPENDENTE COM DEFICIÊNCIA DE QUALQUER NATUREZA, SEM EXIGÊNCIA DE COMPENSAÇÃO DE HORÁRIO, MEDIANTE LAUDO MÉDICO.</t>
   </si>
   <si>
-    <t>Thiago Maggioni_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/9452</t>
   </si>
   <si>
     <t>OS VEREADORES THIAGO MAGGIONI E MAJOR DAVID PIRES SOLICITAM AO CHEFE DO EXECUTIVO MUNICIPAL, A CRIAÇÃO DO BANCO DE HORAS AOS POLICIAIS MILITARES E CIVIS DE JATAÍ.</t>
   </si>
   <si>
     <t>Elsio José da Silva</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9412</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE DISTRIBUIR UNIFORME PARA FUNCIONÁRIOS QUE EXECUTAM OS SERVIÇOS DE ASFALTO EM NOSSA CIDADE</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9315</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFÍCIO AO CDL E ASSOCIAÇÃO COMERCIAL E INDUSTRIAL DE JATAÍ REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE CRIAREM EM SEUS ESCRITÓRIOS UM BALCÃO DE EMPREGO</t>
   </si>
   <si>
     <t>Sebastião Assis Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9263</t>
@@ -3870,54 +3565,50 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/6563</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE PROJETO DE LEI CONCEDENDO PROMOÇÃO VERTICAL (ACESSO DE CARGO) AOS PROFISSIONAIS DA EDUCAÇÃO, ATENDENDO O ESTATUTO E O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6556</t>
   </si>
   <si>
     <t>SOLICITA QUE EFETUE O PAGAMENTO DA DIFERENÇA SALARIAL DE 5% RELATIVA AO PERÍODO DE 1º DE ABRIL/2000 ATÉ JULHO/2000, VISTO QUE JÁ VAI COMPLETAR UM ANO APÓS A LEI AUTORIZATIVA DO REFERIDO REAJUSTE (LEI N.º 2.159/2000) E ATÉ O PRESENTE MOMENTO OS SERVIDORES PÚBLICOS MUNICIPAIS NÃO OBTIVERAM ESTE DIREITO TÃO NECESSÁRIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6480</t>
   </si>
   <si>
     <t>SOLICITA GESTÃO JUNTO A SECRETÁRIA DE EDUCAÇÃO MUNICIPAL NO SENTIDO DO MUNICÍPIO ASSUMIR O TRANSPORTE DOS ALUNOS DA REGIÃO DA CABECEIRA DE JATAÍ, QUE NECESSITAM DESSE TRANSPORTE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6460</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AS NECESSÁRIAS PROVIDÊNCIAS A RESPEITO DO MAU COMPORTAMENTO DE UMA FUNCIONÁRIA DO POSTO DO INSS AQUI EM JATAÍ, SENHORA ZILDA VIEIRA DE FREITAS. </t>
   </si>
   <si>
-    <t>Carlone Assis_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/6437</t>
   </si>
   <si>
     <t>REIVINDICA AO SETOR DE LIMPEZA PÚBLICA QUE REMANEJE OS GARIS PARA EXECUTAREM O TRABALHO DIÁRIO DE LIMPEZA NOS BAIRROS EM QUE MORAM.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6436</t>
   </si>
   <si>
     <t>CUMPRIMENTO EXTENSIVO À TODO O CORPO MÉDICO, ENFERMEIROS, E DEMAIS SERVIDORES DAQUELA CASA DE SAÚDE, PELO BRILHANTE TRABALHO, PROFISSIONALISMO, DESEMPENHO E PRESTEZA NO ATENDIMENTO QUE FAZEM DIUTURNAMENTE À TODOS OS INTERNOS NAQUELA CASA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6432</t>
   </si>
   <si>
     <t>REQUER AOS SETORES COMPETENTES QUE PROVIDENCIEM: 01-A APOSENTADORIA DOS GARIS QUE JÁ GOZAM DO DIREITO DO BENEFÍCIO; 02-CONCEDA FÉRIAS E PAGUE O DIREITO DE FÉRIAS AOS GARIS QUE POSSUAM TEMPO DE SERVIÇO COMPATÍVEL COM O BENEFÍCIO; 03-DETERMINE A CONTRATAÇÃO IMEDIATA DE MAIS 40 GARIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6422</t>
   </si>
   <si>
     <t>SOLICITA REPASSAR AO AUTOR A RELAÇÃO COMPLETA DE NOMES FUNÇÕES E CARGOS DE CADA SERVIDOR QUE PRESTA SERVIÇOS À CÂMARA MUNICIPAL DE JATAÍ, COM INCLUSÃO AINDA DOS RESPECTIVOS SALÁRIOS E GRATIFICAÇÕES.</t>
   </si>
   <si>
     <t>João Wesley Cabral de Moura</t>
@@ -3949,62 +3640,50 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/6329</t>
   </si>
   <si>
     <t>SOLICITA A ENTREGA DE VALE TRANSPORTE AOS SERVIDORES DO ESTADO QUE RESIDEM NA CIDADE DE JATAÍ E QUE FAZEM USO DO TRANSPORTE URBANO PARA CHEGAREM AO LOCAL DE TRABALHO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6280</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES E EXCLUSÃO DE USUÁRIOS DO PAGAMENTO DA TAXA DE ESGOTO PARA A SANEAGO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6269</t>
   </si>
   <si>
     <t>REQUER A IMPLANTAÇÃO DO SISTEMA DE ILUMINAÇÃO DO CAMPO - ÁREA SOCIAL E ESPORTIVA DA ASSOCIAÇÃO DOS SERVIDORES DA SUCAM EM JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6202</t>
   </si>
   <si>
     <t>DESTINAÇÃO PELO MUNICÍPIO DE MAIS PROFISSIONAIS DA EDUCAÇÃO.</t>
   </si>
   <si>
-    <t>Ediglan  Maia_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/6167</t>
   </si>
   <si>
     <t>REQUEREM, ATRAVÉS DOS MECANISMOS COMPETENTES DO GOVERNO ESTADUAL, A CONSTRUÇÃO (EM CARÁTER DE URGÊNCIA) DA SEDE DO CIRETRAN, PÓLO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5986</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE CURSO DE PREPARAÇÃO OU APRIMORAMENTO PARA TODOS OS SERVIDORES MUNICIPAIS, PRINCIPALMENTE PARA OS QUE TRABALHAM NO ATENDIMENTO, NA PRESTAÇÃO DE UM SERVIÇO, OBJETIVANDO CADA VEZ MAIS UM ATENDIMENTO E UMA PRESTAÇÃO DE SERVIÇO MELHOR, COM QUALIDADE, EM RESPEITO À POPULAÇÃO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5968</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE PROJETO DE LEI CONCEDENDO PROMOÇÃO VERTICAL (ACESSO DE CARGOS) AOS PROFISSIONAIS DA EDUCAÇÃO, ATENDENDO O ESTATUTO E O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5952</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE RECONHECIMENTO DE BRAVURA AO SOLDADO ELTO JESUS SANTOS, PELO COMANDO GERAL DA POLÍCIA MILITAR, COM MEDALHA E CONDECORAÇÃO DE HONRA AO MÉRITO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5945</t>
@@ -4039,67 +3718,50 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/5785</t>
   </si>
   <si>
     <t>NOS TERMOS REGIMENTAIS, O VEREADOR QUE ABAIXO SUBSCREVE, REQUER A V. EXA., O ENCAMINHAMENTO DE EXPEDIENTE, CAPEANDO UM EXEMPLAR DESTE O SENHOR: EMANUEL BATISTA DE ARAÚJO, DIGNÍSSIMO PRESIDENTE DO SINDICATO DOS SERVIDORES PÚBLICOS MUNICIPAIS, REIVINDICANDO-LHE PROVIDÊNCIAS URGENTES NO SENTIDO DE GESTIONAR PERANTE E JUNTA MÉDICA MUNICIPAL, EM RELAÇÃO AO NÃO ATENDIMENTO ADEQUADO AOS SERVIDORES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5737</t>
   </si>
   <si>
     <t>CONCEDER À CLASSE DE OFICIAIS DE JUSTIÇA, DE NOSSA COMARCA, UMA QUOTA DE COMBUSTÍVEL NO VALOR DE R$450,00 MENSAIS A CADA UM, PERFAZENDO UM TOTAL DE R$3.600,00.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5733</t>
   </si>
   <si>
     <t>VIABILIZAR A LIBERAÇÃO DAS PASSAGENS NO DESLOCAMENTO DOS AGENTES COMUNITÁRIOS DE SAÚDE PARA A CIDADE DE JATAÍ QUANDO ESTES PARTICIPAM DE REUNIÕES PROGRAMADAS, QUE ACONTECE TRÊS VEZES DURANTE O MÊS, OU AINDA, A PRÓPRIA MUNICIPALIDADE ASSUMISSE O ÔNUS COM ESTE DESLOCAMENTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5716</t>
   </si>
   <si>
     <t>DOAÇÃO DE CESTAS BÁSICAS AOS GARIS DE NOSSA CIDADE.</t>
   </si>
   <si>
-    <t>Erasmo Rosa da Silva_x000D_
-[...15 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5715</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE C.P.I. - COMISSÃO PARLAMENTAR DE INQUÉRITO, PARA APURAR FRAUDE NO DEPARTAMENTO DE COBRANÇA DA PREFEITURA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5710</t>
   </si>
   <si>
     <t>PLANO DE SAÚDE DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5709</t>
   </si>
   <si>
     <t>CONCURSO PÚBLICO E NÃO CONVOCAÇÃO DOS APROVADOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5706</t>
   </si>
   <si>
     <t>AJUDA DE CUSTO PARA PESQUISA CIENTÍFICA A PROFESSORES UNIVERSITÁRIOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5699</t>
@@ -4194,53 +3856,51 @@
   <si>
     <t>SOLICITAÇÃO AO PREFEITO PARA QUE CONCEDA AOS OFICIAIS DE JUSTIÇA DE NOSSA COMARCA UMA QUOTA MENSAL DE COMBUSTÍVEL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5512</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO PREFEITO DE PROJETO DE LEI CRIANDO DOIS CARGOS DE CONFIANÇA NOS QUADROS DA PREFEITURA PARA ATUAREM JUNTO AOS PRESIDIÁRIOS E FAMILIARES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5483</t>
   </si>
   <si>
     <t>INSERÇÃO DOS POLICIAIS MILITARES E BOMBEIROS NOS PRÓXIMOS PROGRAMAS DE HABITAÇÃO DA PREFEITURA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t xml:space="preserve">Maria José </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5464</t>
   </si>
   <si>
     <t>REQUER TÍTULO DE HONRA AO MÉRITO AO SR. JOSÉ ALVES DE BARROS.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV_x000D_
-[...1 lines deleted...]
-André Pires do Nascimento</t>
+    <t>André Pires do Nascimento</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5443</t>
   </si>
   <si>
     <t>SOLICITAM INFORMAÇÕES CONCERNENTES À CRIAÇÃO DE COOPERATIVA HABITACIONAL DOS SERVIDORES MUNICIPAIS DA SAÚDE, EDUCAÇÃO E DEMAIS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5440</t>
   </si>
   <si>
     <t>SOLICITA A ELABORAÇÃO DE UM PROJETO EM PARCERIA COM OS SERVIDORES MUNICIPAIS JUNTO À CAIXA ECONÔMICA FEDERAL VISANDO ADQUIRIR UMA ÁREA PRA TAL FINALIDADE E FACULTAR AOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS, A OBTEREM SUA CASA PRÓPRIA, OU SEJA, BENEFICIAR ÀQUELES QUE AINDA NÃO AS TÊM.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5431</t>
   </si>
   <si>
     <t>SOLICITA AS BOAS PROVIDÊNCIAS NO SENTIDO DE CUMPRIR A LEI N.° 2.409 DE 02/05/2003, QUE "DISPÕE SOBRE O REGIME E ESTRUTURAÇÃO DO PLANO DE ASSISTÊNCIA À SAÚDE DOS SERVIDORES DO MUNICÍPIO DE JATAÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5423</t>
   </si>
   <si>
     <t>SOLICITA AS BOAS PROVIDÊNCIAS NO SENTIDO DE CONTRATAREM MAIS PROFISSIONAIS DA SAÚDE PARA PRESTAREM ATENDIMENTO NO CENTRO MÉDICO MUNICIPAL.</t>
   </si>
@@ -4265,53 +3925,50 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/5388</t>
   </si>
   <si>
     <t>SOLICITA AO DEPARTAMENTO DE RECURSOS HUMANOS DA PREFEITURA DE JATAÍ,CÓPIA AUTÊNTICA DA FOLHA DE PAGAMENTO DO PESSOAL-SERVIDOR DO MUNICÍPIO DE TODOS SEM EXCEÇÃO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5376</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO LEANDRO VILELA VELOSO GESTÕES NO SENTIDO DE AUMENTAR O QUANTITATIVO DE FUNCIONÁRIOS NA AGÊNCIA DO INSS DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5357</t>
   </si>
   <si>
     <t>SOLICITA DO PREFEITO MUNICIPAL EMPENHO CONSISTENTE PARA O OFERECIMENTO DE ACESSOS DE CARGOS AINDA PENDENTES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5343</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL MUDANÇA NO PLANO DE CARGOS E SALÁRIOS DO MAGISTÉRIO.</t>
   </si>
   <si>
-    <t>André Pires do Nascimento</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/5299</t>
   </si>
   <si>
     <t>SOLICITA A ADAPTAÇÃO DA LEI N.° 8.213 DE 24/07/1991.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5269</t>
   </si>
   <si>
     <t>REATIVAÇÃO DO PROGRAMA MUNICIPAL DO PRIMEIRO EMPREGO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5251</t>
   </si>
   <si>
     <t>CONDIÇÕES ADEQUADAS DE TRABALHO PARA SERVIDORES DA LIMPEZA PÚBLICA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5219</t>
   </si>
   <si>
     <t>SOLICITA A DOAÇÃO DE UMA ÁREA - COM CAPACITAÇÃO PARA A CONSTRUÇÃO DE 100 UNIDADES DE CASAS, EM LOCAL URBANIZADO, COM INTUITO DE ATENDER A DEMANDA ATUAL DA COOPHSAED -COOPERATIVA HABITACIONAL DOS SERVIDORES DA SAÚDE,  EDUCAÇÃO E SERVIDORES PÚBLICOS EM GERAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/5128</t>
@@ -4406,62 +4063,50 @@
   <si>
     <t>SOLICITA AO EXECUTIVO DECRETO E PROJETO PARA CRIAÇÃO E REGULAMENTAÇÃO DO ADICIONAL DE INCENTIVO À EDUCAÇÃO DE TRÂNSITO AIET, DO ADICIONAL DE PERICULOSIDADE, E DO ADICIONAL NOTURNO PARA OS VENCIMENTOS DOS AGENTES DE TRÂNSITO DO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4681</t>
   </si>
   <si>
     <t>AUTORIZAR CURSOS PÚBLICOS PARA AGENTES/FISCAIS MUNICIPAIS DE TRÂNSITO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4664</t>
   </si>
   <si>
     <t>VEREADOR PEDE CUMPRIMENTO DA LEI N°. 2.518, QUE AUTORIZA ABERTURA DE CRÉDITO.</t>
   </si>
   <si>
     <t>Vinícius Luz</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4632</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE SESSÃO SOLENE DE HOMENAGEM ÀS MULHERES JATAIENSES, EM COMEMORAÇÃO AO DIA INTERNACIONAL DA MULHER.</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/4527</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4401</t>
   </si>
   <si>
     <t>SOLICITA A REEDIÇÃO DO REQUERIMENTO N. 093/15, NO QUAL SOLICITA A MESA DIRETORA QUE ENVIE PROJETO DE LEI PARA IMPLANTAR PLANO DE SAÚDE PARA OS SERVIDORES DESTA CASA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4339</t>
   </si>
   <si>
     <t>PEDE AO GOVERNO DO ESTADO DE GOIÁS O PAGAMENTO DO REAJUSTE SALARIAL / DATA-BASE A TODOS OS SERVIDORES ESTADUAIS, INCLUSIVE OS DO JUDICIÁRIO, E O REINÍCIO E CONCLUSÃO DAS OBRAS NA GO-184, ANTIGA ESTRADA VELHA DE CAIAPÔNIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4295</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES QUANTO AO CUMPRIMENTO, PELO PODER EXECUTIVO, DA LEI 12.994/14 QUE INSTITUI O PISO SALARIAL PROFISSIONAL NACIONAL E DIRETRIZES PARA O PLANO DE CARREIRA DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE AS ENDEMIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4188</t>
   </si>
   <si>
     <t>PEDE MELHORIAS NA ÁREA EXTERNA DO CLUBE DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS DE JATAÍ, LOCALIZADO NO SETOR EPAMINONDAS.</t>
@@ -4514,98 +4159,74 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/3812</t>
   </si>
   <si>
     <t>REQUER O DESENVOLVIMENTO DE SISTEMA DE AVALIAÇÃO DO ATENDIMENTO DOS SERVIÇOS E SERVIDORES PÚBLICOS, EM ESPECIAL NA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3791</t>
   </si>
   <si>
     <t>SOLICITA A MESA DIRETORA QUE ENVIE PROJETO DE LEI PARA IMPLANTAR PLANO DE SAÚDE PARA OS SERVIDORES DESTA CASA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3765</t>
   </si>
   <si>
     <t>PEDE A REALIZAÇÃO DE SESSÃO SOLENE DE HOMENAGEM AS MULHERES JATAIENSES, POR MEIO DE ALGUMAS REPRESENTANTES QUE SE DESTACAM NA SOCIEDADE LOCAL, PELA PASSAGEM DO DIA INTERNACIONAL DA MULHER, COMEMORADO EM 08 DE MARÇO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3720</t>
   </si>
   <si>
     <t>REQUER A IMPLANTAÇÃO DE UMA UNIDADE DO INSTITUTO TECNOLÓGICO DE GOIAS - ITEGO NO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3694</t>
   </si>
   <si>
     <t>SOLICITAM A PAVIMENTAÇÃO ASFÁLTICA DA VIA DE ACESSO E DO ESTACIONAMENTO DO SINDICATO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE JATAI - SINDSEMUJ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3679</t>
   </si>
   <si>
     <t>O VEREADOR NILTON CESAR SORO SOLICITA ESTUDO DE VIABILIDADE PARA O FORNECIMENTO DE PROTETOR SOLAR AOS SERVIDORES PÚBLICOS COM GARIS E OUTROS FUNCIONÁRIOS QUE ESTEJAM EXPOSTOS A RADIAÇÃO SOLAR EM HORÁRIO LABORAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3635</t>
   </si>
   <si>
     <t>PEDE AO EXECUTIVO MUNICIPAL A CONCESSÃO DE GRATIFICAÇÃO POR PERICULOSIDADE PARA OS VENCIMENTOS DOS FISCAIS MUNICIPAIS DE TRANSITO, CONFORME ESTABELECE O ART. 193, § 4º DA CLT.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3598</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE CURSOS DE PRIMEIROS SOCORROS POR FUNCIONÁRIOS DE ESCOLAS E CRECHES INSTALADAS NO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
-    <t>Carlos Miranda_x000D_
-[...10 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/3557</t>
   </si>
   <si>
     <t>CESSÃO DE SERVIDORES DO EXECUTIVO MUNICIPAL AO JATAIPREV.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3518</t>
   </si>
   <si>
     <t>SOLICITA A LIBERTAÇÃO DE UMA VERBA PUBLICA PARA AUXILIO NOS GASTOS COM TRATAMENTO PRE E PÓS-TRANSPLANTE DO SERVIDOR PUBLICO LUIZ ROBERTO ELIAS DE SOUZA, PACIENTE PORTADOR DE INSUFICIÊNCIA RENAL CRONICA EM HEMODIÁLISE DESDE ABRIL DE 2014.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3509</t>
   </si>
   <si>
     <t>SOLICITA A EDIÇAO DE MOÇAO DE CONGRATULAÇAO A TODOS OS PROFESSORES JATAIENSES PELA PASSAGEM DO DIA DOS PROFESSORES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3496</t>
   </si>
   <si>
     <t>O VEREADOR NILTON CESAR SORO SOLICITA ESTUDO DE VIABILIDADE PARA ENVIO DE PROJETO A ESTA CASA DE LEIS, NO QUAL DOADORES DE MEDULA OSSEA SEJAM ISENTOS DA TAXA DE INSCRIÇAO DE CONCURSOS PUBLICOS REALIZADOS PARA PROVIMENTOS DE CARGOS NA ESFERA DO PODE PUBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3433</t>
@@ -4790,53 +4411,51 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/2095</t>
   </si>
   <si>
     <t>VEREADOR GÊNIO EURÍPEDES REEDITA REQUERIMENTO EM QUE PEDE ATENDIMENTOS ODONTOLÓGICOS EM HORÁRIO ALTERNATIVO, PRINCIPALMENTE NO PERÍODO NOTURNO, NO HOSPITAL PADRE THIAGO, DA AVENIDA GOIÁS, NO POSTO DE SAÚDE DO CONJUNTO RIO CLARO ETC.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2031</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA NO POSTO DE SAÚDE DO COLMÉIA PARQUE, NO TELHADO, ESTUQUE E VIDRO DE PROTEÇÃO NA RECEPÇÃO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2016</t>
   </si>
   <si>
     <t>CURSO DE RELAÇÕES HUMANAS E QUALIDADE NO ATENDIMENTO AO PÚBLICO PARA OS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1819</t>
   </si>
   <si>
     <t>COLOCAR UM VEÍCULO PARA TRANSPORTAR OS TRABALHADORES MUNICIPAIS DA LIMPEZA PÚBLICA.</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos_x000D_
-[...1 lines deleted...]
-Vilma Feitosa</t>
+    <t>Pastor Luiz Carlos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1738</t>
   </si>
   <si>
     <t>COMISSÃO DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA DA CMJ, APRESENTA REQUERIMENTO COM VOTOS DE APOIO AO CORPO DOCENTE E DISCENTE, DA UFG/JATAÍ, PELA LUTA INCESSANTE POR MELHORIAS EDUCACIONAIS NA UFG.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1720</t>
   </si>
   <si>
     <t>CONFECCIONAR UNIFORMES PARA OS VIGILANTES QUE INTEGRAM O QUADRO DE FUNCIONÁRIOS DA PREFEITURA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1686</t>
   </si>
   <si>
     <t>INFORMAÇÕES ACERCA DA REMUNERAÇÃO DE MÉDICOS COM ESPECIALIDADES EM: NEUROLOGIA, PSIQUIATRIA, RADIOLOGISTA E OFTALMOLOGISTA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1633</t>
   </si>
   <si>
     <t>SOLICITA CONCESSÃO DE SEIS MORADIAS PARA SERVIDORES DA AGÊNCIA GOIANA DO SISTEMA PRISIONAL (AGSEP).</t>
   </si>
@@ -4849,211 +4468,191 @@
   <si>
     <t>Nelson Antônio</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1475</t>
   </si>
   <si>
     <t>SOLICITA DO SR. PREFEITO O ENVIO DE PROJETO, DANDO O NOME DA EX SERVIDORA SRA. SANDRA BORGES VILELA CARDOSO, FALAECIDA DE MANEIRA TRÁGICA, A UMA OBRA PÚBLICA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1394</t>
   </si>
   <si>
     <t>VEREADOR GÊNIO EURÍPEDES PEDE AO PREFEITO E AO SECRETÁRIO DE SERVIÇOS URBANOS DE JATAÍ, A CONFECÇÃO DE UNIFORMES PARA OS FUNCIONÁRIOS DOS DOIS CEMITÉRIOS DE JATAÍ.</t>
   </si>
   <si>
     <t>Vilma Feitosa</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1324</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO ESTACIONAMENTO PRIVATIVO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/1314</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA HABITACIONAL DO SERVIDOR PÚBLICO MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1262</t>
   </si>
   <si>
     <t>CONVÊNIO PARA A CONCESSÃO DE ESTUDANTES DA UFG ESTAGIAREM NESTA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1261</t>
   </si>
   <si>
     <t>VEREADOR PEDE CONSTRUÇÃO DE PRÉDIO PRÓPRIO AO SINDSEMUJ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1247</t>
   </si>
   <si>
     <t>SOLICITA BOTINAS ANTI-DERRAPANTES AOS GARIS DA PREFEITURA</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1240</t>
   </si>
   <si>
     <t>PARCERIA ENTRE FUNCIONÁRIOS PÚBLICOS MUNICIPAIS, PREFEITURA E CAIXA ECONÔMICA FEDERAL PARA AQUISIÇÃO E/OU CONSTRUÇÃO DE CASAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1227</t>
   </si>
   <si>
     <t>PROMOÇÃO DE UM CURSO COM O OBJETIVO DE QUALIFICAR OS GUARDAS MUNICIPAIS NO QUE TANGE ÀS MATÉRIAS PERTINENTES AO POLICIAMENTO COMUNITÁRIO E PREVENTIVO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1131</t>
   </si>
   <si>
     <t>PROGRAMA QUE GARANTA PRORROGAÇÃO DA LICENÇA-MATERNIDADE PARA AS SERVIDORAS DO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1081</t>
   </si>
   <si>
     <t>SUGERE A CRIAÇÃO DO "DAY OFF" PARA O FUNCIONALISMO PÚBLICO MUNICIPAL (CÂMARA E PREFEITURA), QUE É A FOLGA DO COLABORADOR MUNICIPAL NO DIA DO SEU ANIVERSÁRIO.</t>
   </si>
   <si>
-    <t>Pastor Luiz Carlos</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/938</t>
   </si>
   <si>
     <t>SOLICITA ESTUDO PARA VIABILIZAR A CRIAÇÃO DE PLANO DE CARREIRA PARA SERVIDORES MUNICIPAIS DA SAÚDE.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/937</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA IMPLANTADO O SISTEMA DE PRODUTIVIDADE PARA OS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/935</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE CONVÊNIO COM A CAIXA ECONÔMICA FEDERAL EM BENEFÍCIO DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/881</t>
   </si>
   <si>
     <t>SOLICITA QUE DURANTE O PERÍODO DA SECA O HORÁRIO DE TRABALHO DOS GARIS PASSE A SER APENAS NA PARTE DA MANHÃ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/865</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE SERVIDORES PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE JATAÍ (APAE).</t>
   </si>
   <si>
-    <t>Geovaci Peres_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/819</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A MODERNIZAÇÃO E EXECUÇÃO DA LEI MUNICIPAL 2.366/2002 QUE CRIA O PROJETO SOCIAL PRIMEIRO EMPREGO, DANDO SUGESTÕES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/808</t>
   </si>
   <si>
     <t>UNIFORMES PARA EQUIPE DE TRABALHO DA PREFEITURA MUNICIPAL, QUE ATUAM NO SERVIÇO DE TAPA BURACOS E RECAPEAMENTO ASFÁLTICO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/806</t>
   </si>
   <si>
     <t>CRIAÇÃO DE PONTO COLETOR DE LIXO RECICLÁVEL NA CÂMARA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/792</t>
   </si>
   <si>
     <t>REEDIÇÃO DO REQUERIMENTO PROTOCOLADO COM O N° 275 EM 21/05/2009 E APROVADO POR MAIORIA ABSOLUTA EM VOTAÇÃO ÚNICA NA SESSÃO DO DIA 04/06/2009, O QUAL SOLICITA AO PREFEITO HUMBERTO MACHADO DE FREITAS, A AUTORIZAR CONCURSO PÚBLICO PARA AGENTES/FISCAIS MUNICIPAIS DE TRÂNSITO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/753</t>
   </si>
   <si>
     <t>VEREADOR SOLICITA EXPERIENCIAÇÃO DE SUBSTITUIÇÃO DE APARELHOS DE AR CONDICIONADO POR CLIMATIZADORES DE AR NO ÂMBITO DO PODER PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
-    <t>Mauro Bento Filho_x000D_
-[...3 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/732</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DE UMA EQUIPE DE OBRAS PARA EDIFICAÇÃO DOS MATERIAIS DOADOS ÀS FAMÍLIAS CARENTES DE ACORDO COM AS LEIS MUNICIPAIS, 2.228, 2.229 E SUAS RESPECTIVAS ALTERAÇÕES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/692</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/674</t>
   </si>
   <si>
     <t>VEREADOR GÊNIO EURÍPEDES PROPÕE "PROJETO DE LEI" QUE INSTITUI BOAS PRÁTICAS E PADRO?S DE QUALIDADE NO ATENDIMENTO AOS USUÁRIOS DOS SERVIÇOS PÚBLICOS DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/629</t>
   </si>
   <si>
     <t>LIBERAÇÃO DE DOIS FUNCIONÁRIOS PARA O SERVIÇO DE LIMPEZA NO PRÉDIO DO DETRAN.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/606</t>
   </si>
   <si>
     <t>PEDE QUE NO INÍCIO DE CADA TEMPORADA DE SESSÃO DA CÂMARA MUNICIPAL DE JATAÍ, A MESA DIRETORA HOMENAGEIE OS VEREADORES E FUNCIONÁRIOS ANIVERSARIANTES DO PERÍODO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/539</t>
   </si>
   <si>
     <t>SOLICITA AUMENTO DE MÉDICOS NO CENTRO MUNICIPAL DE SAÚDE DR. SERAFIM DE CARVALHO.</t>
   </si>
   <si>
-    <t>Vilma Feitosa_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/488</t>
   </si>
   <si>
     <t>POÇO ARTESIANO NO SINDSEMUJ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/301</t>
   </si>
   <si>
     <t xml:space="preserve">CESTA BÁSICA PARA TRABALHADORES DA LIMPEZA PÚBLICA. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/251</t>
   </si>
   <si>
     <t xml:space="preserve">EMPENHO DE ESFORÇOS PARA A INSTALAÇÃO DE UMA ESCOLA DE CURSOS PROFISSIONALIZANTES DO SENAI EM JATAÍ. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/250</t>
   </si>
   <si>
     <t xml:space="preserve">EMPENHO DE ESFORÇOS PARA A INSTALAÇÃO DE UMA ESCOLA DO SENAI EM JATAÍ. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/247</t>
@@ -5068,62 +4667,50 @@
     <t xml:space="preserve">PROCEDER LEITURA E REGISTRO DO DOCUMENTO MENCIONADO. </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/172</t>
   </si>
   <si>
     <t xml:space="preserve">AUMENTO DO VALOR LIMITE DE DOAÇÃO DE MATERIAIS DE CONSTRUÇÃO A FAMÍLIAS DE BAIXA RENDA E A SERVIDORES MUNICIPAIS DE RENDA FAMILIAR ATÉ DOIS SALÁRIOS MÍNIMOS PARA R$ 5.000;00 (CINCO MIL REAIS). </t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/90</t>
   </si>
   <si>
     <t>UNIFORMES PARA EQUIPE DE TRABALHO DA PREFEITURA MUNICIPAL, QUE ATUAM NOS SERVIÇO DE TAPA-BURACOS E RECAPEAMENTO ASFÁLTICO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/89</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA DE ESPORTES COBERTA MODELO POLIESPORTIVA NO CLUBE DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS - SIDSEMUJ DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/87</t>
   </si>
   <si>
     <t>SOLICITA DO DEPARTAMENTO DE RECURSOS HUMANOS DESTA CASA, INFORMAÇÕES DOS SERVIDORES COMISSIONADOS.</t>
-  </si>
-[...10 lines deleted...]
-Marcos Antônio</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/57</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A EXECUTIVO UMA ATENÇÃO ESPECIAL JUNTO A CATEGORIA DE GARIS NO MUNICÍPIO DE JATAÍ. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -5433,18942 +5020,19124 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23364" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23363" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23342" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23330" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23315" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23308" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23297" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23288" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23286" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23270" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23228" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23216" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23191" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23042" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23038" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22595" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22550" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22495" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22465" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22464" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22448" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22403" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22358" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22353" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22352" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22336" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22320" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22275" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22198" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22193" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22189" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22127" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22084" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22065" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21999" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21986" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21979" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21863" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21794" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21777" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21756" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21754" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21665" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21650" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21642" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21638" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21604" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21588" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21572" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21565" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21562" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21559" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21551" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21544" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21542" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21533" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21517" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21483" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21478" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21252" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21245" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21176" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20991" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20953" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20896" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20843" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20841" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20686" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20619" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20605" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20446" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20440" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20390" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20343" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20332" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20219" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20176" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20169" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20166" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20145" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20144" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19989" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19942" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19939" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19913" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19906" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19901" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19855" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19843" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19828" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19559" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19426" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19351" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19342" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19305" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19284" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19271" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19263" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19259" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19257" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19235" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19222" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19211" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19158" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19098" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19071" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18974" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18941" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18918" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18915" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18908" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18897" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18822" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18819" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18816" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18796" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18794" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18746" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18740" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18652" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18624" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18464" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18452" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18447" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18440" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18438" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18435" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18427" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18426" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18396" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18381" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18310" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18305" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18274" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18271" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18269" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18267" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18266" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18262" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18256" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18172" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17906" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17903" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17898" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17878" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17846" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17834" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17815" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17812" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17811" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17801" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17794" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17780" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17779" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17755" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17749" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17713" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17689" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17688" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17671" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17651" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17650" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17646" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17642" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17628" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17609" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17594" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17591" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17588" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17584" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17545" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17525" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17492" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17484" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17478" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17476" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17463" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17462" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17428" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17427" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17418" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17412" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17406" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17403" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17400" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17379" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17378" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17377" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17374" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17373" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17290" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17244" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17189" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17152" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17105" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17100" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17099" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17056" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17055" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17044" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17023" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16999" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16995" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16994" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16938" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16926" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16907" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16770" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16751" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16697" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16615" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16525" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16517" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16492" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16490" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16489" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16488" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16487" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16415" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16411" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16402" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16401" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16400" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16358" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16357" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16352" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16337" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16332" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16314" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16302" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16264" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16249" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16232" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16224" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16132" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16125" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16120" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16110" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15967" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15719" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15549" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15141" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15109" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15108" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15091" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15076" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15060" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15050" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14991" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14903" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14873" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14760" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14714" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14617" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14230" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14227" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14222" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14216" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14172" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14067" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14056" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14051" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14049" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14024" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13992" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13987" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13972" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13951" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13918" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13822" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13774" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13760" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13744" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13722" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13671" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13643" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13547" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13531" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13519" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13498" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13496" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13494" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13487" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13483" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13479" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13440" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13438" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13416" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13367" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13364" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13354" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13350" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13339" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13310" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13292" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13280" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13263" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13226" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13216" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13197" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13194" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13183" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13144" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13088" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13048" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13026" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12957" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12841" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12840" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12837" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12833" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12809" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12782" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12773" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12753" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12634" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12509" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12485" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12402" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12391" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12376" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12339" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12318" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12276" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12267" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12252" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12251" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12246" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12207" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12193" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12098" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12050" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12027" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12022" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11996" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11983" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11922" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11914" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11913" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11909" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11905" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11889" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11817" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11627" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11619" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11615" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11597" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11592" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11566" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11557" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11548" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11529" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11494" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11484" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11481" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11467" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11426" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11390" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11389" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11354" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11351" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11333" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11320" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11317" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11287" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11160" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11154" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11144" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11143" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11067" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11060" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11022" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10964" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10958" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10942" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10912" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10879" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10843" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10813" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10809" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10803" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10771" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10769" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10767" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10759" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10755" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10715" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10642" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10632" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10598" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10597" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10595" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10570" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10550" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10513" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10504" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10488" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10485" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10481" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10469" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10457" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10454" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10453" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10452" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10434" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10428" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10379" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10377" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10353" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10254" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10253" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10232" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10215" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10193" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10185" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10168" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10149" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10104" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10100" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10093" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10085" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10040" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10006" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9993" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9912" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9909" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9861" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9857" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9826" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9729" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9679" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9675" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9674" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9671" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9662" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9646" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9641" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9618" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9533" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9530" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9526" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9508" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9500" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9483" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9460" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9452" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9412" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9315" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9263" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9238" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9212" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9211" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9160" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9138" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8927" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8915" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8890" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8811" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8765" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8660" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8598" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8585" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8544" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8530" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8528" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8510" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8462" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8447" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8366" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8342" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8332" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8276" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8239" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8219" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8187" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8163" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8147" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8076" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8066" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8030" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8010" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7989" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7981" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7900" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7864" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7861" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7797" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7712" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7670" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7658" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7574" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7570" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7534" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7457" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7445" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7434" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7413" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7395" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7369" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7368" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7338" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7336" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7331" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7328" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7325" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7313" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7305" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7226" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7216" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7214" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7177" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7161" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7096" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7074" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7064" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7037" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7035" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7015" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7007" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6999" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6976" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6957" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6870" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6863" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6861" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6762" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6730" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6703" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6686" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6684" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6672" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6573" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6572" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6567" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6565" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6563" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6556" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6480" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6460" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6437" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6436" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6432" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6422" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6390" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6370" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6369" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6335" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6329" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6280" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6269" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6202" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6167" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5986" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5968" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5952" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5945" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5912" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5850" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5847" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5832" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5785" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5737" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5733" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5716" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5715" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5710" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5709" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5706" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5699" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5689" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5688" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5687" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5686" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5685" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5684" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5673" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5652" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5645" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5621" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5586" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5553" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5552" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5513" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5512" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5483" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5464" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5443" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5440" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5431" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5423" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5417" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5395" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5388" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5376" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5357" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5343" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5299" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5269" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5251" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5219" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5128" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5121" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5113" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5094" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5089" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4996" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4984" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4910" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4874" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4823" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4807" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4738" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4735" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4731" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4730" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4689" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4681" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4664" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4632" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4527" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4401" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4339" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4295" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4188" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4028" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3979" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3948" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3917" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3902" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3891" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3844" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3812" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3791" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3765" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3720" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3694" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3679" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3635" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3598" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3557" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3518" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3509" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3496" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3433" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3383" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3337" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3326" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3325" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3321" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3300" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3160" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3156" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3143" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3003" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2990" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2911" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2893" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2887" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2885" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2875" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2869" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2792" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2635" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2547" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2544" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2500" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2494" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2478" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2457" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2375" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2149" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2108" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2107" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2095" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2031" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2016" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1819" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1738" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1720" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1686" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1633" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1478" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1475" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1394" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1324" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1314" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1262" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1261" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1247" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1240" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1227" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1131" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1081" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/938" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/937" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/935" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/881" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/865" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/819" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/808" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/806" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/792" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/753" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/732" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/692" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/674" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/629" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/606" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/539" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/488" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/301" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/251" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/250" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/247" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/242" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/172" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/90" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/89" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/87" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/57" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23475" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23456" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23451" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23447" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23435" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23434" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23386" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23364" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23363" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23342" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23330" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23315" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23308" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23297" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23288" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23286" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23270" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23228" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23216" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23191" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23042" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23038" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22595" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22550" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22495" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22465" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22464" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22448" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22403" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22358" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22353" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22352" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22336" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22320" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22275" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22198" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22193" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22189" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22127" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22084" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22050" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21999" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21986" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21979" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21863" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21794" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21777" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21756" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21754" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21665" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21650" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21642" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21638" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21604" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21588" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21572" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21565" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21562" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21559" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21551" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21544" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21542" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21533" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21517" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21483" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21478" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21252" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21245" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21176" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20991" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20953" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20896" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20843" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20841" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20686" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20619" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20605" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20446" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20440" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20390" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20343" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20332" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20219" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20176" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20169" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20166" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20145" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20144" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19989" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19942" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19939" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19913" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19906" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19901" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19855" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19843" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19828" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19559" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19426" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19351" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19342" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19305" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19284" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19271" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19263" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19259" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19257" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19235" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19222" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19211" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19158" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19098" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19071" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19027" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18974" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18941" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18918" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18915" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18908" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18897" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18822" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18819" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18816" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18796" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18794" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18746" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18740" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18652" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18624" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18464" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18452" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18447" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18440" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18438" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18435" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18427" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18426" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18396" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18381" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18310" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18305" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18274" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18271" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18269" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18267" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18266" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18262" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18256" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18172" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17906" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17903" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17898" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17878" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17846" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17834" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17815" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17812" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17811" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17801" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17794" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17780" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17779" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17755" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17749" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17713" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17689" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17688" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17671" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17651" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17650" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17646" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17642" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17628" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17609" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17594" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17591" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17588" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17584" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17545" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17525" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17492" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17484" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17478" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17476" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17463" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17462" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17428" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17427" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17418" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17412" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17406" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17403" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17400" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17379" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17378" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17377" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17374" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17373" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17290" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17244" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17189" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17152" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17105" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17100" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17099" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17056" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17055" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17044" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17023" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16999" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16995" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16994" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16938" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16926" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16907" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16770" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16751" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16697" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16615" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16525" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16517" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16492" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16490" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16489" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16488" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16487" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16415" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16411" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16402" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16401" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16400" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16358" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16357" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16352" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16337" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16332" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16314" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16302" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16264" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16249" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16232" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16224" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16132" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16125" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16120" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16110" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15967" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15719" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15549" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15141" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15109" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15108" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15091" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15076" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15060" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15050" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14991" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14903" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14873" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14760" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14714" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14617" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14230" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14227" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14222" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14216" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14172" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14067" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14056" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14051" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14049" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14024" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13992" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13987" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13972" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13951" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13918" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13822" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13774" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13760" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13744" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13722" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13671" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13643" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13547" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13531" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13519" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13498" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13496" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13494" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13487" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13483" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13479" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13440" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13438" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13416" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13367" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13364" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13354" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13350" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13339" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13310" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13292" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13280" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13263" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13226" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13216" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13197" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13194" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13183" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13144" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13088" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13048" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13026" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12957" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12841" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12840" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12837" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12833" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12809" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12782" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12773" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12753" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12634" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12509" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12485" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12402" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12391" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12376" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12339" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12318" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12276" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12267" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12252" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12251" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12246" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12207" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12193" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12098" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12050" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12027" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12022" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11996" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11983" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11922" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11914" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11913" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11909" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11905" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11889" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11817" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11627" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11619" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11615" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11597" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11592" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11566" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11557" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11548" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11529" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11494" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11484" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11481" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11467" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11426" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11390" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11389" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11354" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11351" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11333" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11320" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11317" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11287" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11160" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11154" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11144" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11143" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11067" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11060" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11022" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10964" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10958" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10942" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10912" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10879" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10843" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10813" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10809" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10803" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10771" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10769" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10767" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10759" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10755" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10715" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10642" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10632" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10598" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10597" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10595" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10570" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10550" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10513" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10504" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10488" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10485" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10481" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10469" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10457" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10454" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10453" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10452" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10434" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10428" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10379" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10377" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10353" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10254" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10253" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10232" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10215" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10193" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10185" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10168" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10149" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10104" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10100" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10093" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10085" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10040" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10006" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9993" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9912" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9909" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9861" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9857" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9826" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9729" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9679" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9675" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9674" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9671" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9662" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9646" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9641" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9618" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9533" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9530" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9526" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9508" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9500" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9483" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9460" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9452" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9412" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9315" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9263" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9238" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9212" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9211" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9160" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9138" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8927" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8915" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8890" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8811" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8765" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8660" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8598" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8585" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8544" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8530" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8528" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8510" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8462" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8447" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8366" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8342" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8332" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8276" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8239" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8219" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8187" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8163" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8147" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8076" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8066" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8030" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8010" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7989" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7981" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7900" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7864" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7861" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7797" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7712" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7670" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7658" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7574" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7570" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7534" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7457" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7445" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7434" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7413" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7395" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7369" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7368" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7338" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7336" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7331" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7328" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7325" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7313" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7305" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7226" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7216" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7214" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7177" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7161" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7096" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7074" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7064" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7037" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7035" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7015" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7007" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6999" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6976" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6957" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6870" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6863" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6861" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6762" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6730" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6703" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6686" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6684" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6672" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6573" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6572" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6567" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6565" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6563" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6556" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6480" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6460" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6437" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6436" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6432" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6422" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6390" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6370" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6369" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6335" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6329" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6280" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6269" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6202" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6167" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5986" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5968" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5952" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5945" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5912" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5850" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5847" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5832" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5785" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5737" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5733" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5716" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5715" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5710" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5709" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5706" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5699" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5689" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5688" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5687" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5686" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5685" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5684" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5673" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5652" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5645" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5621" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5586" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5553" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5552" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5513" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5512" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5483" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5464" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5443" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5440" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5431" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5423" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5417" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5395" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5388" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5376" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5357" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5343" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5299" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5269" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5251" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5219" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5128" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5121" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5113" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5094" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5089" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4996" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4984" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4910" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4874" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4823" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4807" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4738" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4735" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4731" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4730" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4689" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4681" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4664" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4632" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4527" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4401" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4339" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4295" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4188" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4028" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3979" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3948" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3917" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3902" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3891" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3844" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3812" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3791" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3765" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3720" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3694" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3679" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3635" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3598" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3557" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3518" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3509" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3496" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3433" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3383" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3337" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3326" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3325" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3321" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3300" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3160" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3156" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3143" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3003" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2990" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2911" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2893" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2887" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2885" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2875" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2869" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2792" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2635" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2547" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2544" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2500" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2494" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2478" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2457" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2375" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2149" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2108" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2107" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2095" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2031" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2016" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1819" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1738" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1720" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1686" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1633" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1478" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1475" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1394" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1324" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1314" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1262" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1261" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1247" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1240" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1227" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1131" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1081" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/938" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/937" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/935" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/881" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/865" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/819" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/808" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/806" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/792" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/753" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/732" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/692" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/674" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/629" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/606" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/539" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/488" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/301" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/251" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/250" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/247" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/242" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/172" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/90" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/89" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/87" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/57" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H726"/>
+  <dimension ref="A1:H733"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="39" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2">
-[...6 lines deleted...]
-        <v>207</v>
+      <c r="A2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
       </c>
       <c r="D2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...20 lines deleted...]
-        <v>206</v>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>23342</v>
+        <v>23451</v>
       </c>
       <c r="B4">
         <v>2026</v>
       </c>
       <c r="C4">
-        <v>194</v>
+        <v>251</v>
       </c>
       <c r="D4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
         <v>8</v>
       </c>
-      <c r="E4" t="s">
-[...20 lines deleted...]
-        <v>185</v>
+      <c r="B5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" t="s">
+        <v>8</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>23315</v>
+        <v>23435</v>
       </c>
       <c r="B6">
         <v>2026</v>
       </c>
       <c r="C6">
-        <v>178</v>
+        <v>240</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>23308</v>
+        <v>23434</v>
       </c>
       <c r="B7">
         <v>2026</v>
       </c>
       <c r="C7">
-        <v>173</v>
+        <v>239</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>23297</v>
+        <v>23386</v>
       </c>
       <c r="B8">
         <v>2026</v>
       </c>
       <c r="C8">
-        <v>167</v>
+        <v>220</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F8" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H8" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>23288</v>
+        <v>23364</v>
       </c>
       <c r="B9">
         <v>2026</v>
       </c>
       <c r="C9">
-        <v>159</v>
+        <v>207</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>23286</v>
+        <v>23363</v>
       </c>
       <c r="B10">
         <v>2026</v>
       </c>
       <c r="C10">
-        <v>157</v>
+        <v>206</v>
       </c>
       <c r="D10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F10" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H10" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
         <v>8</v>
       </c>
-      <c r="E10" t="s">
-[...20 lines deleted...]
-        <v>153</v>
+      <c r="B11" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" t="s">
+        <v>8</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F11" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>23228</v>
+        <v>23330</v>
       </c>
       <c r="B12">
         <v>2026</v>
       </c>
       <c r="C12">
-        <v>121</v>
+        <v>185</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F12" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H12" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>23216</v>
+        <v>23315</v>
       </c>
       <c r="B13">
         <v>2026</v>
       </c>
       <c r="C13">
-        <v>117</v>
+        <v>178</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F13" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>23191</v>
+        <v>23308</v>
       </c>
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
-        <v>101</v>
+        <v>173</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>39</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H14" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>23042</v>
+        <v>23297</v>
       </c>
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
-        <v>2</v>
+        <v>167</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F15" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="H15" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>23038</v>
+        <v>23288</v>
       </c>
       <c r="B16">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C16">
-        <v>791</v>
+        <v>159</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="H16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>22595</v>
+        <v>23286</v>
       </c>
       <c r="B17">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C17">
-        <v>760</v>
+        <v>157</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H17" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>22550</v>
+        <v>23270</v>
       </c>
       <c r="B18">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C18">
-        <v>730</v>
+        <v>153</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F18" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="H18" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>22495</v>
+        <v>23228</v>
       </c>
       <c r="B19">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C19">
-        <v>692</v>
+        <v>121</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F19" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H19" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>22465</v>
+        <v>23216</v>
       </c>
       <c r="B20">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C20">
-        <v>678</v>
+        <v>117</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F20" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H20" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>22464</v>
+        <v>23191</v>
       </c>
       <c r="B21">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C21">
-        <v>677</v>
+        <v>101</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F21" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H21" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>22448</v>
+        <v>23042</v>
       </c>
       <c r="B22">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C22">
-        <v>669</v>
+        <v>2</v>
       </c>
       <c r="D22" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E22" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F22" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H22" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>22403</v>
+        <v>23038</v>
       </c>
       <c r="B23">
         <v>2025</v>
       </c>
       <c r="C23">
-        <v>639</v>
+        <v>791</v>
       </c>
       <c r="D23" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E23" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F23" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H23" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>22358</v>
+        <v>22595</v>
       </c>
       <c r="B24">
         <v>2025</v>
       </c>
       <c r="C24">
-        <v>615</v>
+        <v>760</v>
       </c>
       <c r="D24" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E24" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F24" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H24" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>22353</v>
+        <v>22550</v>
       </c>
       <c r="B25">
         <v>2025</v>
       </c>
       <c r="C25">
-        <v>610</v>
+        <v>730</v>
       </c>
       <c r="D25" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E25" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F25" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H25" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>22352</v>
+        <v>22495</v>
       </c>
       <c r="B26">
         <v>2025</v>
       </c>
       <c r="C26">
-        <v>609</v>
+        <v>692</v>
       </c>
       <c r="D26" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E26" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F26" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H26" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>22336</v>
+        <v>22465</v>
       </c>
       <c r="B27">
         <v>2025</v>
       </c>
       <c r="C27">
-        <v>601</v>
+        <v>678</v>
       </c>
       <c r="D27" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E27" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F27" t="s">
+        <v>17</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="G27" s="1" t="s">
+      <c r="H27" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>22320</v>
+        <v>22464</v>
       </c>
       <c r="B28">
         <v>2025</v>
       </c>
       <c r="C28">
-        <v>594</v>
+        <v>677</v>
       </c>
       <c r="D28" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E28" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F28" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="G28" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H28" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>22275</v>
+        <v>22448</v>
       </c>
       <c r="B29">
         <v>2025</v>
       </c>
       <c r="C29">
-        <v>569</v>
+        <v>669</v>
       </c>
       <c r="D29" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" t="s">
+        <v>10</v>
+      </c>
+      <c r="F29" t="s">
+        <v>30</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H29" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
         <v>8</v>
       </c>
-      <c r="E29" t="s">
-[...8 lines deleted...]
-      <c r="H29" t="s">
+      <c r="B30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F30" t="s">
+        <v>17</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>74</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G30" s="1" t="s">
+      <c r="H30" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>22193</v>
+        <v>22358</v>
       </c>
       <c r="B31">
         <v>2025</v>
       </c>
       <c r="C31">
-        <v>519</v>
+        <v>615</v>
       </c>
       <c r="D31" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E31" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F31" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>77</v>
       </c>
       <c r="H31" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>22189</v>
+        <v>22353</v>
       </c>
       <c r="B32">
         <v>2025</v>
       </c>
       <c r="C32">
-        <v>517</v>
+        <v>610</v>
       </c>
       <c r="D32" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E32" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F32" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H32" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>22127</v>
+        <v>22352</v>
       </c>
       <c r="B33">
         <v>2025</v>
       </c>
       <c r="C33">
-        <v>475</v>
+        <v>609</v>
       </c>
       <c r="D33" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E33" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F33" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H33" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>22105</v>
+        <v>22336</v>
       </c>
       <c r="B34">
         <v>2025</v>
       </c>
       <c r="C34">
-        <v>461</v>
+        <v>601</v>
       </c>
       <c r="D34" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E34" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F34" t="s">
+        <v>20</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="G34" s="1" t="s">
+      <c r="H34" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>22084</v>
+        <v>22320</v>
       </c>
       <c r="B35">
         <v>2025</v>
       </c>
       <c r="C35">
-        <v>446</v>
+        <v>594</v>
       </c>
       <c r="D35" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E35" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F35" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="G35" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H35" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>22065</v>
+        <v>22275</v>
       </c>
       <c r="B36">
         <v>2025</v>
       </c>
       <c r="C36">
-        <v>435</v>
+        <v>569</v>
       </c>
       <c r="D36" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E36" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F36" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G36" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H36" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>22050</v>
+        <v>22198</v>
       </c>
       <c r="B37">
         <v>2025</v>
       </c>
       <c r="C37">
-        <v>428</v>
+        <v>523</v>
       </c>
       <c r="D37" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E37" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F37" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="G37" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H37" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>21999</v>
+        <v>22193</v>
       </c>
       <c r="B38">
         <v>2025</v>
       </c>
       <c r="C38">
-        <v>392</v>
+        <v>519</v>
       </c>
       <c r="D38" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E38" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F38" t="s">
+        <v>30</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H38" t="s">
         <v>92</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>21986</v>
+        <v>22189</v>
       </c>
       <c r="B39">
         <v>2025</v>
       </c>
       <c r="C39">
-        <v>386</v>
+        <v>517</v>
       </c>
       <c r="D39" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E39" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F39" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="H39" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>21979</v>
+        <v>22127</v>
       </c>
       <c r="B40">
         <v>2025</v>
       </c>
       <c r="C40">
-        <v>382</v>
+        <v>475</v>
       </c>
       <c r="D40" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E40" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F40" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="H40" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>21863</v>
+        <v>22105</v>
       </c>
       <c r="B41">
         <v>2025</v>
       </c>
       <c r="C41">
-        <v>302</v>
+        <v>461</v>
       </c>
       <c r="D41" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E41" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F41" t="s">
-        <v>22</v>
+        <v>97</v>
       </c>
       <c r="G41" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H41" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>21794</v>
+        <v>22084</v>
       </c>
       <c r="B42">
         <v>2025</v>
       </c>
       <c r="C42">
-        <v>254</v>
+        <v>446</v>
       </c>
       <c r="D42" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E42" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F42" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="G42" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H42" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>21777</v>
+        <v>22065</v>
       </c>
       <c r="B43">
         <v>2025</v>
       </c>
       <c r="C43">
-        <v>240</v>
+        <v>435</v>
       </c>
       <c r="D43" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E43" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F43" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="G43" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H43" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>21756</v>
+        <v>22050</v>
       </c>
       <c r="B44">
         <v>2025</v>
       </c>
       <c r="C44">
-        <v>229</v>
+        <v>428</v>
       </c>
       <c r="D44" t="s">
+        <v>9</v>
+      </c>
+      <c r="E44" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" t="s">
+        <v>97</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H44" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
         <v>8</v>
       </c>
-      <c r="E44" t="s">
-[...8 lines deleted...]
-      <c r="H44" t="s">
+      <c r="B45" t="s">
+        <v>8</v>
+      </c>
+      <c r="C45" t="s">
+        <v>8</v>
+      </c>
+      <c r="D45" t="s">
+        <v>9</v>
+      </c>
+      <c r="E45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" t="s">
+        <v>20</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>106</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F45" t="s">
+      <c r="H45" t="s">
         <v>107</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>21665</v>
+        <v>21986</v>
       </c>
       <c r="B46">
         <v>2025</v>
       </c>
       <c r="C46">
-        <v>163</v>
+        <v>386</v>
       </c>
       <c r="D46" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E46" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F46" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="H46" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>21650</v>
+        <v>21979</v>
       </c>
       <c r="B47">
         <v>2025</v>
       </c>
       <c r="C47">
-        <v>150</v>
+        <v>382</v>
       </c>
       <c r="D47" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E47" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F47" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="H47" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>21642</v>
+        <v>21863</v>
       </c>
       <c r="B48">
         <v>2025</v>
       </c>
       <c r="C48">
-        <v>143</v>
+        <v>302</v>
       </c>
       <c r="D48" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E48" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F48" t="s">
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="H48" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>21638</v>
+        <v>21794</v>
       </c>
       <c r="B49">
         <v>2025</v>
       </c>
       <c r="C49">
-        <v>141</v>
+        <v>254</v>
       </c>
       <c r="D49" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E49" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F49" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="H49" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>21604</v>
+        <v>21777</v>
       </c>
       <c r="B50">
         <v>2025</v>
       </c>
       <c r="C50">
-        <v>112</v>
+        <v>240</v>
       </c>
       <c r="D50" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E50" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F50" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="H50" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>21588</v>
+        <v>21756</v>
       </c>
       <c r="B51">
         <v>2025</v>
       </c>
       <c r="C51">
-        <v>98</v>
+        <v>229</v>
       </c>
       <c r="D51" t="s">
+        <v>9</v>
+      </c>
+      <c r="E51" t="s">
+        <v>10</v>
+      </c>
+      <c r="F51" t="s">
+        <v>14</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H51" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
         <v>8</v>
       </c>
-      <c r="E51" t="s">
-[...2 lines deleted...]
-      <c r="F51" t="s">
+      <c r="B52" t="s">
+        <v>8</v>
+      </c>
+      <c r="C52" t="s">
+        <v>8</v>
+      </c>
+      <c r="D52" t="s">
+        <v>9</v>
+      </c>
+      <c r="E52" t="s">
+        <v>10</v>
+      </c>
+      <c r="F52" t="s">
+        <v>55</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="G51" s="1" t="s">
+      <c r="H52" t="s">
         <v>121</v>
-      </c>
-[...27 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>21565</v>
+        <v>21665</v>
       </c>
       <c r="B53">
         <v>2025</v>
       </c>
       <c r="C53">
-        <v>76</v>
+        <v>163</v>
       </c>
       <c r="D53" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E53" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F53" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="H53" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>21562</v>
+        <v>21650</v>
       </c>
       <c r="B54">
         <v>2025</v>
       </c>
       <c r="C54">
-        <v>74</v>
+        <v>150</v>
       </c>
       <c r="D54" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E54" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F54" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="H54" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>21559</v>
+        <v>21642</v>
       </c>
       <c r="B55">
         <v>2025</v>
       </c>
       <c r="C55">
-        <v>72</v>
+        <v>143</v>
       </c>
       <c r="D55" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E55" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F55" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="H55" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>21551</v>
+        <v>21638</v>
       </c>
       <c r="B56">
         <v>2025</v>
       </c>
       <c r="C56">
-        <v>68</v>
+        <v>141</v>
       </c>
       <c r="D56" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E56" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F56" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="H56" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>21544</v>
+        <v>21604</v>
       </c>
       <c r="B57">
         <v>2025</v>
       </c>
       <c r="C57">
-        <v>66</v>
+        <v>112</v>
       </c>
       <c r="D57" t="s">
+        <v>9</v>
+      </c>
+      <c r="E57" t="s">
+        <v>10</v>
+      </c>
+      <c r="F57" t="s">
+        <v>30</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H57" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
         <v>8</v>
       </c>
-      <c r="E57" t="s">
-[...2 lines deleted...]
-      <c r="F57" t="s">
+      <c r="B58" t="s">
+        <v>8</v>
+      </c>
+      <c r="C58" t="s">
+        <v>8</v>
+      </c>
+      <c r="D58" t="s">
+        <v>9</v>
+      </c>
+      <c r="E58" t="s">
+        <v>10</v>
+      </c>
+      <c r="F58" t="s">
+        <v>30</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H58" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>8</v>
+      </c>
+      <c r="B59" t="s">
+        <v>8</v>
+      </c>
+      <c r="C59" t="s">
+        <v>8</v>
+      </c>
+      <c r="D59" t="s">
+        <v>9</v>
+      </c>
+      <c r="E59" t="s">
+        <v>10</v>
+      </c>
+      <c r="F59" t="s">
+        <v>76</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="G57" s="1" t="s">
+      <c r="H59" t="s">
         <v>135</v>
-      </c>
-[...53 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>21517</v>
+        <v>21565</v>
       </c>
       <c r="B60">
         <v>2025</v>
       </c>
       <c r="C60">
-        <v>44</v>
+        <v>76</v>
       </c>
       <c r="D60" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E60" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F60" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="H60" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>21483</v>
+        <v>21562</v>
       </c>
       <c r="B61">
         <v>2025</v>
       </c>
       <c r="C61">
-        <v>11</v>
+        <v>74</v>
       </c>
       <c r="D61" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E61" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F61" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="H61" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>21478</v>
+        <v>21559</v>
       </c>
       <c r="B62">
         <v>2025</v>
       </c>
       <c r="C62">
-        <v>6</v>
+        <v>72</v>
       </c>
       <c r="D62" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E62" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F62" t="s">
-        <v>147</v>
+        <v>55</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="H62" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>21252</v>
+        <v>21551</v>
       </c>
       <c r="B63">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C63">
-        <v>221</v>
+        <v>68</v>
       </c>
       <c r="D63" t="s">
+        <v>9</v>
+      </c>
+      <c r="E63" t="s">
+        <v>10</v>
+      </c>
+      <c r="F63" t="s">
+        <v>55</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H63" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
         <v>8</v>
       </c>
-      <c r="E63" t="s">
-[...20 lines deleted...]
-        <v>215</v>
+      <c r="B64" t="s">
+        <v>8</v>
+      </c>
+      <c r="C64" t="s">
+        <v>8</v>
       </c>
       <c r="D64" t="s">
+        <v>9</v>
+      </c>
+      <c r="E64" t="s">
+        <v>10</v>
+      </c>
+      <c r="F64" t="s">
+        <v>17</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H64" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
         <v>8</v>
       </c>
-      <c r="E64" t="s">
-[...20 lines deleted...]
-        <v>171</v>
+      <c r="B65" t="s">
+        <v>8</v>
+      </c>
+      <c r="C65" t="s">
+        <v>8</v>
       </c>
       <c r="D65" t="s">
+        <v>9</v>
+      </c>
+      <c r="E65" t="s">
+        <v>10</v>
+      </c>
+      <c r="F65" t="s">
+        <v>14</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H65" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
         <v>8</v>
       </c>
-      <c r="E65" t="s">
-[...20 lines deleted...]
-        <v>102</v>
+      <c r="B66" t="s">
+        <v>8</v>
+      </c>
+      <c r="C66" t="s">
+        <v>8</v>
       </c>
       <c r="D66" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E66" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F66" t="s">
-        <v>158</v>
+        <v>39</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>159</v>
+        <v>148</v>
       </c>
       <c r="H66" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>20953</v>
+        <v>21517</v>
       </c>
       <c r="B67">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C67">
-        <v>75</v>
+        <v>44</v>
       </c>
       <c r="D67" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E67" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F67" t="s">
-        <v>68</v>
+        <v>14</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>161</v>
+        <v>150</v>
       </c>
       <c r="H67" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>20896</v>
+        <v>21483</v>
       </c>
       <c r="B68">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C68">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="D68" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E68" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F68" t="s">
-        <v>163</v>
+        <v>39</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>164</v>
+        <v>152</v>
       </c>
       <c r="H68" t="s">
-        <v>165</v>
+        <v>153</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>20843</v>
+        <v>21478</v>
       </c>
       <c r="B69">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C69">
         <v>6</v>
       </c>
       <c r="D69" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E69" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F69" t="s">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="H69" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>20841</v>
+        <v>21252</v>
       </c>
       <c r="B70">
         <v>2024</v>
       </c>
       <c r="C70">
-        <v>4</v>
+        <v>221</v>
       </c>
       <c r="D70" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E70" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F70" t="s">
-        <v>147</v>
+        <v>39</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
       <c r="H70" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>20686</v>
+        <v>21245</v>
       </c>
       <c r="B71">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C71">
-        <v>554</v>
+        <v>215</v>
       </c>
       <c r="D71" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E71" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F71" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="H71" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>20619</v>
+        <v>21176</v>
       </c>
       <c r="B72">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C72">
-        <v>534</v>
+        <v>171</v>
       </c>
       <c r="D72" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E72" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F72" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>173</v>
+        <v>162</v>
       </c>
       <c r="H72" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>20605</v>
+        <v>20991</v>
       </c>
       <c r="B73">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C73">
-        <v>526</v>
+        <v>102</v>
       </c>
       <c r="D73" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E73" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F73" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="H73" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>20446</v>
+        <v>20953</v>
       </c>
       <c r="B74">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C74">
-        <v>433</v>
+        <v>75</v>
       </c>
       <c r="D74" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E74" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F74" t="s">
-        <v>176</v>
+        <v>20</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="H74" t="s">
-        <v>178</v>
+        <v>168</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>20440</v>
+        <v>20896</v>
       </c>
       <c r="B75">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C75">
-        <v>427</v>
+        <v>41</v>
       </c>
       <c r="D75" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E75" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F75" t="s">
-        <v>83</v>
+        <v>169</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>179</v>
+        <v>170</v>
       </c>
       <c r="H75" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>20390</v>
+        <v>20843</v>
       </c>
       <c r="B76">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C76">
-        <v>392</v>
+        <v>6</v>
       </c>
       <c r="D76" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E76" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F76" t="s">
-        <v>181</v>
+        <v>11</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
       <c r="H76" t="s">
-        <v>183</v>
+        <v>155</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>20343</v>
+        <v>20841</v>
       </c>
       <c r="B77">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C77">
-        <v>360</v>
+        <v>4</v>
       </c>
       <c r="D77" t="s">
+        <v>9</v>
+      </c>
+      <c r="E77" t="s">
+        <v>10</v>
+      </c>
+      <c r="F77" t="s">
+        <v>11</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H77" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
         <v>8</v>
       </c>
-      <c r="E77" t="s">
-[...20 lines deleted...]
-        <v>352</v>
+      <c r="B78" t="s">
+        <v>8</v>
+      </c>
+      <c r="C78" t="s">
+        <v>8</v>
       </c>
       <c r="D78" t="s">
+        <v>9</v>
+      </c>
+      <c r="E78" t="s">
+        <v>10</v>
+      </c>
+      <c r="F78" t="s">
+        <v>175</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H78" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
         <v>8</v>
       </c>
-      <c r="E78" t="s">
-[...20 lines deleted...]
-        <v>273</v>
+      <c r="B79" t="s">
+        <v>8</v>
+      </c>
+      <c r="C79" t="s">
+        <v>8</v>
       </c>
       <c r="D79" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E79" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F79" t="s">
-        <v>189</v>
+        <v>55</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="H79" t="s">
-        <v>191</v>
+        <v>177</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>20176</v>
+        <v>20605</v>
       </c>
       <c r="B80">
         <v>2023</v>
       </c>
       <c r="C80">
-        <v>241</v>
+        <v>526</v>
       </c>
       <c r="D80" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E80" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F80" t="s">
-        <v>39</v>
+        <v>161</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>192</v>
+        <v>179</v>
       </c>
       <c r="H80" t="s">
-        <v>193</v>
+        <v>180</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>20169</v>
+        <v>20446</v>
       </c>
       <c r="B81">
         <v>2023</v>
       </c>
       <c r="C81">
-        <v>236</v>
+        <v>433</v>
       </c>
       <c r="D81" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E81" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F81" t="s">
-        <v>194</v>
+        <v>175</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>195</v>
+        <v>181</v>
       </c>
       <c r="H81" t="s">
-        <v>196</v>
+        <v>182</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>20166</v>
+        <v>20440</v>
       </c>
       <c r="B82">
         <v>2023</v>
       </c>
       <c r="C82">
-        <v>233</v>
+        <v>427</v>
       </c>
       <c r="D82" t="s">
+        <v>9</v>
+      </c>
+      <c r="E82" t="s">
+        <v>10</v>
+      </c>
+      <c r="F82" t="s">
+        <v>97</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H82" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
         <v>8</v>
       </c>
-      <c r="E82" t="s">
-[...20 lines deleted...]
-        <v>222</v>
+      <c r="B83" t="s">
+        <v>8</v>
+      </c>
+      <c r="C83" t="s">
+        <v>8</v>
       </c>
       <c r="D83" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E83" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F83" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>199</v>
+        <v>185</v>
       </c>
       <c r="H83" t="s">
-        <v>200</v>
+        <v>186</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>20144</v>
+        <v>20343</v>
       </c>
       <c r="B84">
         <v>2023</v>
       </c>
       <c r="C84">
-        <v>221</v>
+        <v>360</v>
       </c>
       <c r="D84" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E84" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F84" t="s">
-        <v>83</v>
+        <v>187</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>201</v>
+        <v>188</v>
       </c>
       <c r="H84" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>19989</v>
+        <v>20332</v>
       </c>
       <c r="B85">
         <v>2023</v>
       </c>
       <c r="C85">
-        <v>126</v>
+        <v>352</v>
       </c>
       <c r="D85" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E85" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F85" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>203</v>
+        <v>190</v>
       </c>
       <c r="H85" t="s">
-        <v>204</v>
+        <v>191</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>19942</v>
+        <v>20219</v>
       </c>
       <c r="B86">
         <v>2023</v>
       </c>
       <c r="C86">
-        <v>95</v>
+        <v>273</v>
       </c>
       <c r="D86" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E86" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F86" t="s">
-        <v>152</v>
+        <v>192</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>205</v>
+        <v>193</v>
       </c>
       <c r="H86" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>19939</v>
+        <v>20176</v>
       </c>
       <c r="B87">
         <v>2023</v>
       </c>
       <c r="C87">
-        <v>92</v>
+        <v>241</v>
       </c>
       <c r="D87" t="s">
+        <v>9</v>
+      </c>
+      <c r="E87" t="s">
+        <v>10</v>
+      </c>
+      <c r="F87" t="s">
+        <v>55</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H87" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
         <v>8</v>
       </c>
-      <c r="E87" t="s">
-[...20 lines deleted...]
-        <v>70</v>
+      <c r="B88" t="s">
+        <v>8</v>
+      </c>
+      <c r="C88" t="s">
+        <v>8</v>
       </c>
       <c r="D88" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E88" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F88" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>209</v>
+        <v>197</v>
       </c>
       <c r="H88" t="s">
-        <v>210</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>19906</v>
+        <v>20166</v>
       </c>
       <c r="B89">
         <v>2023</v>
       </c>
       <c r="C89">
-        <v>64</v>
+        <v>233</v>
       </c>
       <c r="D89" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E89" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F89" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="H89" t="s">
-        <v>212</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>19901</v>
+        <v>20145</v>
       </c>
       <c r="B90">
         <v>2023</v>
       </c>
       <c r="C90">
-        <v>59</v>
+        <v>222</v>
       </c>
       <c r="D90" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E90" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F90" t="s">
-        <v>39</v>
+        <v>97</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="H90" t="s">
-        <v>214</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>19855</v>
+        <v>20144</v>
       </c>
       <c r="B91">
         <v>2023</v>
       </c>
       <c r="C91">
-        <v>25</v>
+        <v>221</v>
       </c>
       <c r="D91" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E91" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F91" t="s">
-        <v>215</v>
+        <v>97</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>216</v>
+        <v>203</v>
       </c>
       <c r="H91" t="s">
-        <v>217</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>19843</v>
+        <v>19989</v>
       </c>
       <c r="B92">
         <v>2023</v>
       </c>
       <c r="C92">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="D92" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E92" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F92" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>218</v>
+        <v>205</v>
       </c>
       <c r="H92" t="s">
-        <v>219</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>19828</v>
+        <v>19942</v>
       </c>
       <c r="B93">
         <v>2023</v>
       </c>
       <c r="C93">
-        <v>2</v>
+        <v>95</v>
       </c>
       <c r="D93" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E93" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F93" t="s">
-        <v>22</v>
+        <v>158</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>220</v>
+        <v>207</v>
       </c>
       <c r="H93" t="s">
-        <v>221</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>19559</v>
+        <v>19939</v>
       </c>
       <c r="B94">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C94">
-        <v>364</v>
+        <v>92</v>
       </c>
       <c r="D94" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E94" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F94" t="s">
-        <v>189</v>
+        <v>158</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>222</v>
+        <v>209</v>
       </c>
       <c r="H94" t="s">
-        <v>223</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>19426</v>
+        <v>19913</v>
       </c>
       <c r="B95">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C95">
-        <v>272</v>
+        <v>70</v>
       </c>
       <c r="D95" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E95" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F95" t="s">
-        <v>224</v>
+        <v>39</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="H95" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>19351</v>
+        <v>19906</v>
       </c>
       <c r="B96">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C96">
-        <v>241</v>
+        <v>64</v>
       </c>
       <c r="D96" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E96" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F96" t="s">
-        <v>227</v>
+        <v>192</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>228</v>
+        <v>213</v>
       </c>
       <c r="H96" t="s">
-        <v>229</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>19342</v>
+        <v>19901</v>
       </c>
       <c r="B97">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C97">
-        <v>234</v>
+        <v>59</v>
       </c>
       <c r="D97" t="s">
+        <v>9</v>
+      </c>
+      <c r="E97" t="s">
+        <v>10</v>
+      </c>
+      <c r="F97" t="s">
+        <v>55</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H97" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
         <v>8</v>
       </c>
-      <c r="E97" t="s">
-[...20 lines deleted...]
-        <v>210</v>
+      <c r="B98" t="s">
+        <v>8</v>
+      </c>
+      <c r="C98" t="s">
+        <v>8</v>
       </c>
       <c r="D98" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E98" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F98" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>232</v>
+        <v>217</v>
       </c>
       <c r="H98" t="s">
-        <v>233</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>19284</v>
+        <v>19843</v>
       </c>
       <c r="B99">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C99">
-        <v>196</v>
+        <v>13</v>
       </c>
       <c r="D99" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E99" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F99" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>234</v>
+        <v>219</v>
       </c>
       <c r="H99" t="s">
-        <v>235</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>19271</v>
+        <v>19828</v>
       </c>
       <c r="B100">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C100">
-        <v>183</v>
+        <v>2</v>
       </c>
       <c r="D100" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E100" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F100" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>236</v>
+        <v>221</v>
       </c>
       <c r="H100" t="s">
-        <v>237</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>19263</v>
+        <v>19559</v>
       </c>
       <c r="B101">
         <v>2022</v>
       </c>
       <c r="C101">
-        <v>176</v>
+        <v>364</v>
       </c>
       <c r="D101" t="s">
+        <v>9</v>
+      </c>
+      <c r="E101" t="s">
+        <v>10</v>
+      </c>
+      <c r="F101" t="s">
+        <v>192</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H101" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
         <v>8</v>
       </c>
-      <c r="E101" t="s">
-[...20 lines deleted...]
-        <v>174</v>
+      <c r="B102" t="s">
+        <v>8</v>
+      </c>
+      <c r="C102" t="s">
+        <v>8</v>
       </c>
       <c r="D102" t="s">
+        <v>9</v>
+      </c>
+      <c r="E102" t="s">
+        <v>10</v>
+      </c>
+      <c r="F102" t="s">
+        <v>161</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H102" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
         <v>8</v>
       </c>
-      <c r="E102" t="s">
-[...20 lines deleted...]
-        <v>172</v>
+      <c r="B103" t="s">
+        <v>8</v>
+      </c>
+      <c r="C103" t="s">
+        <v>8</v>
       </c>
       <c r="D103" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E103" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F103" t="s">
-        <v>152</v>
+        <v>97</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>241</v>
+        <v>227</v>
       </c>
       <c r="H103" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>19235</v>
+        <v>19342</v>
       </c>
       <c r="B104">
         <v>2022</v>
       </c>
       <c r="C104">
-        <v>154</v>
+        <v>234</v>
       </c>
       <c r="D104" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E104" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F104" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="H104" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>19222</v>
+        <v>19305</v>
       </c>
       <c r="B105">
         <v>2022</v>
       </c>
       <c r="C105">
-        <v>146</v>
+        <v>210</v>
       </c>
       <c r="D105" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E105" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F105" t="s">
-        <v>176</v>
+        <v>192</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="H105" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>19211</v>
+        <v>19284</v>
       </c>
       <c r="B106">
         <v>2022</v>
       </c>
       <c r="C106">
-        <v>138</v>
+        <v>196</v>
       </c>
       <c r="D106" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E106" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F106" t="s">
         <v>39</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="H106" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>19158</v>
+        <v>19271</v>
       </c>
       <c r="B107">
         <v>2022</v>
       </c>
       <c r="C107">
-        <v>98</v>
+        <v>183</v>
       </c>
       <c r="D107" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E107" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F107" t="s">
-        <v>163</v>
+        <v>20</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="H107" t="s">
-        <v>250</v>
+        <v>236</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>19098</v>
+        <v>19263</v>
       </c>
       <c r="B108">
         <v>2022</v>
       </c>
       <c r="C108">
-        <v>56</v>
+        <v>176</v>
       </c>
       <c r="D108" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E108" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F108" t="s">
-        <v>176</v>
+        <v>20</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>251</v>
+        <v>237</v>
       </c>
       <c r="H108" t="s">
-        <v>252</v>
+        <v>238</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>19071</v>
+        <v>19259</v>
       </c>
       <c r="B109">
         <v>2022</v>
       </c>
       <c r="C109">
-        <v>37</v>
+        <v>174</v>
       </c>
       <c r="D109" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E109" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F109" t="s">
-        <v>68</v>
+        <v>20</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="H109" t="s">
-        <v>254</v>
+        <v>238</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>19027</v>
+        <v>19257</v>
       </c>
       <c r="B110">
         <v>2022</v>
       </c>
       <c r="C110">
-        <v>1</v>
+        <v>172</v>
       </c>
       <c r="D110" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E110" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F110" t="s">
-        <v>189</v>
+        <v>158</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>255</v>
+        <v>240</v>
       </c>
       <c r="H110" t="s">
-        <v>256</v>
+        <v>241</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>18974</v>
+        <v>19235</v>
       </c>
       <c r="B111">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C111">
-        <v>610</v>
+        <v>154</v>
       </c>
       <c r="D111" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E111" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F111" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>257</v>
+        <v>242</v>
       </c>
       <c r="H111" t="s">
-        <v>258</v>
+        <v>243</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>18941</v>
+        <v>19222</v>
       </c>
       <c r="B112">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C112">
-        <v>593</v>
+        <v>146</v>
       </c>
       <c r="D112" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E112" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F112" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>259</v>
+        <v>244</v>
       </c>
       <c r="H112" t="s">
-        <v>260</v>
+        <v>245</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>18918</v>
+        <v>19211</v>
       </c>
       <c r="B113">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C113">
-        <v>575</v>
+        <v>138</v>
       </c>
       <c r="D113" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E113" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F113" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>261</v>
+        <v>246</v>
       </c>
       <c r="H113" t="s">
-        <v>262</v>
+        <v>247</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>18915</v>
+        <v>19158</v>
       </c>
       <c r="B114">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C114">
-        <v>573</v>
+        <v>98</v>
       </c>
       <c r="D114" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E114" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F114" t="s">
-        <v>147</v>
+        <v>169</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>263</v>
+        <v>248</v>
       </c>
       <c r="H114" t="s">
-        <v>264</v>
+        <v>249</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>18908</v>
+        <v>19098</v>
       </c>
       <c r="B115">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C115">
-        <v>567</v>
+        <v>56</v>
       </c>
       <c r="D115" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E115" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F115" t="s">
-        <v>22</v>
+        <v>175</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>265</v>
+        <v>250</v>
       </c>
       <c r="H115" t="s">
-        <v>266</v>
+        <v>251</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>18897</v>
+        <v>19071</v>
       </c>
       <c r="B116">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C116">
-        <v>561</v>
+        <v>37</v>
       </c>
       <c r="D116" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E116" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F116" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>267</v>
+        <v>252</v>
       </c>
       <c r="H116" t="s">
-        <v>268</v>
+        <v>253</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>18822</v>
+        <v>19027</v>
       </c>
       <c r="B117">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C117">
-        <v>518</v>
+        <v>1</v>
       </c>
       <c r="D117" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E117" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F117" t="s">
-        <v>163</v>
+        <v>192</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>269</v>
+        <v>254</v>
       </c>
       <c r="H117" t="s">
-        <v>270</v>
+        <v>255</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>18819</v>
+        <v>18974</v>
       </c>
       <c r="B118">
         <v>2021</v>
       </c>
       <c r="C118">
-        <v>515</v>
+        <v>610</v>
       </c>
       <c r="D118" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E118" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F118" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>271</v>
+        <v>256</v>
       </c>
       <c r="H118" t="s">
-        <v>272</v>
+        <v>257</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>18816</v>
+        <v>18941</v>
       </c>
       <c r="B119">
         <v>2021</v>
       </c>
       <c r="C119">
-        <v>514</v>
+        <v>593</v>
       </c>
       <c r="D119" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E119" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F119" t="s">
-        <v>273</v>
+        <v>192</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>274</v>
+        <v>258</v>
       </c>
       <c r="H119" t="s">
-        <v>275</v>
+        <v>259</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>18796</v>
+        <v>18918</v>
       </c>
       <c r="B120">
         <v>2021</v>
       </c>
       <c r="C120">
-        <v>501</v>
+        <v>575</v>
       </c>
       <c r="D120" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E120" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F120" t="s">
-        <v>155</v>
+        <v>20</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>276</v>
+        <v>260</v>
       </c>
       <c r="H120" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>18794</v>
+        <v>18915</v>
       </c>
       <c r="B121">
         <v>2021</v>
       </c>
       <c r="C121">
-        <v>499</v>
+        <v>573</v>
       </c>
       <c r="D121" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E121" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F121" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>277</v>
+        <v>262</v>
       </c>
       <c r="H121" t="s">
-        <v>278</v>
+        <v>263</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>18746</v>
+        <v>18908</v>
       </c>
       <c r="B122">
         <v>2021</v>
       </c>
       <c r="C122">
-        <v>472</v>
+        <v>567</v>
       </c>
       <c r="D122" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E122" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F122" t="s">
-        <v>152</v>
+        <v>39</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>279</v>
+        <v>264</v>
       </c>
       <c r="H122" t="s">
-        <v>280</v>
+        <v>265</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>18740</v>
+        <v>18897</v>
       </c>
       <c r="B123">
         <v>2021</v>
       </c>
       <c r="C123">
-        <v>471</v>
+        <v>561</v>
       </c>
       <c r="D123" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E123" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F123" t="s">
-        <v>189</v>
+        <v>39</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>281</v>
+        <v>266</v>
       </c>
       <c r="H123" t="s">
-        <v>282</v>
+        <v>267</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>18652</v>
+        <v>18822</v>
       </c>
       <c r="B124">
         <v>2021</v>
       </c>
       <c r="C124">
-        <v>407</v>
+        <v>518</v>
       </c>
       <c r="D124" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E124" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F124" t="s">
-        <v>22</v>
+        <v>169</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>283</v>
+        <v>268</v>
       </c>
       <c r="H124" t="s">
-        <v>284</v>
+        <v>269</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>18624</v>
+        <v>18819</v>
       </c>
       <c r="B125">
         <v>2021</v>
       </c>
       <c r="C125">
-        <v>393</v>
+        <v>515</v>
       </c>
       <c r="D125" t="s">
+        <v>9</v>
+      </c>
+      <c r="E125" t="s">
+        <v>10</v>
+      </c>
+      <c r="F125" t="s">
+        <v>20</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H125" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
         <v>8</v>
       </c>
-      <c r="E125" t="s">
-[...20 lines deleted...]
-        <v>304</v>
+      <c r="B126" t="s">
+        <v>8</v>
+      </c>
+      <c r="C126" t="s">
+        <v>8</v>
       </c>
       <c r="D126" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E126" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F126" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>287</v>
+        <v>272</v>
       </c>
       <c r="H126" t="s">
-        <v>288</v>
+        <v>273</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>18452</v>
+        <v>18796</v>
       </c>
       <c r="B127">
         <v>2021</v>
       </c>
       <c r="C127">
-        <v>294</v>
+        <v>501</v>
       </c>
       <c r="D127" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E127" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F127" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>289</v>
+        <v>274</v>
       </c>
       <c r="H127" t="s">
-        <v>290</v>
+        <v>267</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>18447</v>
+        <v>18794</v>
       </c>
       <c r="B128">
         <v>2021</v>
       </c>
       <c r="C128">
-        <v>290</v>
+        <v>499</v>
       </c>
       <c r="D128" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E128" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F128" t="s">
-        <v>291</v>
+        <v>161</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>292</v>
+        <v>275</v>
       </c>
       <c r="H128" t="s">
-        <v>293</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>18440</v>
+        <v>18746</v>
       </c>
       <c r="B129">
         <v>2021</v>
       </c>
       <c r="C129">
-        <v>284</v>
+        <v>472</v>
       </c>
       <c r="D129" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E129" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F129" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>294</v>
+        <v>277</v>
       </c>
       <c r="H129" t="s">
-        <v>295</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>18438</v>
+        <v>18740</v>
       </c>
       <c r="B130">
         <v>2021</v>
       </c>
       <c r="C130">
-        <v>282</v>
+        <v>471</v>
       </c>
       <c r="D130" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E130" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F130" t="s">
-        <v>152</v>
+        <v>192</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>296</v>
+        <v>279</v>
       </c>
       <c r="H130" t="s">
-        <v>297</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>18435</v>
+        <v>18652</v>
       </c>
       <c r="B131">
         <v>2021</v>
       </c>
       <c r="C131">
-        <v>279</v>
+        <v>407</v>
       </c>
       <c r="D131" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E131" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F131" t="s">
-        <v>298</v>
+        <v>39</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>299</v>
+        <v>281</v>
       </c>
       <c r="H131" t="s">
-        <v>300</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
-        <v>18427</v>
+        <v>18624</v>
       </c>
       <c r="B132">
         <v>2021</v>
       </c>
       <c r="C132">
-        <v>273</v>
+        <v>393</v>
       </c>
       <c r="D132" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E132" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F132" t="s">
-        <v>22</v>
+        <v>175</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>301</v>
+        <v>283</v>
       </c>
       <c r="H132" t="s">
-        <v>302</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
-        <v>18426</v>
+        <v>18464</v>
       </c>
       <c r="B133">
         <v>2021</v>
       </c>
       <c r="C133">
-        <v>272</v>
+        <v>304</v>
       </c>
       <c r="D133" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E133" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F133" t="s">
-        <v>303</v>
+        <v>20</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>304</v>
+        <v>285</v>
       </c>
       <c r="H133" t="s">
-        <v>305</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
-        <v>18396</v>
+        <v>18452</v>
       </c>
       <c r="B134">
         <v>2021</v>
       </c>
       <c r="C134">
-        <v>253</v>
+        <v>294</v>
       </c>
       <c r="D134" t="s">
+        <v>9</v>
+      </c>
+      <c r="E134" t="s">
+        <v>10</v>
+      </c>
+      <c r="F134" t="s">
+        <v>158</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H134" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
         <v>8</v>
       </c>
-      <c r="E134" t="s">
-[...20 lines deleted...]
-        <v>240</v>
+      <c r="B135" t="s">
+        <v>8</v>
+      </c>
+      <c r="C135" t="s">
+        <v>8</v>
       </c>
       <c r="D135" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E135" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F135" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>309</v>
+        <v>289</v>
       </c>
       <c r="H135" t="s">
-        <v>310</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
-        <v>18310</v>
+        <v>18440</v>
       </c>
       <c r="B136">
         <v>2021</v>
       </c>
       <c r="C136">
-        <v>185</v>
+        <v>284</v>
       </c>
       <c r="D136" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E136" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F136" t="s">
-        <v>83</v>
+        <v>158</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>311</v>
+        <v>291</v>
       </c>
       <c r="H136" t="s">
-        <v>312</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
-        <v>18305</v>
+        <v>18438</v>
       </c>
       <c r="B137">
         <v>2021</v>
       </c>
       <c r="C137">
-        <v>180</v>
+        <v>282</v>
       </c>
       <c r="D137" t="s">
+        <v>9</v>
+      </c>
+      <c r="E137" t="s">
+        <v>10</v>
+      </c>
+      <c r="F137" t="s">
+        <v>158</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H137" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
         <v>8</v>
       </c>
-      <c r="E137" t="s">
-[...20 lines deleted...]
-        <v>160</v>
+      <c r="B138" t="s">
+        <v>8</v>
+      </c>
+      <c r="C138" t="s">
+        <v>8</v>
       </c>
       <c r="D138" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E138" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F138" t="s">
-        <v>315</v>
+        <v>39</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>316</v>
+        <v>295</v>
       </c>
       <c r="H138" t="s">
-        <v>317</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
-        <v>18271</v>
+        <v>18427</v>
       </c>
       <c r="B139">
         <v>2021</v>
       </c>
       <c r="C139">
-        <v>158</v>
+        <v>273</v>
       </c>
       <c r="D139" t="s">
+        <v>9</v>
+      </c>
+      <c r="E139" t="s">
+        <v>10</v>
+      </c>
+      <c r="F139" t="s">
+        <v>39</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H139" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
         <v>8</v>
       </c>
-      <c r="E139" t="s">
-[...20 lines deleted...]
-        <v>156</v>
+      <c r="B140" t="s">
+        <v>8</v>
+      </c>
+      <c r="C140" t="s">
+        <v>8</v>
       </c>
       <c r="D140" t="s">
+        <v>9</v>
+      </c>
+      <c r="E140" t="s">
+        <v>10</v>
+      </c>
+      <c r="F140" t="s">
+        <v>97</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H140" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
         <v>8</v>
       </c>
-      <c r="E140" t="s">
-[...20 lines deleted...]
-        <v>155</v>
+      <c r="B141" t="s">
+        <v>8</v>
+      </c>
+      <c r="C141" t="s">
+        <v>8</v>
       </c>
       <c r="D141" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E141" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F141" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>323</v>
+        <v>301</v>
       </c>
       <c r="H141" t="s">
-        <v>324</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
-        <v>18266</v>
+        <v>18381</v>
       </c>
       <c r="B142">
         <v>2021</v>
       </c>
       <c r="C142">
-        <v>154</v>
+        <v>240</v>
       </c>
       <c r="D142" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E142" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F142" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>325</v>
+        <v>303</v>
       </c>
       <c r="H142" t="s">
-        <v>326</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
-        <v>18262</v>
+        <v>18310</v>
       </c>
       <c r="B143">
         <v>2021</v>
       </c>
       <c r="C143">
-        <v>150</v>
+        <v>185</v>
       </c>
       <c r="D143" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E143" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F143" t="s">
-        <v>189</v>
+        <v>97</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>327</v>
+        <v>305</v>
       </c>
       <c r="H143" t="s">
-        <v>328</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
-        <v>18256</v>
+        <v>18305</v>
       </c>
       <c r="B144">
         <v>2021</v>
       </c>
       <c r="C144">
-        <v>148</v>
+        <v>180</v>
       </c>
       <c r="D144" t="s">
+        <v>9</v>
+      </c>
+      <c r="E144" t="s">
+        <v>10</v>
+      </c>
+      <c r="F144" t="s">
+        <v>39</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H144" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
         <v>8</v>
       </c>
-      <c r="E144" t="s">
-[...20 lines deleted...]
-        <v>97</v>
+      <c r="B145" t="s">
+        <v>8</v>
+      </c>
+      <c r="C145" t="s">
+        <v>8</v>
       </c>
       <c r="D145" t="s">
+        <v>9</v>
+      </c>
+      <c r="E145" t="s">
+        <v>10</v>
+      </c>
+      <c r="F145" t="s">
+        <v>11</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H145" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
         <v>8</v>
       </c>
-      <c r="E145" t="s">
-[...20 lines deleted...]
-        <v>183</v>
+      <c r="B146" t="s">
+        <v>8</v>
+      </c>
+      <c r="C146" t="s">
+        <v>8</v>
       </c>
       <c r="D146" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E146" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F146" t="s">
-        <v>10</v>
+        <v>175</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>334</v>
+        <v>311</v>
       </c>
       <c r="H146" t="s">
-        <v>335</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
-        <v>17903</v>
+        <v>18269</v>
       </c>
       <c r="B147">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C147">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="D147" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E147" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F147" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>336</v>
+        <v>313</v>
       </c>
       <c r="H147" t="s">
-        <v>337</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
-        <v>17898</v>
+        <v>18267</v>
       </c>
       <c r="B148">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C148">
-        <v>176</v>
+        <v>155</v>
       </c>
       <c r="D148" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E148" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F148" t="s">
-        <v>338</v>
+        <v>192</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>339</v>
+        <v>315</v>
       </c>
       <c r="H148" t="s">
-        <v>340</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
-        <v>17878</v>
+        <v>18266</v>
       </c>
       <c r="B149">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C149">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="D149" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E149" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F149" t="s">
-        <v>341</v>
+        <v>192</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>342</v>
+        <v>317</v>
       </c>
       <c r="H149" t="s">
-        <v>343</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
-        <v>17846</v>
+        <v>18262</v>
       </c>
       <c r="B150">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C150">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="D150" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E150" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F150" t="s">
-        <v>341</v>
+        <v>192</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>344</v>
+        <v>319</v>
       </c>
       <c r="H150" t="s">
-        <v>345</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
-        <v>17834</v>
+        <v>18256</v>
       </c>
       <c r="B151">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C151">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="D151" t="s">
+        <v>9</v>
+      </c>
+      <c r="E151" t="s">
+        <v>10</v>
+      </c>
+      <c r="F151" t="s">
+        <v>192</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H151" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
         <v>8</v>
       </c>
-      <c r="E151" t="s">
-[...20 lines deleted...]
-        <v>123</v>
+      <c r="B152" t="s">
+        <v>8</v>
+      </c>
+      <c r="C152" t="s">
+        <v>8</v>
       </c>
       <c r="D152" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E152" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F152" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>349</v>
+        <v>323</v>
       </c>
       <c r="H152" t="s">
-        <v>350</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
-        <v>17812</v>
+        <v>17906</v>
       </c>
       <c r="B153">
         <v>2020</v>
       </c>
       <c r="C153">
-        <v>121</v>
+        <v>183</v>
       </c>
       <c r="D153" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E153" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F153" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>351</v>
+        <v>325</v>
       </c>
       <c r="H153" t="s">
-        <v>352</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
-        <v>17811</v>
+        <v>17903</v>
       </c>
       <c r="B154">
         <v>2020</v>
       </c>
       <c r="C154">
-        <v>120</v>
+        <v>180</v>
       </c>
       <c r="D154" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E154" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F154" t="s">
-        <v>341</v>
+        <v>30</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>353</v>
+        <v>327</v>
       </c>
       <c r="H154" t="s">
-        <v>354</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
-        <v>17801</v>
+        <v>17898</v>
       </c>
       <c r="B155">
         <v>2020</v>
       </c>
       <c r="C155">
-        <v>113</v>
+        <v>176</v>
       </c>
       <c r="D155" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E155" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F155" t="s">
-        <v>341</v>
+        <v>329</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>355</v>
+        <v>330</v>
       </c>
       <c r="H155" t="s">
-        <v>356</v>
+        <v>331</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
-        <v>17794</v>
+        <v>17878</v>
       </c>
       <c r="B156">
         <v>2020</v>
       </c>
       <c r="C156">
-        <v>111</v>
+        <v>160</v>
       </c>
       <c r="D156" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E156" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F156" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>357</v>
+        <v>333</v>
       </c>
       <c r="H156" t="s">
-        <v>358</v>
+        <v>334</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
-        <v>17780</v>
+        <v>17846</v>
       </c>
       <c r="B157">
         <v>2020</v>
       </c>
       <c r="C157">
-        <v>100</v>
+        <v>144</v>
       </c>
       <c r="D157" t="s">
+        <v>9</v>
+      </c>
+      <c r="E157" t="s">
+        <v>10</v>
+      </c>
+      <c r="F157" t="s">
+        <v>332</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H157" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
         <v>8</v>
       </c>
-      <c r="E157" t="s">
-[...20 lines deleted...]
-        <v>99</v>
+      <c r="B158" t="s">
+        <v>8</v>
+      </c>
+      <c r="C158" t="s">
+        <v>8</v>
       </c>
       <c r="D158" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E158" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F158" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>361</v>
+        <v>337</v>
       </c>
       <c r="H158" t="s">
-        <v>362</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
-        <v>17755</v>
+        <v>17815</v>
       </c>
       <c r="B159">
         <v>2020</v>
       </c>
       <c r="C159">
-        <v>87</v>
+        <v>123</v>
       </c>
       <c r="D159" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E159" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F159" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>363</v>
+        <v>339</v>
       </c>
       <c r="H159" t="s">
-        <v>364</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
-        <v>17749</v>
+        <v>17812</v>
       </c>
       <c r="B160">
         <v>2020</v>
       </c>
       <c r="C160">
-        <v>83</v>
+        <v>121</v>
       </c>
       <c r="D160" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E160" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F160" t="s">
+        <v>30</v>
+      </c>
+      <c r="G160" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="G160" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H160" t="s">
-        <v>366</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
-        <v>17713</v>
+        <v>17811</v>
       </c>
       <c r="B161">
         <v>2020</v>
       </c>
       <c r="C161">
-        <v>67</v>
+        <v>120</v>
       </c>
       <c r="D161" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E161" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F161" t="s">
-        <v>10</v>
+        <v>332</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>367</v>
+        <v>343</v>
       </c>
       <c r="H161" t="s">
-        <v>368</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
-        <v>17689</v>
+        <v>17801</v>
       </c>
       <c r="B162">
-        <v>1980</v>
+        <v>2020</v>
       </c>
       <c r="C162">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="D162" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E162" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F162" t="s">
-        <v>369</v>
+        <v>332</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>370</v>
+        <v>345</v>
       </c>
       <c r="H162" t="s">
-        <v>371</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
-        <v>17688</v>
+        <v>17794</v>
       </c>
       <c r="B163">
-        <v>1980</v>
+        <v>2020</v>
       </c>
       <c r="C163">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="D163" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E163" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F163" t="s">
-        <v>369</v>
+        <v>332</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>372</v>
+        <v>347</v>
       </c>
       <c r="H163" t="s">
-        <v>373</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
-        <v>17671</v>
+        <v>17780</v>
       </c>
       <c r="B164">
-        <v>1980</v>
+        <v>2020</v>
       </c>
       <c r="C164">
-        <v>9</v>
+        <v>100</v>
       </c>
       <c r="D164" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E164" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F164" t="s">
-        <v>369</v>
+        <v>30</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>374</v>
+        <v>349</v>
       </c>
       <c r="H164" t="s">
-        <v>375</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
-        <v>17651</v>
+        <v>17779</v>
       </c>
       <c r="B165">
-        <v>1980</v>
+        <v>2020</v>
       </c>
       <c r="C165">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="D165" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E165" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F165" t="s">
-        <v>376</v>
+        <v>30</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>377</v>
+        <v>351</v>
       </c>
       <c r="H165" t="s">
-        <v>378</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
-        <v>17650</v>
+        <v>17755</v>
       </c>
       <c r="B166">
-        <v>1980</v>
+        <v>2020</v>
       </c>
       <c r="C166">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="D166" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E166" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F166" t="s">
-        <v>376</v>
+        <v>30</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>379</v>
+        <v>353</v>
       </c>
       <c r="H166" t="s">
-        <v>380</v>
+        <v>354</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
-        <v>17646</v>
+        <v>17749</v>
       </c>
       <c r="B167">
-        <v>1980</v>
+        <v>2020</v>
       </c>
       <c r="C167">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="D167" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E167" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F167" t="s">
-        <v>376</v>
+        <v>332</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>381</v>
+        <v>355</v>
       </c>
       <c r="H167" t="s">
-        <v>382</v>
+        <v>356</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
-        <v>17642</v>
+        <v>17713</v>
       </c>
       <c r="B168">
-        <v>1980</v>
+        <v>2020</v>
       </c>
       <c r="C168">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="D168" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E168" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F168" t="s">
-        <v>383</v>
+        <v>30</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>384</v>
+        <v>357</v>
       </c>
       <c r="H168" t="s">
-        <v>385</v>
+        <v>358</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
-        <v>17628</v>
+        <v>17689</v>
       </c>
       <c r="B169">
         <v>1980</v>
       </c>
       <c r="C169">
-        <v>146</v>
+        <v>122</v>
       </c>
       <c r="D169" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E169" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F169" t="s">
-        <v>386</v>
+        <v>359</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>387</v>
+        <v>360</v>
       </c>
       <c r="H169" t="s">
-        <v>388</v>
+        <v>361</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
-        <v>17609</v>
+        <v>17688</v>
       </c>
       <c r="B170">
         <v>1980</v>
       </c>
       <c r="C170">
-        <v>180</v>
+        <v>118</v>
       </c>
       <c r="D170" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E170" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F170" t="s">
-        <v>389</v>
+        <v>359</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>390</v>
+        <v>362</v>
       </c>
       <c r="H170" t="s">
-        <v>391</v>
+        <v>363</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
-        <v>17594</v>
+        <v>17671</v>
       </c>
       <c r="B171">
         <v>1980</v>
       </c>
       <c r="C171">
-        <v>125</v>
+        <v>9</v>
       </c>
       <c r="D171" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E171" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F171" t="s">
-        <v>392</v>
+        <v>359</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>393</v>
+        <v>364</v>
       </c>
       <c r="H171" t="s">
-        <v>394</v>
+        <v>365</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
-        <v>17591</v>
+        <v>17651</v>
       </c>
       <c r="B172">
-        <v>1969</v>
+        <v>1980</v>
       </c>
       <c r="C172">
-        <v>480</v>
+        <v>92</v>
       </c>
       <c r="D172" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E172" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F172" t="s">
-        <v>395</v>
+        <v>366</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>396</v>
+        <v>367</v>
       </c>
       <c r="H172" t="s">
-        <v>397</v>
+        <v>368</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
-        <v>17588</v>
+        <v>17650</v>
       </c>
       <c r="B173">
-        <v>1969</v>
+        <v>1980</v>
       </c>
       <c r="C173">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="D173" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E173" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F173" t="s">
-        <v>395</v>
+        <v>366</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>398</v>
+        <v>369</v>
       </c>
       <c r="H173" t="s">
-        <v>399</v>
+        <v>370</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
-        <v>17584</v>
+        <v>17646</v>
       </c>
       <c r="B174">
-        <v>1969</v>
+        <v>1980</v>
       </c>
       <c r="C174">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="D174" t="s">
+        <v>9</v>
+      </c>
+      <c r="E174" t="s">
+        <v>10</v>
+      </c>
+      <c r="F174" t="s">
+        <v>366</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H174" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
         <v>8</v>
       </c>
-      <c r="E174" t="s">
-[...20 lines deleted...]
-        <v>74</v>
+      <c r="B175" t="s">
+        <v>8</v>
+      </c>
+      <c r="C175" t="s">
+        <v>8</v>
       </c>
       <c r="D175" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E175" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F175" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>402</v>
+        <v>374</v>
       </c>
       <c r="H175" t="s">
-        <v>403</v>
+        <v>375</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
-        <v>17525</v>
+        <v>17628</v>
       </c>
       <c r="B176">
-        <v>1968</v>
+        <v>1980</v>
       </c>
       <c r="C176">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D176" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E176" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F176" t="s">
-        <v>404</v>
+        <v>376</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>405</v>
+        <v>377</v>
       </c>
       <c r="H176" t="s">
-        <v>406</v>
+        <v>378</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
-        <v>17492</v>
+        <v>17609</v>
       </c>
       <c r="B177">
-        <v>1968</v>
+        <v>1980</v>
       </c>
       <c r="C177">
-        <v>123</v>
+        <v>180</v>
       </c>
       <c r="D177" t="s">
+        <v>9</v>
+      </c>
+      <c r="E177" t="s">
+        <v>10</v>
+      </c>
+      <c r="F177" t="s">
+        <v>379</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H177" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
         <v>8</v>
       </c>
-      <c r="E177" t="s">
-[...20 lines deleted...]
-        <v>55</v>
+      <c r="B178" t="s">
+        <v>8</v>
+      </c>
+      <c r="C178" t="s">
+        <v>8</v>
       </c>
       <c r="D178" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E178" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F178" t="s">
-        <v>10</v>
+        <v>382</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>410</v>
+        <v>383</v>
       </c>
       <c r="H178" t="s">
-        <v>411</v>
+        <v>384</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
-        <v>17478</v>
+        <v>17591</v>
       </c>
       <c r="B179">
-        <v>1967</v>
+        <v>1969</v>
       </c>
       <c r="C179">
-        <v>241</v>
+        <v>480</v>
       </c>
       <c r="D179" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E179" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F179" t="s">
-        <v>412</v>
+        <v>385</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>413</v>
+        <v>386</v>
       </c>
       <c r="H179" t="s">
-        <v>414</v>
+        <v>387</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
-        <v>17476</v>
+        <v>17588</v>
       </c>
       <c r="B180">
-        <v>1967</v>
+        <v>1969</v>
       </c>
       <c r="C180">
-        <v>239</v>
+        <v>22</v>
       </c>
       <c r="D180" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E180" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F180" t="s">
-        <v>412</v>
+        <v>385</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>415</v>
+        <v>388</v>
       </c>
       <c r="H180" t="s">
-        <v>416</v>
+        <v>389</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
-        <v>17463</v>
+        <v>17584</v>
       </c>
       <c r="B181">
-        <v>1967</v>
+        <v>1969</v>
       </c>
       <c r="C181">
-        <v>210</v>
+        <v>12</v>
       </c>
       <c r="D181" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E181" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F181" t="s">
-        <v>412</v>
+        <v>385</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>417</v>
+        <v>390</v>
       </c>
       <c r="H181" t="s">
-        <v>418</v>
+        <v>391</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
-        <v>17462</v>
+        <v>17545</v>
       </c>
       <c r="B182">
-        <v>1967</v>
+        <v>1969</v>
       </c>
       <c r="C182">
-        <v>209</v>
+        <v>74</v>
       </c>
       <c r="D182" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E182" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F182" t="s">
-        <v>412</v>
+        <v>359</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>419</v>
+        <v>392</v>
       </c>
       <c r="H182" t="s">
-        <v>420</v>
+        <v>393</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
-        <v>17428</v>
+        <v>17525</v>
       </c>
       <c r="B183">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="C183">
-        <v>260</v>
+        <v>143</v>
       </c>
       <c r="D183" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E183" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F183" t="s">
+        <v>394</v>
+      </c>
+      <c r="G183" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="G183" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H183" t="s">
-        <v>422</v>
+        <v>396</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
-        <v>17427</v>
+        <v>17492</v>
       </c>
       <c r="B184">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="C184">
-        <v>259</v>
+        <v>123</v>
       </c>
       <c r="D184" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E184" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F184" t="s">
-        <v>423</v>
+        <v>397</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>424</v>
+        <v>398</v>
       </c>
       <c r="H184" t="s">
-        <v>425</v>
+        <v>399</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
-        <v>17418</v>
+        <v>17484</v>
       </c>
       <c r="B185">
-        <v>1967</v>
+        <v>2020</v>
       </c>
       <c r="C185">
-        <v>193</v>
+        <v>55</v>
       </c>
       <c r="D185" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E185" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F185" t="s">
-        <v>426</v>
+        <v>30</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>427</v>
+        <v>400</v>
       </c>
       <c r="H185" t="s">
-        <v>428</v>
+        <v>401</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
-        <v>17412</v>
+        <v>17478</v>
       </c>
       <c r="B186">
         <v>1967</v>
       </c>
       <c r="C186">
-        <v>155</v>
+        <v>241</v>
       </c>
       <c r="D186" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E186" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F186" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>429</v>
+        <v>403</v>
       </c>
       <c r="H186" t="s">
-        <v>430</v>
+        <v>404</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
-        <v>17406</v>
+        <v>17476</v>
       </c>
       <c r="B187">
         <v>1967</v>
       </c>
       <c r="C187">
-        <v>257</v>
+        <v>239</v>
       </c>
       <c r="D187" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E187" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F187" t="s">
-        <v>431</v>
+        <v>402</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>432</v>
+        <v>405</v>
       </c>
       <c r="H187" t="s">
-        <v>433</v>
+        <v>406</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
-        <v>17403</v>
+        <v>17463</v>
       </c>
       <c r="B188">
         <v>1967</v>
       </c>
       <c r="C188">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="D188" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E188" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F188" t="s">
-        <v>434</v>
+        <v>402</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>435</v>
+        <v>407</v>
       </c>
       <c r="H188" t="s">
-        <v>436</v>
+        <v>408</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
-        <v>17400</v>
+        <v>17462</v>
       </c>
       <c r="B189">
         <v>1967</v>
       </c>
       <c r="C189">
-        <v>154</v>
+        <v>209</v>
       </c>
       <c r="D189" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E189" t="s">
-        <v>9</v>
+        <v>10</v>
+      </c>
+      <c r="F189" t="s">
+        <v>402</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>437</v>
+        <v>409</v>
       </c>
       <c r="H189" t="s">
-        <v>438</v>
+        <v>410</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
-        <v>17379</v>
+        <v>17428</v>
       </c>
       <c r="B190">
         <v>1967</v>
       </c>
       <c r="C190">
-        <v>149</v>
+        <v>260</v>
       </c>
       <c r="D190" t="s">
+        <v>9</v>
+      </c>
+      <c r="E190" t="s">
+        <v>10</v>
+      </c>
+      <c r="F190" t="s">
+        <v>385</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H190" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
         <v>8</v>
       </c>
-      <c r="E190" t="s">
-[...20 lines deleted...]
-        <v>195</v>
+      <c r="B191" t="s">
+        <v>8</v>
+      </c>
+      <c r="C191" t="s">
+        <v>8</v>
       </c>
       <c r="D191" t="s">
+        <v>9</v>
+      </c>
+      <c r="E191" t="s">
+        <v>10</v>
+      </c>
+      <c r="F191" t="s">
+        <v>413</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H191" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
         <v>8</v>
       </c>
-      <c r="E191" t="s">
-[...20 lines deleted...]
-        <v>194</v>
+      <c r="B192" t="s">
+        <v>8</v>
+      </c>
+      <c r="C192" t="s">
+        <v>8</v>
       </c>
       <c r="D192" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E192" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F192" t="s">
-        <v>444</v>
+        <v>385</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>445</v>
+        <v>416</v>
       </c>
       <c r="H192" t="s">
-        <v>446</v>
+        <v>417</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
-        <v>17374</v>
+        <v>17412</v>
       </c>
       <c r="B193">
-        <v>2020</v>
+        <v>1967</v>
       </c>
       <c r="C193">
-        <v>35</v>
+        <v>155</v>
       </c>
       <c r="D193" t="s">
+        <v>9</v>
+      </c>
+      <c r="E193" t="s">
+        <v>10</v>
+      </c>
+      <c r="F193" t="s">
+        <v>385</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H193" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
         <v>8</v>
       </c>
-      <c r="E193" t="s">
-[...20 lines deleted...]
-        <v>153</v>
+      <c r="B194" t="s">
+        <v>8</v>
+      </c>
+      <c r="C194" t="s">
+        <v>8</v>
       </c>
       <c r="D194" t="s">
+        <v>9</v>
+      </c>
+      <c r="E194" t="s">
+        <v>10</v>
+      </c>
+      <c r="F194" t="s">
+        <v>413</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H194" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
         <v>8</v>
       </c>
-      <c r="E194" t="s">
-[...20 lines deleted...]
-        <v>34</v>
+      <c r="B195" t="s">
+        <v>8</v>
+      </c>
+      <c r="C195" t="s">
+        <v>8</v>
       </c>
       <c r="D195" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E195" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F195" t="s">
-        <v>83</v>
+        <v>385</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>451</v>
+        <v>422</v>
       </c>
       <c r="H195" t="s">
-        <v>452</v>
+        <v>423</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
-        <v>17244</v>
+        <v>17400</v>
       </c>
       <c r="B196">
-        <v>1983</v>
+        <v>1967</v>
       </c>
       <c r="C196">
-        <v>573</v>
+        <v>154</v>
       </c>
       <c r="D196" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E196" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>10</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>453</v>
+        <v>424</v>
       </c>
       <c r="H196" t="s">
-        <v>454</v>
+        <v>425</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
-        <v>17189</v>
+        <v>17379</v>
       </c>
       <c r="B197">
-        <v>1983</v>
+        <v>1967</v>
       </c>
       <c r="C197">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="D197" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E197" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F197" t="s">
-        <v>412</v>
+        <v>376</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>455</v>
+        <v>426</v>
       </c>
       <c r="H197" t="s">
-        <v>456</v>
+        <v>427</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
-        <v>17152</v>
+        <v>17378</v>
       </c>
       <c r="B198">
-        <v>1983</v>
+        <v>1967</v>
       </c>
       <c r="C198">
-        <v>556</v>
+        <v>195</v>
       </c>
       <c r="D198" t="s">
+        <v>9</v>
+      </c>
+      <c r="E198" t="s">
+        <v>10</v>
+      </c>
+      <c r="F198" t="s">
+        <v>428</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H198" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
         <v>8</v>
       </c>
-      <c r="E198" t="s">
-[...20 lines deleted...]
-        <v>413</v>
+      <c r="B199" t="s">
+        <v>8</v>
+      </c>
+      <c r="C199" t="s">
+        <v>8</v>
       </c>
       <c r="D199" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E199" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F199" t="s">
-        <v>460</v>
+        <v>376</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>461</v>
+        <v>431</v>
       </c>
       <c r="H199" t="s">
-        <v>462</v>
+        <v>432</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
-        <v>17100</v>
+        <v>17374</v>
       </c>
       <c r="B200">
-        <v>1983</v>
+        <v>2020</v>
       </c>
       <c r="C200">
-        <v>345</v>
+        <v>35</v>
       </c>
       <c r="D200" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E200" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F200" t="s">
-        <v>460</v>
+        <v>30</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>463</v>
+        <v>433</v>
       </c>
       <c r="H200" t="s">
-        <v>464</v>
+        <v>434</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
-        <v>17099</v>
+        <v>17373</v>
       </c>
       <c r="B201">
-        <v>1983</v>
+        <v>1967</v>
       </c>
       <c r="C201">
-        <v>344</v>
+        <v>153</v>
       </c>
       <c r="D201" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E201" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F201" t="s">
-        <v>460</v>
+        <v>397</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>465</v>
+        <v>435</v>
       </c>
       <c r="H201" t="s">
-        <v>466</v>
+        <v>436</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
-        <v>17056</v>
+        <v>17290</v>
       </c>
       <c r="B202">
-        <v>1983</v>
+        <v>2020</v>
       </c>
       <c r="C202">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="D202" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E202" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F202" t="s">
-        <v>467</v>
+        <v>97</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>468</v>
+        <v>437</v>
       </c>
       <c r="H202" t="s">
-        <v>469</v>
+        <v>438</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
-        <v>17055</v>
+        <v>17244</v>
       </c>
       <c r="B203">
         <v>1983</v>
       </c>
       <c r="C203">
-        <v>64</v>
+        <v>573</v>
       </c>
       <c r="D203" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E203" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F203" t="s">
-        <v>467</v>
+        <v>402</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>470</v>
+        <v>439</v>
       </c>
       <c r="H203" t="s">
-        <v>471</v>
+        <v>440</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
-        <v>17044</v>
+        <v>17189</v>
       </c>
       <c r="B204">
         <v>1983</v>
       </c>
       <c r="C204">
-        <v>417</v>
+        <v>161</v>
       </c>
       <c r="D204" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E204" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F204" t="s">
-        <v>467</v>
+        <v>402</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>472</v>
+        <v>441</v>
       </c>
       <c r="H204" t="s">
-        <v>473</v>
+        <v>442</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
-        <v>17023</v>
+        <v>17152</v>
       </c>
       <c r="B205">
         <v>1983</v>
       </c>
       <c r="C205">
-        <v>63</v>
+        <v>556</v>
       </c>
       <c r="D205" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E205" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F205" t="s">
-        <v>467</v>
+        <v>443</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="H205" t="s">
-        <v>475</v>
+        <v>445</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
-        <v>17011</v>
+        <v>17105</v>
       </c>
       <c r="B206">
         <v>1983</v>
       </c>
       <c r="C206">
-        <v>606</v>
+        <v>413</v>
       </c>
       <c r="D206" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E206" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F206" t="s">
-        <v>476</v>
+        <v>446</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>477</v>
+        <v>447</v>
       </c>
       <c r="H206" t="s">
-        <v>478</v>
+        <v>448</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
-        <v>17004</v>
+        <v>17100</v>
       </c>
       <c r="B207">
         <v>1983</v>
       </c>
       <c r="C207">
-        <v>601</v>
+        <v>345</v>
       </c>
       <c r="D207" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E207" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F207" t="s">
-        <v>476</v>
+        <v>446</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>479</v>
+        <v>449</v>
       </c>
       <c r="H207" t="s">
-        <v>480</v>
+        <v>450</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
-        <v>16999</v>
+        <v>17099</v>
       </c>
       <c r="B208">
         <v>1983</v>
       </c>
       <c r="C208">
-        <v>599</v>
+        <v>344</v>
       </c>
       <c r="D208" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E208" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F208" t="s">
-        <v>476</v>
+        <v>446</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>481</v>
+        <v>451</v>
       </c>
       <c r="H208" t="s">
-        <v>482</v>
+        <v>452</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
-        <v>16995</v>
+        <v>17056</v>
       </c>
       <c r="B209">
         <v>1983</v>
       </c>
       <c r="C209">
-        <v>484</v>
+        <v>134</v>
       </c>
       <c r="D209" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E209" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F209" t="s">
-        <v>476</v>
+        <v>453</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>483</v>
+        <v>454</v>
       </c>
       <c r="H209" t="s">
-        <v>484</v>
+        <v>455</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
-        <v>16994</v>
+        <v>17055</v>
       </c>
       <c r="B210">
         <v>1983</v>
       </c>
       <c r="C210">
-        <v>483</v>
+        <v>64</v>
       </c>
       <c r="D210" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E210" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F210" t="s">
-        <v>476</v>
+        <v>453</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>485</v>
+        <v>456</v>
       </c>
       <c r="H210" t="s">
-        <v>486</v>
+        <v>457</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
-        <v>16938</v>
+        <v>17044</v>
       </c>
       <c r="B211">
         <v>1983</v>
       </c>
       <c r="C211">
-        <v>62</v>
+        <v>417</v>
       </c>
       <c r="D211" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E211" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F211" t="s">
-        <v>487</v>
+        <v>453</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>488</v>
+        <v>458</v>
       </c>
       <c r="H211" t="s">
-        <v>489</v>
+        <v>459</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
-        <v>16926</v>
+        <v>17023</v>
       </c>
       <c r="B212">
         <v>1983</v>
       </c>
       <c r="C212">
-        <v>479</v>
+        <v>63</v>
       </c>
       <c r="D212" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E212" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F212" t="s">
-        <v>376</v>
+        <v>453</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>490</v>
+        <v>460</v>
       </c>
       <c r="H212" t="s">
-        <v>491</v>
+        <v>461</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
-        <v>16907</v>
+        <v>17011</v>
       </c>
       <c r="B213">
-        <v>2019</v>
+        <v>1983</v>
       </c>
       <c r="C213">
-        <v>366</v>
+        <v>606</v>
       </c>
       <c r="D213" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E213" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F213" t="s">
-        <v>158</v>
+        <v>462</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>492</v>
+        <v>463</v>
       </c>
       <c r="H213" t="s">
-        <v>493</v>
+        <v>464</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
-        <v>16770</v>
+        <v>17004</v>
       </c>
       <c r="B214">
         <v>1983</v>
       </c>
       <c r="C214">
-        <v>501</v>
+        <v>601</v>
       </c>
       <c r="D214" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E214" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F214" t="s">
-        <v>494</v>
+        <v>462</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>495</v>
+        <v>465</v>
       </c>
       <c r="H214" t="s">
-        <v>496</v>
+        <v>466</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
-        <v>16751</v>
+        <v>16999</v>
       </c>
       <c r="B215">
-        <v>2019</v>
+        <v>1983</v>
       </c>
       <c r="C215">
-        <v>352</v>
+        <v>599</v>
       </c>
       <c r="D215" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E215" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F215" t="s">
-        <v>10</v>
+        <v>462</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>497</v>
+        <v>467</v>
       </c>
       <c r="H215" t="s">
-        <v>498</v>
+        <v>468</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
-        <v>16697</v>
+        <v>16995</v>
       </c>
       <c r="B216">
         <v>1983</v>
       </c>
       <c r="C216">
-        <v>543</v>
+        <v>484</v>
       </c>
       <c r="D216" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E216" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F216" t="s">
-        <v>499</v>
+        <v>462</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>500</v>
+        <v>469</v>
       </c>
       <c r="H216" t="s">
-        <v>501</v>
+        <v>470</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
-        <v>16615</v>
+        <v>16994</v>
       </c>
       <c r="B217">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="C217">
-        <v>416</v>
+        <v>483</v>
       </c>
       <c r="D217" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E217" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F217" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>502</v>
+        <v>471</v>
       </c>
       <c r="H217" t="s">
-        <v>503</v>
+        <v>472</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
-        <v>16525</v>
+        <v>16938</v>
       </c>
       <c r="B218">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="C218">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="D218" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E218" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F218" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>504</v>
+        <v>474</v>
       </c>
       <c r="H218" t="s">
-        <v>505</v>
+        <v>475</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
-        <v>16517</v>
+        <v>16926</v>
       </c>
       <c r="B219">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="C219">
-        <v>350</v>
+        <v>479</v>
       </c>
       <c r="D219" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E219" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F219" t="s">
-        <v>376</v>
+        <v>366</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>506</v>
+        <v>476</v>
       </c>
       <c r="H219" t="s">
-        <v>507</v>
+        <v>477</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
-        <v>16492</v>
+        <v>16907</v>
       </c>
       <c r="B220">
-        <v>1984</v>
+        <v>2019</v>
       </c>
       <c r="C220">
-        <v>378</v>
+        <v>366</v>
       </c>
       <c r="D220" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E220" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F220" t="s">
-        <v>508</v>
+        <v>164</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>509</v>
+        <v>478</v>
       </c>
       <c r="H220" t="s">
-        <v>510</v>
+        <v>479</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
-        <v>16490</v>
+        <v>16770</v>
       </c>
       <c r="B221">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="C221">
-        <v>377</v>
+        <v>501</v>
       </c>
       <c r="D221" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E221" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F221" t="s">
-        <v>511</v>
+        <v>480</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>512</v>
+        <v>481</v>
       </c>
       <c r="H221" t="s">
-        <v>513</v>
+        <v>482</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
-        <v>16489</v>
+        <v>16751</v>
       </c>
       <c r="B222">
-        <v>1984</v>
+        <v>2019</v>
       </c>
       <c r="C222">
-        <v>375</v>
+        <v>352</v>
       </c>
       <c r="D222" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E222" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F222" t="s">
-        <v>514</v>
+        <v>30</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>515</v>
+        <v>483</v>
       </c>
       <c r="H222" t="s">
-        <v>516</v>
+        <v>484</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
-        <v>16488</v>
+        <v>16697</v>
       </c>
       <c r="B223">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="C223">
-        <v>376</v>
+        <v>543</v>
       </c>
       <c r="D223" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E223" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F223" t="s">
-        <v>517</v>
+        <v>373</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>518</v>
+        <v>485</v>
       </c>
       <c r="H223" t="s">
-        <v>519</v>
+        <v>486</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
-        <v>16487</v>
+        <v>16615</v>
       </c>
       <c r="B224">
         <v>1984</v>
       </c>
       <c r="C224">
-        <v>374</v>
+        <v>416</v>
       </c>
       <c r="D224" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E224" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F224" t="s">
-        <v>520</v>
+        <v>443</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>521</v>
+        <v>487</v>
       </c>
       <c r="H224" t="s">
-        <v>522</v>
+        <v>488</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
-        <v>16415</v>
+        <v>16525</v>
       </c>
       <c r="B225">
         <v>1984</v>
       </c>
       <c r="C225">
-        <v>72</v>
+        <v>106</v>
       </c>
       <c r="D225" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E225" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F225" t="s">
-        <v>476</v>
+        <v>453</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>523</v>
+        <v>489</v>
       </c>
       <c r="H225" t="s">
-        <v>524</v>
+        <v>490</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
-        <v>16411</v>
+        <v>16517</v>
       </c>
       <c r="B226">
         <v>1984</v>
       </c>
       <c r="C226">
-        <v>27</v>
+        <v>350</v>
       </c>
       <c r="D226" t="s">
+        <v>9</v>
+      </c>
+      <c r="E226" t="s">
+        <v>10</v>
+      </c>
+      <c r="F226" t="s">
+        <v>366</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H226" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
         <v>8</v>
       </c>
-      <c r="E226" t="s">
-[...20 lines deleted...]
-        <v>319</v>
+      <c r="B227" t="s">
+        <v>8</v>
+      </c>
+      <c r="C227" t="s">
+        <v>8</v>
       </c>
       <c r="D227" t="s">
+        <v>9</v>
+      </c>
+      <c r="E227" t="s">
+        <v>10</v>
+      </c>
+      <c r="F227" t="s">
+        <v>443</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H227" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
         <v>8</v>
       </c>
-      <c r="E227" t="s">
-[...20 lines deleted...]
-        <v>269</v>
+      <c r="B228" t="s">
+        <v>8</v>
+      </c>
+      <c r="C228" t="s">
+        <v>8</v>
       </c>
       <c r="D228" t="s">
+        <v>9</v>
+      </c>
+      <c r="E228" t="s">
+        <v>10</v>
+      </c>
+      <c r="F228" t="s">
+        <v>446</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H228" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
         <v>8</v>
       </c>
-      <c r="E228" t="s">
-[...20 lines deleted...]
-        <v>268</v>
+      <c r="B229" t="s">
+        <v>8</v>
+      </c>
+      <c r="C229" t="s">
+        <v>8</v>
       </c>
       <c r="D229" t="s">
+        <v>9</v>
+      </c>
+      <c r="E229" t="s">
+        <v>10</v>
+      </c>
+      <c r="F229" t="s">
+        <v>446</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H229" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
         <v>8</v>
       </c>
-      <c r="E229" t="s">
-[...20 lines deleted...]
-        <v>434</v>
+      <c r="B230" t="s">
+        <v>8</v>
+      </c>
+      <c r="C230" t="s">
+        <v>8</v>
       </c>
       <c r="D230" t="s">
+        <v>9</v>
+      </c>
+      <c r="E230" t="s">
+        <v>10</v>
+      </c>
+      <c r="F230" t="s">
+        <v>480</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H230" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
         <v>8</v>
       </c>
-      <c r="E230" t="s">
-[...20 lines deleted...]
-        <v>411</v>
+      <c r="B231" t="s">
+        <v>8</v>
+      </c>
+      <c r="C231" t="s">
+        <v>8</v>
       </c>
       <c r="D231" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E231" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F231" t="s">
-        <v>533</v>
+        <v>480</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>536</v>
+        <v>501</v>
       </c>
       <c r="H231" t="s">
-        <v>537</v>
+        <v>502</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
-        <v>16352</v>
+        <v>16415</v>
       </c>
       <c r="B232">
         <v>1984</v>
       </c>
       <c r="C232">
-        <v>387</v>
+        <v>72</v>
       </c>
       <c r="D232" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E232" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F232" t="s">
-        <v>533</v>
+        <v>462</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>538</v>
+        <v>503</v>
       </c>
       <c r="H232" t="s">
-        <v>539</v>
+        <v>504</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
-        <v>16337</v>
+        <v>16411</v>
       </c>
       <c r="B233">
         <v>1984</v>
       </c>
       <c r="C233">
-        <v>304</v>
+        <v>27</v>
       </c>
       <c r="D233" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E233" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F233" t="s">
-        <v>533</v>
+        <v>462</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>540</v>
+        <v>505</v>
       </c>
       <c r="H233" t="s">
-        <v>541</v>
+        <v>506</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
-        <v>16332</v>
+        <v>16402</v>
       </c>
       <c r="B234">
         <v>1984</v>
       </c>
       <c r="C234">
-        <v>288</v>
+        <v>319</v>
       </c>
       <c r="D234" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E234" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F234" t="s">
-        <v>533</v>
+        <v>443</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>542</v>
+        <v>507</v>
       </c>
       <c r="H234" t="s">
-        <v>543</v>
+        <v>508</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
-        <v>16314</v>
+        <v>16401</v>
       </c>
       <c r="B235">
-        <v>2019</v>
+        <v>1984</v>
       </c>
       <c r="C235">
-        <v>329</v>
+        <v>269</v>
       </c>
       <c r="D235" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E235" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F235" t="s">
-        <v>158</v>
+        <v>443</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>544</v>
+        <v>509</v>
       </c>
       <c r="H235" t="s">
-        <v>545</v>
+        <v>510</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
-        <v>16302</v>
+        <v>16400</v>
       </c>
       <c r="B236">
         <v>1984</v>
       </c>
       <c r="C236">
-        <v>449</v>
+        <v>268</v>
       </c>
       <c r="D236" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E236" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F236" t="s">
-        <v>546</v>
+        <v>443</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>547</v>
+        <v>511</v>
       </c>
       <c r="H236" t="s">
-        <v>548</v>
+        <v>512</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
-        <v>16264</v>
+        <v>16358</v>
       </c>
       <c r="B237">
         <v>1984</v>
       </c>
       <c r="C237">
-        <v>359</v>
+        <v>434</v>
       </c>
       <c r="D237" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E237" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F237" t="s">
-        <v>499</v>
+        <v>513</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>549</v>
+        <v>514</v>
       </c>
       <c r="H237" t="s">
-        <v>550</v>
+        <v>515</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
-        <v>16249</v>
+        <v>16357</v>
       </c>
       <c r="B238">
         <v>1984</v>
       </c>
       <c r="C238">
-        <v>62</v>
+        <v>411</v>
       </c>
       <c r="D238" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E238" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F238" t="s">
-        <v>412</v>
+        <v>513</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>551</v>
+        <v>516</v>
       </c>
       <c r="H238" t="s">
-        <v>552</v>
+        <v>517</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
-        <v>16232</v>
+        <v>16352</v>
       </c>
       <c r="B239">
         <v>1984</v>
       </c>
       <c r="C239">
-        <v>177</v>
+        <v>387</v>
       </c>
       <c r="D239" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E239" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F239" t="s">
-        <v>376</v>
+        <v>513</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>553</v>
+        <v>518</v>
       </c>
       <c r="H239" t="s">
-        <v>554</v>
+        <v>519</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
-        <v>16224</v>
+        <v>16337</v>
       </c>
       <c r="B240">
         <v>1984</v>
       </c>
       <c r="C240">
-        <v>386</v>
+        <v>304</v>
       </c>
       <c r="D240" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E240" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F240" t="s">
-        <v>487</v>
+        <v>513</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>555</v>
+        <v>520</v>
       </c>
       <c r="H240" t="s">
-        <v>556</v>
+        <v>521</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
-        <v>16132</v>
+        <v>16332</v>
       </c>
       <c r="B241">
-        <v>1988</v>
+        <v>1984</v>
       </c>
       <c r="C241">
-        <v>32</v>
+        <v>288</v>
       </c>
       <c r="D241" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E241" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F241" t="s">
-        <v>376</v>
+        <v>513</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>557</v>
+        <v>522</v>
       </c>
       <c r="H241" t="s">
-        <v>558</v>
+        <v>523</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
-        <v>16125</v>
+        <v>16314</v>
       </c>
       <c r="B242">
-        <v>1988</v>
+        <v>2019</v>
       </c>
       <c r="C242">
-        <v>10</v>
+        <v>329</v>
       </c>
       <c r="D242" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E242" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F242" t="s">
-        <v>376</v>
+        <v>164</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>559</v>
+        <v>524</v>
       </c>
       <c r="H242" t="s">
-        <v>560</v>
+        <v>525</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243">
-        <v>16120</v>
+        <v>16302</v>
       </c>
       <c r="B243">
-        <v>1988</v>
+        <v>1984</v>
       </c>
       <c r="C243">
-        <v>73</v>
+        <v>449</v>
       </c>
       <c r="D243" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E243" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F243" t="s">
-        <v>499</v>
+        <v>526</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>561</v>
+        <v>527</v>
       </c>
       <c r="H243" t="s">
-        <v>562</v>
+        <v>528</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
-        <v>16110</v>
+        <v>16264</v>
       </c>
       <c r="B244">
-        <v>1988</v>
+        <v>1984</v>
       </c>
       <c r="C244">
-        <v>38</v>
+        <v>359</v>
       </c>
       <c r="D244" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E244" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F244" t="s">
-        <v>499</v>
+        <v>373</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>563</v>
+        <v>529</v>
       </c>
       <c r="H244" t="s">
-        <v>564</v>
+        <v>530</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
-        <v>15967</v>
+        <v>16249</v>
       </c>
       <c r="B245">
-        <v>2019</v>
+        <v>1984</v>
       </c>
       <c r="C245">
-        <v>275</v>
+        <v>62</v>
       </c>
       <c r="D245" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E245" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F245" t="s">
-        <v>341</v>
+        <v>402</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>565</v>
+        <v>531</v>
       </c>
       <c r="H245" t="s">
-        <v>566</v>
+        <v>532</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
-        <v>15719</v>
+        <v>16232</v>
       </c>
       <c r="B246">
-        <v>2019</v>
+        <v>1984</v>
       </c>
       <c r="C246">
-        <v>222</v>
+        <v>177</v>
       </c>
       <c r="D246" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E246" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F246" t="s">
-        <v>10</v>
+        <v>366</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>567</v>
+        <v>533</v>
       </c>
       <c r="H246" t="s">
-        <v>568</v>
+        <v>534</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
-        <v>15549</v>
+        <v>16224</v>
       </c>
       <c r="B247">
-        <v>2019</v>
+        <v>1984</v>
       </c>
       <c r="C247">
-        <v>199</v>
+        <v>386</v>
       </c>
       <c r="D247" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E247" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F247" t="s">
-        <v>341</v>
+        <v>473</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>569</v>
+        <v>535</v>
       </c>
       <c r="H247" t="s">
-        <v>570</v>
+        <v>536</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
-        <v>15141</v>
+        <v>16132</v>
       </c>
       <c r="B248">
-        <v>2019</v>
+        <v>1988</v>
       </c>
       <c r="C248">
-        <v>151</v>
+        <v>32</v>
       </c>
       <c r="D248" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E248" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F248" t="s">
-        <v>341</v>
+        <v>366</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>571</v>
+        <v>537</v>
       </c>
       <c r="H248" t="s">
-        <v>572</v>
+        <v>538</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249">
-        <v>15109</v>
+        <v>16125</v>
       </c>
       <c r="B249">
-        <v>2019</v>
+        <v>1988</v>
       </c>
       <c r="C249">
-        <v>139</v>
+        <v>10</v>
       </c>
       <c r="D249" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E249" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F249" t="s">
-        <v>341</v>
+        <v>366</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>573</v>
+        <v>539</v>
       </c>
       <c r="H249" t="s">
-        <v>574</v>
+        <v>540</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
-        <v>15108</v>
+        <v>16120</v>
       </c>
       <c r="B250">
-        <v>2019</v>
+        <v>1988</v>
       </c>
       <c r="C250">
-        <v>138</v>
+        <v>73</v>
       </c>
       <c r="D250" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E250" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F250" t="s">
-        <v>341</v>
+        <v>373</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>575</v>
+        <v>541</v>
       </c>
       <c r="H250" t="s">
-        <v>576</v>
+        <v>542</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
-        <v>15091</v>
+        <v>16110</v>
       </c>
       <c r="B251">
-        <v>2019</v>
+        <v>1988</v>
       </c>
       <c r="C251">
-        <v>135</v>
+        <v>38</v>
       </c>
       <c r="D251" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E251" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F251" t="s">
-        <v>10</v>
+        <v>373</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>577</v>
+        <v>543</v>
       </c>
       <c r="H251" t="s">
-        <v>578</v>
+        <v>544</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
-        <v>15076</v>
+        <v>15967</v>
       </c>
       <c r="B252">
         <v>2019</v>
       </c>
       <c r="C252">
-        <v>129</v>
+        <v>275</v>
       </c>
       <c r="D252" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E252" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F252" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>579</v>
+        <v>545</v>
       </c>
       <c r="H252" t="s">
-        <v>580</v>
+        <v>546</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253">
-        <v>15060</v>
+        <v>15719</v>
       </c>
       <c r="B253">
         <v>2019</v>
       </c>
       <c r="C253">
-        <v>126</v>
+        <v>222</v>
       </c>
       <c r="D253" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E253" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F253" t="s">
-        <v>581</v>
+        <v>30</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>582</v>
+        <v>547</v>
       </c>
       <c r="H253" t="s">
-        <v>583</v>
+        <v>548</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254">
-        <v>15050</v>
+        <v>15549</v>
       </c>
       <c r="B254">
         <v>2019</v>
       </c>
       <c r="C254">
-        <v>125</v>
+        <v>199</v>
       </c>
       <c r="D254" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E254" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F254" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>584</v>
+        <v>549</v>
       </c>
       <c r="H254" t="s">
-        <v>585</v>
+        <v>550</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255">
-        <v>14991</v>
+        <v>15141</v>
       </c>
       <c r="B255">
         <v>2019</v>
       </c>
       <c r="C255">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="D255" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E255" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F255" t="s">
-        <v>586</v>
+        <v>332</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>587</v>
+        <v>551</v>
       </c>
       <c r="H255" t="s">
-        <v>588</v>
+        <v>552</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256">
-        <v>14903</v>
+        <v>15109</v>
       </c>
       <c r="B256">
         <v>2019</v>
       </c>
       <c r="C256">
-        <v>105</v>
+        <v>139</v>
       </c>
       <c r="D256" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E256" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F256" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>589</v>
+        <v>553</v>
       </c>
       <c r="H256" t="s">
-        <v>590</v>
+        <v>554</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257">
-        <v>14873</v>
+        <v>15108</v>
       </c>
       <c r="B257">
         <v>2019</v>
       </c>
       <c r="C257">
-        <v>99</v>
+        <v>138</v>
       </c>
       <c r="D257" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E257" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F257" t="s">
-        <v>10</v>
+        <v>332</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>591</v>
+        <v>555</v>
       </c>
       <c r="H257" t="s">
-        <v>592</v>
+        <v>556</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258">
-        <v>14760</v>
+        <v>15091</v>
       </c>
       <c r="B258">
         <v>2019</v>
       </c>
       <c r="C258">
-        <v>78</v>
+        <v>135</v>
       </c>
       <c r="D258" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E258" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F258" t="s">
-        <v>341</v>
+        <v>30</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>593</v>
+        <v>557</v>
       </c>
       <c r="H258" t="s">
-        <v>594</v>
+        <v>558</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259">
-        <v>14714</v>
+        <v>15076</v>
       </c>
       <c r="B259">
         <v>2019</v>
       </c>
       <c r="C259">
-        <v>70</v>
+        <v>129</v>
       </c>
       <c r="D259" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E259" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F259" t="s">
-        <v>595</v>
+        <v>332</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>596</v>
+        <v>559</v>
       </c>
       <c r="H259" t="s">
-        <v>597</v>
+        <v>560</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260">
-        <v>14617</v>
+        <v>15060</v>
       </c>
       <c r="B260">
         <v>2019</v>
       </c>
       <c r="C260">
-        <v>52</v>
+        <v>126</v>
       </c>
       <c r="D260" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E260" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F260" t="s">
-        <v>598</v>
+        <v>561</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>599</v>
+        <v>562</v>
       </c>
       <c r="H260" t="s">
-        <v>600</v>
+        <v>563</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261">
-        <v>14230</v>
+        <v>15050</v>
       </c>
       <c r="B261">
-        <v>1989</v>
+        <v>2019</v>
       </c>
       <c r="C261">
-        <v>687</v>
+        <v>125</v>
       </c>
       <c r="D261" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E261" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F261" t="s">
-        <v>601</v>
+        <v>332</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>602</v>
+        <v>564</v>
       </c>
       <c r="H261" t="s">
-        <v>603</v>
+        <v>565</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262">
-        <v>14227</v>
+        <v>14991</v>
       </c>
       <c r="B262">
-        <v>1989</v>
+        <v>2019</v>
       </c>
       <c r="C262">
-        <v>194</v>
+        <v>116</v>
       </c>
       <c r="D262" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E262" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F262" t="s">
-        <v>604</v>
+        <v>566</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>605</v>
+        <v>567</v>
       </c>
       <c r="H262" t="s">
-        <v>606</v>
+        <v>568</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263">
-        <v>14222</v>
+        <v>14903</v>
       </c>
       <c r="B263">
-        <v>1989</v>
+        <v>2019</v>
       </c>
       <c r="C263">
-        <v>189</v>
+        <v>105</v>
       </c>
       <c r="D263" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E263" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F263" t="s">
-        <v>607</v>
+        <v>332</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>608</v>
+        <v>569</v>
       </c>
       <c r="H263" t="s">
-        <v>609</v>
+        <v>570</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264">
-        <v>14216</v>
+        <v>14873</v>
       </c>
       <c r="B264">
-        <v>1989</v>
+        <v>2019</v>
       </c>
       <c r="C264">
-        <v>836</v>
+        <v>99</v>
       </c>
       <c r="D264" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E264" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F264" t="s">
-        <v>610</v>
+        <v>30</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>611</v>
+        <v>571</v>
       </c>
       <c r="H264" t="s">
-        <v>612</v>
+        <v>572</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265">
-        <v>14172</v>
+        <v>14760</v>
       </c>
       <c r="B265">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C265">
-        <v>584</v>
+        <v>78</v>
       </c>
       <c r="D265" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E265" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F265" t="s">
-        <v>613</v>
+        <v>332</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>614</v>
+        <v>573</v>
       </c>
       <c r="H265" t="s">
-        <v>615</v>
+        <v>574</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266">
-        <v>14067</v>
+        <v>14714</v>
       </c>
       <c r="B266">
-        <v>1989</v>
+        <v>2019</v>
       </c>
       <c r="C266">
-        <v>813</v>
+        <v>70</v>
       </c>
       <c r="D266" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E266" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F266" t="s">
-        <v>607</v>
+        <v>575</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>616</v>
+        <v>576</v>
       </c>
       <c r="H266" t="s">
-        <v>617</v>
+        <v>577</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267">
-        <v>14056</v>
+        <v>14617</v>
       </c>
       <c r="B267">
-        <v>1989</v>
+        <v>2019</v>
       </c>
       <c r="C267">
-        <v>737</v>
+        <v>52</v>
       </c>
       <c r="D267" t="s">
+        <v>9</v>
+      </c>
+      <c r="E267" t="s">
+        <v>10</v>
+      </c>
+      <c r="F267" t="s">
+        <v>578</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="H267" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
         <v>8</v>
       </c>
-      <c r="E267" t="s">
-[...20 lines deleted...]
-        <v>721</v>
+      <c r="B268" t="s">
+        <v>8</v>
+      </c>
+      <c r="C268" t="s">
+        <v>8</v>
       </c>
       <c r="D268" t="s">
+        <v>9</v>
+      </c>
+      <c r="E268" t="s">
+        <v>10</v>
+      </c>
+      <c r="F268" t="s">
+        <v>581</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H268" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
         <v>8</v>
       </c>
-      <c r="E268" t="s">
-[...20 lines deleted...]
-        <v>703</v>
+      <c r="B269" t="s">
+        <v>8</v>
+      </c>
+      <c r="C269" t="s">
+        <v>8</v>
       </c>
       <c r="D269" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E269" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F269" t="s">
-        <v>607</v>
+        <v>446</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>622</v>
+        <v>584</v>
       </c>
       <c r="H269" t="s">
-        <v>623</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270">
-        <v>14024</v>
+        <v>14222</v>
       </c>
       <c r="B270">
-        <v>2018</v>
+        <v>1989</v>
       </c>
       <c r="C270">
-        <v>529</v>
+        <v>189</v>
       </c>
       <c r="D270" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E270" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F270" t="s">
-        <v>10</v>
+        <v>581</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>624</v>
+        <v>586</v>
       </c>
       <c r="H270" t="s">
-        <v>625</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
-        <v>13992</v>
+        <v>14216</v>
       </c>
       <c r="B271">
         <v>1989</v>
       </c>
       <c r="C271">
-        <v>454</v>
+        <v>836</v>
       </c>
       <c r="D271" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E271" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F271" t="s">
-        <v>607</v>
+        <v>588</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>626</v>
+        <v>589</v>
       </c>
       <c r="H271" t="s">
-        <v>627</v>
+        <v>590</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272">
-        <v>13987</v>
+        <v>14172</v>
       </c>
       <c r="B272">
-        <v>1989</v>
+        <v>2018</v>
       </c>
       <c r="C272">
-        <v>444</v>
+        <v>584</v>
       </c>
       <c r="D272" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E272" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F272" t="s">
-        <v>607</v>
+        <v>591</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>628</v>
+        <v>592</v>
       </c>
       <c r="H272" t="s">
-        <v>629</v>
+        <v>593</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273">
-        <v>13972</v>
+        <v>14067</v>
       </c>
       <c r="B273">
-        <v>2018</v>
+        <v>1989</v>
       </c>
       <c r="C273">
-        <v>515</v>
+        <v>813</v>
       </c>
       <c r="D273" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E273" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F273" t="s">
-        <v>10</v>
+        <v>581</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>630</v>
+        <v>594</v>
       </c>
       <c r="H273" t="s">
-        <v>631</v>
+        <v>595</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274">
-        <v>13951</v>
+        <v>14056</v>
       </c>
       <c r="B274">
         <v>1989</v>
       </c>
       <c r="C274">
-        <v>357</v>
+        <v>737</v>
       </c>
       <c r="D274" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E274" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F274" t="s">
-        <v>607</v>
+        <v>581</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>632</v>
+        <v>596</v>
       </c>
       <c r="H274" t="s">
-        <v>633</v>
+        <v>597</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275">
-        <v>13918</v>
+        <v>14051</v>
       </c>
       <c r="B275">
         <v>1989</v>
       </c>
       <c r="C275">
-        <v>288</v>
+        <v>721</v>
       </c>
       <c r="D275" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E275" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F275" t="s">
-        <v>607</v>
+        <v>581</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>634</v>
+        <v>598</v>
       </c>
       <c r="H275" t="s">
-        <v>635</v>
+        <v>599</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
-        <v>13822</v>
+        <v>14049</v>
       </c>
       <c r="B276">
         <v>1989</v>
       </c>
       <c r="C276">
-        <v>12</v>
+        <v>703</v>
       </c>
       <c r="D276" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E276" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F276" t="s">
-        <v>607</v>
+        <v>581</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>636</v>
+        <v>600</v>
       </c>
       <c r="H276" t="s">
-        <v>637</v>
+        <v>601</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
-        <v>13774</v>
+        <v>14024</v>
       </c>
       <c r="B277">
-        <v>1989</v>
+        <v>2018</v>
       </c>
       <c r="C277">
-        <v>749</v>
+        <v>529</v>
       </c>
       <c r="D277" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E277" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F277" t="s">
-        <v>638</v>
+        <v>30</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>639</v>
+        <v>602</v>
       </c>
       <c r="H277" t="s">
-        <v>640</v>
+        <v>603</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278">
-        <v>13760</v>
+        <v>13992</v>
       </c>
       <c r="B278">
         <v>1989</v>
       </c>
       <c r="C278">
-        <v>614</v>
+        <v>454</v>
       </c>
       <c r="D278" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E278" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F278" t="s">
-        <v>638</v>
+        <v>581</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>641</v>
+        <v>604</v>
       </c>
       <c r="H278" t="s">
-        <v>642</v>
+        <v>605</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
-        <v>13744</v>
+        <v>13987</v>
       </c>
       <c r="B279">
         <v>1989</v>
       </c>
       <c r="C279">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="D279" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E279" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F279" t="s">
-        <v>638</v>
+        <v>581</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>643</v>
+        <v>606</v>
       </c>
       <c r="H279" t="s">
-        <v>644</v>
+        <v>607</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280">
-        <v>13722</v>
+        <v>13972</v>
       </c>
       <c r="B280">
-        <v>1989</v>
+        <v>2018</v>
       </c>
       <c r="C280">
-        <v>211</v>
+        <v>515</v>
       </c>
       <c r="D280" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E280" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F280" t="s">
-        <v>638</v>
+        <v>30</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>645</v>
+        <v>608</v>
       </c>
       <c r="H280" t="s">
-        <v>646</v>
+        <v>609</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281">
-        <v>13671</v>
+        <v>13951</v>
       </c>
       <c r="B281">
-        <v>2018</v>
+        <v>1989</v>
       </c>
       <c r="C281">
-        <v>442</v>
+        <v>357</v>
       </c>
       <c r="D281" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E281" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F281" t="s">
-        <v>341</v>
+        <v>581</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>647</v>
+        <v>610</v>
       </c>
       <c r="H281" t="s">
-        <v>648</v>
+        <v>611</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282">
-        <v>13643</v>
+        <v>13918</v>
       </c>
       <c r="B282">
         <v>1989</v>
       </c>
       <c r="C282">
-        <v>421</v>
+        <v>288</v>
       </c>
       <c r="D282" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E282" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F282" t="s">
-        <v>649</v>
+        <v>581</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>650</v>
+        <v>612</v>
       </c>
       <c r="H282" t="s">
-        <v>651</v>
+        <v>613</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283">
-        <v>13547</v>
+        <v>13822</v>
       </c>
       <c r="B283">
-        <v>2018</v>
+        <v>1989</v>
       </c>
       <c r="C283">
-        <v>380</v>
+        <v>12</v>
       </c>
       <c r="D283" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E283" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F283" t="s">
-        <v>598</v>
+        <v>581</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>652</v>
+        <v>614</v>
       </c>
       <c r="H283" t="s">
-        <v>653</v>
+        <v>615</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
-        <v>13531</v>
+        <v>13774</v>
       </c>
       <c r="B284">
         <v>1989</v>
       </c>
       <c r="C284">
-        <v>390</v>
+        <v>749</v>
       </c>
       <c r="D284" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E284" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F284" t="s">
-        <v>654</v>
+        <v>616</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>655</v>
+        <v>617</v>
       </c>
       <c r="H284" t="s">
-        <v>656</v>
+        <v>618</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285">
-        <v>13519</v>
+        <v>13760</v>
       </c>
       <c r="B285">
         <v>1989</v>
       </c>
       <c r="C285">
-        <v>80</v>
+        <v>614</v>
       </c>
       <c r="D285" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E285" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F285" t="s">
-        <v>654</v>
+        <v>616</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>657</v>
+        <v>619</v>
       </c>
       <c r="H285" t="s">
-        <v>658</v>
+        <v>620</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
-        <v>13498</v>
+        <v>13744</v>
       </c>
       <c r="B286">
         <v>1989</v>
       </c>
       <c r="C286">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="D286" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E286" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F286" t="s">
-        <v>659</v>
+        <v>616</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>660</v>
+        <v>621</v>
       </c>
       <c r="H286" t="s">
-        <v>661</v>
+        <v>622</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287">
-        <v>13496</v>
+        <v>13722</v>
       </c>
       <c r="B287">
         <v>1989</v>
       </c>
       <c r="C287">
-        <v>441</v>
+        <v>211</v>
       </c>
       <c r="D287" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E287" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F287" t="s">
-        <v>659</v>
+        <v>616</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>662</v>
+        <v>623</v>
       </c>
       <c r="H287" t="s">
-        <v>663</v>
+        <v>624</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288">
-        <v>13494</v>
+        <v>13671</v>
       </c>
       <c r="B288">
-        <v>1989</v>
+        <v>2018</v>
       </c>
       <c r="C288">
-        <v>246</v>
+        <v>442</v>
       </c>
       <c r="D288" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E288" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F288" t="s">
-        <v>659</v>
+        <v>332</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>664</v>
+        <v>625</v>
       </c>
       <c r="H288" t="s">
-        <v>665</v>
+        <v>626</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289">
-        <v>13487</v>
+        <v>13643</v>
       </c>
       <c r="B289">
         <v>1989</v>
       </c>
       <c r="C289">
-        <v>177</v>
+        <v>421</v>
       </c>
       <c r="D289" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E289" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F289" t="s">
-        <v>659</v>
+        <v>627</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>666</v>
+        <v>628</v>
       </c>
       <c r="H289" t="s">
-        <v>667</v>
+        <v>629</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290">
-        <v>13483</v>
+        <v>13547</v>
       </c>
       <c r="B290">
-        <v>1989</v>
+        <v>2018</v>
       </c>
       <c r="C290">
-        <v>91</v>
+        <v>380</v>
       </c>
       <c r="D290" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E290" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F290" t="s">
-        <v>659</v>
+        <v>578</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>668</v>
+        <v>630</v>
       </c>
       <c r="H290" t="s">
-        <v>669</v>
+        <v>631</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291">
-        <v>13479</v>
+        <v>13531</v>
       </c>
       <c r="B291">
-        <v>2018</v>
+        <v>1989</v>
       </c>
       <c r="C291">
-        <v>350</v>
+        <v>390</v>
       </c>
       <c r="D291" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E291" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F291" t="s">
-        <v>586</v>
+        <v>632</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>670</v>
+        <v>633</v>
       </c>
       <c r="H291" t="s">
-        <v>671</v>
+        <v>634</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292">
-        <v>13440</v>
+        <v>13519</v>
       </c>
       <c r="B292">
         <v>1989</v>
       </c>
       <c r="C292">
-        <v>141</v>
+        <v>80</v>
       </c>
       <c r="D292" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E292" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F292" t="s">
-        <v>672</v>
+        <v>632</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>673</v>
+        <v>635</v>
       </c>
       <c r="H292" t="s">
-        <v>674</v>
+        <v>636</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293">
-        <v>13438</v>
+        <v>13498</v>
       </c>
       <c r="B293">
         <v>1989</v>
       </c>
       <c r="C293">
-        <v>139</v>
+        <v>446</v>
       </c>
       <c r="D293" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E293" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F293" t="s">
-        <v>672</v>
+        <v>637</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>675</v>
+        <v>638</v>
       </c>
       <c r="H293" t="s">
-        <v>676</v>
+        <v>639</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294">
-        <v>13416</v>
+        <v>13496</v>
       </c>
       <c r="B294">
         <v>1989</v>
       </c>
       <c r="C294">
-        <v>34</v>
+        <v>441</v>
       </c>
       <c r="D294" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E294" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F294" t="s">
-        <v>672</v>
+        <v>637</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>677</v>
+        <v>640</v>
       </c>
       <c r="H294" t="s">
-        <v>678</v>
+        <v>641</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295">
-        <v>13367</v>
+        <v>13494</v>
       </c>
       <c r="B295">
-        <v>2018</v>
+        <v>1989</v>
       </c>
       <c r="C295">
-        <v>297</v>
+        <v>246</v>
       </c>
       <c r="D295" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E295" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F295" t="s">
-        <v>679</v>
+        <v>637</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>680</v>
+        <v>642</v>
       </c>
       <c r="H295" t="s">
-        <v>681</v>
+        <v>643</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296">
-        <v>13364</v>
+        <v>13487</v>
       </c>
       <c r="B296">
-        <v>2018</v>
+        <v>1989</v>
       </c>
       <c r="C296">
-        <v>295</v>
+        <v>177</v>
       </c>
       <c r="D296" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E296" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F296" t="s">
-        <v>613</v>
+        <v>637</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>682</v>
+        <v>644</v>
       </c>
       <c r="H296" t="s">
-        <v>683</v>
+        <v>645</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297">
-        <v>13354</v>
+        <v>13483</v>
       </c>
       <c r="B297">
-        <v>2018</v>
+        <v>1989</v>
       </c>
       <c r="C297">
-        <v>289</v>
+        <v>91</v>
       </c>
       <c r="D297" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E297" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F297" t="s">
-        <v>613</v>
+        <v>637</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>684</v>
+        <v>646</v>
       </c>
       <c r="H297" t="s">
-        <v>685</v>
+        <v>647</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298">
-        <v>13350</v>
+        <v>13479</v>
       </c>
       <c r="B298">
-        <v>1989</v>
+        <v>2018</v>
       </c>
       <c r="C298">
-        <v>415</v>
+        <v>350</v>
       </c>
       <c r="D298" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E298" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F298" t="s">
-        <v>610</v>
+        <v>566</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>686</v>
+        <v>648</v>
       </c>
       <c r="H298" t="s">
-        <v>687</v>
+        <v>649</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299">
-        <v>13339</v>
+        <v>13440</v>
       </c>
       <c r="B299">
-        <v>2018</v>
+        <v>1989</v>
       </c>
       <c r="C299">
-        <v>286</v>
+        <v>141</v>
       </c>
       <c r="D299" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E299" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F299" t="s">
-        <v>688</v>
+        <v>650</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>689</v>
+        <v>651</v>
       </c>
       <c r="H299" t="s">
-        <v>690</v>
+        <v>652</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300">
-        <v>13310</v>
+        <v>13438</v>
       </c>
       <c r="B300">
-        <v>2018</v>
+        <v>1989</v>
       </c>
       <c r="C300">
-        <v>271</v>
+        <v>139</v>
       </c>
       <c r="D300" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E300" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F300" t="s">
-        <v>10</v>
+        <v>650</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>691</v>
+        <v>653</v>
       </c>
       <c r="H300" t="s">
-        <v>692</v>
+        <v>654</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301">
-        <v>13292</v>
+        <v>13416</v>
       </c>
       <c r="B301">
         <v>1989</v>
       </c>
       <c r="C301">
-        <v>278</v>
+        <v>34</v>
       </c>
       <c r="D301" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E301" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F301" t="s">
-        <v>693</v>
+        <v>650</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>694</v>
+        <v>655</v>
       </c>
       <c r="H301" t="s">
-        <v>695</v>
+        <v>656</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302">
-        <v>13280</v>
+        <v>13367</v>
       </c>
       <c r="B302">
         <v>2018</v>
       </c>
       <c r="C302">
-        <v>257</v>
+        <v>297</v>
       </c>
       <c r="D302" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E302" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F302" t="s">
-        <v>586</v>
+        <v>657</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>696</v>
+        <v>658</v>
       </c>
       <c r="H302" t="s">
-        <v>697</v>
+        <v>659</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303">
-        <v>13263</v>
+        <v>13364</v>
       </c>
       <c r="B303">
         <v>2018</v>
       </c>
       <c r="C303">
-        <v>244</v>
+        <v>295</v>
       </c>
       <c r="D303" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E303" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F303" t="s">
-        <v>679</v>
+        <v>591</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>698</v>
+        <v>660</v>
       </c>
       <c r="H303" t="s">
-        <v>699</v>
+        <v>661</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304">
-        <v>13226</v>
+        <v>13354</v>
       </c>
       <c r="B304">
         <v>2018</v>
       </c>
       <c r="C304">
-        <v>225</v>
+        <v>289</v>
       </c>
       <c r="D304" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E304" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F304" t="s">
-        <v>688</v>
+        <v>591</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>700</v>
+        <v>662</v>
       </c>
       <c r="H304" t="s">
-        <v>701</v>
+        <v>663</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305">
-        <v>13216</v>
+        <v>13350</v>
       </c>
       <c r="B305">
         <v>1989</v>
       </c>
       <c r="C305">
-        <v>71</v>
+        <v>415</v>
       </c>
       <c r="D305" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E305" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F305" t="s">
-        <v>702</v>
+        <v>588</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>703</v>
+        <v>664</v>
       </c>
       <c r="H305" t="s">
-        <v>704</v>
+        <v>665</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306">
-        <v>13197</v>
+        <v>13339</v>
       </c>
       <c r="B306">
         <v>2018</v>
       </c>
       <c r="C306">
-        <v>206</v>
+        <v>286</v>
       </c>
       <c r="D306" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E306" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F306" t="s">
-        <v>341</v>
+        <v>666</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>705</v>
+        <v>667</v>
       </c>
       <c r="H306" t="s">
-        <v>706</v>
+        <v>668</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307">
-        <v>13194</v>
+        <v>13310</v>
       </c>
       <c r="B307">
         <v>2018</v>
       </c>
       <c r="C307">
-        <v>205</v>
+        <v>271</v>
       </c>
       <c r="D307" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E307" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F307" t="s">
-        <v>688</v>
+        <v>30</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>707</v>
+        <v>669</v>
       </c>
       <c r="H307" t="s">
-        <v>708</v>
+        <v>670</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308">
-        <v>13183</v>
+        <v>13292</v>
       </c>
       <c r="B308">
-        <v>2018</v>
+        <v>1989</v>
       </c>
       <c r="C308">
-        <v>194</v>
+        <v>278</v>
       </c>
       <c r="D308" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E308" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F308" t="s">
-        <v>10</v>
+        <v>671</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>709</v>
+        <v>672</v>
       </c>
       <c r="H308" t="s">
-        <v>710</v>
+        <v>673</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309">
-        <v>13144</v>
+        <v>13280</v>
       </c>
       <c r="B309">
-        <v>1990</v>
+        <v>2018</v>
       </c>
       <c r="C309">
-        <v>6231</v>
+        <v>257</v>
       </c>
       <c r="D309" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E309" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F309" t="s">
-        <v>607</v>
+        <v>566</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>711</v>
+        <v>674</v>
       </c>
       <c r="H309" t="s">
-        <v>712</v>
+        <v>675</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310">
-        <v>13088</v>
+        <v>13263</v>
       </c>
       <c r="B310">
         <v>2018</v>
       </c>
       <c r="C310">
-        <v>148</v>
+        <v>244</v>
       </c>
       <c r="D310" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E310" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F310" t="s">
-        <v>341</v>
+        <v>657</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>713</v>
+        <v>676</v>
       </c>
       <c r="H310" t="s">
-        <v>714</v>
+        <v>677</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311">
-        <v>13048</v>
+        <v>13226</v>
       </c>
       <c r="B311">
         <v>2018</v>
       </c>
       <c r="C311">
-        <v>127</v>
+        <v>225</v>
       </c>
       <c r="D311" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E311" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F311" t="s">
-        <v>598</v>
+        <v>666</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>715</v>
+        <v>678</v>
       </c>
       <c r="H311" t="s">
-        <v>600</v>
+        <v>679</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312">
-        <v>13026</v>
+        <v>13216</v>
       </c>
       <c r="B312">
-        <v>1990</v>
+        <v>1989</v>
       </c>
       <c r="C312">
-        <v>265</v>
+        <v>71</v>
       </c>
       <c r="D312" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E312" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F312" t="s">
-        <v>607</v>
+        <v>680</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>716</v>
+        <v>681</v>
       </c>
       <c r="H312" t="s">
-        <v>717</v>
+        <v>682</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313">
-        <v>12957</v>
+        <v>13197</v>
       </c>
       <c r="B313">
-        <v>1991</v>
+        <v>2018</v>
       </c>
       <c r="C313">
-        <v>57</v>
+        <v>206</v>
       </c>
       <c r="D313" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E313" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F313" t="s">
-        <v>672</v>
+        <v>332</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>718</v>
+        <v>683</v>
       </c>
       <c r="H313" t="s">
-        <v>719</v>
+        <v>684</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314">
-        <v>12841</v>
+        <v>13194</v>
       </c>
       <c r="B314">
-        <v>1991</v>
+        <v>2018</v>
       </c>
       <c r="C314">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D314" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E314" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F314" t="s">
-        <v>610</v>
+        <v>666</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>720</v>
+        <v>685</v>
       </c>
       <c r="H314" t="s">
-        <v>721</v>
+        <v>686</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315">
-        <v>12840</v>
+        <v>13183</v>
       </c>
       <c r="B315">
-        <v>1991</v>
+        <v>2018</v>
       </c>
       <c r="C315">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="D315" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E315" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F315" t="s">
-        <v>610</v>
+        <v>30</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>722</v>
+        <v>687</v>
       </c>
       <c r="H315" t="s">
-        <v>723</v>
+        <v>688</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316">
-        <v>12837</v>
+        <v>13144</v>
       </c>
       <c r="B316">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="C316">
-        <v>45</v>
+        <v>6231</v>
       </c>
       <c r="D316" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E316" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F316" t="s">
-        <v>610</v>
+        <v>581</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>724</v>
+        <v>689</v>
       </c>
       <c r="H316" t="s">
-        <v>725</v>
+        <v>690</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317">
-        <v>12833</v>
+        <v>13088</v>
       </c>
       <c r="B317">
         <v>2018</v>
       </c>
       <c r="C317">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="D317" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E317" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F317" t="s">
-        <v>83</v>
+        <v>332</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>726</v>
+        <v>691</v>
       </c>
       <c r="H317" t="s">
-        <v>727</v>
+        <v>692</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318">
-        <v>12809</v>
+        <v>13048</v>
       </c>
       <c r="B318">
         <v>2018</v>
       </c>
       <c r="C318">
-        <v>104</v>
+        <v>127</v>
       </c>
       <c r="D318" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E318" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F318" t="s">
-        <v>679</v>
+        <v>578</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>728</v>
+        <v>693</v>
       </c>
       <c r="H318" t="s">
-        <v>729</v>
+        <v>580</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319">
-        <v>12782</v>
+        <v>13026</v>
       </c>
       <c r="B319">
-        <v>2018</v>
+        <v>1990</v>
       </c>
       <c r="C319">
-        <v>94</v>
+        <v>265</v>
       </c>
       <c r="D319" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E319" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F319" t="s">
-        <v>10</v>
+        <v>581</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>730</v>
+        <v>694</v>
       </c>
       <c r="H319" t="s">
-        <v>731</v>
+        <v>695</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320">
-        <v>12773</v>
+        <v>12957</v>
       </c>
       <c r="B320">
-        <v>2018</v>
+        <v>1991</v>
       </c>
       <c r="C320">
-        <v>88</v>
+        <v>57</v>
       </c>
       <c r="D320" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E320" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F320" t="s">
-        <v>679</v>
+        <v>650</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>732</v>
+        <v>696</v>
       </c>
       <c r="H320" t="s">
-        <v>733</v>
+        <v>697</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321">
-        <v>12753</v>
+        <v>12841</v>
       </c>
       <c r="B321">
-        <v>2018</v>
+        <v>1991</v>
       </c>
       <c r="C321">
-        <v>72</v>
+        <v>202</v>
       </c>
       <c r="D321" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E321" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F321" t="s">
-        <v>10</v>
+        <v>588</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>734</v>
+        <v>698</v>
       </c>
       <c r="H321" t="s">
-        <v>735</v>
+        <v>699</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322">
-        <v>12634</v>
+        <v>12840</v>
       </c>
       <c r="B322">
-        <v>2018</v>
+        <v>1991</v>
       </c>
       <c r="C322">
-        <v>34</v>
+        <v>201</v>
       </c>
       <c r="D322" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E322" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F322" t="s">
-        <v>595</v>
+        <v>588</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>736</v>
+        <v>700</v>
       </c>
       <c r="H322" t="s">
-        <v>737</v>
+        <v>701</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323">
-        <v>12509</v>
+        <v>12837</v>
       </c>
       <c r="B323">
-        <v>2017</v>
+        <v>1991</v>
       </c>
       <c r="C323">
-        <v>778</v>
+        <v>45</v>
       </c>
       <c r="D323" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E323" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F323" t="s">
-        <v>341</v>
+        <v>588</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>738</v>
+        <v>702</v>
       </c>
       <c r="H323" t="s">
-        <v>739</v>
+        <v>703</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324">
-        <v>12485</v>
+        <v>12833</v>
       </c>
       <c r="B324">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C324">
-        <v>771</v>
+        <v>118</v>
       </c>
       <c r="D324" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E324" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F324" t="s">
-        <v>613</v>
+        <v>97</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>740</v>
+        <v>704</v>
       </c>
       <c r="H324" t="s">
-        <v>741</v>
+        <v>705</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325">
-        <v>12402</v>
+        <v>12809</v>
       </c>
       <c r="B325">
-        <v>1990</v>
+        <v>2018</v>
       </c>
       <c r="C325">
-        <v>131</v>
+        <v>104</v>
       </c>
       <c r="D325" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E325" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F325" t="s">
-        <v>742</v>
+        <v>657</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>743</v>
+        <v>706</v>
       </c>
       <c r="H325" t="s">
-        <v>744</v>
+        <v>707</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326">
-        <v>12391</v>
+        <v>12782</v>
       </c>
       <c r="B326">
-        <v>1995</v>
+        <v>2018</v>
       </c>
       <c r="C326">
-        <v>460</v>
+        <v>94</v>
       </c>
       <c r="D326" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E326" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F326" t="s">
-        <v>649</v>
+        <v>30</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>745</v>
+        <v>708</v>
       </c>
       <c r="H326" t="s">
-        <v>746</v>
+        <v>709</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327">
-        <v>12376</v>
+        <v>12773</v>
       </c>
       <c r="B327">
-        <v>1995</v>
+        <v>2018</v>
       </c>
       <c r="C327">
-        <v>420</v>
+        <v>88</v>
       </c>
       <c r="D327" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E327" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F327" t="s">
-        <v>649</v>
+        <v>657</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>747</v>
+        <v>710</v>
       </c>
       <c r="H327" t="s">
-        <v>748</v>
+        <v>711</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328">
-        <v>12339</v>
+        <v>12753</v>
       </c>
       <c r="B328">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C328">
-        <v>754</v>
+        <v>72</v>
       </c>
       <c r="D328" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E328" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F328" t="s">
-        <v>688</v>
+        <v>30</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>749</v>
+        <v>712</v>
       </c>
       <c r="H328" t="s">
-        <v>750</v>
+        <v>713</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329">
-        <v>12318</v>
+        <v>12634</v>
       </c>
       <c r="B329">
-        <v>1990</v>
+        <v>2018</v>
       </c>
       <c r="C329">
-        <v>395</v>
+        <v>34</v>
       </c>
       <c r="D329" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E329" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F329" t="s">
-        <v>702</v>
+        <v>575</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>751</v>
+        <v>714</v>
       </c>
       <c r="H329" t="s">
-        <v>752</v>
+        <v>715</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330">
-        <v>12276</v>
+        <v>12509</v>
       </c>
       <c r="B330">
         <v>2017</v>
       </c>
       <c r="C330">
-        <v>742</v>
+        <v>778</v>
       </c>
       <c r="D330" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E330" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F330" t="s">
-        <v>688</v>
+        <v>332</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>753</v>
+        <v>716</v>
       </c>
       <c r="H330" t="s">
-        <v>754</v>
+        <v>717</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331">
-        <v>12267</v>
+        <v>12485</v>
       </c>
       <c r="B331">
         <v>2017</v>
       </c>
       <c r="C331">
-        <v>736</v>
+        <v>771</v>
       </c>
       <c r="D331" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E331" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F331" t="s">
-        <v>598</v>
+        <v>591</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>755</v>
+        <v>718</v>
       </c>
       <c r="H331" t="s">
-        <v>756</v>
+        <v>719</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332">
-        <v>12252</v>
+        <v>12402</v>
       </c>
       <c r="B332">
-        <v>2017</v>
+        <v>1990</v>
       </c>
       <c r="C332">
-        <v>728</v>
+        <v>131</v>
       </c>
       <c r="D332" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E332" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F332" t="s">
-        <v>10</v>
+        <v>720</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>757</v>
+        <v>721</v>
       </c>
       <c r="H332" t="s">
-        <v>758</v>
+        <v>722</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333">
-        <v>12251</v>
+        <v>12391</v>
       </c>
       <c r="B333">
-        <v>2017</v>
+        <v>1995</v>
       </c>
       <c r="C333">
-        <v>727</v>
+        <v>460</v>
       </c>
       <c r="D333" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E333" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F333" t="s">
-        <v>688</v>
+        <v>627</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>759</v>
+        <v>723</v>
       </c>
       <c r="H333" t="s">
-        <v>760</v>
+        <v>724</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334">
-        <v>12246</v>
+        <v>12376</v>
       </c>
       <c r="B334">
-        <v>1990</v>
+        <v>1995</v>
       </c>
       <c r="C334">
-        <v>94</v>
+        <v>420</v>
       </c>
       <c r="D334" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E334" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F334" t="s">
-        <v>702</v>
+        <v>627</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>761</v>
+        <v>725</v>
       </c>
       <c r="H334" t="s">
-        <v>762</v>
+        <v>726</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335">
-        <v>12207</v>
+        <v>12339</v>
       </c>
       <c r="B335">
-        <v>1991</v>
+        <v>2017</v>
       </c>
       <c r="C335">
-        <v>203</v>
+        <v>754</v>
       </c>
       <c r="D335" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E335" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F335" t="s">
-        <v>654</v>
+        <v>666</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>763</v>
+        <v>727</v>
       </c>
       <c r="H335" t="s">
-        <v>764</v>
+        <v>728</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336">
-        <v>12193</v>
+        <v>12318</v>
       </c>
       <c r="B336">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="C336">
-        <v>410</v>
+        <v>395</v>
       </c>
       <c r="D336" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E336" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F336" t="s">
-        <v>654</v>
+        <v>680</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>765</v>
+        <v>729</v>
       </c>
       <c r="H336" t="s">
-        <v>766</v>
+        <v>730</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337">
-        <v>12098</v>
+        <v>12276</v>
       </c>
       <c r="B337">
         <v>2017</v>
       </c>
       <c r="C337">
-        <v>701</v>
+        <v>742</v>
       </c>
       <c r="D337" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E337" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F337" t="s">
-        <v>341</v>
+        <v>666</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>767</v>
+        <v>731</v>
       </c>
       <c r="H337" t="s">
-        <v>768</v>
+        <v>732</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338">
-        <v>12050</v>
+        <v>12267</v>
       </c>
       <c r="B338">
         <v>2017</v>
       </c>
       <c r="C338">
-        <v>670</v>
+        <v>736</v>
       </c>
       <c r="D338" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E338" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F338" t="s">
-        <v>10</v>
+        <v>578</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>769</v>
+        <v>733</v>
       </c>
       <c r="H338" t="s">
-        <v>770</v>
+        <v>734</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339">
-        <v>12027</v>
+        <v>12252</v>
       </c>
       <c r="B339">
         <v>2017</v>
       </c>
       <c r="C339">
-        <v>659</v>
+        <v>728</v>
       </c>
       <c r="D339" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E339" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F339" t="s">
-        <v>688</v>
+        <v>30</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>771</v>
+        <v>735</v>
       </c>
       <c r="H339" t="s">
-        <v>772</v>
+        <v>736</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340">
-        <v>12022</v>
+        <v>12251</v>
       </c>
       <c r="B340">
-        <v>1995</v>
+        <v>2017</v>
       </c>
       <c r="C340">
-        <v>120</v>
+        <v>727</v>
       </c>
       <c r="D340" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E340" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F340" t="s">
-        <v>649</v>
+        <v>666</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>773</v>
+        <v>737</v>
       </c>
       <c r="H340" t="s">
-        <v>774</v>
+        <v>738</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341">
-        <v>11996</v>
+        <v>12246</v>
       </c>
       <c r="B341">
-        <v>2017</v>
+        <v>1990</v>
       </c>
       <c r="C341">
-        <v>652</v>
+        <v>94</v>
       </c>
       <c r="D341" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E341" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F341" t="s">
-        <v>10</v>
+        <v>680</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>775</v>
+        <v>739</v>
       </c>
       <c r="H341" t="s">
-        <v>776</v>
+        <v>740</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342">
-        <v>11983</v>
+        <v>12207</v>
       </c>
       <c r="B342">
-        <v>2017</v>
+        <v>1991</v>
       </c>
       <c r="C342">
-        <v>645</v>
+        <v>203</v>
       </c>
       <c r="D342" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E342" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F342" t="s">
-        <v>10</v>
+        <v>632</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>777</v>
+        <v>741</v>
       </c>
       <c r="H342" t="s">
-        <v>778</v>
+        <v>742</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343">
-        <v>11922</v>
+        <v>12193</v>
       </c>
       <c r="B343">
-        <v>2017</v>
+        <v>1991</v>
       </c>
       <c r="C343">
-        <v>593</v>
+        <v>410</v>
       </c>
       <c r="D343" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E343" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F343" t="s">
-        <v>341</v>
+        <v>632</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>779</v>
+        <v>743</v>
       </c>
       <c r="H343" t="s">
-        <v>780</v>
+        <v>744</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344">
-        <v>11914</v>
+        <v>12098</v>
       </c>
       <c r="B344">
-        <v>1991</v>
+        <v>2017</v>
       </c>
       <c r="C344">
-        <v>23</v>
+        <v>701</v>
       </c>
       <c r="D344" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E344" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F344" t="s">
-        <v>693</v>
+        <v>332</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>781</v>
+        <v>745</v>
       </c>
       <c r="H344" t="s">
-        <v>782</v>
+        <v>746</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345">
-        <v>11913</v>
+        <v>12050</v>
       </c>
       <c r="B345">
-        <v>1991</v>
+        <v>2017</v>
       </c>
       <c r="C345">
-        <v>55</v>
+        <v>670</v>
       </c>
       <c r="D345" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E345" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F345" t="s">
-        <v>693</v>
+        <v>30</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>783</v>
+        <v>747</v>
       </c>
       <c r="H345" t="s">
-        <v>784</v>
+        <v>748</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346">
-        <v>11909</v>
+        <v>12027</v>
       </c>
       <c r="B346">
-        <v>1991</v>
+        <v>2017</v>
       </c>
       <c r="C346">
-        <v>54</v>
+        <v>659</v>
       </c>
       <c r="D346" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E346" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F346" t="s">
-        <v>693</v>
+        <v>666</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>785</v>
+        <v>749</v>
       </c>
       <c r="H346" t="s">
-        <v>786</v>
+        <v>750</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347">
-        <v>11905</v>
+        <v>12022</v>
       </c>
       <c r="B347">
-        <v>1991</v>
+        <v>1995</v>
       </c>
       <c r="C347">
-        <v>103</v>
+        <v>120</v>
       </c>
       <c r="D347" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E347" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F347" t="s">
-        <v>693</v>
+        <v>627</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>787</v>
+        <v>751</v>
       </c>
       <c r="H347" t="s">
-        <v>788</v>
+        <v>752</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348">
-        <v>11889</v>
+        <v>11996</v>
       </c>
       <c r="B348">
         <v>2017</v>
       </c>
       <c r="C348">
-        <v>582</v>
+        <v>652</v>
       </c>
       <c r="D348" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E348" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F348" t="s">
-        <v>341</v>
+        <v>30</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>789</v>
+        <v>753</v>
       </c>
       <c r="H348" t="s">
-        <v>790</v>
+        <v>754</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349">
-        <v>11817</v>
+        <v>11983</v>
       </c>
       <c r="B349">
         <v>2017</v>
       </c>
       <c r="C349">
-        <v>567</v>
+        <v>645</v>
       </c>
       <c r="D349" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E349" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F349" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>791</v>
+        <v>755</v>
       </c>
       <c r="H349" t="s">
-        <v>792</v>
+        <v>756</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
-        <v>11627</v>
+        <v>11922</v>
       </c>
       <c r="B350">
-        <v>1991</v>
+        <v>2017</v>
       </c>
       <c r="C350">
-        <v>24</v>
+        <v>593</v>
       </c>
       <c r="D350" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E350" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F350" t="s">
-        <v>607</v>
+        <v>332</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>793</v>
+        <v>757</v>
       </c>
       <c r="H350" t="s">
-        <v>794</v>
+        <v>758</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351">
-        <v>11619</v>
+        <v>11914</v>
       </c>
       <c r="B351">
         <v>1991</v>
       </c>
       <c r="C351">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D351" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E351" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F351" t="s">
-        <v>607</v>
+        <v>671</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>795</v>
+        <v>759</v>
       </c>
       <c r="H351" t="s">
-        <v>796</v>
+        <v>760</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352">
-        <v>11615</v>
+        <v>11913</v>
       </c>
       <c r="B352">
         <v>1991</v>
       </c>
       <c r="C352">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="D352" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E352" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F352" t="s">
-        <v>607</v>
+        <v>671</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>797</v>
+        <v>761</v>
       </c>
       <c r="H352" t="s">
-        <v>798</v>
+        <v>762</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353">
-        <v>11597</v>
+        <v>11909</v>
       </c>
       <c r="B353">
-        <v>2017</v>
+        <v>1991</v>
       </c>
       <c r="C353">
-        <v>548</v>
+        <v>54</v>
       </c>
       <c r="D353" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E353" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F353" t="s">
-        <v>83</v>
+        <v>671</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>799</v>
+        <v>763</v>
       </c>
       <c r="H353" t="s">
-        <v>800</v>
+        <v>764</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354">
-        <v>11592</v>
+        <v>11905</v>
       </c>
       <c r="B354">
         <v>1991</v>
       </c>
       <c r="C354">
-        <v>370</v>
+        <v>103</v>
       </c>
       <c r="D354" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E354" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F354" t="s">
-        <v>607</v>
+        <v>671</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>801</v>
+        <v>765</v>
       </c>
       <c r="H354" t="s">
-        <v>802</v>
+        <v>766</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355">
-        <v>11566</v>
+        <v>11889</v>
       </c>
       <c r="B355">
         <v>2017</v>
       </c>
       <c r="C355">
-        <v>540</v>
+        <v>582</v>
       </c>
       <c r="D355" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E355" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F355" t="s">
-        <v>10</v>
+        <v>332</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>803</v>
+        <v>767</v>
       </c>
       <c r="H355" t="s">
-        <v>804</v>
+        <v>768</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356">
-        <v>11557</v>
+        <v>11817</v>
       </c>
       <c r="B356">
         <v>2017</v>
       </c>
       <c r="C356">
-        <v>539</v>
+        <v>567</v>
       </c>
       <c r="D356" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E356" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F356" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>805</v>
+        <v>769</v>
       </c>
       <c r="H356" t="s">
-        <v>806</v>
+        <v>770</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357">
-        <v>11548</v>
+        <v>11627</v>
       </c>
       <c r="B357">
         <v>1991</v>
       </c>
       <c r="C357">
-        <v>214</v>
+        <v>24</v>
       </c>
       <c r="D357" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E357" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F357" t="s">
-        <v>693</v>
+        <v>581</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>807</v>
+        <v>771</v>
       </c>
       <c r="H357" t="s">
-        <v>808</v>
+        <v>772</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358">
-        <v>11529</v>
+        <v>11619</v>
       </c>
       <c r="B358">
-        <v>2017</v>
+        <v>1991</v>
       </c>
       <c r="C358">
-        <v>527</v>
+        <v>53</v>
       </c>
       <c r="D358" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E358" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F358" t="s">
-        <v>598</v>
+        <v>581</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>809</v>
+        <v>773</v>
       </c>
       <c r="H358" t="s">
-        <v>810</v>
+        <v>774</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359">
-        <v>11494</v>
+        <v>11615</v>
       </c>
       <c r="B359">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="C359">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="D359" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E359" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F359" t="s">
-        <v>659</v>
+        <v>581</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>811</v>
+        <v>775</v>
       </c>
       <c r="H359" t="s">
-        <v>812</v>
+        <v>776</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
-        <v>11484</v>
+        <v>11597</v>
       </c>
       <c r="B360">
         <v>2017</v>
       </c>
       <c r="C360">
-        <v>503</v>
+        <v>548</v>
       </c>
       <c r="D360" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E360" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F360" t="s">
-        <v>613</v>
+        <v>97</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>813</v>
+        <v>777</v>
       </c>
       <c r="H360" t="s">
-        <v>814</v>
+        <v>778</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361">
-        <v>11481</v>
+        <v>11592</v>
       </c>
       <c r="B361">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="C361">
-        <v>117</v>
+        <v>370</v>
       </c>
       <c r="D361" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E361" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F361" t="s">
-        <v>659</v>
+        <v>581</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>815</v>
+        <v>779</v>
       </c>
       <c r="H361" t="s">
-        <v>816</v>
+        <v>780</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362">
-        <v>11467</v>
+        <v>11566</v>
       </c>
       <c r="B362">
-        <v>1992</v>
+        <v>2017</v>
       </c>
       <c r="C362">
-        <v>240</v>
+        <v>540</v>
       </c>
       <c r="D362" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E362" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F362" t="s">
-        <v>659</v>
+        <v>30</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>817</v>
+        <v>781</v>
       </c>
       <c r="H362" t="s">
-        <v>818</v>
+        <v>782</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363">
-        <v>11426</v>
+        <v>11557</v>
       </c>
       <c r="B363">
         <v>2017</v>
       </c>
       <c r="C363">
-        <v>496</v>
+        <v>539</v>
       </c>
       <c r="D363" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E363" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F363" t="s">
-        <v>341</v>
+        <v>30</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>819</v>
+        <v>783</v>
       </c>
       <c r="H363" t="s">
-        <v>820</v>
+        <v>784</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364">
-        <v>11390</v>
+        <v>11548</v>
       </c>
       <c r="B364">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="C364">
-        <v>1030</v>
+        <v>214</v>
       </c>
       <c r="D364" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E364" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F364" t="s">
-        <v>693</v>
+        <v>671</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>821</v>
+        <v>785</v>
       </c>
       <c r="H364" t="s">
-        <v>822</v>
+        <v>786</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365">
-        <v>11389</v>
+        <v>11529</v>
       </c>
       <c r="B365">
-        <v>1992</v>
+        <v>2017</v>
       </c>
       <c r="C365">
-        <v>64</v>
+        <v>527</v>
       </c>
       <c r="D365" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E365" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F365" t="s">
-        <v>693</v>
+        <v>578</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>823</v>
+        <v>787</v>
       </c>
       <c r="H365" t="s">
-        <v>824</v>
+        <v>788</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366">
-        <v>11354</v>
+        <v>11494</v>
       </c>
       <c r="B366">
         <v>1992</v>
       </c>
       <c r="C366">
-        <v>136</v>
+        <v>72</v>
       </c>
       <c r="D366" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E366" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F366" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>825</v>
+        <v>789</v>
       </c>
       <c r="H366" t="s">
-        <v>826</v>
+        <v>790</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367">
-        <v>11351</v>
+        <v>11484</v>
       </c>
       <c r="B367">
-        <v>1992</v>
+        <v>2017</v>
       </c>
       <c r="C367">
-        <v>148</v>
+        <v>503</v>
       </c>
       <c r="D367" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E367" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F367" t="s">
-        <v>638</v>
+        <v>591</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>827</v>
+        <v>791</v>
       </c>
       <c r="H367" t="s">
-        <v>828</v>
+        <v>792</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368">
-        <v>11333</v>
+        <v>11481</v>
       </c>
       <c r="B368">
         <v>1992</v>
       </c>
       <c r="C368">
-        <v>208</v>
+        <v>117</v>
       </c>
       <c r="D368" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E368" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F368" t="s">
-        <v>829</v>
+        <v>637</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>830</v>
+        <v>793</v>
       </c>
       <c r="H368" t="s">
-        <v>831</v>
+        <v>794</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369">
-        <v>11320</v>
+        <v>11467</v>
       </c>
       <c r="B369">
         <v>1992</v>
       </c>
       <c r="C369">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="D369" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E369" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F369" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>832</v>
+        <v>795</v>
       </c>
       <c r="H369" t="s">
-        <v>833</v>
+        <v>796</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370">
-        <v>11317</v>
+        <v>11426</v>
       </c>
       <c r="B370">
-        <v>1992</v>
+        <v>2017</v>
       </c>
       <c r="C370">
-        <v>258</v>
+        <v>496</v>
       </c>
       <c r="D370" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E370" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F370" t="s">
-        <v>638</v>
+        <v>332</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>834</v>
+        <v>797</v>
       </c>
       <c r="H370" t="s">
-        <v>835</v>
+        <v>798</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371">
-        <v>11287</v>
+        <v>11390</v>
       </c>
       <c r="B371">
         <v>1992</v>
       </c>
       <c r="C371">
-        <v>259</v>
+        <v>1030</v>
       </c>
       <c r="D371" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E371" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F371" t="s">
-        <v>659</v>
+        <v>671</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>836</v>
+        <v>799</v>
       </c>
       <c r="H371" t="s">
-        <v>837</v>
+        <v>800</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372">
-        <v>11160</v>
+        <v>11389</v>
       </c>
       <c r="B372">
         <v>1992</v>
       </c>
       <c r="C372">
-        <v>1</v>
+        <v>64</v>
       </c>
       <c r="D372" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E372" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F372" t="s">
-        <v>610</v>
+        <v>671</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>838</v>
+        <v>801</v>
       </c>
       <c r="H372" t="s">
-        <v>839</v>
+        <v>802</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373">
-        <v>11154</v>
+        <v>11354</v>
       </c>
       <c r="B373">
         <v>1992</v>
       </c>
       <c r="C373">
-        <v>303</v>
+        <v>136</v>
       </c>
       <c r="D373" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E373" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F373" t="s">
-        <v>610</v>
+        <v>616</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>840</v>
+        <v>803</v>
       </c>
       <c r="H373" t="s">
-        <v>841</v>
+        <v>804</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374">
-        <v>11144</v>
+        <v>11351</v>
       </c>
       <c r="B374">
         <v>1992</v>
       </c>
       <c r="C374">
-        <v>306</v>
+        <v>148</v>
       </c>
       <c r="D374" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E374" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F374" t="s">
-        <v>610</v>
+        <v>616</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>842</v>
+        <v>805</v>
       </c>
       <c r="H374" t="s">
-        <v>843</v>
+        <v>806</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375">
-        <v>11143</v>
+        <v>11333</v>
       </c>
       <c r="B375">
         <v>1992</v>
       </c>
       <c r="C375">
-        <v>307</v>
+        <v>208</v>
       </c>
       <c r="D375" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E375" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F375" t="s">
-        <v>610</v>
+        <v>807</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>844</v>
+        <v>808</v>
       </c>
       <c r="H375" t="s">
-        <v>845</v>
+        <v>809</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376">
-        <v>11067</v>
+        <v>11320</v>
       </c>
       <c r="B376">
-        <v>1993</v>
+        <v>1992</v>
       </c>
       <c r="C376">
-        <v>8</v>
+        <v>236</v>
       </c>
       <c r="D376" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E376" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F376" t="s">
-        <v>846</v>
+        <v>616</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>847</v>
+        <v>810</v>
       </c>
       <c r="H376" t="s">
-        <v>848</v>
+        <v>811</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377">
-        <v>11060</v>
+        <v>11317</v>
       </c>
       <c r="B377">
-        <v>2017</v>
+        <v>1992</v>
       </c>
       <c r="C377">
-        <v>405</v>
+        <v>258</v>
       </c>
       <c r="D377" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E377" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F377" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>849</v>
+        <v>812</v>
       </c>
       <c r="H377" t="s">
-        <v>850</v>
+        <v>813</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378">
-        <v>11022</v>
+        <v>11287</v>
       </c>
       <c r="B378">
-        <v>1993</v>
+        <v>1992</v>
       </c>
       <c r="C378">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="D378" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E378" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F378" t="s">
-        <v>83</v>
+        <v>637</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>851</v>
+        <v>814</v>
       </c>
       <c r="H378" t="s">
-        <v>852</v>
+        <v>815</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379">
-        <v>10964</v>
+        <v>11160</v>
       </c>
       <c r="B379">
-        <v>1993</v>
+        <v>1992</v>
       </c>
       <c r="C379">
-        <v>95</v>
+        <v>1</v>
       </c>
       <c r="D379" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E379" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F379" t="s">
-        <v>638</v>
+        <v>588</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>853</v>
+        <v>816</v>
       </c>
       <c r="H379" t="s">
-        <v>854</v>
+        <v>817</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380">
-        <v>10958</v>
+        <v>11154</v>
       </c>
       <c r="B380">
-        <v>1993</v>
+        <v>1992</v>
       </c>
       <c r="C380">
-        <v>112</v>
+        <v>303</v>
       </c>
       <c r="D380" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E380" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F380" t="s">
-        <v>638</v>
+        <v>588</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>855</v>
+        <v>818</v>
       </c>
       <c r="H380" t="s">
-        <v>856</v>
+        <v>819</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381">
-        <v>10942</v>
+        <v>11144</v>
       </c>
       <c r="B381">
-        <v>1993</v>
+        <v>1992</v>
       </c>
       <c r="C381">
-        <v>178</v>
+        <v>306</v>
       </c>
       <c r="D381" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E381" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F381" t="s">
-        <v>638</v>
+        <v>588</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>857</v>
+        <v>820</v>
       </c>
       <c r="H381" t="s">
-        <v>858</v>
+        <v>821</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382">
-        <v>10912</v>
+        <v>11143</v>
       </c>
       <c r="B382">
-        <v>1993</v>
+        <v>1992</v>
       </c>
       <c r="C382">
-        <v>201</v>
+        <v>307</v>
       </c>
       <c r="D382" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E382" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F382" t="s">
-        <v>638</v>
+        <v>588</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>859</v>
+        <v>822</v>
       </c>
       <c r="H382" t="s">
-        <v>860</v>
+        <v>823</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383">
-        <v>10879</v>
+        <v>11067</v>
       </c>
       <c r="B383">
         <v>1993</v>
       </c>
       <c r="C383">
-        <v>393</v>
+        <v>8</v>
       </c>
       <c r="D383" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E383" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F383" t="s">
-        <v>638</v>
+        <v>824</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>861</v>
+        <v>825</v>
       </c>
       <c r="H383" t="s">
-        <v>862</v>
+        <v>826</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384">
-        <v>10843</v>
+        <v>11060</v>
       </c>
       <c r="B384">
-        <v>1993</v>
+        <v>2017</v>
       </c>
       <c r="C384">
-        <v>244</v>
+        <v>405</v>
       </c>
       <c r="D384" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E384" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F384" t="s">
-        <v>863</v>
+        <v>591</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>864</v>
+        <v>827</v>
       </c>
       <c r="H384" t="s">
-        <v>865</v>
+        <v>828</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385">
-        <v>10813</v>
+        <v>11022</v>
       </c>
       <c r="B385">
         <v>1993</v>
       </c>
       <c r="C385">
-        <v>128</v>
+        <v>256</v>
       </c>
       <c r="D385" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E385" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F385" t="s">
-        <v>654</v>
+        <v>97</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>866</v>
+        <v>829</v>
       </c>
       <c r="H385" t="s">
-        <v>867</v>
+        <v>830</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386">
-        <v>10809</v>
+        <v>10964</v>
       </c>
       <c r="B386">
         <v>1993</v>
       </c>
       <c r="C386">
-        <v>245</v>
+        <v>95</v>
       </c>
       <c r="D386" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E386" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F386" t="s">
-        <v>654</v>
+        <v>616</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>868</v>
+        <v>831</v>
       </c>
       <c r="H386" t="s">
-        <v>869</v>
+        <v>832</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387">
-        <v>10803</v>
+        <v>10958</v>
       </c>
       <c r="B387">
         <v>1993</v>
       </c>
       <c r="C387">
-        <v>384</v>
+        <v>112</v>
       </c>
       <c r="D387" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E387" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F387" t="s">
-        <v>654</v>
+        <v>616</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>870</v>
+        <v>833</v>
       </c>
       <c r="H387" t="s">
-        <v>871</v>
+        <v>834</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388">
-        <v>10771</v>
+        <v>10942</v>
       </c>
       <c r="B388">
         <v>1993</v>
       </c>
       <c r="C388">
-        <v>262</v>
+        <v>178</v>
       </c>
       <c r="D388" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E388" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F388" t="s">
-        <v>872</v>
+        <v>616</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>873</v>
+        <v>835</v>
       </c>
       <c r="H388" t="s">
-        <v>874</v>
+        <v>836</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389">
-        <v>10769</v>
+        <v>10912</v>
       </c>
       <c r="B389">
         <v>1993</v>
       </c>
       <c r="C389">
-        <v>279</v>
+        <v>201</v>
       </c>
       <c r="D389" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E389" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F389" t="s">
-        <v>872</v>
+        <v>616</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>875</v>
+        <v>837</v>
       </c>
       <c r="H389" t="s">
-        <v>876</v>
+        <v>838</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390">
-        <v>10767</v>
+        <v>10879</v>
       </c>
       <c r="B390">
         <v>1993</v>
       </c>
       <c r="C390">
-        <v>354</v>
+        <v>393</v>
       </c>
       <c r="D390" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E390" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F390" t="s">
-        <v>872</v>
+        <v>616</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>877</v>
+        <v>839</v>
       </c>
       <c r="H390" t="s">
-        <v>878</v>
+        <v>840</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391">
-        <v>10759</v>
+        <v>10843</v>
       </c>
       <c r="B391">
-        <v>2017</v>
+        <v>1993</v>
       </c>
       <c r="C391">
-        <v>335</v>
+        <v>244</v>
       </c>
       <c r="D391" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E391" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F391" t="s">
-        <v>879</v>
+        <v>841</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>880</v>
+        <v>842</v>
       </c>
       <c r="H391" t="s">
-        <v>881</v>
+        <v>843</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392">
-        <v>10755</v>
+        <v>10813</v>
       </c>
       <c r="B392">
-        <v>2017</v>
+        <v>1993</v>
       </c>
       <c r="C392">
-        <v>333</v>
+        <v>128</v>
       </c>
       <c r="D392" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E392" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F392" t="s">
-        <v>83</v>
+        <v>632</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>882</v>
+        <v>844</v>
       </c>
       <c r="H392" t="s">
-        <v>883</v>
+        <v>845</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393">
-        <v>10715</v>
+        <v>10809</v>
       </c>
       <c r="B393">
-        <v>1990</v>
+        <v>1993</v>
       </c>
       <c r="C393">
-        <v>310</v>
+        <v>245</v>
       </c>
       <c r="D393" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E393" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F393" t="s">
-        <v>659</v>
+        <v>632</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>884</v>
+        <v>846</v>
       </c>
       <c r="H393" t="s">
-        <v>885</v>
+        <v>847</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394">
-        <v>10642</v>
+        <v>10803</v>
       </c>
       <c r="B394">
-        <v>1990</v>
+        <v>1993</v>
       </c>
       <c r="C394">
-        <v>4600</v>
+        <v>384</v>
       </c>
       <c r="D394" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E394" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F394" t="s">
-        <v>886</v>
+        <v>632</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>887</v>
+        <v>848</v>
       </c>
       <c r="H394" t="s">
-        <v>888</v>
+        <v>849</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395">
-        <v>10632</v>
+        <v>10771</v>
       </c>
       <c r="B395">
-        <v>1990</v>
+        <v>1993</v>
       </c>
       <c r="C395">
-        <v>492</v>
+        <v>262</v>
       </c>
       <c r="D395" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E395" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F395" t="s">
-        <v>889</v>
+        <v>850</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>890</v>
+        <v>851</v>
       </c>
       <c r="H395" t="s">
-        <v>891</v>
+        <v>852</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396">
-        <v>10598</v>
+        <v>10769</v>
       </c>
       <c r="B396">
-        <v>1990</v>
+        <v>1993</v>
       </c>
       <c r="C396">
-        <v>202</v>
+        <v>279</v>
       </c>
       <c r="D396" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E396" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F396" t="s">
-        <v>886</v>
+        <v>850</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>892</v>
+        <v>853</v>
       </c>
       <c r="H396" t="s">
-        <v>893</v>
+        <v>854</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397">
-        <v>10597</v>
+        <v>10767</v>
       </c>
       <c r="B397">
-        <v>1990</v>
+        <v>1993</v>
       </c>
       <c r="C397">
-        <v>333</v>
+        <v>354</v>
       </c>
       <c r="D397" t="s">
+        <v>9</v>
+      </c>
+      <c r="E397" t="s">
+        <v>10</v>
+      </c>
+      <c r="F397" t="s">
+        <v>850</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H397" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
         <v>8</v>
       </c>
-      <c r="E397" t="s">
-[...20 lines deleted...]
-        <v>363</v>
+      <c r="B398" t="s">
+        <v>8</v>
+      </c>
+      <c r="C398" t="s">
+        <v>8</v>
       </c>
       <c r="D398" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E398" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F398" t="s">
-        <v>886</v>
+        <v>30</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>896</v>
+        <v>857</v>
       </c>
       <c r="H398" t="s">
-        <v>897</v>
+        <v>858</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399">
-        <v>10570</v>
+        <v>10755</v>
       </c>
       <c r="B399">
-        <v>1990</v>
+        <v>2017</v>
       </c>
       <c r="C399">
-        <v>27</v>
+        <v>333</v>
       </c>
       <c r="D399" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E399" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F399" t="s">
-        <v>898</v>
+        <v>97</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>899</v>
+        <v>859</v>
       </c>
       <c r="H399" t="s">
-        <v>900</v>
+        <v>860</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400">
-        <v>10550</v>
+        <v>10715</v>
       </c>
       <c r="B400">
         <v>1990</v>
       </c>
       <c r="C400">
-        <v>294</v>
+        <v>310</v>
       </c>
       <c r="D400" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E400" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F400" t="s">
-        <v>654</v>
+        <v>637</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>901</v>
+        <v>861</v>
       </c>
       <c r="H400" t="s">
-        <v>902</v>
+        <v>862</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401">
-        <v>10513</v>
+        <v>10642</v>
       </c>
       <c r="B401">
         <v>1990</v>
       </c>
       <c r="C401">
-        <v>555</v>
+        <v>4600</v>
       </c>
       <c r="D401" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E401" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F401" t="s">
-        <v>654</v>
+        <v>863</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>903</v>
+        <v>864</v>
       </c>
       <c r="H401" t="s">
-        <v>904</v>
+        <v>865</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402">
-        <v>10504</v>
+        <v>10632</v>
       </c>
       <c r="B402">
         <v>1990</v>
       </c>
       <c r="C402">
-        <v>654</v>
+        <v>492</v>
       </c>
       <c r="D402" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E402" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F402" t="s">
-        <v>610</v>
+        <v>866</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>905</v>
+        <v>867</v>
       </c>
       <c r="H402" t="s">
-        <v>906</v>
+        <v>868</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403">
-        <v>10488</v>
+        <v>10598</v>
       </c>
       <c r="B403">
         <v>1990</v>
       </c>
       <c r="C403">
-        <v>141</v>
+        <v>202</v>
       </c>
       <c r="D403" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E403" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F403" t="s">
-        <v>610</v>
+        <v>863</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>907</v>
+        <v>869</v>
       </c>
       <c r="H403" t="s">
-        <v>908</v>
+        <v>870</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404">
-        <v>10485</v>
+        <v>10597</v>
       </c>
       <c r="B404">
         <v>1990</v>
       </c>
       <c r="C404">
-        <v>109</v>
+        <v>333</v>
       </c>
       <c r="D404" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E404" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F404" t="s">
-        <v>610</v>
+        <v>863</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>909</v>
+        <v>871</v>
       </c>
       <c r="H404" t="s">
-        <v>910</v>
+        <v>872</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405">
-        <v>10481</v>
+        <v>10595</v>
       </c>
       <c r="B405">
         <v>1990</v>
       </c>
       <c r="C405">
-        <v>25</v>
+        <v>363</v>
       </c>
       <c r="D405" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E405" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F405" t="s">
-        <v>693</v>
+        <v>863</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>911</v>
+        <v>873</v>
       </c>
       <c r="H405" t="s">
-        <v>912</v>
+        <v>874</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406">
-        <v>10469</v>
+        <v>10570</v>
       </c>
       <c r="B406">
         <v>1990</v>
       </c>
       <c r="C406">
-        <v>253</v>
+        <v>27</v>
       </c>
       <c r="D406" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E406" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F406" t="s">
-        <v>693</v>
+        <v>875</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>913</v>
+        <v>876</v>
       </c>
       <c r="H406" t="s">
-        <v>914</v>
+        <v>877</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407">
-        <v>10457</v>
+        <v>10550</v>
       </c>
       <c r="B407">
         <v>1990</v>
       </c>
       <c r="C407">
-        <v>584</v>
+        <v>294</v>
       </c>
       <c r="D407" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E407" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F407" t="s">
-        <v>693</v>
+        <v>632</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>915</v>
+        <v>878</v>
       </c>
       <c r="H407" t="s">
-        <v>916</v>
+        <v>879</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408">
-        <v>10454</v>
+        <v>10513</v>
       </c>
       <c r="B408">
         <v>1990</v>
       </c>
       <c r="C408">
-        <v>587</v>
+        <v>555</v>
       </c>
       <c r="D408" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E408" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F408" t="s">
-        <v>693</v>
+        <v>632</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>917</v>
+        <v>880</v>
       </c>
       <c r="H408" t="s">
-        <v>918</v>
+        <v>881</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409">
-        <v>10453</v>
+        <v>10504</v>
       </c>
       <c r="B409">
         <v>1990</v>
       </c>
       <c r="C409">
-        <v>597</v>
+        <v>654</v>
       </c>
       <c r="D409" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E409" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F409" t="s">
-        <v>693</v>
+        <v>588</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>919</v>
+        <v>882</v>
       </c>
       <c r="H409" t="s">
-        <v>920</v>
+        <v>883</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410">
-        <v>10452</v>
+        <v>10488</v>
       </c>
       <c r="B410">
         <v>1990</v>
       </c>
       <c r="C410">
-        <v>598</v>
+        <v>141</v>
       </c>
       <c r="D410" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E410" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F410" t="s">
-        <v>693</v>
+        <v>588</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>921</v>
+        <v>884</v>
       </c>
       <c r="H410" t="s">
-        <v>922</v>
+        <v>885</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411">
-        <v>10434</v>
+        <v>10485</v>
       </c>
       <c r="B411">
         <v>1990</v>
       </c>
       <c r="C411">
-        <v>617</v>
+        <v>109</v>
       </c>
       <c r="D411" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E411" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F411" t="s">
-        <v>693</v>
+        <v>588</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>923</v>
+        <v>886</v>
       </c>
       <c r="H411" t="s">
-        <v>924</v>
+        <v>887</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412">
-        <v>10428</v>
+        <v>10481</v>
       </c>
       <c r="B412">
         <v>1990</v>
       </c>
       <c r="C412">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="D412" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E412" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F412" t="s">
-        <v>638</v>
+        <v>671</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>925</v>
+        <v>888</v>
       </c>
       <c r="H412" t="s">
-        <v>926</v>
+        <v>889</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413">
-        <v>10379</v>
+        <v>10469</v>
       </c>
       <c r="B413">
         <v>1990</v>
       </c>
       <c r="C413">
-        <v>398</v>
+        <v>253</v>
       </c>
       <c r="D413" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E413" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F413" t="s">
-        <v>638</v>
+        <v>671</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>927</v>
+        <v>890</v>
       </c>
       <c r="H413" t="s">
-        <v>928</v>
+        <v>891</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414">
-        <v>10377</v>
+        <v>10457</v>
       </c>
       <c r="B414">
         <v>1990</v>
       </c>
       <c r="C414">
-        <v>460</v>
+        <v>584</v>
       </c>
       <c r="D414" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E414" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F414" t="s">
-        <v>889</v>
+        <v>671</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>929</v>
+        <v>892</v>
       </c>
       <c r="H414" t="s">
-        <v>930</v>
+        <v>893</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415">
-        <v>10353</v>
+        <v>10454</v>
       </c>
       <c r="B415">
         <v>1990</v>
       </c>
       <c r="C415">
-        <v>596</v>
+        <v>587</v>
       </c>
       <c r="D415" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E415" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F415" t="s">
-        <v>898</v>
+        <v>671</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>931</v>
+        <v>894</v>
       </c>
       <c r="H415" t="s">
-        <v>932</v>
+        <v>895</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416">
-        <v>10254</v>
+        <v>10453</v>
       </c>
       <c r="B416">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="C416">
-        <v>349</v>
+        <v>597</v>
       </c>
       <c r="D416" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E416" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F416" t="s">
-        <v>742</v>
+        <v>671</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>933</v>
+        <v>896</v>
       </c>
       <c r="H416" t="s">
-        <v>934</v>
+        <v>897</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417">
-        <v>10253</v>
+        <v>10452</v>
       </c>
       <c r="B417">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="C417">
-        <v>350</v>
+        <v>598</v>
       </c>
       <c r="D417" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E417" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F417" t="s">
-        <v>742</v>
+        <v>671</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>935</v>
+        <v>898</v>
       </c>
       <c r="H417" t="s">
-        <v>936</v>
+        <v>899</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418">
-        <v>10232</v>
+        <v>10434</v>
       </c>
       <c r="B418">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="C418">
-        <v>247</v>
+        <v>617</v>
       </c>
       <c r="D418" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E418" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F418" t="s">
-        <v>742</v>
+        <v>671</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>937</v>
+        <v>900</v>
       </c>
       <c r="H418" t="s">
-        <v>938</v>
+        <v>901</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419">
-        <v>10215</v>
+        <v>10428</v>
       </c>
       <c r="B419">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="C419">
-        <v>61</v>
+        <v>9</v>
       </c>
       <c r="D419" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E419" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F419" t="s">
-        <v>649</v>
+        <v>616</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>939</v>
+        <v>902</v>
       </c>
       <c r="H419" t="s">
-        <v>940</v>
+        <v>903</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420">
-        <v>10193</v>
+        <v>10379</v>
       </c>
       <c r="B420">
-        <v>2017</v>
+        <v>1990</v>
       </c>
       <c r="C420">
-        <v>205</v>
+        <v>398</v>
       </c>
       <c r="D420" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E420" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F420" t="s">
-        <v>586</v>
+        <v>616</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>941</v>
+        <v>904</v>
       </c>
       <c r="H420" t="s">
-        <v>942</v>
+        <v>905</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421">
-        <v>10185</v>
+        <v>10377</v>
       </c>
       <c r="B421">
-        <v>2017</v>
+        <v>1990</v>
       </c>
       <c r="C421">
-        <v>202</v>
+        <v>460</v>
       </c>
       <c r="D421" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E421" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F421" t="s">
-        <v>10</v>
+        <v>866</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>943</v>
+        <v>906</v>
       </c>
       <c r="H421" t="s">
-        <v>944</v>
+        <v>907</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422">
-        <v>10168</v>
+        <v>10353</v>
       </c>
       <c r="B422">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="C422">
-        <v>269</v>
+        <v>596</v>
       </c>
       <c r="D422" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E422" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F422" t="s">
-        <v>649</v>
+        <v>875</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>945</v>
+        <v>908</v>
       </c>
       <c r="H422" t="s">
-        <v>946</v>
+        <v>909</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423">
-        <v>10149</v>
+        <v>10254</v>
       </c>
       <c r="B423">
         <v>1993</v>
       </c>
       <c r="C423">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="D423" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E423" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F423" t="s">
-        <v>649</v>
+        <v>720</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>947</v>
+        <v>910</v>
       </c>
       <c r="H423" t="s">
-        <v>948</v>
+        <v>911</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424">
-        <v>10104</v>
+        <v>10253</v>
       </c>
       <c r="B424">
         <v>1993</v>
       </c>
       <c r="C424">
-        <v>66</v>
+        <v>350</v>
       </c>
       <c r="D424" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E424" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F424" t="s">
-        <v>829</v>
+        <v>720</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>949</v>
+        <v>912</v>
       </c>
       <c r="H424" t="s">
-        <v>950</v>
+        <v>913</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425">
-        <v>10100</v>
+        <v>10232</v>
       </c>
       <c r="B425">
         <v>1993</v>
       </c>
       <c r="C425">
-        <v>125</v>
+        <v>247</v>
       </c>
       <c r="D425" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E425" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F425" t="s">
-        <v>829</v>
+        <v>720</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>951</v>
+        <v>914</v>
       </c>
       <c r="H425" t="s">
-        <v>952</v>
+        <v>915</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426">
-        <v>10093</v>
+        <v>10215</v>
       </c>
       <c r="B426">
         <v>1993</v>
       </c>
       <c r="C426">
-        <v>369</v>
+        <v>61</v>
       </c>
       <c r="D426" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E426" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F426" t="s">
-        <v>829</v>
+        <v>627</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>953</v>
+        <v>916</v>
       </c>
       <c r="H426" t="s">
-        <v>954</v>
+        <v>917</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427">
-        <v>10085</v>
+        <v>10193</v>
       </c>
       <c r="B427">
-        <v>1993</v>
+        <v>2017</v>
       </c>
       <c r="C427">
-        <v>103</v>
+        <v>205</v>
       </c>
       <c r="D427" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E427" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F427" t="s">
-        <v>955</v>
+        <v>566</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>956</v>
+        <v>918</v>
       </c>
       <c r="H427" t="s">
-        <v>957</v>
+        <v>919</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428">
-        <v>10040</v>
+        <v>10185</v>
       </c>
       <c r="B428">
         <v>2017</v>
       </c>
       <c r="C428">
-        <v>185</v>
+        <v>202</v>
       </c>
       <c r="D428" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E428" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F428" t="s">
-        <v>688</v>
+        <v>30</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>958</v>
+        <v>920</v>
       </c>
       <c r="H428" t="s">
-        <v>959</v>
+        <v>921</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429">
-        <v>10006</v>
+        <v>10168</v>
       </c>
       <c r="B429">
-        <v>2017</v>
+        <v>1993</v>
       </c>
       <c r="C429">
-        <v>165</v>
+        <v>269</v>
       </c>
       <c r="D429" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E429" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F429" t="s">
-        <v>586</v>
+        <v>627</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>960</v>
+        <v>922</v>
       </c>
       <c r="H429" t="s">
-        <v>961</v>
+        <v>923</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430">
-        <v>9993</v>
+        <v>10149</v>
       </c>
       <c r="B430">
-        <v>2017</v>
+        <v>1993</v>
       </c>
       <c r="C430">
-        <v>157</v>
+        <v>353</v>
       </c>
       <c r="D430" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E430" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F430" t="s">
-        <v>10</v>
+        <v>627</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>962</v>
+        <v>924</v>
       </c>
       <c r="H430" t="s">
-        <v>963</v>
+        <v>925</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431">
-        <v>9912</v>
+        <v>10104</v>
       </c>
       <c r="B431">
-        <v>1995</v>
+        <v>1993</v>
       </c>
       <c r="C431">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="D431" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E431" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F431" t="s">
-        <v>649</v>
+        <v>807</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>964</v>
+        <v>926</v>
       </c>
       <c r="H431" t="s">
-        <v>965</v>
+        <v>927</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432">
-        <v>9909</v>
+        <v>10100</v>
       </c>
       <c r="B432">
-        <v>2017</v>
+        <v>1993</v>
       </c>
       <c r="C432">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="D432" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E432" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F432" t="s">
-        <v>586</v>
+        <v>807</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>966</v>
+        <v>928</v>
       </c>
       <c r="H432" t="s">
-        <v>967</v>
+        <v>929</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433">
-        <v>9861</v>
+        <v>10093</v>
       </c>
       <c r="B433">
-        <v>1994</v>
+        <v>1993</v>
       </c>
       <c r="C433">
-        <v>139</v>
+        <v>369</v>
       </c>
       <c r="D433" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E433" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F433" t="s">
-        <v>742</v>
+        <v>807</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>968</v>
+        <v>930</v>
       </c>
       <c r="H433" t="s">
-        <v>969</v>
+        <v>931</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434">
-        <v>9857</v>
+        <v>10085</v>
       </c>
       <c r="B434">
-        <v>1994</v>
+        <v>1993</v>
       </c>
       <c r="C434">
-        <v>154</v>
+        <v>103</v>
       </c>
       <c r="D434" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E434" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F434" t="s">
-        <v>742</v>
+        <v>932</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>970</v>
+        <v>933</v>
       </c>
       <c r="H434" t="s">
-        <v>971</v>
+        <v>934</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435">
-        <v>9826</v>
+        <v>10040</v>
       </c>
       <c r="B435">
-        <v>1994</v>
+        <v>2017</v>
       </c>
       <c r="C435">
-        <v>453</v>
+        <v>185</v>
       </c>
       <c r="D435" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E435" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F435" t="s">
-        <v>742</v>
+        <v>666</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>972</v>
+        <v>935</v>
       </c>
       <c r="H435" t="s">
-        <v>973</v>
+        <v>936</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436">
-        <v>9729</v>
+        <v>10006</v>
       </c>
       <c r="B436">
-        <v>1995</v>
+        <v>2017</v>
       </c>
       <c r="C436">
-        <v>277</v>
+        <v>165</v>
       </c>
       <c r="D436" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E436" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F436" t="s">
-        <v>638</v>
+        <v>566</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>974</v>
+        <v>937</v>
       </c>
       <c r="H436" t="s">
-        <v>975</v>
+        <v>938</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437">
-        <v>9679</v>
+        <v>9993</v>
       </c>
       <c r="B437">
-        <v>1994</v>
+        <v>2017</v>
       </c>
       <c r="C437">
-        <v>4110</v>
+        <v>157</v>
       </c>
       <c r="D437" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E437" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F437" t="s">
-        <v>976</v>
+        <v>30</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>977</v>
+        <v>939</v>
       </c>
       <c r="H437" t="s">
-        <v>978</v>
+        <v>940</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438">
-        <v>9675</v>
+        <v>9912</v>
       </c>
       <c r="B438">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="C438">
-        <v>466</v>
+        <v>77</v>
       </c>
       <c r="D438" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E438" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F438" t="s">
-        <v>976</v>
+        <v>627</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>979</v>
+        <v>941</v>
       </c>
       <c r="H438" t="s">
-        <v>980</v>
+        <v>942</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439">
-        <v>9674</v>
+        <v>9909</v>
       </c>
       <c r="B439">
-        <v>1994</v>
+        <v>2017</v>
       </c>
       <c r="C439">
-        <v>468</v>
+        <v>119</v>
       </c>
       <c r="D439" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E439" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F439" t="s">
-        <v>976</v>
+        <v>566</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>981</v>
+        <v>943</v>
       </c>
       <c r="H439" t="s">
-        <v>982</v>
+        <v>944</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440">
-        <v>9671</v>
+        <v>9861</v>
       </c>
       <c r="B440">
         <v>1994</v>
       </c>
       <c r="C440">
-        <v>525</v>
+        <v>139</v>
       </c>
       <c r="D440" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E440" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F440" t="s">
-        <v>976</v>
+        <v>720</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>983</v>
+        <v>945</v>
       </c>
       <c r="H440" t="s">
-        <v>984</v>
+        <v>946</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441">
-        <v>9662</v>
+        <v>9857</v>
       </c>
       <c r="B441">
         <v>1994</v>
       </c>
       <c r="C441">
-        <v>574</v>
+        <v>154</v>
       </c>
       <c r="D441" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E441" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F441" t="s">
-        <v>976</v>
+        <v>720</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>985</v>
+        <v>947</v>
       </c>
       <c r="H441" t="s">
-        <v>986</v>
+        <v>948</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442">
-        <v>9646</v>
+        <v>9826</v>
       </c>
       <c r="B442">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="C442">
-        <v>232</v>
+        <v>453</v>
       </c>
       <c r="D442" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E442" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F442" t="s">
-        <v>638</v>
+        <v>720</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>987</v>
+        <v>949</v>
       </c>
       <c r="H442" t="s">
-        <v>988</v>
+        <v>950</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443">
-        <v>9641</v>
+        <v>9729</v>
       </c>
       <c r="B443">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="C443">
-        <v>102</v>
+        <v>277</v>
       </c>
       <c r="D443" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E443" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F443" t="s">
-        <v>649</v>
+        <v>616</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>989</v>
+        <v>951</v>
       </c>
       <c r="H443" t="s">
-        <v>990</v>
+        <v>952</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444">
-        <v>9618</v>
+        <v>9679</v>
       </c>
       <c r="B444">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="C444">
-        <v>196</v>
+        <v>4110</v>
       </c>
       <c r="D444" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E444" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F444" t="s">
-        <v>638</v>
+        <v>953</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>991</v>
+        <v>954</v>
       </c>
       <c r="H444" t="s">
-        <v>992</v>
+        <v>955</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445">
-        <v>9533</v>
+        <v>9675</v>
       </c>
       <c r="B445">
-        <v>2017</v>
+        <v>1994</v>
       </c>
       <c r="C445">
-        <v>94</v>
+        <v>466</v>
       </c>
       <c r="D445" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E445" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F445" t="s">
-        <v>993</v>
+        <v>953</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>994</v>
+        <v>956</v>
       </c>
       <c r="H445" t="s">
-        <v>995</v>
+        <v>957</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446">
-        <v>9530</v>
+        <v>9674</v>
       </c>
       <c r="B446">
-        <v>2017</v>
+        <v>1994</v>
       </c>
       <c r="C446">
-        <v>91</v>
+        <v>468</v>
       </c>
       <c r="D446" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E446" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F446" t="s">
-        <v>993</v>
+        <v>953</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>996</v>
+        <v>958</v>
       </c>
       <c r="H446" t="s">
-        <v>997</v>
+        <v>959</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447">
-        <v>9526</v>
+        <v>9671</v>
       </c>
       <c r="B447">
-        <v>2017</v>
+        <v>1994</v>
       </c>
       <c r="C447">
-        <v>89</v>
+        <v>525</v>
       </c>
       <c r="D447" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E447" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F447" t="s">
-        <v>341</v>
+        <v>953</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>998</v>
+        <v>960</v>
       </c>
       <c r="H447" t="s">
-        <v>999</v>
+        <v>961</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448">
-        <v>9508</v>
+        <v>9662</v>
       </c>
       <c r="B448">
         <v>1994</v>
       </c>
       <c r="C448">
-        <v>4</v>
+        <v>574</v>
       </c>
       <c r="D448" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E448" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F448" t="s">
-        <v>846</v>
+        <v>953</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1000</v>
+        <v>962</v>
       </c>
       <c r="H448" t="s">
-        <v>1001</v>
+        <v>963</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449">
-        <v>9500</v>
+        <v>9646</v>
       </c>
       <c r="B449">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="C449">
-        <v>144</v>
+        <v>232</v>
       </c>
       <c r="D449" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E449" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F449" t="s">
-        <v>846</v>
+        <v>616</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1002</v>
+        <v>964</v>
       </c>
       <c r="H449" t="s">
-        <v>1003</v>
+        <v>965</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450">
-        <v>9483</v>
+        <v>9641</v>
       </c>
       <c r="B450">
-        <v>2017</v>
+        <v>1994</v>
       </c>
       <c r="C450">
-        <v>74</v>
+        <v>102</v>
       </c>
       <c r="D450" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E450" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F450" t="s">
-        <v>613</v>
+        <v>627</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1004</v>
+        <v>966</v>
       </c>
       <c r="H450" t="s">
-        <v>1005</v>
+        <v>967</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451">
-        <v>9460</v>
+        <v>9618</v>
       </c>
       <c r="B451">
-        <v>2017</v>
+        <v>1995</v>
       </c>
       <c r="C451">
-        <v>63</v>
+        <v>196</v>
       </c>
       <c r="D451" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E451" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F451" t="s">
-        <v>10</v>
+        <v>616</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1006</v>
+        <v>968</v>
       </c>
       <c r="H451" t="s">
-        <v>1007</v>
+        <v>969</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452">
-        <v>9452</v>
+        <v>9533</v>
       </c>
       <c r="B452">
         <v>2017</v>
       </c>
       <c r="C452">
-        <v>61</v>
+        <v>94</v>
       </c>
       <c r="D452" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E452" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F452" t="s">
-        <v>1008</v>
+        <v>970</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1009</v>
+        <v>971</v>
       </c>
       <c r="H452" t="s">
-        <v>1010</v>
+        <v>972</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453">
-        <v>9412</v>
+        <v>9530</v>
       </c>
       <c r="B453">
-        <v>1994</v>
+        <v>2017</v>
       </c>
       <c r="C453">
-        <v>145</v>
+        <v>91</v>
       </c>
       <c r="D453" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E453" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F453" t="s">
-        <v>1011</v>
+        <v>970</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1012</v>
+        <v>973</v>
       </c>
       <c r="H453" t="s">
-        <v>1013</v>
+        <v>974</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454">
-        <v>9315</v>
+        <v>9526</v>
       </c>
       <c r="B454">
-        <v>1994</v>
+        <v>2017</v>
       </c>
       <c r="C454">
-        <v>289</v>
+        <v>89</v>
       </c>
       <c r="D454" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E454" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F454" t="s">
-        <v>829</v>
+        <v>332</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1014</v>
+        <v>975</v>
       </c>
       <c r="H454" t="s">
-        <v>1015</v>
+        <v>976</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455">
-        <v>9263</v>
+        <v>9508</v>
       </c>
       <c r="B455">
         <v>1994</v>
       </c>
       <c r="C455">
-        <v>529</v>
+        <v>4</v>
       </c>
       <c r="D455" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E455" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F455" t="s">
-        <v>1016</v>
+        <v>824</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1017</v>
+        <v>977</v>
       </c>
       <c r="H455" t="s">
-        <v>1018</v>
+        <v>978</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456">
-        <v>9238</v>
+        <v>9500</v>
       </c>
       <c r="B456">
         <v>1994</v>
       </c>
       <c r="C456">
-        <v>199</v>
+        <v>144</v>
       </c>
       <c r="D456" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E456" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F456" t="s">
-        <v>638</v>
+        <v>824</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1019</v>
+        <v>979</v>
       </c>
       <c r="H456" t="s">
-        <v>1020</v>
+        <v>980</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457">
-        <v>9212</v>
+        <v>9483</v>
       </c>
       <c r="B457">
-        <v>1994</v>
+        <v>2017</v>
       </c>
       <c r="C457">
-        <v>458</v>
+        <v>74</v>
       </c>
       <c r="D457" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E457" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F457" t="s">
-        <v>638</v>
+        <v>591</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1021</v>
+        <v>981</v>
       </c>
       <c r="H457" t="s">
-        <v>1022</v>
+        <v>982</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458">
-        <v>9211</v>
+        <v>9460</v>
       </c>
       <c r="B458">
-        <v>1994</v>
+        <v>2017</v>
       </c>
       <c r="C458">
-        <v>459</v>
+        <v>63</v>
       </c>
       <c r="D458" t="s">
+        <v>9</v>
+      </c>
+      <c r="E458" t="s">
+        <v>10</v>
+      </c>
+      <c r="F458" t="s">
+        <v>30</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="H458" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
         <v>8</v>
       </c>
-      <c r="E458" t="s">
-[...20 lines deleted...]
-        <v>347</v>
+      <c r="B459" t="s">
+        <v>8</v>
+      </c>
+      <c r="C459" t="s">
+        <v>8</v>
       </c>
       <c r="D459" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E459" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F459" t="s">
-        <v>872</v>
+        <v>970</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1025</v>
+        <v>985</v>
       </c>
       <c r="H459" t="s">
-        <v>1026</v>
+        <v>986</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460">
-        <v>9138</v>
+        <v>9412</v>
       </c>
       <c r="B460">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="C460">
-        <v>454</v>
+        <v>145</v>
       </c>
       <c r="D460" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E460" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F460" t="s">
-        <v>846</v>
+        <v>987</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1027</v>
+        <v>988</v>
       </c>
       <c r="H460" t="s">
-        <v>1028</v>
+        <v>989</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461">
-        <v>8927</v>
+        <v>9315</v>
       </c>
       <c r="B461">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="C461">
-        <v>504</v>
+        <v>289</v>
       </c>
       <c r="D461" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E461" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F461" t="s">
-        <v>1029</v>
+        <v>807</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1030</v>
+        <v>990</v>
       </c>
       <c r="H461" t="s">
-        <v>1031</v>
+        <v>991</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462">
-        <v>8915</v>
+        <v>9263</v>
       </c>
       <c r="B462">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="C462">
-        <v>284</v>
+        <v>529</v>
       </c>
       <c r="D462" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E462" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F462" t="s">
-        <v>1029</v>
+        <v>992</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1032</v>
+        <v>993</v>
       </c>
       <c r="H462" t="s">
-        <v>1033</v>
+        <v>994</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463">
-        <v>8890</v>
+        <v>9238</v>
       </c>
       <c r="B463">
-        <v>2016</v>
+        <v>1994</v>
       </c>
       <c r="C463">
-        <v>328</v>
+        <v>199</v>
       </c>
       <c r="D463" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E463" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F463" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1034</v>
+        <v>995</v>
       </c>
       <c r="H463" t="s">
-        <v>850</v>
+        <v>996</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464">
-        <v>8811</v>
+        <v>9212</v>
       </c>
       <c r="B464">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="C464">
-        <v>166</v>
+        <v>458</v>
       </c>
       <c r="D464" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E464" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F464" t="s">
-        <v>955</v>
+        <v>616</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1035</v>
+        <v>997</v>
       </c>
       <c r="H464" t="s">
-        <v>1036</v>
+        <v>998</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465">
-        <v>8765</v>
+        <v>9211</v>
       </c>
       <c r="B465">
-        <v>1996</v>
+        <v>1994</v>
       </c>
       <c r="C465">
-        <v>119</v>
+        <v>459</v>
       </c>
       <c r="D465" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E465" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F465" t="s">
-        <v>829</v>
+        <v>616</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1037</v>
+        <v>999</v>
       </c>
       <c r="H465" t="s">
-        <v>1038</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466">
-        <v>8660</v>
+        <v>9160</v>
       </c>
       <c r="B466">
         <v>1995</v>
       </c>
       <c r="C466">
-        <v>143</v>
+        <v>347</v>
       </c>
       <c r="D466" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E466" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F466" t="s">
-        <v>1011</v>
+        <v>850</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1039</v>
+        <v>1001</v>
       </c>
       <c r="H466" t="s">
-        <v>1040</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467">
-        <v>8598</v>
+        <v>9138</v>
       </c>
       <c r="B467">
-        <v>2016</v>
+        <v>1995</v>
       </c>
       <c r="C467">
-        <v>268</v>
+        <v>454</v>
       </c>
       <c r="D467" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E467" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F467" t="s">
-        <v>613</v>
+        <v>824</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1041</v>
+        <v>1003</v>
       </c>
       <c r="H467" t="s">
-        <v>1042</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468">
-        <v>8585</v>
+        <v>8927</v>
       </c>
       <c r="B468">
         <v>1995</v>
       </c>
       <c r="C468">
-        <v>211</v>
+        <v>504</v>
       </c>
       <c r="D468" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E468" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F468" t="s">
-        <v>742</v>
+        <v>1005</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1043</v>
+        <v>1006</v>
       </c>
       <c r="H468" t="s">
-        <v>1044</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469">
-        <v>8544</v>
+        <v>8915</v>
       </c>
       <c r="B469">
-        <v>2016</v>
+        <v>1995</v>
       </c>
       <c r="C469">
-        <v>260</v>
+        <v>284</v>
       </c>
       <c r="D469" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E469" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F469" t="s">
-        <v>613</v>
+        <v>1005</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1045</v>
+        <v>1008</v>
       </c>
       <c r="H469" t="s">
-        <v>1046</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470">
-        <v>8530</v>
+        <v>8890</v>
       </c>
       <c r="B470">
-        <v>1997</v>
+        <v>2016</v>
       </c>
       <c r="C470">
-        <v>495</v>
+        <v>328</v>
       </c>
       <c r="D470" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E470" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F470" t="s">
-        <v>1047</v>
+        <v>591</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1048</v>
+        <v>1010</v>
       </c>
       <c r="H470" t="s">
-        <v>1049</v>
+        <v>828</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471">
-        <v>8528</v>
+        <v>8811</v>
       </c>
       <c r="B471">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="C471">
-        <v>489</v>
+        <v>166</v>
       </c>
       <c r="D471" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E471" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F471" t="s">
-        <v>1047</v>
+        <v>932</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1050</v>
+        <v>1011</v>
       </c>
       <c r="H471" t="s">
-        <v>1051</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472">
-        <v>8510</v>
+        <v>8765</v>
       </c>
       <c r="B472">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="C472">
-        <v>345</v>
+        <v>119</v>
       </c>
       <c r="D472" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E472" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F472" t="s">
-        <v>1047</v>
+        <v>807</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1052</v>
+        <v>1013</v>
       </c>
       <c r="H472" t="s">
-        <v>1053</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473">
-        <v>8462</v>
+        <v>8660</v>
       </c>
       <c r="B473">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="C473">
-        <v>430</v>
+        <v>143</v>
       </c>
       <c r="D473" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E473" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F473" t="s">
-        <v>1054</v>
+        <v>987</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1055</v>
+        <v>1015</v>
       </c>
       <c r="H473" t="s">
-        <v>1056</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474">
-        <v>8447</v>
+        <v>8598</v>
       </c>
       <c r="B474">
-        <v>1997</v>
+        <v>2016</v>
       </c>
       <c r="C474">
-        <v>222</v>
+        <v>268</v>
       </c>
       <c r="D474" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E474" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F474" t="s">
-        <v>1054</v>
+        <v>591</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1057</v>
+        <v>1017</v>
       </c>
       <c r="H474" t="s">
-        <v>1058</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475">
-        <v>8366</v>
+        <v>8585</v>
       </c>
       <c r="B475">
-        <v>1996</v>
+        <v>1995</v>
       </c>
       <c r="C475">
-        <v>242</v>
+        <v>211</v>
       </c>
       <c r="D475" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E475" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F475" t="s">
-        <v>1011</v>
+        <v>720</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1059</v>
+        <v>1019</v>
       </c>
       <c r="H475" t="s">
-        <v>1060</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476">
-        <v>8342</v>
+        <v>8544</v>
       </c>
       <c r="B476">
-        <v>1996</v>
+        <v>2016</v>
       </c>
       <c r="C476">
-        <v>286</v>
+        <v>260</v>
       </c>
       <c r="D476" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E476" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F476" t="s">
-        <v>955</v>
+        <v>591</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1061</v>
+        <v>1021</v>
       </c>
       <c r="H476" t="s">
-        <v>1062</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477">
-        <v>8332</v>
+        <v>8530</v>
       </c>
       <c r="B477">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="C477">
-        <v>18</v>
+        <v>495</v>
       </c>
       <c r="D477" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E477" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F477" t="s">
-        <v>955</v>
+        <v>1023</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1063</v>
+        <v>1024</v>
       </c>
       <c r="H477" t="s">
-        <v>1064</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478">
-        <v>8276</v>
+        <v>8528</v>
       </c>
       <c r="B478">
         <v>1997</v>
       </c>
       <c r="C478">
-        <v>384</v>
+        <v>489</v>
       </c>
       <c r="D478" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E478" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F478" t="s">
-        <v>1065</v>
+        <v>1023</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1066</v>
+        <v>1026</v>
       </c>
       <c r="H478" t="s">
-        <v>1067</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479">
-        <v>8239</v>
+        <v>8510</v>
       </c>
       <c r="B479">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="C479">
-        <v>206</v>
+        <v>345</v>
       </c>
       <c r="D479" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E479" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F479" t="s">
-        <v>976</v>
+        <v>1023</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1068</v>
+        <v>1028</v>
       </c>
       <c r="H479" t="s">
-        <v>1069</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480">
-        <v>8219</v>
+        <v>8462</v>
       </c>
       <c r="B480">
-        <v>2016</v>
+        <v>1997</v>
       </c>
       <c r="C480">
-        <v>204</v>
+        <v>430</v>
       </c>
       <c r="D480" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E480" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F480" t="s">
-        <v>613</v>
+        <v>1030</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1070</v>
+        <v>1031</v>
       </c>
       <c r="H480" t="s">
-        <v>1071</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481">
-        <v>8187</v>
+        <v>8447</v>
       </c>
       <c r="B481">
         <v>1997</v>
       </c>
       <c r="C481">
-        <v>578</v>
+        <v>222</v>
       </c>
       <c r="D481" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E481" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F481" t="s">
-        <v>13</v>
+        <v>1030</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1072</v>
+        <v>1033</v>
       </c>
       <c r="H481" t="s">
-        <v>1073</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482">
-        <v>8163</v>
+        <v>8366</v>
       </c>
       <c r="B482">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="C482">
-        <v>433</v>
+        <v>242</v>
       </c>
       <c r="D482" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E482" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F482" t="s">
-        <v>13</v>
+        <v>987</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1074</v>
+        <v>1035</v>
       </c>
       <c r="H482" t="s">
-        <v>1075</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483">
-        <v>8147</v>
+        <v>8342</v>
       </c>
       <c r="B483">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="C483">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="D483" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E483" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F483" t="s">
-        <v>13</v>
+        <v>932</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1076</v>
+        <v>1037</v>
       </c>
       <c r="H483" t="s">
-        <v>1077</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484">
-        <v>8076</v>
+        <v>8332</v>
       </c>
       <c r="B484">
         <v>1996</v>
       </c>
       <c r="C484">
-        <v>110</v>
+        <v>18</v>
       </c>
       <c r="D484" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E484" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F484" t="s">
-        <v>1078</v>
+        <v>932</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1079</v>
+        <v>1039</v>
       </c>
       <c r="H484" t="s">
-        <v>1080</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485">
-        <v>8066</v>
+        <v>8276</v>
       </c>
       <c r="B485">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="C485">
-        <v>57</v>
+        <v>384</v>
       </c>
       <c r="D485" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E485" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F485" t="s">
-        <v>1078</v>
+        <v>1041</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1081</v>
+        <v>1042</v>
       </c>
       <c r="H485" t="s">
-        <v>1082</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486">
-        <v>8030</v>
+        <v>8239</v>
       </c>
       <c r="B486">
         <v>1996</v>
       </c>
       <c r="C486">
-        <v>358</v>
+        <v>206</v>
       </c>
       <c r="D486" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E486" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F486" t="s">
-        <v>638</v>
+        <v>953</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1083</v>
+        <v>1044</v>
       </c>
       <c r="H486" t="s">
-        <v>1084</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487">
-        <v>8010</v>
+        <v>8219</v>
       </c>
       <c r="B487">
-        <v>1996</v>
+        <v>2016</v>
       </c>
       <c r="C487">
-        <v>78</v>
+        <v>204</v>
       </c>
       <c r="D487" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E487" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F487" t="s">
-        <v>638</v>
+        <v>591</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1085</v>
+        <v>1046</v>
       </c>
       <c r="H487" t="s">
-        <v>1086</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488">
-        <v>7989</v>
+        <v>8187</v>
       </c>
       <c r="B488">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="C488">
-        <v>368</v>
+        <v>578</v>
       </c>
       <c r="D488" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E488" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F488" t="s">
-        <v>846</v>
+        <v>14</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1087</v>
+        <v>1048</v>
       </c>
       <c r="H488" t="s">
-        <v>1088</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489">
-        <v>7981</v>
+        <v>8163</v>
       </c>
       <c r="B489">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="C489">
-        <v>321</v>
+        <v>433</v>
       </c>
       <c r="D489" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E489" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F489" t="s">
-        <v>846</v>
+        <v>14</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1089</v>
+        <v>1050</v>
       </c>
       <c r="H489" t="s">
-        <v>1090</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490">
-        <v>7900</v>
+        <v>8147</v>
       </c>
       <c r="B490">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="C490">
-        <v>333</v>
+        <v>238</v>
       </c>
       <c r="D490" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E490" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F490" t="s">
-        <v>649</v>
+        <v>14</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1091</v>
+        <v>1052</v>
       </c>
       <c r="H490" t="s">
-        <v>1092</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491">
-        <v>7864</v>
+        <v>8076</v>
       </c>
       <c r="B491">
         <v>1996</v>
       </c>
       <c r="C491">
-        <v>167</v>
+        <v>110</v>
       </c>
       <c r="D491" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E491" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F491" t="s">
-        <v>649</v>
+        <v>1054</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1093</v>
+        <v>1055</v>
       </c>
       <c r="H491" t="s">
-        <v>1094</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492">
-        <v>7861</v>
+        <v>8066</v>
       </c>
       <c r="B492">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="C492">
-        <v>257</v>
+        <v>57</v>
       </c>
       <c r="D492" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E492" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F492" t="s">
-        <v>1095</v>
+        <v>1054</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1096</v>
+        <v>1057</v>
       </c>
       <c r="H492" t="s">
-        <v>1097</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493">
-        <v>7797</v>
+        <v>8030</v>
       </c>
       <c r="B493">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="C493">
-        <v>463</v>
+        <v>358</v>
       </c>
       <c r="D493" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E493" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F493" t="s">
-        <v>1098</v>
+        <v>616</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1099</v>
+        <v>1059</v>
       </c>
       <c r="H493" t="s">
-        <v>1100</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494">
-        <v>7712</v>
+        <v>8010</v>
       </c>
       <c r="B494">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="C494">
-        <v>366</v>
+        <v>78</v>
       </c>
       <c r="D494" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E494" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F494" t="s">
-        <v>638</v>
+        <v>616</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1101</v>
+        <v>1061</v>
       </c>
       <c r="H494" t="s">
-        <v>1102</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495">
-        <v>7670</v>
+        <v>7989</v>
       </c>
       <c r="B495">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="C495">
-        <v>108</v>
+        <v>368</v>
       </c>
       <c r="D495" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E495" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F495" t="s">
-        <v>638</v>
+        <v>824</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1103</v>
+        <v>1063</v>
       </c>
       <c r="H495" t="s">
-        <v>1104</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496">
-        <v>7658</v>
+        <v>7981</v>
       </c>
       <c r="B496">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="C496">
-        <v>63</v>
+        <v>321</v>
       </c>
       <c r="D496" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E496" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F496" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1105</v>
+        <v>1065</v>
       </c>
       <c r="H496" t="s">
-        <v>1106</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497">
-        <v>7574</v>
+        <v>7900</v>
       </c>
       <c r="B497">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="C497">
-        <v>359</v>
+        <v>333</v>
       </c>
       <c r="D497" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E497" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F497" t="s">
-        <v>1095</v>
+        <v>627</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1107</v>
+        <v>1067</v>
       </c>
       <c r="H497" t="s">
-        <v>1108</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498">
-        <v>7570</v>
+        <v>7864</v>
       </c>
       <c r="B498">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="C498">
-        <v>324</v>
+        <v>167</v>
       </c>
       <c r="D498" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E498" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F498" t="s">
-        <v>1095</v>
+        <v>627</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1109</v>
+        <v>1069</v>
       </c>
       <c r="H498" t="s">
-        <v>1110</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499">
-        <v>7534</v>
+        <v>7861</v>
       </c>
       <c r="B499">
         <v>1997</v>
       </c>
       <c r="C499">
-        <v>160</v>
+        <v>257</v>
       </c>
       <c r="D499" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E499" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F499" t="s">
-        <v>1111</v>
+        <v>1071</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1112</v>
+        <v>1072</v>
       </c>
       <c r="H499" t="s">
-        <v>1113</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500">
-        <v>7457</v>
+        <v>7797</v>
       </c>
       <c r="B500">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="C500">
-        <v>91</v>
+        <v>463</v>
       </c>
       <c r="D500" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E500" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F500" t="s">
-        <v>1095</v>
+        <v>1074</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1114</v>
+        <v>1075</v>
       </c>
       <c r="H500" t="s">
-        <v>1115</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501">
-        <v>7445</v>
+        <v>7712</v>
       </c>
       <c r="B501">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="C501">
-        <v>24</v>
+        <v>366</v>
       </c>
       <c r="D501" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E501" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F501" t="s">
-        <v>1095</v>
+        <v>616</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1116</v>
+        <v>1077</v>
       </c>
       <c r="H501" t="s">
-        <v>1117</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502">
-        <v>7434</v>
+        <v>7670</v>
       </c>
       <c r="B502">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="C502">
-        <v>29</v>
+        <v>108</v>
       </c>
       <c r="D502" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E502" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F502" t="s">
-        <v>638</v>
+        <v>616</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1118</v>
+        <v>1079</v>
       </c>
       <c r="H502" t="s">
-        <v>1119</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503">
-        <v>7413</v>
+        <v>7658</v>
       </c>
       <c r="B503">
         <v>1997</v>
       </c>
       <c r="C503">
-        <v>123</v>
+        <v>63</v>
       </c>
       <c r="D503" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E503" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F503" t="s">
-        <v>1095</v>
+        <v>807</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1120</v>
+        <v>1081</v>
       </c>
       <c r="H503" t="s">
-        <v>1121</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504">
-        <v>7395</v>
+        <v>7574</v>
       </c>
       <c r="B504">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="C504">
-        <v>74</v>
+        <v>359</v>
       </c>
       <c r="D504" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E504" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F504" t="s">
-        <v>1111</v>
+        <v>1071</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1122</v>
+        <v>1083</v>
       </c>
       <c r="H504" t="s">
-        <v>1123</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505">
-        <v>7369</v>
+        <v>7570</v>
       </c>
       <c r="B505">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="C505">
-        <v>89</v>
+        <v>324</v>
       </c>
       <c r="D505" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E505" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F505" t="s">
-        <v>872</v>
+        <v>1071</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1124</v>
+        <v>1085</v>
       </c>
       <c r="H505" t="s">
-        <v>1125</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506">
-        <v>7368</v>
+        <v>7534</v>
       </c>
       <c r="B506">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="C506">
-        <v>2</v>
+        <v>160</v>
       </c>
       <c r="D506" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E506" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F506" t="s">
-        <v>872</v>
+        <v>1087</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1126</v>
+        <v>1088</v>
       </c>
       <c r="H506" t="s">
-        <v>1127</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507">
-        <v>7338</v>
+        <v>7457</v>
       </c>
       <c r="B507">
         <v>1998</v>
       </c>
       <c r="C507">
-        <v>127</v>
+        <v>91</v>
       </c>
       <c r="D507" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E507" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F507" t="s">
-        <v>1047</v>
+        <v>1071</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1128</v>
+        <v>1090</v>
       </c>
       <c r="H507" t="s">
-        <v>1129</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508">
-        <v>7336</v>
+        <v>7445</v>
       </c>
       <c r="B508">
         <v>1998</v>
       </c>
       <c r="C508">
-        <v>124</v>
+        <v>24</v>
       </c>
       <c r="D508" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E508" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F508" t="s">
-        <v>1047</v>
+        <v>1071</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1130</v>
+        <v>1092</v>
       </c>
       <c r="H508" t="s">
-        <v>1131</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509">
-        <v>7331</v>
+        <v>7434</v>
       </c>
       <c r="B509">
         <v>1998</v>
       </c>
       <c r="C509">
-        <v>105</v>
+        <v>29</v>
       </c>
       <c r="D509" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E509" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F509" t="s">
-        <v>1047</v>
+        <v>616</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1132</v>
+        <v>1094</v>
       </c>
       <c r="H509" t="s">
-        <v>1133</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510">
-        <v>7328</v>
+        <v>7413</v>
       </c>
       <c r="B510">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="C510">
-        <v>103</v>
+        <v>123</v>
       </c>
       <c r="D510" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E510" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F510" t="s">
-        <v>1047</v>
+        <v>1071</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1134</v>
+        <v>1096</v>
       </c>
       <c r="H510" t="s">
-        <v>1135</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511">
-        <v>7325</v>
+        <v>7395</v>
       </c>
       <c r="B511">
         <v>1998</v>
       </c>
       <c r="C511">
-        <v>100</v>
+        <v>74</v>
       </c>
       <c r="D511" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E511" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F511" t="s">
-        <v>1047</v>
+        <v>1087</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1136</v>
+        <v>1098</v>
       </c>
       <c r="H511" t="s">
-        <v>1137</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512">
-        <v>7313</v>
+        <v>7369</v>
       </c>
       <c r="B512">
         <v>1998</v>
       </c>
       <c r="C512">
-        <v>26</v>
+        <v>89</v>
       </c>
       <c r="D512" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E512" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F512" t="s">
-        <v>1047</v>
+        <v>850</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1138</v>
+        <v>1100</v>
       </c>
       <c r="H512" t="s">
-        <v>1139</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513">
-        <v>7305</v>
+        <v>7368</v>
       </c>
       <c r="B513">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="C513">
-        <v>43</v>
+        <v>2</v>
       </c>
       <c r="D513" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E513" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F513" t="s">
-        <v>1095</v>
+        <v>850</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1140</v>
+        <v>1102</v>
       </c>
       <c r="H513" t="s">
-        <v>1141</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514">
-        <v>7226</v>
+        <v>7338</v>
       </c>
       <c r="B514">
         <v>1998</v>
       </c>
       <c r="C514">
-        <v>158</v>
+        <v>127</v>
       </c>
       <c r="D514" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E514" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F514" t="s">
-        <v>13</v>
+        <v>1023</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1142</v>
+        <v>1104</v>
       </c>
       <c r="H514" t="s">
-        <v>1143</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515">
-        <v>7216</v>
+        <v>7336</v>
       </c>
       <c r="B515">
         <v>1998</v>
       </c>
       <c r="C515">
-        <v>53</v>
+        <v>124</v>
       </c>
       <c r="D515" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E515" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F515" t="s">
-        <v>13</v>
+        <v>1023</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1144</v>
+        <v>1106</v>
       </c>
       <c r="H515" t="s">
-        <v>1145</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516">
-        <v>7214</v>
+        <v>7331</v>
       </c>
       <c r="B516">
         <v>1998</v>
       </c>
       <c r="C516">
-        <v>49</v>
+        <v>105</v>
       </c>
       <c r="D516" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E516" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F516" t="s">
-        <v>13</v>
+        <v>1023</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1146</v>
+        <v>1108</v>
       </c>
       <c r="H516" t="s">
-        <v>1147</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517">
-        <v>7177</v>
+        <v>7328</v>
       </c>
       <c r="B517">
-        <v>2000</v>
+        <v>1998</v>
       </c>
       <c r="C517">
-        <v>140</v>
+        <v>103</v>
       </c>
       <c r="D517" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E517" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F517" t="s">
-        <v>638</v>
+        <v>1023</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1148</v>
+        <v>1110</v>
       </c>
       <c r="H517" t="s">
-        <v>1149</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518">
-        <v>7161</v>
+        <v>7325</v>
       </c>
       <c r="B518">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="C518">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="D518" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E518" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F518" t="s">
-        <v>638</v>
+        <v>1023</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1150</v>
+        <v>1112</v>
       </c>
       <c r="H518" t="s">
-        <v>1151</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519">
-        <v>7096</v>
+        <v>7313</v>
       </c>
       <c r="B519">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="C519">
-        <v>1750</v>
+        <v>26</v>
       </c>
       <c r="D519" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E519" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F519" t="s">
-        <v>1095</v>
+        <v>1023</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1152</v>
+        <v>1114</v>
       </c>
       <c r="H519" t="s">
-        <v>1153</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520">
-        <v>7074</v>
+        <v>7305</v>
       </c>
       <c r="B520">
-        <v>1999</v>
+        <v>1997</v>
       </c>
       <c r="C520">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D520" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E520" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F520" t="s">
-        <v>1095</v>
+        <v>1071</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1154</v>
+        <v>1116</v>
       </c>
       <c r="H520" t="s">
-        <v>1155</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521">
-        <v>7064</v>
+        <v>7226</v>
       </c>
       <c r="B521">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="C521">
-        <v>134</v>
+        <v>158</v>
       </c>
       <c r="D521" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E521" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F521" t="s">
-        <v>872</v>
+        <v>14</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1156</v>
+        <v>1118</v>
       </c>
       <c r="H521" t="s">
-        <v>1157</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522">
-        <v>7037</v>
+        <v>7216</v>
       </c>
       <c r="B522">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="C522">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="D522" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E522" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F522" t="s">
-        <v>829</v>
+        <v>14</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>1158</v>
+        <v>1120</v>
       </c>
       <c r="H522" t="s">
-        <v>1159</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523">
-        <v>7035</v>
+        <v>7214</v>
       </c>
       <c r="B523">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="C523">
-        <v>136</v>
+        <v>49</v>
       </c>
       <c r="D523" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E523" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F523" t="s">
-        <v>829</v>
+        <v>14</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>1160</v>
+        <v>1122</v>
       </c>
       <c r="H523" t="s">
-        <v>1161</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524">
-        <v>7015</v>
+        <v>7177</v>
       </c>
       <c r="B524">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="C524">
-        <v>175</v>
+        <v>140</v>
       </c>
       <c r="D524" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E524" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F524" t="s">
-        <v>1047</v>
+        <v>616</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1162</v>
+        <v>1124</v>
       </c>
       <c r="H524" t="s">
-        <v>1163</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525">
-        <v>7007</v>
+        <v>7161</v>
       </c>
       <c r="B525">
         <v>1999</v>
       </c>
       <c r="C525">
-        <v>91</v>
+        <v>82</v>
       </c>
       <c r="D525" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E525" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F525" t="s">
-        <v>1047</v>
+        <v>616</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1164</v>
+        <v>1126</v>
       </c>
       <c r="H525" t="s">
-        <v>1165</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526">
-        <v>6999</v>
+        <v>7096</v>
       </c>
       <c r="B526">
         <v>1999</v>
       </c>
       <c r="C526">
-        <v>46</v>
+        <v>1750</v>
       </c>
       <c r="D526" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E526" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F526" t="s">
-        <v>1054</v>
+        <v>1071</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1166</v>
+        <v>1128</v>
       </c>
       <c r="H526" t="s">
-        <v>1167</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527">
-        <v>6976</v>
+        <v>7074</v>
       </c>
       <c r="B527">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="C527">
-        <v>400</v>
+        <v>42</v>
       </c>
       <c r="D527" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E527" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F527" t="s">
-        <v>1095</v>
+        <v>1071</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1168</v>
+        <v>1130</v>
       </c>
       <c r="H527" t="s">
-        <v>1169</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528">
-        <v>6957</v>
+        <v>7064</v>
       </c>
       <c r="B528">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="C528">
-        <v>37</v>
+        <v>134</v>
       </c>
       <c r="D528" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E528" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F528" t="s">
-        <v>1095</v>
+        <v>850</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1170</v>
+        <v>1132</v>
       </c>
       <c r="H528" t="s">
-        <v>1171</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529">
-        <v>6870</v>
+        <v>7037</v>
       </c>
       <c r="B529">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="C529">
-        <v>53</v>
+        <v>172</v>
       </c>
       <c r="D529" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E529" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F529" t="s">
-        <v>872</v>
+        <v>807</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>1172</v>
+        <v>1134</v>
       </c>
       <c r="H529" t="s">
-        <v>1173</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530">
-        <v>6863</v>
+        <v>7035</v>
       </c>
       <c r="B530">
-        <v>2000</v>
+        <v>1999</v>
       </c>
       <c r="C530">
-        <v>4</v>
+        <v>136</v>
       </c>
       <c r="D530" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E530" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F530" t="s">
-        <v>872</v>
+        <v>807</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>1174</v>
+        <v>1136</v>
       </c>
       <c r="H530" t="s">
-        <v>1175</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531">
-        <v>6861</v>
+        <v>7015</v>
       </c>
       <c r="B531">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="C531">
-        <v>58</v>
+        <v>175</v>
       </c>
       <c r="D531" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E531" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F531" t="s">
-        <v>1095</v>
+        <v>1023</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>1176</v>
+        <v>1138</v>
       </c>
       <c r="H531" t="s">
-        <v>1177</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532">
-        <v>6762</v>
+        <v>7007</v>
       </c>
       <c r="B532">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="C532">
-        <v>71</v>
+        <v>91</v>
       </c>
       <c r="D532" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E532" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F532" t="s">
-        <v>886</v>
+        <v>1023</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>1178</v>
+        <v>1140</v>
       </c>
       <c r="H532" t="s">
-        <v>1179</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533">
-        <v>6730</v>
+        <v>6999</v>
       </c>
       <c r="B533">
-        <v>2001</v>
+        <v>1999</v>
       </c>
       <c r="C533">
-        <v>266</v>
+        <v>46</v>
       </c>
       <c r="D533" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E533" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F533" t="s">
-        <v>1180</v>
+        <v>1030</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>1181</v>
+        <v>1142</v>
       </c>
       <c r="H533" t="s">
-        <v>1182</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534">
-        <v>6703</v>
+        <v>6976</v>
       </c>
       <c r="B534">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="C534">
-        <v>87</v>
+        <v>400</v>
       </c>
       <c r="D534" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E534" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F534" t="s">
-        <v>1180</v>
+        <v>1071</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>1183</v>
+        <v>1144</v>
       </c>
       <c r="H534" t="s">
-        <v>1184</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535">
-        <v>6686</v>
+        <v>6957</v>
       </c>
       <c r="B535">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="C535">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="D535" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E535" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F535" t="s">
-        <v>1180</v>
+        <v>1071</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>1185</v>
+        <v>1146</v>
       </c>
       <c r="H535" t="s">
-        <v>1186</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536">
-        <v>6684</v>
+        <v>6870</v>
       </c>
       <c r="B536">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="C536">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D536" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E536" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F536" t="s">
-        <v>1180</v>
+        <v>850</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>1187</v>
+        <v>1148</v>
       </c>
       <c r="H536" t="s">
-        <v>1188</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537">
-        <v>6672</v>
+        <v>6863</v>
       </c>
       <c r="B537">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="C537">
-        <v>212</v>
+        <v>4</v>
       </c>
       <c r="D537" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E537" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F537" t="s">
-        <v>13</v>
+        <v>850</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>1189</v>
+        <v>1150</v>
       </c>
       <c r="H537" t="s">
-        <v>1190</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538">
-        <v>6573</v>
+        <v>6861</v>
       </c>
       <c r="B538">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="C538">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="D538" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E538" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F538" t="s">
-        <v>1047</v>
+        <v>1071</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>1191</v>
+        <v>1152</v>
       </c>
       <c r="H538" t="s">
-        <v>1049</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539">
-        <v>6572</v>
+        <v>6762</v>
       </c>
       <c r="B539">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="C539">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="D539" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E539" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F539" t="s">
-        <v>1047</v>
+        <v>863</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>1192</v>
+        <v>1154</v>
       </c>
       <c r="H539" t="s">
-        <v>1193</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540">
-        <v>6567</v>
+        <v>6730</v>
       </c>
       <c r="B540">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="C540">
-        <v>32</v>
+        <v>266</v>
       </c>
       <c r="D540" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E540" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F540" t="s">
-        <v>1047</v>
+        <v>1156</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>1194</v>
+        <v>1157</v>
       </c>
       <c r="H540" t="s">
-        <v>1195</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541">
-        <v>6565</v>
+        <v>6703</v>
       </c>
       <c r="B541">
         <v>2001</v>
       </c>
       <c r="C541">
-        <v>178</v>
+        <v>87</v>
       </c>
       <c r="D541" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E541" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F541" t="s">
-        <v>1047</v>
+        <v>1156</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>1196</v>
+        <v>1159</v>
       </c>
       <c r="H541" t="s">
-        <v>1197</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542">
-        <v>6563</v>
+        <v>6686</v>
       </c>
       <c r="B542">
         <v>2001</v>
       </c>
       <c r="C542">
-        <v>170</v>
+        <v>51</v>
       </c>
       <c r="D542" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E542" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F542" t="s">
-        <v>1047</v>
+        <v>1156</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>1198</v>
+        <v>1161</v>
       </c>
       <c r="H542" t="s">
-        <v>1199</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543">
-        <v>6556</v>
+        <v>6684</v>
       </c>
       <c r="B543">
         <v>2001</v>
       </c>
       <c r="C543">
-        <v>134</v>
+        <v>49</v>
       </c>
       <c r="D543" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E543" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F543" t="s">
-        <v>1047</v>
+        <v>1156</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>1200</v>
+        <v>1163</v>
       </c>
       <c r="H543" t="s">
-        <v>1201</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544">
-        <v>6480</v>
+        <v>6672</v>
       </c>
       <c r="B544">
         <v>2001</v>
       </c>
       <c r="C544">
-        <v>296</v>
+        <v>212</v>
       </c>
       <c r="D544" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E544" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F544" t="s">
-        <v>1029</v>
+        <v>14</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>1202</v>
+        <v>1165</v>
       </c>
       <c r="H544" t="s">
-        <v>1203</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545">
-        <v>6460</v>
+        <v>6573</v>
       </c>
       <c r="B545">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="C545">
-        <v>326</v>
+        <v>67</v>
       </c>
       <c r="D545" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E545" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F545" t="s">
-        <v>742</v>
+        <v>1023</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>1204</v>
+        <v>1167</v>
       </c>
       <c r="H545" t="s">
-        <v>1205</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546">
-        <v>6437</v>
+        <v>6572</v>
       </c>
       <c r="B546">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="C546">
-        <v>325</v>
+        <v>54</v>
       </c>
       <c r="D546" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E546" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F546" t="s">
-        <v>1206</v>
+        <v>1023</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>1207</v>
+        <v>1168</v>
       </c>
       <c r="H546" t="s">
-        <v>1208</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547">
-        <v>6436</v>
+        <v>6567</v>
       </c>
       <c r="B547">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="C547">
-        <v>126</v>
+        <v>32</v>
       </c>
       <c r="D547" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E547" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F547" t="s">
-        <v>742</v>
+        <v>1023</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>1209</v>
+        <v>1170</v>
       </c>
       <c r="H547" t="s">
-        <v>1210</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548">
-        <v>6432</v>
+        <v>6565</v>
       </c>
       <c r="B548">
         <v>2001</v>
       </c>
       <c r="C548">
-        <v>197</v>
+        <v>178</v>
       </c>
       <c r="D548" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E548" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F548" t="s">
-        <v>829</v>
+        <v>1023</v>
       </c>
       <c r="G548" s="1" t="s">
-        <v>1211</v>
+        <v>1172</v>
       </c>
       <c r="H548" t="s">
-        <v>1212</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549">
-        <v>6422</v>
+        <v>6563</v>
       </c>
       <c r="B549">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="C549">
-        <v>87</v>
+        <v>170</v>
       </c>
       <c r="D549" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E549" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F549" t="s">
-        <v>742</v>
+        <v>1023</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>1213</v>
+        <v>1174</v>
       </c>
       <c r="H549" t="s">
-        <v>1214</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550">
-        <v>6390</v>
+        <v>6556</v>
       </c>
       <c r="B550">
-        <v>2002</v>
+        <v>2001</v>
       </c>
       <c r="C550">
-        <v>112</v>
+        <v>134</v>
       </c>
       <c r="D550" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E550" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F550" t="s">
-        <v>1215</v>
+        <v>1023</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>1216</v>
+        <v>1176</v>
       </c>
       <c r="H550" t="s">
-        <v>1217</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551">
-        <v>6370</v>
+        <v>6480</v>
       </c>
       <c r="B551">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="C551">
-        <v>356</v>
+        <v>296</v>
       </c>
       <c r="D551" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E551" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F551" t="s">
-        <v>829</v>
+        <v>1005</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>1218</v>
+        <v>1178</v>
       </c>
       <c r="H551" t="s">
-        <v>1219</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552">
-        <v>6369</v>
+        <v>6460</v>
       </c>
       <c r="B552">
         <v>2003</v>
       </c>
       <c r="C552">
-        <v>355</v>
+        <v>326</v>
       </c>
       <c r="D552" t="s">
+        <v>9</v>
+      </c>
+      <c r="E552" t="s">
+        <v>10</v>
+      </c>
+      <c r="F552" t="s">
+        <v>720</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H552" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
         <v>8</v>
       </c>
-      <c r="E552" t="s">
-[...20 lines deleted...]
-        <v>62</v>
+      <c r="B553" t="s">
+        <v>8</v>
+      </c>
+      <c r="C553" t="s">
+        <v>8</v>
       </c>
       <c r="D553" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E553" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F553" t="s">
-        <v>1047</v>
+        <v>807</v>
       </c>
       <c r="G553" s="1" t="s">
-        <v>1222</v>
+        <v>1182</v>
       </c>
       <c r="H553" t="s">
-        <v>1223</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554">
-        <v>6329</v>
+        <v>6436</v>
       </c>
       <c r="B554">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="C554">
-        <v>31</v>
+        <v>126</v>
       </c>
       <c r="D554" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E554" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F554" t="s">
-        <v>1065</v>
+        <v>720</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>1224</v>
+        <v>1184</v>
       </c>
       <c r="H554" t="s">
-        <v>1225</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555">
-        <v>6280</v>
+        <v>6432</v>
       </c>
       <c r="B555">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="C555">
-        <v>159</v>
+        <v>197</v>
       </c>
       <c r="D555" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E555" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F555" t="s">
-        <v>1180</v>
+        <v>807</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>1226</v>
+        <v>1186</v>
       </c>
       <c r="H555" t="s">
-        <v>1227</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556">
-        <v>6269</v>
+        <v>6422</v>
       </c>
       <c r="B556">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="C556">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="D556" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E556" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F556" t="s">
-        <v>13</v>
+        <v>720</v>
       </c>
       <c r="G556" s="1" t="s">
-        <v>1228</v>
+        <v>1188</v>
       </c>
       <c r="H556" t="s">
-        <v>1229</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557">
-        <v>6202</v>
+        <v>6390</v>
       </c>
       <c r="B557">
         <v>2002</v>
       </c>
       <c r="C557">
-        <v>151</v>
+        <v>112</v>
       </c>
       <c r="D557" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E557" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F557" t="s">
-        <v>1180</v>
+        <v>1190</v>
       </c>
       <c r="G557" s="1" t="s">
-        <v>1230</v>
+        <v>1191</v>
       </c>
       <c r="H557" t="s">
-        <v>1231</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558">
-        <v>6167</v>
+        <v>6370</v>
       </c>
       <c r="B558">
         <v>2003</v>
       </c>
       <c r="C558">
-        <v>63</v>
+        <v>356</v>
       </c>
       <c r="D558" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E558" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F558" t="s">
-        <v>1232</v>
+        <v>807</v>
       </c>
       <c r="G558" s="1" t="s">
-        <v>1233</v>
+        <v>1193</v>
       </c>
       <c r="H558" t="s">
-        <v>1234</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559">
-        <v>5986</v>
+        <v>6369</v>
       </c>
       <c r="B559">
         <v>2003</v>
       </c>
       <c r="C559">
-        <v>55</v>
+        <v>355</v>
       </c>
       <c r="D559" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E559" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F559" t="s">
-        <v>613</v>
+        <v>807</v>
       </c>
       <c r="G559" s="1" t="s">
-        <v>1235</v>
+        <v>1195</v>
       </c>
       <c r="H559" t="s">
-        <v>1236</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560">
-        <v>5968</v>
+        <v>6335</v>
       </c>
       <c r="B560">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="C560">
-        <v>229</v>
+        <v>62</v>
       </c>
       <c r="D560" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E560" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F560" t="s">
-        <v>1047</v>
+        <v>1023</v>
       </c>
       <c r="G560" s="1" t="s">
-        <v>1237</v>
+        <v>1197</v>
       </c>
       <c r="H560" t="s">
-        <v>1238</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561">
-        <v>5952</v>
+        <v>6329</v>
       </c>
       <c r="B561">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="C561">
-        <v>112</v>
+        <v>31</v>
       </c>
       <c r="D561" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E561" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F561" t="s">
-        <v>1047</v>
+        <v>1041</v>
       </c>
       <c r="G561" s="1" t="s">
-        <v>1239</v>
+        <v>1199</v>
       </c>
       <c r="H561" t="s">
-        <v>1240</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562">
-        <v>5945</v>
+        <v>6280</v>
       </c>
       <c r="B562">
         <v>2003</v>
       </c>
       <c r="C562">
-        <v>100</v>
+        <v>159</v>
       </c>
       <c r="D562" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E562" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F562" t="s">
-        <v>1047</v>
+        <v>1156</v>
       </c>
       <c r="G562" s="1" t="s">
-        <v>1241</v>
+        <v>1201</v>
       </c>
       <c r="H562" t="s">
-        <v>1242</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563">
-        <v>5912</v>
+        <v>6269</v>
       </c>
       <c r="B563">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="C563">
-        <v>137</v>
+        <v>101</v>
       </c>
       <c r="D563" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E563" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F563" t="s">
-        <v>886</v>
+        <v>14</v>
       </c>
       <c r="G563" s="1" t="s">
-        <v>1243</v>
+        <v>1203</v>
       </c>
       <c r="H563" t="s">
-        <v>1244</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564">
-        <v>5850</v>
+        <v>6202</v>
       </c>
       <c r="B564">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="C564">
-        <v>228</v>
+        <v>151</v>
       </c>
       <c r="D564" t="s">
+        <v>9</v>
+      </c>
+      <c r="E564" t="s">
+        <v>10</v>
+      </c>
+      <c r="F564" t="s">
+        <v>1156</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="H564" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
         <v>8</v>
       </c>
-      <c r="E564" t="s">
-[...20 lines deleted...]
-        <v>292</v>
+      <c r="B565" t="s">
+        <v>8</v>
+      </c>
+      <c r="C565" t="s">
+        <v>8</v>
       </c>
       <c r="D565" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E565" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F565" t="s">
-        <v>1095</v>
+        <v>1190</v>
       </c>
       <c r="G565" s="1" t="s">
-        <v>1247</v>
+        <v>1207</v>
       </c>
       <c r="H565" t="s">
-        <v>1248</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566">
-        <v>5832</v>
+        <v>5986</v>
       </c>
       <c r="B566">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="C566">
-        <v>1980</v>
+        <v>55</v>
       </c>
       <c r="D566" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E566" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F566" t="s">
-        <v>1095</v>
+        <v>591</v>
       </c>
       <c r="G566" s="1" t="s">
-        <v>1249</v>
+        <v>1209</v>
       </c>
       <c r="H566" t="s">
-        <v>1250</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567">
-        <v>5785</v>
+        <v>5968</v>
       </c>
       <c r="B567">
         <v>2003</v>
       </c>
       <c r="C567">
-        <v>50</v>
+        <v>229</v>
       </c>
       <c r="D567" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E567" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F567" t="s">
-        <v>13</v>
+        <v>1023</v>
       </c>
       <c r="G567" s="1" t="s">
-        <v>1251</v>
+        <v>1211</v>
       </c>
       <c r="H567" t="s">
-        <v>1252</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568">
-        <v>5737</v>
+        <v>5952</v>
       </c>
       <c r="B568">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="C568">
-        <v>93</v>
+        <v>112</v>
       </c>
       <c r="D568" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E568" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F568" t="s">
-        <v>13</v>
+        <v>1023</v>
       </c>
       <c r="G568" s="1" t="s">
-        <v>1253</v>
+        <v>1213</v>
       </c>
       <c r="H568" t="s">
-        <v>1254</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569">
-        <v>5733</v>
+        <v>5945</v>
       </c>
       <c r="B569">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="C569">
-        <v>81</v>
+        <v>100</v>
       </c>
       <c r="D569" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E569" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F569" t="s">
-        <v>13</v>
+        <v>1023</v>
       </c>
       <c r="G569" s="1" t="s">
-        <v>1255</v>
+        <v>1215</v>
       </c>
       <c r="H569" t="s">
-        <v>1256</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570">
-        <v>5716</v>
+        <v>5912</v>
       </c>
       <c r="B570">
         <v>2004</v>
       </c>
       <c r="C570">
-        <v>66</v>
+        <v>137</v>
       </c>
       <c r="D570" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E570" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F570" t="s">
-        <v>829</v>
+        <v>863</v>
       </c>
       <c r="G570" s="1" t="s">
-        <v>1257</v>
+        <v>1217</v>
       </c>
       <c r="H570" t="s">
-        <v>1258</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571">
-        <v>5715</v>
+        <v>5850</v>
       </c>
       <c r="B571">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="C571">
-        <v>301</v>
+        <v>228</v>
       </c>
       <c r="D571" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E571" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F571" t="s">
-        <v>1259</v>
+        <v>14</v>
       </c>
       <c r="G571" s="1" t="s">
-        <v>1260</v>
+        <v>1219</v>
       </c>
       <c r="H571" t="s">
-        <v>1261</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572">
-        <v>5710</v>
+        <v>5847</v>
       </c>
       <c r="B572">
         <v>2004</v>
       </c>
       <c r="C572">
-        <v>169</v>
+        <v>292</v>
       </c>
       <c r="D572" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E572" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F572" t="s">
-        <v>1180</v>
+        <v>1071</v>
       </c>
       <c r="G572" s="1" t="s">
-        <v>1262</v>
+        <v>1221</v>
       </c>
       <c r="H572" t="s">
-        <v>1263</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573">
-        <v>5709</v>
+        <v>5832</v>
       </c>
       <c r="B573">
         <v>2004</v>
       </c>
       <c r="C573">
-        <v>168</v>
+        <v>1980</v>
       </c>
       <c r="D573" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E573" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F573" t="s">
-        <v>1180</v>
+        <v>1071</v>
       </c>
       <c r="G573" s="1" t="s">
-        <v>1264</v>
+        <v>1223</v>
       </c>
       <c r="H573" t="s">
-        <v>1265</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574">
-        <v>5706</v>
+        <v>5785</v>
       </c>
       <c r="B574">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="C574">
-        <v>134</v>
+        <v>50</v>
       </c>
       <c r="D574" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E574" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F574" t="s">
-        <v>1180</v>
+        <v>14</v>
       </c>
       <c r="G574" s="1" t="s">
-        <v>1266</v>
+        <v>1225</v>
       </c>
       <c r="H574" t="s">
-        <v>1267</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575">
-        <v>5699</v>
+        <v>5737</v>
       </c>
       <c r="B575">
         <v>2004</v>
       </c>
       <c r="C575">
-        <v>299</v>
+        <v>93</v>
       </c>
       <c r="D575" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E575" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F575" t="s">
-        <v>613</v>
+        <v>14</v>
       </c>
       <c r="G575" s="1" t="s">
-        <v>1268</v>
+        <v>1227</v>
       </c>
       <c r="H575" t="s">
-        <v>1269</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576">
-        <v>5689</v>
+        <v>5733</v>
       </c>
       <c r="B576">
         <v>2004</v>
       </c>
       <c r="C576">
-        <v>263</v>
+        <v>81</v>
       </c>
       <c r="D576" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E576" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F576" t="s">
-        <v>613</v>
+        <v>14</v>
       </c>
       <c r="G576" s="1" t="s">
-        <v>1270</v>
+        <v>1229</v>
       </c>
       <c r="H576" t="s">
-        <v>1271</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577">
-        <v>5688</v>
+        <v>5716</v>
       </c>
       <c r="B577">
         <v>2004</v>
       </c>
       <c r="C577">
-        <v>262</v>
+        <v>66</v>
       </c>
       <c r="D577" t="s">
+        <v>9</v>
+      </c>
+      <c r="E577" t="s">
+        <v>10</v>
+      </c>
+      <c r="F577" t="s">
+        <v>807</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="H577" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
         <v>8</v>
       </c>
-      <c r="E577" t="s">
-[...20 lines deleted...]
-        <v>261</v>
+      <c r="B578" t="s">
+        <v>8</v>
+      </c>
+      <c r="C578" t="s">
+        <v>8</v>
       </c>
       <c r="D578" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E578" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F578" t="s">
-        <v>613</v>
+        <v>1190</v>
       </c>
       <c r="G578" s="1" t="s">
-        <v>1274</v>
+        <v>1233</v>
       </c>
       <c r="H578" t="s">
-        <v>1275</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579">
-        <v>5686</v>
+        <v>5710</v>
       </c>
       <c r="B579">
         <v>2004</v>
       </c>
       <c r="C579">
-        <v>260</v>
+        <v>169</v>
       </c>
       <c r="D579" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E579" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F579" t="s">
-        <v>613</v>
+        <v>1156</v>
       </c>
       <c r="G579" s="1" t="s">
-        <v>1276</v>
+        <v>1235</v>
       </c>
       <c r="H579" t="s">
-        <v>1277</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580">
-        <v>5685</v>
+        <v>5709</v>
       </c>
       <c r="B580">
         <v>2004</v>
       </c>
       <c r="C580">
-        <v>259</v>
+        <v>168</v>
       </c>
       <c r="D580" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E580" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F580" t="s">
-        <v>613</v>
+        <v>1156</v>
       </c>
       <c r="G580" s="1" t="s">
-        <v>1278</v>
+        <v>1237</v>
       </c>
       <c r="H580" t="s">
-        <v>1279</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581">
-        <v>5684</v>
+        <v>5706</v>
       </c>
       <c r="B581">
         <v>2004</v>
       </c>
       <c r="C581">
-        <v>258</v>
+        <v>134</v>
       </c>
       <c r="D581" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E581" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F581" t="s">
-        <v>613</v>
+        <v>1156</v>
       </c>
       <c r="G581" s="1" t="s">
-        <v>1280</v>
+        <v>1239</v>
       </c>
       <c r="H581" t="s">
-        <v>1281</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582">
-        <v>5673</v>
+        <v>5699</v>
       </c>
       <c r="B582">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="C582">
-        <v>284</v>
+        <v>299</v>
       </c>
       <c r="D582" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E582" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F582" t="s">
-        <v>1282</v>
+        <v>591</v>
       </c>
       <c r="G582" s="1" t="s">
-        <v>1283</v>
+        <v>1241</v>
       </c>
       <c r="H582" t="s">
-        <v>1284</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583">
-        <v>5652</v>
+        <v>5689</v>
       </c>
       <c r="B583">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="C583">
-        <v>169</v>
+        <v>263</v>
       </c>
       <c r="D583" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E583" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F583" t="s">
-        <v>1282</v>
+        <v>591</v>
       </c>
       <c r="G583" s="1" t="s">
-        <v>1285</v>
+        <v>1243</v>
       </c>
       <c r="H583" t="s">
-        <v>1286</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584">
-        <v>5645</v>
+        <v>5688</v>
       </c>
       <c r="B584">
         <v>2004</v>
       </c>
       <c r="C584">
-        <v>187</v>
+        <v>262</v>
       </c>
       <c r="D584" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E584" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F584" t="s">
-        <v>613</v>
+        <v>591</v>
       </c>
       <c r="G584" s="1" t="s">
-        <v>1287</v>
+        <v>1245</v>
       </c>
       <c r="H584" t="s">
-        <v>1288</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585">
-        <v>5621</v>
+        <v>5687</v>
       </c>
       <c r="B585">
         <v>2004</v>
       </c>
       <c r="C585">
-        <v>68</v>
+        <v>261</v>
       </c>
       <c r="D585" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E585" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F585" t="s">
-        <v>613</v>
+        <v>591</v>
       </c>
       <c r="G585" s="1" t="s">
-        <v>1289</v>
+        <v>1247</v>
       </c>
       <c r="H585" t="s">
-        <v>1290</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586">
-        <v>5586</v>
+        <v>5686</v>
       </c>
       <c r="B586">
         <v>2004</v>
       </c>
       <c r="C586">
-        <v>64</v>
+        <v>260</v>
       </c>
       <c r="D586" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E586" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F586" t="s">
-        <v>742</v>
+        <v>591</v>
       </c>
       <c r="G586" s="1" t="s">
-        <v>1291</v>
+        <v>1249</v>
       </c>
       <c r="H586" t="s">
-        <v>1292</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587">
-        <v>5553</v>
+        <v>5685</v>
       </c>
       <c r="B587">
         <v>2004</v>
       </c>
       <c r="C587">
-        <v>121</v>
+        <v>259</v>
       </c>
       <c r="D587" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E587" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F587" t="s">
-        <v>1047</v>
+        <v>591</v>
       </c>
       <c r="G587" s="1" t="s">
-        <v>1293</v>
+        <v>1251</v>
       </c>
       <c r="H587" t="s">
-        <v>1294</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588">
-        <v>5552</v>
+        <v>5684</v>
       </c>
       <c r="B588">
         <v>2004</v>
       </c>
       <c r="C588">
-        <v>120</v>
+        <v>258</v>
       </c>
       <c r="D588" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E588" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F588" t="s">
-        <v>1047</v>
+        <v>591</v>
       </c>
       <c r="G588" s="1" t="s">
-        <v>1295</v>
+        <v>1253</v>
       </c>
       <c r="H588" t="s">
-        <v>1296</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589">
-        <v>5513</v>
+        <v>5673</v>
       </c>
       <c r="B589">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="C589">
-        <v>81</v>
+        <v>284</v>
       </c>
       <c r="D589" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E589" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F589" t="s">
-        <v>1180</v>
+        <v>1255</v>
       </c>
       <c r="G589" s="1" t="s">
-        <v>1297</v>
+        <v>1256</v>
       </c>
       <c r="H589" t="s">
-        <v>1298</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590">
-        <v>5512</v>
+        <v>5652</v>
       </c>
       <c r="B590">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="C590">
-        <v>78</v>
+        <v>169</v>
       </c>
       <c r="D590" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E590" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F590" t="s">
-        <v>1180</v>
+        <v>1255</v>
       </c>
       <c r="G590" s="1" t="s">
-        <v>1299</v>
+        <v>1258</v>
       </c>
       <c r="H590" t="s">
-        <v>1300</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591">
-        <v>5483</v>
+        <v>5645</v>
       </c>
       <c r="B591">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="C591">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="D591" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E591" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F591" t="s">
-        <v>39</v>
+        <v>591</v>
       </c>
       <c r="G591" s="1" t="s">
-        <v>1301</v>
+        <v>1260</v>
       </c>
       <c r="H591" t="s">
-        <v>1302</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592">
-        <v>5464</v>
+        <v>5621</v>
       </c>
       <c r="B592">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="C592">
-        <v>200</v>
+        <v>68</v>
       </c>
       <c r="D592" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E592" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F592" t="s">
-        <v>1303</v>
+        <v>591</v>
       </c>
       <c r="G592" s="1" t="s">
-        <v>1304</v>
+        <v>1262</v>
       </c>
       <c r="H592" t="s">
-        <v>1305</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593">
-        <v>5443</v>
+        <v>5586</v>
       </c>
       <c r="B593">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="C593">
-        <v>221</v>
+        <v>64</v>
       </c>
       <c r="D593" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E593" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F593" t="s">
-        <v>1306</v>
+        <v>720</v>
       </c>
       <c r="G593" s="1" t="s">
-        <v>1307</v>
+        <v>1264</v>
       </c>
       <c r="H593" t="s">
-        <v>1308</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594">
-        <v>5440</v>
+        <v>5553</v>
       </c>
       <c r="B594">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="C594">
-        <v>199</v>
+        <v>121</v>
       </c>
       <c r="D594" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E594" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F594" t="s">
-        <v>1095</v>
+        <v>1023</v>
       </c>
       <c r="G594" s="1" t="s">
-        <v>1309</v>
+        <v>1266</v>
       </c>
       <c r="H594" t="s">
-        <v>1310</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595">
-        <v>5431</v>
+        <v>5552</v>
       </c>
       <c r="B595">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="C595">
-        <v>73</v>
+        <v>120</v>
       </c>
       <c r="D595" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E595" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F595" t="s">
-        <v>1095</v>
+        <v>1023</v>
       </c>
       <c r="G595" s="1" t="s">
-        <v>1311</v>
+        <v>1268</v>
       </c>
       <c r="H595" t="s">
-        <v>1312</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596">
-        <v>5423</v>
+        <v>5513</v>
       </c>
       <c r="B596">
         <v>2005</v>
       </c>
       <c r="C596">
-        <v>56</v>
+        <v>81</v>
       </c>
       <c r="D596" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E596" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F596" t="s">
-        <v>1095</v>
+        <v>1156</v>
       </c>
       <c r="G596" s="1" t="s">
-        <v>1313</v>
+        <v>1270</v>
       </c>
       <c r="H596" t="s">
-        <v>1314</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597">
-        <v>5417</v>
+        <v>5512</v>
       </c>
       <c r="B597">
         <v>2005</v>
       </c>
       <c r="C597">
-        <v>50</v>
+        <v>78</v>
       </c>
       <c r="D597" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E597" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F597" t="s">
-        <v>1095</v>
+        <v>1156</v>
       </c>
       <c r="G597" s="1" t="s">
-        <v>1315</v>
+        <v>1272</v>
       </c>
       <c r="H597" t="s">
-        <v>1316</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598">
-        <v>5395</v>
+        <v>5483</v>
       </c>
       <c r="B598">
         <v>2005</v>
       </c>
       <c r="C598">
-        <v>99</v>
+        <v>189</v>
       </c>
       <c r="D598" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E598" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F598" t="s">
-        <v>1317</v>
+        <v>55</v>
       </c>
       <c r="G598" s="1" t="s">
-        <v>1318</v>
+        <v>1274</v>
       </c>
       <c r="H598" t="s">
-        <v>1319</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599">
-        <v>5388</v>
+        <v>5464</v>
       </c>
       <c r="B599">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="C599">
-        <v>265</v>
+        <v>200</v>
       </c>
       <c r="D599" t="s">
+        <v>9</v>
+      </c>
+      <c r="E599" t="s">
+        <v>10</v>
+      </c>
+      <c r="F599" t="s">
+        <v>1276</v>
+      </c>
+      <c r="G599" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="H599" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600" t="s">
         <v>8</v>
       </c>
-      <c r="E599" t="s">
-[...20 lines deleted...]
-        <v>180</v>
+      <c r="B600" t="s">
+        <v>8</v>
+      </c>
+      <c r="C600" t="s">
+        <v>8</v>
       </c>
       <c r="D600" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E600" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F600" t="s">
-        <v>83</v>
+        <v>1279</v>
       </c>
       <c r="G600" s="1" t="s">
-        <v>1323</v>
+        <v>1280</v>
       </c>
       <c r="H600" t="s">
-        <v>1324</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601">
-        <v>5357</v>
+        <v>5440</v>
       </c>
       <c r="B601">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="C601">
-        <v>289</v>
+        <v>199</v>
       </c>
       <c r="D601" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E601" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F601" t="s">
-        <v>1320</v>
+        <v>1071</v>
       </c>
       <c r="G601" s="1" t="s">
-        <v>1325</v>
+        <v>1282</v>
       </c>
       <c r="H601" t="s">
-        <v>1326</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602">
-        <v>5343</v>
+        <v>5431</v>
       </c>
       <c r="B602">
         <v>2005</v>
       </c>
       <c r="C602">
-        <v>177</v>
+        <v>73</v>
       </c>
       <c r="D602" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E602" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F602" t="s">
-        <v>1282</v>
+        <v>1071</v>
       </c>
       <c r="G602" s="1" t="s">
-        <v>1327</v>
+        <v>1284</v>
       </c>
       <c r="H602" t="s">
-        <v>1328</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603">
-        <v>5299</v>
+        <v>5423</v>
       </c>
       <c r="B603">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="C603">
-        <v>23</v>
+        <v>56</v>
       </c>
       <c r="D603" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E603" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F603" t="s">
-        <v>1329</v>
+        <v>1071</v>
       </c>
       <c r="G603" s="1" t="s">
-        <v>1330</v>
+        <v>1286</v>
       </c>
       <c r="H603" t="s">
-        <v>1331</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604">
-        <v>5269</v>
+        <v>5417</v>
       </c>
       <c r="B604">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="C604">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D604" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E604" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F604" t="s">
-        <v>1095</v>
+        <v>1071</v>
       </c>
       <c r="G604" s="1" t="s">
-        <v>1332</v>
+        <v>1288</v>
       </c>
       <c r="H604" t="s">
-        <v>1333</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605">
-        <v>5251</v>
+        <v>5395</v>
       </c>
       <c r="B605">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="C605">
-        <v>68</v>
+        <v>99</v>
       </c>
       <c r="D605" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E605" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F605" t="s">
-        <v>886</v>
+        <v>1290</v>
       </c>
       <c r="G605" s="1" t="s">
-        <v>1334</v>
+        <v>1291</v>
       </c>
       <c r="H605" t="s">
-        <v>1335</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606">
-        <v>5219</v>
+        <v>5388</v>
       </c>
       <c r="B606">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="C606">
-        <v>7</v>
+        <v>265</v>
       </c>
       <c r="D606" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E606" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F606" t="s">
-        <v>886</v>
+        <v>1293</v>
       </c>
       <c r="G606" s="1" t="s">
-        <v>1336</v>
+        <v>1294</v>
       </c>
       <c r="H606" t="s">
-        <v>1337</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607">
-        <v>5128</v>
+        <v>5376</v>
       </c>
       <c r="B607">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="C607">
-        <v>272</v>
+        <v>180</v>
       </c>
       <c r="D607" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E607" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F607" t="s">
-        <v>1180</v>
+        <v>97</v>
       </c>
       <c r="G607" s="1" t="s">
-        <v>1338</v>
+        <v>1296</v>
       </c>
       <c r="H607" t="s">
-        <v>1339</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608">
-        <v>5121</v>
+        <v>5357</v>
       </c>
       <c r="B608">
         <v>2007</v>
       </c>
       <c r="C608">
-        <v>164</v>
+        <v>289</v>
       </c>
       <c r="D608" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E608" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F608" t="s">
-        <v>1180</v>
+        <v>1293</v>
       </c>
       <c r="G608" s="1" t="s">
-        <v>1340</v>
+        <v>1298</v>
       </c>
       <c r="H608" t="s">
-        <v>1341</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609">
-        <v>5113</v>
+        <v>5343</v>
       </c>
       <c r="B609">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="C609">
-        <v>140</v>
+        <v>177</v>
       </c>
       <c r="D609" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E609" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F609" t="s">
-        <v>1180</v>
+        <v>1255</v>
       </c>
       <c r="G609" s="1" t="s">
-        <v>1342</v>
+        <v>1300</v>
       </c>
       <c r="H609" t="s">
-        <v>1343</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610">
-        <v>5094</v>
+        <v>5299</v>
       </c>
       <c r="B610">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="C610">
-        <v>75</v>
+        <v>23</v>
       </c>
       <c r="D610" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E610" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F610" t="s">
-        <v>1180</v>
+        <v>1279</v>
       </c>
       <c r="G610" s="1" t="s">
-        <v>1344</v>
+        <v>1302</v>
       </c>
       <c r="H610" t="s">
-        <v>1345</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611">
-        <v>5089</v>
+        <v>5269</v>
       </c>
       <c r="B611">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="C611">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="D611" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E611" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F611" t="s">
-        <v>1180</v>
+        <v>1071</v>
       </c>
       <c r="G611" s="1" t="s">
-        <v>1346</v>
+        <v>1304</v>
       </c>
       <c r="H611" t="s">
-        <v>1347</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612">
-        <v>4996</v>
+        <v>5251</v>
       </c>
       <c r="B612">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="C612">
-        <v>142</v>
+        <v>68</v>
       </c>
       <c r="D612" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E612" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F612" t="s">
-        <v>886</v>
+        <v>863</v>
       </c>
       <c r="G612" s="1" t="s">
-        <v>1348</v>
+        <v>1306</v>
       </c>
       <c r="H612" t="s">
-        <v>1349</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613">
-        <v>4984</v>
+        <v>5219</v>
       </c>
       <c r="B613">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="C613">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D613" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E613" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F613" t="s">
-        <v>886</v>
+        <v>863</v>
       </c>
       <c r="G613" s="1" t="s">
-        <v>1350</v>
+        <v>1308</v>
       </c>
       <c r="H613" t="s">
-        <v>1335</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614">
-        <v>4910</v>
+        <v>5128</v>
       </c>
       <c r="B614">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="C614">
-        <v>49</v>
+        <v>272</v>
       </c>
       <c r="D614" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E614" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F614" t="s">
-        <v>1320</v>
+        <v>1156</v>
       </c>
       <c r="G614" s="1" t="s">
-        <v>1351</v>
+        <v>1310</v>
       </c>
       <c r="H614" t="s">
-        <v>1352</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615">
-        <v>4874</v>
+        <v>5121</v>
       </c>
       <c r="B615">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="C615">
-        <v>15</v>
+        <v>164</v>
       </c>
       <c r="D615" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E615" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F615" t="s">
-        <v>1215</v>
+        <v>1156</v>
       </c>
       <c r="G615" s="1" t="s">
-        <v>1353</v>
+        <v>1312</v>
       </c>
       <c r="H615" t="s">
-        <v>1354</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616">
-        <v>4823</v>
+        <v>5113</v>
       </c>
       <c r="B616">
         <v>2007</v>
       </c>
       <c r="C616">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="D616" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E616" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F616" t="s">
-        <v>1320</v>
+        <v>1156</v>
       </c>
       <c r="G616" s="1" t="s">
-        <v>1355</v>
+        <v>1314</v>
       </c>
       <c r="H616" t="s">
-        <v>1356</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617">
-        <v>4807</v>
+        <v>5094</v>
       </c>
       <c r="B617">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="C617">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="D617" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E617" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F617" t="s">
-        <v>39</v>
+        <v>1156</v>
       </c>
       <c r="G617" s="1" t="s">
-        <v>1357</v>
+        <v>1316</v>
       </c>
       <c r="H617" t="s">
-        <v>1358</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618">
-        <v>4738</v>
+        <v>5089</v>
       </c>
       <c r="B618">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="C618">
-        <v>200</v>
+        <v>57</v>
       </c>
       <c r="D618" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E618" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F618" t="s">
-        <v>1180</v>
+        <v>1156</v>
       </c>
       <c r="G618" s="1" t="s">
-        <v>1359</v>
+        <v>1318</v>
       </c>
       <c r="H618" t="s">
-        <v>1360</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619">
-        <v>4735</v>
+        <v>4996</v>
       </c>
       <c r="B619">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="C619">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="D619" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E619" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F619" t="s">
-        <v>1180</v>
+        <v>863</v>
       </c>
       <c r="G619" s="1" t="s">
-        <v>1361</v>
+        <v>1320</v>
       </c>
       <c r="H619" t="s">
-        <v>1362</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620">
-        <v>4731</v>
+        <v>4984</v>
       </c>
       <c r="B620">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="C620">
-        <v>131</v>
+        <v>20</v>
       </c>
       <c r="D620" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E620" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F620" t="s">
-        <v>1180</v>
+        <v>863</v>
       </c>
       <c r="G620" s="1" t="s">
-        <v>1363</v>
+        <v>1322</v>
       </c>
       <c r="H620" t="s">
-        <v>1364</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621">
-        <v>4730</v>
+        <v>4910</v>
       </c>
       <c r="B621">
         <v>2008</v>
       </c>
       <c r="C621">
-        <v>127</v>
+        <v>49</v>
       </c>
       <c r="D621" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E621" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F621" t="s">
-        <v>1180</v>
+        <v>1293</v>
       </c>
       <c r="G621" s="1" t="s">
-        <v>1365</v>
+        <v>1323</v>
       </c>
       <c r="H621" t="s">
-        <v>1366</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622">
-        <v>4689</v>
+        <v>4874</v>
       </c>
       <c r="B622">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="C622">
-        <v>289</v>
+        <v>15</v>
       </c>
       <c r="D622" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E622" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F622" t="s">
-        <v>586</v>
+        <v>1190</v>
       </c>
       <c r="G622" s="1" t="s">
-        <v>1367</v>
+        <v>1325</v>
       </c>
       <c r="H622" t="s">
-        <v>1368</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623">
-        <v>4681</v>
+        <v>4823</v>
       </c>
       <c r="B623">
-        <v>2009</v>
+        <v>2007</v>
       </c>
       <c r="C623">
-        <v>275</v>
+        <v>15</v>
       </c>
       <c r="D623" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E623" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F623" t="s">
-        <v>1095</v>
+        <v>1293</v>
       </c>
       <c r="G623" s="1" t="s">
-        <v>1369</v>
+        <v>1327</v>
       </c>
       <c r="H623" t="s">
-        <v>1370</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624">
-        <v>4664</v>
+        <v>4807</v>
       </c>
       <c r="B624">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="C624">
-        <v>65</v>
+        <v>44</v>
       </c>
       <c r="D624" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E624" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F624" t="s">
-        <v>1320</v>
+        <v>55</v>
       </c>
       <c r="G624" s="1" t="s">
-        <v>1371</v>
+        <v>1329</v>
       </c>
       <c r="H624" t="s">
-        <v>1372</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625">
-        <v>4632</v>
+        <v>4738</v>
       </c>
       <c r="B625">
-        <v>2016</v>
+        <v>2008</v>
       </c>
       <c r="C625">
-        <v>35</v>
+        <v>200</v>
       </c>
       <c r="D625" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E625" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F625" t="s">
-        <v>1373</v>
+        <v>1156</v>
       </c>
       <c r="G625" s="1" t="s">
-        <v>1374</v>
+        <v>1331</v>
       </c>
       <c r="H625" t="s">
-        <v>1375</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626">
-        <v>4527</v>
+        <v>4735</v>
       </c>
       <c r="B626">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="C626">
-        <v>539</v>
+        <v>139</v>
       </c>
       <c r="D626" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E626" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F626" t="s">
-        <v>1376</v>
+        <v>1156</v>
       </c>
       <c r="G626" s="1" t="s">
-        <v>1377</v>
+        <v>1333</v>
       </c>
       <c r="H626" t="s">
-        <v>967</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627">
-        <v>4401</v>
+        <v>4731</v>
       </c>
       <c r="B627">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="C627">
-        <v>506</v>
+        <v>131</v>
       </c>
       <c r="D627" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E627" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F627" t="s">
-        <v>993</v>
+        <v>1156</v>
       </c>
       <c r="G627" s="1" t="s">
-        <v>1378</v>
+        <v>1335</v>
       </c>
       <c r="H627" t="s">
-        <v>1379</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628">
-        <v>4339</v>
+        <v>4730</v>
       </c>
       <c r="B628">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="C628">
-        <v>466</v>
+        <v>127</v>
       </c>
       <c r="D628" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E628" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F628" t="s">
-        <v>613</v>
+        <v>1156</v>
       </c>
       <c r="G628" s="1" t="s">
-        <v>1380</v>
+        <v>1337</v>
       </c>
       <c r="H628" t="s">
-        <v>1381</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629">
-        <v>4295</v>
+        <v>4689</v>
       </c>
       <c r="B629">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="C629">
-        <v>440</v>
+        <v>289</v>
       </c>
       <c r="D629" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E629" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F629" t="s">
-        <v>1373</v>
+        <v>566</v>
       </c>
       <c r="G629" s="1" t="s">
-        <v>1382</v>
+        <v>1339</v>
       </c>
       <c r="H629" t="s">
-        <v>1383</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630">
-        <v>4188</v>
+        <v>4681</v>
       </c>
       <c r="B630">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="C630">
-        <v>371</v>
+        <v>275</v>
       </c>
       <c r="D630" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E630" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F630" t="s">
-        <v>613</v>
+        <v>1071</v>
       </c>
       <c r="G630" s="1" t="s">
-        <v>1384</v>
+        <v>1341</v>
       </c>
       <c r="H630" t="s">
-        <v>1385</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631">
-        <v>4028</v>
+        <v>4664</v>
       </c>
       <c r="B631">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="C631">
-        <v>261</v>
+        <v>65</v>
       </c>
       <c r="D631" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E631" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F631" t="s">
-        <v>993</v>
+        <v>1293</v>
       </c>
       <c r="G631" s="1" t="s">
-        <v>1386</v>
+        <v>1343</v>
       </c>
       <c r="H631" t="s">
-        <v>1387</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632">
-        <v>3979</v>
+        <v>4632</v>
       </c>
       <c r="B632">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C632">
-        <v>232</v>
+        <v>35</v>
       </c>
       <c r="D632" t="s">
+        <v>9</v>
+      </c>
+      <c r="E632" t="s">
+        <v>10</v>
+      </c>
+      <c r="F632" t="s">
+        <v>1345</v>
+      </c>
+      <c r="G632" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="H632" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633" t="s">
         <v>8</v>
       </c>
-      <c r="E632" t="s">
-[...20 lines deleted...]
-        <v>206</v>
+      <c r="B633" t="s">
+        <v>8</v>
+      </c>
+      <c r="C633" t="s">
+        <v>8</v>
       </c>
       <c r="D633" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E633" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F633" t="s">
-        <v>1390</v>
+        <v>1071</v>
       </c>
       <c r="G633" s="1" t="s">
-        <v>1391</v>
+        <v>1348</v>
       </c>
       <c r="H633" t="s">
-        <v>1392</v>
+        <v>944</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634">
-        <v>3917</v>
+        <v>4401</v>
       </c>
       <c r="B634">
         <v>2015</v>
       </c>
       <c r="C634">
-        <v>187</v>
+        <v>506</v>
       </c>
       <c r="D634" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E634" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F634" t="s">
-        <v>598</v>
+        <v>970</v>
       </c>
       <c r="G634" s="1" t="s">
-        <v>1393</v>
+        <v>1349</v>
       </c>
       <c r="H634" t="s">
-        <v>1394</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635">
-        <v>3902</v>
+        <v>4339</v>
       </c>
       <c r="B635">
         <v>2015</v>
       </c>
       <c r="C635">
-        <v>175</v>
+        <v>466</v>
       </c>
       <c r="D635" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E635" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F635" t="s">
-        <v>1095</v>
+        <v>591</v>
       </c>
       <c r="G635" s="1" t="s">
-        <v>1395</v>
+        <v>1351</v>
       </c>
       <c r="H635" t="s">
-        <v>1396</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636">
-        <v>3891</v>
+        <v>4295</v>
       </c>
       <c r="B636">
         <v>2015</v>
       </c>
       <c r="C636">
-        <v>166</v>
+        <v>440</v>
       </c>
       <c r="D636" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E636" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F636" t="s">
-        <v>598</v>
+        <v>1345</v>
       </c>
       <c r="G636" s="1" t="s">
-        <v>1397</v>
+        <v>1353</v>
       </c>
       <c r="H636" t="s">
-        <v>1398</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637">
-        <v>3844</v>
+        <v>4188</v>
       </c>
       <c r="B637">
         <v>2015</v>
       </c>
       <c r="C637">
-        <v>132</v>
+        <v>371</v>
       </c>
       <c r="D637" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E637" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F637" t="s">
-        <v>613</v>
+        <v>591</v>
       </c>
       <c r="G637" s="1" t="s">
-        <v>1399</v>
+        <v>1355</v>
       </c>
       <c r="H637" t="s">
-        <v>1400</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638">
-        <v>3812</v>
+        <v>4028</v>
       </c>
       <c r="B638">
         <v>2015</v>
       </c>
       <c r="C638">
-        <v>111</v>
+        <v>261</v>
       </c>
       <c r="D638" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E638" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F638" t="s">
-        <v>1373</v>
+        <v>970</v>
       </c>
       <c r="G638" s="1" t="s">
-        <v>1401</v>
+        <v>1357</v>
       </c>
       <c r="H638" t="s">
-        <v>1402</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639">
-        <v>3791</v>
+        <v>3979</v>
       </c>
       <c r="B639">
         <v>2015</v>
       </c>
       <c r="C639">
-        <v>93</v>
+        <v>232</v>
       </c>
       <c r="D639" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E639" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F639" t="s">
-        <v>993</v>
+        <v>1345</v>
       </c>
       <c r="G639" s="1" t="s">
-        <v>1403</v>
+        <v>1359</v>
       </c>
       <c r="H639" t="s">
-        <v>1404</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640">
-        <v>3765</v>
+        <v>3948</v>
       </c>
       <c r="B640">
         <v>2015</v>
       </c>
       <c r="C640">
-        <v>70</v>
+        <v>206</v>
       </c>
       <c r="D640" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E640" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F640" t="s">
-        <v>595</v>
+        <v>1361</v>
       </c>
       <c r="G640" s="1" t="s">
-        <v>1405</v>
+        <v>1362</v>
       </c>
       <c r="H640" t="s">
-        <v>1406</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641">
-        <v>3720</v>
+        <v>3917</v>
       </c>
       <c r="B641">
         <v>2015</v>
       </c>
       <c r="C641">
-        <v>38</v>
+        <v>187</v>
       </c>
       <c r="D641" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E641" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F641" t="s">
-        <v>1373</v>
+        <v>578</v>
       </c>
       <c r="G641" s="1" t="s">
-        <v>1407</v>
+        <v>1364</v>
       </c>
       <c r="H641" t="s">
-        <v>1408</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642">
-        <v>3694</v>
+        <v>3902</v>
       </c>
       <c r="B642">
         <v>2015</v>
       </c>
       <c r="C642">
-        <v>15</v>
+        <v>175</v>
       </c>
       <c r="D642" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E642" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F642" t="s">
-        <v>1409</v>
+        <v>1071</v>
       </c>
       <c r="G642" s="1" t="s">
-        <v>1410</v>
+        <v>1366</v>
       </c>
       <c r="H642" t="s">
-        <v>1411</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643">
-        <v>3679</v>
+        <v>3891</v>
       </c>
       <c r="B643">
         <v>2015</v>
       </c>
       <c r="C643">
-        <v>1</v>
+        <v>166</v>
       </c>
       <c r="D643" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E643" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F643" t="s">
-        <v>1390</v>
+        <v>578</v>
       </c>
       <c r="G643" s="1" t="s">
-        <v>1412</v>
+        <v>1368</v>
       </c>
       <c r="H643" t="s">
-        <v>1413</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644">
-        <v>3635</v>
+        <v>3844</v>
       </c>
       <c r="B644">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C644">
-        <v>548</v>
+        <v>132</v>
       </c>
       <c r="D644" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E644" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F644" t="s">
-        <v>613</v>
+        <v>591</v>
       </c>
       <c r="G644" s="1" t="s">
-        <v>1414</v>
+        <v>1370</v>
       </c>
       <c r="H644" t="s">
-        <v>1415</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645">
-        <v>3598</v>
+        <v>3812</v>
       </c>
       <c r="B645">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C645">
-        <v>518</v>
+        <v>111</v>
       </c>
       <c r="D645" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E645" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F645" t="s">
+        <v>1345</v>
+      </c>
+      <c r="G645" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="H645" t="s">
         <v>1373</v>
-      </c>
-[...4 lines deleted...]
-        <v>1417</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646">
-        <v>3557</v>
+        <v>3791</v>
       </c>
       <c r="B646">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C646">
-        <v>488</v>
+        <v>93</v>
       </c>
       <c r="D646" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E646" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F646" t="s">
-        <v>1418</v>
+        <v>970</v>
       </c>
       <c r="G646" s="1" t="s">
-        <v>1419</v>
+        <v>1374</v>
       </c>
       <c r="H646" t="s">
-        <v>1420</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647">
-        <v>3518</v>
+        <v>3765</v>
       </c>
       <c r="B647">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C647">
-        <v>462</v>
+        <v>70</v>
       </c>
       <c r="D647" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E647" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F647" t="s">
-        <v>586</v>
+        <v>575</v>
       </c>
       <c r="G647" s="1" t="s">
-        <v>1421</v>
+        <v>1376</v>
       </c>
       <c r="H647" t="s">
-        <v>1422</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648">
-        <v>3509</v>
+        <v>3720</v>
       </c>
       <c r="B648">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C648">
-        <v>455</v>
+        <v>38</v>
       </c>
       <c r="D648" t="s">
+        <v>9</v>
+      </c>
+      <c r="E648" t="s">
+        <v>10</v>
+      </c>
+      <c r="F648" t="s">
+        <v>1345</v>
+      </c>
+      <c r="G648" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="H648" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649" t="s">
         <v>8</v>
       </c>
-      <c r="E648" t="s">
-[...20 lines deleted...]
-        <v>444</v>
+      <c r="B649" t="s">
+        <v>8</v>
+      </c>
+      <c r="C649" t="s">
+        <v>8</v>
       </c>
       <c r="D649" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E649" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F649" t="s">
-        <v>1390</v>
+        <v>1345</v>
       </c>
       <c r="G649" s="1" t="s">
-        <v>1425</v>
+        <v>1380</v>
       </c>
       <c r="H649" t="s">
-        <v>1426</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650">
-        <v>3433</v>
+        <v>3679</v>
       </c>
       <c r="B650">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C650">
-        <v>413</v>
+        <v>1</v>
       </c>
       <c r="D650" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E650" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F650" t="s">
-        <v>598</v>
+        <v>1361</v>
       </c>
       <c r="G650" s="1" t="s">
-        <v>1427</v>
+        <v>1382</v>
       </c>
       <c r="H650" t="s">
-        <v>1428</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651">
-        <v>3383</v>
+        <v>3635</v>
       </c>
       <c r="B651">
         <v>2014</v>
       </c>
       <c r="C651">
-        <v>377</v>
+        <v>548</v>
       </c>
       <c r="D651" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E651" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F651" t="s">
-        <v>1390</v>
+        <v>591</v>
       </c>
       <c r="G651" s="1" t="s">
-        <v>1429</v>
+        <v>1384</v>
       </c>
       <c r="H651" t="s">
-        <v>1430</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652">
-        <v>3337</v>
+        <v>3598</v>
       </c>
       <c r="B652">
         <v>2014</v>
       </c>
       <c r="C652">
-        <v>351</v>
+        <v>518</v>
       </c>
       <c r="D652" t="s">
+        <v>9</v>
+      </c>
+      <c r="E652" t="s">
+        <v>10</v>
+      </c>
+      <c r="F652" t="s">
+        <v>1345</v>
+      </c>
+      <c r="G652" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="H652" t="s">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653" t="s">
         <v>8</v>
       </c>
-      <c r="E652" t="s">
-[...20 lines deleted...]
-        <v>340</v>
+      <c r="B653" t="s">
+        <v>8</v>
+      </c>
+      <c r="C653" t="s">
+        <v>8</v>
       </c>
       <c r="D653" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E653" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F653" t="s">
-        <v>613</v>
+        <v>578</v>
       </c>
       <c r="G653" s="1" t="s">
-        <v>1433</v>
+        <v>1388</v>
       </c>
       <c r="H653" t="s">
-        <v>1434</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654">
-        <v>3325</v>
+        <v>3518</v>
       </c>
       <c r="B654">
         <v>2014</v>
       </c>
       <c r="C654">
-        <v>339</v>
+        <v>462</v>
       </c>
       <c r="D654" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E654" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F654" t="s">
-        <v>1095</v>
+        <v>566</v>
       </c>
       <c r="G654" s="1" t="s">
-        <v>1435</v>
+        <v>1390</v>
       </c>
       <c r="H654" t="s">
-        <v>1436</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655">
-        <v>3321</v>
+        <v>3509</v>
       </c>
       <c r="B655">
         <v>2014</v>
       </c>
       <c r="C655">
-        <v>335</v>
+        <v>455</v>
       </c>
       <c r="D655" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E655" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F655" t="s">
-        <v>1320</v>
+        <v>591</v>
       </c>
       <c r="G655" s="1" t="s">
-        <v>1437</v>
+        <v>1392</v>
       </c>
       <c r="H655" t="s">
-        <v>1438</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656">
-        <v>3300</v>
+        <v>3496</v>
       </c>
       <c r="B656">
         <v>2014</v>
       </c>
       <c r="C656">
-        <v>317</v>
+        <v>444</v>
       </c>
       <c r="D656" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E656" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F656" t="s">
-        <v>1373</v>
+        <v>1361</v>
       </c>
       <c r="G656" s="1" t="s">
-        <v>1439</v>
+        <v>1394</v>
       </c>
       <c r="H656" t="s">
-        <v>1440</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657">
-        <v>3160</v>
+        <v>3433</v>
       </c>
       <c r="B657">
         <v>2014</v>
       </c>
       <c r="C657">
-        <v>220</v>
+        <v>413</v>
       </c>
       <c r="D657" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E657" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F657" t="s">
-        <v>613</v>
+        <v>578</v>
       </c>
       <c r="G657" s="1" t="s">
-        <v>1441</v>
+        <v>1396</v>
       </c>
       <c r="H657" t="s">
-        <v>1442</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658">
-        <v>3156</v>
+        <v>3383</v>
       </c>
       <c r="B658">
         <v>2014</v>
       </c>
       <c r="C658">
-        <v>216</v>
+        <v>377</v>
       </c>
       <c r="D658" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E658" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F658" t="s">
-        <v>1320</v>
+        <v>1361</v>
       </c>
       <c r="G658" s="1" t="s">
-        <v>1443</v>
+        <v>1398</v>
       </c>
       <c r="H658" t="s">
-        <v>1444</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659">
-        <v>3143</v>
+        <v>3337</v>
       </c>
       <c r="B659">
         <v>2014</v>
       </c>
       <c r="C659">
-        <v>205</v>
+        <v>351</v>
       </c>
       <c r="D659" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E659" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F659" t="s">
-        <v>598</v>
+        <v>591</v>
       </c>
       <c r="G659" s="1" t="s">
-        <v>1445</v>
+        <v>1400</v>
       </c>
       <c r="H659" t="s">
-        <v>1446</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660">
-        <v>3003</v>
+        <v>3326</v>
       </c>
       <c r="B660">
         <v>2014</v>
       </c>
       <c r="C660">
-        <v>105</v>
+        <v>340</v>
       </c>
       <c r="D660" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E660" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F660" t="s">
-        <v>1390</v>
+        <v>591</v>
       </c>
       <c r="G660" s="1" t="s">
-        <v>1447</v>
+        <v>1402</v>
       </c>
       <c r="H660" t="s">
-        <v>1448</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661">
-        <v>2990</v>
+        <v>3325</v>
       </c>
       <c r="B661">
         <v>2014</v>
       </c>
       <c r="C661">
-        <v>96</v>
+        <v>339</v>
       </c>
       <c r="D661" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E661" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F661" t="s">
-        <v>613</v>
+        <v>1071</v>
       </c>
       <c r="G661" s="1" t="s">
-        <v>1449</v>
+        <v>1404</v>
       </c>
       <c r="H661" t="s">
-        <v>1450</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662">
-        <v>2911</v>
+        <v>3321</v>
       </c>
       <c r="B662">
         <v>2014</v>
       </c>
       <c r="C662">
-        <v>48</v>
+        <v>335</v>
       </c>
       <c r="D662" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E662" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F662" t="s">
-        <v>1390</v>
+        <v>1293</v>
       </c>
       <c r="G662" s="1" t="s">
-        <v>1451</v>
+        <v>1406</v>
       </c>
       <c r="H662" t="s">
-        <v>1452</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663">
-        <v>2893</v>
+        <v>3300</v>
       </c>
       <c r="B663">
         <v>2014</v>
       </c>
       <c r="C663">
-        <v>31</v>
+        <v>317</v>
       </c>
       <c r="D663" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E663" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F663" t="s">
-        <v>1390</v>
+        <v>1345</v>
       </c>
       <c r="G663" s="1" t="s">
-        <v>1453</v>
+        <v>1408</v>
       </c>
       <c r="H663" t="s">
-        <v>1454</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664">
-        <v>2887</v>
+        <v>3160</v>
       </c>
       <c r="B664">
         <v>2014</v>
       </c>
       <c r="C664">
-        <v>26</v>
+        <v>220</v>
       </c>
       <c r="D664" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E664" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F664" t="s">
-        <v>1095</v>
+        <v>591</v>
       </c>
       <c r="G664" s="1" t="s">
-        <v>1455</v>
+        <v>1410</v>
       </c>
       <c r="H664" t="s">
-        <v>1456</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665">
-        <v>2885</v>
+        <v>3156</v>
       </c>
       <c r="B665">
         <v>2014</v>
       </c>
       <c r="C665">
-        <v>24</v>
+        <v>216</v>
       </c>
       <c r="D665" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E665" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F665" t="s">
-        <v>595</v>
+        <v>1293</v>
       </c>
       <c r="G665" s="1" t="s">
-        <v>1457</v>
+        <v>1412</v>
       </c>
       <c r="H665" t="s">
-        <v>1458</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666">
-        <v>2875</v>
+        <v>3143</v>
       </c>
       <c r="B666">
         <v>2014</v>
       </c>
       <c r="C666">
-        <v>16</v>
+        <v>205</v>
       </c>
       <c r="D666" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E666" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F666" t="s">
-        <v>1095</v>
+        <v>578</v>
       </c>
       <c r="G666" s="1" t="s">
-        <v>1459</v>
+        <v>1414</v>
       </c>
       <c r="H666" t="s">
-        <v>1460</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667">
-        <v>2869</v>
+        <v>3003</v>
       </c>
       <c r="B667">
         <v>2014</v>
       </c>
       <c r="C667">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="D667" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E667" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F667" t="s">
-        <v>598</v>
+        <v>1361</v>
       </c>
       <c r="G667" s="1" t="s">
-        <v>1461</v>
+        <v>1416</v>
       </c>
       <c r="H667" t="s">
-        <v>1462</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668">
-        <v>2792</v>
+        <v>2990</v>
       </c>
       <c r="B668">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C668">
-        <v>580</v>
+        <v>96</v>
       </c>
       <c r="D668" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E668" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F668" t="s">
-        <v>598</v>
+        <v>591</v>
       </c>
       <c r="G668" s="1" t="s">
-        <v>1463</v>
+        <v>1418</v>
       </c>
       <c r="H668" t="s">
-        <v>1464</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669">
-        <v>2635</v>
+        <v>2911</v>
       </c>
       <c r="B669">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C669">
-        <v>480</v>
+        <v>48</v>
       </c>
       <c r="D669" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E669" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F669" t="s">
-        <v>1373</v>
+        <v>1361</v>
       </c>
       <c r="G669" s="1" t="s">
-        <v>1465</v>
+        <v>1420</v>
       </c>
       <c r="H669" t="s">
-        <v>1466</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670">
-        <v>2547</v>
+        <v>2893</v>
       </c>
       <c r="B670">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C670">
-        <v>417</v>
+        <v>31</v>
       </c>
       <c r="D670" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E670" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F670" t="s">
-        <v>1373</v>
+        <v>1361</v>
       </c>
       <c r="G670" s="1" t="s">
-        <v>1467</v>
+        <v>1422</v>
       </c>
       <c r="H670" t="s">
-        <v>1468</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671">
-        <v>2544</v>
+        <v>2887</v>
       </c>
       <c r="B671">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C671">
-        <v>414</v>
+        <v>26</v>
       </c>
       <c r="D671" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E671" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F671" t="s">
-        <v>598</v>
+        <v>1071</v>
       </c>
       <c r="G671" s="1" t="s">
-        <v>1469</v>
+        <v>1424</v>
       </c>
       <c r="H671" t="s">
-        <v>1470</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672">
-        <v>2500</v>
+        <v>2885</v>
       </c>
       <c r="B672">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C672">
-        <v>381</v>
+        <v>24</v>
       </c>
       <c r="D672" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E672" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F672" t="s">
-        <v>1320</v>
+        <v>575</v>
       </c>
       <c r="G672" s="1" t="s">
-        <v>1471</v>
+        <v>1426</v>
       </c>
       <c r="H672" t="s">
-        <v>1472</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673">
-        <v>2494</v>
+        <v>2875</v>
       </c>
       <c r="B673">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C673">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="D673" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E673" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F673" t="s">
-        <v>1095</v>
+        <v>1071</v>
       </c>
       <c r="G673" s="1" t="s">
-        <v>1473</v>
+        <v>1428</v>
       </c>
       <c r="H673" t="s">
-        <v>1474</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674">
-        <v>2478</v>
+        <v>2869</v>
       </c>
       <c r="B674">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C674">
-        <v>366</v>
+        <v>10</v>
       </c>
       <c r="D674" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E674" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F674" t="s">
-        <v>598</v>
+        <v>578</v>
       </c>
       <c r="G674" s="1" t="s">
-        <v>1475</v>
+        <v>1430</v>
       </c>
       <c r="H674" t="s">
-        <v>1476</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675">
-        <v>2457</v>
+        <v>2792</v>
       </c>
       <c r="B675">
         <v>2013</v>
       </c>
       <c r="C675">
-        <v>355</v>
+        <v>580</v>
       </c>
       <c r="D675" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E675" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F675" t="s">
-        <v>1373</v>
+        <v>578</v>
       </c>
       <c r="G675" s="1" t="s">
-        <v>1477</v>
+        <v>1432</v>
       </c>
       <c r="H675" t="s">
-        <v>1478</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676">
-        <v>2375</v>
+        <v>2635</v>
       </c>
       <c r="B676">
         <v>2013</v>
       </c>
       <c r="C676">
-        <v>310</v>
+        <v>480</v>
       </c>
       <c r="D676" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E676" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F676" t="s">
-        <v>1320</v>
+        <v>1345</v>
       </c>
       <c r="G676" s="1" t="s">
-        <v>1479</v>
+        <v>1434</v>
       </c>
       <c r="H676" t="s">
-        <v>1480</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677">
-        <v>2149</v>
+        <v>2547</v>
       </c>
       <c r="B677">
         <v>2013</v>
       </c>
       <c r="C677">
-        <v>144</v>
+        <v>417</v>
       </c>
       <c r="D677" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E677" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F677" t="s">
-        <v>613</v>
+        <v>1345</v>
       </c>
       <c r="G677" s="1" t="s">
-        <v>1481</v>
+        <v>1436</v>
       </c>
       <c r="H677" t="s">
-        <v>1482</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678">
-        <v>2108</v>
+        <v>2544</v>
       </c>
       <c r="B678">
         <v>2013</v>
       </c>
       <c r="C678">
-        <v>117</v>
+        <v>414</v>
       </c>
       <c r="D678" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E678" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F678" t="s">
-        <v>1373</v>
+        <v>578</v>
       </c>
       <c r="G678" s="1" t="s">
-        <v>1483</v>
+        <v>1438</v>
       </c>
       <c r="H678" t="s">
-        <v>1484</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679">
-        <v>2107</v>
+        <v>2500</v>
       </c>
       <c r="B679">
         <v>2013</v>
       </c>
       <c r="C679">
-        <v>116</v>
+        <v>381</v>
       </c>
       <c r="D679" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E679" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F679" t="s">
-        <v>1373</v>
+        <v>1293</v>
       </c>
       <c r="G679" s="1" t="s">
-        <v>1485</v>
+        <v>1440</v>
       </c>
       <c r="H679" t="s">
-        <v>1486</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680">
-        <v>2095</v>
+        <v>2494</v>
       </c>
       <c r="B680">
         <v>2013</v>
       </c>
       <c r="C680">
-        <v>110</v>
+        <v>378</v>
       </c>
       <c r="D680" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E680" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F680" t="s">
-        <v>1320</v>
+        <v>1071</v>
       </c>
       <c r="G680" s="1" t="s">
-        <v>1487</v>
+        <v>1442</v>
       </c>
       <c r="H680" t="s">
-        <v>1488</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681">
-        <v>2031</v>
+        <v>2478</v>
       </c>
       <c r="B681">
         <v>2013</v>
       </c>
       <c r="C681">
-        <v>61</v>
+        <v>366</v>
       </c>
       <c r="D681" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E681" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F681" t="s">
-        <v>1390</v>
+        <v>578</v>
       </c>
       <c r="G681" s="1" t="s">
-        <v>1489</v>
+        <v>1444</v>
       </c>
       <c r="H681" t="s">
-        <v>1490</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682">
-        <v>2016</v>
+        <v>2457</v>
       </c>
       <c r="B682">
         <v>2013</v>
       </c>
       <c r="C682">
-        <v>50</v>
+        <v>355</v>
       </c>
       <c r="D682" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E682" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F682" t="s">
-        <v>595</v>
+        <v>1345</v>
       </c>
       <c r="G682" s="1" t="s">
-        <v>1491</v>
+        <v>1446</v>
       </c>
       <c r="H682" t="s">
-        <v>1492</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683">
-        <v>1819</v>
+        <v>2375</v>
       </c>
       <c r="B683">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="C683">
-        <v>219</v>
+        <v>310</v>
       </c>
       <c r="D683" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E683" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F683" t="s">
-        <v>83</v>
+        <v>1293</v>
       </c>
       <c r="G683" s="1" t="s">
-        <v>1493</v>
+        <v>1448</v>
       </c>
       <c r="H683" t="s">
-        <v>1494</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684">
-        <v>1738</v>
+        <v>2149</v>
       </c>
       <c r="B684">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="C684">
-        <v>173</v>
+        <v>144</v>
       </c>
       <c r="D684" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E684" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F684" t="s">
-        <v>1495</v>
+        <v>591</v>
       </c>
       <c r="G684" s="1" t="s">
-        <v>1496</v>
+        <v>1450</v>
       </c>
       <c r="H684" t="s">
-        <v>1497</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685">
-        <v>1720</v>
+        <v>2108</v>
       </c>
       <c r="B685">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="C685">
-        <v>161</v>
+        <v>117</v>
       </c>
       <c r="D685" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E685" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F685" t="s">
-        <v>1095</v>
+        <v>1345</v>
       </c>
       <c r="G685" s="1" t="s">
-        <v>1498</v>
+        <v>1452</v>
       </c>
       <c r="H685" t="s">
-        <v>1499</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686">
-        <v>1686</v>
+        <v>2107</v>
       </c>
       <c r="B686">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="C686">
-        <v>135</v>
+        <v>116</v>
       </c>
       <c r="D686" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E686" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F686" t="s">
-        <v>1095</v>
+        <v>1345</v>
       </c>
       <c r="G686" s="1" t="s">
-        <v>1500</v>
+        <v>1454</v>
       </c>
       <c r="H686" t="s">
-        <v>1501</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687">
-        <v>1633</v>
+        <v>2095</v>
       </c>
       <c r="B687">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="C687">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="D687" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E687" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F687" t="s">
-        <v>1095</v>
+        <v>1293</v>
       </c>
       <c r="G687" s="1" t="s">
-        <v>1502</v>
+        <v>1456</v>
       </c>
       <c r="H687" t="s">
-        <v>1503</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688">
-        <v>1478</v>
+        <v>2031</v>
       </c>
       <c r="B688">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="C688">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="D688" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E688" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F688" t="s">
-        <v>83</v>
+        <v>1361</v>
       </c>
       <c r="G688" s="1" t="s">
-        <v>1504</v>
+        <v>1458</v>
       </c>
       <c r="H688" t="s">
-        <v>1505</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689">
-        <v>1475</v>
+        <v>2016</v>
       </c>
       <c r="B689">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="C689">
-        <v>6</v>
+        <v>50</v>
       </c>
       <c r="D689" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E689" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F689" t="s">
-        <v>1506</v>
+        <v>575</v>
       </c>
       <c r="G689" s="1" t="s">
-        <v>1507</v>
+        <v>1460</v>
       </c>
       <c r="H689" t="s">
-        <v>1508</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690">
-        <v>1394</v>
+        <v>1819</v>
       </c>
       <c r="B690">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="C690">
-        <v>383</v>
+        <v>219</v>
       </c>
       <c r="D690" t="s">
+        <v>9</v>
+      </c>
+      <c r="E690" t="s">
+        <v>10</v>
+      </c>
+      <c r="F690" t="s">
+        <v>97</v>
+      </c>
+      <c r="G690" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="H690" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691" t="s">
         <v>8</v>
       </c>
-      <c r="E690" t="s">
-[...20 lines deleted...]
-        <v>343</v>
+      <c r="B691" t="s">
+        <v>8</v>
+      </c>
+      <c r="C691" t="s">
+        <v>8</v>
       </c>
       <c r="D691" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E691" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F691" t="s">
-        <v>1511</v>
+        <v>1464</v>
       </c>
       <c r="G691" s="1" t="s">
-        <v>1512</v>
+        <v>1465</v>
       </c>
       <c r="H691" t="s">
-        <v>1513</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692">
-        <v>1314</v>
+        <v>1720</v>
       </c>
       <c r="B692">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="C692">
-        <v>338</v>
+        <v>161</v>
       </c>
       <c r="D692" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E692" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F692" t="s">
-        <v>1514</v>
+        <v>1071</v>
       </c>
       <c r="G692" s="1" t="s">
-        <v>1515</v>
+        <v>1467</v>
       </c>
       <c r="H692" t="s">
-        <v>1516</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693">
-        <v>1262</v>
+        <v>1686</v>
       </c>
       <c r="B693">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="C693">
-        <v>398</v>
+        <v>135</v>
       </c>
       <c r="D693" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E693" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F693" t="s">
-        <v>1320</v>
+        <v>1071</v>
       </c>
       <c r="G693" s="1" t="s">
-        <v>1517</v>
+        <v>1469</v>
       </c>
       <c r="H693" t="s">
-        <v>1518</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694">
-        <v>1261</v>
+        <v>1633</v>
       </c>
       <c r="B694">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="C694">
-        <v>396</v>
+        <v>105</v>
       </c>
       <c r="D694" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E694" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F694" t="s">
-        <v>1320</v>
+        <v>1071</v>
       </c>
       <c r="G694" s="1" t="s">
-        <v>1519</v>
+        <v>1471</v>
       </c>
       <c r="H694" t="s">
-        <v>1520</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695">
-        <v>1247</v>
+        <v>1478</v>
       </c>
       <c r="B695">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="C695">
-        <v>311</v>
+        <v>8</v>
       </c>
       <c r="D695" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E695" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F695" t="s">
-        <v>598</v>
+        <v>97</v>
       </c>
       <c r="G695" s="1" t="s">
-        <v>1521</v>
+        <v>1473</v>
       </c>
       <c r="H695" t="s">
-        <v>1522</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696">
-        <v>1240</v>
+        <v>1475</v>
       </c>
       <c r="B696">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="C696">
-        <v>381</v>
+        <v>6</v>
       </c>
       <c r="D696" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E696" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F696" t="s">
-        <v>1095</v>
+        <v>1475</v>
       </c>
       <c r="G696" s="1" t="s">
-        <v>1523</v>
+        <v>1476</v>
       </c>
       <c r="H696" t="s">
-        <v>1524</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697">
-        <v>1227</v>
+        <v>1394</v>
       </c>
       <c r="B697">
         <v>2011</v>
       </c>
       <c r="C697">
-        <v>301</v>
+        <v>383</v>
       </c>
       <c r="D697" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E697" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F697" t="s">
-        <v>1511</v>
+        <v>1293</v>
       </c>
       <c r="G697" s="1" t="s">
-        <v>1525</v>
+        <v>1478</v>
       </c>
       <c r="H697" t="s">
-        <v>1526</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698">
-        <v>1131</v>
+        <v>1324</v>
       </c>
       <c r="B698">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C698">
-        <v>281</v>
+        <v>343</v>
       </c>
       <c r="D698" t="s">
+        <v>9</v>
+      </c>
+      <c r="E698" t="s">
+        <v>10</v>
+      </c>
+      <c r="F698" t="s">
+        <v>1480</v>
+      </c>
+      <c r="G698" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="H698" t="s">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699" t="s">
         <v>8</v>
       </c>
-      <c r="E698" t="s">
-[...20 lines deleted...]
-        <v>288</v>
+      <c r="B699" t="s">
+        <v>8</v>
+      </c>
+      <c r="C699" t="s">
+        <v>8</v>
       </c>
       <c r="D699" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E699" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F699" t="s">
-        <v>598</v>
+        <v>1071</v>
       </c>
       <c r="G699" s="1" t="s">
-        <v>1529</v>
+        <v>1483</v>
       </c>
       <c r="H699" t="s">
-        <v>1530</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700">
-        <v>938</v>
+        <v>1262</v>
       </c>
       <c r="B700">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="C700">
-        <v>276</v>
+        <v>398</v>
       </c>
       <c r="D700" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E700" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F700" t="s">
-        <v>1531</v>
+        <v>1293</v>
       </c>
       <c r="G700" s="1" t="s">
-        <v>1532</v>
+        <v>1485</v>
       </c>
       <c r="H700" t="s">
-        <v>1533</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701">
-        <v>937</v>
+        <v>1261</v>
       </c>
       <c r="B701">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="C701">
-        <v>267</v>
+        <v>396</v>
       </c>
       <c r="D701" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E701" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F701" t="s">
-        <v>1095</v>
+        <v>1293</v>
       </c>
       <c r="G701" s="1" t="s">
-        <v>1534</v>
+        <v>1487</v>
       </c>
       <c r="H701" t="s">
-        <v>1535</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702">
-        <v>935</v>
+        <v>1247</v>
       </c>
       <c r="B702">
         <v>2011</v>
       </c>
       <c r="C702">
-        <v>246</v>
+        <v>311</v>
       </c>
       <c r="D702" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E702" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F702" t="s">
-        <v>1095</v>
+        <v>578</v>
       </c>
       <c r="G702" s="1" t="s">
-        <v>1536</v>
+        <v>1489</v>
       </c>
       <c r="H702" t="s">
-        <v>1537</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703">
-        <v>881</v>
+        <v>1240</v>
       </c>
       <c r="B703">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="C703">
-        <v>190</v>
+        <v>381</v>
       </c>
       <c r="D703" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E703" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F703" t="s">
-        <v>598</v>
+        <v>1071</v>
       </c>
       <c r="G703" s="1" t="s">
-        <v>1538</v>
+        <v>1491</v>
       </c>
       <c r="H703" t="s">
-        <v>1539</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704">
-        <v>865</v>
+        <v>1227</v>
       </c>
       <c r="B704">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="C704">
-        <v>173</v>
+        <v>301</v>
       </c>
       <c r="D704" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E704" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F704" t="s">
-        <v>1320</v>
+        <v>1480</v>
       </c>
       <c r="G704" s="1" t="s">
-        <v>1540</v>
+        <v>1493</v>
       </c>
       <c r="H704" t="s">
-        <v>1541</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705">
-        <v>819</v>
+        <v>1131</v>
       </c>
       <c r="B705">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="C705">
-        <v>136</v>
+        <v>281</v>
       </c>
       <c r="D705" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E705" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F705" t="s">
-        <v>1542</v>
+        <v>1071</v>
       </c>
       <c r="G705" s="1" t="s">
-        <v>1543</v>
+        <v>1495</v>
       </c>
       <c r="H705" t="s">
-        <v>1544</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706">
-        <v>808</v>
+        <v>1081</v>
       </c>
       <c r="B706">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="C706">
-        <v>125</v>
+        <v>288</v>
       </c>
       <c r="D706" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E706" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F706" t="s">
-        <v>83</v>
+        <v>578</v>
       </c>
       <c r="G706" s="1" t="s">
-        <v>1545</v>
+        <v>1497</v>
       </c>
       <c r="H706" t="s">
-        <v>1546</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707">
-        <v>806</v>
+        <v>938</v>
       </c>
       <c r="B707">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="C707">
-        <v>123</v>
+        <v>276</v>
       </c>
       <c r="D707" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E707" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F707" t="s">
-        <v>1511</v>
+        <v>1464</v>
       </c>
       <c r="G707" s="1" t="s">
-        <v>1547</v>
+        <v>1499</v>
       </c>
       <c r="H707" t="s">
-        <v>1548</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708">
-        <v>792</v>
+        <v>937</v>
       </c>
       <c r="B708">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="C708">
-        <v>108</v>
+        <v>267</v>
       </c>
       <c r="D708" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E708" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F708" t="s">
-        <v>1095</v>
+        <v>1071</v>
       </c>
       <c r="G708" s="1" t="s">
-        <v>1549</v>
+        <v>1501</v>
       </c>
       <c r="H708" t="s">
-        <v>1550</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709">
-        <v>753</v>
+        <v>935</v>
       </c>
       <c r="B709">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="C709">
-        <v>55</v>
+        <v>246</v>
       </c>
       <c r="D709" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E709" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F709" t="s">
-        <v>1320</v>
+        <v>1071</v>
       </c>
       <c r="G709" s="1" t="s">
-        <v>1551</v>
+        <v>1503</v>
       </c>
       <c r="H709" t="s">
-        <v>1552</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710">
-        <v>732</v>
+        <v>881</v>
       </c>
       <c r="B710">
         <v>2010</v>
       </c>
       <c r="C710">
-        <v>45</v>
+        <v>190</v>
       </c>
       <c r="D710" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E710" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F710" t="s">
-        <v>1553</v>
+        <v>578</v>
       </c>
       <c r="G710" s="1" t="s">
-        <v>1554</v>
+        <v>1505</v>
       </c>
       <c r="H710" t="s">
-        <v>1555</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711">
-        <v>692</v>
+        <v>865</v>
       </c>
       <c r="B711">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="C711">
-        <v>130</v>
+        <v>173</v>
       </c>
       <c r="D711" t="s">
+        <v>9</v>
+      </c>
+      <c r="E711" t="s">
+        <v>10</v>
+      </c>
+      <c r="F711" t="s">
+        <v>1293</v>
+      </c>
+      <c r="G711" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="H711" t="s">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712" t="s">
         <v>8</v>
       </c>
-      <c r="E711" t="s">
-[...20 lines deleted...]
-        <v>243</v>
+      <c r="B712" t="s">
+        <v>8</v>
+      </c>
+      <c r="C712" t="s">
+        <v>8</v>
       </c>
       <c r="D712" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E712" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F712" t="s">
-        <v>1320</v>
+        <v>566</v>
       </c>
       <c r="G712" s="1" t="s">
-        <v>1557</v>
+        <v>1509</v>
       </c>
       <c r="H712" t="s">
-        <v>1558</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713">
-        <v>629</v>
+        <v>808</v>
       </c>
       <c r="B713">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="C713">
-        <v>241</v>
+        <v>125</v>
       </c>
       <c r="D713" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E713" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F713" t="s">
+        <v>97</v>
+      </c>
+      <c r="G713" s="1" t="s">
         <v>1511</v>
       </c>
-      <c r="G713" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H713" t="s">
-        <v>1560</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714">
-        <v>606</v>
+        <v>806</v>
       </c>
       <c r="B714">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="C714">
-        <v>52</v>
+        <v>123</v>
       </c>
       <c r="D714" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E714" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F714" t="s">
-        <v>598</v>
+        <v>1480</v>
       </c>
       <c r="G714" s="1" t="s">
-        <v>1561</v>
+        <v>1513</v>
       </c>
       <c r="H714" t="s">
-        <v>1562</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715">
-        <v>539</v>
+        <v>792</v>
       </c>
       <c r="B715">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="C715">
-        <v>134</v>
+        <v>108</v>
       </c>
       <c r="D715" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E715" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F715" t="s">
-        <v>1531</v>
+        <v>1071</v>
       </c>
       <c r="G715" s="1" t="s">
-        <v>1563</v>
+        <v>1515</v>
       </c>
       <c r="H715" t="s">
-        <v>1564</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716">
-        <v>488</v>
+        <v>753</v>
       </c>
       <c r="B716">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="C716">
-        <v>218</v>
+        <v>55</v>
       </c>
       <c r="D716" t="s">
+        <v>9</v>
+      </c>
+      <c r="E716" t="s">
+        <v>10</v>
+      </c>
+      <c r="F716" t="s">
+        <v>1293</v>
+      </c>
+      <c r="G716" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="H716" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717" t="s">
         <v>8</v>
       </c>
-      <c r="E716" t="s">
-[...20 lines deleted...]
-        <v>114</v>
+      <c r="B717" t="s">
+        <v>8</v>
+      </c>
+      <c r="C717" t="s">
+        <v>8</v>
       </c>
       <c r="D717" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E717" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F717" t="s">
-        <v>1180</v>
+        <v>566</v>
       </c>
       <c r="G717" s="1" t="s">
-        <v>1568</v>
+        <v>1519</v>
       </c>
       <c r="H717" t="s">
-        <v>1569</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718">
-        <v>251</v>
+        <v>692</v>
       </c>
       <c r="B718">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C718">
-        <v>76</v>
+        <v>130</v>
       </c>
       <c r="D718" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E718" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F718" t="s">
-        <v>586</v>
+        <v>575</v>
       </c>
       <c r="G718" s="1" t="s">
-        <v>1570</v>
+        <v>1521</v>
       </c>
       <c r="H718" t="s">
-        <v>1571</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719">
-        <v>250</v>
+        <v>674</v>
       </c>
       <c r="B719">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C719">
-        <v>75</v>
+        <v>243</v>
       </c>
       <c r="D719" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E719" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F719" t="s">
-        <v>586</v>
+        <v>1293</v>
       </c>
       <c r="G719" s="1" t="s">
-        <v>1572</v>
+        <v>1522</v>
       </c>
       <c r="H719" t="s">
-        <v>1573</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720">
-        <v>247</v>
+        <v>629</v>
       </c>
       <c r="B720">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C720">
-        <v>73</v>
+        <v>241</v>
       </c>
       <c r="D720" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E720" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F720" t="s">
-        <v>1531</v>
+        <v>1480</v>
       </c>
       <c r="G720" s="1" t="s">
-        <v>1574</v>
+        <v>1524</v>
       </c>
       <c r="H720" t="s">
-        <v>1575</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721">
-        <v>242</v>
+        <v>606</v>
       </c>
       <c r="B721">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C721">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="D721" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E721" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F721" t="s">
-        <v>1506</v>
+        <v>578</v>
       </c>
       <c r="G721" s="1" t="s">
-        <v>1576</v>
+        <v>1526</v>
       </c>
       <c r="H721" t="s">
-        <v>1577</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722">
-        <v>172</v>
+        <v>539</v>
       </c>
       <c r="B722">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C722">
-        <v>530</v>
+        <v>134</v>
       </c>
       <c r="D722" t="s">
+        <v>9</v>
+      </c>
+      <c r="E722" t="s">
+        <v>10</v>
+      </c>
+      <c r="F722" t="s">
+        <v>1464</v>
+      </c>
+      <c r="G722" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="H722" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723" t="s">
         <v>8</v>
       </c>
-      <c r="E722" t="s">
-[...20 lines deleted...]
-        <v>5</v>
+      <c r="B723" t="s">
+        <v>8</v>
+      </c>
+      <c r="C723" t="s">
+        <v>8</v>
       </c>
       <c r="D723" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E723" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F723" t="s">
-        <v>83</v>
+        <v>1071</v>
       </c>
       <c r="G723" s="1" t="s">
-        <v>1580</v>
+        <v>1530</v>
       </c>
       <c r="H723" t="s">
-        <v>1581</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724">
-        <v>89</v>
+        <v>301</v>
       </c>
       <c r="B724">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="C724">
-        <v>4</v>
+        <v>114</v>
       </c>
       <c r="D724" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E724" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F724" t="s">
-        <v>83</v>
+        <v>1156</v>
       </c>
       <c r="G724" s="1" t="s">
-        <v>1582</v>
+        <v>1532</v>
       </c>
       <c r="H724" t="s">
-        <v>1583</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725">
-        <v>87</v>
+        <v>251</v>
       </c>
       <c r="B725">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="C725">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="D725" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E725" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F725" t="s">
-        <v>1506</v>
+        <v>566</v>
       </c>
       <c r="G725" s="1" t="s">
-        <v>1584</v>
+        <v>1534</v>
       </c>
       <c r="H725" t="s">
-        <v>1585</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726">
-        <v>57</v>
+        <v>250</v>
       </c>
       <c r="B726">
+        <v>2009</v>
+      </c>
+      <c r="C726">
+        <v>75</v>
+      </c>
+      <c r="D726" t="s">
+        <v>9</v>
+      </c>
+      <c r="E726" t="s">
+        <v>10</v>
+      </c>
+      <c r="F726" t="s">
+        <v>566</v>
+      </c>
+      <c r="G726" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="H726" t="s">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>247</v>
+      </c>
+      <c r="B727">
+        <v>2009</v>
+      </c>
+      <c r="C727">
+        <v>73</v>
+      </c>
+      <c r="D727" t="s">
+        <v>9</v>
+      </c>
+      <c r="E727" t="s">
+        <v>10</v>
+      </c>
+      <c r="F727" t="s">
+        <v>1464</v>
+      </c>
+      <c r="G727" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H727" t="s">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>242</v>
+      </c>
+      <c r="B728">
+        <v>2009</v>
+      </c>
+      <c r="C728">
+        <v>70</v>
+      </c>
+      <c r="D728" t="s">
+        <v>9</v>
+      </c>
+      <c r="E728" t="s">
+        <v>10</v>
+      </c>
+      <c r="F728" t="s">
+        <v>1475</v>
+      </c>
+      <c r="G728" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="H728" t="s">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>172</v>
+      </c>
+      <c r="B729">
+        <v>2009</v>
+      </c>
+      <c r="C729">
+        <v>530</v>
+      </c>
+      <c r="D729" t="s">
+        <v>9</v>
+      </c>
+      <c r="E729" t="s">
+        <v>10</v>
+      </c>
+      <c r="F729" t="s">
+        <v>575</v>
+      </c>
+      <c r="G729" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="H729" t="s">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>90</v>
+      </c>
+      <c r="B730">
         <v>2011</v>
       </c>
-      <c r="C726">
-[...2 lines deleted...]
-      <c r="D726" t="s">
+      <c r="C730">
+        <v>5</v>
+      </c>
+      <c r="D730" t="s">
+        <v>9</v>
+      </c>
+      <c r="E730" t="s">
+        <v>10</v>
+      </c>
+      <c r="F730" t="s">
+        <v>97</v>
+      </c>
+      <c r="G730" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="H730" t="s">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>89</v>
+      </c>
+      <c r="B731">
+        <v>2011</v>
+      </c>
+      <c r="C731">
+        <v>4</v>
+      </c>
+      <c r="D731" t="s">
+        <v>9</v>
+      </c>
+      <c r="E731" t="s">
+        <v>10</v>
+      </c>
+      <c r="F731" t="s">
+        <v>97</v>
+      </c>
+      <c r="G731" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="H731" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>87</v>
+      </c>
+      <c r="B732">
+        <v>2011</v>
+      </c>
+      <c r="C732">
+        <v>1</v>
+      </c>
+      <c r="D732" t="s">
+        <v>9</v>
+      </c>
+      <c r="E732" t="s">
+        <v>10</v>
+      </c>
+      <c r="F732" t="s">
+        <v>1475</v>
+      </c>
+      <c r="G732" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="H732" t="s">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733" t="s">
         <v>8</v>
       </c>
-      <c r="E726" t="s">
-[...9 lines deleted...]
-        <v>1588</v>
+      <c r="B733" t="s">
+        <v>8</v>
+      </c>
+      <c r="C733" t="s">
+        <v>8</v>
+      </c>
+      <c r="D733" t="s">
+        <v>9</v>
+      </c>
+      <c r="E733" t="s">
+        <v>10</v>
+      </c>
+      <c r="F733" t="s">
+        <v>1156</v>
+      </c>
+      <c r="G733" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="H733" t="s">
+        <v>1551</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -25054,50 +24823,57 @@
     <hyperlink ref="G702" r:id="rId701"/>
     <hyperlink ref="G703" r:id="rId702"/>
     <hyperlink ref="G704" r:id="rId703"/>
     <hyperlink ref="G705" r:id="rId704"/>
     <hyperlink ref="G706" r:id="rId705"/>
     <hyperlink ref="G707" r:id="rId706"/>
     <hyperlink ref="G708" r:id="rId707"/>
     <hyperlink ref="G709" r:id="rId708"/>
     <hyperlink ref="G710" r:id="rId709"/>
     <hyperlink ref="G711" r:id="rId710"/>
     <hyperlink ref="G712" r:id="rId711"/>
     <hyperlink ref="G713" r:id="rId712"/>
     <hyperlink ref="G714" r:id="rId713"/>
     <hyperlink ref="G715" r:id="rId714"/>
     <hyperlink ref="G716" r:id="rId715"/>
     <hyperlink ref="G717" r:id="rId716"/>
     <hyperlink ref="G718" r:id="rId717"/>
     <hyperlink ref="G719" r:id="rId718"/>
     <hyperlink ref="G720" r:id="rId719"/>
     <hyperlink ref="G721" r:id="rId720"/>
     <hyperlink ref="G722" r:id="rId721"/>
     <hyperlink ref="G723" r:id="rId722"/>
     <hyperlink ref="G724" r:id="rId723"/>
     <hyperlink ref="G725" r:id="rId724"/>
     <hyperlink ref="G726" r:id="rId725"/>
+    <hyperlink ref="G727" r:id="rId726"/>
+    <hyperlink ref="G728" r:id="rId727"/>
+    <hyperlink ref="G729" r:id="rId728"/>
+    <hyperlink ref="G730" r:id="rId729"/>
+    <hyperlink ref="G731" r:id="rId730"/>
+    <hyperlink ref="G732" r:id="rId731"/>
+    <hyperlink ref="G733" r:id="rId732"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>