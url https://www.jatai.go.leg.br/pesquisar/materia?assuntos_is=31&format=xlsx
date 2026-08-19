--- v0 (2026-01-16)
+++ v1 (2026-08-19)
@@ -10,110 +10,146 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="488" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="528" uniqueCount="250">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
-    <t>Link para Matéria Legislativa</t>
+    <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
+    <t>Guilherme Alves</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23570</t>
+  </si>
+  <si>
+    <t>Requer estudos de viabilidade técnica para a implantação de um Centro de Triagem de Animais Silvestres (CETAS) no Município de Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23569</t>
+  </si>
+  <si>
+    <t>Solicita fiscalização técnica, suplementação alimentar imediata e atendimento médico-veterinário de urgência aos animais silvestres no Parque Diacuí.</t>
+  </si>
+  <si>
+    <t>(</t>
+  </si>
+  <si>
+    <t>Abimael Silva da TV</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23411</t>
+  </si>
+  <si>
+    <t>Requer esclarecimentos sobre a interdição do Centro de Castração de Jataí e solicita providências para o acolhimento dos animais abrigados no imóvel.</t>
+  </si>
+  <si>
+    <t>Marcos Patrick</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23315</t>
+  </si>
+  <si>
+    <t>Solicitação de realização de Processo Seletivo Simplificado (PSS).</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23223</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a criação da Unidade de Pronto Atendimento Animal (UPA Pet) no município de Jataí."</t>
+  </si>
+  <si>
     <t>Kátia Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22448</t>
   </si>
   <si>
     <t>“Solicita estudo de viabilidade técnica e financeira para serviços de construção, reparo, manutenção e revitalização de estruturas no entorno do Lago Diacuí, com foco na segurança e infraestrutura.”</t>
   </si>
   <si>
     <t>Carlone Assis</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22085</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo a criação de um Canil Municipal com estrutura para atender a todas as forças de segurança pública do município de Jataí.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/21784</t>
   </si>
   <si>
     <t>“Solicita ao poder executivo parceria com clínicas  veterinárias especializadas em socorrer animais atropelados e abandonados com atendimento de 24h de emergência no município de Jataí”.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Guilherme Alves</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21739</t>
   </si>
   <si>
     <t>“Requer à Prefeitura de Jataí, por meio da Secretaria de Meio Ambiente, a realização de estudos técnicos e financeiros com o objetivo de ampliar o programa de castração de cães e gatos e  implantar  um sistema de monitoramento desses animais por meio da instalação de microchips.”</t>
   </si>
   <si>
     <t>Carlinhos Canzi</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21590</t>
   </si>
   <si>
     <t>Solicita que seja declarada a Utilidade Pública para o Projeto Grãos de Mostarda</t>
   </si>
   <si>
     <t>Alessandra Oliveira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21267</t>
   </si>
   <si>
     <t>Solicita que seja declarada a Utilidade Pública para o PROJETO GRÃO DE MOSTARDA</t>
   </si>
@@ -195,54 +231,50 @@
   <si>
     <t>“Solicita ao Executivo Municipal a viabilidade de um estudo para que seja criado um programa de incentivo para quem adotar um cão de rua ter desconto no IPTU.”</t>
   </si>
   <si>
     <t>Genilson Santos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18984</t>
   </si>
   <si>
     <t>“O Vereador Genilson Santos, solicita que a Associação Arca Amigos dos Animais de Goiás, seja reconhecida e declarada de Utilidade Pública, conforme preceita a Lei nº 1.129 de 11/06/1985”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18801</t>
   </si>
   <si>
     <t>Criação do Fundo Municipal de Proteção e Bem-Estar Animal.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18760</t>
   </si>
   <si>
     <t>Solicita que seja declarada de Utilidade Pública a Associação Adote Animais.</t>
   </si>
   <si>
-    <t>Marcos Patrick_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18702</t>
   </si>
   <si>
     <t>Solicita estudos técnicos para parceria entre a Prefeitura Municipal, Governo Federal e o Governo Estadual, no sentido de viabilização de recursos para a construção de um hospital municipal veterinário público, no município Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18683</t>
   </si>
   <si>
     <t>Criação de espaço próprio para lazer de cães em equipamentos públicos, denominado PRACÃO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18661</t>
   </si>
   <si>
     <t>“Requer a realização de audiência pública no dia 17/09/2021, às 09:00 h para discutir ações no combate aos crimes de maus tratos aos animais do município de Jataí e encerramento da I Semana de Combate aos Crimes de Maus Tratos aos Animais realizada pela Câmara Municipal de Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18549</t>
   </si>
   <si>
     <t>Solicita estudos técnico para a implantação de redutores de velocidade na Alameda Flamboyant no perímetro compreendido entre as ruas Alameda Santos Dumont e Alameda Caiapônia.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18458</t>
@@ -250,54 +282,50 @@
   <si>
     <t>Solicita redutores de velocidade na Av. Santa Catarina, que dá acesso aos Bairros Jacutinga e cidade Jardim I.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18449</t>
   </si>
   <si>
     <t>Solicita sinalização e instalação de placas para estacionamento rotativo de emergência, com prazo de 15 minutos em frente as Clinica Veterinárias.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18405</t>
   </si>
   <si>
     <t>Divulgação nas redes sociais e site oficiais (criação de uma aba) da Prefeitura Municipal, de informações a respeito de necessidades básicas dos animais domésticos, adoções e possíveis doenças relacionadas ao meio ambiente e animais.</t>
   </si>
   <si>
     <t>Vicente Mantelli</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18380</t>
   </si>
   <si>
     <t>“Solicita informações ao Chefe do Poder Executivo sobre possibilidade de doação de ração animal às ONGs e protetores independentes de Jataí, objetivando a criação do Banco de Ração Animal.”</t>
   </si>
   <si>
-    <t>Vicente Mantelli_x000D_
-[...2 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18326</t>
   </si>
   <si>
     <t>"Após tratativa com o Poder Público Municipal: requer criação da Clínica Municipal de Castração e Reinserção de Pets”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18324</t>
   </si>
   <si>
     <t>“Solicita estudos visando analisar a viabilidade de implantação de um centro cirúrgico de castração e reabilitação no Centro de Controle de Zoonoses de Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18323</t>
   </si>
   <si>
     <t>“Requer ao Executivo a celebração de parceria/convênio com  o curso de Medicina Veterinária da UFJ, visando a criação de um programa de castração para controle populacional de cães e gatos em Jataí”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18149</t>
   </si>
   <si>
     <t>Solicita a criação do Programa gratuito de castração - “castra móvel”.</t>
   </si>
   <si>
     <t>Maria Aparecida (CIDA)</t>
@@ -305,61 +333,50 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/18035</t>
   </si>
   <si>
     <t>Solicita a construção de calçadas as marge do Parque Natural Municipal Mata do Açude – Unidade de Proteção Integral localizado na Avenida Perimetral do Bosque ao lado do Conjunto Mauro Bento.</t>
   </si>
   <si>
     <t>Major Davi Pires</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17914</t>
   </si>
   <si>
     <t>“SOLICITA ESTUDOS TÉCNICOS PARA PRESERVAÇÃO DOS PEIXES E OUTROS ANIMAIS AQUÁTICOS DOS LAGOS URBANOS DE JATAÍ/GO.”</t>
   </si>
   <si>
     <t>Eufrásio Pereira Rocha</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17543</t>
   </si>
   <si>
     <t>Requer  com máxima urgência a vinda de um fiscal da Organização de Saúde do Estado de Goiás, afim de fiscalizar açougues e o frigorífico FRINJAL principalmente  em horário de matança de animais.</t>
   </si>
   <si>
-    <t>Jarbas de Assis Carvalho_x000D_
-[...9 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17532</t>
   </si>
   <si>
     <t>O vereador requer envio de ofício ao Dr. Dorival de Carvalho, M.D. do Distrito do D.N.E,R. de Jataí, solicitando providências urgentes a retirada dos animais das rodovias federais pelos seus donos.</t>
   </si>
   <si>
     <t>Nivaldo Sousa Moraes</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17483</t>
   </si>
   <si>
     <t>Solicita a Mesa da Câmara enviar ofício  ao Parque Nacional das Emas, a, respeito da matança de aves no Sudoeste.</t>
   </si>
   <si>
     <t>Luiz Abatuir Assis</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17117</t>
   </si>
   <si>
     <t>O vereador solicita do Poder Publico Municipal, uma fiscalização  mais rigorosa, no centro da cidade, quanto a criação e engorda de suínos.</t>
   </si>
   <si>
     <t>Semi de Assis</t>
@@ -482,54 +499,50 @@
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DO MEIO AMBIENTE E URBANISMO, E PARCEIROS, ONG - ADOTE ANIMAIS JATAÍ, E ADOÇÃO E CASTRAÇÃO, À REALIZAR CAMPANHA DE CONSCIENTIZAÇÃO DO BEM ESTAR DOS ANIMAIS.</t>
   </si>
   <si>
     <t>José Carapô</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11850</t>
   </si>
   <si>
     <t>SOLICITA REVITALIZAÇÃO, REFORMA E MANUTENÇÃO NA PRAÇA DO SETOR HERMOSA.</t>
   </si>
   <si>
     <t>Beltrônio Ferreira de Melo Filho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11821</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE COLOCAR, COM URGÊNCIA, EM FUNCIONAMENTO O MATADOURO MUNICIPAL</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11457</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO ATENDER O PEDIDO DE REABERTURA DO MATADOURO MUNICIPAL COMO A REGULARIZAÇÃO DO FGTS </t>
-  </si>
-[...2 lines deleted...]
-Kátia Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11383</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL REPASSE FINANCEIRO NO VALOR DE 30 MIL REAIS À ONG ADOTE ANIMAIS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10923</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL TRANSFORMAR PARTE DO CENTRO DE ZOONOSES EM ABRIGO DE ANIMAIS E CASTRAÇÃO EM PARCERIA COM A UFG, BEM COMO UMA ALA PARA ANIMAIS COM DOENÇAS CONTAGIOSAS.</t>
   </si>
   <si>
     <t>Fernando Fernandes Pinto</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10775</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE SUGERIR A CONSTRUÇÃO DE CANIL, PARA QUE SEJA RECOLHIDO NO MESMO, OS CÃES QUE VIVEM SOLTOS NA CIDADE</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10663</t>
   </si>
@@ -1097,2591 +1110,2721 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22448" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22085" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21784" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21739" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21590" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21267" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21175" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21117" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21086" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20981" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20965" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20921" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20591" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20590" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20449" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20445" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19614" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18984" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18801" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18760" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18702" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18683" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18661" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18549" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18458" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18449" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18405" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18380" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18326" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18324" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18323" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18149" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18035" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17914" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17543" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17532" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17483" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17117" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16873" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16612" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16199" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16047" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15758" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13840" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13471" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13232" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13218" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12758" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12471" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12274" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12152" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12104" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11911" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11850" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11821" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11457" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11383" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10923" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10775" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10663" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10370" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10369" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10298" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9303" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9079" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8101" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7504" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7447" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6073" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5601" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5566" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5515" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5110" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4953" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4685" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4419" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3617" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3602" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3497" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3378" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3121" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2871" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2629" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2541" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2060" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1726" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1553" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1388" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/874" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/460" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/349" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23570" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23569" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23411" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23315" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23223" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22448" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22085" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21784" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21590" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21267" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21175" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21086" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20981" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20965" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20921" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20591" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20590" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20449" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20445" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20134" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19614" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18984" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18801" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18760" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18702" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18683" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18661" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18549" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18458" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18449" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18405" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18380" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18326" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18324" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18323" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18149" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17914" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17543" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17532" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17483" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17117" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16873" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16612" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16199" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16047" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15758" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13840" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13471" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13232" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13218" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12758" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12471" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12274" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12152" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11911" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11850" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11821" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11457" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11383" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10923" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10775" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10663" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10370" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10369" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10298" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9303" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9079" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8101" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7504" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7447" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6073" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5601" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5566" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5515" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5110" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4953" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4685" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4419" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3617" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3602" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3497" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3378" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3121" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2871" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2629" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2541" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2060" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1726" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1553" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1388" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/874" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/460" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/349" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H97"/>
+  <dimension ref="A1:H102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="39" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>22448</v>
+        <v>23570</v>
       </c>
       <c r="B2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C2">
-        <v>669</v>
+        <v>318</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>22085</v>
+        <v>23569</v>
       </c>
       <c r="B3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C3">
-        <v>447</v>
+        <v>317</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" t="s">
         <v>14</v>
       </c>
-      <c r="H3" t="s">
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
         <v>15</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>245</v>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="H4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>21739</v>
+        <v>23315</v>
       </c>
       <c r="B5">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C5">
-        <v>218</v>
+        <v>178</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>21590</v>
+        <v>23223</v>
       </c>
       <c r="B6">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C6">
-        <v>100</v>
+        <v>119</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" t="s">
+        <v>16</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>21267</v>
+        <v>22448</v>
       </c>
       <c r="B7">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C7">
-        <v>228</v>
+        <v>669</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>21175</v>
+        <v>22085</v>
       </c>
       <c r="B8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C8">
-        <v>170</v>
+        <v>447</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="G8" s="1" t="s">
+      <c r="H8" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>21117</v>
+        <v>21784</v>
       </c>
       <c r="B9">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C9">
-        <v>158</v>
+        <v>245</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="G9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H9" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>21086</v>
+        <v>21739</v>
       </c>
       <c r="B10">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C10">
-        <v>145</v>
+        <v>218</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="G10" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H10" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>20981</v>
+        <v>21590</v>
       </c>
       <c r="B11">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C11">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H11" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>20965</v>
+        <v>21267</v>
       </c>
       <c r="B12">
         <v>2024</v>
       </c>
       <c r="C12">
-        <v>84</v>
+        <v>228</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>20921</v>
+        <v>21175</v>
       </c>
       <c r="B13">
         <v>2024</v>
       </c>
       <c r="C13">
-        <v>56</v>
+        <v>170</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>20591</v>
+        <v>21117</v>
       </c>
       <c r="B14">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C14">
-        <v>519</v>
+        <v>158</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H14" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>20590</v>
+        <v>21086</v>
       </c>
       <c r="B15">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C15">
-        <v>518</v>
+        <v>145</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="H15" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>20449</v>
+        <v>20981</v>
       </c>
       <c r="B16">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C16">
-        <v>436</v>
+        <v>96</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H16" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>20445</v>
+        <v>20965</v>
       </c>
       <c r="B17">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C17">
-        <v>432</v>
+        <v>84</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="H17" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>20134</v>
+        <v>20921</v>
       </c>
       <c r="B18">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C18">
-        <v>213</v>
+        <v>56</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="H18" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>19614</v>
+        <v>20591</v>
       </c>
       <c r="B19">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C19">
-        <v>406</v>
+        <v>519</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H19" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>18984</v>
+        <v>20590</v>
       </c>
       <c r="B20">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="C20">
-        <v>612</v>
+        <v>518</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>18801</v>
+        <v>20449</v>
       </c>
       <c r="B21">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="C21">
-        <v>505</v>
+        <v>436</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>18760</v>
+        <v>20445</v>
       </c>
       <c r="B22">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="C22">
-        <v>479</v>
+        <v>432</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H22" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>18702</v>
+        <v>20134</v>
       </c>
       <c r="B23">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="C23">
-        <v>440</v>
+        <v>213</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>61</v>
       </c>
       <c r="H23" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>18683</v>
+        <v>19614</v>
       </c>
       <c r="B24">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C24">
-        <v>430</v>
+        <v>406</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H24" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>18661</v>
+        <v>18984</v>
       </c>
       <c r="B25">
         <v>2021</v>
       </c>
       <c r="C25">
-        <v>416</v>
+        <v>612</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
       <c r="F25" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H25" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>18549</v>
+        <v>18801</v>
       </c>
       <c r="B26">
         <v>2021</v>
       </c>
       <c r="C26">
-        <v>351</v>
+        <v>505</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
       <c r="F26" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H26" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>18458</v>
+        <v>18760</v>
       </c>
       <c r="B27">
         <v>2021</v>
       </c>
       <c r="C27">
-        <v>298</v>
+        <v>479</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H27" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28">
-[...6 lines deleted...]
-        <v>292</v>
+      <c r="A28" t="s">
+        <v>15</v>
+      </c>
+      <c r="B28" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" t="s">
+        <v>15</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H28" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>18405</v>
+        <v>18683</v>
       </c>
       <c r="B29">
         <v>2021</v>
       </c>
       <c r="C29">
-        <v>257</v>
+        <v>430</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H29" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>18380</v>
+        <v>18661</v>
       </c>
       <c r="B30">
         <v>2021</v>
       </c>
       <c r="C30">
-        <v>239</v>
+        <v>416</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30" t="s">
-        <v>75</v>
+        <v>37</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>76</v>
       </c>
       <c r="H30" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>18326</v>
+        <v>18549</v>
       </c>
       <c r="B31">
         <v>2021</v>
       </c>
       <c r="C31">
-        <v>198</v>
+        <v>351</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31" t="s">
+        <v>37</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="G31" s="1" t="s">
+      <c r="H31" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>18324</v>
+        <v>18458</v>
       </c>
       <c r="B32">
         <v>2021</v>
       </c>
       <c r="C32">
-        <v>196</v>
+        <v>298</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="G32" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H32" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>18323</v>
+        <v>18449</v>
       </c>
       <c r="B33">
         <v>2021</v>
       </c>
       <c r="C33">
-        <v>195</v>
+        <v>292</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="G33" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H33" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>18149</v>
+        <v>18405</v>
       </c>
       <c r="B34">
         <v>2021</v>
       </c>
       <c r="C34">
-        <v>83</v>
+        <v>257</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
       <c r="F34" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="G34" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H34" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>18035</v>
+        <v>18380</v>
       </c>
       <c r="B35">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C35">
-        <v>248</v>
+        <v>239</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35" t="s">
+        <v>86</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="G35" s="1" t="s">
+      <c r="H35" t="s">
         <v>88</v>
       </c>
-      <c r="H35" t="s">
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>15</v>
+      </c>
+      <c r="B36" t="s">
+        <v>15</v>
+      </c>
+      <c r="C36" t="s">
+        <v>15</v>
+      </c>
+      <c r="D36" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" t="s">
+        <v>86</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>89</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F36" t="s">
+      <c r="H36" t="s">
         <v>90</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>17543</v>
+        <v>18324</v>
       </c>
       <c r="B37">
-        <v>1969</v>
+        <v>2021</v>
       </c>
       <c r="C37">
-        <v>18</v>
+        <v>196</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
       <c r="F37" t="s">
-        <v>93</v>
+        <v>37</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="H37" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>17532</v>
+        <v>18323</v>
       </c>
       <c r="B38">
-        <v>1969</v>
+        <v>2021</v>
       </c>
       <c r="C38">
-        <v>32</v>
+        <v>195</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
       <c r="F38" t="s">
-        <v>96</v>
+        <v>37</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="H38" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>17483</v>
+        <v>18149</v>
       </c>
       <c r="B39">
-        <v>1967</v>
+        <v>2021</v>
       </c>
       <c r="C39">
-        <v>246</v>
+        <v>83</v>
       </c>
       <c r="D39" t="s">
         <v>8</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
       <c r="F39" t="s">
-        <v>99</v>
+        <v>37</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="H39" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>17117</v>
+        <v>18035</v>
       </c>
       <c r="B40">
-        <v>1983</v>
+        <v>2020</v>
       </c>
       <c r="C40">
-        <v>536</v>
+        <v>248</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
       <c r="F40" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="H40" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>17015</v>
+        <v>17914</v>
       </c>
       <c r="B41">
-        <v>1983</v>
+        <v>2020</v>
       </c>
       <c r="C41">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
       <c r="F41" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="H41" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>17006</v>
+        <v>17543</v>
       </c>
       <c r="B42">
-        <v>2019</v>
+        <v>1969</v>
       </c>
       <c r="C42">
-        <v>372</v>
+        <v>18</v>
       </c>
       <c r="D42" t="s">
         <v>8</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="H42" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
     </row>
     <row r="43" spans="1:8">
-      <c r="A43">
-[...6 lines deleted...]
-        <v>364</v>
+      <c r="A43" t="s">
+        <v>15</v>
+      </c>
+      <c r="B43" t="s">
+        <v>15</v>
+      </c>
+      <c r="C43" t="s">
+        <v>15</v>
       </c>
       <c r="D43" t="s">
         <v>8</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
       <c r="F43" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="H43" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>16612</v>
+        <v>17483</v>
       </c>
       <c r="B44">
-        <v>2019</v>
+        <v>1967</v>
       </c>
       <c r="C44">
-        <v>336</v>
+        <v>246</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="H44" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>16199</v>
+        <v>17117</v>
       </c>
       <c r="B45">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="C45">
-        <v>442</v>
+        <v>536</v>
       </c>
       <c r="D45" t="s">
         <v>8</v>
       </c>
       <c r="E45" t="s">
         <v>9</v>
       </c>
       <c r="F45" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="H45" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>16047</v>
+        <v>17015</v>
       </c>
       <c r="B46">
-        <v>2019</v>
+        <v>1983</v>
       </c>
       <c r="C46">
-        <v>312</v>
+        <v>612</v>
       </c>
       <c r="D46" t="s">
         <v>8</v>
       </c>
       <c r="E46" t="s">
         <v>9</v>
       </c>
       <c r="F46" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="H46" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>15758</v>
+        <v>17006</v>
       </c>
       <c r="B47">
         <v>2019</v>
       </c>
       <c r="C47">
-        <v>228</v>
+        <v>372</v>
       </c>
       <c r="D47" t="s">
         <v>8</v>
       </c>
       <c r="E47" t="s">
         <v>9</v>
       </c>
       <c r="F47" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="H47" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>13840</v>
+        <v>16873</v>
       </c>
       <c r="B48">
-        <v>2018</v>
+        <v>1983</v>
       </c>
       <c r="C48">
-        <v>479</v>
+        <v>364</v>
       </c>
       <c r="D48" t="s">
         <v>8</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
       <c r="F48" t="s">
-        <v>90</v>
+        <v>119</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="H48" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>13471</v>
+        <v>16612</v>
       </c>
       <c r="B49">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C49">
-        <v>346</v>
+        <v>336</v>
       </c>
       <c r="D49" t="s">
         <v>8</v>
       </c>
       <c r="E49" t="s">
         <v>9</v>
       </c>
       <c r="F49" t="s">
-        <v>90</v>
+        <v>122</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="H49" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>13232</v>
+        <v>16199</v>
       </c>
       <c r="B50">
-        <v>2018</v>
+        <v>1984</v>
       </c>
       <c r="C50">
-        <v>230</v>
+        <v>442</v>
       </c>
       <c r="D50" t="s">
         <v>8</v>
       </c>
       <c r="E50" t="s">
         <v>9</v>
       </c>
       <c r="F50" t="s">
-        <v>90</v>
+        <v>119</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="H50" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>13218</v>
+        <v>16047</v>
       </c>
       <c r="B51">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C51">
-        <v>222</v>
+        <v>312</v>
       </c>
       <c r="D51" t="s">
         <v>8</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
       <c r="F51" t="s">
-        <v>90</v>
+        <v>127</v>
       </c>
       <c r="G51" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H51" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>12758</v>
+        <v>15758</v>
       </c>
       <c r="B52">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C52">
-        <v>77</v>
+        <v>228</v>
       </c>
       <c r="D52" t="s">
         <v>8</v>
       </c>
       <c r="E52" t="s">
         <v>9</v>
       </c>
       <c r="F52" t="s">
+        <v>24</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H52" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>12471</v>
+        <v>13840</v>
       </c>
       <c r="B53">
-        <v>1990</v>
+        <v>2018</v>
       </c>
       <c r="C53">
-        <v>514</v>
+        <v>479</v>
       </c>
       <c r="D53" t="s">
         <v>8</v>
       </c>
       <c r="E53" t="s">
         <v>9</v>
       </c>
       <c r="F53" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="H53" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>12274</v>
+        <v>13471</v>
       </c>
       <c r="B54">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C54">
-        <v>740</v>
+        <v>346</v>
       </c>
       <c r="D54" t="s">
         <v>8</v>
       </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
       <c r="F54" t="s">
-        <v>113</v>
+        <v>100</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="H54" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>12152</v>
+        <v>13232</v>
       </c>
       <c r="B55">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C55">
-        <v>715</v>
+        <v>230</v>
       </c>
       <c r="D55" t="s">
         <v>8</v>
       </c>
       <c r="E55" t="s">
         <v>9</v>
       </c>
       <c r="F55" t="s">
-        <v>113</v>
+        <v>100</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="H55" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>12104</v>
+        <v>13218</v>
       </c>
       <c r="B56">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C56">
-        <v>705</v>
+        <v>222</v>
       </c>
       <c r="D56" t="s">
         <v>8</v>
       </c>
       <c r="E56" t="s">
         <v>9</v>
       </c>
       <c r="F56" t="s">
-        <v>140</v>
+        <v>100</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="H56" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>11911</v>
+        <v>12758</v>
       </c>
       <c r="B57">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C57">
-        <v>587</v>
+        <v>77</v>
       </c>
       <c r="D57" t="s">
         <v>8</v>
       </c>
       <c r="E57" t="s">
         <v>9</v>
       </c>
       <c r="F57" t="s">
-        <v>118</v>
+        <v>140</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="H57" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>11850</v>
+        <v>12471</v>
       </c>
       <c r="B58">
-        <v>2017</v>
+        <v>1990</v>
       </c>
       <c r="C58">
-        <v>573</v>
+        <v>514</v>
       </c>
       <c r="D58" t="s">
         <v>8</v>
       </c>
       <c r="E58" t="s">
         <v>9</v>
       </c>
       <c r="F58" t="s">
-        <v>145</v>
+        <v>119</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="H58" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>11821</v>
+        <v>12274</v>
       </c>
       <c r="B59">
-        <v>1991</v>
+        <v>2017</v>
       </c>
       <c r="C59">
-        <v>650</v>
+        <v>740</v>
       </c>
       <c r="D59" t="s">
         <v>8</v>
       </c>
       <c r="E59" t="s">
         <v>9</v>
       </c>
       <c r="F59" t="s">
-        <v>148</v>
+        <v>122</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="H59" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>11457</v>
+        <v>12152</v>
       </c>
       <c r="B60">
-        <v>1992</v>
+        <v>2017</v>
       </c>
       <c r="C60">
-        <v>17</v>
+        <v>715</v>
       </c>
       <c r="D60" t="s">
         <v>8</v>
       </c>
       <c r="E60" t="s">
         <v>9</v>
       </c>
       <c r="F60" t="s">
+        <v>122</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H60" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>11383</v>
+        <v>12104</v>
       </c>
       <c r="B61">
         <v>2017</v>
       </c>
       <c r="C61">
-        <v>483</v>
+        <v>705</v>
       </c>
       <c r="D61" t="s">
         <v>8</v>
       </c>
       <c r="E61" t="s">
         <v>9</v>
       </c>
       <c r="F61" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="H61" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>10923</v>
+        <v>11911</v>
       </c>
       <c r="B62">
         <v>2017</v>
       </c>
       <c r="C62">
-        <v>380</v>
+        <v>587</v>
       </c>
       <c r="D62" t="s">
         <v>8</v>
       </c>
       <c r="E62" t="s">
         <v>9</v>
       </c>
       <c r="F62" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="H62" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>10775</v>
+        <v>11850</v>
       </c>
       <c r="B63">
-        <v>1993</v>
+        <v>2017</v>
       </c>
       <c r="C63">
-        <v>150</v>
+        <v>573</v>
       </c>
       <c r="D63" t="s">
         <v>8</v>
       </c>
       <c r="E63" t="s">
         <v>9</v>
       </c>
       <c r="F63" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="H63" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>10663</v>
+        <v>11821</v>
       </c>
       <c r="B64">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="C64">
-        <v>217</v>
+        <v>650</v>
       </c>
       <c r="D64" t="s">
         <v>8</v>
       </c>
       <c r="E64" t="s">
         <v>9</v>
       </c>
       <c r="F64" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="H64" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>10370</v>
+        <v>11457</v>
       </c>
       <c r="B65">
-        <v>1990</v>
+        <v>1992</v>
       </c>
       <c r="C65">
-        <v>536</v>
+        <v>17</v>
       </c>
       <c r="D65" t="s">
         <v>8</v>
       </c>
       <c r="E65" t="s">
         <v>9</v>
       </c>
       <c r="F65" t="s">
+        <v>157</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H65" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>15</v>
+      </c>
+      <c r="B66" t="s">
+        <v>15</v>
+      </c>
+      <c r="C66" t="s">
+        <v>15</v>
+      </c>
+      <c r="D66" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" t="s">
+        <v>122</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H66" t="s">
         <v>163</v>
-      </c>
-[...30 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>10298</v>
+        <v>10923</v>
       </c>
       <c r="B67">
-        <v>1993</v>
+        <v>2017</v>
       </c>
       <c r="C67">
-        <v>140</v>
+        <v>380</v>
       </c>
       <c r="D67" t="s">
         <v>8</v>
       </c>
       <c r="E67" t="s">
         <v>9</v>
       </c>
       <c r="F67" t="s">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="H67" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>10015</v>
+        <v>10775</v>
       </c>
       <c r="B68">
-        <v>2017</v>
+        <v>1993</v>
       </c>
       <c r="C68">
+        <v>150</v>
+      </c>
+      <c r="D68" t="s">
+        <v>8</v>
+      </c>
+      <c r="E68" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" t="s">
+        <v>166</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H68" t="s">
         <v>168</v>
-      </c>
-[...13 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>9303</v>
+        <v>10663</v>
       </c>
       <c r="B69">
-        <v>1994</v>
+        <v>1990</v>
       </c>
       <c r="C69">
-        <v>95</v>
+        <v>217</v>
       </c>
       <c r="D69" t="s">
         <v>8</v>
       </c>
       <c r="E69" t="s">
         <v>9</v>
       </c>
       <c r="F69" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="H69" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>9079</v>
+        <v>10370</v>
       </c>
       <c r="B70">
-        <v>2017</v>
+        <v>1990</v>
       </c>
       <c r="C70">
-        <v>22</v>
+        <v>536</v>
       </c>
       <c r="D70" t="s">
         <v>8</v>
       </c>
       <c r="E70" t="s">
         <v>9</v>
       </c>
       <c r="F70" t="s">
-        <v>118</v>
+        <v>171</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="H70" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>8101</v>
+        <v>10369</v>
       </c>
       <c r="B71">
-        <v>1996</v>
+        <v>1990</v>
       </c>
       <c r="C71">
-        <v>100</v>
+        <v>537</v>
       </c>
       <c r="D71" t="s">
         <v>8</v>
       </c>
       <c r="E71" t="s">
         <v>9</v>
       </c>
       <c r="F71" t="s">
-        <v>110</v>
+        <v>174</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="H71" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>8024</v>
+        <v>10298</v>
       </c>
       <c r="B72">
-        <v>1996</v>
+        <v>1993</v>
       </c>
       <c r="C72">
-        <v>209</v>
+        <v>140</v>
       </c>
       <c r="D72" t="s">
         <v>8</v>
       </c>
       <c r="E72" t="s">
         <v>9</v>
       </c>
       <c r="F72" t="s">
-        <v>163</v>
+        <v>119</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="H72" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>7504</v>
+        <v>10015</v>
       </c>
       <c r="B73">
-        <v>1997</v>
+        <v>2017</v>
       </c>
       <c r="C73">
-        <v>144</v>
+        <v>168</v>
       </c>
       <c r="D73" t="s">
         <v>8</v>
       </c>
       <c r="E73" t="s">
         <v>9</v>
       </c>
       <c r="F73" t="s">
-        <v>181</v>
+        <v>149</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="H73" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>7447</v>
+        <v>9303</v>
       </c>
       <c r="B74">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="C74">
-        <v>43</v>
+        <v>95</v>
       </c>
       <c r="D74" t="s">
         <v>8</v>
       </c>
       <c r="E74" t="s">
         <v>9</v>
       </c>
       <c r="F74" t="s">
+        <v>166</v>
+      </c>
+      <c r="G74" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="G74" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H74" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>6073</v>
+        <v>9079</v>
       </c>
       <c r="B75">
-        <v>2003</v>
+        <v>2017</v>
       </c>
       <c r="C75">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="D75" t="s">
         <v>8</v>
       </c>
       <c r="E75" t="s">
         <v>9</v>
       </c>
       <c r="F75" t="s">
-        <v>181</v>
+        <v>127</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="H75" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>5601</v>
+        <v>8101</v>
       </c>
       <c r="B76">
-        <v>2007</v>
+        <v>1996</v>
       </c>
       <c r="C76">
-        <v>54</v>
+        <v>100</v>
       </c>
       <c r="D76" t="s">
         <v>8</v>
       </c>
       <c r="E76" t="s">
         <v>9</v>
       </c>
       <c r="F76" t="s">
-        <v>188</v>
+        <v>119</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="H76" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>5566</v>
+        <v>8024</v>
       </c>
       <c r="B77">
-        <v>2004</v>
+        <v>1996</v>
       </c>
       <c r="C77">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D77" t="s">
         <v>8</v>
       </c>
       <c r="E77" t="s">
         <v>9</v>
       </c>
       <c r="F77" t="s">
-        <v>191</v>
+        <v>171</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="H77" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>5515</v>
+        <v>7504</v>
       </c>
       <c r="B78">
-        <v>2005</v>
+        <v>1997</v>
       </c>
       <c r="C78">
-        <v>86</v>
+        <v>144</v>
       </c>
       <c r="D78" t="s">
         <v>8</v>
       </c>
       <c r="E78" t="s">
         <v>9</v>
       </c>
       <c r="F78" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="H78" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>5110</v>
+        <v>7447</v>
       </c>
       <c r="B79">
-        <v>2007</v>
+        <v>1998</v>
       </c>
       <c r="C79">
-        <v>208</v>
+        <v>43</v>
       </c>
       <c r="D79" t="s">
         <v>8</v>
       </c>
       <c r="E79" t="s">
         <v>9</v>
       </c>
       <c r="F79" t="s">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="H79" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>4953</v>
+        <v>6073</v>
       </c>
       <c r="B80">
-        <v>2008</v>
+        <v>2003</v>
       </c>
       <c r="C80">
-        <v>211</v>
+        <v>38</v>
       </c>
       <c r="D80" t="s">
         <v>8</v>
       </c>
       <c r="E80" t="s">
         <v>9</v>
       </c>
       <c r="F80" t="s">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="H80" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>4685</v>
+        <v>5601</v>
       </c>
       <c r="B81">
-        <v>2016</v>
+        <v>2007</v>
       </c>
       <c r="C81">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D81" t="s">
         <v>8</v>
       </c>
       <c r="E81" t="s">
         <v>9</v>
       </c>
       <c r="F81" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="H81" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>4419</v>
+        <v>5566</v>
       </c>
       <c r="B82">
-        <v>2015</v>
+        <v>2004</v>
       </c>
       <c r="C82">
-        <v>517</v>
+        <v>208</v>
       </c>
       <c r="D82" t="s">
         <v>8</v>
       </c>
       <c r="E82" t="s">
         <v>9</v>
       </c>
       <c r="F82" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="H82" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>3617</v>
+        <v>5515</v>
       </c>
       <c r="B83">
-        <v>2014</v>
+        <v>2005</v>
       </c>
       <c r="C83">
-        <v>534</v>
+        <v>86</v>
       </c>
       <c r="D83" t="s">
         <v>8</v>
       </c>
       <c r="E83" t="s">
         <v>9</v>
       </c>
       <c r="F83" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="H83" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>3602</v>
+        <v>5110</v>
       </c>
       <c r="B84">
-        <v>2014</v>
+        <v>2007</v>
       </c>
       <c r="C84">
-        <v>521</v>
+        <v>208</v>
       </c>
       <c r="D84" t="s">
         <v>8</v>
       </c>
       <c r="E84" t="s">
         <v>9</v>
       </c>
       <c r="F84" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="H84" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>3497</v>
+        <v>4953</v>
       </c>
       <c r="B85">
-        <v>2014</v>
+        <v>2008</v>
       </c>
       <c r="C85">
-        <v>445</v>
+        <v>211</v>
       </c>
       <c r="D85" t="s">
         <v>8</v>
       </c>
       <c r="E85" t="s">
         <v>9</v>
       </c>
       <c r="F85" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="H85" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>3378</v>
+        <v>4685</v>
       </c>
       <c r="B86">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="C86">
-        <v>374</v>
+        <v>57</v>
       </c>
       <c r="D86" t="s">
         <v>8</v>
       </c>
       <c r="E86" t="s">
         <v>9</v>
       </c>
       <c r="F86" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="H86" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>3121</v>
+        <v>4419</v>
       </c>
       <c r="B87">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C87">
-        <v>191</v>
+        <v>517</v>
       </c>
       <c r="D87" t="s">
         <v>8</v>
       </c>
       <c r="E87" t="s">
         <v>9</v>
       </c>
       <c r="F87" t="s">
-        <v>197</v>
+        <v>213</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="H87" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>2871</v>
+        <v>3617</v>
       </c>
       <c r="B88">
         <v>2014</v>
       </c>
       <c r="C88">
-        <v>12</v>
+        <v>534</v>
       </c>
       <c r="D88" t="s">
         <v>8</v>
       </c>
       <c r="E88" t="s">
         <v>9</v>
       </c>
       <c r="F88" t="s">
-        <v>197</v>
+        <v>216</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="H88" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>2629</v>
+        <v>3602</v>
       </c>
       <c r="B89">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C89">
-        <v>474</v>
+        <v>521</v>
       </c>
       <c r="D89" t="s">
         <v>8</v>
       </c>
       <c r="E89" t="s">
         <v>9</v>
       </c>
       <c r="F89" t="s">
-        <v>208</v>
+        <v>219</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="H89" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>2541</v>
+        <v>3497</v>
       </c>
       <c r="B90">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C90">
-        <v>412</v>
+        <v>445</v>
       </c>
       <c r="D90" t="s">
         <v>8</v>
       </c>
       <c r="E90" t="s">
         <v>9</v>
       </c>
       <c r="F90" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="H90" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>2060</v>
+        <v>3378</v>
       </c>
       <c r="B91">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C91">
-        <v>91</v>
+        <v>374</v>
       </c>
       <c r="D91" t="s">
         <v>8</v>
       </c>
       <c r="E91" t="s">
         <v>9</v>
       </c>
       <c r="F91" t="s">
-        <v>197</v>
+        <v>216</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="H91" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>1726</v>
+        <v>3121</v>
       </c>
       <c r="B92">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="C92">
-        <v>165</v>
+        <v>191</v>
       </c>
       <c r="D92" t="s">
         <v>8</v>
       </c>
       <c r="E92" t="s">
         <v>9</v>
       </c>
       <c r="F92" t="s">
-        <v>228</v>
+        <v>205</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="H92" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>1553</v>
+        <v>2871</v>
       </c>
       <c r="B93">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="C93">
-        <v>62</v>
+        <v>12</v>
       </c>
       <c r="D93" t="s">
         <v>8</v>
       </c>
       <c r="E93" t="s">
         <v>9</v>
       </c>
       <c r="F93" t="s">
-        <v>181</v>
+        <v>205</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="H93" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>1388</v>
+        <v>2629</v>
       </c>
       <c r="B94">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="C94">
-        <v>375</v>
+        <v>474</v>
       </c>
       <c r="D94" t="s">
         <v>8</v>
       </c>
       <c r="E94" t="s">
         <v>9</v>
       </c>
       <c r="F94" t="s">
-        <v>233</v>
+        <v>216</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="H94" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>874</v>
+        <v>2541</v>
       </c>
       <c r="B95">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="C95">
-        <v>183</v>
+        <v>412</v>
       </c>
       <c r="D95" t="s">
         <v>8</v>
       </c>
       <c r="E95" t="s">
         <v>9</v>
       </c>
       <c r="F95" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="H95" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>460</v>
+        <v>2060</v>
       </c>
       <c r="B96">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="C96">
-        <v>449</v>
+        <v>91</v>
       </c>
       <c r="D96" t="s">
         <v>8</v>
       </c>
       <c r="E96" t="s">
         <v>9</v>
       </c>
       <c r="F96" t="s">
-        <v>118</v>
+        <v>205</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="H96" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
+        <v>1726</v>
+      </c>
+      <c r="B97">
+        <v>2012</v>
+      </c>
+      <c r="C97">
+        <v>165</v>
+      </c>
+      <c r="D97" t="s">
+        <v>8</v>
+      </c>
+      <c r="E97" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" t="s">
+        <v>236</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H97" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98">
+        <v>1553</v>
+      </c>
+      <c r="B98">
+        <v>2012</v>
+      </c>
+      <c r="C98">
+        <v>62</v>
+      </c>
+      <c r="D98" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" t="s">
+        <v>189</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H98" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99">
+        <v>1388</v>
+      </c>
+      <c r="B99">
+        <v>2011</v>
+      </c>
+      <c r="C99">
+        <v>375</v>
+      </c>
+      <c r="D99" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" t="s">
+        <v>241</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H99" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100">
+        <v>874</v>
+      </c>
+      <c r="B100">
+        <v>2010</v>
+      </c>
+      <c r="C100">
+        <v>183</v>
+      </c>
+      <c r="D100" t="s">
+        <v>8</v>
+      </c>
+      <c r="E100" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" t="s">
+        <v>205</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H100" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101">
+        <v>460</v>
+      </c>
+      <c r="B101">
+        <v>2009</v>
+      </c>
+      <c r="C101">
+        <v>449</v>
+      </c>
+      <c r="D101" t="s">
+        <v>8</v>
+      </c>
+      <c r="E101" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" t="s">
+        <v>127</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H101" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102">
         <v>349</v>
       </c>
-      <c r="B97">
+      <c r="B102">
         <v>2009</v>
       </c>
-      <c r="C97">
+      <c r="C102">
         <v>148</v>
       </c>
-      <c r="D97" t="s">
-[...12 lines deleted...]
-        <v>241</v>
+      <c r="D102" t="s">
+        <v>8</v>
+      </c>
+      <c r="E102" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" t="s">
+        <v>216</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H102" t="s">
+        <v>249</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3738,50 +3881,55 @@
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>