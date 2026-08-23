--- v0 (2026-06-29)
+++ v1 (2026-08-23)
@@ -10,166 +10,175 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="988" uniqueCount="429">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="993" uniqueCount="428">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Carlone Assis</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23539</t>
+  </si>
+  <si>
+    <t>"Solicita, com urgência, informações sobre paralisação das obras de recuperação, reforço estrutural, alargamento e duplicação da ponte sobre o Rio Claro, localizada na BR-364, no Município de Jataí-GO."</t>
+  </si>
+  <si>
     <t>(</t>
   </si>
   <si>
-    <t>REQ</t>
-[...2 lines deleted...]
-    <t>Requerimento</t>
+    <t>Adilson de Carvalho</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23475</t>
+  </si>
+  <si>
+    <t>Requer a realização de Audiência Pública para discutir a situação administrativa, operacional e assistencial do Hospital das Clínicas Serafim de Carvalho, diante das recorrentes reclamações da população que vêm comprometendo a qualidade dos serviços de saúde prestados à população de Jataí e da região Sudoeste de Goiás</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23390</t>
+  </si>
+  <si>
+    <t>“Solicita, com urgência, o encaminhamento de CONVITE ao Secretário Municipal da Fazenda do Município de Jataí/GO para comparecer à Câmara Municipal de Jataí, a fim de prestar esclarecimentos acerca das finanças do Município, bem como sobre outros assuntos correlatos.”</t>
+  </si>
+  <si>
+    <t>Kátia Carvalho</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23364</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal o treinamento dos servidores do setor de licitações e a implementação de Inteligência Artificial (IA) nos processos administrativos e de compras.</t>
+  </si>
+  <si>
+    <t>Guilherme Alves</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23297</t>
+  </si>
+  <si>
+    <t>Requer a fiscalização e a adequação do pagamento do Adicional de Insalubridade em grau máximo (40%) aos trabalhadores de limpeza urbana da empresa “Quebec Ambiental”, que presta serviços ao Município de Jataí, conforme as diretrizes do PL 4.146/2020.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23289</t>
+  </si>
+  <si>
+    <t>“Solicita a imediata retomada das obras do Parque Tecnológico de Jataí, com a reativação dos contratos e execução física do empreendimento; A formalização da entidade gestora denominada “Jataitech”, garantindo sua estruturação jurídica, administrativa e operacional; A adequação da governança do projeto, e conformidade com os pareceres já emitido pela Advocacia-Geral da União (AGU) em anexos, O encaminhamento à Câmara Municipal de relatório detalhado e atualizado, contendo as diretrizes abaixo declinadas e a apresentação de cronograma atualizado para conclusão da obra.”.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23251</t>
+  </si>
+  <si>
+    <t>“Solicita informações detalhadas acerca dos projetos de construção de dois Centros Municipais de Educação Infantil (CMEIs), sendo um localizado no Setor Vila Sofia e outro no Setor Jardim dos Ipês.”</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23250</t>
+  </si>
+  <si>
+    <t>“Requer que seja viabilizada a realização de estudos técnicos e administrativos com a finalidade de promover a contratação, ainda que temporária ou por meio de empresa especializada, de equipe de engenharia destinada a atuar especificamente na análise, regularização e retomada das obras públicas paralisadas no Município de Jataí, especialmente aquelas herdadas da gestão anterior.”</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23228</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23166</t>
+  </si>
+  <si>
+    <t>“Solicita envio de informações completas e atualizadas acerca da obra do Aeroporto Regional do Município de Jataí, Estado de Goiás, conforme especificado a seguir”</t>
+  </si>
+  <si>
+    <t>Abimael Silva da TV</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/23087</t>
+  </si>
+  <si>
+    <t>Solicita ao Governo do Estado a substituição da entrega direta de kits de material escolar pela implementação do "Cartão Material Escolar" (auxílio financeiro), visando o fomento da economia local.</t>
+  </si>
+  <si>
+    <t>Marcos Patrick</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/22595</t>
+  </si>
+  <si>
+    <t>Solicita a realização de treinamento e capacitação dos gestores de contratos do Município de Jataí-GO</t>
   </si>
   <si>
     <t>Luciano Lima</t>
   </si>
   <si>
-    <t>https://www.jatai.go.leg.br/materia/23475</t>
-[...76 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/22560</t>
   </si>
   <si>
     <t>Requer estudo de viabilidade técnica e jurídica, e posterior providências, para iniciar tratativas entre o Município e a Caixa Econômica Federal, por meio de parceria ou outro mecanismo jurídico, visando Fortalecer o Programa de Apoio à Aquisição de Habitação para Profissionais da Segurança Pública, ativos ou inativos, nos termos da Lei nº 14.312 de 2022.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22539</t>
   </si>
   <si>
     <t>“Solicita implantação de câmeras de monitoramento nos caminhões de coleta de lixo do Município de Jataí.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22443</t>
   </si>
   <si>
     <t>“Solicita ao Poder Executivo que faça Estudo Técnico de viabilidade para criação da farmácia de manipulação na rede de pública municipal.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22319</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal a edição de Decreto que regulamente o tratamento favorecido, diferenciado e simplificado às microempresas, empresas de pequeno porte, microempreendedores individuais, agricultores familiares, produtores rurais pessoa física e cooperativas de consumo, nas contratações públicas de bens, serviços e obras</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22181</t>
@@ -195,179 +204,173 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/22010</t>
   </si>
   <si>
     <t>Requerimento em caráter de URGÊNCIA - "Solicito ao Vice-Governador Daniel Vilela e ao Secretário de Saúde do Estado de Goiás, Senhor Rasível dos Reis Santos Júnior, em caráter de URGÊNCIA, a imediata intervenção das autoridades, diante do descaso nos atendimentos e das condições desumanas e insalubres no Hospital Estadual de Jataí Dr. Serafim de Carvalho (HEJ)".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21738</t>
   </si>
   <si>
     <t>Solicita a implantação do Projeto Cata-Treco em Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21670</t>
   </si>
   <si>
     <t>“Requer um estudo de viabilidade técnica para solucionar a problemática envolvendo o Ginásio de Esporte JK, em nossa cidade.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21186</t>
   </si>
   <si>
     <t>“Requer ao Poder Executivo o recapeamento e reparo das ruas, Miguel De Assis, Bela Vista, José Pereira Da Silva, 01, 02, 03 , no bairro Fernandes.’’</t>
   </si>
   <si>
+    <t>https://www.jatai.go.leg.br/materia/21030</t>
+  </si>
+  <si>
+    <t>Convoca o Sr. Antônio Francisco Martins Filho, atual Superintendente Municipal de Trânsito e Comandante da Guarda Civil Municipal, para vim até essa Casa, prestar esclarecimentos acerca do acidente de trânsito ocorrido na Cidade de Goiânia, no dia 20/04/2024, que teve seu envolvimento.</t>
+  </si>
+  <si>
+    <t>Iniciativa Popular</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/20991</t>
+  </si>
+  <si>
+    <t>Nos termos do artigo 5.º, inciso I, do Decreto-Lei n.° 201/67, e do artigo 64 da Lei Orgânica do Município de Jataí, apresentar "PEDIDO DE IMPEACHMENT - DENÚNCIA ESCRITA" em face do PREFEITO DO MUNICÍPIO DE JATAI, Senhor HUMBERTO DE FREITAS MACHADO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/20933</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO QUE FAÇA ESTUDO TÉCNICO DE VIABILIDADE PARA CRIAÇÃO DA FARMÁCIA DE MANIPULAÇÃO NA REDE DE PÚBLICA MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>Alessandra Oliveira</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/20681</t>
+  </si>
+  <si>
+    <t>Requer instalação de câmeras de videomonitoramento e placas de sinalização da proibição de circulação de veículos pesados no trecho perimetral da BR – 158, compreendido pelas: Alameda Fernando Costa; Avenida 31 de Maio; Avenida Petrobrás; Avenida Presidente Tancredo Neves, Rua Jerônimo Vilela.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/20647</t>
+  </si>
+  <si>
+    <t>Requer estudos para doação de área e construção de novo prédio para a Escola Municipal Professor João Justino de Oliveira - CAIC.</t>
+  </si>
+  <si>
+    <t>Vicente Mantelli</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/20219</t>
+  </si>
+  <si>
+    <t>Requer a Secretaria Municipal de Gestão e Planejamento avaliação sobre a aquisição de motocicletas, capacetes e baús para transporte material, à disposição do quadro de coordenadores de Agente de Combate a Endemias e Agente Comunitário de Saúde.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/19625</t>
+  </si>
+  <si>
+    <t>"Solicita reforma total e ampliação da Regional de Saúde Sudoeste II Jataí”</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/19417</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo que faça a prorrogação do contrato de PERMISSÃO DE USO do serviço de mototáxi</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/19140</t>
+  </si>
+  <si>
+    <t>Solicita que seja regulamentado o tratamento favorecido, diferenciado e simplificado para as Microempresas, Empresas de pequeno porte, Agricultores  Familiares, Produtores Rurais Pessoa física, Microempreendedores individuais e Sociedades Cooperativas de consumo nas contratações públicas de bens, serviços e obras no âmbito da Administração pública municipal, conforme disposto na Lei Complementar 123/2006, nos artigos 42 a 45 e 47 a 49.</t>
+  </si>
+  <si>
     <t>Durval Júnior da Sucesso</t>
   </si>
   <si>
-    <t>https://www.jatai.go.leg.br/materia/21030</t>
-[...61 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19112</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que faça um estudo de viabilidade para prorrogar pelo prazo de 5 (cinco) anos as PERMISSÕES DE USO para exploração do serviço de mototáxi.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19020</t>
   </si>
   <si>
     <t>Solicita que a Prefeitura readquira do JATAIPREV, a Estação Rodoviária.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18789</t>
   </si>
   <si>
     <t>Requer a realização de uma audiência pública para debater a atuação da empresa Enel no fornecimento de energia elétrica em Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18691</t>
   </si>
   <si>
     <t>Solicita à Secretaria de Obras e ao Gestor do Contrato, explicações quanto ao andamento da obra da Escola Pública Infantil Próinfância Tipo 1 – Cidade Jardim I, bem como demonstração de efetividade no cumprimento do contrato com a anterior empresa responsável (MV CONSTRUÇÕES E PROJETOS EIRELI – ME), no que se refere a aplicação das sanções administrativas, por abandono da obra, previstas na cláusula oitava do contrato a que se refere.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18056</t>
   </si>
   <si>
     <t>Solicitar estudo e verificação de possibilidade para comprar caminhão frigorífico para transporte de produtos da alimentação escolar, através de adesão à ata de registro de preço (ARP) do Fundo Nacional de Desenvolvimento da Educação (FNDE).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17966</t>
   </si>
   <si>
     <t>Solicita estudo e verificação de possibilidade para aderir o município no Programa Federal Dinheiro Direto na Escola (PDDE) -  destinado a auxiliar nas adequações necessárias das escolas para retorno às atividades presenciais, de acordo com o protocolo de segurança e no contexto da situação de calamidade provocada pela pandemia da Covid-19.</t>
   </si>
   <si>
     <t>Major Davi Pires</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17957</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade de filmar, gravar e transmitir ao vivo, via internet, as sessões públicas das licitações presenciais e facilitar o acesso ao sistema eletrônico ativo em cada licitação eletrônica do Poder Público Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17913</t>
   </si>
   <si>
     <t>Requerem por razões de interesse público, de alta relevância, reconsideração do Parecer 060/2020/PJ/CMJ, que obsta pelo seguimento da matéria.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17892</t>
   </si>
   <si>
     <t>“ EMENTA: ADEQUAÇÃO E PROLONGAMENTO DE PRAZO FIXADO NO REQUERIMENTO No97/2020, AO ESTABELECIDO NA PORTARIA No035/2020, PARA O TÉRMINO DOS TRABALHOS DA CPI”</t>
   </si>
   <si>
-    <t>Carlos Miranda</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/17876</t>
   </si>
   <si>
     <t>“ Requer por razões de interesse público, de alta relevância, a criação de Comissão Especial.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17839</t>
   </si>
   <si>
     <t>Solicita o estudo e a verificação de possibilidade de se agilizar um local apropriado, bem como equipá-lo conforme exigências legais, para o 11º Núcleo Regional de Polícia Técnico-Científica, localizado na Rua Napoleão Laureano, nº. 305, Setor Antena, Jataí/Goiás.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17822</t>
   </si>
   <si>
     <t>Solicita a verificação de possibilidade de cadastramento do município de Jataí, para pleitear os Centros Comunitários e de Atendimento pelo sistema, na plataforma do e-Gestor, em conformidade com as Portaria nº 1.444 e nº. 1.445, de 29 de maio de 2020, para enfrentamento da COVID 19.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17814</t>
   </si>
   <si>
     <t>A Vereadora Kátia Carvalho solicita a criação da Agência Jataiense Municipal de Regulação, Controle e Fiscalização de Serviços Públicos.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17781</t>
@@ -525,140 +528,140 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/15919</t>
   </si>
   <si>
     <t>REQUER REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUTIR OS PRINCÍPIOS, VANTAGENS E/OU DESVANTAGEM DO PROJETO DE LEI Nº 035, DE 07/06/2019, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR PARCERIA COM A INICIATIVA PRIVADA PARA CONCESSÃO DOS SERVIÇOS PÚBLICOS DE COLETA, TRANSPORTE, TRANSBORDO, TRATAMENTO E DESTINAÇÃO FINAL DOS RESÍDUOS SÓLIDOS DOMICILIARES E DOS RESÍDUOS DE LIMPEZA URBANA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15751</t>
   </si>
   <si>
     <t>O VEREADOR PR. LUIZ CARLOS SOLICITA O RECAPEAMENTO ASFÁLTICO DA AV. SAID ABDALLA EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15178</t>
   </si>
   <si>
     <t>SOLICITA QUE EXARE DISPOSITIVO LEGAL PARA "ORGANIZAR E INSTITUIR A NECESSIDADE DE AVISO PRÉVIO PARA A INTERRUPÇÃO DO FORNECIMENTO DE ÁGUA PELA CONCESSIONÁRIA RESPONSÁVEL, NO CASO DE CONSUMIDOR RESIDENCIAL INADIMPLENTE, BEM COMO A PROÍBE NOS DIAS EM QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15076</t>
   </si>
   <si>
     <t>SOLICITA QUE EDITE DISPOSIÇÃO LEGAL DETERMINADO QUE 5% DAS VAGAS DE EMPREGO FIRMADAS POR MEIO DE CONTRATO ENTRE A PREFEITURA MUNICIPAL E AS EMPRESAS TERCEIRIZADAS PRESTADORAS DE SERVIÇOS GERAIS SEJAM DESTINADOS ÀS MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR.</t>
   </si>
   <si>
+    <t>https://www.jatai.go.leg.br/materia/14730</t>
+  </si>
+  <si>
+    <t>O VEREADOR THIAGO MAGGIONI SOLICITA A INSTAURAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO - CPI, OBJETIVANDO INVESTIGAR E APURAR IRREGULARIDADES NO PROCEDIMENTO LICITATÓRIO NA MODALIDADE PREGÃO 021/2014 E CONTRATO Nº 277/201, FIRMADO ENTRE O MUNICÍPIO DE JATAÍ E A EMPRESA CONSTRUBAN LOGÍSTICA AMBIENTAL LTDA, OBJETO DO PROCESSO Nº 14951/14 DO TRIBUNAL DE CONTAS DOS MUNICÍPIOS DO ESTADO DE GOIÁS, E AO FINAL, SE NECESSÁRIO, RESPONSABILIZAR OS INFRATORES.</t>
+  </si>
+  <si>
+    <t>Marcos Antônio</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/14716</t>
+  </si>
+  <si>
+    <t>FORNECIMENTO DE UMA RELAÇÃO CONTENDO O NÚMERO  DE TODOS OS EDITAIS DE PROCEDIMENTOS LICITATÓRIOS PARA AQUISIÇÃO DE BENS DURÁVEIS E NÃO DURÁVEIS E A CONTRATAÇÃO DE SERVIÇOS, DESTINADOS A SECRETARIA DE  SAÚDE NO PERÍODO DE JANEIRO DE 2017 ATÉ FEVEREIRO DO CORRENTE ANO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/14704</t>
+  </si>
+  <si>
+    <t>REQUISIÇÃO DE DOCUMENTOS.</t>
+  </si>
+  <si>
     <t>João Rosa</t>
   </si>
   <si>
-    <t>https://www.jatai.go.leg.br/materia/14730</t>
-[...19 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14620</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A AQUISIÇÃO DE UMA BALANÇA RODOVIÁRIA, PARA O ATERRO MUNICIPAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14505</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ENCAMINHADO PARA ESTA CASA, PROJETO DE LEI QUE REVERTE A DISPONIBILIDADE DO PRÉDIO DA ESTAÇÃO RODOVIÁRIA PARA O INSTITUTO PREVIDENCIÁRIO MUNICIPAL - JATAIPREV - CONVERTENDO-SE EM VALORES A SER PAGO PARCELADAMENTE.</t>
   </si>
   <si>
+    <t>Gildenicio  Santos</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/14439</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO - (CPI), C/C ART. 20, PARÁGRAFO 4º DA LEI ORGÂNICA DO MUNICÍPIO, OBJETIVANDO APURAR E RESPONSABILIZAR PELA CONTUMAZ FALTA DE MEDICAMENTOS E MATERIAL BÁSICO DE SAÚDE NECESSÁRIO À POPULAÇÃO CARENTE, NA REDE PÚBLICA DESTE MUNICÍPIO, COMO GAZES, CURATIVOS, MEDICAMENTOS COMUNS COMO METFORMINA, INSULINA, OMEPRAZOL, ETC... USADOS NOS CASOS DE DIABETES E OUTRAS CRÔNICAS.</t>
   </si>
   <si>
+    <t>https://www.jatai.go.leg.br/materia/14163</t>
+  </si>
+  <si>
+    <t>SOLICITA A INSTAURAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO - (CPI), E/E ART.20 PARÁGRAFO 4º DA LEI ORGÂNICA DO MUNICÍPIO,  OBJETIVANDO APURAR E RESPONSABILIZAR PELA CONTUMAZ FALTA DE MEDICAMENTOS E MATERIAL BÁSICO DE SAÚDE NECESSÁRIO À POPULAÇÃO CARENTE, NA REDE PÚBLICA DESTE MUNICÍPIO, COMO GAZES, CURATIVOS, MEDICAMENTOS COMUNS COMO METFORMINA, INSULINA, OMEPRAZOL, ETC... USADOS NOS CASOS DE DIABETES E OUTRAS DOENÇAS CRÔNICAS.</t>
+  </si>
+  <si>
     <t>José Carapô</t>
   </si>
   <si>
-    <t>https://www.jatai.go.leg.br/materia/14163</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/14155</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO ENVIE À CÂMARA MUNICIPAL, PROJETO DE LEI, CUJA MINUTA SEGUE ANEXA, O QUAL VISA DAR PUBLICIDADE A TODA COMPRA DE MEDICAMENTOS E PRODUTOS MÉDICO HOSPITALARES FEITA PELA SECRETARIA DE SAÚDE E AINDA PERMITIR A CONFERÊNCIA DO ESTOQUE POR QUALQUER VEREADOR E POR COMISSÃO FORMADA POR MEMBROS INDICADOS PELA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14151</t>
   </si>
   <si>
     <t>SOLICITA A INSTAURAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO - CPI, PELA COMISSÃO PARLAMENTAR DE SAÚDE E ASSISTÊNCIA SOCIAL, OBJETIVANDO APURAR E RESPONSABILIZAR A FALTA DE MEDICAMENTOS E MATERIAL BÁSICO DE SAÚDE NECESSÁRIOS À POPULAÇÃO CARENTE, NA REDE PÚBLICA DESTE MUNICÍPIO, COMO GAZES, CURATIVOS, MEDICAMENTOS COMUNS COMO METFORMINA, INSULINA, OMEPRAZOL, SERINGAS, AGULHAS, LANCETAS, ETC...USADOS NOS CASOS DE DIABETES E OUTROS DOENÇAS CRÔNICAS, COLOCANDO A POPULAÇÃO EM ESTADO DE RISCO E RETIRANDO-LHES DIREITOS CONSTITUCIONAIS CONCERNENTE À SAÚDE.</t>
   </si>
   <si>
     <t>Euripedes de Assis</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/14054</t>
   </si>
   <si>
     <t>O VEREADOR QUE SUBSCREVE REQUER ENVIO DE OFÍCIO AO CHEFE DO PODER PÚBLICO MUNICIPAL, SOLICITANDO ANOTAR EM SUA AGENDA ADMINISTRATIVA AQUISIÇÃO DE UMA MAQUINA PARA CONSTRUÇÃO MEIO FIO.</t>
   </si>
   <si>
     <t>Cilene Maria de Moraes Guimarães</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13736</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFÍCIO AO CHEFE DO PODER PÚBLICO MUNICIPAL, SOLICITANDO ATENÇÃO AO PAGAMENTO DAS FIRMAS QUE PRESTAM SERVIÇOS AO MUNICIPIO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13672</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE SEJA PROPICIADO E EFETUADA, COM REGIME DE URGÊNCIA, REFORMA, ADAPTAÇÃO COM AUMENTO DE VAGAS, NO SISTEMA DE MONITORAMENTO DE CÂMARA E INFORMATIZAÇÃO NO CENTRO DE INSERÇÃO SOCIAL DE JATAÍ/GO, INSTALADO NA RUA 5, 720 - SETOR JOSÉ HERCULANO.</t>
   </si>
   <si>
-    <t>Gildenicio  Santos</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/13654</t>
   </si>
   <si>
     <t>PEDE A REEDIÇÃO DO REQUERIMENTO DE Nº 134/2017, DE 17 DE MARÇO DE 2018, EM QUE PEDE O REINÍCIO E CONCLUSÃO DAS OBRAS DO COLÉGIO ESTADUAL PADRÃO SEC. XXI, LOCALIZADO NO SETOR DOM ABEL.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13557</t>
   </si>
   <si>
     <t>SOLICITA PARA QUE ESTE EXECUTIVO COBRE E CONCITE PROVIDENCIA DA EMPRESA BRK AMBIENTAL, TERCEIRIZADA DESTE MUNICÍPIO, QUE SEJAM CONCLUÍDAS E EDIFICADAS COM A MÁXIMA URGÊNCIA O ASFALTAMENTO E RECUPERAÇÃO E LIMPEZA DAS RUAS, CONSTRUÇÃO DO SISTEMA DE ESCOAMENTO DE ÁGUA E ESGOTO DAS VIAS DO SETOR HERMOSA, BRISAS E ADJANCÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13553</t>
   </si>
   <si>
     <t>A VEREADORA KÁTIA CARVALHO SOLICITA PROVIDÊNCIAS PARA O CMEI ABELHINHA NO SETOR EPAMINONDAS I.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13545</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE SEJA DADO ANDAMENTO À EXECUÇÃO DA OBRA DO AEROPORTO MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>Geovan Freitas Carvalho</t>
@@ -849,53 +852,50 @@
   <si>
     <t>Lísias Arantes</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10091</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE SOLICITAR JUNTO AO VICE GOVERNADOR DO ESTADO DR LUIZ ALBERTO MAGUITO VILELA ASSIM COMO AO MINISTRO DA SAÚDE DR HENRIQUE SANTILLO A VENDA DE MEDICAMENTOS PELO PREÇO DE CUSTO DOS ÓRGÃOS DA UNIÃO E DO ESTADO (CIME E IQUEGO) AOS HOSPITAIS FILANTRÓPICOS E AOS LIGADOS AO SISTEMA ÚNICO DE SAÚDE</t>
   </si>
   <si>
     <t>Eudes Assis Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10045</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR UMA ÁREA BCOM 50.000 M2 (CINQUENTA MIL M²) DESTINADA A IMPLANTAÇÃO DE UM ABATEDOR DE FRANGOS E FÁBRICA DE RAÇÕES, A EXEMPLO DE OUTRAS CIDADES.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9620</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE ADQUIRIR ROÇADEIRA PARA PROCEDER A LIMPEZA DE NOSSA CIDADE</t>
   </si>
   <si>
-    <t>Carvalhinho</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/9517</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UM DEPARTAMENTO MUNICIPAL, COMPOSTO POR PESSOAS COMPETENTES/TÉCNICAS CUJO OBJETIVO É FISCALIZAR DE FORMA EFETIVA A PRESTAÇÃO DOS SERVIÇOS DE ÁGUA E ESGOTO CONTRATADOS DAS EMPRESAS SANEAGO E ODEBRECHT.</t>
   </si>
   <si>
     <t>Divaldo Pereira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9448</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE ADQUIRIR LÂMPADAS PARA ATENDER O SETOR DE ILUMINAÇÃO PÚBLICA DA CIDADE</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9374</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER ENCAMINHAMENTO DE OFÍCIO REIVINDICANDO PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR A ABERTURA DE CONCORRÊNCIA PÚBLICA PARA CONSTRUÇÃO DE PRÉDIO ONDE SE ACHA INSTALADA A CÂMARA MUNICIPAL DE JATAÍ </t>
   </si>
   <si>
     <t>Fernando Fernandes Pinto</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9289</t>
@@ -1030,53 +1030,50 @@
     <t>https://www.jatai.go.leg.br/materia/6698</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES A RESPEITO DE GASTOS COM A CONSTRUÇÃO DO CENTRO MÉDICO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6685</t>
   </si>
   <si>
     <t>REVISÃO DO CONTRATO FIRMADO ENTRE O MUNICÍPIO E SANEAGO OU COLOCAÇÃO DE MICROMEDIDORES DE ESGOTAMENTO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6589</t>
   </si>
   <si>
     <t>SOLICITA UMA AUDITORIA QUANTO A SITUAÇÃO DO DNR/12º DRF QUE ESTÁ INOPERANTE.</t>
   </si>
   <si>
     <t>Adilson Morais</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6464</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO DE UM GUARDA NOTURNO PARA A ESCOLA MUNICIPAL CAMINHO DA LUZ, SITUADA NA RUA CASTRO ALVES, ESQUINA COM MIRANDA DE CARVALHO N.º 1377, CENTRO.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cidália Vilela</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6434</t>
   </si>
   <si>
     <t>REIVINDICA A DOAÇÃO DA ÁREA E INSTALAÇÕES DA ANTIGA USINA DE RECICLAGEM DE LIXO PARA A EMPRESA SUDOPEL - INDÚSTRIA E COMÉRCIO DE MATERIAIS RECICLÁVEIS LTDA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6320</t>
   </si>
   <si>
     <t>SOLICITA O PROJETO DE TURISMO PARA JATAÍ E A LEI AUTORIZATIVA DE EXECUÇÃO DESTE, ACOMPANHADO DE AUTORIZAÇÃO DA DELEGACIA AMBIENTAL E/OU IBAMA, MINISTÉRIO PÚBLICO, CREA E DEMAIS SEGUIMENTOS QUE AO CONSTRUIR UM LAGO NOS PADRÕES PROPOSTOS PELA ADMINISTRAÇÃO DEVA CONSTAR.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6190</t>
   </si>
   <si>
     <t>SOLICITA QUE DÊ PRIORIDADE NA CONTRATAÇÃO DE MÃO-DE-OBRA ESPECIALIZADA EM JATAÍ, PARA A CONSTRUÇÃO DAS SEISCENTAS E SESSENTA E NOVE (669) UNIDADES DO PROGRAMA DE SUBSÍDIO À HABITAÇÃO DE INTERESSE SOCIAL - PSH, DA CAIXA ECONÔMICA FEDERAL, QUE SERÁ EDIFICADA NO BAIRRO COLMEIA PARK.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6174</t>
   </si>
   <si>
     <t>SOLICITA ESFORÇOS EM CONJUNTO NO SENTIDO DE REALIZAR EM NOSSA CIDADE, UMA PESQUISA DE MERCADO VAREJISTA, AINDA NESTE PRIMEIRO SEMESTRE DE 2003, E POSTERIORMENTE LIBERAR LICITAÇÕES PARA QUE OS EMPRESÁRIOS DE JATAÍ POSSAM ADQUIRIR AGÊNCIAS DE "CORREIOS CONVENIÊNCIA", UMA NOVA MODALIDADE QUE ESTÁ SENDO IMPLANTADA EM TODO O BRASIL.</t>
   </si>
@@ -1644,4879 +1641,4905 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23475" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23390" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23364" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23297" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23289" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23251" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23250" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23228" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23087" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22595" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22560" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22443" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22319" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22181" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22130" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22085" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21738" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21670" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21186" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20991" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20933" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20681" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20647" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20219" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19625" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19417" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19140" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19112" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19020" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18789" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18691" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18056" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17966" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17957" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17913" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17892" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17876" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17839" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17822" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17814" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17781" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17774" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17761" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17746" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17743" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17457" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17453" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17441" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17426" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17396" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17151" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17088" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16907" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16835" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16655" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16485" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16314" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16026" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15994" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15993" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15946" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15919" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15751" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15178" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15076" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14730" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14716" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14704" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14620" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14505" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14439" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14163" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14155" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14151" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14054" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13736" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13672" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13654" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13557" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13553" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13545" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13515" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13424" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13391" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13288" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13177" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13166" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12961" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12856" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12780" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12653" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12527" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12084" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11938" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11856" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11808" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11240" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11173" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11156" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11113" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11057" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10669" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10544" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10534" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10484" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10465" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10362" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10316" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10285" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10091" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10045" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9620" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9517" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9448" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9374" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9289" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9241" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9164" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9147" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8948" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8861" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8776" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8698" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8657" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8647" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8496" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8486" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8162" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7630" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7628" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7546" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7226" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7128" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6698" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6685" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6589" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6464" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6434" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6320" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6190" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6174" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5793" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5708" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5109" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5080" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5020" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4974" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4936" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4908" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4830" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4718" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4716" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4706" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4403" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4284" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4283" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4257" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3207" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3151" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3086" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2961" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2950" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2928" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2880" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2693" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2510" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2077" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1931" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1709" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1619" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1582" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1547" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1404" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/832" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/318" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/235" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/227" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/164" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23539" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23475" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23390" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23364" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23297" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23289" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23251" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23250" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23166" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23087" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22595" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22560" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22539" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22443" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22319" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22181" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22130" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21738" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21670" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21186" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21030" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20991" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20933" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20681" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20647" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20219" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19625" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19417" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19140" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19112" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18789" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18691" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18056" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17966" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17957" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17913" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17892" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17876" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17839" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17822" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17814" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17781" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17774" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17761" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17746" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17743" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17457" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17453" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17441" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17426" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17396" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17151" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17088" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16907" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16835" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16655" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16485" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16314" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16026" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15994" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15993" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15946" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15919" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15751" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15178" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15076" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14730" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14716" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14704" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14620" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14505" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14439" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14163" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14155" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14151" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/14054" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13736" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13672" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13654" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13557" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13553" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13545" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13515" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13424" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13391" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13288" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13177" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13166" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12961" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12856" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12780" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12653" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12527" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12084" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11938" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11856" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11808" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11240" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11173" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11156" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11113" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/11057" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10669" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10544" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10534" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10484" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10465" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10362" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10316" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10285" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10091" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10045" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9620" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9517" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9448" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9374" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9289" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9241" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9164" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9147" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8948" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8861" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8776" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8698" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8657" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8647" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8496" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8486" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8162" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7630" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7628" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7546" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7226" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/7128" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6698" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6685" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6589" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6464" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6434" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6320" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6190" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6174" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5793" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5708" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5109" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5080" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/5018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4974" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4936" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4908" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4830" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4718" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4716" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4706" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4403" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4284" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4283" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4257" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3207" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3151" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3086" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2961" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2950" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2928" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2880" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2693" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2510" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2077" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1931" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1709" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1619" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1582" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1547" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1404" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/832" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/318" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/235" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/227" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/164" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H185"/>
+  <dimension ref="A1:H186"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="39" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A2">
+        <v>23539</v>
+      </c>
+      <c r="B2">
+        <v>2026</v>
+      </c>
+      <c r="C2">
+        <v>301</v>
       </c>
       <c r="D2" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" t="s">
         <v>10</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="H2" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B3" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4">
-[...6 lines deleted...]
-        <v>207</v>
+      <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" t="s">
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" t="s">
         <v>10</v>
       </c>
-      <c r="F4" t="s">
+      <c r="G4" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="H4" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>23297</v>
+        <v>23364</v>
       </c>
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5">
-        <v>167</v>
+        <v>207</v>
       </c>
       <c r="D5" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>23289</v>
+        <v>23297</v>
       </c>
       <c r="B6">
         <v>2026</v>
       </c>
       <c r="C6">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="D6" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>23251</v>
+        <v>23289</v>
       </c>
       <c r="B7">
         <v>2026</v>
       </c>
       <c r="C7">
-        <v>141</v>
+        <v>160</v>
       </c>
       <c r="D7" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>23250</v>
+        <v>23251</v>
       </c>
       <c r="B8">
         <v>2026</v>
       </c>
       <c r="C8">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D8" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>23228</v>
+        <v>23250</v>
       </c>
       <c r="B9">
         <v>2026</v>
       </c>
       <c r="C9">
-        <v>121</v>
+        <v>140</v>
       </c>
       <c r="D9" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H9" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>23166</v>
+        <v>23228</v>
       </c>
       <c r="B10">
         <v>2026</v>
       </c>
       <c r="C10">
+        <v>121</v>
+      </c>
+      <c r="D10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H10" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11">
+        <v>23166</v>
+      </c>
+      <c r="B11">
+        <v>2026</v>
+      </c>
+      <c r="C11">
         <v>83</v>
       </c>
-      <c r="D10" t="s">
-[...2 lines deleted...]
-      <c r="E10" t="s">
+      <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" t="s">
         <v>10</v>
       </c>
-      <c r="F10" t="s">
-[...25 lines deleted...]
-      <c r="F11" t="s">
+      <c r="G11" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>33</v>
       </c>
-      <c r="H11" t="s">
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" t="s">
         <v>34</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F12" t="s">
+      <c r="G12" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="G12" s="1" t="s">
+      <c r="H12" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>22560</v>
+        <v>22595</v>
       </c>
       <c r="B13">
         <v>2025</v>
       </c>
       <c r="C13">
-        <v>739</v>
+        <v>760</v>
       </c>
       <c r="D13" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F13" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="H13" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>22539</v>
+        <v>22560</v>
       </c>
       <c r="B14">
         <v>2025</v>
       </c>
       <c r="C14">
-        <v>719</v>
+        <v>739</v>
       </c>
       <c r="D14" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>22443</v>
+        <v>22539</v>
       </c>
       <c r="B15">
         <v>2025</v>
       </c>
       <c r="C15">
-        <v>666</v>
+        <v>719</v>
       </c>
       <c r="D15" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" t="s">
         <v>10</v>
       </c>
-      <c r="F15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>22319</v>
+        <v>22443</v>
       </c>
       <c r="B16">
         <v>2025</v>
       </c>
       <c r="C16">
-        <v>593</v>
+        <v>666</v>
       </c>
       <c r="D16" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F16" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>22181</v>
+        <v>22319</v>
       </c>
       <c r="B17">
         <v>2025</v>
       </c>
       <c r="C17">
-        <v>509</v>
+        <v>593</v>
       </c>
       <c r="D17" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F17" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>22130</v>
+        <v>22181</v>
       </c>
       <c r="B18">
         <v>2025</v>
       </c>
       <c r="C18">
-        <v>478</v>
+        <v>509</v>
       </c>
       <c r="D18" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F18" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H18" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>22085</v>
+        <v>22130</v>
       </c>
       <c r="B19">
         <v>2025</v>
       </c>
       <c r="C19">
-        <v>447</v>
+        <v>478</v>
       </c>
       <c r="D19" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>22010</v>
+        <v>22085</v>
       </c>
       <c r="B20">
         <v>2025</v>
       </c>
       <c r="C20">
-        <v>396</v>
+        <v>447</v>
       </c>
       <c r="D20" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>53</v>
       </c>
       <c r="H20" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>21738</v>
+        <v>22010</v>
       </c>
       <c r="B21">
         <v>2025</v>
       </c>
       <c r="C21">
-        <v>217</v>
+        <v>396</v>
       </c>
       <c r="D21" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F21" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H21" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>21670</v>
+        <v>21738</v>
       </c>
       <c r="B22">
         <v>2025</v>
       </c>
       <c r="C22">
-        <v>167</v>
+        <v>217</v>
       </c>
       <c r="D22" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E22" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F22" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H22" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
+        <v>21670</v>
+      </c>
+      <c r="B23">
+        <v>2025</v>
+      </c>
+      <c r="C23">
+        <v>167</v>
+      </c>
+      <c r="D23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" t="s">
+        <v>37</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H23" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24">
         <v>21186</v>
       </c>
-      <c r="B23">
+      <c r="B24">
         <v>2024</v>
       </c>
-      <c r="C23">
+      <c r="C24">
         <v>177</v>
       </c>
-      <c r="D23" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="D24" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E24" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F24" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H24" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="25" spans="1:8">
-      <c r="A25">
-[...6 lines deleted...]
-        <v>102</v>
+      <c r="A25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B25" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" t="s">
+        <v>13</v>
       </c>
       <c r="D25" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E25" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F25" t="s">
+        <v>55</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="G25" s="1" t="s">
+      <c r="H25" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>20933</v>
+        <v>20991</v>
       </c>
       <c r="B26">
         <v>2024</v>
       </c>
       <c r="C26">
-        <v>64</v>
+        <v>102</v>
       </c>
       <c r="D26" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E26" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F26" t="s">
-        <v>32</v>
+        <v>66</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>67</v>
       </c>
       <c r="H26" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
+        <v>20933</v>
+      </c>
+      <c r="B27">
+        <v>2024</v>
+      </c>
+      <c r="C27">
+        <v>64</v>
+      </c>
+      <c r="D27" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" t="s">
+        <v>34</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H27" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28">
         <v>20681</v>
       </c>
-      <c r="B27">
+      <c r="B28">
         <v>2023</v>
       </c>
-      <c r="C27">
+      <c r="C28">
         <v>552</v>
       </c>
-      <c r="D27" t="s">
-[...11 lines deleted...]
-      <c r="H27" t="s">
+      <c r="D28" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" t="s">
         <v>71</v>
-      </c>
-[...18 lines deleted...]
-        <v>69</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>72</v>
       </c>
       <c r="H28" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="29" spans="1:8">
-      <c r="A29">
-[...6 lines deleted...]
-        <v>273</v>
+      <c r="A29" t="s">
+        <v>13</v>
+      </c>
+      <c r="B29" t="s">
+        <v>13</v>
+      </c>
+      <c r="C29" t="s">
+        <v>13</v>
       </c>
       <c r="D29" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E29" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F29" t="s">
+        <v>71</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="G29" s="1" t="s">
+      <c r="H29" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>19625</v>
+        <v>20219</v>
       </c>
       <c r="B30">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C30">
-        <v>416</v>
+        <v>273</v>
       </c>
       <c r="D30" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E30" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F30" t="s">
-        <v>32</v>
+        <v>76</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>77</v>
       </c>
       <c r="H30" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>19417</v>
+        <v>19625</v>
       </c>
       <c r="B31">
         <v>2022</v>
       </c>
       <c r="C31">
-        <v>266</v>
+        <v>416</v>
       </c>
       <c r="D31" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E31" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F31" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>79</v>
       </c>
       <c r="H31" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>19140</v>
+        <v>19417</v>
       </c>
       <c r="B32">
         <v>2022</v>
       </c>
       <c r="C32">
-        <v>88</v>
+        <v>266</v>
       </c>
       <c r="D32" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E32" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F32" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H32" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="33" spans="1:8">
-      <c r="A33" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A33">
+        <v>19140</v>
+      </c>
+      <c r="B33">
+        <v>2022</v>
+      </c>
+      <c r="C33">
+        <v>88</v>
       </c>
       <c r="D33" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E33" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F33" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H33" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B34" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="C34" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D34" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E34" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F34" t="s">
-        <v>35</v>
+        <v>85</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H34" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B35" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="C35" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D35" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E35" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F35" t="s">
-        <v>87</v>
+        <v>37</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>88</v>
       </c>
       <c r="H35" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="36" spans="1:8">
-      <c r="A36">
-[...6 lines deleted...]
-        <v>434</v>
+      <c r="A36" t="s">
+        <v>13</v>
+      </c>
+      <c r="B36" t="s">
+        <v>13</v>
+      </c>
+      <c r="C36" t="s">
+        <v>13</v>
       </c>
       <c r="D36" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E36" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F36" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H36" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>18056</v>
+        <v>18691</v>
       </c>
       <c r="B37">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C37">
-        <v>257</v>
+        <v>434</v>
       </c>
       <c r="D37" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E37" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F37" t="s">
-        <v>17</v>
+        <v>85</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>92</v>
       </c>
       <c r="H37" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>17966</v>
+        <v>18056</v>
       </c>
       <c r="B38">
         <v>2020</v>
       </c>
       <c r="C38">
-        <v>221</v>
+        <v>257</v>
       </c>
       <c r="D38" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E38" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F38" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H38" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>17957</v>
+        <v>17966</v>
       </c>
       <c r="B39">
         <v>2020</v>
       </c>
       <c r="C39">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="D39" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E39" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F39" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="G39" s="1" t="s">
+      <c r="H39" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>17913</v>
+        <v>17957</v>
       </c>
       <c r="B40">
         <v>2020</v>
       </c>
       <c r="C40">
-        <v>187</v>
+        <v>217</v>
       </c>
       <c r="D40" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E40" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F40" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>99</v>
       </c>
       <c r="H40" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>17892</v>
+        <v>17913</v>
       </c>
       <c r="B41">
         <v>2020</v>
       </c>
       <c r="C41">
-        <v>170</v>
+        <v>187</v>
       </c>
       <c r="D41" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E41" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F41" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H41" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="42" spans="1:8">
-      <c r="A42" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A42">
+        <v>17892</v>
+      </c>
+      <c r="B42">
+        <v>2020</v>
+      </c>
+      <c r="C42">
+        <v>170</v>
       </c>
       <c r="D42" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E42" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F42" t="s">
+        <v>98</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="G42" s="1" t="s">
+      <c r="H42" t="s">
         <v>104</v>
       </c>
-      <c r="H42" t="s">
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>13</v>
+      </c>
+      <c r="B43" t="s">
+        <v>13</v>
+      </c>
+      <c r="C43" t="s">
+        <v>13</v>
+      </c>
+      <c r="D43" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" t="s">
+        <v>98</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>105</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G43" s="1" t="s">
+      <c r="H43" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>17822</v>
+        <v>17839</v>
       </c>
       <c r="B44">
         <v>2020</v>
       </c>
       <c r="C44">
-        <v>130</v>
+        <v>142</v>
       </c>
       <c r="D44" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E44" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F44" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G44" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H44" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>17814</v>
+        <v>17822</v>
       </c>
       <c r="B45">
         <v>2020</v>
       </c>
       <c r="C45">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="D45" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E45" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F45" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G45" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H45" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>17781</v>
+        <v>17814</v>
       </c>
       <c r="B46">
         <v>2020</v>
       </c>
       <c r="C46">
+        <v>122</v>
+      </c>
+      <c r="D46" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" t="s">
+        <v>19</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H46" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47">
+        <v>17781</v>
+      </c>
+      <c r="B47">
+        <v>2020</v>
+      </c>
+      <c r="C47">
         <v>101</v>
       </c>
-      <c r="D46" t="s">
-[...11 lines deleted...]
-      <c r="H46" t="s">
+      <c r="D47" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" t="s">
+        <v>98</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>113</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G47" s="1" t="s">
+      <c r="H47" t="s">
         <v>114</v>
       </c>
-      <c r="H47" t="s">
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>13</v>
+      </c>
+      <c r="B48" t="s">
+        <v>13</v>
+      </c>
+      <c r="C48" t="s">
+        <v>13</v>
+      </c>
+      <c r="D48" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" t="s">
+        <v>98</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>115</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F48" t="s">
+      <c r="H48" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>17746</v>
+        <v>17761</v>
       </c>
       <c r="B49">
         <v>2020</v>
       </c>
       <c r="C49">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="D49" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E49" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F49" t="s">
+        <v>117</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H49" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>17743</v>
+        <v>17746</v>
       </c>
       <c r="B50">
         <v>2020</v>
       </c>
       <c r="C50">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D50" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E50" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F50" t="s">
-        <v>96</v>
+        <v>120</v>
       </c>
       <c r="G50" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H50" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>17457</v>
+        <v>17743</v>
       </c>
       <c r="B51">
-        <v>1967</v>
+        <v>2020</v>
       </c>
       <c r="C51">
-        <v>177</v>
+        <v>80</v>
       </c>
       <c r="D51" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E51" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F51" t="s">
+        <v>98</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H51" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>17453</v>
+        <v>17457</v>
       </c>
       <c r="B52">
         <v>1967</v>
       </c>
       <c r="C52">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D52" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E52" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F52" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G52" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H52" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>17441</v>
+        <v>17453</v>
       </c>
       <c r="B53">
         <v>1967</v>
       </c>
       <c r="C53">
-        <v>237</v>
+        <v>175</v>
       </c>
       <c r="D53" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E53" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F53" t="s">
+        <v>125</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H53" t="s">
         <v>129</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>17426</v>
+        <v>17441</v>
       </c>
       <c r="B54">
         <v>1967</v>
       </c>
       <c r="C54">
-        <v>254</v>
+        <v>237</v>
       </c>
       <c r="D54" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E54" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F54" t="s">
+        <v>130</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H54" t="s">
         <v>132</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>17396</v>
+        <v>17426</v>
       </c>
       <c r="B55">
         <v>1967</v>
       </c>
       <c r="C55">
-        <v>211</v>
+        <v>254</v>
       </c>
       <c r="D55" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E55" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F55" t="s">
+        <v>133</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H55" t="s">
         <v>135</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>17151</v>
+        <v>17396</v>
       </c>
       <c r="B56">
-        <v>1983</v>
+        <v>1967</v>
       </c>
       <c r="C56">
-        <v>555</v>
+        <v>211</v>
       </c>
       <c r="D56" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E56" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F56" t="s">
+        <v>136</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H56" t="s">
         <v>138</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>17088</v>
+        <v>17151</v>
       </c>
       <c r="B57">
         <v>1983</v>
       </c>
       <c r="C57">
+        <v>555</v>
+      </c>
+      <c r="D57" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" t="s">
+        <v>139</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="D57" t="s">
-[...5 lines deleted...]
-      <c r="F57" t="s">
+      <c r="H57" t="s">
         <v>141</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>16907</v>
+        <v>17088</v>
       </c>
       <c r="B58">
-        <v>2019</v>
+        <v>1983</v>
       </c>
       <c r="C58">
-        <v>366</v>
+        <v>140</v>
       </c>
       <c r="D58" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E58" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F58" t="s">
-        <v>64</v>
+        <v>142</v>
       </c>
       <c r="G58" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H58" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
+        <v>16907</v>
+      </c>
+      <c r="B59">
+        <v>2019</v>
+      </c>
+      <c r="C59">
+        <v>366</v>
+      </c>
+      <c r="D59" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" t="s">
+        <v>66</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H59" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60">
         <v>16835</v>
       </c>
-      <c r="B59">
+      <c r="B60">
         <v>1983</v>
       </c>
-      <c r="C59">
+      <c r="C60">
         <v>473</v>
       </c>
-      <c r="D59" t="s">
-[...8 lines deleted...]
-      <c r="G59" s="1" t="s">
+      <c r="D60" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" t="s">
         <v>147</v>
       </c>
-      <c r="H59" t="s">
+      <c r="G60" s="1" t="s">
         <v>148</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G60" s="1" t="s">
+      <c r="H60" t="s">
         <v>149</v>
       </c>
-      <c r="H60" t="s">
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>13</v>
+      </c>
+      <c r="B61" t="s">
+        <v>13</v>
+      </c>
+      <c r="C61" t="s">
+        <v>13</v>
+      </c>
+      <c r="D61" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" t="s">
+        <v>142</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>150</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G61" s="1" t="s">
+      <c r="H61" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>16314</v>
+        <v>16485</v>
       </c>
       <c r="B62">
         <v>2019</v>
       </c>
       <c r="C62">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="D62" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E62" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F62" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G62" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H62" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>16026</v>
+        <v>16314</v>
       </c>
       <c r="B63">
         <v>2019</v>
       </c>
       <c r="C63">
-        <v>299</v>
+        <v>329</v>
       </c>
       <c r="D63" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E63" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F63" t="s">
-        <v>96</v>
+        <v>66</v>
       </c>
       <c r="G63" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H63" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>15994</v>
+        <v>16026</v>
       </c>
       <c r="B64">
         <v>2019</v>
       </c>
       <c r="C64">
-        <v>286</v>
+        <v>299</v>
       </c>
       <c r="D64" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E64" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F64" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G64" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H64" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>15993</v>
+        <v>15994</v>
       </c>
       <c r="B65">
         <v>2019</v>
       </c>
       <c r="C65">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D65" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E65" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F65" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G65" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H65" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>15946</v>
+        <v>15993</v>
       </c>
       <c r="B66">
         <v>2019</v>
       </c>
       <c r="C66">
-        <v>258</v>
+        <v>285</v>
       </c>
       <c r="D66" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E66" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F66" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G66" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H66" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>15919</v>
+        <v>15946</v>
       </c>
       <c r="B67">
         <v>2019</v>
       </c>
       <c r="C67">
-        <v>245</v>
+        <v>258</v>
       </c>
       <c r="D67" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E67" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F67" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G67" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H67" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>15751</v>
+        <v>15919</v>
       </c>
       <c r="B68">
         <v>2019</v>
       </c>
       <c r="C68">
-        <v>227</v>
+        <v>245</v>
       </c>
       <c r="D68" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E68" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F68" t="s">
-        <v>116</v>
+        <v>98</v>
       </c>
       <c r="G68" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H68" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>15178</v>
+        <v>15751</v>
       </c>
       <c r="B69">
         <v>2019</v>
       </c>
       <c r="C69">
-        <v>156</v>
+        <v>227</v>
       </c>
       <c r="D69" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E69" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F69" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="G69" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H69" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>15076</v>
+        <v>15178</v>
       </c>
       <c r="B70">
         <v>2019</v>
       </c>
       <c r="C70">
+        <v>156</v>
+      </c>
+      <c r="D70" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" t="s">
+        <v>98</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H70" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71">
+        <v>15076</v>
+      </c>
+      <c r="B71">
+        <v>2019</v>
+      </c>
+      <c r="C71">
         <v>129</v>
       </c>
-      <c r="D70" t="s">
-[...11 lines deleted...]
-      <c r="H70" t="s">
+      <c r="D71" t="s">
+        <v>8</v>
+      </c>
+      <c r="E71" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" t="s">
+        <v>98</v>
+      </c>
+      <c r="G71" s="1" t="s">
         <v>170</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F71" t="s">
+      <c r="H71" t="s">
         <v>171</v>
       </c>
-      <c r="G71" s="1" t="s">
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>13</v>
+      </c>
+      <c r="B72" t="s">
+        <v>13</v>
+      </c>
+      <c r="C72" t="s">
+        <v>13</v>
+      </c>
+      <c r="D72" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" t="s">
+        <v>19</v>
+      </c>
+      <c r="G72" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="H71" t="s">
+      <c r="H72" t="s">
         <v>173</v>
-      </c>
-[...24 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>14704</v>
+        <v>14716</v>
       </c>
       <c r="B73">
         <v>2019</v>
       </c>
       <c r="C73">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="D73" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E73" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F73" t="s">
-        <v>96</v>
+        <v>174</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="H73" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>14620</v>
+        <v>14704</v>
       </c>
       <c r="B74">
         <v>2019</v>
       </c>
       <c r="C74">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="D74" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E74" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F74" t="s">
-        <v>171</v>
+        <v>98</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="H74" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>14505</v>
+        <v>14620</v>
       </c>
       <c r="B75">
         <v>2019</v>
       </c>
       <c r="C75">
+        <v>54</v>
+      </c>
+      <c r="D75" t="s">
+        <v>8</v>
+      </c>
+      <c r="E75" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" t="s">
+        <v>179</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H75" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76">
+        <v>14505</v>
+      </c>
+      <c r="B76">
+        <v>2019</v>
+      </c>
+      <c r="C76">
         <v>45</v>
       </c>
-      <c r="D75" t="s">
-[...11 lines deleted...]
-      <c r="H75" t="s">
+      <c r="D76" t="s">
+        <v>8</v>
+      </c>
+      <c r="E76" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" t="s">
+        <v>98</v>
+      </c>
+      <c r="G76" s="1" t="s">
         <v>182</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G76" s="1" t="s">
+      <c r="H76" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B77" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="C77" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D77" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E77" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F77" t="s">
+        <v>184</v>
+      </c>
+      <c r="G77" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="G77" s="1" t="s">
+      <c r="H77" t="s">
         <v>186</v>
       </c>
-      <c r="H77" t="s">
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>13</v>
+      </c>
+      <c r="B78" t="s">
+        <v>13</v>
+      </c>
+      <c r="C78" t="s">
+        <v>13</v>
+      </c>
+      <c r="D78" t="s">
+        <v>8</v>
+      </c>
+      <c r="E78" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" t="s">
+        <v>174</v>
+      </c>
+      <c r="G78" s="1" t="s">
         <v>187</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78">
+      <c r="H78" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79">
         <v>14155</v>
       </c>
-      <c r="B78">
+      <c r="B79">
         <v>2018</v>
       </c>
-      <c r="C78">
+      <c r="C79">
         <v>581</v>
       </c>
-      <c r="D78" t="s">
-[...11 lines deleted...]
-      <c r="H78" t="s">
+      <c r="D79" t="s">
+        <v>8</v>
+      </c>
+      <c r="E79" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" t="s">
         <v>189</v>
-      </c>
-[...18 lines deleted...]
-        <v>174</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>190</v>
       </c>
       <c r="H79" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="80" spans="1:8">
-      <c r="A80">
-[...6 lines deleted...]
-        <v>729</v>
+      <c r="A80" t="s">
+        <v>13</v>
+      </c>
+      <c r="B80" t="s">
+        <v>13</v>
+      </c>
+      <c r="C80" t="s">
+        <v>13</v>
       </c>
       <c r="D80" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E80" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F80" t="s">
+        <v>184</v>
+      </c>
+      <c r="G80" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="G80" s="1" t="s">
+      <c r="H80" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>13736</v>
+        <v>14054</v>
       </c>
       <c r="B81">
         <v>1989</v>
       </c>
       <c r="C81">
-        <v>362</v>
+        <v>729</v>
       </c>
       <c r="D81" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E81" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F81" t="s">
+        <v>194</v>
+      </c>
+      <c r="G81" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="G81" s="1" t="s">
+      <c r="H81" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>13672</v>
+        <v>13736</v>
       </c>
       <c r="B82">
-        <v>2018</v>
+        <v>1989</v>
       </c>
       <c r="C82">
-        <v>443</v>
+        <v>362</v>
       </c>
       <c r="D82" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E82" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F82" t="s">
-        <v>96</v>
+        <v>197</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>198</v>
       </c>
       <c r="H82" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>13654</v>
+        <v>13672</v>
       </c>
       <c r="B83">
         <v>2018</v>
       </c>
       <c r="C83">
-        <v>429</v>
+        <v>443</v>
       </c>
       <c r="D83" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E83" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F83" t="s">
+        <v>98</v>
+      </c>
+      <c r="G83" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="G83" s="1" t="s">
+      <c r="H83" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>13557</v>
+        <v>13654</v>
       </c>
       <c r="B84">
         <v>2018</v>
       </c>
       <c r="C84">
-        <v>388</v>
+        <v>429</v>
       </c>
       <c r="D84" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E84" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F84" t="s">
-        <v>96</v>
+        <v>184</v>
       </c>
       <c r="G84" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H84" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>13553</v>
+        <v>13557</v>
       </c>
       <c r="B85">
         <v>2018</v>
       </c>
       <c r="C85">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="D85" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E85" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F85" t="s">
-        <v>17</v>
+        <v>98</v>
       </c>
       <c r="G85" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H85" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>13545</v>
+        <v>13553</v>
       </c>
       <c r="B86">
         <v>2018</v>
       </c>
       <c r="C86">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="D86" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E86" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F86" t="s">
-        <v>185</v>
+        <v>19</v>
       </c>
       <c r="G86" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H86" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>13515</v>
+        <v>13545</v>
       </c>
       <c r="B87">
-        <v>1989</v>
+        <v>2018</v>
       </c>
       <c r="C87">
-        <v>64</v>
+        <v>378</v>
       </c>
       <c r="D87" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E87" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F87" t="s">
+        <v>189</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H87" t="s">
         <v>209</v>
-      </c>
-[...4 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>13424</v>
+        <v>13515</v>
       </c>
       <c r="B88">
         <v>1989</v>
       </c>
       <c r="C88">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="D88" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E88" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F88" t="s">
+        <v>210</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H88" t="s">
         <v>212</v>
-      </c>
-[...4 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>13391</v>
+        <v>13424</v>
       </c>
       <c r="B89">
         <v>1989</v>
       </c>
       <c r="C89">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="D89" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E89" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F89" t="s">
+        <v>213</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H89" t="s">
         <v>215</v>
-      </c>
-[...4 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>13288</v>
+        <v>13391</v>
       </c>
       <c r="B90">
-        <v>2018</v>
+        <v>1989</v>
       </c>
       <c r="C90">
-        <v>263</v>
+        <v>83</v>
       </c>
       <c r="D90" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E90" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F90" t="s">
-        <v>171</v>
+        <v>216</v>
       </c>
       <c r="G90" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H90" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>13177</v>
+        <v>13288</v>
       </c>
       <c r="B91">
         <v>2018</v>
       </c>
       <c r="C91">
-        <v>188</v>
+        <v>263</v>
       </c>
       <c r="D91" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E91" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F91" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="G91" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H91" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>13166</v>
+        <v>13177</v>
       </c>
       <c r="B92">
         <v>2018</v>
       </c>
       <c r="C92">
-        <v>178</v>
+        <v>188</v>
       </c>
       <c r="D92" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E92" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F92" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="G92" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H92" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>12961</v>
+        <v>13166</v>
       </c>
       <c r="B93">
-        <v>1991</v>
+        <v>2018</v>
       </c>
       <c r="C93">
-        <v>85</v>
+        <v>178</v>
       </c>
       <c r="D93" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E93" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F93" t="s">
-        <v>212</v>
+        <v>179</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>223</v>
       </c>
       <c r="H93" t="s">
-        <v>224</v>
+        <v>181</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>12856</v>
+        <v>12961</v>
       </c>
       <c r="B94">
         <v>1991</v>
       </c>
       <c r="C94">
-        <v>481</v>
+        <v>85</v>
       </c>
       <c r="D94" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E94" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F94" t="s">
+        <v>213</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H94" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>12780</v>
+        <v>12856</v>
       </c>
       <c r="B95">
-        <v>2018</v>
+        <v>1991</v>
       </c>
       <c r="C95">
-        <v>93</v>
+        <v>481</v>
       </c>
       <c r="D95" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E95" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F95" t="s">
-        <v>185</v>
+        <v>226</v>
       </c>
       <c r="G95" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H95" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>12653</v>
+        <v>12780</v>
       </c>
       <c r="B96">
         <v>2018</v>
       </c>
       <c r="C96">
-        <v>36</v>
+        <v>93</v>
       </c>
       <c r="D96" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E96" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F96" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="G96" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H96" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>12527</v>
+        <v>12653</v>
       </c>
       <c r="B97">
         <v>2018</v>
       </c>
       <c r="C97">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="D97" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E97" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F97" t="s">
-        <v>87</v>
+        <v>189</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>231</v>
       </c>
       <c r="H97" t="s">
-        <v>232</v>
+        <v>191</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>12084</v>
+        <v>12527</v>
       </c>
       <c r="B98">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C98">
-        <v>696</v>
+        <v>11</v>
       </c>
       <c r="D98" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E98" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F98" t="s">
-        <v>185</v>
+        <v>14</v>
       </c>
       <c r="G98" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H98" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>12036</v>
+        <v>12084</v>
       </c>
       <c r="B99">
         <v>2017</v>
       </c>
       <c r="C99">
-        <v>664</v>
+        <v>696</v>
       </c>
       <c r="D99" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E99" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F99" t="s">
-        <v>200</v>
+        <v>189</v>
       </c>
       <c r="G99" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H99" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>11938</v>
+        <v>12036</v>
       </c>
       <c r="B100">
         <v>2017</v>
       </c>
       <c r="C100">
-        <v>609</v>
+        <v>664</v>
       </c>
       <c r="D100" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E100" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F100" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="G100" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H100" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>11856</v>
+        <v>11938</v>
       </c>
       <c r="B101">
         <v>2017</v>
       </c>
       <c r="C101">
-        <v>575</v>
+        <v>609</v>
       </c>
       <c r="D101" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E101" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F101" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="G101" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H101" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>11808</v>
+        <v>11856</v>
       </c>
       <c r="B102">
-        <v>1991</v>
+        <v>2017</v>
       </c>
       <c r="C102">
-        <v>513</v>
+        <v>575</v>
       </c>
       <c r="D102" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E102" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F102" t="s">
-        <v>215</v>
+        <v>189</v>
       </c>
       <c r="G102" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H102" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>11240</v>
+        <v>11808</v>
       </c>
       <c r="B103">
-        <v>1992</v>
+        <v>1991</v>
       </c>
       <c r="C103">
-        <v>82</v>
+        <v>513</v>
       </c>
       <c r="D103" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E103" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F103" t="s">
+        <v>216</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H103" t="s">
         <v>243</v>
-      </c>
-[...4 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>11173</v>
+        <v>11240</v>
       </c>
       <c r="B104">
         <v>1992</v>
       </c>
       <c r="C104">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="D104" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E104" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F104" t="s">
-        <v>212</v>
+        <v>244</v>
       </c>
       <c r="G104" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H104" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>11156</v>
+        <v>11173</v>
       </c>
       <c r="B105">
-        <v>2017</v>
+        <v>1992</v>
       </c>
       <c r="C105">
-        <v>440</v>
+        <v>12</v>
       </c>
       <c r="D105" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E105" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F105" t="s">
-        <v>185</v>
+        <v>213</v>
       </c>
       <c r="G105" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H105" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>11113</v>
+        <v>11156</v>
       </c>
       <c r="B106">
         <v>2017</v>
       </c>
       <c r="C106">
-        <v>429</v>
+        <v>440</v>
       </c>
       <c r="D106" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E106" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F106" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="G106" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H106" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>11057</v>
+        <v>11113</v>
       </c>
       <c r="B107">
         <v>2017</v>
       </c>
       <c r="C107">
-        <v>402</v>
+        <v>429</v>
       </c>
       <c r="D107" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E107" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F107" t="s">
-        <v>200</v>
+        <v>189</v>
       </c>
       <c r="G107" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H107" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>10669</v>
+        <v>11057</v>
       </c>
       <c r="B108">
-        <v>1990</v>
+        <v>2017</v>
       </c>
       <c r="C108">
-        <v>194</v>
+        <v>402</v>
       </c>
       <c r="D108" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E108" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F108" t="s">
-        <v>215</v>
+        <v>184</v>
       </c>
       <c r="G108" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H108" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>10544</v>
+        <v>10669</v>
       </c>
       <c r="B109">
         <v>1990</v>
       </c>
       <c r="C109">
-        <v>296</v>
+        <v>194</v>
       </c>
       <c r="D109" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E109" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F109" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="G109" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H109" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>10534</v>
+        <v>10544</v>
       </c>
       <c r="B110">
         <v>1990</v>
       </c>
       <c r="C110">
-        <v>328</v>
+        <v>296</v>
       </c>
       <c r="D110" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E110" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F110" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="G110" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H110" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>10484</v>
+        <v>10534</v>
       </c>
       <c r="B111">
         <v>1990</v>
       </c>
       <c r="C111">
-        <v>107</v>
+        <v>328</v>
       </c>
       <c r="D111" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E111" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F111" t="s">
-        <v>225</v>
+        <v>210</v>
       </c>
       <c r="G111" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H111" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>10465</v>
+        <v>10484</v>
       </c>
       <c r="B112">
-        <v>2017</v>
+        <v>1990</v>
       </c>
       <c r="C112">
-        <v>273</v>
+        <v>107</v>
       </c>
       <c r="D112" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E112" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F112" t="s">
-        <v>185</v>
+        <v>226</v>
       </c>
       <c r="G112" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H112" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>10362</v>
+        <v>10465</v>
       </c>
       <c r="B113">
         <v>2017</v>
       </c>
       <c r="C113">
-        <v>250</v>
+        <v>273</v>
       </c>
       <c r="D113" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E113" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F113" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="G113" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H113" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>10316</v>
+        <v>10362</v>
       </c>
       <c r="B114">
-        <v>1993</v>
+        <v>2017</v>
       </c>
       <c r="C114">
-        <v>459</v>
+        <v>250</v>
       </c>
       <c r="D114" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E114" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F114" t="s">
+        <v>189</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H114" t="s">
         <v>266</v>
-      </c>
-[...4 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>10285</v>
+        <v>10316</v>
       </c>
       <c r="B115">
-        <v>2017</v>
+        <v>1993</v>
       </c>
       <c r="C115">
-        <v>222</v>
+        <v>459</v>
       </c>
       <c r="D115" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E115" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F115" t="s">
-        <v>17</v>
+        <v>267</v>
       </c>
       <c r="G115" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H115" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>10091</v>
+        <v>10285</v>
       </c>
       <c r="B116">
-        <v>1993</v>
+        <v>2017</v>
       </c>
       <c r="C116">
-        <v>410</v>
+        <v>222</v>
       </c>
       <c r="D116" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E116" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F116" t="s">
+        <v>19</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H116" t="s">
         <v>271</v>
-      </c>
-[...4 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>10045</v>
+        <v>10091</v>
       </c>
       <c r="B117">
         <v>1993</v>
       </c>
       <c r="C117">
-        <v>135</v>
+        <v>410</v>
       </c>
       <c r="D117" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E117" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F117" t="s">
+        <v>272</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H117" t="s">
         <v>274</v>
-      </c>
-[...4 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
+        <v>10045</v>
+      </c>
+      <c r="B118">
+        <v>1993</v>
+      </c>
+      <c r="C118">
+        <v>135</v>
+      </c>
+      <c r="D118" t="s">
+        <v>8</v>
+      </c>
+      <c r="E118" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" t="s">
+        <v>275</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H118" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119">
         <v>9620</v>
       </c>
-      <c r="B118">
+      <c r="B119">
         <v>1994</v>
       </c>
-      <c r="C118">
+      <c r="C119">
         <v>184</v>
       </c>
-      <c r="D118" t="s">
-[...11 lines deleted...]
-      <c r="H118" t="s">
+      <c r="D119" t="s">
+        <v>8</v>
+      </c>
+      <c r="E119" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" t="s">
+        <v>244</v>
+      </c>
+      <c r="G119" s="1" t="s">
         <v>278</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F119" t="s">
+      <c r="H119" t="s">
         <v>279</v>
       </c>
-      <c r="G119" s="1" t="s">
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>13</v>
+      </c>
+      <c r="B120" t="s">
+        <v>13</v>
+      </c>
+      <c r="C120" t="s">
+        <v>13</v>
+      </c>
+      <c r="D120" t="s">
+        <v>8</v>
+      </c>
+      <c r="E120" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" t="s">
+        <v>19</v>
+      </c>
+      <c r="G120" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="H119" t="s">
+      <c r="H120" t="s">
         <v>281</v>
-      </c>
-[...24 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>9374</v>
+        <v>9448</v>
       </c>
       <c r="B121">
         <v>1994</v>
       </c>
       <c r="C121">
-        <v>3760</v>
+        <v>592</v>
       </c>
       <c r="D121" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E121" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F121" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="H121" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>9289</v>
+        <v>9374</v>
       </c>
       <c r="B122">
         <v>1994</v>
       </c>
       <c r="C122">
-        <v>503</v>
+        <v>3760</v>
       </c>
       <c r="D122" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E122" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F122" t="s">
-        <v>287</v>
+        <v>275</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="H122" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>9241</v>
+        <v>9289</v>
       </c>
       <c r="B123">
-        <v>2017</v>
+        <v>1994</v>
       </c>
       <c r="C123">
-        <v>44</v>
+        <v>503</v>
       </c>
       <c r="D123" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E123" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F123" t="s">
-        <v>96</v>
+        <v>287</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="H123" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>9164</v>
+        <v>9241</v>
       </c>
       <c r="B124">
-        <v>1995</v>
+        <v>2017</v>
       </c>
       <c r="C124">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="D124" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E124" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F124" t="s">
-        <v>287</v>
+        <v>98</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="H124" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>9147</v>
+        <v>9164</v>
       </c>
       <c r="B125">
         <v>1995</v>
       </c>
       <c r="C125">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="D125" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E125" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F125" t="s">
         <v>287</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="H125" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>8948</v>
+        <v>9147</v>
       </c>
       <c r="B126">
         <v>1995</v>
       </c>
       <c r="C126">
-        <v>391</v>
+        <v>1</v>
       </c>
       <c r="D126" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E126" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F126" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="H126" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>8861</v>
+        <v>8948</v>
       </c>
       <c r="B127">
-        <v>2016</v>
+        <v>1995</v>
       </c>
       <c r="C127">
-        <v>318</v>
+        <v>391</v>
       </c>
       <c r="D127" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E127" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F127" t="s">
-        <v>174</v>
+        <v>296</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="H127" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>8776</v>
+        <v>8861</v>
       </c>
       <c r="B128">
         <v>2016</v>
       </c>
       <c r="C128">
-        <v>304</v>
+        <v>318</v>
       </c>
       <c r="D128" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E128" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F128" t="s">
-        <v>301</v>
+        <v>174</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="H128" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>8698</v>
+        <v>8776</v>
       </c>
       <c r="B129">
         <v>2016</v>
       </c>
       <c r="C129">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="D129" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E129" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F129" t="s">
-        <v>200</v>
+        <v>301</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="H129" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>8657</v>
+        <v>8698</v>
       </c>
       <c r="B130">
-        <v>1995</v>
+        <v>2016</v>
       </c>
       <c r="C130">
-        <v>81</v>
+        <v>296</v>
       </c>
       <c r="D130" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E130" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F130" t="s">
-        <v>306</v>
+        <v>184</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="H130" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>8647</v>
+        <v>8657</v>
       </c>
       <c r="B131">
-        <v>2016</v>
+        <v>1995</v>
       </c>
       <c r="C131">
-        <v>278</v>
+        <v>81</v>
       </c>
       <c r="D131" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E131" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F131" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="H131" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
-        <v>8496</v>
+        <v>8647</v>
       </c>
       <c r="B132">
         <v>2016</v>
       </c>
       <c r="C132">
-        <v>240</v>
+        <v>278</v>
       </c>
       <c r="D132" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E132" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F132" t="s">
-        <v>200</v>
+        <v>309</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="H132" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
-        <v>8486</v>
+        <v>8496</v>
       </c>
       <c r="B133">
-        <v>1997</v>
+        <v>2016</v>
       </c>
       <c r="C133">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="D133" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E133" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F133" t="s">
-        <v>314</v>
+        <v>184</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="H133" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
-        <v>8162</v>
+        <v>8486</v>
       </c>
       <c r="B134">
         <v>1997</v>
       </c>
       <c r="C134">
-        <v>427</v>
+        <v>235</v>
       </c>
       <c r="D134" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E134" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F134" t="s">
-        <v>14</v>
+        <v>314</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="H134" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
-        <v>7630</v>
+        <v>8162</v>
       </c>
       <c r="B135">
         <v>1997</v>
       </c>
       <c r="C135">
-        <v>103</v>
+        <v>427</v>
       </c>
       <c r="D135" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E135" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" t="s">
         <v>10</v>
       </c>
-      <c r="F135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G135" s="1" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="H135" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
-        <v>7628</v>
+        <v>7630</v>
       </c>
       <c r="B136">
         <v>1997</v>
       </c>
       <c r="C136">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="D136" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E136" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F136" t="s">
         <v>287</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="H136" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
-        <v>7546</v>
+        <v>7628</v>
       </c>
       <c r="B137">
         <v>1997</v>
       </c>
       <c r="C137">
-        <v>223</v>
+        <v>14</v>
       </c>
       <c r="D137" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E137" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F137" t="s">
-        <v>323</v>
+        <v>287</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="H137" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
-        <v>7226</v>
+        <v>7546</v>
       </c>
       <c r="B138">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="C138">
-        <v>158</v>
+        <v>223</v>
       </c>
       <c r="D138" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E138" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F138" t="s">
-        <v>14</v>
+        <v>323</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="H138" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
-        <v>7128</v>
+        <v>7226</v>
       </c>
       <c r="B139">
-        <v>2000</v>
+        <v>1998</v>
       </c>
       <c r="C139">
-        <v>45</v>
+        <v>158</v>
       </c>
       <c r="D139" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E139" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" t="s">
         <v>10</v>
       </c>
-      <c r="F139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G139" s="1" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="H139" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
-        <v>6698</v>
+        <v>7128</v>
       </c>
       <c r="B140">
-        <v>2001</v>
+        <v>2000</v>
       </c>
       <c r="C140">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="D140" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E140" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F140" t="s">
-        <v>330</v>
+        <v>197</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="H140" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
-        <v>6685</v>
+        <v>6698</v>
       </c>
       <c r="B141">
         <v>2001</v>
       </c>
       <c r="C141">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="D141" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E141" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F141" t="s">
         <v>330</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="H141" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
-        <v>6589</v>
+        <v>6685</v>
       </c>
       <c r="B142">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="C142">
-        <v>154</v>
+        <v>50</v>
       </c>
       <c r="D142" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E142" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F142" t="s">
-        <v>314</v>
+        <v>330</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="H142" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
+        <v>6589</v>
+      </c>
+      <c r="B143">
+        <v>2000</v>
+      </c>
+      <c r="C143">
+        <v>154</v>
+      </c>
+      <c r="D143" t="s">
+        <v>8</v>
+      </c>
+      <c r="E143" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" t="s">
+        <v>314</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H143" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144">
         <v>6464</v>
       </c>
-      <c r="B143">
+      <c r="B144">
         <v>2001</v>
       </c>
-      <c r="C143">
+      <c r="C144">
         <v>216</v>
       </c>
-      <c r="D143" t="s">
-[...2 lines deleted...]
-      <c r="E143" t="s">
+      <c r="D144" t="s">
+        <v>8</v>
+      </c>
+      <c r="E144" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" t="s">
+        <v>337</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H144" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>13</v>
+      </c>
+      <c r="B145" t="s">
+        <v>13</v>
+      </c>
+      <c r="C145" t="s">
+        <v>13</v>
+      </c>
+      <c r="D145" t="s">
+        <v>8</v>
+      </c>
+      <c r="E145" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" t="s">
         <v>10</v>
       </c>
-      <c r="F143" t="s">
-[...25 lines deleted...]
-      <c r="F144" t="s">
+      <c r="G145" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G144" s="1" t="s">
+      <c r="H145" t="s">
         <v>341</v>
-      </c>
-[...27 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
-        <v>6190</v>
+        <v>6320</v>
       </c>
       <c r="B146">
-        <v>2003</v>
+        <v>2002</v>
       </c>
       <c r="C146">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="D146" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E146" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F146" t="s">
-        <v>337</v>
+        <v>314</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="H146" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
-        <v>6174</v>
+        <v>6190</v>
       </c>
       <c r="B147">
         <v>2003</v>
       </c>
       <c r="C147">
-        <v>113</v>
+        <v>94</v>
       </c>
       <c r="D147" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E147" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F147" t="s">
-        <v>87</v>
+        <v>337</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="H147" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
-        <v>5793</v>
+        <v>6174</v>
       </c>
       <c r="B148">
         <v>2003</v>
       </c>
       <c r="C148">
-        <v>71</v>
+        <v>113</v>
       </c>
       <c r="D148" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E148" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F148" t="s">
         <v>14</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="H148" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
-        <v>5708</v>
+        <v>5793</v>
       </c>
       <c r="B149">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="C149">
-        <v>149</v>
+        <v>71</v>
       </c>
       <c r="D149" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E149" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" t="s">
         <v>10</v>
       </c>
-      <c r="F149" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G149" s="1" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="H149" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
-        <v>5109</v>
+        <v>5708</v>
       </c>
       <c r="B150">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="C150">
-        <v>207</v>
+        <v>149</v>
       </c>
       <c r="D150" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E150" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F150" t="s">
-        <v>353</v>
+        <v>330</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="H150" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
-        <v>5080</v>
+        <v>5109</v>
       </c>
       <c r="B151">
         <v>2007</v>
       </c>
       <c r="C151">
+        <v>207</v>
+      </c>
+      <c r="D151" t="s">
+        <v>8</v>
+      </c>
+      <c r="E151" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" t="s">
+        <v>352</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H151" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152">
+        <v>5080</v>
+      </c>
+      <c r="B152">
+        <v>2007</v>
+      </c>
+      <c r="C152">
         <v>6</v>
       </c>
-      <c r="D151" t="s">
-[...5 lines deleted...]
-      <c r="F151" t="s">
+      <c r="D152" t="s">
+        <v>8</v>
+      </c>
+      <c r="E152" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" t="s">
         <v>330</v>
       </c>
-      <c r="G151" s="1" t="s">
+      <c r="G152" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H152" t="s">
         <v>356</v>
-      </c>
-[...27 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B153" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="C153" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D153" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E153" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F153" t="s">
+        <v>357</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H153" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>13</v>
+      </c>
+      <c r="B154" t="s">
+        <v>13</v>
+      </c>
+      <c r="C154" t="s">
+        <v>13</v>
+      </c>
+      <c r="D154" t="s">
+        <v>8</v>
+      </c>
+      <c r="E154" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" t="s">
+        <v>360</v>
+      </c>
+      <c r="G154" s="1" t="s">
         <v>361</v>
       </c>
-      <c r="G153" s="1" t="s">
+      <c r="H154" t="s">
         <v>362</v>
-      </c>
-[...27 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
-        <v>4936</v>
+        <v>4974</v>
       </c>
       <c r="B155">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="C155">
-        <v>176</v>
+        <v>225</v>
       </c>
       <c r="D155" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E155" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F155" t="s">
-        <v>353</v>
+        <v>14</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="H155" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
-        <v>4908</v>
+        <v>4936</v>
       </c>
       <c r="B156">
         <v>2008</v>
       </c>
       <c r="C156">
-        <v>47</v>
+        <v>176</v>
       </c>
       <c r="D156" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E156" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F156" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="H156" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
-        <v>4830</v>
+        <v>4908</v>
       </c>
       <c r="B157">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="C157">
-        <v>278</v>
+        <v>47</v>
       </c>
       <c r="D157" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E157" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F157" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="H157" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
-        <v>4718</v>
+        <v>4830</v>
       </c>
       <c r="B158">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="C158">
-        <v>50</v>
+        <v>278</v>
       </c>
       <c r="D158" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E158" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F158" t="s">
-        <v>330</v>
+        <v>352</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="H158" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
-        <v>4716</v>
+        <v>4718</v>
       </c>
       <c r="B159">
         <v>2008</v>
       </c>
       <c r="C159">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="D159" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E159" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F159" t="s">
         <v>330</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="H159" t="s">
-        <v>357</v>
+        <v>372</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
-        <v>4706</v>
+        <v>4716</v>
       </c>
       <c r="B160">
         <v>2008</v>
       </c>
       <c r="C160">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="D160" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E160" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F160" t="s">
         <v>330</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="H160" t="s">
-        <v>376</v>
+        <v>356</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
-        <v>4403</v>
+        <v>4706</v>
       </c>
       <c r="B161">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="C161">
-        <v>508</v>
+        <v>59</v>
       </c>
       <c r="D161" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E161" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F161" t="s">
-        <v>309</v>
+        <v>330</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="H161" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
-        <v>4284</v>
+        <v>4403</v>
       </c>
       <c r="B162">
         <v>2015</v>
       </c>
       <c r="C162">
-        <v>435</v>
+        <v>508</v>
       </c>
       <c r="D162" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E162" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F162" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="H162" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
-        <v>4283</v>
+        <v>4284</v>
       </c>
       <c r="B163">
         <v>2015</v>
       </c>
       <c r="C163">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="D163" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E163" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F163" t="s">
         <v>301</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="H163" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
-        <v>4257</v>
+        <v>4283</v>
       </c>
       <c r="B164">
         <v>2015</v>
       </c>
       <c r="C164">
-        <v>416</v>
+        <v>434</v>
       </c>
       <c r="D164" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E164" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F164" t="s">
-        <v>200</v>
+        <v>301</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="H164" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
-        <v>3207</v>
+        <v>4257</v>
       </c>
       <c r="B165">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C165">
-        <v>252</v>
+        <v>416</v>
       </c>
       <c r="D165" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E165" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F165" t="s">
-        <v>309</v>
+        <v>184</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="H165" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
-        <v>3151</v>
+        <v>3207</v>
       </c>
       <c r="B166">
         <v>2014</v>
       </c>
       <c r="C166">
-        <v>211</v>
+        <v>252</v>
       </c>
       <c r="D166" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E166" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F166" t="s">
-        <v>387</v>
+        <v>309</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="H166" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
-        <v>3086</v>
+        <v>3151</v>
       </c>
       <c r="B167">
         <v>2014</v>
       </c>
       <c r="C167">
-        <v>166</v>
+        <v>211</v>
       </c>
       <c r="D167" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E167" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F167" t="s">
-        <v>200</v>
+        <v>386</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="H167" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
-        <v>2961</v>
+        <v>3086</v>
       </c>
       <c r="B168">
         <v>2014</v>
       </c>
       <c r="C168">
-        <v>76</v>
+        <v>166</v>
       </c>
       <c r="D168" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E168" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F168" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="H168" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
-        <v>2950</v>
+        <v>2961</v>
       </c>
       <c r="B169">
         <v>2014</v>
       </c>
       <c r="C169">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="D169" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E169" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F169" t="s">
-        <v>387</v>
+        <v>184</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="H169" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
-        <v>2928</v>
+        <v>2950</v>
       </c>
       <c r="B170">
         <v>2014</v>
       </c>
       <c r="C170">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="D170" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E170" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F170" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="H170" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
-        <v>2880</v>
+        <v>2928</v>
       </c>
       <c r="B171">
         <v>2014</v>
       </c>
       <c r="C171">
-        <v>20</v>
+        <v>59</v>
       </c>
       <c r="D171" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E171" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F171" t="s">
-        <v>309</v>
+        <v>386</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="H171" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
-        <v>2693</v>
+        <v>2880</v>
       </c>
       <c r="B172">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C172">
-        <v>527</v>
+        <v>20</v>
       </c>
       <c r="D172" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E172" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F172" t="s">
-        <v>174</v>
+        <v>309</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="H172" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
-        <v>2510</v>
+        <v>2693</v>
       </c>
       <c r="B173">
         <v>2013</v>
       </c>
       <c r="C173">
-        <v>390</v>
+        <v>527</v>
       </c>
       <c r="D173" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E173" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F173" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="H173" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
-        <v>2077</v>
+        <v>2510</v>
       </c>
       <c r="B174">
         <v>2013</v>
       </c>
       <c r="C174">
-        <v>100</v>
+        <v>390</v>
       </c>
       <c r="D174" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E174" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F174" t="s">
-        <v>353</v>
+        <v>179</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="H174" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
-        <v>1931</v>
+        <v>2077</v>
       </c>
       <c r="B175">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="C175">
-        <v>250</v>
+        <v>100</v>
       </c>
       <c r="D175" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E175" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F175" t="s">
-        <v>406</v>
+        <v>352</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="H175" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
-        <v>1709</v>
+        <v>1931</v>
       </c>
       <c r="B176">
         <v>2012</v>
       </c>
       <c r="C176">
-        <v>150</v>
+        <v>250</v>
       </c>
       <c r="D176" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E176" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F176" t="s">
-        <v>353</v>
+        <v>405</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="H176" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
-        <v>1619</v>
+        <v>1709</v>
       </c>
       <c r="B177">
         <v>2012</v>
       </c>
       <c r="C177">
+        <v>150</v>
+      </c>
+      <c r="D177" t="s">
+        <v>8</v>
+      </c>
+      <c r="E177" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" t="s">
+        <v>352</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H177" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178">
+        <v>1619</v>
+      </c>
+      <c r="B178">
+        <v>2012</v>
+      </c>
+      <c r="C178">
         <v>97</v>
       </c>
-      <c r="D177" t="s">
-[...8 lines deleted...]
-      <c r="G177" s="1" t="s">
+      <c r="D178" t="s">
+        <v>8</v>
+      </c>
+      <c r="E178" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" t="s">
+        <v>179</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H178" t="s">
         <v>411</v>
       </c>
-      <c r="H177" t="s">
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>13</v>
+      </c>
+      <c r="B179" t="s">
+        <v>13</v>
+      </c>
+      <c r="C179" t="s">
+        <v>13</v>
+      </c>
+      <c r="D179" t="s">
+        <v>8</v>
+      </c>
+      <c r="E179" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" t="s">
+        <v>14</v>
+      </c>
+      <c r="G179" s="1" t="s">
         <v>412</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G178" s="1" t="s">
+      <c r="H179" t="s">
         <v>413</v>
-      </c>
-[...27 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
-        <v>1404</v>
+        <v>1547</v>
       </c>
       <c r="B180">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="C180">
-        <v>389</v>
+        <v>57</v>
       </c>
       <c r="D180" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E180" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F180" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="H180" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
-        <v>832</v>
+        <v>1404</v>
       </c>
       <c r="B181">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="C181">
-        <v>148</v>
+        <v>389</v>
       </c>
       <c r="D181" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E181" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F181" t="s">
-        <v>116</v>
+        <v>174</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="H181" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
-        <v>318</v>
+        <v>832</v>
       </c>
       <c r="B182">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="C182">
-        <v>127</v>
+        <v>148</v>
       </c>
       <c r="D182" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E182" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F182" t="s">
-        <v>406</v>
+        <v>117</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="H182" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
-        <v>235</v>
+        <v>318</v>
       </c>
       <c r="B183">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="C183">
-        <v>202</v>
+        <v>127</v>
       </c>
       <c r="D183" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E183" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F183" t="s">
-        <v>353</v>
+        <v>405</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="H183" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="B184">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C184">
-        <v>62</v>
+        <v>202</v>
       </c>
       <c r="D184" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E184" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F184" t="s">
-        <v>406</v>
+        <v>352</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="H184" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
-        <v>164</v>
+        <v>227</v>
       </c>
       <c r="B185">
         <v>2009</v>
       </c>
       <c r="C185">
+        <v>62</v>
+      </c>
+      <c r="D185" t="s">
+        <v>8</v>
+      </c>
+      <c r="E185" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" t="s">
+        <v>405</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H185" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186">
+        <v>164</v>
+      </c>
+      <c r="B186">
+        <v>2009</v>
+      </c>
+      <c r="C186">
         <v>23</v>
       </c>
-      <c r="D185" t="s">
-[...8 lines deleted...]
-      <c r="G185" s="1" t="s">
+      <c r="D186" t="s">
+        <v>8</v>
+      </c>
+      <c r="E186" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" t="s">
+        <v>14</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H186" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6661,50 +6684,51 @@
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
     <hyperlink ref="G163" r:id="rId162"/>
     <hyperlink ref="G164" r:id="rId163"/>
     <hyperlink ref="G165" r:id="rId164"/>
     <hyperlink ref="G166" r:id="rId165"/>
     <hyperlink ref="G167" r:id="rId166"/>
     <hyperlink ref="G168" r:id="rId167"/>
     <hyperlink ref="G169" r:id="rId168"/>
     <hyperlink ref="G170" r:id="rId169"/>
     <hyperlink ref="G171" r:id="rId170"/>
     <hyperlink ref="G172" r:id="rId171"/>
     <hyperlink ref="G173" r:id="rId172"/>
     <hyperlink ref="G174" r:id="rId173"/>
     <hyperlink ref="G175" r:id="rId174"/>
     <hyperlink ref="G176" r:id="rId175"/>
     <hyperlink ref="G177" r:id="rId176"/>
     <hyperlink ref="G178" r:id="rId177"/>
     <hyperlink ref="G179" r:id="rId178"/>
     <hyperlink ref="G180" r:id="rId179"/>
     <hyperlink ref="G181" r:id="rId180"/>
     <hyperlink ref="G182" r:id="rId181"/>
     <hyperlink ref="G183" r:id="rId182"/>
     <hyperlink ref="G184" r:id="rId183"/>
     <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>