--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="385" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="385" uniqueCount="174">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -72,143 +72,149 @@
   <si>
     <t>“Altera os arts. 196 e 200 da Lei Orgânica do Município de Jataí para modernizar a disciplina constitucional municipal relativa à atuação da Guarda Civil Municipal nas ações de proteção municipal, segurança preventiva, proteção comunitária, fiscalização administrativa, patrulhamento ambiental, grupamentos especializados e patrulhamentos táticos, e dá outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23325</t>
   </si>
   <si>
     <t>“Altera os incisos XVIII e XIX e acrescenta o inciso XXII ao art. 30 da Lei Orgânica do Município de Jataí-GO, para adequação ao regime constitucional de subsídios e disciplina de parcelas indenizatórias, verbas de representação, vedada sua concessão aos agentes políticos e, dá outras providencias.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22626</t>
   </si>
   <si>
     <t>“Acrescenta parágrafo único ao artigo 181 da Lei Orgânica do Município de Jataí e, dá outras providencias”.</t>
   </si>
   <si>
     <t>(</t>
   </si>
   <si>
     <t>ELOL</t>
   </si>
   <si>
     <t>Proposta do Legislativo de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>Marcos Patrick</t>
+    <t>Lazinho do Asfalto</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22366</t>
   </si>
   <si>
     <t>Altera a redação do § 3º do Art. 113, da Lei Orgânica do Município de Jataí, para repetir a regra prevista no § 9º, do Art.166, da Constituição Federal, com a redação dada pela EC nº 126/2022.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22321</t>
   </si>
   <si>
     <t>“Altera os incisos XIV e XV do artigo 7º da Lei Orgânica do Munícipio de Jataí e, dá outras providencias”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21995</t>
   </si>
   <si>
     <t>“Altera o inciso I do artigo 72 da Lei Orgânica do Munícipio de Jataí e, dá outras providencias”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21685</t>
   </si>
   <si>
     <t>“Acrescenta o inciso V ao artigo 185 da Lei Orgânica do Munícipio de Jataí e, dá outras providencias”</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>Humberto de Freitas Machado</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21471</t>
   </si>
   <si>
     <t>Ofício 1059/2024 - PGM - Informando veto parcial do PLOL 018/2024, incisos I, II e III do art. 1º.</t>
   </si>
   <si>
+    <t>Vicente Mantelli</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/21268</t>
+  </si>
+  <si>
+    <t>Altera o Parágrafo Único, do Art. 12, da Lei Orgânica do Município de Jataí.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/20517</t>
+  </si>
+  <si>
+    <t>Altera à Lei Orgânica do Município de Jataí, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Abimael Silva da TV</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/19973</t>
+  </si>
+  <si>
+    <t>Acrescenta os parágrafos 14 e 15 ao Art. 113, da Lei Orgânica do Município de Jataí.</t>
+  </si>
+  <si>
+    <t>RCH</t>
+  </si>
+  <si>
+    <t>Registro de Chapa</t>
+  </si>
+  <si>
+    <t>Adilson de Carvalho</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/19739</t>
+  </si>
+  <si>
+    <t>Registro de chapa para disputar o pleito da Mesa Diretora para o Biênio 2023-2024.</t>
+  </si>
+  <si>
     <t>Genilson Santos</t>
   </si>
   <si>
-    <t>https://www.jatai.go.leg.br/materia/21268</t>
-[...23 lines deleted...]
-    <t>Registro de Chapa</t>
+    <t>https://www.jatai.go.leg.br/materia/19734</t>
+  </si>
+  <si>
+    <t>Alessandra Oliveira</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/19694</t>
+  </si>
+  <si>
+    <t>Acrescenta parágrafos ao Art. 113, da Lei Orgânica do Município de Jataí.</t>
   </si>
   <si>
     <t>Deuzair Parente</t>
   </si>
   <si>
-    <t>https://www.jatai.go.leg.br/materia/19739</t>
-[...16 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/19646</t>
   </si>
   <si>
     <t>Altera o Art. 13 da Lei Orgânica do Município de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19639</t>
   </si>
   <si>
     <t>Altera o inciso IV, do Art. 40, da Lei Orgânica do Município de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19572</t>
   </si>
   <si>
     <t>Veto Total ao Autógrafo nº 948 de 16 de setembro de 2022.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19562</t>
   </si>
   <si>
     <t>Veto Parcial ao Autógrafo nº 958 de 16 de setembro de 2022.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19556</t>
@@ -237,53 +243,50 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/19393</t>
   </si>
   <si>
     <t>Veto Total ao autógrafo n° 910 de 09 de junho de 2022, correspondente ao Projeto de Lei Ordinária do Legislativo nº 16 de 17 de maio de 2022.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19026</t>
   </si>
   <si>
     <t>Veto na totalidade do autógrafo n° 850, de 16 de dezembro de 2021.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18744</t>
   </si>
   <si>
     <t>“Altera a redação do inciso VI do artigo 132 da Lei Orgânica do Município de Jataí, e dá outras providencias”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/18694</t>
   </si>
   <si>
     <t>“Dispõem sobre emenda à Lei Orgânica do Município de Jataí, e dá outras providências”.</t>
   </si>
   <si>
-    <t>Alessandra Oliveira</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/18058</t>
   </si>
   <si>
     <t>Registro de chapa para disputar o pleito da mesa diretora para o biênio 2021-2022.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Iniciativa Popular</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17900</t>
   </si>
   <si>
     <t>Denuncia em face do Prefeito Municipal de Jataí Vinícius Luz, por prática de crimes de tráfico de influência, Exploração de prestigio - modalidade "Tentada e ingerência na Administração Pública.</t>
   </si>
   <si>
     <t>Major Davi Pires</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/17752</t>
@@ -318,84 +321,84 @@
   <si>
     <t>Pedido de impeachment,  denuncia escrita com pedido de cassação do Mandato de Prefeito pelo rito Decreto-Lei nº 201/67, por infrações político-administrativas praticadas no desempenho dos encargos administrativos.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/16243</t>
   </si>
   <si>
     <t>Decreta a perda do Mandato do Ver. Gildenicio Francisco dos Santos.</t>
   </si>
   <si>
     <t>Vinícius de Cecílio Luz</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/15097</t>
   </si>
   <si>
     <t>A PAR DE CUMPRIMENTÁ-LA, SIRVO-ME DO PRESENTE PARA LEVAR AO CONHECIMENTO DE V. Sª, E PARA OS FINS PREVISTOS NO ART. 43, §1º, COMBINANDO COM ART. 60, I E IV, TODOS DA LEI ORGÂNICA DO MUNICIPAL, QUE ESTOU VETANDO A TOTALIDADE DO PROJETO DE LEI DO LEGISLATIVO Nº 05, DE 11 DE FEVEREIRO DE 2019, DE AUTORIA DO ILUSTRE VEREADOR GILDENICIO SANTOS, MATERIALIZADO NO AUTÓGRAFO Nº 571, DE 27 DE MARÇO DE 2018, TENDO EM VISTAS OS FUNDAMENTOS EXPOSTOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13149</t>
   </si>
   <si>
     <t>A PAR DE CUMPRIMENTA-LO, SIRVO-ME DO PRESENTE PARA LEVAR AO CONHECIMENTO DE V. Sª, PARA OS FINS PREVISTOS NO ART. 43, §1º, COMBINANDO COM ART. 60, I E IV, TODAS DA LEI ORGÂNICA MUNICIPAL, QUE ESTOU VETANDO A TOTALIDADE DO PROJETO DE LEI DO LEGISLATIVO Nº 72, DE 10 DE OUTUBRO DE 2018, DE AUTORIA DO ILUSTRE VEREADOR GILDENICIO SANTOS, MATERIALIZADO NO AUTOGRAFO Nº 466, DE 21 DE MARÇO DE 2018, TENDO EM VISTAS OS FUNDAMENTOS EXPOSTOS.</t>
   </si>
   <si>
-    <t>José Carapô</t>
+    <t>Mauro Bento Filho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12763</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ART. 24 DA LEI ORGÂNICA DO MUNICÍPIO DE JATAÍ-GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12002</t>
   </si>
   <si>
     <t>ALTERA O REGIME DE ALIENAÇÃO DE BENS MUNICIPAIS DA LEI ORGÂNICA DO MUNICÍPIO E DÁ OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>Gildenicio  Santos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10860</t>
   </si>
   <si>
     <t>PEDE A REVITALIZAÇÃO DA PRAÇA DO TRABALHADOR, NO CONJUNTO RIO CLARO I, BEM COMO A CONSTRUÇÃO DE UMA QUADRA DE AREIA NA PRAÇA CORIOLANDO LELES BARROS, NA DIVISA DOS BAIRROS JOSÉ BENTO E CONJUNTO RIO CLARO III.</t>
   </si>
   <si>
-    <t>Adilson de Carvalho</t>
+    <t>Carvalhinho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9921</t>
   </si>
   <si>
     <t>ACRESCENTA O INCISO XXI AO ART. 30 DA LOM; ALTERA O § 2º DO ART. 57 DA LOM, E, ACRESCENTE O § 3º AO ART. 57.</t>
   </si>
   <si>
-    <t>Marcos Antônio</t>
+    <t>Carlos Miranda</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8803</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8296</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 89, DA LEI ORGÂNICA DO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8127</t>
   </si>
   <si>
     <t>MENSAGEM N. 003/2016. VETO TOTALIDADE DO PROJETO DE LEI ORDINARIO DO LEGISLATIVO N. 013/2016 DE AUTORIA DO VEREADOR GEOVACI PERES...</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6930</t>
   </si>
   <si>
     <t>VETANDO TOTALIDADE..PROJETO DE LEI COMPLEMENTAR 004/2016.</t>
   </si>
@@ -426,105 +429,114 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/3555</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO § 5º DO ART. 18, DA LEI ORGÂNICA DO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3512</t>
   </si>
   <si>
     <t>MENSAGEM JUSTIFICATIVA ADICIONAL. A COMISSAO DE CONSTITUIÇAO E JUSTIÇA DA CAMARA MUNICIPAL. REFERENTE AO VETO Nº 2 DE 7 DE OUTUBRO DO CORRENTE ANO...</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3465</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 049/2014.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2623</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO Nº 3/2013. PROJETO DE LEI Nº27.</t>
   </si>
   <si>
+    <t>Geovaci Peres</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/2609</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART.13 DA LEI ORGÂNICA DO MUNICÍPIO.</t>
   </si>
   <si>
+    <t>João Rosa</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/2497</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 13 DA LEI ORGÂNICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>Reni Franco Garcia</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2121</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI SOBRE AS CAÇAMBAS ESTACIONÁRIAS NAS VIAS PÚBLICAS.</t>
   </si>
   <si>
+    <t>Thiago Maggioni</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/2070</t>
   </si>
   <si>
     <t>ACRESCENTA O §4° AO ART. 185 DA LEI ORGÂNICA DO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1945</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 5° DO ART. 18 DA LEI ORGÂNICA DO MUNICIPAL DE JATAÍ, ESTADO DE GOIÁS, DE 05 DE ABRIL DE 1990.</t>
   </si>
   <si>
     <t>Nelson Antônio</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1910</t>
   </si>
   <si>
     <t>EMENDA A LEI ORGÂNICA N 3. INSERE ART. 85-C À LEI ORGÂNICA DO MUNICÍPIO DE JATAÍ, ESTADO DE GOIÁS DE 05 DE ABRIL DE 1990.</t>
   </si>
   <si>
+    <t>Pastor Luiz Carlos</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/1885</t>
   </si>
   <si>
     <t>ALTERA AS REDAÇÕES DO § 5° DO ART.18 E DO CAPUT DO ART.19, AMBOS DA LEI ORGÂNICA DO MUNICIPAL DE JATAÍ, ESTADO DE GOIÁS, DE 05 DE ABRIL DE 1990.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1763</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO N°02, DE 04 DE JULHO DE 2012.</t>
-  </si>
-[...1 lines deleted...]
-    <t>João Rosa</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1573</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO À LEI ORGÂNICA DO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1502</t>
   </si>
   <si>
     <t>VETO O PROJETO DE LEI 69/2011.</t>
   </si>
   <si>
     <t>Gênio Eurípedes</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1102</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO § 6° DO ART. 13, DA LEI ORGÂNICA DO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/544</t>
   </si>
@@ -1243,1383 +1255,1383 @@
       </c>
       <c r="G13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H13" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>17</v>
       </c>
       <c r="B14" t="s">
         <v>17</v>
       </c>
       <c r="C14" t="s">
         <v>17</v>
       </c>
       <c r="D14" t="s">
         <v>42</v>
       </c>
       <c r="E14" t="s">
         <v>43</v>
       </c>
       <c r="F14" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H14" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>17</v>
       </c>
       <c r="B15" t="s">
         <v>17</v>
       </c>
       <c r="C15" t="s">
         <v>17</v>
       </c>
       <c r="D15" t="s">
         <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>17</v>
       </c>
       <c r="B16" t="s">
         <v>17</v>
       </c>
       <c r="C16" t="s">
         <v>17</v>
       </c>
       <c r="D16" t="s">
         <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H16" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>17</v>
       </c>
       <c r="B17" t="s">
         <v>17</v>
       </c>
       <c r="C17" t="s">
         <v>17</v>
       </c>
       <c r="D17" t="s">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
       <c r="F17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H17" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>19572</v>
       </c>
       <c r="B18">
         <v>2022</v>
       </c>
       <c r="C18">
         <v>7</v>
       </c>
       <c r="D18" t="s">
         <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>30</v>
       </c>
       <c r="F18" t="s">
         <v>31</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H18" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>19562</v>
       </c>
       <c r="B19">
         <v>2022</v>
       </c>
       <c r="C19">
         <v>6</v>
       </c>
       <c r="D19" t="s">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>30</v>
       </c>
       <c r="F19" t="s">
         <v>31</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="H19" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>19556</v>
       </c>
       <c r="B20">
         <v>2022</v>
       </c>
       <c r="C20">
         <v>1</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" t="s">
         <v>31</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="H20" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>19523</v>
       </c>
       <c r="B21">
         <v>2022</v>
       </c>
       <c r="C21">
         <v>4</v>
       </c>
       <c r="D21" t="s">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>30</v>
       </c>
       <c r="F21" t="s">
         <v>31</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="H21" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>19522</v>
       </c>
       <c r="B22">
         <v>2022</v>
       </c>
       <c r="C22">
         <v>3</v>
       </c>
       <c r="D22" t="s">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>30</v>
       </c>
       <c r="F22" t="s">
         <v>31</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="H22" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>19521</v>
       </c>
       <c r="B23">
         <v>2022</v>
       </c>
       <c r="C23">
         <v>5</v>
       </c>
       <c r="D23" t="s">
         <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>30</v>
       </c>
       <c r="F23" t="s">
         <v>31</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="H23" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>19393</v>
       </c>
       <c r="B24">
         <v>2022</v>
       </c>
       <c r="C24">
         <v>2</v>
       </c>
       <c r="D24" t="s">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>30</v>
       </c>
       <c r="F24" t="s">
         <v>31</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H24" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>19026</v>
       </c>
       <c r="B25">
         <v>2022</v>
       </c>
       <c r="C25">
         <v>1</v>
       </c>
       <c r="D25" t="s">
         <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>30</v>
       </c>
       <c r="F25" t="s">
         <v>31</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="H25" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>18744</v>
       </c>
       <c r="B26">
         <v>2021</v>
       </c>
       <c r="C26">
         <v>1</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
       <c r="F26" t="s">
         <v>31</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H26" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>18694</v>
       </c>
       <c r="B27">
         <v>2021</v>
       </c>
       <c r="C27">
         <v>2</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27" t="s">
         <v>31</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H27" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>17</v>
       </c>
       <c r="B28" t="s">
         <v>17</v>
       </c>
       <c r="C28" t="s">
         <v>17</v>
       </c>
       <c r="D28" t="s">
         <v>42</v>
       </c>
       <c r="E28" t="s">
         <v>43</v>
       </c>
       <c r="F28" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H28" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>17900</v>
       </c>
       <c r="B29">
         <v>2020</v>
       </c>
       <c r="C29">
         <v>177</v>
       </c>
       <c r="D29" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E29" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F29" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H29" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>17752</v>
       </c>
       <c r="B30">
         <v>2020</v>
       </c>
       <c r="C30">
         <v>1</v>
       </c>
       <c r="D30" t="s">
         <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>19</v>
       </c>
       <c r="F30" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H30" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>16907</v>
       </c>
       <c r="B31">
         <v>2019</v>
       </c>
       <c r="C31">
         <v>366</v>
       </c>
       <c r="D31" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E31" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F31" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="H31" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>16772</v>
       </c>
       <c r="B32">
         <v>2019</v>
       </c>
       <c r="C32">
         <v>15</v>
       </c>
       <c r="D32" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E32" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F32" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H32" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>16314</v>
       </c>
       <c r="B33">
         <v>2019</v>
       </c>
       <c r="C33">
         <v>329</v>
       </c>
       <c r="D33" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E33" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F33" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="H33" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>16243</v>
       </c>
       <c r="B34">
         <v>2019</v>
       </c>
       <c r="C34">
         <v>13</v>
       </c>
       <c r="D34" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E34" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F34" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H34" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>15097</v>
       </c>
       <c r="B35">
         <v>2019</v>
       </c>
       <c r="C35">
         <v>1</v>
       </c>
       <c r="D35" t="s">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>30</v>
       </c>
       <c r="F35" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>13149</v>
       </c>
       <c r="B36">
         <v>2018</v>
       </c>
       <c r="C36">
         <v>1</v>
       </c>
       <c r="D36" t="s">
         <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>30</v>
       </c>
       <c r="F36" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="H36" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>17</v>
       </c>
       <c r="B37" t="s">
         <v>17</v>
       </c>
       <c r="C37" t="s">
         <v>17</v>
       </c>
       <c r="D37" t="s">
         <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>19</v>
       </c>
       <c r="F37" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H37" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>12002</v>
       </c>
       <c r="B38">
         <v>2017</v>
       </c>
       <c r="C38">
         <v>2</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
       <c r="F38" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="H38" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>10860</v>
       </c>
       <c r="B39">
         <v>2017</v>
       </c>
       <c r="C39">
         <v>356</v>
       </c>
       <c r="D39" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E39" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F39" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="H39" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>17</v>
       </c>
       <c r="B40" t="s">
         <v>17</v>
       </c>
       <c r="C40" t="s">
         <v>17</v>
       </c>
       <c r="D40" t="s">
         <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>19</v>
       </c>
       <c r="F40" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H40" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>17</v>
       </c>
       <c r="B41" t="s">
         <v>17</v>
       </c>
       <c r="C41" t="s">
         <v>17</v>
       </c>
       <c r="D41" t="s">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>19</v>
       </c>
       <c r="F41" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H41" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>8296</v>
       </c>
       <c r="B42">
         <v>2016</v>
       </c>
       <c r="C42">
         <v>1</v>
       </c>
       <c r="D42" t="s">
         <v>8</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42" t="s">
         <v>31</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H42" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>8127</v>
       </c>
       <c r="B43">
         <v>2016</v>
       </c>
       <c r="C43">
         <v>5</v>
       </c>
       <c r="D43" t="s">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>30</v>
       </c>
       <c r="F43" t="s">
         <v>31</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="H43" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>6930</v>
       </c>
       <c r="B44">
         <v>2016</v>
       </c>
       <c r="C44">
         <v>4</v>
       </c>
       <c r="D44" t="s">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>30</v>
       </c>
       <c r="F44" t="s">
         <v>31</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="H44" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>4581</v>
       </c>
       <c r="B45">
         <v>2016</v>
       </c>
       <c r="C45">
         <v>3</v>
       </c>
       <c r="D45" t="s">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>30</v>
       </c>
       <c r="F45" t="s">
         <v>31</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H45" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>4580</v>
       </c>
       <c r="B46">
         <v>2016</v>
       </c>
       <c r="C46">
         <v>1</v>
       </c>
       <c r="D46" t="s">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>30</v>
       </c>
       <c r="F46" t="s">
         <v>31</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H46" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>4120</v>
       </c>
       <c r="B47">
         <v>2015</v>
       </c>
       <c r="C47">
         <v>1</v>
       </c>
       <c r="D47" t="s">
         <v>8</v>
       </c>
       <c r="E47" t="s">
         <v>9</v>
       </c>
       <c r="F47" t="s">
         <v>31</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H47" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>3673</v>
       </c>
       <c r="B48">
         <v>2014</v>
       </c>
       <c r="C48">
         <v>1</v>
       </c>
       <c r="D48" t="s">
         <v>8</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
       <c r="F48" t="s">
         <v>31</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="H48" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>17</v>
       </c>
       <c r="B49" t="s">
         <v>17</v>
       </c>
       <c r="C49" t="s">
         <v>17</v>
       </c>
       <c r="D49" t="s">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>19</v>
       </c>
       <c r="F49" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="H49" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>3512</v>
       </c>
       <c r="B50">
         <v>2014</v>
       </c>
       <c r="C50">
         <v>3</v>
       </c>
       <c r="D50" t="s">
         <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>30</v>
       </c>
       <c r="F50" t="s">
         <v>31</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H50" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>3465</v>
       </c>
       <c r="B51">
         <v>2014</v>
       </c>
       <c r="C51">
         <v>2</v>
       </c>
       <c r="D51" t="s">
         <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>30</v>
       </c>
       <c r="F51" t="s">
         <v>31</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H51" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>2623</v>
       </c>
       <c r="B52">
         <v>2013</v>
       </c>
       <c r="C52">
         <v>3</v>
       </c>
       <c r="D52" t="s">
         <v>29</v>
       </c>
       <c r="E52" t="s">
         <v>30</v>
       </c>
       <c r="F52" t="s">
         <v>31</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H52" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>17</v>
       </c>
       <c r="B53" t="s">
         <v>17</v>
       </c>
       <c r="C53" t="s">
         <v>17</v>
       </c>
       <c r="D53" t="s">
         <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>19</v>
       </c>
       <c r="F53" t="s">
-        <v>110</v>
+        <v>139</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="H53" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>17</v>
       </c>
       <c r="B54" t="s">
         <v>17</v>
       </c>
       <c r="C54" t="s">
         <v>17</v>
       </c>
       <c r="D54" t="s">
         <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>19</v>
       </c>
       <c r="F54" t="s">
-        <v>113</v>
+        <v>142</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="H54" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>2121</v>
       </c>
       <c r="B55">
         <v>2013</v>
       </c>
       <c r="C55">
         <v>1</v>
       </c>
       <c r="D55" t="s">
         <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>30</v>
       </c>
       <c r="F55" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="H55" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>17</v>
       </c>
       <c r="B56" t="s">
         <v>17</v>
       </c>
       <c r="C56" t="s">
         <v>17</v>
       </c>
       <c r="D56" t="s">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>19</v>
       </c>
       <c r="F56" t="s">
-        <v>110</v>
+        <v>148</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="H56" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>17</v>
       </c>
       <c r="B57" t="s">
         <v>17</v>
       </c>
       <c r="C57" t="s">
         <v>17</v>
       </c>
       <c r="D57" t="s">
         <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>19</v>
       </c>
       <c r="F57" t="s">
-        <v>110</v>
+        <v>44</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="H57" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>1910</v>
       </c>
       <c r="B58">
         <v>2012</v>
       </c>
       <c r="C58">
         <v>3</v>
       </c>
       <c r="D58" t="s">
         <v>18</v>
       </c>
       <c r="E58" t="s">
         <v>19</v>
       </c>
       <c r="F58" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="H58" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>17</v>
       </c>
       <c r="B59" t="s">
         <v>17</v>
       </c>
       <c r="C59" t="s">
         <v>17</v>
       </c>
       <c r="D59" t="s">
         <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>19</v>
       </c>
       <c r="F59" t="s">
-        <v>110</v>
+        <v>156</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="H59" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>1763</v>
       </c>
       <c r="B60">
         <v>2012</v>
       </c>
       <c r="C60">
         <v>2</v>
       </c>
       <c r="D60" t="s">
         <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>30</v>
       </c>
       <c r="F60" t="s">
         <v>31</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="H60" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>17</v>
       </c>
       <c r="B61" t="s">
         <v>17</v>
       </c>
       <c r="C61" t="s">
         <v>17</v>
       </c>
       <c r="D61" t="s">
         <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>19</v>
       </c>
       <c r="F61" t="s">
-        <v>156</v>
+        <v>139</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="H61" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>1502</v>
       </c>
       <c r="B62">
         <v>2012</v>
       </c>
       <c r="C62">
         <v>23</v>
       </c>
       <c r="D62" t="s">
         <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>30</v>
       </c>
       <c r="F62" t="s">
         <v>31</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="H62" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>1102</v>
       </c>
       <c r="B63">
         <v>2011</v>
       </c>
       <c r="C63">
         <v>2</v>
       </c>
       <c r="D63" t="s">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>19</v>
       </c>
       <c r="F63" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="H63" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>544</v>
       </c>
       <c r="B64">
         <v>2011</v>
       </c>
       <c r="C64">
         <v>1</v>
       </c>
       <c r="D64" t="s">
         <v>8</v>
       </c>
       <c r="E64" t="s">
         <v>9</v>
       </c>
       <c r="F64" t="s">
         <v>31</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="H64" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>4</v>
       </c>
       <c r="B65">
         <v>2011</v>
       </c>
       <c r="C65">
         <v>37</v>
       </c>
       <c r="D65" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="E65" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="F65" t="s">
         <v>31</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="H65" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>