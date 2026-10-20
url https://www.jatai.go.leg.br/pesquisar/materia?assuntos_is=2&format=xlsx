--- v1 (2026-08-25)
+++ v2 (2026-10-20)
@@ -10,209 +10,221 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="385" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="398" uniqueCount="176">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>ELOE</t>
   </si>
   <si>
     <t>Proposta do Executivo de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Geneilton Filho de Assis</t>
   </si>
   <si>
+    <t>https://www.jatai.go.leg.br/materia/23600</t>
+  </si>
+  <si>
+    <t>Acrescenta o art. 193-A à Lei Orgânica do Município de Jataí, para estabelecer normas gerais sobre a concessão de benefícios eventuais e auxílios de caráter humanitário, e dá outras providências.</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/materia/23402</t>
   </si>
   <si>
     <t>“Altera os arts. 196 e 200 da Lei Orgânica do Município de Jataí para modernizar a disciplina constitucional municipal relativa à atuação da Guarda Civil Municipal nas ações de proteção municipal, segurança preventiva, proteção comunitária, fiscalização administrativa, patrulhamento ambiental, grupamentos especializados e patrulhamentos táticos, e dá outras providências.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/23325</t>
   </si>
   <si>
     <t>“Altera os incisos XVIII e XIX e acrescenta o inciso XXII ao art. 30 da Lei Orgânica do Município de Jataí-GO, para adequação ao regime constitucional de subsídios e disciplina de parcelas indenizatórias, verbas de representação, vedada sua concessão aos agentes políticos e, dá outras providencias.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22626</t>
   </si>
   <si>
     <t>“Acrescenta parágrafo único ao artigo 181 da Lei Orgânica do Município de Jataí e, dá outras providencias”.</t>
   </si>
   <si>
     <t>(</t>
   </si>
   <si>
     <t>ELOL</t>
   </si>
   <si>
     <t>Proposta do Legislativo de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>Lazinho do Asfalto</t>
+    <t>Marcos Patrick</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22366</t>
   </si>
   <si>
     <t>Altera a redação do § 3º do Art. 113, da Lei Orgânica do Município de Jataí, para repetir a regra prevista no § 9º, do Art.166, da Constituição Federal, com a redação dada pela EC nº 126/2022.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/22321</t>
   </si>
   <si>
     <t>“Altera os incisos XIV e XV do artigo 7º da Lei Orgânica do Munícipio de Jataí e, dá outras providencias”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21995</t>
   </si>
   <si>
     <t>“Altera o inciso I do artigo 72 da Lei Orgânica do Munícipio de Jataí e, dá outras providencias”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21685</t>
   </si>
   <si>
     <t>“Acrescenta o inciso V ao artigo 185 da Lei Orgânica do Munícipio de Jataí e, dá outras providencias”</t>
   </si>
   <si>
+    <t>RCH</t>
+  </si>
+  <si>
+    <t>Registro de Chapa</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/materia/21472</t>
+  </si>
+  <si>
+    <t>Os subscritores nos termos dos artigos 12 e 13, inciso II do regimento Interno da Câmara Municipal de Jatai-GO, no prazo legal, vêm, mui respeitosamente e com o máximo acatamento à digna presença de Vossa Excelência, solicitar, o REGISTRO da chapa abaixo nominada, com o objetivo de disputar o pleito, da mesa diretora para o biênio 2025/2026, conforme preceitua os dispositivos acima apontados,</t>
+  </si>
+  <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>Humberto de Freitas Machado</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21471</t>
   </si>
   <si>
     <t>Ofício 1059/2024 - PGM - Informando veto parcial do PLOL 018/2024, incisos I, II e III do art. 1º.</t>
   </si>
   <si>
-    <t>Vicente Mantelli</t>
+    <t>Adilson de Carvalho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/21268</t>
   </si>
   <si>
     <t>Altera o Parágrafo Único, do Art. 12, da Lei Orgânica do Município de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/20517</t>
   </si>
   <si>
     <t>Altera à Lei Orgânica do Município de Jataí, e dá outras providências.</t>
   </si>
   <si>
-    <t>Abimael Silva da TV</t>
+    <t>Deuzair Parente</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19973</t>
   </si>
   <si>
     <t>Acrescenta os parágrafos 14 e 15 ao Art. 113, da Lei Orgânica do Município de Jataí.</t>
   </si>
   <si>
-    <t>RCH</t>
-[...5 lines deleted...]
-    <t>Adilson de Carvalho</t>
+    <t>Carlinhos Canzi</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19739</t>
   </si>
   <si>
     <t>Registro de chapa para disputar o pleito da Mesa Diretora para o Biênio 2023-2024.</t>
   </si>
   <si>
-    <t>Genilson Santos</t>
+    <t>Alessandra Oliveira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19734</t>
   </si>
   <si>
-    <t>Alessandra Oliveira</t>
+    <t>Durval Júnior da Sucesso</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19694</t>
   </si>
   <si>
     <t>Acrescenta parágrafos ao Art. 113, da Lei Orgânica do Município de Jataí.</t>
   </si>
   <si>
-    <t>Deuzair Parente</t>
+    <t>Professora Marina Silveira</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19646</t>
   </si>
   <si>
     <t>Altera o Art. 13 da Lei Orgânica do Município de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19639</t>
   </si>
   <si>
     <t>Altera o inciso IV, do Art. 40, da Lei Orgânica do Município de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19572</t>
   </si>
   <si>
     <t>Veto Total ao Autógrafo nº 948 de 16 de setembro de 2022.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/19562</t>
   </si>
   <si>
     <t>Veto Parcial ao Autógrafo nº 958 de 16 de setembro de 2022.</t>
   </si>
@@ -345,62 +357,59 @@
   <si>
     <t>Mauro Bento Filho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12763</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ART. 24 DA LEI ORGÂNICA DO MUNICÍPIO DE JATAÍ-GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12002</t>
   </si>
   <si>
     <t>ALTERA O REGIME DE ALIENAÇÃO DE BENS MUNICIPAIS DA LEI ORGÂNICA DO MUNICÍPIO E DÁ OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>Gildenicio  Santos</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/10860</t>
   </si>
   <si>
     <t>PEDE A REVITALIZAÇÃO DA PRAÇA DO TRABALHADOR, NO CONJUNTO RIO CLARO I, BEM COMO A CONSTRUÇÃO DE UMA QUADRA DE AREIA NA PRAÇA CORIOLANDO LELES BARROS, NA DIVISA DOS BAIRROS JOSÉ BENTO E CONJUNTO RIO CLARO III.</t>
   </si>
   <si>
-    <t>Carvalhinho</t>
+    <t>Thiago Maggioni</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/9921</t>
   </si>
   <si>
     <t>ACRESCENTA O INCISO XXI AO ART. 30 DA LOM; ALTERA O § 2º DO ART. 57 DA LOM, E, ACRESCENTE O § 3º AO ART. 57.</t>
   </si>
   <si>
-    <t>Carlos Miranda</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/materia/8803</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8296</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 89, DA LEI ORGÂNICA DO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/8127</t>
   </si>
   <si>
     <t>MENSAGEM N. 003/2016. VETO TOTALIDADE DO PROJETO DE LEI ORDINARIO DO LEGISLATIVO N. 013/2016 DE AUTORIA DO VEREADOR GEOVACI PERES...</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/6930</t>
   </si>
   <si>
     <t>VETANDO TOTALIDADE..PROJETO DE LEI COMPLEMENTAR 004/2016.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/4581</t>
@@ -429,78 +438,75 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/3555</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO § 5º DO ART. 18, DA LEI ORGÂNICA DO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3512</t>
   </si>
   <si>
     <t>MENSAGEM JUSTIFICATIVA ADICIONAL. A COMISSAO DE CONSTITUIÇAO E JUSTIÇA DA CAMARA MUNICIPAL. REFERENTE AO VETO Nº 2 DE 7 DE OUTUBRO DO CORRENTE ANO...</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/3465</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO Nº 049/2014.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2623</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO Nº 3/2013. PROJETO DE LEI Nº27.</t>
   </si>
   <si>
-    <t>Geovaci Peres</t>
+    <t>Marcos Antônio</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2609</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART.13 DA LEI ORGÂNICA DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>João Rosa</t>
+    <t>Nilton César Soró</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2497</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 13 DA LEI ORGÂNICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>Reni Franco Garcia</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2121</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI SOBRE AS CAÇAMBAS ESTACIONÁRIAS NAS VIAS PÚBLICAS.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Thiago Maggioni</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/2070</t>
   </si>
   <si>
     <t>ACRESCENTA O §4° AO ART. 185 DA LEI ORGÂNICA DO MUNICÍPIO DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1945</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 5° DO ART. 18 DA LEI ORGÂNICA DO MUNICIPAL DE JATAÍ, ESTADO DE GOIÁS, DE 05 DE ABRIL DE 1990.</t>
   </si>
   <si>
     <t>Nelson Antônio</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1910</t>
   </si>
   <si>
     <t>EMENDA A LEI ORGÂNICA N 3. INSERE ART. 85-C À LEI ORGÂNICA DO MUNICÍPIO DE JATAÍ, ESTADO DE GOIÁS DE 05 DE ABRIL DE 1990.</t>
   </si>
   <si>
     <t>Pastor Luiz Carlos</t>
   </si>
@@ -879,1759 +885,1811 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23402" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23325" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22626" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22366" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22321" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21995" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21685" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21471" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21268" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20517" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19973" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19739" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19734" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19694" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19646" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19639" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19572" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19562" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19556" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19523" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19522" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19521" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19393" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18744" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18694" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18058" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17900" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17752" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16907" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16772" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16314" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16243" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15097" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13149" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12763" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10860" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9921" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8803" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8296" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8127" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6930" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4581" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4580" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4120" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3673" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3555" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3512" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3465" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2623" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2609" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2497" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2070" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1945" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1910" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1885" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1763" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1573" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1502" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1102" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/544" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23600" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23402" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/23325" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22626" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22366" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/22321" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21995" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21471" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/21268" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/20517" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19973" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19739" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19734" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19694" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19646" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19639" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19572" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19562" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19556" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19523" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19522" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19521" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19393" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/19026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18744" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18694" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/18058" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17900" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/17752" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16907" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16772" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16314" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/16243" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/15097" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/13149" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12763" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/12002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/10860" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/9921" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8803" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8296" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/8127" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/6930" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4581" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4580" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4120" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3673" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3555" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3512" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/3465" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2623" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2609" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2497" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2121" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/2070" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1945" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1910" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1885" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1763" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1573" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1502" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/1102" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/544" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/materia/4" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H65"/>
+  <dimension ref="A1:H67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="39" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>23402</v>
+        <v>23600</v>
       </c>
       <c r="B2">
         <v>2026</v>
       </c>
       <c r="C2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>23325</v>
+        <v>23402</v>
       </c>
       <c r="B3">
         <v>2026</v>
       </c>
       <c r="C3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>22626</v>
+        <v>23325</v>
       </c>
       <c r="B4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C4">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" t="s">
+      <c r="A5">
+        <v>22626</v>
+      </c>
+      <c r="B5">
+        <v>2025</v>
+      </c>
+      <c r="C5">
+        <v>4</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B5" t="s">
-[...5 lines deleted...]
-      <c r="D5" t="s">
+      <c r="H5" t="s">
         <v>18</v>
       </c>
-      <c r="E5" t="s">
-[...2 lines deleted...]
-      <c r="F5" t="s">
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" t="s">
         <v>20</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="E6" t="s">
         <v>21</v>
       </c>
-      <c r="H5" t="s">
+      <c r="F6" t="s">
         <v>22</v>
-      </c>
-[...18 lines deleted...]
-        <v>10</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>21995</v>
+        <v>22321</v>
       </c>
       <c r="B7">
         <v>2025</v>
       </c>
       <c r="C7">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>21685</v>
+        <v>21995</v>
       </c>
       <c r="B8">
         <v>2025</v>
       </c>
       <c r="C8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>21471</v>
+        <v>21685</v>
       </c>
       <c r="B9">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
       <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E9" t="s">
+      <c r="H9" t="s">
         <v>30</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B10" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="F10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H10" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>20517</v>
+        <v>21471</v>
       </c>
       <c r="B11">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F11" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B12" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C12" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D12" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" t="s">
-[...6 lines deleted...]
-        <v>17</v>
+      <c r="A13">
+        <v>20517</v>
+      </c>
+      <c r="B13">
+        <v>2023</v>
+      </c>
+      <c r="C13">
+        <v>2</v>
       </c>
       <c r="D13" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" t="s">
+        <v>37</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="F13" t="s">
+      <c r="H13" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B14" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C14" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="F14" t="s">
+        <v>45</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H14" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B15" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C15" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D15" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="F15" t="s">
+        <v>48</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B16" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C16" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D16" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="E16" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="F16" t="s">
+        <v>51</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="G16" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H16" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B17" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C17" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D17" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F17" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="G17" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H17" t="s">
         <v>55</v>
       </c>
-      <c r="H17" t="s">
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C18" t="s">
+        <v>19</v>
+      </c>
+      <c r="D18" t="s">
+        <v>20</v>
+      </c>
+      <c r="E18" t="s">
+        <v>21</v>
+      </c>
+      <c r="F18" t="s">
         <v>56</v>
-      </c>
-[...18 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H18" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:8">
-      <c r="A19">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="A19" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" t="s">
+        <v>19</v>
       </c>
       <c r="D19" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="F19" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H19" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>19556</v>
+        <v>19572</v>
       </c>
       <c r="B20">
         <v>2022</v>
       </c>
       <c r="C20">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F20" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>61</v>
       </c>
       <c r="H20" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>19523</v>
+        <v>19562</v>
       </c>
       <c r="B21">
         <v>2022</v>
       </c>
       <c r="C21">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D21" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E21" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="F21" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H21" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>19522</v>
+        <v>19556</v>
       </c>
       <c r="B22">
         <v>2022</v>
       </c>
       <c r="C22">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D22" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="E22" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F22" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H22" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>19521</v>
+        <v>19523</v>
       </c>
       <c r="B23">
         <v>2022</v>
       </c>
       <c r="C23">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D23" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E23" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="F23" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>67</v>
       </c>
       <c r="H23" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>19393</v>
+        <v>19522</v>
       </c>
       <c r="B24">
         <v>2022</v>
       </c>
       <c r="C24">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D24" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E24" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="F24" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>69</v>
       </c>
       <c r="H24" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>19026</v>
+        <v>19521</v>
       </c>
       <c r="B25">
         <v>2022</v>
       </c>
       <c r="C25">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D25" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E25" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="F25" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>71</v>
       </c>
       <c r="H25" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>18744</v>
+        <v>19393</v>
       </c>
       <c r="B26">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C26">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D26" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E26" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F26" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H26" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>18694</v>
+        <v>19026</v>
       </c>
       <c r="B27">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C27">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D27" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E27" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F27" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>75</v>
       </c>
       <c r="H27" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28" t="s">
-[...6 lines deleted...]
-        <v>17</v>
+      <c r="A28">
+        <v>18744</v>
+      </c>
+      <c r="B28">
+        <v>2021</v>
+      </c>
+      <c r="C28">
+        <v>1</v>
       </c>
       <c r="D28" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="E28" t="s">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="F28" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>77</v>
       </c>
       <c r="H28" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>17900</v>
+        <v>18694</v>
       </c>
       <c r="B29">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C29">
-        <v>177</v>
+        <v>2</v>
       </c>
       <c r="D29" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" t="s">
+        <v>37</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="E29" t="s">
+      <c r="H29" t="s">
         <v>80</v>
       </c>
-      <c r="F29" t="s">
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B30" t="s">
+        <v>19</v>
+      </c>
+      <c r="C30" t="s">
+        <v>19</v>
+      </c>
+      <c r="D30" t="s">
+        <v>31</v>
+      </c>
+      <c r="E30" t="s">
+        <v>32</v>
+      </c>
+      <c r="F30" t="s">
+        <v>51</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="G29" s="1" t="s">
+      <c r="H30" t="s">
         <v>82</v>
-      </c>
-[...27 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>16907</v>
+        <v>17900</v>
       </c>
       <c r="B31">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C31">
-        <v>366</v>
+        <v>177</v>
       </c>
       <c r="D31" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="E31" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="F31" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="G31" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H31" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>16772</v>
+        <v>17752</v>
       </c>
       <c r="B32">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C32">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="D32" t="s">
+        <v>20</v>
+      </c>
+      <c r="E32" t="s">
+        <v>21</v>
+      </c>
+      <c r="F32" t="s">
+        <v>88</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="E32" t="s">
+      <c r="H32" t="s">
         <v>90</v>
-      </c>
-[...7 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>16314</v>
+        <v>16907</v>
       </c>
       <c r="B33">
         <v>2019</v>
       </c>
       <c r="C33">
-        <v>329</v>
+        <v>366</v>
       </c>
       <c r="D33" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="E33" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="F33" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="H33" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>16243</v>
+        <v>16772</v>
       </c>
       <c r="B34">
         <v>2019</v>
       </c>
       <c r="C34">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D34" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="E34" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="F34" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H34" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>15097</v>
+        <v>16314</v>
       </c>
       <c r="B35">
         <v>2019</v>
       </c>
       <c r="C35">
-        <v>1</v>
+        <v>329</v>
       </c>
       <c r="D35" t="s">
-        <v>29</v>
+        <v>83</v>
       </c>
       <c r="E35" t="s">
-        <v>30</v>
+        <v>84</v>
       </c>
       <c r="F35" t="s">
+        <v>85</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="G35" s="1" t="s">
+      <c r="H35" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>13149</v>
+        <v>16243</v>
       </c>
       <c r="B36">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C36">
+        <v>13</v>
+      </c>
+      <c r="D36" t="s">
+        <v>93</v>
+      </c>
+      <c r="E36" t="s">
+        <v>94</v>
+      </c>
+      <c r="F36" t="s">
+        <v>95</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H36" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37">
+        <v>15097</v>
+      </c>
+      <c r="B37">
+        <v>2019</v>
+      </c>
+      <c r="C37">
         <v>1</v>
       </c>
-      <c r="D36" t="s">
-[...11 lines deleted...]
-      <c r="H36" t="s">
+      <c r="D37" t="s">
+        <v>35</v>
+      </c>
+      <c r="E37" t="s">
+        <v>36</v>
+      </c>
+      <c r="F37" t="s">
         <v>102</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F37" t="s">
+      <c r="G37" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="G37" s="1" t="s">
+      <c r="H37" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
+        <v>13149</v>
+      </c>
+      <c r="B38">
+        <v>2018</v>
+      </c>
+      <c r="C38">
+        <v>1</v>
+      </c>
+      <c r="D38" t="s">
+        <v>35</v>
+      </c>
+      <c r="E38" t="s">
+        <v>36</v>
+      </c>
+      <c r="F38" t="s">
+        <v>102</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H38" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>19</v>
+      </c>
+      <c r="B39" t="s">
+        <v>19</v>
+      </c>
+      <c r="C39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E39" t="s">
+        <v>21</v>
+      </c>
+      <c r="F39" t="s">
+        <v>107</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H39" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40">
         <v>12002</v>
       </c>
-      <c r="B38">
+      <c r="B40">
         <v>2017</v>
       </c>
-      <c r="C38">
+      <c r="C40">
         <v>2</v>
       </c>
-      <c r="D38" t="s">
+      <c r="D40" t="s">
         <v>8</v>
       </c>
-      <c r="E38" t="s">
+      <c r="E40" t="s">
         <v>9</v>
       </c>
-      <c r="F38" t="s">
-[...10 lines deleted...]
-      <c r="A39">
+      <c r="F40" t="s">
+        <v>102</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H40" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41">
         <v>10860</v>
       </c>
-      <c r="B39">
+      <c r="B41">
         <v>2017</v>
       </c>
-      <c r="C39">
+      <c r="C41">
         <v>356</v>
       </c>
-      <c r="D39" t="s">
-[...34 lines deleted...]
-      <c r="G40" s="1" t="s">
+      <c r="D41" t="s">
+        <v>83</v>
+      </c>
+      <c r="E41" t="s">
+        <v>84</v>
+      </c>
+      <c r="F41" t="s">
         <v>112</v>
       </c>
-      <c r="H40" t="s">
+      <c r="G41" s="1" t="s">
         <v>113</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F41" t="s">
+      <c r="H41" t="s">
         <v>114</v>
       </c>
-      <c r="G41" s="1" t="s">
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>19</v>
+      </c>
+      <c r="B42" t="s">
+        <v>19</v>
+      </c>
+      <c r="C42" t="s">
+        <v>19</v>
+      </c>
+      <c r="D42" t="s">
+        <v>20</v>
+      </c>
+      <c r="E42" t="s">
+        <v>21</v>
+      </c>
+      <c r="F42" t="s">
         <v>115</v>
       </c>
-      <c r="H41" t="s">
+      <c r="G42" s="1" t="s">
         <v>116</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G42" s="1" t="s">
+      <c r="H42" t="s">
         <v>117</v>
       </c>
-      <c r="H42" t="s">
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>19</v>
+      </c>
+      <c r="B43" t="s">
+        <v>19</v>
+      </c>
+      <c r="C43" t="s">
+        <v>19</v>
+      </c>
+      <c r="D43" t="s">
+        <v>20</v>
+      </c>
+      <c r="E43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F43" t="s">
+        <v>112</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>118</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G43" s="1" t="s">
+      <c r="H43" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>6930</v>
+        <v>8296</v>
       </c>
       <c r="B44">
         <v>2016</v>
       </c>
       <c r="C44">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D44" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="E44" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F44" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G44" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H44" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>4581</v>
+        <v>8127</v>
       </c>
       <c r="B45">
         <v>2016</v>
       </c>
       <c r="C45">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D45" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E45" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="F45" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G45" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H45" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>4580</v>
+        <v>6930</v>
       </c>
       <c r="B46">
         <v>2016</v>
       </c>
       <c r="C46">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D46" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E46" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="F46" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G46" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H46" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>4120</v>
+        <v>4581</v>
       </c>
       <c r="B47">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C47">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D47" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E47" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F47" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G47" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H47" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>3673</v>
+        <v>4580</v>
       </c>
       <c r="B48">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="C48">
         <v>1</v>
       </c>
       <c r="D48" t="s">
+        <v>35</v>
+      </c>
+      <c r="E48" t="s">
+        <v>36</v>
+      </c>
+      <c r="F48" t="s">
+        <v>37</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H48" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49">
+        <v>4120</v>
+      </c>
+      <c r="B49">
+        <v>2015</v>
+      </c>
+      <c r="C49">
+        <v>1</v>
+      </c>
+      <c r="D49" t="s">
         <v>8</v>
       </c>
-      <c r="E48" t="s">
+      <c r="E49" t="s">
         <v>9</v>
       </c>
-      <c r="F48" t="s">
-[...5 lines deleted...]
-      <c r="H48" t="s">
+      <c r="F49" t="s">
+        <v>37</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>130</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G49" s="1" t="s">
+      <c r="H49" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>3512</v>
+        <v>3673</v>
       </c>
       <c r="B50">
         <v>2014</v>
       </c>
       <c r="C50">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D50" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="E50" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F50" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G50" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H50" t="s">
         <v>133</v>
       </c>
-      <c r="H50" t="s">
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>19</v>
+      </c>
+      <c r="B51" t="s">
+        <v>19</v>
+      </c>
+      <c r="C51" t="s">
+        <v>19</v>
+      </c>
+      <c r="D51" t="s">
+        <v>20</v>
+      </c>
+      <c r="E51" t="s">
+        <v>21</v>
+      </c>
+      <c r="F51" t="s">
+        <v>112</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>134</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G51" s="1" t="s">
+      <c r="H51" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>2623</v>
+        <v>3512</v>
       </c>
       <c r="B52">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C52">
         <v>3</v>
       </c>
       <c r="D52" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E52" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="F52" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G52" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H52" t="s">
         <v>137</v>
       </c>
-      <c r="H52" t="s">
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53">
+        <v>3465</v>
+      </c>
+      <c r="B53">
+        <v>2014</v>
+      </c>
+      <c r="C53">
+        <v>2</v>
+      </c>
+      <c r="D53" t="s">
+        <v>35</v>
+      </c>
+      <c r="E53" t="s">
+        <v>36</v>
+      </c>
+      <c r="F53" t="s">
+        <v>37</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>138</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="F53" t="s">
+      <c r="H53" t="s">
         <v>139</v>
       </c>
-      <c r="G53" s="1" t="s">
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54">
+        <v>2623</v>
+      </c>
+      <c r="B54">
+        <v>2013</v>
+      </c>
+      <c r="C54">
+        <v>3</v>
+      </c>
+      <c r="D54" t="s">
+        <v>35</v>
+      </c>
+      <c r="E54" t="s">
+        <v>36</v>
+      </c>
+      <c r="F54" t="s">
+        <v>37</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="H53" t="s">
+      <c r="H54" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="54" spans="1:8">
-[...15 lines deleted...]
-      <c r="F54" t="s">
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>19</v>
+      </c>
+      <c r="B55" t="s">
+        <v>19</v>
+      </c>
+      <c r="C55" t="s">
+        <v>19</v>
+      </c>
+      <c r="D55" t="s">
+        <v>20</v>
+      </c>
+      <c r="E55" t="s">
+        <v>21</v>
+      </c>
+      <c r="F55" t="s">
         <v>142</v>
       </c>
-      <c r="G54" s="1" t="s">
+      <c r="G55" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="H54" t="s">
+      <c r="H55" t="s">
         <v>144</v>
-      </c>
-[...24 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B56" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C56" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D56" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E56" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F56" t="s">
+        <v>145</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H56" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57">
+        <v>2121</v>
+      </c>
+      <c r="B57">
+        <v>2013</v>
+      </c>
+      <c r="C57">
+        <v>1</v>
+      </c>
+      <c r="D57" t="s">
+        <v>35</v>
+      </c>
+      <c r="E57" t="s">
+        <v>36</v>
+      </c>
+      <c r="F57" t="s">
         <v>148</v>
       </c>
-      <c r="G56" s="1" t="s">
+      <c r="G57" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="H56" t="s">
+      <c r="H57" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="57" spans="1:8">
-[...18 lines deleted...]
-      <c r="G57" s="1" t="s">
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>19</v>
+      </c>
+      <c r="B58" t="s">
+        <v>19</v>
+      </c>
+      <c r="C58" t="s">
+        <v>19</v>
+      </c>
+      <c r="D58" t="s">
+        <v>20</v>
+      </c>
+      <c r="E58" t="s">
+        <v>21</v>
+      </c>
+      <c r="F58" t="s">
+        <v>115</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="H57" t="s">
+      <c r="H58" t="s">
         <v>152</v>
-      </c>
-[...24 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B59" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C59" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D59" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E59" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F59" t="s">
-        <v>156</v>
+        <v>40</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="H59" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>1763</v>
+        <v>1910</v>
       </c>
       <c r="B60">
         <v>2012</v>
       </c>
       <c r="C60">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D60" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E60" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="F60" t="s">
-        <v>31</v>
+        <v>155</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="H60" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B61" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C61" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D61" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E61" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F61" t="s">
-        <v>139</v>
+        <v>158</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="H61" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>1502</v>
+        <v>1763</v>
       </c>
       <c r="B62">
         <v>2012</v>
       </c>
       <c r="C62">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="D62" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E62" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="F62" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G62" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H62" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>19</v>
+      </c>
+      <c r="B63" t="s">
+        <v>19</v>
+      </c>
+      <c r="C63" t="s">
+        <v>19</v>
+      </c>
+      <c r="D63" t="s">
+        <v>20</v>
+      </c>
+      <c r="E63" t="s">
+        <v>21</v>
+      </c>
+      <c r="F63" t="s">
+        <v>142</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="H62" t="s">
+      <c r="H63" t="s">
         <v>164</v>
-      </c>
-[...24 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>544</v>
+        <v>1502</v>
       </c>
       <c r="B64">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="C64">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="D64" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E64" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F64" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="H64" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>4</v>
+        <v>1102</v>
       </c>
       <c r="B65">
         <v>2011</v>
       </c>
       <c r="C65">
+        <v>2</v>
+      </c>
+      <c r="D65" t="s">
+        <v>20</v>
+      </c>
+      <c r="E65" t="s">
+        <v>21</v>
+      </c>
+      <c r="F65" t="s">
+        <v>167</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H65" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66">
+        <v>544</v>
+      </c>
+      <c r="B66">
+        <v>2011</v>
+      </c>
+      <c r="C66">
+        <v>1</v>
+      </c>
+      <c r="D66" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" t="s">
         <v>37</v>
       </c>
-      <c r="D65" t="s">
+      <c r="G66" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="E65" t="s">
+      <c r="H66" t="s">
         <v>171</v>
       </c>
-      <c r="F65" t="s">
-[...2 lines deleted...]
-      <c r="G65" s="1" t="s">
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67">
+        <v>4</v>
+      </c>
+      <c r="B67">
+        <v>2011</v>
+      </c>
+      <c r="C67">
+        <v>37</v>
+      </c>
+      <c r="D67" t="s">
         <v>172</v>
       </c>
-      <c r="H65" t="s">
+      <c r="E67" t="s">
         <v>173</v>
+      </c>
+      <c r="F67" t="s">
+        <v>37</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H67" t="s">
+        <v>175</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2656,50 +2714,52 @@
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>